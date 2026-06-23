--- v0 (2026-04-11)
+++ v1 (2026-06-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="667">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>: ENTENTE SPORTIVE MADINET BATNA</t>
   </si>
   <si>
     <t>1000807:typeValue:102</t>
   </si>
   <si>
     <t>1000807:typeValue:103</t>
   </si>
   <si>
     <t>1000807:typeValue:104</t>
   </si>
   <si>
     <t>1000807:typeValue:105</t>
   </si>
   <si>
     <t>1000807:typeValue:107</t>
   </si>
   <si>
@@ -885,50 +885,53 @@
     <t>KarateBC</t>
   </si>
   <si>
     <t>KarateDo Shotokan YNKD</t>
   </si>
   <si>
     <t>Karnal Karate association</t>
   </si>
   <si>
     <t>Kawakan Karate</t>
   </si>
   <si>
     <t>Kawakan Karate - YMCA of Brockville and Area</t>
   </si>
   <si>
     <t>Kazoku Martial Arts Centre</t>
   </si>
   <si>
     <t>Kelowna Karate &amp; Fitness Inc.</t>
   </si>
   <si>
     <t>Kelowna Shukokai Karate</t>
   </si>
   <si>
     <t>Kelowna Tsuruoka Karate Club</t>
+  </si>
+  <si>
+    <t>Kenbukan Karate</t>
   </si>
   <si>
     <t>Kenkyo Karate Dojo</t>
   </si>
   <si>
     <t>Kenzen Karate</t>
   </si>
   <si>
     <t>Kimeru Shotokan Karate</t>
   </si>
   <si>
     <t>KimNik Karate Academy</t>
   </si>
   <si>
     <t>KimNik Shotokan Karate Academy</t>
   </si>
   <si>
     <t>Kimura Shukokai Karate - Interurban</t>
   </si>
   <si>
     <t>Kinderen Karate</t>
   </si>
   <si>
     <t>Kingsway Shito-Ryu</t>
   </si>
@@ -6573,50 +6576,53 @@
       <c r="D649" s="2"/>
       <c r="DB649" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="650" spans="1:106">
       <c r="D650" s="2"/>
       <c r="DB650" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="651" spans="1:106">
       <c r="D651" s="2"/>
       <c r="DB651" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="652" spans="1:106">
       <c r="D652" s="2"/>
       <c r="DB652" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="653" spans="1:106">
       <c r="D653" s="2"/>
+      <c r="DB653" t="s">
+        <v>667</v>
+      </c>
     </row>
     <row r="654" spans="1:106">
       <c r="D654" s="2"/>
     </row>
     <row r="655" spans="1:106">
       <c r="D655" s="2"/>
     </row>
     <row r="656" spans="1:106">
       <c r="D656" s="2"/>
     </row>
     <row r="657" spans="1:106">
       <c r="D657" s="2"/>
     </row>
     <row r="658" spans="1:106">
       <c r="D658" s="2"/>
     </row>
     <row r="659" spans="1:106">
       <c r="D659" s="2"/>
     </row>
     <row r="660" spans="1:106">
       <c r="D660" s="2"/>
     </row>
     <row r="661" spans="1:106">
       <c r="D661" s="2"/>
     </row>
@@ -7626,51 +7632,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:106">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:106">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:106">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:106">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$652</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$653</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>