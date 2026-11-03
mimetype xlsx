--- v1 (2026-06-23)
+++ v2 (2026-11-03)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="668">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="675">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>: ENTENTE SPORTIVE MADINET BATNA</t>
   </si>
   <si>
     <t>1000807:typeValue:102</t>
   </si>
   <si>
     <t>1000807:typeValue:103</t>
   </si>
   <si>
     <t>1000807:typeValue:104</t>
   </si>
   <si>
     <t>1000807:typeValue:105</t>
   </si>
   <si>
     <t>1000807:typeValue:107</t>
   </si>
   <si>
@@ -266,89 +266,95 @@
   <si>
     <t>Burnaby Mountain Karate</t>
   </si>
   <si>
     <t>Bushido-Brant</t>
   </si>
   <si>
     <t>Caledon Karate</t>
   </si>
   <si>
     <t>Campbell River Shito-Ryu</t>
   </si>
   <si>
     <t>Campbell River Wado</t>
   </si>
   <si>
     <t>Canada Sekishinkan - Richmond Oval</t>
   </si>
   <si>
     <t>Canada Sekishinkan - Vancouver</t>
   </si>
   <si>
     <t>Canada's Best Karate</t>
   </si>
   <si>
+    <t>Canadian Karate Academy - Calgary</t>
+  </si>
+  <si>
     <t>Canadian Karate Academy - Langley</t>
   </si>
   <si>
     <t>Canadian Karate Academy - North Shore</t>
   </si>
   <si>
     <t>Canadian Karate Academy - Surrey</t>
   </si>
   <si>
     <t>Canadian Martial Arts Academy</t>
   </si>
   <si>
     <t>Canadian Shotokan Karate Association</t>
   </si>
   <si>
     <t>Canadian Sport Martial Arts Academy</t>
   </si>
   <si>
     <t>Canadian Wado Ryu Karate Federation</t>
   </si>
   <si>
     <t>Capilano Shotokan Karate</t>
   </si>
   <si>
     <t>CASK Shiai Karate School - James Bay</t>
   </si>
   <si>
     <t>CASK Shiai Karate School - Victoria</t>
   </si>
   <si>
     <t>Castlegar Karate Club</t>
   </si>
   <si>
     <t>Centre de Karate Shorin Ryu</t>
   </si>
   <si>
     <t>Centre karaté Shorin ryu</t>
   </si>
   <si>
+    <t>Champion Karate</t>
+  </si>
+  <si>
     <t>Champions Karate Academy</t>
   </si>
   <si>
     <t>CHAMPIONS KARATE CANADA MARTIAL ARTS</t>
   </si>
   <si>
     <t>Champions karate club</t>
   </si>
   <si>
     <t>champions karate club</t>
   </si>
   <si>
     <t>Charles Fink Karate Dojo</t>
   </si>
   <si>
     <t>Chilliwack Central Karate Club</t>
   </si>
   <si>
     <t>Chilliwack Chito-Ryu Karate Club</t>
   </si>
   <si>
     <t>Chilliwack Chito-Ryu Karate Club - Garrison</t>
   </si>
   <si>
     <t>Chilliwack Isshin-Ryu Karate Club</t>
@@ -830,71 +836,77 @@
   <si>
     <t>Kaigan Karate-do</t>
   </si>
   <si>
     <t>Kaizen Family Karate</t>
   </si>
   <si>
     <t>Kaizen Martial Arts</t>
   </si>
   <si>
     <t>KAKE KAUKA</t>
   </si>
   <si>
     <t>Kamloops Renshikan Karate-Do</t>
   </si>
   <si>
     <t>Kan-Zen Kai Karate</t>
   </si>
   <si>
     <t>Kanmuri North</t>
   </si>
   <si>
     <t>Kapuskasing shotokan karaté</t>
   </si>
   <si>
+    <t>Karate Alberta</t>
+  </si>
+  <si>
     <t>Karate Association of Kheda</t>
   </si>
   <si>
     <t>Karaté du Plateau</t>
   </si>
   <si>
     <t>Karate Hearst</t>
   </si>
   <si>
     <t>Karate India organization</t>
   </si>
   <si>
     <t>Karate Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>Karate northwest</t>
   </si>
   <si>
     <t>Karate Rocks Family Martial Arts</t>
   </si>
   <si>
+    <t>Karate team India</t>
+  </si>
+  <si>
     <t>Karate Warrior</t>
   </si>
   <si>
     <t>Karate West</t>
   </si>
   <si>
     <t>KARATE-DO GOJUKAI INDIA</t>
   </si>
   <si>
     <t>KarateBC</t>
   </si>
   <si>
     <t>KarateDo Shotokan YNKD</t>
   </si>
   <si>
     <t>Karnal Karate association</t>
   </si>
   <si>
     <t>Kawakan Karate</t>
   </si>
   <si>
     <t>Kawakan Karate - YMCA of Brockville and Area</t>
   </si>
   <si>
     <t>Kazoku Martial Arts Centre</t>
@@ -1025,50 +1037,53 @@
   <si>
     <t>Leaf Karate Club</t>
   </si>
   <si>
     <t>Legacy Martial Arts and Fitness</t>
   </si>
   <si>
     <t>Liga Portuguesa de Karate Do</t>
   </si>
   <si>
     <t>LM Renshikan Karate</t>
   </si>
   <si>
     <t>London Karate Club</t>
   </si>
   <si>
     <t>Long Sault Karate</t>
   </si>
   <si>
     <t>Longmont Wado-Kai</t>
   </si>
   <si>
     <t>Luis Plumacher</t>
   </si>
   <si>
+    <t>Luis Plumacher Karate Academy</t>
+  </si>
+  <si>
     <t>Lytton KC</t>
   </si>
   <si>
     <t>M A PERFECTUM MARTIAL ARTS</t>
   </si>
   <si>
     <t>Macau ShitoRyu karate Club</t>
   </si>
   <si>
     <t>Maple Karate Club</t>
   </si>
   <si>
     <t>Maple Ridge Karate Center</t>
   </si>
   <si>
     <t>Markham JKA</t>
   </si>
   <si>
     <t>Martial Arts Canada</t>
   </si>
   <si>
     <t>Marvel Fitness Dojo</t>
   </si>
   <si>
     <t>MASTERS KARATE ACADEMY</t>
@@ -1238,50 +1253,53 @@
   <si>
     <t>Northern Rockies Karate-Do Chetwynd</t>
   </si>
   <si>
     <t>Northern Rockies Karate-Do Ft. St. John</t>
   </si>
   <si>
     <t>Northern Rockies Karate-Do Hudson's Hope</t>
   </si>
   <si>
     <t>Northern Rockies Karate-Do Prince George</t>
   </si>
   <si>
     <t>Northern Rockies Karate-Do Tumbler Ridge</t>
   </si>
   <si>
     <t>Northern Seishin Karate Academy</t>
   </si>
   <si>
     <t>Northwest Goja Ryu (Seiwa Kai Goshukan)</t>
   </si>
   <si>
     <t>Northwest Karate (Goshukan Seiwa Kai)</t>
   </si>
   <si>
+    <t>Northwest Shitoryu</t>
+  </si>
+  <si>
     <t>NOTHERN-WADO-RYU KARATE FEDERATION</t>
   </si>
   <si>
     <t>Oakville Karate Club</t>
   </si>
   <si>
     <t>OFF - Oguido Fight Fitness</t>
   </si>
   <si>
     <t>Okinawa koju ryu thanjavur</t>
   </si>
   <si>
     <t>Okinawa Ryuei-ryu</t>
   </si>
   <si>
     <t>Okumachi Dojo</t>
   </si>
   <si>
     <t>Oliveira Sport Karate</t>
   </si>
   <si>
     <t>osdifj</t>
   </si>
   <si>
     <t>Oshawa Fitness Club</t>
@@ -1452,50 +1470,53 @@
     <t>S.K.I. Belleville Karate School</t>
   </si>
   <si>
     <t>S.M.A. Karate Brockville</t>
   </si>
   <si>
     <t>S.M.A. Karate CANADA</t>
   </si>
   <si>
     <t>Saanich Shukokai Karate</t>
   </si>
   <si>
     <t>Sabean Karate Academy</t>
   </si>
   <si>
     <t>SAIKAI WADO KARATE CLUB</t>
   </si>
   <si>
     <t>Sam Shotokan Karate</t>
   </si>
   <si>
     <t>Samurai Karate Academy</t>
   </si>
   <si>
     <t>Sanshinkan Martial Arts</t>
+  </si>
+  <si>
+    <t>Sask Karate Team</t>
   </si>
   <si>
     <t>Sato-Ha Shito-Ryu</t>
   </si>
   <si>
     <t>Sato-Kai Karate-Do Australia</t>
   </si>
   <si>
     <t>Satori Dojo</t>
   </si>
   <si>
     <t>Savona Karate Club</t>
   </si>
   <si>
     <t>Scarborough shito ryu karate and fitness center</t>
   </si>
   <si>
     <t>School of Kyokushin Karate</t>
   </si>
   <si>
     <t>Seikikai Martial Arts</t>
   </si>
   <si>
     <t>SEIKO KAI KARATE INTERNATIONAL</t>
   </si>
@@ -3763,57 +3784,57 @@
       <c r="DB180" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="181" spans="1:106">
       <c r="D181" s="2"/>
       <c r="DB181" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="182" spans="1:106">
       <c r="D182" s="2"/>
       <c r="DB182" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="183" spans="1:106">
       <c r="D183" s="2"/>
       <c r="DB183" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="184" spans="1:106">
       <c r="D184" s="2"/>
       <c r="DB184" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="185" spans="1:106">
       <c r="D185" s="2"/>
       <c r="DB185" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="186" spans="1:106">
       <c r="D186" s="2"/>
       <c r="DB186" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:106">
       <c r="D187" s="2"/>
       <c r="DB187" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="188" spans="1:106">
       <c r="D188" s="2"/>
       <c r="DB188" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="189" spans="1:106">
       <c r="D189" s="2"/>
       <c r="DB189" t="s">
         <v>203</v>
       </c>
@@ -6582,68 +6603,89 @@
       <c r="D650" s="2"/>
       <c r="DB650" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="651" spans="1:106">
       <c r="D651" s="2"/>
       <c r="DB651" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="652" spans="1:106">
       <c r="D652" s="2"/>
       <c r="DB652" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="653" spans="1:106">
       <c r="D653" s="2"/>
       <c r="DB653" t="s">
         <v>667</v>
       </c>
     </row>
     <row r="654" spans="1:106">
       <c r="D654" s="2"/>
+      <c r="DB654" t="s">
+        <v>668</v>
+      </c>
     </row>
     <row r="655" spans="1:106">
       <c r="D655" s="2"/>
+      <c r="DB655" t="s">
+        <v>669</v>
+      </c>
     </row>
     <row r="656" spans="1:106">
       <c r="D656" s="2"/>
+      <c r="DB656" t="s">
+        <v>670</v>
+      </c>
     </row>
     <row r="657" spans="1:106">
       <c r="D657" s="2"/>
+      <c r="DB657" t="s">
+        <v>671</v>
+      </c>
     </row>
     <row r="658" spans="1:106">
       <c r="D658" s="2"/>
+      <c r="DB658" t="s">
+        <v>672</v>
+      </c>
     </row>
     <row r="659" spans="1:106">
       <c r="D659" s="2"/>
+      <c r="DB659" t="s">
+        <v>673</v>
+      </c>
     </row>
     <row r="660" spans="1:106">
       <c r="D660" s="2"/>
+      <c r="DB660" t="s">
+        <v>674</v>
+      </c>
     </row>
     <row r="661" spans="1:106">
       <c r="D661" s="2"/>
     </row>
     <row r="662" spans="1:106">
       <c r="D662" s="2"/>
     </row>
     <row r="663" spans="1:106">
       <c r="D663" s="2"/>
     </row>
     <row r="664" spans="1:106">
       <c r="D664" s="2"/>
     </row>
     <row r="665" spans="1:106">
       <c r="D665" s="2"/>
     </row>
     <row r="666" spans="1:106">
       <c r="D666" s="2"/>
     </row>
     <row r="667" spans="1:106">
       <c r="D667" s="2"/>
     </row>
     <row r="668" spans="1:106">
       <c r="D668" s="2"/>
     </row>
@@ -7632,51 +7674,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:106">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:106">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:106">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:106">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$653</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$660</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>