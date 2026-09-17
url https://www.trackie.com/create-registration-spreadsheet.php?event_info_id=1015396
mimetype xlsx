--- v2 (2026-03-21)
+++ v3 (2026-09-17)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="879">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="884">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1015396:typeValue:101</t>
   </si>
   <si>
     <t>1015396:typeValue:102</t>
   </si>
   <si>
     <t>1015396:typeValue:103</t>
   </si>
   <si>
     <t>1015396:typeValue:104</t>
   </si>
   <si>
@@ -86,53 +86,50 @@
   <si>
     <t>Athletics Canada Number</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>NCCP Number:</t>
   </si>
   <si>
     <t>Please confirm that you meet the requirements for a coaching pass. An inaccurate declaration will result in no coaching pass being delivered.</t>
   </si>
   <si>
-    <t>A.S.E.A. (ASEA)</t>
-[...1 lines deleted...]
-  <si>
     <t>A.t.p Athlétisme (ATPA)</t>
   </si>
   <si>
     <t>Abell-Lisgar Athletic Club &amp; Roi (ABAC)</t>
   </si>
   <si>
     <t>Acadia Junior High (MACAD)</t>
   </si>
   <si>
     <t>Accelerate North Athletics (ATHN)</t>
   </si>
   <si>
     <t>Achilles International Track &amp; Field Society (AITS)</t>
   </si>
   <si>
     <t>Adrenaline Athletics Track &amp; Field Club (Calgary) (ADRN2)</t>
   </si>
   <si>
     <t>Adrenaline Athletics Track &amp; Field Club (ADRN)</t>
   </si>
   <si>
     <t>Adrénaline (CAGB)</t>
   </si>
   <si>
     <t>Aetos Athletica (AETO)</t>
@@ -185,89 +182,95 @@
   <si>
     <t>Antigua and Barbuda (ANT)</t>
   </si>
   <si>
     <t>Arborg Collegiate (MARBC)</t>
   </si>
   <si>
     <t>Arborg Early Middle Years School (MAEMS)</t>
   </si>
   <si>
     <t>Areus (ESDA)</t>
   </si>
   <si>
     <t>Argentina (ARG)</t>
   </si>
   <si>
     <t>Armenia (ARM)</t>
   </si>
   <si>
     <t>Around The Bay Road Race (ATBR)</t>
   </si>
   <si>
     <t>Aruba (ARU)</t>
   </si>
   <si>
+    <t>ASEA</t>
+  </si>
+  <si>
     <t>Assert Track Club (ASTC)</t>
   </si>
   <si>
     <t>Association Of Family Of Flight Ps752 Victims' (WLF5)</t>
   </si>
   <si>
     <t>Atanukan (ATAN)</t>
   </si>
   <si>
     <t>Athletic Victory (Speed) Club (AVSC)</t>
   </si>
   <si>
     <t>Athletics East Nova Scotia (AENS)</t>
   </si>
   <si>
     <t>Athletics Niagara (ANIA)</t>
   </si>
   <si>
     <t>Athletics Northeast (ANER)</t>
   </si>
   <si>
     <t>Athletics Nwt (ANWT)</t>
   </si>
   <si>
     <t>Athletics Victoria Track And Field Society (AVIC)</t>
   </si>
   <si>
     <t>Athletics Yukon (AYYK)</t>
   </si>
   <si>
     <t>Athlétisme Chaleur Athletisme (ACAN)</t>
   </si>
   <si>
     <t>Athlétisme Laval (ALAV)</t>
   </si>
   <si>
     <t>Athlétisme Péninsule Acadienne (APAC)</t>
   </si>
   <si>
+    <t>Athlétisme Quebec Indépendant (ZIND)</t>
+  </si>
+  <si>
     <t>Athlétisme Rive-Sud (CARS)</t>
   </si>
   <si>
     <t>Athlétix (ATHX)</t>
   </si>
   <si>
     <t>Augustana University (UOAA)</t>
   </si>
   <si>
     <t>Australia (AUS)</t>
   </si>
   <si>
     <t>Austria (AUT)</t>
   </si>
   <si>
     <t>Azerbaijan (AZE)</t>
   </si>
   <si>
     <t>Baddeck Beacons Track And Field Club (BBTF)</t>
   </si>
   <si>
     <t>Bahamas (BAH)</t>
   </si>
   <si>
     <t>Bahrain (BRN)</t>
@@ -527,50 +530,53 @@
   <si>
     <t>Club D'athlétisme Cdn-Ndg (ACDN)</t>
   </si>
   <si>
     <t>Club D'athlétisme De L'université Laval (CAUL)</t>
   </si>
   <si>
     <t>Club D'athlétisme De Québec (CAQC)</t>
   </si>
   <si>
     <t>Club D'athlétisme Du Mille De Dolbeau-Mistassini (CMDM)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Légendaires Des Pays-D'en-Haut (LPDH)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Roadrunners (CALR)</t>
   </si>
   <si>
     <t>Club De Coureurs Boréal (BORL)</t>
   </si>
   <si>
     <t>Club De Coureurs Phoenix (CCPH)</t>
   </si>
   <si>
+    <t>Club De Course À Pied Lachine-Dorval (CCPLD)</t>
+  </si>
+  <si>
     <t>Club De Course En Sentiers De Sutton (CCSS)</t>
   </si>
   <si>
     <t>Club De Course En'core (CDCE)</t>
   </si>
   <si>
     <t>Club De Course Gaspesia (GASP)</t>
   </si>
   <si>
     <t>Club De Course Les Aspirants De Repentigny (ASRE)</t>
   </si>
   <si>
     <t>Club De Course Les Vikings (VIKI)</t>
   </si>
   <si>
     <t>Club De Course Pulsars (PULS)</t>
   </si>
   <si>
     <t>Club De Course Volt (VOLT)</t>
   </si>
   <si>
     <t>Club De Trail De Bromont (CTBB)</t>
   </si>
   <si>
     <t>Club De Trail Montréal (TMTL)</t>
@@ -800,51 +806,51 @@
   <si>
     <t>Elmwood Jr/Sr High School (MEWHS)</t>
   </si>
   <si>
     <t>Endurance Event Productions Ltd. (EEPL)</t>
   </si>
   <si>
     <t>Epsilon Mont-Tremblant (CEMT)</t>
   </si>
   <si>
     <t>Equatorial Guinea (GEQ)</t>
   </si>
   <si>
     <t>Equipe Endurance (ENDU)</t>
   </si>
   <si>
     <t>Estevan Legion Track Club (ELTC)</t>
   </si>
   <si>
     <t>Estonia (EST)</t>
   </si>
   <si>
     <t>Ethiopia (ETH)</t>
   </si>
   <si>
-    <t>Etobicoke Huskies-Striders Track And Field Club (ETOB)</t>
+    <t>Etobicoke Track (ETOB)</t>
   </si>
   <si>
     <t>Etoile Rouge (CAER)</t>
   </si>
   <si>
     <t>Excel Athletika (EXCL)</t>
   </si>
   <si>
     <t>Extreme Velocity Track Club (EXTM)</t>
   </si>
   <si>
     <t>Falkland Islands (FKI)</t>
   </si>
   <si>
     <t>Faroe Islands (FOI)</t>
   </si>
   <si>
     <t>Fiji (FIJ)</t>
   </si>
   <si>
     <t>Filoup (FILO)</t>
   </si>
   <si>
     <t>Finland (FIN)</t>
   </si>
@@ -1037,53 +1043,50 @@
   <si>
     <t>House Of Speed Track And Field Club (LW44)</t>
   </si>
   <si>
     <t>Humber Hawks (HUMB)</t>
   </si>
   <si>
     <t>Hungary (HUN)</t>
   </si>
   <si>
     <t>Huntsville Werc (WERC)</t>
   </si>
   <si>
     <t>I Be Fast Track Club (IBFT)</t>
   </si>
   <si>
     <t>I Train For... (ITRF)</t>
   </si>
   <si>
     <t>Iceland (ISL)</t>
   </si>
   <si>
     <t>Impulsion (IMPU)</t>
   </si>
   <si>
-    <t>Indépendant (ZIND)</t>
-[...1 lines deleted...]
-  <si>
     <t>Indépendant ()</t>
   </si>
   <si>
     <t>India (IND)</t>
   </si>
   <si>
     <t>Indonesia (INA)</t>
   </si>
   <si>
     <t>Interior Running Association (BCIR)</t>
   </si>
   <si>
     <t>Inverness County Athletics (INVA)</t>
   </si>
   <si>
     <t>Invictus Athletics Club (INAC)</t>
   </si>
   <si>
     <t>Iran (IRI)</t>
   </si>
   <si>
     <t>Iraq (IRQ)</t>
   </si>
   <si>
     <t>Ireland (IRL)</t>
@@ -1181,51 +1184,51 @@
   <si>
     <t>Kitchener Waterloo T.f.a. (KWTF)</t>
   </si>
   <si>
     <t>Kootenay Chaos Track Club (KCTC)</t>
   </si>
   <si>
     <t>Korea (North) (PRK)</t>
   </si>
   <si>
     <t>Korea (South) (KOR)</t>
   </si>
   <si>
     <t>Kuwait (KUW)</t>
   </si>
   <si>
     <t>Kyrgyzstan (KGZ)</t>
   </si>
   <si>
     <t>La Cavale (CAVA)</t>
   </si>
   <si>
     <t>Lachine (LACH)</t>
   </si>
   <si>
-    <t>Lakehead Running (LAKE)</t>
+    <t>Lakehead Track &amp; Field Club (LAKE)</t>
   </si>
   <si>
     <t>Lakeland Yellow Jackets (LLYJ)</t>
   </si>
   <si>
     <t>Lanaudière-Olympique (CALO)</t>
   </si>
   <si>
     <t>Langley Mustangs (LANG)</t>
   </si>
   <si>
     <t>Lanigan Track Club (LTAC)</t>
   </si>
   <si>
     <t>Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Lao (LAO)</t>
   </si>
   <si>
     <t>Lasalle Athletics (LSCA)</t>
   </si>
   <si>
     <t>Last Mile Athletics Club (LMAC)</t>
   </si>
@@ -1799,80 +1802,83 @@
   <si>
     <t>Predator Athletics Club (1PAC)</t>
   </si>
   <si>
     <t>Pride &amp; Remembrance Association (PRAR)</t>
   </si>
   <si>
     <t>Prince George Road Runners (PGRR)</t>
   </si>
   <si>
     <t>Prince George Track &amp; Field Club (PGTF)</t>
   </si>
   <si>
     <t>Project Athletics Track And Field Program (PATF)</t>
   </si>
   <si>
     <t>Puerto Rico (PUR)</t>
   </si>
   <si>
     <t>Qatar (QAT)</t>
   </si>
   <si>
     <t>Quest Sports Track And Field Club (QSTF)</t>
   </si>
   <si>
-    <t>Quinte Legion Lynx Track And Field Club (QUIN)</t>
+    <t>Quinte Legion Track &amp; Field Club (QUIN)</t>
   </si>
   <si>
     <t>R. H. G. Bonnycastle School (MBONN)</t>
   </si>
   <si>
     <t>Rapid Pulse Para Athletics (RPPA)</t>
   </si>
   <si>
     <t>Real North Athletics Club (RNAC)</t>
   </si>
   <si>
     <t>Red Deer Polytechnic University (RDPT)</t>
   </si>
   <si>
     <t>Red Deer Titans (REDD)</t>
   </si>
   <si>
     <t>Red Shoe Shuffle - Rmhc Toronto (RSS1)</t>
   </si>
   <si>
     <t>Remparts (RCMR)</t>
   </si>
   <si>
     <t>Rhythm Athletics (RHYT)</t>
   </si>
   <si>
     <t>Rich Peers (RICP)</t>
   </si>
   <si>
+    <t>Richmond Hill Rockets (RHRO)</t>
+  </si>
+  <si>
     <t>Rising Runners (RSNG)</t>
   </si>
   <si>
     <t>Risingstars Athletics &amp; Education (RSAE)</t>
   </si>
   <si>
     <t>River East Collegiate (MREHS)</t>
   </si>
   <si>
     <t>River West Park School (MRWPK)</t>
   </si>
   <si>
     <t>Rivers Speed Stars (RSSO)</t>
   </si>
   <si>
     <t>Riversdale Athletics Club (RIVA)</t>
   </si>
   <si>
     <t>Riverton Early Middle School (MRVTN)</t>
   </si>
   <si>
     <t>Roadkill Running Club (RKIL)</t>
   </si>
   <si>
     <t>Robert H. Smith School (MRHSM)</t>
@@ -2090,50 +2096,53 @@
   <si>
     <t>Southpointe Academy (SOUTH)</t>
   </si>
   <si>
     <t>Southwest Nova Athletics (SWNA)</t>
   </si>
   <si>
     <t>Spain (ESP)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
   </si>
   <si>
+    <t>Speed Mechanics Athletics Club (SMAC)</t>
+  </si>
+  <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>Split City Sonics (SPLI)</t>
   </si>
   <si>
     <t>Sport-Études Kinécible (SEKC)</t>
   </si>
   <si>
     <t>Sporty Disable Club (SDC)</t>
   </si>
   <si>
     <t>Sri Lanka (SRI)</t>
   </si>
   <si>
     <t>St Christy-Ihunaegbo Athletics Club (SCIA)</t>
   </si>
   <si>
     <t>St Thomas Legion Track &amp; Field Club (OSTL)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
   <si>
     <t>St. Albert Mustangs Track &amp; Field Club (STAL)</t>
@@ -2276,50 +2285,53 @@
   <si>
     <t>Team Switzerland (SUI)</t>
   </si>
   <si>
     <t>Team USA (USA)</t>
   </si>
   <si>
     <t>Tec Voc High School (MTVHS)</t>
   </si>
   <si>
     <t>Thailand (THA)</t>
   </si>
   <si>
     <t>Thames Athletics Club (THAC)</t>
   </si>
   <si>
     <t>The King's University (TKUE)</t>
   </si>
   <si>
     <t>The Limberlost Challenge (ATLC)</t>
   </si>
   <si>
     <t>The Prince Edward County Marathon (TCMA)</t>
   </si>
   <si>
+    <t>The Renegades Speed Club (RENS)</t>
+  </si>
+  <si>
     <t>The Rotary Club Of Wiarton Shore To Shore Annual Race (RCWS)</t>
   </si>
   <si>
     <t>Thorold Elite Track Club (TETC)</t>
   </si>
   <si>
     <t>Throwers Club (THRO)</t>
   </si>
   <si>
     <t>Timmins Running Club (TMNS)</t>
   </si>
   <si>
     <t>Tk Dale Wealth (TKDW)</t>
   </si>
   <si>
     <t>Togo (TOG)</t>
   </si>
   <si>
     <t>Tokelau (TOK)</t>
   </si>
   <si>
     <t>Tonga (TGA)</t>
   </si>
   <si>
     <t>Top Notch Masters (TNMC)</t>
@@ -2366,65 +2378,65 @@
   <si>
     <t>Trinidad-Tobago (TTO)</t>
   </si>
   <si>
     <t>Trinity Western University (TWUS)</t>
   </si>
   <si>
     <t>Truro Lions Track &amp; Field Club (TLTC)</t>
   </si>
   <si>
     <t>Tunisia (TUN)</t>
   </si>
   <si>
     <t>Turkey (TUR)</t>
   </si>
   <si>
     <t>Turkmenistan (TKM)</t>
   </si>
   <si>
     <t>Turks and Caicos (TKS)</t>
   </si>
   <si>
     <t>Tuvalu (TUV)</t>
   </si>
   <si>
-    <t>U Of C Athletics Club (UCAC)</t>
-[...1 lines deleted...]
-  <si>
     <t>U Of S Huskies (UOFS)</t>
   </si>
   <si>
     <t>U.S. Minor Outlying Islands (UMO)</t>
   </si>
   <si>
     <t>Ubc Okanagan (UBCO)</t>
   </si>
   <si>
     <t>Ubc Track &amp; Field Club (UBCT)</t>
   </si>
   <si>
+    <t>Ucac Track And Field Club (UCAC)</t>
+  </si>
+  <si>
     <t>Uganda (UGA)</t>
   </si>
   <si>
     <t>Ukraine (UKR)</t>
   </si>
   <si>
     <t>Ultra Throw (ULTR)</t>
   </si>
   <si>
     <t>Unattached Alberta (UNAB)</t>
   </si>
   <si>
     <t>Unattached Alberta ()</t>
   </si>
   <si>
     <t>Unattached British Columbia (UNBC)</t>
   </si>
   <si>
     <t>Unattached British Columbia ()</t>
   </si>
   <si>
     <t>Unattached Newfoundland And Labrador (UNNL)</t>
   </si>
   <si>
     <t>Unattached Nova Scotia (UNNS)</t>
@@ -2577,50 +2589,53 @@
     <t>Waterloo Track Club (UWTC)</t>
   </si>
   <si>
     <t>Wc Race Series Society (WCRS)</t>
   </si>
   <si>
     <t>Wellington School (MWELL)</t>
   </si>
   <si>
     <t>West Island T. C. (WITC)</t>
   </si>
   <si>
     <t>West Point Grey Academy (WPTGA)</t>
   </si>
   <si>
     <t>West Vancouver Track &amp; Field Club (WVAN)</t>
   </si>
   <si>
     <t>Westdale School (MWDAL)</t>
   </si>
   <si>
     <t>Western Sahara (WSA)</t>
   </si>
   <si>
     <t>Westwood Collegiate (MWWHS)</t>
+  </si>
+  <si>
+    <t>Wincity Endurance Project (WCEP)</t>
   </si>
   <si>
     <t>Wind Track And Field Club (WIND)</t>
   </si>
   <si>
     <t>Windsor Essex Athletics Club (WEAC)</t>
   </si>
   <si>
     <t>Windsor Legion T.f.c (WLEG)</t>
   </si>
   <si>
     <t>Winnipeg Optimist Athletics (WOAC)</t>
   </si>
   <si>
     <t>Wolves Athletics Club (WOLV)</t>
   </si>
   <si>
     <t>Woodstock Legion Athletic Club (WOOD)</t>
   </si>
   <si>
     <t>Wooly Bully Races (NSMC)</t>
   </si>
   <si>
     <t>Xsnrg Running Club (XSNR)</t>
   </si>
@@ -4638,57 +4653,57 @@
       <c r="DB217" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="218" spans="1:107">
       <c r="E218" s="2"/>
       <c r="DB218" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="219" spans="1:107">
       <c r="E219" s="2"/>
       <c r="DB219" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="220" spans="1:107">
       <c r="E220" s="2"/>
       <c r="DB220" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="221" spans="1:107">
       <c r="E221" s="2"/>
       <c r="DB221" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="222" spans="1:107">
       <c r="E222" s="2"/>
       <c r="DB222" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="223" spans="1:107">
       <c r="E223" s="2"/>
       <c r="DB223" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="224" spans="1:107">
       <c r="E224" s="2"/>
       <c r="DB224" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="225" spans="1:107">
       <c r="E225" s="2"/>
       <c r="DB225" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="226" spans="1:107">
       <c r="E226" s="2"/>
       <c r="DB226" t="s">
         <v>246</v>
       </c>
@@ -6120,57 +6135,57 @@
       <c r="DB464" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="465" spans="1:107">
       <c r="E465" s="2"/>
       <c r="DB465" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="466" spans="1:107">
       <c r="E466" s="2"/>
       <c r="DB466" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="467" spans="1:107">
       <c r="E467" s="2"/>
       <c r="DB467" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="468" spans="1:107">
       <c r="E468" s="2"/>
       <c r="DB468" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="469" spans="1:107">
       <c r="E469" s="2"/>
       <c r="DB469" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="470" spans="1:107">
       <c r="E470" s="2"/>
       <c r="DB470" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="471" spans="1:107">
       <c r="E471" s="2"/>
       <c r="DB471" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="472" spans="1:107">
       <c r="E472" s="2"/>
       <c r="DB472" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="473" spans="1:107">
       <c r="E473" s="2"/>
       <c r="DB473" t="s">
         <v>491</v>
       </c>
@@ -6948,93 +6963,93 @@
       <c r="DB602" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="603" spans="1:107">
       <c r="E603" s="2"/>
       <c r="DB603" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="604" spans="1:107">
       <c r="E604" s="2"/>
       <c r="DB604" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="605" spans="1:107">
       <c r="E605" s="2"/>
       <c r="DB605" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="606" spans="1:107">
       <c r="E606" s="2"/>
       <c r="DB606" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
     </row>
     <row r="607" spans="1:107">
       <c r="E607" s="2"/>
       <c r="DB607" t="s">
-        <v>624</v>
+        <v>625</v>
       </c>
     </row>
     <row r="608" spans="1:107">
       <c r="E608" s="2"/>
       <c r="DB608" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="609" spans="1:107">
       <c r="E609" s="2"/>
       <c r="DB609" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="610" spans="1:107">
       <c r="E610" s="2"/>
       <c r="DB610" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="611" spans="1:107">
       <c r="E611" s="2"/>
       <c r="DB611" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="612" spans="1:107">
       <c r="E612" s="2"/>
       <c r="DB612" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
     </row>
     <row r="613" spans="1:107">
       <c r="E613" s="2"/>
       <c r="DB613" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
     </row>
     <row r="614" spans="1:107">
       <c r="E614" s="2"/>
       <c r="DB614" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="615" spans="1:107">
       <c r="E615" s="2"/>
       <c r="DB615" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="616" spans="1:107">
       <c r="E616" s="2"/>
       <c r="DB616" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="617" spans="1:107">
       <c r="E617" s="2"/>
       <c r="DB617" t="s">
         <v>633</v>
       </c>
@@ -7284,57 +7299,57 @@
       <c r="DB658" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="659" spans="1:107">
       <c r="E659" s="2"/>
       <c r="DB659" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="660" spans="1:107">
       <c r="E660" s="2"/>
       <c r="DB660" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="661" spans="1:107">
       <c r="E661" s="2"/>
       <c r="DB661" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="662" spans="1:107">
       <c r="E662" s="2"/>
       <c r="DB662" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
     </row>
     <row r="663" spans="1:107">
       <c r="E663" s="2"/>
       <c r="DB663" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="664" spans="1:107">
       <c r="E664" s="2"/>
       <c r="DB664" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="665" spans="1:107">
       <c r="E665" s="2"/>
       <c r="DB665" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="666" spans="1:107">
       <c r="E666" s="2"/>
       <c r="DB666" t="s">
         <v>681</v>
       </c>
     </row>
     <row r="667" spans="1:107">
       <c r="E667" s="2"/>
       <c r="DB667" t="s">
         <v>682</v>
       </c>
@@ -8495,62 +8510,77 @@
       <c r="E860" s="2"/>
       <c r="DB860" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="861" spans="1:107">
       <c r="E861" s="2"/>
       <c r="DB861" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="862" spans="1:107">
       <c r="E862" s="2"/>
       <c r="DB862" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="863" spans="1:107">
       <c r="E863" s="2"/>
       <c r="DB863" t="s">
         <v>878</v>
       </c>
     </row>
     <row r="864" spans="1:107">
       <c r="E864" s="2"/>
+      <c r="DB864" t="s">
+        <v>879</v>
+      </c>
     </row>
     <row r="865" spans="1:107">
       <c r="E865" s="2"/>
+      <c r="DB865" t="s">
+        <v>880</v>
+      </c>
     </row>
     <row r="866" spans="1:107">
       <c r="E866" s="2"/>
+      <c r="DB866" t="s">
+        <v>881</v>
+      </c>
     </row>
     <row r="867" spans="1:107">
       <c r="E867" s="2"/>
+      <c r="DB867" t="s">
+        <v>882</v>
+      </c>
     </row>
     <row r="868" spans="1:107">
       <c r="E868" s="2"/>
+      <c r="DB868" t="s">
+        <v>883</v>
+      </c>
     </row>
     <row r="869" spans="1:107">
       <c r="E869" s="2"/>
     </row>
     <row r="870" spans="1:107">
       <c r="E870" s="2"/>
     </row>
     <row r="871" spans="1:107">
       <c r="E871" s="2"/>
     </row>
     <row r="872" spans="1:107">
       <c r="E872" s="2"/>
     </row>
     <row r="873" spans="1:107">
       <c r="E873" s="2"/>
     </row>
     <row r="874" spans="1:107">
       <c r="E874" s="2"/>
     </row>
     <row r="875" spans="1:107">
       <c r="E875" s="2"/>
     </row>
     <row r="876" spans="1:107">
       <c r="E876" s="2"/>
     </row>
@@ -8915,51 +8945,51 @@
       <c r="E996" s="2"/>
     </row>
     <row r="997" spans="1:107">
       <c r="E997" s="2"/>
     </row>
     <row r="998" spans="1:107">
       <c r="E998" s="2"/>
     </row>
     <row r="999" spans="1:107">
       <c r="E999" s="2"/>
     </row>
     <row r="1000" spans="1:107">
       <c r="E1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$863</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$868</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>