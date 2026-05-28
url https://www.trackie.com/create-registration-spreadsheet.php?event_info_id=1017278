--- v2 (2026-02-27)
+++ v3 (2026-05-28)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1005">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1007">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>U18</t>
   </si>
   <si>
     <t>60m</t>
   </si>
   <si>
     <t>1017278:typeValue:102</t>
   </si>
   <si>
     <t>1017278:typeValue:103</t>
   </si>
   <si>
     <t>1017278:typeValue:104</t>
   </si>
   <si>
@@ -695,50 +695,53 @@
   <si>
     <t>Club D'athlétisme Cdn-Ndg (ACDN)</t>
   </si>
   <si>
     <t>Club D'athlétisme De L'université Laval (CAUL)</t>
   </si>
   <si>
     <t>Club D'athlétisme De Québec (CAQC)</t>
   </si>
   <si>
     <t>Club D'athlétisme Du Mille De Dolbeau-Mistassini (CMDM)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Légendaires Des Pays-D'en-Haut (LPDH)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Roadrunners (CALR)</t>
   </si>
   <si>
     <t>Club De Coureurs Boréal (BORL)</t>
   </si>
   <si>
     <t>Club De Coureurs Phoenix (CCPH)</t>
   </si>
   <si>
+    <t>Club De Course À Pied Lachine-Dorval (CCPLD)</t>
+  </si>
+  <si>
     <t>Club De Course En Sentiers De Sutton (CCSS)</t>
   </si>
   <si>
     <t>Club De Course En'core (CDCE)</t>
   </si>
   <si>
     <t>Club De Course Gaspesia (GASP)</t>
   </si>
   <si>
     <t>Club De Course Les Aspirants De Repentigny (ASRE)</t>
   </si>
   <si>
     <t>Club De Course Les Vikings (VIKI)</t>
   </si>
   <si>
     <t>Club De Course Pulsars (PULS)</t>
   </si>
   <si>
     <t>Club De Course Volt (VOLT)</t>
   </si>
   <si>
     <t>Club De Trail De Bromont (CTBB)</t>
   </si>
   <si>
     <t>Club De Trail Montréal (TMTL)</t>
@@ -2138,51 +2141,51 @@
   <si>
     <t>Remparts (RCMR)</t>
   </si>
   <si>
     <t>Rhythm Athletics (RHYT)</t>
   </si>
   <si>
     <t>Rich Peers (RICP)</t>
   </si>
   <si>
     <t>Rising Runners (RSNG)</t>
   </si>
   <si>
     <t>Risingstars Athletics &amp; Education (RSAE)</t>
   </si>
   <si>
     <t>River East Collegiate (MREHS)</t>
   </si>
   <si>
     <t>River West Park School (MRWPK)</t>
   </si>
   <si>
     <t>Rivers Speed Stars (RSSO)</t>
   </si>
   <si>
-    <t>Riversdale Athletics Track (RIVA)</t>
+    <t>Riversdale Athletics Club (RIVA)</t>
   </si>
   <si>
     <t>Riverton Early Middle School (MRVTN)</t>
   </si>
   <si>
     <t>RMC Paladins (RMC)</t>
   </si>
   <si>
     <t>Roadkill Running Club (RKIL)</t>
   </si>
   <si>
     <t>Robert H. Smith School (MRHSM)</t>
   </si>
   <si>
     <t>Romania (ROU)</t>
   </si>
   <si>
     <t>Rosetown Track &amp; Field (ROSE)</t>
   </si>
   <si>
     <t>Rotary Huron Shore Run (RSHR)</t>
   </si>
   <si>
     <t>Rouge Et Or U. Laval (ROUL)</t>
   </si>
@@ -2400,50 +2403,53 @@
     <t>South Simcoe Dufferin T.f.c. (OSSD)</t>
   </si>
   <si>
     <t>Southpointe Academy (SOUTH)</t>
   </si>
   <si>
     <t>Southwest Nova Athletics (SWNA)</t>
   </si>
   <si>
     <t>Spain (ESP)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
+  </si>
+  <si>
+    <t>Speed Mechanics Athletics Club (SMAC)</t>
   </si>
   <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>Split City Sonics (SPLI)</t>
   </si>
   <si>
     <t>Sport-Études Kinécible (SEKC)</t>
   </si>
   <si>
     <t>Sporty Disable Club (SDC)</t>
   </si>
   <si>
     <t>Sri Lanka (SRI)</t>
   </si>
   <si>
     <t>St Christy-Ihunaegbo Athletics Club (SCIA)</t>
   </si>
   <si>
     <t>St Thomas Legion Track &amp; Field Club (OSTL)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
@@ -7095,51 +7101,51 @@
     <row r="234" spans="1:108">
       <c r="D234" s="2"/>
       <c r="J234" s="2"/>
       <c r="L234" s="2"/>
       <c r="N234" s="2"/>
       <c r="P234" s="2"/>
       <c r="R234" s="2"/>
       <c r="T234" s="2"/>
       <c r="V234" s="2"/>
       <c r="X234" s="2"/>
       <c r="DB234" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="235" spans="1:108">
       <c r="D235" s="2"/>
       <c r="J235" s="2"/>
       <c r="L235" s="2"/>
       <c r="N235" s="2"/>
       <c r="P235" s="2"/>
       <c r="R235" s="2"/>
       <c r="T235" s="2"/>
       <c r="V235" s="2"/>
       <c r="X235" s="2"/>
       <c r="DB235" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="236" spans="1:108">
       <c r="D236" s="2"/>
       <c r="J236" s="2"/>
       <c r="L236" s="2"/>
       <c r="N236" s="2"/>
       <c r="P236" s="2"/>
       <c r="R236" s="2"/>
       <c r="T236" s="2"/>
       <c r="V236" s="2"/>
       <c r="X236" s="2"/>
       <c r="DB236" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="237" spans="1:108">
       <c r="D237" s="2"/>
       <c r="J237" s="2"/>
       <c r="L237" s="2"/>
       <c r="N237" s="2"/>
       <c r="P237" s="2"/>
       <c r="R237" s="2"/>
       <c r="T237" s="2"/>
       <c r="V237" s="2"/>
@@ -10917,65 +10923,65 @@
     <row r="507" spans="1:108">
       <c r="D507" s="2"/>
       <c r="J507" s="2"/>
       <c r="L507" s="2"/>
       <c r="N507" s="2"/>
       <c r="P507" s="2"/>
       <c r="R507" s="2"/>
       <c r="T507" s="2"/>
       <c r="V507" s="2"/>
       <c r="X507" s="2"/>
       <c r="DB507" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="508" spans="1:108">
       <c r="D508" s="2"/>
       <c r="J508" s="2"/>
       <c r="L508" s="2"/>
       <c r="N508" s="2"/>
       <c r="P508" s="2"/>
       <c r="R508" s="2"/>
       <c r="T508" s="2"/>
       <c r="V508" s="2"/>
       <c r="X508" s="2"/>
       <c r="DB508" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="509" spans="1:108">
       <c r="D509" s="2"/>
       <c r="J509" s="2"/>
       <c r="L509" s="2"/>
       <c r="N509" s="2"/>
       <c r="P509" s="2"/>
       <c r="R509" s="2"/>
       <c r="T509" s="2"/>
       <c r="V509" s="2"/>
       <c r="X509" s="2"/>
       <c r="DB509" t="s">
-        <v>573</v>
+        <v>574</v>
       </c>
     </row>
     <row r="510" spans="1:108">
       <c r="D510" s="2"/>
       <c r="J510" s="2"/>
       <c r="L510" s="2"/>
       <c r="N510" s="2"/>
       <c r="P510" s="2"/>
       <c r="R510" s="2"/>
       <c r="T510" s="2"/>
       <c r="V510" s="2"/>
       <c r="X510" s="2"/>
       <c r="DB510" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="511" spans="1:108">
       <c r="D511" s="2"/>
       <c r="J511" s="2"/>
       <c r="L511" s="2"/>
       <c r="N511" s="2"/>
       <c r="P511" s="2"/>
       <c r="R511" s="2"/>
       <c r="T511" s="2"/>
       <c r="V511" s="2"/>
@@ -13045,51 +13051,51 @@
     <row r="659" spans="1:108">
       <c r="D659" s="2"/>
       <c r="J659" s="2"/>
       <c r="L659" s="2"/>
       <c r="N659" s="2"/>
       <c r="P659" s="2"/>
       <c r="R659" s="2"/>
       <c r="T659" s="2"/>
       <c r="V659" s="2"/>
       <c r="X659" s="2"/>
       <c r="DB659" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="660" spans="1:108">
       <c r="D660" s="2"/>
       <c r="J660" s="2"/>
       <c r="L660" s="2"/>
       <c r="N660" s="2"/>
       <c r="P660" s="2"/>
       <c r="R660" s="2"/>
       <c r="T660" s="2"/>
       <c r="V660" s="2"/>
       <c r="X660" s="2"/>
       <c r="DB660" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
     </row>
     <row r="661" spans="1:108">
       <c r="D661" s="2"/>
       <c r="J661" s="2"/>
       <c r="L661" s="2"/>
       <c r="N661" s="2"/>
       <c r="P661" s="2"/>
       <c r="R661" s="2"/>
       <c r="T661" s="2"/>
       <c r="V661" s="2"/>
       <c r="X661" s="2"/>
       <c r="DB661" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="662" spans="1:108">
       <c r="D662" s="2"/>
       <c r="J662" s="2"/>
       <c r="L662" s="2"/>
       <c r="N662" s="2"/>
       <c r="P662" s="2"/>
       <c r="R662" s="2"/>
       <c r="T662" s="2"/>
       <c r="V662" s="2"/>
@@ -13129,51 +13135,51 @@
     <row r="665" spans="1:108">
       <c r="D665" s="2"/>
       <c r="J665" s="2"/>
       <c r="L665" s="2"/>
       <c r="N665" s="2"/>
       <c r="P665" s="2"/>
       <c r="R665" s="2"/>
       <c r="T665" s="2"/>
       <c r="V665" s="2"/>
       <c r="X665" s="2"/>
       <c r="DB665" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="666" spans="1:108">
       <c r="D666" s="2"/>
       <c r="J666" s="2"/>
       <c r="L666" s="2"/>
       <c r="N666" s="2"/>
       <c r="P666" s="2"/>
       <c r="R666" s="2"/>
       <c r="T666" s="2"/>
       <c r="V666" s="2"/>
       <c r="X666" s="2"/>
       <c r="DB666" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
     </row>
     <row r="667" spans="1:108">
       <c r="D667" s="2"/>
       <c r="J667" s="2"/>
       <c r="L667" s="2"/>
       <c r="N667" s="2"/>
       <c r="P667" s="2"/>
       <c r="R667" s="2"/>
       <c r="T667" s="2"/>
       <c r="V667" s="2"/>
       <c r="X667" s="2"/>
       <c r="DB667" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="668" spans="1:108">
       <c r="D668" s="2"/>
       <c r="J668" s="2"/>
       <c r="L668" s="2"/>
       <c r="N668" s="2"/>
       <c r="P668" s="2"/>
       <c r="R668" s="2"/>
       <c r="T668" s="2"/>
       <c r="V668" s="2"/>
@@ -13885,51 +13891,51 @@
     <row r="719" spans="1:108">
       <c r="D719" s="2"/>
       <c r="J719" s="2"/>
       <c r="L719" s="2"/>
       <c r="N719" s="2"/>
       <c r="P719" s="2"/>
       <c r="R719" s="2"/>
       <c r="T719" s="2"/>
       <c r="V719" s="2"/>
       <c r="X719" s="2"/>
       <c r="DB719" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="720" spans="1:108">
       <c r="D720" s="2"/>
       <c r="J720" s="2"/>
       <c r="L720" s="2"/>
       <c r="N720" s="2"/>
       <c r="P720" s="2"/>
       <c r="R720" s="2"/>
       <c r="T720" s="2"/>
       <c r="V720" s="2"/>
       <c r="X720" s="2"/>
       <c r="DB720" t="s">
-        <v>781</v>
+        <v>782</v>
       </c>
     </row>
     <row r="721" spans="1:108">
       <c r="D721" s="2"/>
       <c r="J721" s="2"/>
       <c r="L721" s="2"/>
       <c r="N721" s="2"/>
       <c r="P721" s="2"/>
       <c r="R721" s="2"/>
       <c r="T721" s="2"/>
       <c r="V721" s="2"/>
       <c r="X721" s="2"/>
       <c r="DB721" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="722" spans="1:108">
       <c r="D722" s="2"/>
       <c r="J722" s="2"/>
       <c r="L722" s="2"/>
       <c r="N722" s="2"/>
       <c r="P722" s="2"/>
       <c r="R722" s="2"/>
       <c r="T722" s="2"/>
       <c r="V722" s="2"/>
@@ -17020,61 +17026,67 @@
     </row>
     <row r="943" spans="1:108">
       <c r="D943" s="2"/>
       <c r="J943" s="2"/>
       <c r="L943" s="2"/>
       <c r="N943" s="2"/>
       <c r="P943" s="2"/>
       <c r="R943" s="2"/>
       <c r="T943" s="2"/>
       <c r="V943" s="2"/>
       <c r="X943" s="2"/>
       <c r="DB943" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="944" spans="1:108">
       <c r="D944" s="2"/>
       <c r="J944" s="2"/>
       <c r="L944" s="2"/>
       <c r="N944" s="2"/>
       <c r="P944" s="2"/>
       <c r="R944" s="2"/>
       <c r="T944" s="2"/>
       <c r="V944" s="2"/>
       <c r="X944" s="2"/>
+      <c r="DB944" t="s">
+        <v>1005</v>
+      </c>
     </row>
     <row r="945" spans="1:108">
       <c r="D945" s="2"/>
       <c r="J945" s="2"/>
       <c r="L945" s="2"/>
       <c r="N945" s="2"/>
       <c r="P945" s="2"/>
       <c r="R945" s="2"/>
       <c r="T945" s="2"/>
       <c r="V945" s="2"/>
       <c r="X945" s="2"/>
+      <c r="DB945" t="s">
+        <v>1006</v>
+      </c>
     </row>
     <row r="946" spans="1:108">
       <c r="D946" s="2"/>
       <c r="J946" s="2"/>
       <c r="L946" s="2"/>
       <c r="N946" s="2"/>
       <c r="P946" s="2"/>
       <c r="R946" s="2"/>
       <c r="T946" s="2"/>
       <c r="V946" s="2"/>
       <c r="X946" s="2"/>
     </row>
     <row r="947" spans="1:108">
       <c r="D947" s="2"/>
       <c r="J947" s="2"/>
       <c r="L947" s="2"/>
       <c r="N947" s="2"/>
       <c r="P947" s="2"/>
       <c r="R947" s="2"/>
       <c r="T947" s="2"/>
       <c r="V947" s="2"/>
       <c r="X947" s="2"/>
     </row>
     <row r="948" spans="1:108">
       <c r="D948" s="2"/>
@@ -17648,51 +17660,51 @@
       <c r="V999" s="2"/>
       <c r="X999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="D1000" s="2"/>
       <c r="J1000" s="2"/>
       <c r="L1000" s="2"/>
       <c r="N1000" s="2"/>
       <c r="P1000" s="2"/>
       <c r="R1000" s="2"/>
       <c r="T1000" s="2"/>
       <c r="V1000" s="2"/>
       <c r="X1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$943</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$945</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>