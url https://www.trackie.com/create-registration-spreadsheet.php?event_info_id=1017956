--- v0 (2025-12-25)
+++ v1 (2026-09-22)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="712">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="715">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>47 Chamber Martial Arts</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Age 7 &amp; Under</t>
   </si>
   <si>
     <t>001 Girls 7 &amp; Under - Kata All belts</t>
   </si>
   <si>
     <t>1017956:typeValue:101</t>
   </si>
   <si>
     <t>1017956:typeValue:102</t>
   </si>
   <si>
@@ -1265,50 +1265,53 @@
   <si>
     <t>KarateBC</t>
   </si>
   <si>
     <t>KarateDo Shotokan YNKD</t>
   </si>
   <si>
     <t>Kawakan Karate</t>
   </si>
   <si>
     <t>Kawakan Karate - YMCA of Brockville and Area</t>
   </si>
   <si>
     <t>Kazoku Martial Arts Centre</t>
   </si>
   <si>
     <t>Kelowna Karate &amp; Fitness Inc.</t>
   </si>
   <si>
     <t>Kelowna Shukokai Karate</t>
   </si>
   <si>
     <t>Kelowna Tsuruoka Karate Club</t>
   </si>
   <si>
+    <t>Kenbukan Karate</t>
+  </si>
+  <si>
     <t>Kenkyo Karate Dojo</t>
   </si>
   <si>
     <t>Kenzen Karate</t>
   </si>
   <si>
     <t>Kimeru Shotokan Karate</t>
   </si>
   <si>
     <t>KimNik Karate Academy</t>
   </si>
   <si>
     <t>KimNik Shotokan Karate Academy</t>
   </si>
   <si>
     <t>Kimura Shukokai Karate - Interurban</t>
   </si>
   <si>
     <t>Kinderen Karate</t>
   </si>
   <si>
     <t>Kingsway Shito-Ryu</t>
   </si>
   <si>
     <t>Kishan Shotokan Karate Club</t>
@@ -1691,50 +1694,53 @@
   <si>
     <t>Ryukyu Shorinryu Karatedo Gesshinkai</t>
   </si>
   <si>
     <t>S.K.I. Belleville Karate School</t>
   </si>
   <si>
     <t>S.M.A. Karate Brockville</t>
   </si>
   <si>
     <t>S.M.A. Karate CANADA</t>
   </si>
   <si>
     <t>Saanich Shukokai Karate</t>
   </si>
   <si>
     <t>Sabean Karate Academy</t>
   </si>
   <si>
     <t>SAIKAI WADO KARATE CLUB</t>
   </si>
   <si>
     <t>Sam Shotokan Karate</t>
   </si>
   <si>
+    <t>Samurai Karate Academy</t>
+  </si>
+  <si>
     <t>Satori Dojo</t>
   </si>
   <si>
     <t>Savona Karate Club</t>
   </si>
   <si>
     <t>Scarborough shito ryu karate and fitness center</t>
   </si>
   <si>
     <t>School of Kyokushin Karate</t>
   </si>
   <si>
     <t>Seikikai Martial Arts</t>
   </si>
   <si>
     <t>Seiwa Kai Squamish Karate Club</t>
   </si>
   <si>
     <t>Sen no Sen Martial Arts</t>
   </si>
   <si>
     <t>Sennosen martial arts</t>
   </si>
   <si>
     <t>Senshi Academy of Martial Arts</t>
@@ -1782,50 +1788,53 @@
     <t>Shito-Ryu Canada School of Martial Arts</t>
   </si>
   <si>
     <t>Shito-Ryu International, Richmond Dojo</t>
   </si>
   <si>
     <t>Shitoryu Karate Do Srilanka</t>
   </si>
   <si>
     <t>Shitoryu Karatedo and Fitness Centre</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do Brampton West</t>
   </si>
   <si>
     <t>Sho Bu Kai Karate Club</t>
   </si>
   <si>
     <t>Shotokan Karate Academy-NLUC</t>
   </si>
   <si>
     <t>Shotokan Karate Thunder Bay</t>
+  </si>
+  <si>
+    <t>Shotokan Karate-Do Richmond</t>
   </si>
   <si>
     <t>Shotokan Karate-Do, Yoi Seishin Dojo</t>
   </si>
   <si>
     <t>Shudokan Delta</t>
   </si>
   <si>
     <t>Shudokan East Vancouver</t>
   </si>
   <si>
     <t>Shudokan Goju-Ryu Delta Club</t>
   </si>
   <si>
     <t>Shuyokan Dojo</t>
   </si>
   <si>
     <t>Silent Tiger Martial Arts</t>
   </si>
   <si>
     <t>Silver Valley Karate</t>
   </si>
   <si>
     <t>SKIF A.Karate Inc.</t>
   </si>
@@ -6461,56 +6470,65 @@
       <c r="E505" s="2"/>
       <c r="DB505" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="506" spans="1:114">
       <c r="E506" s="2"/>
       <c r="DB506" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="507" spans="1:114">
       <c r="E507" s="2"/>
       <c r="DB507" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="508" spans="1:114">
       <c r="E508" s="2"/>
       <c r="DB508" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="509" spans="1:114">
       <c r="E509" s="2"/>
+      <c r="DB509" t="s">
+        <v>712</v>
+      </c>
     </row>
     <row r="510" spans="1:114">
       <c r="E510" s="2"/>
+      <c r="DB510" t="s">
+        <v>713</v>
+      </c>
     </row>
     <row r="511" spans="1:114">
       <c r="E511" s="2"/>
+      <c r="DB511" t="s">
+        <v>714</v>
+      </c>
     </row>
     <row r="512" spans="1:114">
       <c r="E512" s="2"/>
     </row>
     <row r="513" spans="1:114">
       <c r="E513" s="2"/>
     </row>
     <row r="514" spans="1:114">
       <c r="E514" s="2"/>
     </row>
     <row r="515" spans="1:114">
       <c r="E515" s="2"/>
     </row>
     <row r="516" spans="1:114">
       <c r="E516" s="2"/>
     </row>
     <row r="517" spans="1:114">
       <c r="E517" s="2"/>
     </row>
     <row r="518" spans="1:114">
       <c r="E518" s="2"/>
     </row>
     <row r="519" spans="1:114">
       <c r="E519" s="2"/>
     </row>
@@ -7979,51 +7997,51 @@
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AI5:AI1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$108</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AJ5:AJ1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$108</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AK5:AK1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$108</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AL5:AL1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$108</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AM5:AM1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$108</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AN5:AN1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$108</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AO5:AO1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$108</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$508</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$511</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="X5:X1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>