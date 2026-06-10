--- v0 (2026-03-13)
+++ v1 (2026-06-10)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
+    <t>REMARQUE : NE MODIFIEZ PAS LES DONNÉES CACHÉES DANS LA LIGNE #2 OU ELLES NE SE CHARGERONT PAS.</t>
   </si>
   <si>
     <t>Volunteer</t>
   </si>
   <si>
     <t>Pearlgate Twilight #1 (Thursday, May 29th, 2025)</t>
   </si>
   <si>
     <t>1018068:typeValue:0:293266</t>
   </si>
   <si>
     <t>1018068:typeValue:0:293267</t>
   </si>
   <si>
     <t>1018068:typeValue:0:293268</t>
   </si>
   <si>
     <t>1018068:typeValue:0:293269</t>
   </si>
   <si>
     <t>1018068:typeValue:0:293270</t>
   </si>
   <si>
     <t>1018068:typeValue:0:293271</t>
   </si>
@@ -77,78 +77,78 @@
   <si>
     <t>1018068:reg_event:3</t>
   </si>
   <si>
     <t>1018068:reg_event:4</t>
   </si>
   <si>
     <t>1018068:reg_event:5</t>
   </si>
   <si>
     <t>1018068:reg_event:6</t>
   </si>
   <si>
     <t>1018068:reg_event:7</t>
   </si>
   <si>
     <t>1018068:reg_event:8</t>
   </si>
   <si>
     <t>Official</t>
   </si>
   <si>
     <t>Pearlgate Twilight #2 (Tuesday, June 17th, 2025)</t>
   </si>
   <si>
-    <t>Event Registration - 2025 Pearlgate Designate Volunteers &amp; Officials</t>
+    <t>Inscription à l'événement - 2025 Pearlgate Designate Volunteers &amp; Officials</t>
   </si>
   <si>
     <t>Pearlgate Twilight #3 (Thursday July 31st, 2025)</t>
   </si>
   <si>
     <t>Volunteer / Official First Name</t>
   </si>
   <si>
     <t>Volunteer / Official Last Name</t>
   </si>
   <si>
     <t>Volunteer / Official Email</t>
   </si>
   <si>
     <t>Volunteer / Official Phone Number</t>
   </si>
   <si>
     <t>Volunteer / Official Emergency Contact Name</t>
   </si>
   <si>
     <t>Volunteer / Official Emergency Contact Phone Number</t>
   </si>
   <si>
-    <t>Pearlgate Member First Name</t>
-[...2 lines deleted...]
-    <t>Pearlgate Member Last Name</t>
+    <t>Prénom</t>
+  </si>
+  <si>
+    <t>Nom</t>
   </si>
   <si>
     <t>Role</t>
   </si>
   <si>
     <t>Event #1</t>
   </si>
   <si>
     <t>Event #2</t>
   </si>
   <si>
     <t>Event #3</t>
   </si>
   <si>
     <t>Event #4</t>
   </si>
   <si>
     <t>Event #5</t>
   </si>
   <si>
     <t>Event #6</t>
   </si>
   <si>
     <t>Event #7</t>
   </si>
@@ -566,52 +566,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DB16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="51" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="61" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="32" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="31" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:106" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:106" hidden="true" collapsed="true" outlineLevel="1">