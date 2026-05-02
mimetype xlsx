--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3194">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>U12</t>
   </si>
   <si>
     <t>80m</t>
   </si>
   <si>
     <t>1019870:typeValue:101</t>
   </si>
   <si>
     <t>1019870:typeValue:102</t>
   </si>
   <si>
@@ -641,89 +641,95 @@
   <si>
     <t>Alexandre-Taché (AXTE)</t>
   </si>
   <si>
     <t>Algoma Thunderbirds (ALG)</t>
   </si>
   <si>
     <t>Algonquin - North Bay (ALNB)</t>
   </si>
   <si>
     <t>Alice Jamieson/Stanley Jones (AJSJ)</t>
   </si>
   <si>
     <t>All Saints - Ottawa (NCSA)</t>
   </si>
   <si>
     <t>Almadina Language Charter Academy (ALCA)</t>
   </si>
   <si>
     <t>Almadina Second Language Charter Academy (ASLC)</t>
   </si>
   <si>
     <t>Almaguin Highlands Secondary School (AHSS)</t>
   </si>
   <si>
+    <t>Almonte (EOAL)</t>
+  </si>
+  <si>
     <t>Almonte &amp; District High School XC (ADHS)</t>
   </si>
   <si>
     <t>Almonte District HS - Almonte (EOAL)</t>
   </si>
   <si>
     <t>Alonsa Aces (0801)</t>
   </si>
   <si>
     <t>Alonsa School (MALON)</t>
   </si>
   <si>
     <t>Alpha Secondary School (ALPH)</t>
   </si>
   <si>
     <t>Alta Vista Public School (ALTA)</t>
   </si>
   <si>
     <t>Amber Trails (AMBER)</t>
   </si>
   <si>
     <t>Amisk Community School (AMIS)</t>
   </si>
   <si>
     <t>Ancaster High School - HWDSB (SOAN)</t>
   </si>
   <si>
     <t>Anchor Academy (ANCH)</t>
   </si>
   <si>
     <t>Anderson CVI (ACVI)</t>
   </si>
   <si>
     <t>Andrew Mynarski School (MAMYN)</t>
   </si>
   <si>
     <t>Andrew School (ADW)</t>
   </si>
   <si>
+    <t>Ange Gabriel (ACAG)</t>
+  </si>
+  <si>
     <t>Ange-Gabriel (AGGA)</t>
   </si>
   <si>
     <t>Annie Gale (AGALE)</t>
   </si>
   <si>
     <t>Appleby College (AC)</t>
   </si>
   <si>
     <t>Arborg Collegiate (ARBO)</t>
   </si>
   <si>
     <t>Arborg Collegiate (MARBC)</t>
   </si>
   <si>
     <t>Arborg Early Middle Years School (MAEMS)</t>
   </si>
   <si>
     <t>Arbour Lake (ARBLA)</t>
   </si>
   <si>
     <t>Arc-en-ciel (AEC)</t>
   </si>
   <si>
     <t>Arch Steet (ARST)</t>
@@ -743,50 +749,53 @@
   <si>
     <t>Ardrossan Junior High (ADRO)</t>
   </si>
   <si>
     <t>Areus (ESDA)</t>
   </si>
   <si>
     <t>Argyle (ARG)</t>
   </si>
   <si>
     <t>Arnprior (ARNP)</t>
   </si>
   <si>
     <t>Arnprior Dhs - Arnprior (EOAR)</t>
   </si>
   <si>
     <t>Around The Bay Road Race (ATBR)</t>
   </si>
   <si>
     <t>Arthur A. Leach School (MAALS)</t>
   </si>
   <si>
     <t>Arthur E. Wright Community School (AEW)</t>
   </si>
   <si>
+    <t>Arthur Voaden Secondary School (AVSS)</t>
+  </si>
+  <si>
     <t>Ashbury College (NCAC)</t>
   </si>
   <si>
     <t>Ashbury College - Ottawa (NCAC)</t>
   </si>
   <si>
     <t>Ashmont Secondary Junior (AJHJ)</t>
   </si>
   <si>
     <t>Aspengrove School (ASPEN)</t>
   </si>
   <si>
     <t>Assert Track Club (ASTC)</t>
   </si>
   <si>
     <t>Association Of Family Of Flight Ps752 Victims' (WLF5)</t>
   </si>
   <si>
     <t>Assumption ()</t>
   </si>
   <si>
     <t>Assumption College School (SWAS)</t>
   </si>
   <si>
     <t>Assumption Junior Senior High School (Cold Lake) (AJSH)</t>
@@ -1151,51 +1160,51 @@
   <si>
     <t>Brantford Collegiate CVS (CWBR)</t>
   </si>
   <si>
     <t>Brantford T.f.c. (BRNT)</t>
   </si>
   <si>
     <t>Branton (BRAN)</t>
   </si>
   <si>
     <t>Brebeuf College (BREB)</t>
   </si>
   <si>
     <t>brennan (SWBN)</t>
   </si>
   <si>
     <t>Brentwood College School (BREN)</t>
   </si>
   <si>
     <t>Britannia (BRIT)</t>
   </si>
   <si>
     <t>Brock Badgers (BRO)</t>
   </si>
   <si>
-    <t>Brock Middle School (BROC#)</t>
+    <t>Brocklehurst Secondary School (BROC#)</t>
   </si>
   <si>
     <t>Brockton (BROC)</t>
   </si>
   <si>
     <t>Brockville CI - Brockville (EOBV)</t>
   </si>
   <si>
     <t>Brockville Legion Track Club (BLEG)</t>
   </si>
   <si>
     <t>Bromptonville (BRO)</t>
   </si>
   <si>
     <t>Brooke Central (BROCT)</t>
   </si>
   <si>
     <t>Brookes Shawnigan Lake (BROSL)</t>
   </si>
   <si>
     <t>Brookes Westshore (BROWST)</t>
   </si>
   <si>
     <t>Brookfield H.S. - Ottawa (NCBR)</t>
   </si>
@@ -1478,50 +1487,53 @@
   <si>
     <t>Calgary Islamic School (CIS)</t>
   </si>
   <si>
     <t>Calgary Jewish Academy (CJA)</t>
   </si>
   <si>
     <t>Calgary Science School Lasers (CSS1)</t>
   </si>
   <si>
     <t>Calgary Spartans (CALS)</t>
   </si>
   <si>
     <t>Calgary Waldorf School (CWS)</t>
   </si>
   <si>
     <t>Calgary Warriors Track Club (CALW)</t>
   </si>
   <si>
     <t>Callaghan Valley Sport &amp; Cultural Society (CVSC)</t>
   </si>
   <si>
     <t>Caltaf Athletic  Association (CALT)</t>
   </si>
   <si>
+    <t>Calvary Christian High School (CCHS)</t>
+  </si>
+  <si>
     <t>Calvary Christian High School - Franktown (CCHSF)</t>
   </si>
   <si>
     <t>Calvin Christian Collegiate (CLVCC)</t>
   </si>
   <si>
     <t>Cambie Secondary School (CAM)</t>
   </si>
   <si>
     <t>Cameron Crossing (5326)</t>
   </si>
   <si>
     <t>Cameron Heights C.I. (CHCI)</t>
   </si>
   <si>
     <t>Campbell River Christian (CRCS)</t>
   </si>
   <si>
     <t>Campbell River Comets (CRVC)</t>
   </si>
   <si>
     <t>Campbellford Dhs -campbellford (COCA)</t>
   </si>
   <si>
     <t>Canada Running Series (CRS1)</t>
@@ -1574,50 +1586,53 @@
   <si>
     <t>Cardinal Leger (CARDL)</t>
   </si>
   <si>
     <t>Cardinal Newman Catholic Secondary School (CNCCS)</t>
   </si>
   <si>
     <t>Cardston High School (CHS)</t>
   </si>
   <si>
     <t>Cariboo Hill Secondary School (CHSSS)</t>
   </si>
   <si>
     <t>Carihi Secondary School (CARI)</t>
   </si>
   <si>
     <t>Carleton Place (EOCP)</t>
   </si>
   <si>
     <t>Carleton Ravens (CAR)</t>
   </si>
   <si>
     <t>Carlin Middle (CARL)</t>
   </si>
   <si>
+    <t>Carlton Comprehensive High School (CARL)</t>
+  </si>
+  <si>
     <t>Carlton Heights PS (CAHE)</t>
   </si>
   <si>
     <t>Carman Collegiate (MCARM)</t>
   </si>
   <si>
     <t>Carnduff Education Complex (CEC1)</t>
   </si>
   <si>
     <t>Carrefour-Jeunesse (CJNS)</t>
   </si>
   <si>
     <t>Carson Graham (CG)</t>
   </si>
   <si>
     <t>Cartwright School (CTWT)</t>
   </si>
   <si>
     <t>Carver Christian (CACH)</t>
   </si>
   <si>
     <t>Castor Valley track team (CAST)</t>
   </si>
   <si>
     <t>Catholic Central (SWCA)</t>
@@ -1880,50 +1895,53 @@
   <si>
     <t>Centro Scuola T.f.c. (CTRO)</t>
   </si>
   <si>
     <t>Chaminade College School (CHAM)</t>
   </si>
   <si>
     <t>Champigny (CHAMP)</t>
   </si>
   <si>
     <t>Champlain (CHA)</t>
   </si>
   <si>
     <t>Channel Performance (CHPE)</t>
   </si>
   <si>
     <t>Chapleau H.S. (CHS)</t>
   </si>
   <si>
     <t>Char-Lan Dhs - Williamstown (EOCL)</t>
   </si>
   <si>
     <t>Char-Lan District High School (CHAR)</t>
   </si>
   <si>
+    <t>Char-Lan HS (EOCL)</t>
+  </si>
+  <si>
     <t>Charles Bloom Secondary (CBS)</t>
   </si>
   <si>
     <t>Charles Hay Sec (CHS)</t>
   </si>
   <si>
     <t>Charles Hulse (CHUL)</t>
   </si>
   <si>
     <t>Charleswood School (MCHAR)</t>
   </si>
   <si>
     <t>Charlotte-Lemieux (CLMX)</t>
   </si>
   <si>
     <t>Chase Secondary School (CHASE)</t>
   </si>
   <si>
     <t>Chatelech (CHAT)</t>
   </si>
   <si>
     <t>Chatham Christian High School (SWCM)</t>
   </si>
   <si>
     <t>Chatham-Kent Secondary School (SWCK)</t>
@@ -2033,50 +2051,53 @@
   <si>
     <t>Club D'athlétisme Cdn-Ndg (ACDN)</t>
   </si>
   <si>
     <t>Club D'athlétisme De L'université Laval (CAUL)</t>
   </si>
   <si>
     <t>Club D'athlétisme De Québec (CAQC)</t>
   </si>
   <si>
     <t>Club D'athlétisme Du Mille De Dolbeau-Mistassini (CMDM)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Légendaires Des Pays-D'en-Haut (LPDH)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Roadrunners (CALR)</t>
   </si>
   <si>
     <t>Club De Coureurs Boréal (BORL)</t>
   </si>
   <si>
     <t>Club De Coureurs Phoenix (CCPH)</t>
   </si>
   <si>
+    <t>Club De Course À Pied Lachine-Dorval (CCPLD)</t>
+  </si>
+  <si>
     <t>Club De Course En Sentiers De Sutton (CCSS)</t>
   </si>
   <si>
     <t>Club De Course En'core (CDCE)</t>
   </si>
   <si>
     <t>Club De Course Gaspesia (GASP)</t>
   </si>
   <si>
     <t>Club De Course Les Aspirants De Repentigny (ASRE)</t>
   </si>
   <si>
     <t>Club De Course Les Vikings (VIKI)</t>
   </si>
   <si>
     <t>Club De Course Pulsars (PULS)</t>
   </si>
   <si>
     <t>Club De Course Volt (VOLT)</t>
   </si>
   <si>
     <t>Club De Trail De Bromont (CTBB)</t>
   </si>
   <si>
     <t>Club De Trail Montréal (TMTL)</t>
@@ -2234,50 +2255,53 @@
   <si>
     <t>Conquer The Canuck (CTCR)</t>
   </si>
   <si>
     <t>Consortium Centre Jules-Léger (CCJL)</t>
   </si>
   <si>
     <t>Constable Neil Bruce (CNB)</t>
   </si>
   <si>
     <t>Constantine Yorkville Run (CYVR)</t>
   </si>
   <si>
     <t>Convey Marketing And Advertising Agency (RMAG)</t>
   </si>
   <si>
     <t>Coquitlam Cheetahs (COQC)</t>
   </si>
   <si>
     <t>Coriaces (CORI)</t>
   </si>
   <si>
     <t>Cornerstone Christian Academy (CORCA)</t>
   </si>
   <si>
+    <t>cornwall collegiate and vocational school (CCVS)</t>
+  </si>
+  <si>
     <t>Cornwall Csv - Cornwall (EOCW)</t>
   </si>
   <si>
     <t>Corpus Christi CSS (GHCC)</t>
   </si>
   <si>
     <t>Correlieu (CORS)</t>
   </si>
   <si>
     <t>Corsaire-Chaparral (COCH)</t>
   </si>
   <si>
     <t>Coubertin (COUB)</t>
   </si>
   <si>
     <t>Couguars (COUG)</t>
   </si>
   <si>
     <t>Country Day School (YRCD)</t>
   </si>
   <si>
     <t>Course À Pied Synérgic (SYNE)</t>
   </si>
   <si>
     <t>Course Dynamics Race Event Management &amp; Consulting (CDYN)</t>
@@ -2759,50 +2783,53 @@
   <si>
     <t>Ecole Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Ecole Leduc Jr. High School (ELJH)</t>
   </si>
   <si>
     <t>Ecole Leila North Community School (MLEIL)</t>
   </si>
   <si>
     <t>Ecole Leila North School (LEIL)</t>
   </si>
   <si>
     <t>Ecole Léopold-Gravel (ELG)</t>
   </si>
   <si>
     <t>Ecole Lorette Immersion (ELI)</t>
   </si>
   <si>
     <t>Ecole Mallaig School Junior (EMSJ)</t>
   </si>
   <si>
     <t>Ecole Marie-Anne Gaboury (MEMAG)</t>
   </si>
   <si>
+    <t>École Mazina Giizhik (EMG)</t>
+  </si>
+  <si>
     <t>Ecole Monseigneur de Laval (EMDL)</t>
   </si>
   <si>
     <t>Ecole Morden Middle School (EMMS)</t>
   </si>
   <si>
     <t>Ecole Munroe (MUN)</t>
   </si>
   <si>
     <t>École Noël-Ritchot (ENR)</t>
   </si>
   <si>
     <t>Ecole Notre-Dame High School (ENDHS)</t>
   </si>
   <si>
     <t>Ecole Pauline Johnson (EPJH)</t>
   </si>
   <si>
     <t>Ecole Phoenix School (PHOE)</t>
   </si>
   <si>
     <t>Ecole publique Renaissance (EPR)</t>
   </si>
   <si>
     <t>Ecole Racette School (RACC)</t>
@@ -2822,50 +2849,53 @@
   <si>
     <t>École secondaire catholique Béatrice-Desloges (NCBD)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Champlain (ESCC)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique de Casselman (ESCDC)</t>
   </si>
   <si>
     <t>Ecole Secondaire Catholique De LaVérendrye (ESDLV)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Embrun (ESCEM)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Hearst (ESCH)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique l'Essor (SWLS)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique l'Horizon (ESCH)</t>
   </si>
   <si>
+    <t>École secondaire catholique La Citadelle (EOCI)</t>
+  </si>
+  <si>
     <t>École secondaire catholique Pain Court (ESPC)</t>
   </si>
   <si>
     <t>Ecole Secondaire catholique Père-René-de-Galinée (PRDG)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Saint-Dominique-Savio (SDS)</t>
   </si>
   <si>
     <t>Ecole Secondaire Catholique Sainte-Marie (ESCSM)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Sainte-Marie-Rivier (SMR)</t>
   </si>
   <si>
     <t>Ecole secondaire David-Saint-Jacques (ESDSJ)</t>
   </si>
   <si>
     <t>Ecole secondaire de l'île (ESDI)</t>
   </si>
   <si>
     <t>Ecole secondaire de la Rivière-des-Français (ESRF)</t>
   </si>
   <si>
     <t>Ecole Secondaire de Lamothe-Cadillac (SWCD)</t>
@@ -3440,50 +3470,53 @@
   <si>
     <t>Featherston Drive (FEAT)</t>
   </si>
   <si>
     <t>Fellowes - Pembroke (FELL)</t>
   </si>
   <si>
     <t>Fellowes High SAchool (FHS1)</t>
   </si>
   <si>
     <t>Fellowes High School (FHS2)</t>
   </si>
   <si>
     <t>Fellowes High School (RCDSB) (FHS)</t>
   </si>
   <si>
     <t>Fellowes HS - Pembroke (EOFE)</t>
   </si>
   <si>
     <t>Fenelon Falls SS - Fenelon Fal (COFF)</t>
   </si>
   <si>
     <t>Fernie Secondary School (FSS)</t>
   </si>
   <si>
+    <t>FFCA - NHS (FFCAN)</t>
+  </si>
+  <si>
     <t>FFCA - North Middle School (FFCAN)</t>
   </si>
   <si>
     <t>FG Miller Junior (FGMJ)</t>
   </si>
   <si>
     <t>Fielding Drive (FIELD)</t>
   </si>
   <si>
     <t>Filoup (FILO)</t>
   </si>
   <si>
     <t>FireBirds (FLX)</t>
   </si>
   <si>
     <t>Fisher Branch Collegiate (MFBHS)</t>
   </si>
   <si>
     <t>Fisher Park - Ottawa (FPOT)</t>
   </si>
   <si>
     <t>Fisher River High School Hawks (FRHS)</t>
   </si>
   <si>
     <t>Fleetwood Park School (FS)</t>
@@ -3644,50 +3677,53 @@
   <si>
     <t>General Vanier School (GV)</t>
   </si>
   <si>
     <t>George Elliot (GESS)</t>
   </si>
   <si>
     <t>George Mcdowell School (MGMCD)</t>
   </si>
   <si>
     <t>George Waters Middle School (MGEOW)</t>
   </si>
   <si>
     <t>George-Etienne-Cartier (GEC)</t>
   </si>
   <si>
     <t>Georgetown District High School (GDHS)</t>
   </si>
   <si>
     <t>Georgian Bay Community School (GBCS)</t>
   </si>
   <si>
     <t>Georgian Bay Coyotes (GBCT)</t>
   </si>
   <si>
+    <t>Georgian Bay District Secondary (GBDSS)</t>
+  </si>
+  <si>
     <t>Georgian Bay District Secondary School (GBSS)</t>
   </si>
   <si>
     <t>Geraldton C.H.S. (GCHS)</t>
   </si>
   <si>
     <t>Gilbert Plains Collegiate (0806)</t>
   </si>
   <si>
     <t>Gimli High School (MGIHS)</t>
   </si>
   <si>
     <t>Gisèle-Lalonde - Ottawa (NCGI)</t>
   </si>
   <si>
     <t>Gladstone (GLAD)</t>
   </si>
   <si>
     <t>Gladstone Track And Field Club (GLAD)</t>
   </si>
   <si>
     <t>Glamorgan (GLAMO)</t>
   </si>
   <si>
     <t>Glashan (GLAS)</t>
@@ -3710,50 +3746,53 @@
   <si>
     <t>Glenbrook Middle (GLBK)</t>
   </si>
   <si>
     <t>Glencoe District High School (GAELS)</t>
   </si>
   <si>
     <t>Glendale High School (WOGD)</t>
   </si>
   <si>
     <t>Glendale High School (WOSSAA) (GHS)</t>
   </si>
   <si>
     <t>Glendale S.S. - HWDSB (SOGD)</t>
   </si>
   <si>
     <t>Glendon School Juniors (GLEJ)</t>
   </si>
   <si>
     <t>Gleneagle Secondary (GLEN)</t>
   </si>
   <si>
     <t>Glengarry Dhs - Alexandria (EOGG)</t>
   </si>
   <si>
+    <t>Glengarry District High School (GLEN)</t>
+  </si>
+  <si>
     <t>Glenlawn Collegiate (MGLHS)</t>
   </si>
   <si>
     <t>Glenlyon Norfolk School (GNS)</t>
   </si>
   <si>
     <t>Glenmore Christian Academy (GLEN)</t>
   </si>
   <si>
     <t>Glenrosa Middle School (GMS)</t>
   </si>
   <si>
     <t>Glenview Park Secondary School (GPSS)</t>
   </si>
   <si>
     <t>Glenwood School (GLEN)</t>
   </si>
   <si>
     <t>Gloucester H.S. - Ottawa (NCGR)</t>
   </si>
   <si>
     <t>Gloucester HS (GHS)</t>
   </si>
   <si>
     <t>Go Athletics (GOAB)</t>
@@ -3809,50 +3848,53 @@
   <si>
     <t>Grand River C. I (GRCI)</t>
   </si>
   <si>
     <t>Grande Yellowhead Schools (GYSD)</t>
   </si>
   <si>
     <t>Grandview Heights (GHTS)</t>
   </si>
   <si>
     <t>Grandview Spartans (0809)</t>
   </si>
   <si>
     <t>Granite Ridge - Sharbot Lake (EOGR)</t>
   </si>
   <si>
     <t>Grant Park (MGPHS)</t>
   </si>
   <si>
     <t>Gravenhurst High School (GRVHS)</t>
   </si>
   <si>
     <t>Great Lakes Christian College (CLCC)</t>
   </si>
   <si>
+    <t>Great Lakes Christian High School (GLCHS)</t>
+  </si>
+  <si>
     <t>Great Lakes Secondary School (SWGL)</t>
   </si>
   <si>
     <t>Greater Fort Erie Secondary School (GFESS)</t>
   </si>
   <si>
     <t>Greater Fort Town Area Charity (FTNR)</t>
   </si>
   <si>
     <t>Greely (GREE)</t>
   </si>
   <si>
     <t>Green And Gold Track And Field Club (GGTF)</t>
   </si>
   <si>
     <t>Green Newton Adventures (GNA1)</t>
   </si>
   <si>
     <t>Green Valley School - Pirates (GVS)</t>
   </si>
   <si>
     <t>Greenall High School (GHS)</t>
   </si>
   <si>
     <t>Greenfield School (GREF)</t>
@@ -3917,54 +3959,54 @@
   <si>
     <t>H.E. Bourgoin Middle School (HEBS)</t>
   </si>
   <si>
     <t>H.S. Paul School (HSP)</t>
   </si>
   <si>
     <t>Hagersville Secondary School (CWHG)</t>
   </si>
   <si>
     <t>Haliburton Highlands - Halibur (COHH)</t>
   </si>
   <si>
     <t>Hamilton Christian (HDCH)</t>
   </si>
   <si>
     <t>Hamilton District C.H.S. - HWDSB (SOHD)</t>
   </si>
   <si>
     <t>Hamilton Marathon Road2Hope (HM2H)</t>
   </si>
   <si>
     <t>Hamilton Olympic Club (OHOC)</t>
   </si>
   <si>
-    <t>Hammarskjold H.S. (HHS)</t>
-[...2 lines deleted...]
-    <t>Hammarskjold HS (HHS)</t>
+    <t>Hammarskjold H.S. (NWHJ)</t>
+  </si>
+  <si>
+    <t>Hammarskjold HS (NWHJ)</t>
   </si>
   <si>
     <t>Handsworth (HAND)</t>
   </si>
   <si>
     <t>Hapnot Collegiate (HCI)</t>
   </si>
   <si>
     <t>Happy Trails Racing Inc. (HTRI)</t>
   </si>
   <si>
     <t>Harbour Track - Hamilton (HARB)</t>
   </si>
   <si>
     <t>Harold M Brathwaite SS (BRATH)</t>
   </si>
   <si>
     <t>Harold Panabaker (HPANA)</t>
   </si>
   <si>
     <t>Harry Collinge High School (HACO)</t>
   </si>
   <si>
     <t>Hartney Hornets (HART)</t>
   </si>
@@ -4061,65 +4103,71 @@
   <si>
     <t>Hodgson MS (HMS)</t>
   </si>
   <si>
     <t>Holy Cross (HCHS)</t>
   </si>
   <si>
     <t>Holy Cross - Kingston (HYCR)</t>
   </si>
   <si>
     <t>Holy Cross Catholic Secondary School (SOHC)</t>
   </si>
   <si>
     <t>Holy Cross Catholic Secondary School ()</t>
   </si>
   <si>
     <t>Holy Cross Centurions - Strathroy (WOHC)</t>
   </si>
   <si>
     <t>Holy Cross Css - Peterborough (COHO)</t>
   </si>
   <si>
     <t>Holy Cross Regional (HCRHS)</t>
   </si>
   <si>
+    <t>Holy Cross Regional High School (HCRHS)</t>
+  </si>
+  <si>
     <t>Holy Name of Mary College School (HNMCS)</t>
   </si>
   <si>
     <t>Holy Names (SWHN)</t>
   </si>
   <si>
     <t>Holy Redeemer (HR)</t>
   </si>
   <si>
     <t>Holy Trinity C.H.S. - Cornwall (NCHT)</t>
   </si>
   <si>
     <t>Holy Trinity Catholic High School (HTGB)</t>
   </si>
   <si>
+    <t>Holy Trinity Catholic Secondary School (HTCSS)</t>
+  </si>
+  <si>
     <t>Holy Trinity Css - Cornwall (EOHT)</t>
   </si>
   <si>
     <t>Holy Trinity High School - Kanata (HTKA)</t>
   </si>
   <si>
     <t>Holy Trinity School (HTS)</t>
   </si>
   <si>
     <t>Holy Trinity Titans - Simcoe (CWHT)</t>
   </si>
   <si>
     <t>Hon W.C.Kennedy (SWKE)</t>
   </si>
   <si>
     <t>Hope Secondary (HOPE)</t>
   </si>
   <si>
     <t>Hopewell (HOPE)</t>
   </si>
   <si>
     <t>HORIZON (ESH)</t>
   </si>
   <si>
     <t>Horizon-Jeunesse (HOJE)</t>
@@ -4169,50 +4217,53 @@
   <si>
     <t>Huron Heights Secondary School (HHSS)</t>
   </si>
   <si>
     <t>Huron Park Secondary School (HPSS)</t>
   </si>
   <si>
     <t>I Be Fast Track Club (IBFT)</t>
   </si>
   <si>
     <t>I Train For... (ITRF)</t>
   </si>
   <si>
     <t>I.E. Weldon SS - Lindsay (COWE)</t>
   </si>
   <si>
     <t>Ian Bazalgette (IANB)</t>
   </si>
   <si>
     <t>Ignace School (IGN)</t>
   </si>
   <si>
     <t>Immaculata - Ottawa (NCIM)</t>
   </si>
   <si>
+    <t>Immaculata High School (NCIM)</t>
+  </si>
+  <si>
     <t>Immaculata HS (IMMA)</t>
   </si>
   <si>
     <t>Immanuel Christian School (ICS)</t>
   </si>
   <si>
     <t>Impulsion (IMPU)</t>
   </si>
   <si>
     <t>Indépendant (ZIND)</t>
   </si>
   <si>
     <t>Indépendant ()</t>
   </si>
   <si>
     <t>Ingersoll DCI (WOIN)</t>
   </si>
   <si>
     <t>Innisdale Secondary School (INSS)</t>
   </si>
   <si>
     <t>Interior Running Association (BCIR)</t>
   </si>
   <si>
     <t>Intermediate Boys (AMSIB)</t>
@@ -4523,50 +4574,53 @@
   <si>
     <t>Kleefeld Stingers (STING)</t>
   </si>
   <si>
     <t>Kootenay Chaos Track Club (KCTC)</t>
   </si>
   <si>
     <t>Kootenay River Secondary (KRSS)</t>
   </si>
   <si>
     <t>Korah C&amp;VS (KORAH)</t>
   </si>
   <si>
     <t>KVR Middle School (KVR)</t>
   </si>
   <si>
     <t>Kwalikum Secondary (KWAL)</t>
   </si>
   <si>
     <t>Kwalikum Secondary School (KSS25)</t>
   </si>
   <si>
     <t>Kwantlen Park Secondary (KWPS)</t>
   </si>
   <si>
+    <t>L'Héritage (HER)</t>
+  </si>
+  <si>
     <t>L'Hertiage - Cornwall (LHERT)</t>
   </si>
   <si>
     <t>L'Odyssée (LODY)</t>
   </si>
   <si>
     <t>La Cavale (CAVA)</t>
   </si>
   <si>
     <t>La Citadelle - Cornwall (CITA)</t>
   </si>
   <si>
     <t>La Frontalière (LFR)</t>
   </si>
   <si>
     <t>LA Matheson Mustangs (LAMM)</t>
   </si>
   <si>
     <t>La Poudrière (LPO)</t>
   </si>
   <si>
     <t>La Salle School (SALLE)</t>
   </si>
   <si>
     <t>La Salle SS - Kingston (EOLS)</t>
@@ -4670,50 +4724,53 @@
   <si>
     <t>Langley Fine Arts School (LFAS)</t>
   </si>
   <si>
     <t>Langley Fundamental MS School (LFMS)</t>
   </si>
   <si>
     <t>Langley Mustangs (LANG)</t>
   </si>
   <si>
     <t>Langley Secondary (LSS)</t>
   </si>
   <si>
     <t>Lanigan Track Club (LTAC)</t>
   </si>
   <si>
     <t>Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Lasalle Athletics (LSCA)</t>
   </si>
   <si>
     <t>LaSalle S.S. (LAS)</t>
   </si>
   <si>
+    <t>Lasalle Secondary School (LAS)</t>
+  </si>
+  <si>
     <t>Last Mile Athletics Club (LMAC)</t>
   </si>
   <si>
     <t>Last Mountain Athletics Club (LMTC)</t>
   </si>
   <si>
     <t>Laura Secord (LUSD)</t>
   </si>
   <si>
     <t>Laurel Creek T.f.c (LAUR)</t>
   </si>
   <si>
     <t>Laurel Heights Secondary School (CWLH)</t>
   </si>
   <si>
     <t>Laurentian Voyageurs (LRN)</t>
   </si>
   <si>
     <t>Laurier Golden Hawks (WLU)</t>
   </si>
   <si>
     <t>Laurier Rams (SWL)</t>
   </si>
   <si>
     <t>Laurier-Carrière (LAUC)</t>
@@ -5009,50 +5066,53 @@
   <si>
     <t>Malvern CI (MALV)</t>
   </si>
   <si>
     <t>Manachaban Middle School (MANA)</t>
   </si>
   <si>
     <t>Manitoba Bisons (MAN)</t>
   </si>
   <si>
     <t>Manitoba Naig Team (MBNG)</t>
   </si>
   <si>
     <t>Manitoba Officials (MBOF)</t>
   </si>
   <si>
     <t>Manitoulin Secondary School (MASS)</t>
   </si>
   <si>
     <t>Manitouwadge H.S. (MNHS)</t>
   </si>
   <si>
     <t>Manor Park PS (MAPO)</t>
   </si>
   <si>
+    <t>Manyhorses High School (MHHS)</t>
+  </si>
+  <si>
     <t>Maple Ridge Christian School (MRCS)</t>
   </si>
   <si>
     <t>Maple Ridge Secondary (MRSS)</t>
   </si>
   <si>
     <t>Maple Ridge Secondary School (MRSS2)</t>
   </si>
   <si>
     <t>Maples Collegiate (MMAHS)</t>
   </si>
   <si>
     <t>Maplewood Secondary School (NCMW)</t>
   </si>
   <si>
     <t>Maranatha Christian Academy (SWMC)</t>
   </si>
   <si>
     <t>Marathon H.S. (MRHS)</t>
   </si>
   <si>
     <t>Marcelle-Mallet (EMM)</t>
   </si>
   <si>
     <t>Margaret Barbour Collegiate (MBCI)</t>
@@ -5162,50 +5222,53 @@
   <si>
     <t>Mecca Athletic Club (MECC)</t>
   </si>
   <si>
     <t>Medicine Hat College (MHCR)</t>
   </si>
   <si>
     <t>Medicine Hat High School (MHHS)</t>
   </si>
   <si>
     <t>Medicine Hat Panthers Track And Field Club (MEDI)</t>
   </si>
   <si>
     <t>Medstead School (MEDS)</t>
   </si>
   <si>
     <t>Medway High School (MHS)</t>
   </si>
   <si>
     <t>Mei Middle School (MEIM)</t>
   </si>
   <si>
     <t>Mei Secondary School (MEI)</t>
   </si>
   <si>
+    <t>Melita School (SWHSD)</t>
+  </si>
+  <si>
     <t>Mennonite Brethren Collegiate Institute (MBCI)</t>
   </si>
   <si>
     <t>Mentor College (MENT)</t>
   </si>
   <si>
     <t>Merivale HS - Ottawa (NCMV)</t>
   </si>
   <si>
     <t>Merritt Secondary (MERR)</t>
   </si>
   <si>
     <t>Meta Athletics (META)</t>
   </si>
   <si>
     <t>Metcalfe (METC)</t>
   </si>
   <si>
     <t>Miami Marlins (MIAMI)</t>
   </si>
   <si>
     <t>Michaelle-Jean (JEAN)</t>
   </si>
   <si>
     <t>Michel-Dupuis (MDUP)</t>
@@ -5342,50 +5405,53 @@
   <si>
     <t>Morris Mavericks (MMAV)</t>
   </si>
   <si>
     <t>Morris School (MMORR)</t>
   </si>
   <si>
     <t>Moscrop Secondary School (MOSC)</t>
   </si>
   <si>
     <t>Mother Teresa Catholic (MTCS)</t>
   </si>
   <si>
     <t>Mother Teresa Catholic Secondary School -London (WOMT)</t>
   </si>
   <si>
     <t>Mother Teresa H.S. - Ottawa (NCMT)</t>
   </si>
   <si>
     <t>Mother Theresa - Ottawa (MOTH)</t>
   </si>
   <si>
     <t>Motown Athletics Club (MOCA)</t>
   </si>
   <si>
+    <t>Mount Baker Secondary (MBSC)</t>
+  </si>
+  <si>
     <t>Mount Boucherie (MTBOU)</t>
   </si>
   <si>
     <t>Mount Douglas High School (MTDO)</t>
   </si>
   <si>
     <t>Mount Royal (MRC)</t>
   </si>
   <si>
     <t>Mount Royal (MTRL)</t>
   </si>
   <si>
     <t>Mount Slesse Middle School (MOUN)</t>
   </si>
   <si>
     <t>Mountain Christian School (MSC)</t>
   </si>
   <si>
     <t>Mountain Park (MPARK)</t>
   </si>
   <si>
     <t>Mulgrave School - West Vancouver (MULG)</t>
   </si>
   <si>
     <t>Mundare School (MUND)</t>
@@ -5801,50 +5867,53 @@
   <si>
     <t>Nora Frances Henderson S.S. - HWDSB (SONH)</t>
   </si>
   <si>
     <t>Nordale School (NORD)</t>
   </si>
   <si>
     <t>Norma Rose Point (NRP)</t>
   </si>
   <si>
     <t>Norman Johnson (NCNJ)</t>
   </si>
   <si>
     <t>North Bay Legion (NBLG)</t>
   </si>
   <si>
     <t>North Bay Road Race (NBRR)</t>
   </si>
   <si>
     <t>North Delta Secondary School (NTDE)</t>
   </si>
   <si>
     <t>North Dundas DHS - Winchester (NODU)</t>
   </si>
   <si>
+    <t>North Dundas HS (EOND)</t>
+  </si>
+  <si>
     <t>North Grenville - Kemptville (NOGR)</t>
   </si>
   <si>
     <t>North Grenville Dhs - Kemptvil (EONG)</t>
   </si>
   <si>
     <t>North Hastings HS - Brancoft (CONH)</t>
   </si>
   <si>
     <t>North Island (NISL)</t>
   </si>
   <si>
     <t>North Island Secondary School (NISS)</t>
   </si>
   <si>
     <t>North Kamloops Secondary (NKSS)</t>
   </si>
   <si>
     <t>North Lambton S S (SWNL)</t>
   </si>
   <si>
     <t>North Middlesex District High (WONM)</t>
   </si>
   <si>
     <t>North Of 89 Outdoors Inc. (NENO)</t>
@@ -6932,50 +7001,53 @@
   <si>
     <t>Rivers Collegiate (0707)</t>
   </si>
   <si>
     <t>Rivers Speed Stars (RSSO)</t>
   </si>
   <si>
     <t>Riversdale Athletics Club (RIVA)</t>
   </si>
   <si>
     <t>Riverside (RIVER)</t>
   </si>
   <si>
     <t>Riverside School (RSS)</t>
   </si>
   <si>
     <t>Riverside Secondary School (SWRS)</t>
   </si>
   <si>
     <t>Riverside Secondary School - Coquitlam (RSSC)</t>
   </si>
   <si>
     <t>Riverside South Secondary School (NCRS)</t>
   </si>
   <si>
+    <t>Riversides South Secondary (RSSS)</t>
+  </si>
+  <si>
     <t>Riverton Early Middle School (REMS)</t>
   </si>
   <si>
     <t>Riverton Early Middle School (MRVTN)</t>
   </si>
   <si>
     <t>Rivière-Rideau (RRID)</t>
   </si>
   <si>
     <t>RMC Paladins (RMC)</t>
   </si>
   <si>
     <t>Roadkill Running Club (RKIL)</t>
   </si>
   <si>
     <t>Robert Bateman (ROBE)</t>
   </si>
   <si>
     <t>Robert Bateman Secondary (RBSS)</t>
   </si>
   <si>
     <t>Robert E Wilson (ROOT)</t>
   </si>
   <si>
     <t>Robert H. Smith School (MRHSM)</t>
@@ -7142,50 +7214,53 @@
   <si>
     <t>Sacré-Coeur or Champlain (SAC)</t>
   </si>
   <si>
     <t>Sacred Heart - Ottawa (NCSH)</t>
   </si>
   <si>
     <t>Sacred Heart - Walkerton (YRSH)</t>
   </si>
   <si>
     <t>SAIL Academy (SAIL)</t>
   </si>
   <si>
     <t>Saint Andre Bessette (SAB)</t>
   </si>
   <si>
     <t>Saint Ann's Academy (SAIN)</t>
   </si>
   <si>
     <t>Saint Boniface Diocesan High School (SBDHS)</t>
   </si>
   <si>
     <t>Saint John Paul II Academy (SJP2)</t>
   </si>
   <si>
+    <t>Saint Lawrence Secondary (SLSS)</t>
+  </si>
+  <si>
     <t>Saint Lawrence Secondary - Cornwall (SLSS)</t>
   </si>
   <si>
     <t>Saint Paul Catholic High School (SOSP)</t>
   </si>
   <si>
     <t>Saint Thomas Aquinas (STA)</t>
   </si>
   <si>
     <t>Saint-Charles-Garnier - Whitby (STCG)</t>
   </si>
   <si>
     <t>Saint-François-D'assise (SFDA)</t>
   </si>
   <si>
     <t>Saint-Guillaume (STGU)</t>
   </si>
   <si>
     <t>Saint-Jean Olympique (CSJO)</t>
   </si>
   <si>
     <t>Saint-Jean-Paul II (SJP2)</t>
   </si>
   <si>
     <t>Saint-Joseph-D'orleans (SJDO)</t>
@@ -7508,50 +7583,53 @@
   <si>
     <t>Sd 36 Surrey - Independent (SD36I)</t>
   </si>
   <si>
     <t>Sd 36 Surrey - Public (SD36P)</t>
   </si>
   <si>
     <t>Sd 38 Richmond - Public (SD38R)</t>
   </si>
   <si>
     <t>Sd 73 Kamloops - Public (SD73K)</t>
   </si>
   <si>
     <t>Sea To Sky Athletics (S2SA)</t>
   </si>
   <si>
     <t>Seaquam Seahawks (SEAQ)</t>
   </si>
   <si>
     <t>Seaway - Iroquois (SEAW)</t>
   </si>
   <si>
     <t>Seaway District HS - Iroquois (EOSE)</t>
   </si>
   <si>
+    <t>Seaway HS (EOSW)</t>
+  </si>
+  <si>
     <t>Secondaire de Kamloops (SEKM)</t>
   </si>
   <si>
     <t>Selkirk Jr High (MSKJR)</t>
   </si>
   <si>
     <t>Selkirk School</t>
   </si>
   <si>
     <t>Semiahmoo Secondary (SEMI)</t>
   </si>
   <si>
     <t>Semiahmoo Sunrunners (SSRW)</t>
   </si>
   <si>
     <t>Séminaire St-Francois (SSF)</t>
   </si>
   <si>
     <t>Senator O'Connor (SROC)</t>
   </si>
   <si>
     <t>Senator Patrick Burns (SENPB)</t>
   </si>
   <si>
     <t>Senator Riley Middle School (SRMS)</t>
@@ -7565,50 +7643,53 @@
   <si>
     <t>Sept-Îles (CASI)</t>
   </si>
   <si>
     <t>Séraphin-Marion (SMAR)</t>
   </si>
   <si>
     <t>SERVITE (CSER)</t>
   </si>
   <si>
     <t>Seventh Fire HS (SFHS)</t>
   </si>
   <si>
     <t>Seventh Fire Junior High (SFJH)</t>
   </si>
   <si>
     <t>Seycove (SEY)</t>
   </si>
   <si>
     <t>Shaftesbury High School (MSHAF)</t>
   </si>
   <si>
     <t>Shamrock School (SHAM)</t>
   </si>
   <si>
+    <t>Shas Ti Kelly Road Secondary (STKRR)</t>
+  </si>
+  <si>
     <t>Shawnigan Lake School (SLS)</t>
   </si>
   <si>
     <t>Sherbrooke Vert-et-Or (SHR)</t>
   </si>
   <si>
     <t>Sherbrooke (SHER)</t>
   </si>
   <si>
     <t>Sherwood (SHERW)</t>
   </si>
   <si>
     <t>Sherwood Heights Junior High (SWH)</t>
   </si>
   <si>
     <t>Sherwood S.S. - HWDSB (SOSH)</t>
   </si>
   <si>
     <t>Shoal Lake School (SLS)</t>
   </si>
   <si>
     <t>Shuswap Middle (SHUSM)</t>
   </si>
   <si>
     <t>Simcoe Composite School (CWSI)</t>
@@ -8162,50 +8243,53 @@
   <si>
     <t>St. Ignatius H.S. (SIHS)</t>
   </si>
   <si>
     <t>St. Ignatius HS (SIHS)</t>
   </si>
   <si>
     <t>St. Ignatius of Loyola (SIOL)</t>
   </si>
   <si>
     <t>St. Ignatius School (MSTIG)</t>
   </si>
   <si>
     <t>St. James CHS (CWSJ)</t>
   </si>
   <si>
     <t>St. James Collegiate (STJAM)</t>
   </si>
   <si>
     <t>St. Joan of Arc Catholic High School (SJAC)</t>
   </si>
   <si>
     <t>St. Joe's Rams (STJ)</t>
   </si>
   <si>
+    <t>St. Joeseph's CSS (SJCSS)</t>
+  </si>
+  <si>
     <t>St. John - Perth (SHPT)</t>
   </si>
   <si>
     <t>St. John Brebeuf (STJB)</t>
   </si>
   <si>
     <t>St. John Brebeuf School (MSJBB)</t>
   </si>
   <si>
     <t>St. John Catholic High School (EOJO)</t>
   </si>
   <si>
     <t>St. John's Academy Shawnigan Lake (SJASL)</t>
   </si>
   <si>
     <t>St. John's College (CWCS)</t>
   </si>
   <si>
     <t>St. John's College Eagles (SJCE)</t>
   </si>
   <si>
     <t>St. John's High School (MSJHS)</t>
   </si>
   <si>
     <t>St. John's Kilmarnock School (SJKS)</t>
@@ -8303,128 +8387,137 @@
   <si>
     <t>St. Mary's High School - Owen Sound (SMHS)</t>
   </si>
   <si>
     <t>St. Mary's University (STMU)</t>
   </si>
   <si>
     <t>St. Marys DCVI (DCVI)</t>
   </si>
   <si>
     <t>St. Marys Salukis (SAL)</t>
   </si>
   <si>
     <t>St. Mathews - Cornwall (SMCW)</t>
   </si>
   <si>
     <t>St. Matthew (NCMA)</t>
   </si>
   <si>
     <t>St. Matthew C.H.S. (NCMA)</t>
   </si>
   <si>
     <t>St. Matthew Catholic School (SMCS)</t>
   </si>
   <si>
+    <t>St. Matthew Catholic Secondary School (SMCSS)</t>
+  </si>
+  <si>
     <t>ST. Matthew High School (MATT)</t>
   </si>
   <si>
     <t>St. Maurice School (MMAUR)</t>
   </si>
   <si>
     <t>St. Maximilian Kolbe CHS (STMAX)</t>
   </si>
   <si>
     <t>St. Michael - Kemptville (EOMH)</t>
   </si>
   <si>
     <t>St. Michael Catholic High School (SOSM)</t>
   </si>
   <si>
+    <t>St. Michael CHS (SMCHS)</t>
+  </si>
+  <si>
     <t>St. Michael Chs - Kemptville (EOMH)</t>
   </si>
   <si>
     <t>St. Michael Css - Stratford (WOMC)</t>
   </si>
   <si>
     <t>St. Michael's College School (SMCS)</t>
   </si>
   <si>
     <t>St. Michaels University School (STMI)</t>
   </si>
   <si>
     <t>St. Mildred's-Lightbourn School (SMLS)</t>
   </si>
   <si>
     <t>St. Mother Teresa Catholic Academy (TCMT)</t>
   </si>
   <si>
     <t>St. Norbert Collegiate (STNOR)</t>
   </si>
   <si>
     <t>St. Patrick CSS Toronto (SPCSS)</t>
   </si>
   <si>
-    <t>St. Patrick High School (SPHS)</t>
+    <t>St. Patrick High School (NWSP)</t>
   </si>
   <si>
     <t>St. Patrick School Kapuskasing (SPKP)</t>
   </si>
   <si>
     <t>St. Patrick's Catholic H.S. (NCSP)</t>
   </si>
   <si>
     <t>St. Patrick's Elementary School (STPAT)</t>
   </si>
   <si>
     <t>St. Patrick's School (STPA)</t>
   </si>
   <si>
-    <t>St. Patrick’s HS (SPHS)</t>
+    <t>St. Patrick’s HS (NWSP)</t>
   </si>
   <si>
     <t>St. Patricks CHS (SWSP)</t>
   </si>
   <si>
     <t>St. Paul C.H.S. (SOSP)</t>
   </si>
   <si>
     <t>St. Paul Catholic High School - Ottawa (NCSP)</t>
   </si>
   <si>
     <t>St. Paul Css - Trenton (COSP)</t>
   </si>
   <si>
     <t>St. Paul Secondary School (SPSS)</t>
   </si>
   <si>
     <t>St. Paul's Collegiate (ICSPC)</t>
   </si>
   <si>
     <t>St. Paul's High School (MSPHS)</t>
   </si>
   <si>
+    <t>St. Peter (NCSR)</t>
+  </si>
+  <si>
     <t>St. Peter Css - Peterborough (COSR)</t>
   </si>
   <si>
     <t>St. Peter H.S. - Ottawa (NCSR)</t>
   </si>
   <si>
     <t>St. Peter’s Catholic Secondary School (GBSP)</t>
   </si>
   <si>
     <t>St. Pius - Thunder Bay (PIUS)</t>
   </si>
   <si>
     <t>St. Pius X C.H.S. (STPX)</t>
   </si>
   <si>
     <t>St. Theresa Css - Belleville (COST)</t>
   </si>
   <si>
     <t>St. Theresa’s Catholic High School (STHM)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas - Kenora (STAHS)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas - Lindsay (COSA)</t>
@@ -8516,50 +8609,53 @@
   <si>
     <t>Steveston London Secoondary Sc (SLSS)</t>
   </si>
   <si>
     <t>Stonewall Centennial School (MSTCE)</t>
   </si>
   <si>
     <t>Stonewall Collegiate Institute (RAMS)</t>
   </si>
   <si>
     <t>Stoney Creek Athletics (SCTC)</t>
   </si>
   <si>
     <t>Stoney Creek Athletics (SCAA)</t>
   </si>
   <si>
     <t>Stony Mountain School (STMS)</t>
   </si>
   <si>
     <t>Stratford 5K Run/Walk (S5RW)</t>
   </si>
   <si>
     <t>Stratford District Secondary School (SDSS)</t>
   </si>
   <si>
+    <t>Stratford Hall (STRAT)</t>
+  </si>
+  <si>
     <t>Stratford Northwestern (WONW)</t>
   </si>
   <si>
     <t>Stratford Sabrecats Track Club (SSTC)</t>
   </si>
   <si>
     <t>Strathcona Christian Academy (SCA)</t>
   </si>
   <si>
     <t>Strathcona-Tweedsmuir School (STS)</t>
   </si>
   <si>
     <t>Strathroy Saints Sdci (WOST)</t>
   </si>
   <si>
     <t>Stridewise Running (SWRC)</t>
   </si>
   <si>
     <t>Sts' ailes School (STSA)</t>
   </si>
   <si>
     <t>Stti</t>
   </si>
   <si>
     <t>Students Online School (STON)</t>
@@ -8612,50 +8708,53 @@
   <si>
     <t>Sutherland (SUTH)</t>
   </si>
   <si>
     <t>Svitanok - Brlvc (SVTK)</t>
   </si>
   <si>
     <t>SVRSS Tigers (SVRSS)</t>
   </si>
   <si>
     <t>Swift Current Selects (SCSS)</t>
   </si>
   <si>
     <t>Sydenham HS - Sydenham (EOSY)</t>
   </si>
   <si>
     <t>T A Blacklock (TABL)</t>
   </si>
   <si>
     <t>T. A. Blakelock High School Tigers (TAB)</t>
   </si>
   <si>
     <t>Tagwi - Avonmore (TAGW)</t>
   </si>
   <si>
+    <t>Tagwi Secondary School (EOTA)</t>
+  </si>
+  <si>
     <t>Tagwi SS - Avonmore (EOTA)</t>
   </si>
   <si>
     <t>Tamanawis Secondary School (TAMS)</t>
   </si>
   <si>
     <t>Tanbridge Academy (TITAN)</t>
   </si>
   <si>
     <t>Tarus (TARS)</t>
   </si>
   <si>
     <t>TB Riley (TBRIL)</t>
   </si>
   <si>
     <t>Tec Voc High School (MTVHS)</t>
   </si>
   <si>
     <t>Tecumseh Vista Academy (SWVA)</t>
   </si>
   <si>
     <t>Ted Harrison (TEDH)</t>
   </si>
   <si>
     <t>Temiskaming District Secondary School (TDSS)</t>
@@ -8984,50 +9083,53 @@
   <si>
     <t>UQTR Patriotes (UQTR)</t>
   </si>
   <si>
     <t>Urban Aboriginal Alternative High School Program (UAAHS)</t>
   </si>
   <si>
     <t>Urban Academy (UA)</t>
   </si>
   <si>
     <t>Urban Acadmey (URBN)</t>
   </si>
   <si>
     <t>Ursuline College Chatham (SWUC)</t>
   </si>
   <si>
     <t>Uxbridge Secondary School (LUXS)</t>
   </si>
   <si>
     <t>Vainqueurs Plus (PLUS)</t>
   </si>
   <si>
     <t>Vainqueurs (VAIN)</t>
   </si>
   <si>
+    <t>Valemount Secondary (VALS)</t>
+  </si>
+  <si>
     <t>Valley Creek (VCREEK)</t>
   </si>
   <si>
     <t>Valley Heights (CWVH)</t>
   </si>
   <si>
     <t>Valley Royals Track &amp; Field Club (VRTC)</t>
   </si>
   <si>
     <t>Valleyview Secondary (VALL)</t>
   </si>
   <si>
     <t>Valour (EOGP)</t>
   </si>
   <si>
     <t>Valour - Petawawa (EOVA)</t>
   </si>
   <si>
     <t>Van Walleghem School (MVWAL)</t>
   </si>
   <si>
     <t>Vancouver Christian School (VCS)</t>
   </si>
   <si>
     <t>Vancouver College (VANCO)</t>
@@ -9144,50 +9246,53 @@
     <t>Vincent Massey Secondary (SWMA)</t>
   </si>
   <si>
     <t>Viscount Alexander (MVCAL)</t>
   </si>
   <si>
     <t>vLearn.ca (VLRN)</t>
   </si>
   <si>
     <t>Voltigeurs Du Collège Bourget (VOLTS)</t>
   </si>
   <si>
     <t>Vr Pro Inc. (VRPR)</t>
   </si>
   <si>
     <t>W. Ross Macdonald School (CWWR)</t>
   </si>
   <si>
     <t>W.C. Eaket Secondary School (WCESS)</t>
   </si>
   <si>
     <t>W.F. Herman Secondary School (SWHE)</t>
   </si>
   <si>
     <t>W.J Mouat (W.J)</t>
+  </si>
+  <si>
+    <t>W.P. Wagner High School (WPW)</t>
   </si>
   <si>
     <t>W.Ross Macdonald School (WRMS)</t>
   </si>
   <si>
     <t>Walkerton &amp; District Hospital Foundation (WDHF)</t>
   </si>
   <si>
     <t>Walkerton Distric Community School (WDCS)</t>
   </si>
   <si>
     <t>Walkerville Collegiate Institute (SWWV)</t>
   </si>
   <si>
     <t>Wallaceburg District Secondary (SWWB)</t>
   </si>
   <si>
     <t>Walnut Grove Secondary (WALN)</t>
   </si>
   <si>
     <t>Walter Lee Elementary (WLE)</t>
   </si>
   <si>
     <t>Walter Murray (WMC)</t>
   </si>
@@ -9870,51 +9975,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE3061"/>
+  <dimension ref="A1:DE3096"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
@@ -27662,151 +27767,151 @@
         <v>1753</v>
       </c>
     </row>
     <row r="1656" spans="1:109">
       <c r="DB1656" t="s">
         <v>1754</v>
       </c>
     </row>
     <row r="1657" spans="1:109">
       <c r="DB1657" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="1658" spans="1:109">
       <c r="DB1658" t="s">
         <v>1756</v>
       </c>
     </row>
     <row r="1659" spans="1:109">
       <c r="DB1659" t="s">
         <v>1757</v>
       </c>
     </row>
     <row r="1660" spans="1:109">
       <c r="DB1660" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1661" spans="1:109">
       <c r="DB1661" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="1662" spans="1:109">
       <c r="DB1662" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="1663" spans="1:109">
       <c r="DB1663" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="1664" spans="1:109">
       <c r="DB1664" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1665" spans="1:109">
       <c r="DB1665" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="1666" spans="1:109">
       <c r="DB1666" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1667" spans="1:109">
       <c r="DB1667" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="1668" spans="1:109">
       <c r="DB1668" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1669" spans="1:109">
       <c r="DB1669" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="1670" spans="1:109">
       <c r="DB1670" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="1671" spans="1:109">
       <c r="DB1671" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="1672" spans="1:109">
       <c r="DB1672" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="1673" spans="1:109">
       <c r="DB1673" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="1674" spans="1:109">
       <c r="DB1674" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="1675" spans="1:109">
       <c r="DB1675" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="1676" spans="1:109">
       <c r="DB1676" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="1677" spans="1:109">
       <c r="DB1677" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="1678" spans="1:109">
       <c r="DB1678" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="1679" spans="1:109">
       <c r="DB1679" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="1680" spans="1:109">
       <c r="DB1680" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="1681" spans="1:109">
       <c r="DB1681" t="s">
         <v>1778</v>
       </c>
     </row>
     <row r="1682" spans="1:109">
       <c r="DB1682" t="s">
         <v>1779</v>
       </c>
     </row>
     <row r="1683" spans="1:109">
       <c r="DB1683" t="s">
         <v>1780</v>
       </c>
     </row>
     <row r="1684" spans="1:109">
       <c r="DB1684" t="s">
         <v>1781</v>
       </c>
     </row>
     <row r="1685" spans="1:109">
       <c r="DB1685" t="s">
         <v>1782</v>
@@ -34668,64 +34773,239 @@
       </c>
     </row>
     <row r="3057" spans="1:109">
       <c r="DB3057" t="s">
         <v>3154</v>
       </c>
     </row>
     <row r="3058" spans="1:109">
       <c r="DB3058" t="s">
         <v>3155</v>
       </c>
     </row>
     <row r="3059" spans="1:109">
       <c r="DB3059" t="s">
         <v>3156</v>
       </c>
     </row>
     <row r="3060" spans="1:109">
       <c r="DB3060" t="s">
         <v>3157</v>
       </c>
     </row>
     <row r="3061" spans="1:109">
       <c r="DB3061" t="s">
         <v>3158</v>
+      </c>
+    </row>
+    <row r="3062" spans="1:109">
+      <c r="DB3062" t="s">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="3063" spans="1:109">
+      <c r="DB3063" t="s">
+        <v>3160</v>
+      </c>
+    </row>
+    <row r="3064" spans="1:109">
+      <c r="DB3064" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="3065" spans="1:109">
+      <c r="DB3065" t="s">
+        <v>3162</v>
+      </c>
+    </row>
+    <row r="3066" spans="1:109">
+      <c r="DB3066" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="3067" spans="1:109">
+      <c r="DB3067" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="3068" spans="1:109">
+      <c r="DB3068" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="3069" spans="1:109">
+      <c r="DB3069" t="s">
+        <v>3166</v>
+      </c>
+    </row>
+    <row r="3070" spans="1:109">
+      <c r="DB3070" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="3071" spans="1:109">
+      <c r="DB3071" t="s">
+        <v>3168</v>
+      </c>
+    </row>
+    <row r="3072" spans="1:109">
+      <c r="DB3072" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="3073" spans="1:109">
+      <c r="DB3073" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="3074" spans="1:109">
+      <c r="DB3074" t="s">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="3075" spans="1:109">
+      <c r="DB3075" t="s">
+        <v>3172</v>
+      </c>
+    </row>
+    <row r="3076" spans="1:109">
+      <c r="DB3076" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="3077" spans="1:109">
+      <c r="DB3077" t="s">
+        <v>3174</v>
+      </c>
+    </row>
+    <row r="3078" spans="1:109">
+      <c r="DB3078" t="s">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="3079" spans="1:109">
+      <c r="DB3079" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="3080" spans="1:109">
+      <c r="DB3080" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="3081" spans="1:109">
+      <c r="DB3081" t="s">
+        <v>3178</v>
+      </c>
+    </row>
+    <row r="3082" spans="1:109">
+      <c r="DB3082" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="3083" spans="1:109">
+      <c r="DB3083" t="s">
+        <v>3180</v>
+      </c>
+    </row>
+    <row r="3084" spans="1:109">
+      <c r="DB3084" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="3085" spans="1:109">
+      <c r="DB3085" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="3086" spans="1:109">
+      <c r="DB3086" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="3087" spans="1:109">
+      <c r="DB3087" t="s">
+        <v>3184</v>
+      </c>
+    </row>
+    <row r="3088" spans="1:109">
+      <c r="DB3088" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="3089" spans="1:109">
+      <c r="DB3089" t="s">
+        <v>3186</v>
+      </c>
+    </row>
+    <row r="3090" spans="1:109">
+      <c r="DB3090" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="3091" spans="1:109">
+      <c r="DB3091" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="3092" spans="1:109">
+      <c r="DB3092" t="s">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="3093" spans="1:109">
+      <c r="DB3093" t="s">
+        <v>3190</v>
+      </c>
+    </row>
+    <row r="3094" spans="1:109">
+      <c r="DB3094" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="3095" spans="1:109">
+      <c r="DB3095" t="s">
+        <v>3192</v>
+      </c>
+    </row>
+    <row r="3096" spans="1:109">
+      <c r="DB3096" t="s">
+        <v>3193</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="12">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$3061</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$3096</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$33</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$33</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$33</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DE$1:$DE$33</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DE$1:$DE$33</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DE$1:$DE$33</formula1>
     </dataValidation>