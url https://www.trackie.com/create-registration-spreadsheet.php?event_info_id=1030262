--- v1 (2026-02-11)
+++ v2 (2026-06-03)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>REMARQUE : NE MODIFIEZ PAS LES DONNÉES CACHÉES DANS LA LIGNE #2 OU ELLES NE SE CHARGERONT PAS.</t>
   </si>
   <si>
     <t>Under 14</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1030262:typeValue:102</t>
   </si>
   <si>
     <t>1030262:typeValue:103</t>
   </si>
   <si>
     <t>1030262:typeValue:104</t>
   </si>
   <si>
     <t>1030262:typeValue:105</t>
   </si>
   <si>
     <t>1030262:typeValue:0:368458</t>
   </si>
   <si>
@@ -129,50 +129,53 @@
     <t>Athletes E-mail</t>
   </si>
   <si>
     <t>Parent/Guardian E-mail</t>
   </si>
   <si>
     <t>Catégorie</t>
   </si>
   <si>
     <t>Épreuve #1</t>
   </si>
   <si>
     <t>Rang de rendement #1</t>
   </si>
   <si>
     <t>Épreuve #2</t>
   </si>
   <si>
     <t>Rang de rendement #2</t>
   </si>
   <si>
     <t>Épreuve #3</t>
   </si>
   <si>
     <t>Rang de rendement #3</t>
+  </si>
+  <si>
+    <t>Under 12</t>
   </si>
   <si>
     <t>300m</t>
   </si>
   <si>
     <t>800m</t>
   </si>
   <si>
     <t>1200m</t>
   </si>
   <si>
     <t>2000m</t>
   </si>
   <si>
     <t>3000m</t>
   </si>
   <si>
     <t>80m haies</t>
   </si>
   <si>
     <t>100m haies</t>
   </si>
   <si>
     <t>400m haies</t>
   </si>
@@ -931,240 +934,243 @@
       <c r="CB4" s="4"/>
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
+      <c r="DA4" t="s">
+        <v>40</v>
+      </c>
       <c r="DB4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5" s="2"/>
       <c r="M5"/>
       <c r="N5" s="2"/>
       <c r="O5"/>
       <c r="P5" s="2"/>
       <c r="DB5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="L6" s="2"/>
       <c r="N6" s="2"/>
       <c r="P6" s="2"/>
       <c r="DB6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:106">
       <c r="L7" s="2"/>
       <c r="N7" s="2"/>
       <c r="P7" s="2"/>
       <c r="DB7" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="8" spans="1:106">
       <c r="L8" s="2"/>
       <c r="N8" s="2"/>
       <c r="P8" s="2"/>
       <c r="DB8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:106">
       <c r="L9" s="2"/>
       <c r="N9" s="2"/>
       <c r="P9" s="2"/>
       <c r="DB9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:106">
       <c r="L10" s="2"/>
       <c r="N10" s="2"/>
       <c r="P10" s="2"/>
       <c r="DB10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:106">
       <c r="L11" s="2"/>
       <c r="N11" s="2"/>
       <c r="P11" s="2"/>
       <c r="DB11" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:106">
       <c r="L12" s="2"/>
       <c r="N12" s="2"/>
       <c r="P12" s="2"/>
       <c r="DB12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:106">
       <c r="L13" s="2"/>
       <c r="N13" s="2"/>
       <c r="P13" s="2"/>
       <c r="DB13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:106">
       <c r="L14" s="2"/>
       <c r="N14" s="2"/>
       <c r="P14" s="2"/>
       <c r="DB14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:106">
       <c r="L15" s="2"/>
       <c r="N15" s="2"/>
       <c r="P15" s="2"/>
       <c r="DB15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:106">
       <c r="L16" s="2"/>
       <c r="N16" s="2"/>
       <c r="P16" s="2"/>
       <c r="DB16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:106">
       <c r="L17" s="2"/>
       <c r="N17" s="2"/>
       <c r="P17" s="2"/>
       <c r="DB17" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:106">
       <c r="L18" s="2"/>
       <c r="N18" s="2"/>
       <c r="P18" s="2"/>
       <c r="DB18" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="19" spans="1:106">
       <c r="L19" s="2"/>
       <c r="N19" s="2"/>
       <c r="P19" s="2"/>
       <c r="DB19" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:106">
       <c r="L20" s="2"/>
       <c r="N20" s="2"/>
       <c r="P20" s="2"/>
       <c r="DB20" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:106">
       <c r="L21" s="2"/>
       <c r="N21" s="2"/>
       <c r="P21" s="2"/>
       <c r="DB21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="22" spans="1:106">
       <c r="L22" s="2"/>
       <c r="N22" s="2"/>
       <c r="P22" s="2"/>
       <c r="DB22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="23" spans="1:106">
       <c r="L23" s="2"/>
       <c r="N23" s="2"/>
       <c r="P23" s="2"/>
       <c r="DB23" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:106">
       <c r="L24" s="2"/>
       <c r="N24" s="2"/>
       <c r="P24" s="2"/>
       <c r="DB24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:106">
       <c r="L25" s="2"/>
       <c r="N25" s="2"/>
       <c r="P25" s="2"/>
       <c r="DB25" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:106">
       <c r="L26" s="2"/>
       <c r="N26" s="2"/>
       <c r="P26" s="2"/>
       <c r="DB26" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:106">
       <c r="L27" s="2"/>
       <c r="N27" s="2"/>
       <c r="P27" s="2"/>
       <c r="DB27" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:106">
       <c r="L28" s="2"/>
       <c r="N28" s="2"/>
       <c r="P28" s="2"/>
     </row>
     <row r="29" spans="1:106">
       <c r="L29" s="2"/>
       <c r="N29" s="2"/>
       <c r="P29" s="2"/>
     </row>
     <row r="30" spans="1:106">
       <c r="L30" s="2"/>
       <c r="N30" s="2"/>
       <c r="P30" s="2"/>
     </row>
     <row r="31" spans="1:106">
       <c r="L31" s="2"/>
       <c r="N31" s="2"/>
       <c r="P31" s="2"/>
     </row>
     <row r="32" spans="1:106">
       <c r="L32" s="2"/>
       <c r="N32" s="2"/>
@@ -5996,51 +6002,51 @@
       <c r="P997" s="2"/>
     </row>
     <row r="998" spans="1:106">
       <c r="L998" s="2"/>
       <c r="N998" s="2"/>
       <c r="P998" s="2"/>
     </row>
     <row r="999" spans="1:106">
       <c r="L999" s="2"/>
       <c r="N999" s="2"/>
       <c r="P999" s="2"/>
     </row>
     <row r="1000" spans="1:106">
       <c r="L1000" s="2"/>
       <c r="N1000" s="2"/>
       <c r="P1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
-      <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DB$1:$DB$27</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DB$1:$DB$27</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DB$1:$DB$27</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 