--- v2 (2026-03-10)
+++ v3 (2026-04-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Athletics</t>
   </si>
   <si>
     <t>L’Amoreaux Wheelchair Tennis Program</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Making Head Way</t>
   </si>
   <si>
     <t>Junior</t>
   </si>
   <si>
@@ -267,50 +267,53 @@
     <t>3.5</t>
   </si>
   <si>
     <t>Rideau Sports Centre</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Stoney Creek Tennis</t>
   </si>
   <si>
     <t>4.5</t>
   </si>
   <si>
     <t>Toronto Titans</t>
   </si>
   <si>
     <t>Quad (WCR)</t>
   </si>
   <si>
     <t>Women’s+ WC Tennis Program</t>
   </si>
   <si>
     <t>T/F 51</t>
+  </si>
+  <si>
+    <t>London Annihilators</t>
   </si>
   <si>
     <t>T/F 52</t>
   </si>
   <si>
     <t>T/F 53</t>
   </si>
   <si>
     <t>T/F 54</t>
   </si>
   <si>
     <t>F55</t>
   </si>
   <si>
     <t>F56</t>
   </si>
   <si>
     <t>F57</t>
   </si>
   <si>
     <t>Quad-Tennis division</t>
   </si>
   <si>
     <t>Men Division (Tennis)</t>
   </si>
@@ -1215,100 +1218,103 @@
       </c>
       <c r="DE10" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:112">
       <c r="D11" s="2"/>
       <c r="DD11" t="s">
         <v>82</v>
       </c>
       <c r="DE11" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:112">
       <c r="D12" s="2"/>
       <c r="DD12" t="s">
         <v>84</v>
       </c>
       <c r="DE12" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:112">
       <c r="D13" s="2"/>
+      <c r="DD13" t="s">
+        <v>86</v>
+      </c>
       <c r="DE13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:112">
       <c r="D14" s="2"/>
       <c r="DE14" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="15" spans="1:112">
       <c r="D15" s="2"/>
       <c r="DE15" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="16" spans="1:112">
       <c r="D16" s="2"/>
       <c r="DE16" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="17" spans="1:112">
       <c r="D17" s="2"/>
       <c r="DE17" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:112">
       <c r="D18" s="2"/>
       <c r="DE18" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="19" spans="1:112">
       <c r="D19" s="2"/>
       <c r="DE19" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:112">
       <c r="D20" s="2"/>
       <c r="DE20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:112">
       <c r="D21" s="2"/>
       <c r="DE21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="22" spans="1:112">
       <c r="D22" s="2"/>
     </row>
     <row r="23" spans="1:112">
       <c r="D23" s="2"/>
     </row>
     <row r="24" spans="1:112">
       <c r="D24" s="2"/>
     </row>
     <row r="25" spans="1:112">
       <c r="D25" s="2"/>
     </row>
     <row r="26" spans="1:112">
       <c r="D26" s="2"/>
     </row>
     <row r="27" spans="1:112">
       <c r="D27" s="2"/>
     </row>
     <row r="28" spans="1:112">
       <c r="D28" s="2"/>
     </row>
     <row r="29" spans="1:112">
       <c r="D29" s="2"/>
@@ -4221,51 +4227,51 @@
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:112">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:112">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DB$1:$DB$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
-      <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$21</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DF$1:$DF$5</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DG$1:$DG$5</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DH$1:$DH$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DH$1:$DH$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DH$1:$DH$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DH$1:$DH$4</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>