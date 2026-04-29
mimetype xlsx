--- v3 (2026-03-15)
+++ v4 (2026-04-29)
@@ -362,129 +362,129 @@
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>U14 (12-13)</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>&amp;Aring;land</t>
   </si>
   <si>
     <t>U14 (13 years only, 4x/week)</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
+    <t>High School T&amp;F Training (Twice/Week)</t>
+  </si>
+  <si>
+    <t>Outdoor Season (JD 9-13)</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>Bosnia and Herzegovina</t>
+  </si>
+  <si>
     <t>U16 (2011-2012)</t>
   </si>
   <si>
-    <t>Outdoor Season (JD 9-13)</t>
-[...5 lines deleted...]
-    <t>Bosnia and Herzegovina</t>
+    <t>Outdoor Season (13 and older)</t>
+  </si>
+  <si>
+    <t>Connecticut</t>
+  </si>
+  <si>
+    <t>Barbados</t>
   </si>
   <si>
     <t>U18 (2009-2010)</t>
   </si>
   <si>
-    <t>Outdoor Season (13 and older)</t>
-[...5 lines deleted...]
-    <t>Barbados</t>
+    <t>Delaware</t>
+  </si>
+  <si>
+    <t>Bangladesh</t>
   </si>
   <si>
     <t>U20 (2007-2008)</t>
   </si>
   <si>
     <t>Outdoor Season - Middle Distance</t>
   </si>
   <si>
-    <t>Delaware</t>
-[...2 lines deleted...]
-    <t>Bangladesh</t>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>Belgium</t>
   </si>
   <si>
     <t>Senior (20-34):(1992-2006)</t>
   </si>
   <si>
     <t>Oudoor Throws (2X/Week)</t>
   </si>
   <si>
-    <t>Florida</t>
-[...2 lines deleted...]
-    <t>Belgium</t>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>Burkina Faso</t>
   </si>
   <si>
     <t>Masters (35+): 1991 or earlier</t>
   </si>
   <si>
-    <t>High School T&amp;F Training (Twice/Week)</t>
-[...5 lines deleted...]
-    <t>Burkina Faso</t>
+    <t>High Performance Throws (2x/day)</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>Bulgaria</t>
   </si>
   <si>
     <t>Middle Distance Only (Age 13-Senior)</t>
   </si>
   <si>
-    <t>High Performance Throws (2x/day)</t>
-[...5 lines deleted...]
-    <t>Bulgaria</t>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>Bahrain</t>
   </si>
   <si>
     <t>Throws Only (2X/Week)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Bahrain</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>High Per Throws (Special)(2x/week)</t>
   </si>
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>HS Football Sprint Training</t>
   </si>
   <si>
     <t>PV Special</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
@@ -2365,135 +2365,135 @@
       <c r="DC19" t="s">
         <v>120</v>
       </c>
       <c r="DI19" t="s">
         <v>121</v>
       </c>
       <c r="DJ19" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="20" spans="1:114">
       <c r="F20" s="2"/>
       <c r="N20" t="s">
         <v>4</v>
       </c>
       <c r="DB20" t="s">
         <v>123</v>
       </c>
       <c r="DC20" t="s">
         <v>124</v>
       </c>
       <c r="DI20" t="s">
         <v>125</v>
       </c>
       <c r="DJ20" t="s">
-        <v>126</v>
+        <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:114">
       <c r="F21" s="2"/>
       <c r="N21" t="s">
         <v>4</v>
       </c>
       <c r="DB21" t="s">
+        <v>126</v>
+      </c>
+      <c r="DC21" t="s">
         <v>127</v>
       </c>
-      <c r="DC21" t="s">
+      <c r="DI21" t="s">
         <v>128</v>
       </c>
-      <c r="DI21" t="s">
+      <c r="DJ21" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:114">
       <c r="F22" s="2"/>
       <c r="N22" t="s">
         <v>4</v>
       </c>
       <c r="DB22" t="s">
+        <v>130</v>
+      </c>
+      <c r="DC22" t="s">
         <v>131</v>
       </c>
-      <c r="DC22" t="s">
+      <c r="DI22" t="s">
         <v>132</v>
       </c>
-      <c r="DI22" t="s">
+      <c r="DJ22" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="23" spans="1:114">
       <c r="F23" s="2"/>
       <c r="N23" t="s">
         <v>4</v>
       </c>
       <c r="DB23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC23" t="s">
         <v>135</v>
       </c>
-      <c r="DC23" t="s">
+      <c r="DI23" t="s">
         <v>136</v>
       </c>
-      <c r="DI23" t="s">
+      <c r="DJ23" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:114">
       <c r="F24" s="2"/>
       <c r="N24" t="s">
         <v>4</v>
       </c>
       <c r="DB24" t="s">
+        <v>138</v>
+      </c>
+      <c r="DC24" t="s">
         <v>139</v>
       </c>
-      <c r="DC24" t="s">
+      <c r="DI24" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="25" spans="1:114">
       <c r="F25" s="2"/>
       <c r="N25" t="s">
         <v>4</v>
       </c>
       <c r="DB25" t="s">
+        <v>141</v>
+      </c>
+      <c r="DC25" t="s">
         <v>142</v>
       </c>
-      <c r="DC25" t="s">
+      <c r="DI25" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="26" spans="1:114">
       <c r="F26" s="2"/>
       <c r="N26" t="s">
         <v>4</v>
       </c>
       <c r="DB26" t="s">
         <v>144</v>
       </c>
       <c r="DC26" t="s">
         <v>145</v>
       </c>
       <c r="DI26" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:114">
       <c r="F27" s="2"/>
       <c r="N27" t="s">
         <v>4</v>
       </c>
       <c r="DB27" t="s">
         <v>147</v>
       </c>
@@ -3067,51 +3067,51 @@
     </row>
     <row r="78" spans="1:114">
       <c r="F78" s="2"/>
       <c r="N78" t="s">
         <v>4</v>
       </c>
       <c r="DC78" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="79" spans="1:114">
       <c r="F79" s="2"/>
       <c r="N79" t="s">
         <v>4</v>
       </c>
       <c r="DC79" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="80" spans="1:114">
       <c r="F80" s="2"/>
       <c r="N80" t="s">
         <v>4</v>
       </c>
       <c r="DC80" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
     </row>
     <row r="81" spans="1:114">
       <c r="F81" s="2"/>
       <c r="N81" t="s">
         <v>4</v>
       </c>
       <c r="DC81" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="82" spans="1:114">
       <c r="F82" s="2"/>
       <c r="N82" t="s">
         <v>4</v>
       </c>
       <c r="DC82" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:114">
       <c r="F83" s="2"/>
       <c r="N83" t="s">
         <v>4</v>
       </c>