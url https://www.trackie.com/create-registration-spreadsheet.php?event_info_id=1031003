--- v0 (2025-12-07)
+++ v1 (2026-04-26)
@@ -455,96 +455,96 @@
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>U18/U20/Senior Indoor and Outdoor</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Pole Vault Only - 1x per week  (not requied if you joined High School Program)</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
-    <t>Masters - Once a Week Wednesdays ( Indoors Session 1) )</t>
-[...1 lines deleted...]
-  <si>
     <t>Florida</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
+    <t>University Track Team Athletes 2026- Summer Only - Select  pay by cheque if you want to E-transfer</t>
+  </si>
+  <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>Para Throws Indoor Season</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>Para Throws Outdoor Season</t>
   </si>
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>Masters - Once a Week Wednesdays ( Indoors Session 2) )</t>
+    <t>Masters - Once a Week Wednesdays ( Outdoor May/June )</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>Saint BarthÈlemy</t>
   </si>
   <si>
     <t>Para Throws Indoor &amp; Outdoor Season</t>
   </si>
   <si>
     <t>Kansas</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
     <t>Kentucky</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
     <t>Louisiana</t>
   </si>
@@ -1704,51 +1704,51 @@
     <col min="12" max="12" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="113" max="113" width="95" bestFit="true" customWidth="true" style="0"/>
+    <col min="113" max="113" width="116" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:113" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
@@ -2563,68 +2563,68 @@
         <v>143</v>
       </c>
       <c r="DC20" t="s">
         <v>144</v>
       </c>
       <c r="DI20" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="21" spans="1:113">
       <c r="P21" t="s">
         <v>4</v>
       </c>
       <c r="W21" t="s">
         <v>4</v>
       </c>
       <c r="AB21" t="s">
         <v>4</v>
       </c>
       <c r="DB21" t="s">
         <v>146</v>
       </c>
       <c r="DC21" t="s">
         <v>147</v>
       </c>
-      <c r="DI21" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="22" spans="1:113">
       <c r="P22" t="s">
         <v>4</v>
       </c>
       <c r="W22" t="s">
         <v>4</v>
       </c>
       <c r="AB22" t="s">
         <v>4</v>
       </c>
       <c r="DB22" t="s">
+        <v>148</v>
+      </c>
+      <c r="DC22" t="s">
         <v>149</v>
       </c>
-      <c r="DC22" t="s">
+      <c r="DI22" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:113">
       <c r="P23" t="s">
         <v>4</v>
       </c>
       <c r="W23" t="s">
         <v>4</v>
       </c>
       <c r="AB23" t="s">
         <v>4</v>
       </c>
       <c r="DB23" t="s">
         <v>151</v>
       </c>
       <c r="DC23" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="24" spans="1:113">
       <c r="P24" t="s">
         <v>4</v>
       </c>
       <c r="W24" t="s">