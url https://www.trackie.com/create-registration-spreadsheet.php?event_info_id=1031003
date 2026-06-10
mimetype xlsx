--- v1 (2026-04-26)
+++ v2 (2026-06-10)
@@ -9,76 +9,73 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="423">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Sprints</t>
   </si>
   <si>
     <t>U12</t>
   </si>
   <si>
-    <t>Fall Cross Country- Elementary aged ( Tue &amp; Thur ) High School will be contacted</t>
-[...1 lines deleted...]
-  <si>
     <t>1031003:typeValue:102</t>
   </si>
   <si>
     <t>1031003:typeValue:103</t>
   </si>
   <si>
     <t>1031003:typeValue:6:373302</t>
   </si>
   <si>
     <t>1031003:typeValue:104</t>
   </si>
   <si>
     <t>1031003:typeValue:105</t>
   </si>
   <si>
     <t>1031003:typeValue:1:373305</t>
   </si>
   <si>
     <t>1031003:typeValue:0:373306</t>
   </si>
   <si>
     <t>1031003:typeValue:3:373307</t>
   </si>
   <si>
     <t>1031003:typeValue-1:108</t>
@@ -155,71 +152,65 @@
   <si>
     <t>1031003:reg_event:5</t>
   </si>
   <si>
     <t>1031003:reg_event:6</t>
   </si>
   <si>
     <t>1031003:reg_event:7</t>
   </si>
   <si>
     <t>1031003:reg_event:8</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Endurance</t>
   </si>
   <si>
     <t>U14</t>
   </si>
   <si>
-    <t>Fall JR Development - Monday (Oct-Nov)</t>
-[...1 lines deleted...]
-  <si>
     <t>Event Registration - Saskatoon Track and Field Club</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Throws</t>
   </si>
   <si>
     <t>U16</t>
   </si>
   <si>
-    <t>Fall Junior Development - Wednesday (Oct-Nov)</t>
-[...1 lines deleted...]
-  <si>
     <t>Athlete First Name</t>
   </si>
   <si>
     <t>Athlete Last Name</t>
   </si>
   <si>
     <t>Grade Athlete is entering in the school year  September 2025- June 2026 - (University-Senior  Enter 13)</t>
   </si>
   <si>
     <t>Athlete Gender</t>
   </si>
   <si>
     <t>Athlete Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Health Concerns for Athlete</t>
   </si>
   <si>
     <t>Any Special Notes about your child ?  or Questions about alternate Practice times / Kid Sport Funding for lower income families</t>
   </si>
   <si>
     <t>Would Athlete be considered for Para Sport?  ( Athlete has a disability that would have the possibly considered for Para Sport)?</t>
   </si>
   <si>
     <t>Address</t>
@@ -293,179 +284,146 @@
   <si>
     <t>Membership type #5</t>
   </si>
   <si>
     <t>Membership type #6</t>
   </si>
   <si>
     <t>Membership type #7</t>
   </si>
   <si>
     <t>Membership type #8</t>
   </si>
   <si>
     <t>Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Jumps</t>
   </si>
   <si>
     <t>U18</t>
   </si>
   <si>
-    <t>Winter Junior Development - Monday (Jan-Mar)</t>
-[...1 lines deleted...]
-  <si>
     <t>Prince Edward Island</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>U20</t>
   </si>
   <si>
-    <t>Winter Junior Development - Wednesday (Jan-Mar)</t>
-[...1 lines deleted...]
-  <si>
     <t>Quebec</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Senior</t>
   </si>
   <si>
-    <t>Spring Junior Development - Monday (May-June)</t>
-[...1 lines deleted...]
-  <si>
     <t>Manitoba</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>Masters</t>
   </si>
   <si>
-    <t>Spring Junior Development - Wednesday (May-June)</t>
-[...1 lines deleted...]
-  <si>
     <t>Saskatchewan</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
-    <t>Elementary School Program Indoor and Outdoor Mon/Wed</t>
-[...1 lines deleted...]
-  <si>
     <t>Yukon</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
-    <t>Elementary School Program Indoor Session Only  Mon/Wed</t>
-[...1 lines deleted...]
-  <si>
     <t>Northwest Territories</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
     <t>Elementary School Program Outdoor Session Only Mon/Wed</t>
   </si>
   <si>
     <t>Alberta</t>
   </si>
   <si>
     <t>Antarctica</t>
   </si>
   <si>
-    <t>Elementary School Program Indoor and Outdoor Sessions Tue/Thur</t>
-[...1 lines deleted...]
-  <si>
     <t>British Columbia</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
-    <t>Elementary School Program Indoor Session Only  Tue/Thur</t>
-[...1 lines deleted...]
-  <si>
     <t>Nunavut</t>
   </si>
   <si>
     <t>American Samoa</t>
   </si>
   <si>
     <t>Elementary School Program Outdoor Session Only Tue/Thur</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>High School Indoor and Outdoor Sessions</t>
-[...1 lines deleted...]
-  <si>
     <t>Alaska</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>High School Indoor Session Only</t>
-[...1 lines deleted...]
-  <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>High School Outdoor Session Only</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>&amp;Aring;land</t>
   </si>
   <si>
-    <t>Speed Program (for other sports ie Hockey/Football/Baseball)</t>
-[...1 lines deleted...]
-  <si>
     <t>California</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
     <t>Out of Town ( over 100km) min 3x per week training</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
     <t>U18/U20/Senior Indoor and Outdoor</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
     <t>Pole Vault Only - 1x per week  (not requied if you joined High School Program)</t>
@@ -480,53 +438,50 @@
     <t>Florida</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>University Track Team Athletes 2026- Summer Only - Select  pay by cheque if you want to E-transfer</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>Bahrain</t>
-  </si>
-[...1 lines deleted...]
-    <t>Para Throws Indoor Season</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>Para Throws Outdoor Season</t>
   </si>
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Masters - Once a Week Wednesdays ( Outdoor May/June )</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>Saint BarthÈlemy</t>
   </si>
@@ -1743,197 +1698,191 @@
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
       </c>
       <c r="DE1" t="s">
         <v>5</v>
       </c>
       <c r="DF1" t="s">
         <v>4</v>
       </c>
       <c r="DG1" t="s">
         <v>4</v>
       </c>
       <c r="DH1" t="s">
         <v>6</v>
       </c>
-      <c r="DI1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2" spans="1:113" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>17</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>18</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>19</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>20</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>21</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>22</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>23</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>24</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>25</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>26</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>27</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>28</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>29</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>30</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>31</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>33</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
+        <v>29</v>
+      </c>
+      <c r="AC2" t="s">
         <v>34</v>
       </c>
-      <c r="AB2" t="s">
-[...2 lines deleted...]
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>35</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AE2" t="s">
         <v>36</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="AF2" t="s">
         <v>37</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
         <v>38</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AH2" t="s">
         <v>39</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="AI2" t="s">
         <v>40</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="AJ2" t="s">
         <v>41</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AK2" t="s">
         <v>42</v>
       </c>
-      <c r="AK2" t="s">
+      <c r="DA2" t="s">
+        <v>4</v>
+      </c>
+      <c r="DB2" t="s">
         <v>43</v>
       </c>
-      <c r="DA2" t="s">
-[...2 lines deleted...]
-      <c r="DB2" t="s">
+      <c r="DC2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="DD2" t="s">
         <v>1</v>
       </c>
       <c r="DE2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="DF2" t="s">
         <v>1</v>
       </c>
       <c r="DG2" t="s">
         <v>1</v>
       </c>
       <c r="DH2" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>46</v>
       </c>
     </row>
     <row r="3" spans="1:113">
       <c r="A3" s="2" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
       <c r="X3" s="2"/>
       <c r="Y3" s="2"/>
@@ -1995,176 +1944,173 @@
       <c r="CC3" s="2"/>
       <c r="CD3" s="2"/>
       <c r="CE3" s="2"/>
       <c r="CF3" s="2"/>
       <c r="CG3" s="2"/>
       <c r="CH3" s="2"/>
       <c r="CI3" s="2"/>
       <c r="CJ3" s="2"/>
       <c r="CK3" s="2"/>
       <c r="CL3" s="2"/>
       <c r="CM3" s="2"/>
       <c r="CN3" s="2"/>
       <c r="CO3" s="2"/>
       <c r="CP3" s="2"/>
       <c r="CQ3" s="2"/>
       <c r="CR3" s="2"/>
       <c r="CS3" s="2"/>
       <c r="CT3" s="2"/>
       <c r="CU3" s="2"/>
       <c r="CV3" s="2"/>
       <c r="CW3" s="2"/>
       <c r="CX3" s="2"/>
       <c r="CY3" s="2"/>
       <c r="CZ3" s="2"/>
       <c r="DB3" t="s">
+        <v>48</v>
+      </c>
+      <c r="DC3" t="s">
+        <v>49</v>
+      </c>
+      <c r="DE3" t="s">
         <v>50</v>
       </c>
-      <c r="DC3" t="s">
+      <c r="DH3" t="s">
         <v>51</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:113">
       <c r="A4" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" s="3" t="s">
         <v>55</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="E4" s="3" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="F4" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="G4" s="3" t="s">
         <v>58</v>
       </c>
-      <c r="E4" s="3" t="s">
+      <c r="H4" s="3" t="s">
         <v>59</v>
       </c>
-      <c r="F4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="H4" s="3" t="s">
+      <c r="K4" s="3" t="s">
         <v>62</v>
       </c>
-      <c r="I4" s="3" t="s">
+      <c r="L4" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="J4" s="3" t="s">
+      <c r="M4" s="3" t="s">
         <v>64</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="N4" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="L4" s="3" t="s">
+      <c r="O4" s="3" t="s">
         <v>66</v>
       </c>
-      <c r="M4" s="3" t="s">
+      <c r="P4" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="N4" s="3" t="s">
+      <c r="Q4" s="3" t="s">
         <v>68</v>
       </c>
-      <c r="O4" s="3" t="s">
+      <c r="R4" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="P4" s="3" t="s">
+      <c r="S4" s="3" t="s">
         <v>70</v>
       </c>
-      <c r="Q4" s="3" t="s">
+      <c r="T4" s="3" t="s">
         <v>71</v>
       </c>
-      <c r="R4" s="3" t="s">
+      <c r="U4" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="S4" s="3" t="s">
+      <c r="V4" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="T4" s="3" t="s">
+      <c r="W4" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="X4" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="U4" s="3" t="s">
+      <c r="Y4" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="V4" s="3" t="s">
+      <c r="Z4" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="W4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="X4" s="3" t="s">
+      <c r="AA4" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="Y4" s="3" t="s">
+      <c r="AB4" s="3" t="s">
+        <v>67</v>
+      </c>
+      <c r="AC4" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="Z4" s="3" t="s">
+      <c r="AD4" s="3" t="s">
         <v>79</v>
       </c>
-      <c r="AA4" s="3" t="s">
+      <c r="AE4" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="AB4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="AC4" s="3" t="s">
+      <c r="AF4" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="AD4" s="3" t="s">
+      <c r="AG4" s="3" t="s">
         <v>82</v>
       </c>
-      <c r="AE4" s="3" t="s">
+      <c r="AH4" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="AF4" s="3" t="s">
+      <c r="AI4" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="AG4" s="3" t="s">
+      <c r="AJ4" s="3" t="s">
         <v>85</v>
       </c>
-      <c r="AH4" s="3" t="s">
+      <c r="AK4" s="3" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AL4" s="3"/>
       <c r="AM4" s="3"/>
       <c r="AN4" s="3"/>
       <c r="AO4" s="3"/>
       <c r="AP4" s="3"/>
       <c r="AQ4" s="3"/>
       <c r="AR4" s="3"/>
       <c r="AS4" s="3"/>
       <c r="AT4" s="3"/>
       <c r="AU4" s="3"/>
       <c r="AV4" s="3"/>
       <c r="AW4" s="3"/>
       <c r="AX4" s="3"/>
       <c r="AY4" s="3"/>
       <c r="AZ4" s="3"/>
       <c r="BA4" s="3"/>
       <c r="BB4" s="3"/>
       <c r="BC4" s="3"/>
       <c r="BD4" s="3"/>
       <c r="BE4" s="3"/>
       <c r="BF4" s="3"/>
       <c r="BG4" s="3"/>
       <c r="BH4" s="3"/>
       <c r="BI4" s="3"/>
@@ -2190,3769 +2136,3733 @@
       <c r="CC4" s="3"/>
       <c r="CD4" s="3"/>
       <c r="CE4" s="3"/>
       <c r="CF4" s="3"/>
       <c r="CG4" s="3"/>
       <c r="CH4" s="3"/>
       <c r="CI4" s="3"/>
       <c r="CJ4" s="3"/>
       <c r="CK4" s="3"/>
       <c r="CL4" s="3"/>
       <c r="CM4" s="3"/>
       <c r="CN4" s="3"/>
       <c r="CO4" s="3"/>
       <c r="CP4" s="3"/>
       <c r="CQ4" s="3"/>
       <c r="CR4" s="3"/>
       <c r="CS4" s="3"/>
       <c r="CT4" s="3"/>
       <c r="CU4" s="3"/>
       <c r="CV4" s="3"/>
       <c r="CW4" s="3"/>
       <c r="CX4" s="3"/>
       <c r="CY4" s="3"/>
       <c r="CZ4" s="3"/>
       <c r="DB4" t="s">
+        <v>87</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>88</v>
+      </c>
+      <c r="DE4" t="s">
+        <v>89</v>
+      </c>
+      <c r="DH4" t="s">
         <v>90</v>
-      </c>
-[...10 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="5" spans="1:113">
       <c r="H5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="P5" t="s">
         <v>4</v>
       </c>
       <c r="R5"/>
       <c r="W5" t="s">
         <v>4</v>
       </c>
       <c r="AB5" t="s">
         <v>4</v>
       </c>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="DB5" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="DC5" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="DH5" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:113">
       <c r="P6" t="s">
         <v>4</v>
       </c>
       <c r="W6" t="s">
         <v>4</v>
       </c>
       <c r="AB6" t="s">
         <v>4</v>
       </c>
       <c r="DB6" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="DC6" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="DH6" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="7" spans="1:113">
       <c r="P7" t="s">
         <v>4</v>
       </c>
       <c r="W7" t="s">
         <v>4</v>
       </c>
       <c r="AB7" t="s">
         <v>4</v>
       </c>
       <c r="DB7" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="DC7" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="DH7" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>106</v>
+        <v>99</v>
       </c>
     </row>
     <row r="8" spans="1:113">
       <c r="P8" t="s">
         <v>4</v>
       </c>
       <c r="W8" t="s">
         <v>4</v>
       </c>
       <c r="AB8" t="s">
         <v>4</v>
       </c>
       <c r="DB8" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
       <c r="DC8" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>109</v>
+        <v>101</v>
       </c>
     </row>
     <row r="9" spans="1:113">
       <c r="P9" t="s">
         <v>4</v>
       </c>
       <c r="W9" t="s">
         <v>4</v>
       </c>
       <c r="AB9" t="s">
         <v>4</v>
       </c>
       <c r="DB9" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="DC9" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>103</v>
       </c>
     </row>
     <row r="10" spans="1:113">
       <c r="P10" t="s">
         <v>4</v>
       </c>
       <c r="W10" t="s">
         <v>4</v>
       </c>
       <c r="AB10" t="s">
         <v>4</v>
       </c>
       <c r="DB10" t="s">
-        <v>113</v>
+        <v>104</v>
       </c>
       <c r="DC10" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="DI10" t="s">
-        <v>115</v>
+        <v>106</v>
       </c>
     </row>
     <row r="11" spans="1:113">
       <c r="P11" t="s">
         <v>4</v>
       </c>
       <c r="W11" t="s">
         <v>4</v>
       </c>
       <c r="AB11" t="s">
         <v>4</v>
       </c>
       <c r="DB11" t="s">
-        <v>116</v>
+        <v>107</v>
       </c>
       <c r="DC11" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>108</v>
       </c>
     </row>
     <row r="12" spans="1:113">
       <c r="P12" t="s">
         <v>4</v>
       </c>
       <c r="W12" t="s">
         <v>4</v>
       </c>
       <c r="AB12" t="s">
         <v>4</v>
       </c>
       <c r="DB12" t="s">
-        <v>119</v>
+        <v>109</v>
       </c>
       <c r="DC12" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>110</v>
       </c>
     </row>
     <row r="13" spans="1:113">
       <c r="P13" t="s">
         <v>4</v>
       </c>
       <c r="W13" t="s">
         <v>4</v>
       </c>
       <c r="AB13" t="s">
         <v>4</v>
       </c>
       <c r="DB13" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="DC13" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="DI13" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:113">
       <c r="P14" t="s">
         <v>4</v>
       </c>
       <c r="W14" t="s">
         <v>4</v>
       </c>
       <c r="AB14" t="s">
         <v>4</v>
       </c>
       <c r="DB14" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="DC14" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>115</v>
       </c>
     </row>
     <row r="15" spans="1:113">
       <c r="P15" t="s">
         <v>4</v>
       </c>
       <c r="W15" t="s">
         <v>4</v>
       </c>
       <c r="AB15" t="s">
         <v>4</v>
       </c>
       <c r="DB15" t="s">
-        <v>128</v>
+        <v>116</v>
       </c>
       <c r="DC15" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>117</v>
       </c>
     </row>
     <row r="16" spans="1:113">
       <c r="P16" t="s">
         <v>4</v>
       </c>
       <c r="W16" t="s">
         <v>4</v>
       </c>
       <c r="AB16" t="s">
         <v>4</v>
       </c>
       <c r="DB16" t="s">
-        <v>131</v>
+        <v>118</v>
       </c>
       <c r="DC16" t="s">
-        <v>132</v>
+        <v>119</v>
       </c>
       <c r="DI16" t="s">
-        <v>133</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:113">
       <c r="P17" t="s">
         <v>4</v>
       </c>
       <c r="W17" t="s">
         <v>4</v>
       </c>
       <c r="AB17" t="s">
         <v>4</v>
       </c>
       <c r="DB17" t="s">
-        <v>134</v>
+        <v>121</v>
       </c>
       <c r="DC17" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>136</v>
+        <v>122</v>
       </c>
     </row>
     <row r="18" spans="1:113">
       <c r="P18" t="s">
         <v>4</v>
       </c>
       <c r="W18" t="s">
         <v>4</v>
       </c>
       <c r="AB18" t="s">
         <v>4</v>
       </c>
       <c r="DB18" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="DC18" t="s">
-        <v>138</v>
+        <v>124</v>
       </c>
       <c r="DI18" t="s">
-        <v>139</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:113">
       <c r="P19" t="s">
         <v>4</v>
       </c>
       <c r="W19" t="s">
         <v>4</v>
       </c>
       <c r="AB19" t="s">
         <v>4</v>
       </c>
       <c r="DB19" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
       <c r="DC19" t="s">
-        <v>141</v>
+        <v>127</v>
       </c>
       <c r="DI19" t="s">
-        <v>142</v>
+        <v>128</v>
       </c>
     </row>
     <row r="20" spans="1:113">
       <c r="P20" t="s">
         <v>4</v>
       </c>
       <c r="W20" t="s">
         <v>4</v>
       </c>
       <c r="AB20" t="s">
         <v>4</v>
       </c>
       <c r="DB20" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="DC20" t="s">
-        <v>144</v>
+        <v>130</v>
       </c>
       <c r="DI20" t="s">
-        <v>145</v>
+        <v>131</v>
       </c>
     </row>
     <row r="21" spans="1:113">
       <c r="P21" t="s">
         <v>4</v>
       </c>
       <c r="W21" t="s">
         <v>4</v>
       </c>
       <c r="AB21" t="s">
         <v>4</v>
       </c>
       <c r="DB21" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
       <c r="DC21" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
     </row>
     <row r="22" spans="1:113">
       <c r="P22" t="s">
         <v>4</v>
       </c>
       <c r="W22" t="s">
         <v>4</v>
       </c>
       <c r="AB22" t="s">
         <v>4</v>
       </c>
       <c r="DB22" t="s">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="DC22" t="s">
-        <v>149</v>
+        <v>135</v>
       </c>
       <c r="DI22" t="s">
-        <v>150</v>
+        <v>136</v>
       </c>
     </row>
     <row r="23" spans="1:113">
       <c r="P23" t="s">
         <v>4</v>
       </c>
       <c r="W23" t="s">
         <v>4</v>
       </c>
       <c r="AB23" t="s">
         <v>4</v>
       </c>
       <c r="DB23" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
       <c r="DC23" t="s">
-        <v>152</v>
+        <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:113">
       <c r="P24" t="s">
         <v>4</v>
       </c>
       <c r="W24" t="s">
         <v>4</v>
       </c>
       <c r="AB24" t="s">
         <v>4</v>
       </c>
       <c r="DB24" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="DC24" t="s">
-        <v>154</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:113">
       <c r="P25" t="s">
         <v>4</v>
       </c>
       <c r="W25" t="s">
         <v>4</v>
       </c>
       <c r="AB25" t="s">
         <v>4</v>
       </c>
       <c r="DB25" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="DC25" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>157</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:113">
       <c r="P26" t="s">
         <v>4</v>
       </c>
       <c r="W26" t="s">
         <v>4</v>
       </c>
       <c r="AB26" t="s">
         <v>4</v>
       </c>
       <c r="DB26" t="s">
-        <v>158</v>
+        <v>143</v>
       </c>
       <c r="DC26" t="s">
-        <v>159</v>
+        <v>144</v>
       </c>
       <c r="DI26" t="s">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="27" spans="1:113">
       <c r="P27" t="s">
         <v>4</v>
       </c>
       <c r="W27" t="s">
         <v>4</v>
       </c>
       <c r="AB27" t="s">
         <v>4</v>
       </c>
       <c r="DB27" t="s">
-        <v>161</v>
+        <v>146</v>
       </c>
       <c r="DC27" t="s">
-        <v>162</v>
+        <v>147</v>
       </c>
       <c r="DI27" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
     </row>
     <row r="28" spans="1:113">
       <c r="P28" t="s">
         <v>4</v>
       </c>
       <c r="W28" t="s">
         <v>4</v>
       </c>
       <c r="AB28" t="s">
         <v>4</v>
       </c>
       <c r="DB28" t="s">
-        <v>164</v>
+        <v>149</v>
       </c>
       <c r="DC28" t="s">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="DI28" t="s">
-        <v>166</v>
+        <v>151</v>
       </c>
     </row>
     <row r="29" spans="1:113">
       <c r="P29" t="s">
         <v>4</v>
       </c>
       <c r="W29" t="s">
         <v>4</v>
       </c>
       <c r="AB29" t="s">
         <v>4</v>
       </c>
       <c r="DB29" t="s">
-        <v>167</v>
+        <v>152</v>
       </c>
       <c r="DC29" t="s">
-        <v>168</v>
+        <v>153</v>
       </c>
     </row>
     <row r="30" spans="1:113">
       <c r="P30" t="s">
         <v>4</v>
       </c>
       <c r="W30" t="s">
         <v>4</v>
       </c>
       <c r="AB30" t="s">
         <v>4</v>
       </c>
       <c r="DB30" t="s">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="DC30" t="s">
-        <v>170</v>
+        <v>155</v>
       </c>
     </row>
     <row r="31" spans="1:113">
       <c r="P31" t="s">
         <v>4</v>
       </c>
       <c r="W31" t="s">
         <v>4</v>
       </c>
       <c r="AB31" t="s">
         <v>4</v>
       </c>
       <c r="DB31" t="s">
-        <v>171</v>
+        <v>156</v>
       </c>
       <c r="DC31" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
     </row>
     <row r="32" spans="1:113">
       <c r="P32" t="s">
         <v>4</v>
       </c>
       <c r="W32" t="s">
         <v>4</v>
       </c>
       <c r="AB32" t="s">
         <v>4</v>
       </c>
       <c r="DB32" t="s">
-        <v>173</v>
+        <v>158</v>
       </c>
       <c r="DC32" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="33" spans="1:113">
       <c r="P33" t="s">
         <v>4</v>
       </c>
       <c r="W33" t="s">
         <v>4</v>
       </c>
       <c r="AB33" t="s">
         <v>4</v>
       </c>
       <c r="DB33" t="s">
-        <v>175</v>
+        <v>160</v>
       </c>
       <c r="DC33" t="s">
-        <v>176</v>
+        <v>161</v>
       </c>
     </row>
     <row r="34" spans="1:113">
       <c r="P34" t="s">
         <v>4</v>
       </c>
       <c r="W34" t="s">
         <v>4</v>
       </c>
       <c r="AB34" t="s">
         <v>4</v>
       </c>
       <c r="DB34" t="s">
-        <v>177</v>
+        <v>162</v>
       </c>
       <c r="DC34" t="s">
-        <v>178</v>
+        <v>163</v>
       </c>
     </row>
     <row r="35" spans="1:113">
       <c r="P35" t="s">
         <v>4</v>
       </c>
       <c r="W35" t="s">
         <v>4</v>
       </c>
       <c r="AB35" t="s">
         <v>4</v>
       </c>
       <c r="DB35" t="s">
-        <v>179</v>
+        <v>164</v>
       </c>
       <c r="DC35" t="s">
-        <v>180</v>
+        <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:113">
       <c r="P36" t="s">
         <v>4</v>
       </c>
       <c r="W36" t="s">
         <v>4</v>
       </c>
       <c r="AB36" t="s">
         <v>4</v>
       </c>
       <c r="DB36" t="s">
-        <v>181</v>
+        <v>166</v>
       </c>
       <c r="DC36" t="s">
-        <v>182</v>
+        <v>167</v>
       </c>
     </row>
     <row r="37" spans="1:113">
       <c r="P37" t="s">
         <v>4</v>
       </c>
       <c r="W37" t="s">
         <v>4</v>
       </c>
       <c r="AB37" t="s">
         <v>4</v>
       </c>
       <c r="DB37" t="s">
-        <v>183</v>
+        <v>168</v>
       </c>
       <c r="DC37" t="s">
-        <v>184</v>
+        <v>169</v>
       </c>
     </row>
     <row r="38" spans="1:113">
       <c r="P38" t="s">
         <v>4</v>
       </c>
       <c r="W38" t="s">
         <v>4</v>
       </c>
       <c r="AB38" t="s">
         <v>4</v>
       </c>
       <c r="DB38" t="s">
-        <v>185</v>
+        <v>170</v>
       </c>
       <c r="DC38" t="s">
-        <v>186</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:113">
       <c r="P39" t="s">
         <v>4</v>
       </c>
       <c r="W39" t="s">
         <v>4</v>
       </c>
       <c r="AB39" t="s">
         <v>4</v>
       </c>
       <c r="DB39" t="s">
-        <v>187</v>
+        <v>172</v>
       </c>
       <c r="DC39" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:113">
       <c r="P40" t="s">
         <v>4</v>
       </c>
       <c r="W40" t="s">
         <v>4</v>
       </c>
       <c r="AB40" t="s">
         <v>4</v>
       </c>
       <c r="DB40" t="s">
-        <v>189</v>
+        <v>174</v>
       </c>
       <c r="DC40" t="s">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:113">
       <c r="P41" t="s">
         <v>4</v>
       </c>
       <c r="W41" t="s">
         <v>4</v>
       </c>
       <c r="AB41" t="s">
         <v>4</v>
       </c>
       <c r="DB41" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
       <c r="DC41" t="s">
-        <v>192</v>
+        <v>177</v>
       </c>
     </row>
     <row r="42" spans="1:113">
       <c r="P42" t="s">
         <v>4</v>
       </c>
       <c r="W42" t="s">
         <v>4</v>
       </c>
       <c r="AB42" t="s">
         <v>4</v>
       </c>
       <c r="DB42" t="s">
-        <v>193</v>
+        <v>178</v>
       </c>
       <c r="DC42" t="s">
-        <v>194</v>
+        <v>179</v>
       </c>
     </row>
     <row r="43" spans="1:113">
       <c r="P43" t="s">
         <v>4</v>
       </c>
       <c r="W43" t="s">
         <v>4</v>
       </c>
       <c r="AB43" t="s">
         <v>4</v>
       </c>
       <c r="DB43" t="s">
-        <v>195</v>
+        <v>180</v>
       </c>
       <c r="DC43" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
     </row>
     <row r="44" spans="1:113">
       <c r="P44" t="s">
         <v>4</v>
       </c>
       <c r="W44" t="s">
         <v>4</v>
       </c>
       <c r="AB44" t="s">
         <v>4</v>
       </c>
       <c r="DB44" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="DC44" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:113">
       <c r="P45" t="s">
         <v>4</v>
       </c>
       <c r="W45" t="s">
         <v>4</v>
       </c>
       <c r="AB45" t="s">
         <v>4</v>
       </c>
       <c r="DB45" t="s">
-        <v>199</v>
+        <v>184</v>
       </c>
       <c r="DC45" t="s">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:113">
       <c r="P46" t="s">
         <v>4</v>
       </c>
       <c r="W46" t="s">
         <v>4</v>
       </c>
       <c r="AB46" t="s">
         <v>4</v>
       </c>
       <c r="DB46" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
       <c r="DC46" t="s">
-        <v>202</v>
+        <v>187</v>
       </c>
     </row>
     <row r="47" spans="1:113">
       <c r="P47" t="s">
         <v>4</v>
       </c>
       <c r="W47" t="s">
         <v>4</v>
       </c>
       <c r="AB47" t="s">
         <v>4</v>
       </c>
       <c r="DB47" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="DC47" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:113">
       <c r="P48" t="s">
         <v>4</v>
       </c>
       <c r="W48" t="s">
         <v>4</v>
       </c>
       <c r="AB48" t="s">
         <v>4</v>
       </c>
       <c r="DB48" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="DC48" t="s">
-        <v>206</v>
+        <v>191</v>
       </c>
     </row>
     <row r="49" spans="1:113">
       <c r="P49" t="s">
         <v>4</v>
       </c>
       <c r="W49" t="s">
         <v>4</v>
       </c>
       <c r="AB49" t="s">
         <v>4</v>
       </c>
       <c r="DB49" t="s">
-        <v>207</v>
+        <v>192</v>
       </c>
       <c r="DC49" t="s">
-        <v>208</v>
+        <v>193</v>
       </c>
     </row>
     <row r="50" spans="1:113">
       <c r="P50" t="s">
         <v>4</v>
       </c>
       <c r="W50" t="s">
         <v>4</v>
       </c>
       <c r="AB50" t="s">
         <v>4</v>
       </c>
       <c r="DB50" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="DC50" t="s">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="51" spans="1:113">
       <c r="P51" t="s">
         <v>4</v>
       </c>
       <c r="W51" t="s">
         <v>4</v>
       </c>
       <c r="AB51" t="s">
         <v>4</v>
       </c>
       <c r="DB51" t="s">
-        <v>211</v>
+        <v>196</v>
       </c>
       <c r="DC51" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
     </row>
     <row r="52" spans="1:113">
       <c r="P52" t="s">
         <v>4</v>
       </c>
       <c r="W52" t="s">
         <v>4</v>
       </c>
       <c r="AB52" t="s">
         <v>4</v>
       </c>
       <c r="DB52" t="s">
-        <v>213</v>
+        <v>198</v>
       </c>
       <c r="DC52" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:113">
       <c r="P53" t="s">
         <v>4</v>
       </c>
       <c r="W53" t="s">
         <v>4</v>
       </c>
       <c r="AB53" t="s">
         <v>4</v>
       </c>
       <c r="DB53" t="s">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="DC53" t="s">
-        <v>216</v>
+        <v>201</v>
       </c>
     </row>
     <row r="54" spans="1:113">
       <c r="P54" t="s">
         <v>4</v>
       </c>
       <c r="W54" t="s">
         <v>4</v>
       </c>
       <c r="AB54" t="s">
         <v>4</v>
       </c>
       <c r="DB54" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="DC54" t="s">
-        <v>218</v>
+        <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:113">
       <c r="P55" t="s">
         <v>4</v>
       </c>
       <c r="W55" t="s">
         <v>4</v>
       </c>
       <c r="AB55" t="s">
         <v>4</v>
       </c>
       <c r="DB55" t="s">
-        <v>219</v>
+        <v>204</v>
       </c>
       <c r="DC55" t="s">
-        <v>220</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:113">
       <c r="P56" t="s">
         <v>4</v>
       </c>
       <c r="W56" t="s">
         <v>4</v>
       </c>
       <c r="AB56" t="s">
         <v>4</v>
       </c>
       <c r="DB56" t="s">
-        <v>221</v>
+        <v>206</v>
       </c>
       <c r="DC56" t="s">
-        <v>222</v>
+        <v>207</v>
       </c>
     </row>
     <row r="57" spans="1:113">
       <c r="P57" t="s">
         <v>4</v>
       </c>
       <c r="W57" t="s">
         <v>4</v>
       </c>
       <c r="AB57" t="s">
         <v>4</v>
       </c>
       <c r="DB57" t="s">
-        <v>223</v>
+        <v>208</v>
       </c>
       <c r="DC57" t="s">
-        <v>224</v>
+        <v>209</v>
       </c>
     </row>
     <row r="58" spans="1:113">
       <c r="P58" t="s">
         <v>4</v>
       </c>
       <c r="W58" t="s">
         <v>4</v>
       </c>
       <c r="AB58" t="s">
         <v>4</v>
       </c>
       <c r="DB58" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="DC58" t="s">
-        <v>226</v>
+        <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:113">
       <c r="P59" t="s">
         <v>4</v>
       </c>
       <c r="W59" t="s">
         <v>4</v>
       </c>
       <c r="AB59" t="s">
         <v>4</v>
       </c>
       <c r="DB59" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="DC59" t="s">
-        <v>228</v>
+        <v>213</v>
       </c>
     </row>
     <row r="60" spans="1:113">
       <c r="P60" t="s">
         <v>4</v>
       </c>
       <c r="W60" t="s">
         <v>4</v>
       </c>
       <c r="AB60" t="s">
         <v>4</v>
       </c>
       <c r="DB60" t="s">
-        <v>229</v>
+        <v>214</v>
       </c>
       <c r="DC60" t="s">
-        <v>230</v>
+        <v>215</v>
       </c>
     </row>
     <row r="61" spans="1:113">
       <c r="P61" t="s">
         <v>4</v>
       </c>
       <c r="W61" t="s">
         <v>4</v>
       </c>
       <c r="AB61" t="s">
         <v>4</v>
       </c>
       <c r="DB61" t="s">
-        <v>231</v>
+        <v>216</v>
       </c>
       <c r="DC61" t="s">
-        <v>232</v>
+        <v>217</v>
       </c>
     </row>
     <row r="62" spans="1:113">
       <c r="P62" t="s">
         <v>4</v>
       </c>
       <c r="W62" t="s">
         <v>4</v>
       </c>
       <c r="AB62" t="s">
         <v>4</v>
       </c>
       <c r="DB62" t="s">
-        <v>233</v>
+        <v>218</v>
       </c>
       <c r="DC62" t="s">
-        <v>234</v>
+        <v>219</v>
       </c>
     </row>
     <row r="63" spans="1:113">
       <c r="P63" t="s">
         <v>4</v>
       </c>
       <c r="W63" t="s">
         <v>4</v>
       </c>
       <c r="AB63" t="s">
         <v>4</v>
       </c>
       <c r="DB63" t="s">
-        <v>235</v>
+        <v>220</v>
       </c>
       <c r="DC63" t="s">
-        <v>236</v>
+        <v>221</v>
       </c>
     </row>
     <row r="64" spans="1:113">
       <c r="P64" t="s">
         <v>4</v>
       </c>
       <c r="W64" t="s">
         <v>4</v>
       </c>
       <c r="AB64" t="s">
         <v>4</v>
       </c>
       <c r="DC64" t="s">
-        <v>237</v>
+        <v>222</v>
       </c>
     </row>
     <row r="65" spans="1:113">
       <c r="P65" t="s">
         <v>4</v>
       </c>
       <c r="W65" t="s">
         <v>4</v>
       </c>
       <c r="AB65" t="s">
         <v>4</v>
       </c>
       <c r="DC65" t="s">
-        <v>238</v>
+        <v>223</v>
       </c>
     </row>
     <row r="66" spans="1:113">
       <c r="P66" t="s">
         <v>4</v>
       </c>
       <c r="W66" t="s">
         <v>4</v>
       </c>
       <c r="AB66" t="s">
         <v>4</v>
       </c>
       <c r="DC66" t="s">
-        <v>239</v>
+        <v>224</v>
       </c>
     </row>
     <row r="67" spans="1:113">
       <c r="P67" t="s">
         <v>4</v>
       </c>
       <c r="W67" t="s">
         <v>4</v>
       </c>
       <c r="AB67" t="s">
         <v>4</v>
       </c>
       <c r="DC67" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:113">
       <c r="P68" t="s">
         <v>4</v>
       </c>
       <c r="W68" t="s">
         <v>4</v>
       </c>
       <c r="AB68" t="s">
         <v>4</v>
       </c>
       <c r="DC68" t="s">
-        <v>241</v>
+        <v>226</v>
       </c>
     </row>
     <row r="69" spans="1:113">
       <c r="P69" t="s">
         <v>4</v>
       </c>
       <c r="W69" t="s">
         <v>4</v>
       </c>
       <c r="AB69" t="s">
         <v>4</v>
       </c>
       <c r="DC69" t="s">
-        <v>242</v>
+        <v>227</v>
       </c>
     </row>
     <row r="70" spans="1:113">
       <c r="P70" t="s">
         <v>4</v>
       </c>
       <c r="W70" t="s">
         <v>4</v>
       </c>
       <c r="AB70" t="s">
         <v>4</v>
       </c>
       <c r="DC70" t="s">
-        <v>243</v>
+        <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:113">
       <c r="P71" t="s">
         <v>4</v>
       </c>
       <c r="W71" t="s">
         <v>4</v>
       </c>
       <c r="AB71" t="s">
         <v>4</v>
       </c>
       <c r="DC71" t="s">
-        <v>244</v>
+        <v>229</v>
       </c>
     </row>
     <row r="72" spans="1:113">
       <c r="P72" t="s">
         <v>4</v>
       </c>
       <c r="W72" t="s">
         <v>4</v>
       </c>
       <c r="AB72" t="s">
         <v>4</v>
       </c>
       <c r="DC72" t="s">
-        <v>245</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:113">
       <c r="P73" t="s">
         <v>4</v>
       </c>
       <c r="W73" t="s">
         <v>4</v>
       </c>
       <c r="AB73" t="s">
         <v>4</v>
       </c>
       <c r="DC73" t="s">
-        <v>246</v>
+        <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:113">
       <c r="P74" t="s">
         <v>4</v>
       </c>
       <c r="W74" t="s">
         <v>4</v>
       </c>
       <c r="AB74" t="s">
         <v>4</v>
       </c>
       <c r="DC74" t="s">
-        <v>247</v>
+        <v>232</v>
       </c>
     </row>
     <row r="75" spans="1:113">
       <c r="P75" t="s">
         <v>4</v>
       </c>
       <c r="W75" t="s">
         <v>4</v>
       </c>
       <c r="AB75" t="s">
         <v>4</v>
       </c>
       <c r="DC75" t="s">
-        <v>248</v>
+        <v>233</v>
       </c>
     </row>
     <row r="76" spans="1:113">
       <c r="P76" t="s">
         <v>4</v>
       </c>
       <c r="W76" t="s">
         <v>4</v>
       </c>
       <c r="AB76" t="s">
         <v>4</v>
       </c>
       <c r="DC76" t="s">
-        <v>249</v>
+        <v>234</v>
       </c>
     </row>
     <row r="77" spans="1:113">
       <c r="P77" t="s">
         <v>4</v>
       </c>
       <c r="W77" t="s">
         <v>4</v>
       </c>
       <c r="AB77" t="s">
         <v>4</v>
       </c>
       <c r="DC77" t="s">
-        <v>250</v>
+        <v>235</v>
       </c>
     </row>
     <row r="78" spans="1:113">
       <c r="P78" t="s">
         <v>4</v>
       </c>
       <c r="W78" t="s">
         <v>4</v>
       </c>
       <c r="AB78" t="s">
         <v>4</v>
       </c>
       <c r="DC78" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
     </row>
     <row r="79" spans="1:113">
       <c r="P79" t="s">
         <v>4</v>
       </c>
       <c r="W79" t="s">
         <v>4</v>
       </c>
       <c r="AB79" t="s">
         <v>4</v>
       </c>
       <c r="DC79" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
     </row>
     <row r="80" spans="1:113">
       <c r="P80" t="s">
         <v>4</v>
       </c>
       <c r="W80" t="s">
         <v>4</v>
       </c>
       <c r="AB80" t="s">
         <v>4</v>
       </c>
       <c r="DC80" t="s">
-        <v>151</v>
+        <v>137</v>
       </c>
     </row>
     <row r="81" spans="1:113">
       <c r="P81" t="s">
         <v>4</v>
       </c>
       <c r="W81" t="s">
         <v>4</v>
       </c>
       <c r="AB81" t="s">
         <v>4</v>
       </c>
       <c r="DC81" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
     </row>
     <row r="82" spans="1:113">
       <c r="P82" t="s">
         <v>4</v>
       </c>
       <c r="W82" t="s">
         <v>4</v>
       </c>
       <c r="AB82" t="s">
         <v>4</v>
       </c>
       <c r="DC82" t="s">
-        <v>254</v>
+        <v>239</v>
       </c>
     </row>
     <row r="83" spans="1:113">
       <c r="P83" t="s">
         <v>4</v>
       </c>
       <c r="W83" t="s">
         <v>4</v>
       </c>
       <c r="AB83" t="s">
         <v>4</v>
       </c>
       <c r="DC83" t="s">
-        <v>255</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:113">
       <c r="P84" t="s">
         <v>4</v>
       </c>
       <c r="W84" t="s">
         <v>4</v>
       </c>
       <c r="AB84" t="s">
         <v>4</v>
       </c>
       <c r="DC84" t="s">
-        <v>256</v>
+        <v>241</v>
       </c>
     </row>
     <row r="85" spans="1:113">
       <c r="P85" t="s">
         <v>4</v>
       </c>
       <c r="W85" t="s">
         <v>4</v>
       </c>
       <c r="AB85" t="s">
         <v>4</v>
       </c>
       <c r="DC85" t="s">
-        <v>257</v>
+        <v>242</v>
       </c>
     </row>
     <row r="86" spans="1:113">
       <c r="P86" t="s">
         <v>4</v>
       </c>
       <c r="W86" t="s">
         <v>4</v>
       </c>
       <c r="AB86" t="s">
         <v>4</v>
       </c>
       <c r="DC86" t="s">
-        <v>258</v>
+        <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:113">
       <c r="P87" t="s">
         <v>4</v>
       </c>
       <c r="W87" t="s">
         <v>4</v>
       </c>
       <c r="AB87" t="s">
         <v>4</v>
       </c>
       <c r="DC87" t="s">
-        <v>259</v>
+        <v>244</v>
       </c>
     </row>
     <row r="88" spans="1:113">
       <c r="P88" t="s">
         <v>4</v>
       </c>
       <c r="W88" t="s">
         <v>4</v>
       </c>
       <c r="AB88" t="s">
         <v>4</v>
       </c>
       <c r="DC88" t="s">
-        <v>260</v>
+        <v>245</v>
       </c>
     </row>
     <row r="89" spans="1:113">
       <c r="P89" t="s">
         <v>4</v>
       </c>
       <c r="W89" t="s">
         <v>4</v>
       </c>
       <c r="AB89" t="s">
         <v>4</v>
       </c>
       <c r="DC89" t="s">
-        <v>261</v>
+        <v>246</v>
       </c>
     </row>
     <row r="90" spans="1:113">
       <c r="P90" t="s">
         <v>4</v>
       </c>
       <c r="W90" t="s">
         <v>4</v>
       </c>
       <c r="AB90" t="s">
         <v>4</v>
       </c>
       <c r="DC90" t="s">
-        <v>262</v>
+        <v>247</v>
       </c>
     </row>
     <row r="91" spans="1:113">
       <c r="P91" t="s">
         <v>4</v>
       </c>
       <c r="W91" t="s">
         <v>4</v>
       </c>
       <c r="AB91" t="s">
         <v>4</v>
       </c>
       <c r="DC91" t="s">
-        <v>263</v>
+        <v>248</v>
       </c>
     </row>
     <row r="92" spans="1:113">
       <c r="P92" t="s">
         <v>4</v>
       </c>
       <c r="W92" t="s">
         <v>4</v>
       </c>
       <c r="AB92" t="s">
         <v>4</v>
       </c>
       <c r="DC92" t="s">
-        <v>264</v>
+        <v>249</v>
       </c>
     </row>
     <row r="93" spans="1:113">
       <c r="P93" t="s">
         <v>4</v>
       </c>
       <c r="W93" t="s">
         <v>4</v>
       </c>
       <c r="AB93" t="s">
         <v>4</v>
       </c>
       <c r="DC93" t="s">
-        <v>265</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:113">
       <c r="P94" t="s">
         <v>4</v>
       </c>
       <c r="W94" t="s">
         <v>4</v>
       </c>
       <c r="AB94" t="s">
         <v>4</v>
       </c>
       <c r="DC94" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
     </row>
     <row r="95" spans="1:113">
       <c r="P95" t="s">
         <v>4</v>
       </c>
       <c r="W95" t="s">
         <v>4</v>
       </c>
       <c r="AB95" t="s">
         <v>4</v>
       </c>
       <c r="DC95" t="s">
-        <v>267</v>
+        <v>252</v>
       </c>
     </row>
     <row r="96" spans="1:113">
       <c r="P96" t="s">
         <v>4</v>
       </c>
       <c r="W96" t="s">
         <v>4</v>
       </c>
       <c r="AB96" t="s">
         <v>4</v>
       </c>
       <c r="DC96" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
     </row>
     <row r="97" spans="1:113">
       <c r="P97" t="s">
         <v>4</v>
       </c>
       <c r="W97" t="s">
         <v>4</v>
       </c>
       <c r="AB97" t="s">
         <v>4</v>
       </c>
       <c r="DC97" t="s">
-        <v>269</v>
+        <v>254</v>
       </c>
     </row>
     <row r="98" spans="1:113">
       <c r="P98" t="s">
         <v>4</v>
       </c>
       <c r="W98" t="s">
         <v>4</v>
       </c>
       <c r="AB98" t="s">
         <v>4</v>
       </c>
       <c r="DC98" t="s">
-        <v>270</v>
+        <v>255</v>
       </c>
     </row>
     <row r="99" spans="1:113">
       <c r="P99" t="s">
         <v>4</v>
       </c>
       <c r="W99" t="s">
         <v>4</v>
       </c>
       <c r="AB99" t="s">
         <v>4</v>
       </c>
       <c r="DC99" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
     </row>
     <row r="100" spans="1:113">
       <c r="P100" t="s">
         <v>4</v>
       </c>
       <c r="W100" t="s">
         <v>4</v>
       </c>
       <c r="AB100" t="s">
         <v>4</v>
       </c>
       <c r="DC100" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
     </row>
     <row r="101" spans="1:113">
       <c r="P101" t="s">
         <v>4</v>
       </c>
       <c r="W101" t="s">
         <v>4</v>
       </c>
       <c r="AB101" t="s">
         <v>4</v>
       </c>
       <c r="DC101" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
     </row>
     <row r="102" spans="1:113">
       <c r="P102" t="s">
         <v>4</v>
       </c>
       <c r="W102" t="s">
         <v>4</v>
       </c>
       <c r="AB102" t="s">
         <v>4</v>
       </c>
       <c r="DC102" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
     </row>
     <row r="103" spans="1:113">
       <c r="P103" t="s">
         <v>4</v>
       </c>
       <c r="W103" t="s">
         <v>4</v>
       </c>
       <c r="AB103" t="s">
         <v>4</v>
       </c>
       <c r="DC103" t="s">
-        <v>275</v>
+        <v>260</v>
       </c>
     </row>
     <row r="104" spans="1:113">
       <c r="P104" t="s">
         <v>4</v>
       </c>
       <c r="W104" t="s">
         <v>4</v>
       </c>
       <c r="AB104" t="s">
         <v>4</v>
       </c>
       <c r="DC104" t="s">
-        <v>276</v>
+        <v>261</v>
       </c>
     </row>
     <row r="105" spans="1:113">
       <c r="P105" t="s">
         <v>4</v>
       </c>
       <c r="W105" t="s">
         <v>4</v>
       </c>
       <c r="AB105" t="s">
         <v>4</v>
       </c>
       <c r="DC105" t="s">
-        <v>277</v>
+        <v>262</v>
       </c>
     </row>
     <row r="106" spans="1:113">
       <c r="P106" t="s">
         <v>4</v>
       </c>
       <c r="W106" t="s">
         <v>4</v>
       </c>
       <c r="AB106" t="s">
         <v>4</v>
       </c>
       <c r="DC106" t="s">
-        <v>278</v>
+        <v>263</v>
       </c>
     </row>
     <row r="107" spans="1:113">
       <c r="P107" t="s">
         <v>4</v>
       </c>
       <c r="W107" t="s">
         <v>4</v>
       </c>
       <c r="AB107" t="s">
         <v>4</v>
       </c>
       <c r="DC107" t="s">
-        <v>279</v>
+        <v>264</v>
       </c>
     </row>
     <row r="108" spans="1:113">
       <c r="P108" t="s">
         <v>4</v>
       </c>
       <c r="W108" t="s">
         <v>4</v>
       </c>
       <c r="AB108" t="s">
         <v>4</v>
       </c>
       <c r="DC108" t="s">
-        <v>280</v>
+        <v>265</v>
       </c>
     </row>
     <row r="109" spans="1:113">
       <c r="P109" t="s">
         <v>4</v>
       </c>
       <c r="W109" t="s">
         <v>4</v>
       </c>
       <c r="AB109" t="s">
         <v>4</v>
       </c>
       <c r="DC109" t="s">
-        <v>281</v>
+        <v>266</v>
       </c>
     </row>
     <row r="110" spans="1:113">
       <c r="P110" t="s">
         <v>4</v>
       </c>
       <c r="W110" t="s">
         <v>4</v>
       </c>
       <c r="AB110" t="s">
         <v>4</v>
       </c>
       <c r="DC110" t="s">
-        <v>282</v>
+        <v>267</v>
       </c>
     </row>
     <row r="111" spans="1:113">
       <c r="P111" t="s">
         <v>4</v>
       </c>
       <c r="W111" t="s">
         <v>4</v>
       </c>
       <c r="AB111" t="s">
         <v>4</v>
       </c>
       <c r="DC111" t="s">
-        <v>283</v>
+        <v>268</v>
       </c>
     </row>
     <row r="112" spans="1:113">
       <c r="P112" t="s">
         <v>4</v>
       </c>
       <c r="W112" t="s">
         <v>4</v>
       </c>
       <c r="AB112" t="s">
         <v>4</v>
       </c>
       <c r="DC112" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:113">
       <c r="P113" t="s">
         <v>4</v>
       </c>
       <c r="W113" t="s">
         <v>4</v>
       </c>
       <c r="AB113" t="s">
         <v>4</v>
       </c>
       <c r="DC113" t="s">
-        <v>285</v>
+        <v>270</v>
       </c>
     </row>
     <row r="114" spans="1:113">
       <c r="P114" t="s">
         <v>4</v>
       </c>
       <c r="W114" t="s">
         <v>4</v>
       </c>
       <c r="AB114" t="s">
         <v>4</v>
       </c>
       <c r="DC114" t="s">
-        <v>286</v>
+        <v>271</v>
       </c>
     </row>
     <row r="115" spans="1:113">
       <c r="P115" t="s">
         <v>4</v>
       </c>
       <c r="W115" t="s">
         <v>4</v>
       </c>
       <c r="AB115" t="s">
         <v>4</v>
       </c>
       <c r="DC115" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
     </row>
     <row r="116" spans="1:113">
       <c r="P116" t="s">
         <v>4</v>
       </c>
       <c r="W116" t="s">
         <v>4</v>
       </c>
       <c r="AB116" t="s">
         <v>4</v>
       </c>
       <c r="DC116" t="s">
-        <v>288</v>
+        <v>273</v>
       </c>
     </row>
     <row r="117" spans="1:113">
       <c r="P117" t="s">
         <v>4</v>
       </c>
       <c r="W117" t="s">
         <v>4</v>
       </c>
       <c r="AB117" t="s">
         <v>4</v>
       </c>
       <c r="DC117" t="s">
-        <v>289</v>
+        <v>274</v>
       </c>
     </row>
     <row r="118" spans="1:113">
       <c r="P118" t="s">
         <v>4</v>
       </c>
       <c r="W118" t="s">
         <v>4</v>
       </c>
       <c r="AB118" t="s">
         <v>4</v>
       </c>
       <c r="DC118" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
     </row>
     <row r="119" spans="1:113">
       <c r="P119" t="s">
         <v>4</v>
       </c>
       <c r="W119" t="s">
         <v>4</v>
       </c>
       <c r="AB119" t="s">
         <v>4</v>
       </c>
       <c r="DC119" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
     </row>
     <row r="120" spans="1:113">
       <c r="P120" t="s">
         <v>4</v>
       </c>
       <c r="W120" t="s">
         <v>4</v>
       </c>
       <c r="AB120" t="s">
         <v>4</v>
       </c>
       <c r="DC120" t="s">
-        <v>292</v>
+        <v>277</v>
       </c>
     </row>
     <row r="121" spans="1:113">
       <c r="P121" t="s">
         <v>4</v>
       </c>
       <c r="W121" t="s">
         <v>4</v>
       </c>
       <c r="AB121" t="s">
         <v>4</v>
       </c>
       <c r="DC121" t="s">
-        <v>293</v>
+        <v>278</v>
       </c>
     </row>
     <row r="122" spans="1:113">
       <c r="P122" t="s">
         <v>4</v>
       </c>
       <c r="W122" t="s">
         <v>4</v>
       </c>
       <c r="AB122" t="s">
         <v>4</v>
       </c>
       <c r="DC122" t="s">
-        <v>294</v>
+        <v>279</v>
       </c>
     </row>
     <row r="123" spans="1:113">
       <c r="P123" t="s">
         <v>4</v>
       </c>
       <c r="W123" t="s">
         <v>4</v>
       </c>
       <c r="AB123" t="s">
         <v>4</v>
       </c>
       <c r="DC123" t="s">
-        <v>295</v>
+        <v>280</v>
       </c>
     </row>
     <row r="124" spans="1:113">
       <c r="P124" t="s">
         <v>4</v>
       </c>
       <c r="W124" t="s">
         <v>4</v>
       </c>
       <c r="AB124" t="s">
         <v>4</v>
       </c>
       <c r="DC124" t="s">
-        <v>296</v>
+        <v>281</v>
       </c>
     </row>
     <row r="125" spans="1:113">
       <c r="P125" t="s">
         <v>4</v>
       </c>
       <c r="W125" t="s">
         <v>4</v>
       </c>
       <c r="AB125" t="s">
         <v>4</v>
       </c>
       <c r="DC125" t="s">
-        <v>297</v>
+        <v>282</v>
       </c>
     </row>
     <row r="126" spans="1:113">
       <c r="P126" t="s">
         <v>4</v>
       </c>
       <c r="W126" t="s">
         <v>4</v>
       </c>
       <c r="AB126" t="s">
         <v>4</v>
       </c>
       <c r="DC126" t="s">
-        <v>298</v>
+        <v>283</v>
       </c>
     </row>
     <row r="127" spans="1:113">
       <c r="P127" t="s">
         <v>4</v>
       </c>
       <c r="W127" t="s">
         <v>4</v>
       </c>
       <c r="AB127" t="s">
         <v>4</v>
       </c>
       <c r="DC127" t="s">
-        <v>299</v>
+        <v>284</v>
       </c>
     </row>
     <row r="128" spans="1:113">
       <c r="P128" t="s">
         <v>4</v>
       </c>
       <c r="W128" t="s">
         <v>4</v>
       </c>
       <c r="AB128" t="s">
         <v>4</v>
       </c>
       <c r="DC128" t="s">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="129" spans="1:113">
       <c r="P129" t="s">
         <v>4</v>
       </c>
       <c r="W129" t="s">
         <v>4</v>
       </c>
       <c r="AB129" t="s">
         <v>4</v>
       </c>
       <c r="DC129" t="s">
-        <v>301</v>
+        <v>286</v>
       </c>
     </row>
     <row r="130" spans="1:113">
       <c r="P130" t="s">
         <v>4</v>
       </c>
       <c r="W130" t="s">
         <v>4</v>
       </c>
       <c r="AB130" t="s">
         <v>4</v>
       </c>
       <c r="DC130" t="s">
-        <v>302</v>
+        <v>287</v>
       </c>
     </row>
     <row r="131" spans="1:113">
       <c r="P131" t="s">
         <v>4</v>
       </c>
       <c r="W131" t="s">
         <v>4</v>
       </c>
       <c r="AB131" t="s">
         <v>4</v>
       </c>
       <c r="DC131" t="s">
-        <v>303</v>
+        <v>288</v>
       </c>
     </row>
     <row r="132" spans="1:113">
       <c r="P132" t="s">
         <v>4</v>
       </c>
       <c r="W132" t="s">
         <v>4</v>
       </c>
       <c r="AB132" t="s">
         <v>4</v>
       </c>
       <c r="DC132" t="s">
-        <v>304</v>
+        <v>289</v>
       </c>
     </row>
     <row r="133" spans="1:113">
       <c r="P133" t="s">
         <v>4</v>
       </c>
       <c r="W133" t="s">
         <v>4</v>
       </c>
       <c r="AB133" t="s">
         <v>4</v>
       </c>
       <c r="DC133" t="s">
-        <v>305</v>
+        <v>290</v>
       </c>
     </row>
     <row r="134" spans="1:113">
       <c r="P134" t="s">
         <v>4</v>
       </c>
       <c r="W134" t="s">
         <v>4</v>
       </c>
       <c r="AB134" t="s">
         <v>4</v>
       </c>
       <c r="DC134" t="s">
-        <v>306</v>
+        <v>291</v>
       </c>
     </row>
     <row r="135" spans="1:113">
       <c r="P135" t="s">
         <v>4</v>
       </c>
       <c r="W135" t="s">
         <v>4</v>
       </c>
       <c r="AB135" t="s">
         <v>4</v>
       </c>
       <c r="DC135" t="s">
-        <v>307</v>
+        <v>292</v>
       </c>
     </row>
     <row r="136" spans="1:113">
       <c r="P136" t="s">
         <v>4</v>
       </c>
       <c r="W136" t="s">
         <v>4</v>
       </c>
       <c r="AB136" t="s">
         <v>4</v>
       </c>
       <c r="DC136" t="s">
-        <v>308</v>
+        <v>293</v>
       </c>
     </row>
     <row r="137" spans="1:113">
       <c r="P137" t="s">
         <v>4</v>
       </c>
       <c r="W137" t="s">
         <v>4</v>
       </c>
       <c r="AB137" t="s">
         <v>4</v>
       </c>
       <c r="DC137" t="s">
-        <v>309</v>
+        <v>294</v>
       </c>
     </row>
     <row r="138" spans="1:113">
       <c r="P138" t="s">
         <v>4</v>
       </c>
       <c r="W138" t="s">
         <v>4</v>
       </c>
       <c r="AB138" t="s">
         <v>4</v>
       </c>
       <c r="DC138" t="s">
-        <v>310</v>
+        <v>295</v>
       </c>
     </row>
     <row r="139" spans="1:113">
       <c r="P139" t="s">
         <v>4</v>
       </c>
       <c r="W139" t="s">
         <v>4</v>
       </c>
       <c r="AB139" t="s">
         <v>4</v>
       </c>
       <c r="DC139" t="s">
-        <v>311</v>
+        <v>296</v>
       </c>
     </row>
     <row r="140" spans="1:113">
       <c r="P140" t="s">
         <v>4</v>
       </c>
       <c r="W140" t="s">
         <v>4</v>
       </c>
       <c r="AB140" t="s">
         <v>4</v>
       </c>
       <c r="DC140" t="s">
-        <v>312</v>
+        <v>297</v>
       </c>
     </row>
     <row r="141" spans="1:113">
       <c r="P141" t="s">
         <v>4</v>
       </c>
       <c r="W141" t="s">
         <v>4</v>
       </c>
       <c r="AB141" t="s">
         <v>4</v>
       </c>
       <c r="DC141" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
     </row>
     <row r="142" spans="1:113">
       <c r="P142" t="s">
         <v>4</v>
       </c>
       <c r="W142" t="s">
         <v>4</v>
       </c>
       <c r="AB142" t="s">
         <v>4</v>
       </c>
       <c r="DC142" t="s">
-        <v>314</v>
+        <v>299</v>
       </c>
     </row>
     <row r="143" spans="1:113">
       <c r="P143" t="s">
         <v>4</v>
       </c>
       <c r="W143" t="s">
         <v>4</v>
       </c>
       <c r="AB143" t="s">
         <v>4</v>
       </c>
       <c r="DC143" t="s">
-        <v>315</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:113">
       <c r="P144" t="s">
         <v>4</v>
       </c>
       <c r="W144" t="s">
         <v>4</v>
       </c>
       <c r="AB144" t="s">
         <v>4</v>
       </c>
       <c r="DC144" t="s">
-        <v>316</v>
+        <v>301</v>
       </c>
     </row>
     <row r="145" spans="1:113">
       <c r="P145" t="s">
         <v>4</v>
       </c>
       <c r="W145" t="s">
         <v>4</v>
       </c>
       <c r="AB145" t="s">
         <v>4</v>
       </c>
       <c r="DC145" t="s">
-        <v>317</v>
+        <v>302</v>
       </c>
     </row>
     <row r="146" spans="1:113">
       <c r="P146" t="s">
         <v>4</v>
       </c>
       <c r="W146" t="s">
         <v>4</v>
       </c>
       <c r="AB146" t="s">
         <v>4</v>
       </c>
       <c r="DC146" t="s">
-        <v>318</v>
+        <v>303</v>
       </c>
     </row>
     <row r="147" spans="1:113">
       <c r="P147" t="s">
         <v>4</v>
       </c>
       <c r="W147" t="s">
         <v>4</v>
       </c>
       <c r="AB147" t="s">
         <v>4</v>
       </c>
       <c r="DC147" t="s">
-        <v>319</v>
+        <v>304</v>
       </c>
     </row>
     <row r="148" spans="1:113">
       <c r="P148" t="s">
         <v>4</v>
       </c>
       <c r="W148" t="s">
         <v>4</v>
       </c>
       <c r="AB148" t="s">
         <v>4</v>
       </c>
       <c r="DC148" t="s">
-        <v>320</v>
+        <v>305</v>
       </c>
     </row>
     <row r="149" spans="1:113">
       <c r="P149" t="s">
         <v>4</v>
       </c>
       <c r="W149" t="s">
         <v>4</v>
       </c>
       <c r="AB149" t="s">
         <v>4</v>
       </c>
       <c r="DC149" t="s">
-        <v>321</v>
+        <v>306</v>
       </c>
     </row>
     <row r="150" spans="1:113">
       <c r="P150" t="s">
         <v>4</v>
       </c>
       <c r="W150" t="s">
         <v>4</v>
       </c>
       <c r="AB150" t="s">
         <v>4</v>
       </c>
       <c r="DC150" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
     </row>
     <row r="151" spans="1:113">
       <c r="P151" t="s">
         <v>4</v>
       </c>
       <c r="W151" t="s">
         <v>4</v>
       </c>
       <c r="AB151" t="s">
         <v>4</v>
       </c>
       <c r="DC151" t="s">
-        <v>323</v>
+        <v>308</v>
       </c>
     </row>
     <row r="152" spans="1:113">
       <c r="P152" t="s">
         <v>4</v>
       </c>
       <c r="W152" t="s">
         <v>4</v>
       </c>
       <c r="AB152" t="s">
         <v>4</v>
       </c>
       <c r="DC152" t="s">
-        <v>324</v>
+        <v>309</v>
       </c>
     </row>
     <row r="153" spans="1:113">
       <c r="P153" t="s">
         <v>4</v>
       </c>
       <c r="W153" t="s">
         <v>4</v>
       </c>
       <c r="AB153" t="s">
         <v>4</v>
       </c>
       <c r="DC153" t="s">
-        <v>325</v>
+        <v>310</v>
       </c>
     </row>
     <row r="154" spans="1:113">
       <c r="P154" t="s">
         <v>4</v>
       </c>
       <c r="W154" t="s">
         <v>4</v>
       </c>
       <c r="AB154" t="s">
         <v>4</v>
       </c>
       <c r="DC154" t="s">
-        <v>326</v>
+        <v>311</v>
       </c>
     </row>
     <row r="155" spans="1:113">
       <c r="P155" t="s">
         <v>4</v>
       </c>
       <c r="W155" t="s">
         <v>4</v>
       </c>
       <c r="AB155" t="s">
         <v>4</v>
       </c>
       <c r="DC155" t="s">
-        <v>327</v>
+        <v>312</v>
       </c>
     </row>
     <row r="156" spans="1:113">
       <c r="P156" t="s">
         <v>4</v>
       </c>
       <c r="W156" t="s">
         <v>4</v>
       </c>
       <c r="AB156" t="s">
         <v>4</v>
       </c>
       <c r="DC156" t="s">
-        <v>328</v>
+        <v>313</v>
       </c>
     </row>
     <row r="157" spans="1:113">
       <c r="P157" t="s">
         <v>4</v>
       </c>
       <c r="W157" t="s">
         <v>4</v>
       </c>
       <c r="AB157" t="s">
         <v>4</v>
       </c>
       <c r="DC157" t="s">
-        <v>329</v>
+        <v>314</v>
       </c>
     </row>
     <row r="158" spans="1:113">
       <c r="P158" t="s">
         <v>4</v>
       </c>
       <c r="W158" t="s">
         <v>4</v>
       </c>
       <c r="AB158" t="s">
         <v>4</v>
       </c>
       <c r="DC158" t="s">
-        <v>330</v>
+        <v>315</v>
       </c>
     </row>
     <row r="159" spans="1:113">
       <c r="P159" t="s">
         <v>4</v>
       </c>
       <c r="W159" t="s">
         <v>4</v>
       </c>
       <c r="AB159" t="s">
         <v>4</v>
       </c>
       <c r="DC159" t="s">
-        <v>331</v>
+        <v>316</v>
       </c>
     </row>
     <row r="160" spans="1:113">
       <c r="P160" t="s">
         <v>4</v>
       </c>
       <c r="W160" t="s">
         <v>4</v>
       </c>
       <c r="AB160" t="s">
         <v>4</v>
       </c>
       <c r="DC160" t="s">
-        <v>332</v>
+        <v>317</v>
       </c>
     </row>
     <row r="161" spans="1:113">
       <c r="P161" t="s">
         <v>4</v>
       </c>
       <c r="W161" t="s">
         <v>4</v>
       </c>
       <c r="AB161" t="s">
         <v>4</v>
       </c>
       <c r="DC161" t="s">
-        <v>333</v>
+        <v>318</v>
       </c>
     </row>
     <row r="162" spans="1:113">
       <c r="P162" t="s">
         <v>4</v>
       </c>
       <c r="W162" t="s">
         <v>4</v>
       </c>
       <c r="AB162" t="s">
         <v>4</v>
       </c>
       <c r="DC162" t="s">
-        <v>334</v>
+        <v>319</v>
       </c>
     </row>
     <row r="163" spans="1:113">
       <c r="P163" t="s">
         <v>4</v>
       </c>
       <c r="W163" t="s">
         <v>4</v>
       </c>
       <c r="AB163" t="s">
         <v>4</v>
       </c>
       <c r="DC163" t="s">
-        <v>335</v>
+        <v>320</v>
       </c>
     </row>
     <row r="164" spans="1:113">
       <c r="P164" t="s">
         <v>4</v>
       </c>
       <c r="W164" t="s">
         <v>4</v>
       </c>
       <c r="AB164" t="s">
         <v>4</v>
       </c>
       <c r="DC164" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
     </row>
     <row r="165" spans="1:113">
       <c r="P165" t="s">
         <v>4</v>
       </c>
       <c r="W165" t="s">
         <v>4</v>
       </c>
       <c r="AB165" t="s">
         <v>4</v>
       </c>
       <c r="DC165" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
     </row>
     <row r="166" spans="1:113">
       <c r="P166" t="s">
         <v>4</v>
       </c>
       <c r="W166" t="s">
         <v>4</v>
       </c>
       <c r="AB166" t="s">
         <v>4</v>
       </c>
       <c r="DC166" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
     </row>
     <row r="167" spans="1:113">
       <c r="P167" t="s">
         <v>4</v>
       </c>
       <c r="W167" t="s">
         <v>4</v>
       </c>
       <c r="AB167" t="s">
         <v>4</v>
       </c>
       <c r="DC167" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
     </row>
     <row r="168" spans="1:113">
       <c r="P168" t="s">
         <v>4</v>
       </c>
       <c r="W168" t="s">
         <v>4</v>
       </c>
       <c r="AB168" t="s">
         <v>4</v>
       </c>
       <c r="DC168" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="169" spans="1:113">
       <c r="P169" t="s">
         <v>4</v>
       </c>
       <c r="W169" t="s">
         <v>4</v>
       </c>
       <c r="AB169" t="s">
         <v>4</v>
       </c>
       <c r="DC169" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
     </row>
     <row r="170" spans="1:113">
       <c r="P170" t="s">
         <v>4</v>
       </c>
       <c r="W170" t="s">
         <v>4</v>
       </c>
       <c r="AB170" t="s">
         <v>4</v>
       </c>
       <c r="DC170" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
     </row>
     <row r="171" spans="1:113">
       <c r="P171" t="s">
         <v>4</v>
       </c>
       <c r="W171" t="s">
         <v>4</v>
       </c>
       <c r="AB171" t="s">
         <v>4</v>
       </c>
       <c r="DC171" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
     </row>
     <row r="172" spans="1:113">
       <c r="P172" t="s">
         <v>4</v>
       </c>
       <c r="W172" t="s">
         <v>4</v>
       </c>
       <c r="AB172" t="s">
         <v>4</v>
       </c>
       <c r="DC172" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
     </row>
     <row r="173" spans="1:113">
       <c r="P173" t="s">
         <v>4</v>
       </c>
       <c r="W173" t="s">
         <v>4</v>
       </c>
       <c r="AB173" t="s">
         <v>4</v>
       </c>
       <c r="DC173" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
     </row>
     <row r="174" spans="1:113">
       <c r="P174" t="s">
         <v>4</v>
       </c>
       <c r="W174" t="s">
         <v>4</v>
       </c>
       <c r="AB174" t="s">
         <v>4</v>
       </c>
       <c r="DC174" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
     </row>
     <row r="175" spans="1:113">
       <c r="P175" t="s">
         <v>4</v>
       </c>
       <c r="W175" t="s">
         <v>4</v>
       </c>
       <c r="AB175" t="s">
         <v>4</v>
       </c>
       <c r="DC175" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
     </row>
     <row r="176" spans="1:113">
       <c r="P176" t="s">
         <v>4</v>
       </c>
       <c r="W176" t="s">
         <v>4</v>
       </c>
       <c r="AB176" t="s">
         <v>4</v>
       </c>
       <c r="DC176" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
     </row>
     <row r="177" spans="1:113">
       <c r="P177" t="s">
         <v>4</v>
       </c>
       <c r="W177" t="s">
         <v>4</v>
       </c>
       <c r="AB177" t="s">
         <v>4</v>
       </c>
       <c r="DC177" t="s">
-        <v>349</v>
+        <v>334</v>
       </c>
     </row>
     <row r="178" spans="1:113">
       <c r="P178" t="s">
         <v>4</v>
       </c>
       <c r="W178" t="s">
         <v>4</v>
       </c>
       <c r="AB178" t="s">
         <v>4</v>
       </c>
       <c r="DC178" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
     </row>
     <row r="179" spans="1:113">
       <c r="P179" t="s">
         <v>4</v>
       </c>
       <c r="W179" t="s">
         <v>4</v>
       </c>
       <c r="AB179" t="s">
         <v>4</v>
       </c>
       <c r="DC179" t="s">
-        <v>351</v>
+        <v>336</v>
       </c>
     </row>
     <row r="180" spans="1:113">
       <c r="P180" t="s">
         <v>4</v>
       </c>
       <c r="W180" t="s">
         <v>4</v>
       </c>
       <c r="AB180" t="s">
         <v>4</v>
       </c>
       <c r="DC180" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
     </row>
     <row r="181" spans="1:113">
       <c r="P181" t="s">
         <v>4</v>
       </c>
       <c r="W181" t="s">
         <v>4</v>
       </c>
       <c r="AB181" t="s">
         <v>4</v>
       </c>
       <c r="DC181" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
     </row>
     <row r="182" spans="1:113">
       <c r="P182" t="s">
         <v>4</v>
       </c>
       <c r="W182" t="s">
         <v>4</v>
       </c>
       <c r="AB182" t="s">
         <v>4</v>
       </c>
       <c r="DC182" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
     </row>
     <row r="183" spans="1:113">
       <c r="P183" t="s">
         <v>4</v>
       </c>
       <c r="W183" t="s">
         <v>4</v>
       </c>
       <c r="AB183" t="s">
         <v>4</v>
       </c>
       <c r="DC183" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
     </row>
     <row r="184" spans="1:113">
       <c r="P184" t="s">
         <v>4</v>
       </c>
       <c r="W184" t="s">
         <v>4</v>
       </c>
       <c r="AB184" t="s">
         <v>4</v>
       </c>
       <c r="DC184" t="s">
-        <v>356</v>
+        <v>341</v>
       </c>
     </row>
     <row r="185" spans="1:113">
       <c r="P185" t="s">
         <v>4</v>
       </c>
       <c r="W185" t="s">
         <v>4</v>
       </c>
       <c r="AB185" t="s">
         <v>4</v>
       </c>
       <c r="DC185" t="s">
-        <v>357</v>
+        <v>342</v>
       </c>
     </row>
     <row r="186" spans="1:113">
       <c r="P186" t="s">
         <v>4</v>
       </c>
       <c r="W186" t="s">
         <v>4</v>
       </c>
       <c r="AB186" t="s">
         <v>4</v>
       </c>
       <c r="DC186" t="s">
-        <v>358</v>
+        <v>343</v>
       </c>
     </row>
     <row r="187" spans="1:113">
       <c r="P187" t="s">
         <v>4</v>
       </c>
       <c r="W187" t="s">
         <v>4</v>
       </c>
       <c r="AB187" t="s">
         <v>4</v>
       </c>
       <c r="DC187" t="s">
-        <v>359</v>
+        <v>344</v>
       </c>
     </row>
     <row r="188" spans="1:113">
       <c r="P188" t="s">
         <v>4</v>
       </c>
       <c r="W188" t="s">
         <v>4</v>
       </c>
       <c r="AB188" t="s">
         <v>4</v>
       </c>
       <c r="DC188" t="s">
-        <v>360</v>
+        <v>345</v>
       </c>
     </row>
     <row r="189" spans="1:113">
       <c r="P189" t="s">
         <v>4</v>
       </c>
       <c r="W189" t="s">
         <v>4</v>
       </c>
       <c r="AB189" t="s">
         <v>4</v>
       </c>
       <c r="DC189" t="s">
-        <v>361</v>
+        <v>346</v>
       </c>
     </row>
     <row r="190" spans="1:113">
       <c r="P190" t="s">
         <v>4</v>
       </c>
       <c r="W190" t="s">
         <v>4</v>
       </c>
       <c r="AB190" t="s">
         <v>4</v>
       </c>
       <c r="DC190" t="s">
-        <v>362</v>
+        <v>347</v>
       </c>
     </row>
     <row r="191" spans="1:113">
       <c r="P191" t="s">
         <v>4</v>
       </c>
       <c r="W191" t="s">
         <v>4</v>
       </c>
       <c r="AB191" t="s">
         <v>4</v>
       </c>
       <c r="DC191" t="s">
-        <v>363</v>
+        <v>348</v>
       </c>
     </row>
     <row r="192" spans="1:113">
       <c r="P192" t="s">
         <v>4</v>
       </c>
       <c r="W192" t="s">
         <v>4</v>
       </c>
       <c r="AB192" t="s">
         <v>4</v>
       </c>
       <c r="DC192" t="s">
-        <v>364</v>
+        <v>349</v>
       </c>
     </row>
     <row r="193" spans="1:113">
       <c r="P193" t="s">
         <v>4</v>
       </c>
       <c r="W193" t="s">
         <v>4</v>
       </c>
       <c r="AB193" t="s">
         <v>4</v>
       </c>
       <c r="DC193" t="s">
-        <v>365</v>
+        <v>350</v>
       </c>
     </row>
     <row r="194" spans="1:113">
       <c r="P194" t="s">
         <v>4</v>
       </c>
       <c r="W194" t="s">
         <v>4</v>
       </c>
       <c r="AB194" t="s">
         <v>4</v>
       </c>
       <c r="DC194" t="s">
-        <v>366</v>
+        <v>351</v>
       </c>
     </row>
     <row r="195" spans="1:113">
       <c r="P195" t="s">
         <v>4</v>
       </c>
       <c r="W195" t="s">
         <v>4</v>
       </c>
       <c r="AB195" t="s">
         <v>4</v>
       </c>
       <c r="DC195" t="s">
-        <v>367</v>
+        <v>352</v>
       </c>
     </row>
     <row r="196" spans="1:113">
       <c r="P196" t="s">
         <v>4</v>
       </c>
       <c r="W196" t="s">
         <v>4</v>
       </c>
       <c r="AB196" t="s">
         <v>4</v>
       </c>
       <c r="DC196" t="s">
-        <v>368</v>
+        <v>353</v>
       </c>
     </row>
     <row r="197" spans="1:113">
       <c r="P197" t="s">
         <v>4</v>
       </c>
       <c r="W197" t="s">
         <v>4</v>
       </c>
       <c r="AB197" t="s">
         <v>4</v>
       </c>
       <c r="DC197" t="s">
-        <v>369</v>
+        <v>354</v>
       </c>
     </row>
     <row r="198" spans="1:113">
       <c r="P198" t="s">
         <v>4</v>
       </c>
       <c r="W198" t="s">
         <v>4</v>
       </c>
       <c r="AB198" t="s">
         <v>4</v>
       </c>
       <c r="DC198" t="s">
-        <v>370</v>
+        <v>355</v>
       </c>
     </row>
     <row r="199" spans="1:113">
       <c r="P199" t="s">
         <v>4</v>
       </c>
       <c r="W199" t="s">
         <v>4</v>
       </c>
       <c r="AB199" t="s">
         <v>4</v>
       </c>
       <c r="DC199" t="s">
-        <v>371</v>
+        <v>356</v>
       </c>
     </row>
     <row r="200" spans="1:113">
       <c r="P200" t="s">
         <v>4</v>
       </c>
       <c r="W200" t="s">
         <v>4</v>
       </c>
       <c r="AB200" t="s">
         <v>4</v>
       </c>
       <c r="DC200" t="s">
-        <v>372</v>
+        <v>357</v>
       </c>
     </row>
     <row r="201" spans="1:113">
       <c r="P201" t="s">
         <v>4</v>
       </c>
       <c r="W201" t="s">
         <v>4</v>
       </c>
       <c r="AB201" t="s">
         <v>4</v>
       </c>
       <c r="DC201" t="s">
-        <v>373</v>
+        <v>358</v>
       </c>
     </row>
     <row r="202" spans="1:113">
       <c r="P202" t="s">
         <v>4</v>
       </c>
       <c r="W202" t="s">
         <v>4</v>
       </c>
       <c r="AB202" t="s">
         <v>4</v>
       </c>
       <c r="DC202" t="s">
-        <v>374</v>
+        <v>359</v>
       </c>
     </row>
     <row r="203" spans="1:113">
       <c r="P203" t="s">
         <v>4</v>
       </c>
       <c r="W203" t="s">
         <v>4</v>
       </c>
       <c r="AB203" t="s">
         <v>4</v>
       </c>
       <c r="DC203" t="s">
-        <v>375</v>
+        <v>360</v>
       </c>
     </row>
     <row r="204" spans="1:113">
       <c r="P204" t="s">
         <v>4</v>
       </c>
       <c r="W204" t="s">
         <v>4</v>
       </c>
       <c r="AB204" t="s">
         <v>4</v>
       </c>
       <c r="DC204" t="s">
-        <v>376</v>
+        <v>361</v>
       </c>
     </row>
     <row r="205" spans="1:113">
       <c r="P205" t="s">
         <v>4</v>
       </c>
       <c r="W205" t="s">
         <v>4</v>
       </c>
       <c r="AB205" t="s">
         <v>4</v>
       </c>
       <c r="DC205" t="s">
-        <v>377</v>
+        <v>362</v>
       </c>
     </row>
     <row r="206" spans="1:113">
       <c r="P206" t="s">
         <v>4</v>
       </c>
       <c r="W206" t="s">
         <v>4</v>
       </c>
       <c r="AB206" t="s">
         <v>4</v>
       </c>
       <c r="DC206" t="s">
-        <v>378</v>
+        <v>363</v>
       </c>
     </row>
     <row r="207" spans="1:113">
       <c r="P207" t="s">
         <v>4</v>
       </c>
       <c r="W207" t="s">
         <v>4</v>
       </c>
       <c r="AB207" t="s">
         <v>4</v>
       </c>
       <c r="DC207" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
     </row>
     <row r="208" spans="1:113">
       <c r="P208" t="s">
         <v>4</v>
       </c>
       <c r="W208" t="s">
         <v>4</v>
       </c>
       <c r="AB208" t="s">
         <v>4</v>
       </c>
       <c r="DC208" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
     </row>
     <row r="209" spans="1:113">
       <c r="P209" t="s">
         <v>4</v>
       </c>
       <c r="W209" t="s">
         <v>4</v>
       </c>
       <c r="AB209" t="s">
         <v>4</v>
       </c>
       <c r="DC209" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
     </row>
     <row r="210" spans="1:113">
       <c r="P210" t="s">
         <v>4</v>
       </c>
       <c r="W210" t="s">
         <v>4</v>
       </c>
       <c r="AB210" t="s">
         <v>4</v>
       </c>
       <c r="DC210" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
     </row>
     <row r="211" spans="1:113">
       <c r="P211" t="s">
         <v>4</v>
       </c>
       <c r="W211" t="s">
         <v>4</v>
       </c>
       <c r="AB211" t="s">
         <v>4</v>
       </c>
       <c r="DC211" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
     </row>
     <row r="212" spans="1:113">
       <c r="P212" t="s">
         <v>4</v>
       </c>
       <c r="W212" t="s">
         <v>4</v>
       </c>
       <c r="AB212" t="s">
         <v>4</v>
       </c>
       <c r="DC212" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
     </row>
     <row r="213" spans="1:113">
       <c r="P213" t="s">
         <v>4</v>
       </c>
       <c r="W213" t="s">
         <v>4</v>
       </c>
       <c r="AB213" t="s">
         <v>4</v>
       </c>
       <c r="DC213" t="s">
-        <v>385</v>
+        <v>370</v>
       </c>
     </row>
     <row r="214" spans="1:113">
       <c r="P214" t="s">
         <v>4</v>
       </c>
       <c r="W214" t="s">
         <v>4</v>
       </c>
       <c r="AB214" t="s">
         <v>4</v>
       </c>
       <c r="DC214" t="s">
-        <v>386</v>
+        <v>371</v>
       </c>
     </row>
     <row r="215" spans="1:113">
       <c r="P215" t="s">
         <v>4</v>
       </c>
       <c r="W215" t="s">
         <v>4</v>
       </c>
       <c r="AB215" t="s">
         <v>4</v>
       </c>
       <c r="DC215" t="s">
-        <v>387</v>
+        <v>372</v>
       </c>
     </row>
     <row r="216" spans="1:113">
       <c r="P216" t="s">
         <v>4</v>
       </c>
       <c r="W216" t="s">
         <v>4</v>
       </c>
       <c r="AB216" t="s">
         <v>4</v>
       </c>
       <c r="DC216" t="s">
-        <v>388</v>
+        <v>373</v>
       </c>
     </row>
     <row r="217" spans="1:113">
       <c r="P217" t="s">
         <v>4</v>
       </c>
       <c r="W217" t="s">
         <v>4</v>
       </c>
       <c r="AB217" t="s">
         <v>4</v>
       </c>
       <c r="DC217" t="s">
-        <v>389</v>
+        <v>374</v>
       </c>
     </row>
     <row r="218" spans="1:113">
       <c r="P218" t="s">
         <v>4</v>
       </c>
       <c r="W218" t="s">
         <v>4</v>
       </c>
       <c r="AB218" t="s">
         <v>4</v>
       </c>
       <c r="DC218" t="s">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="219" spans="1:113">
       <c r="P219" t="s">
         <v>4</v>
       </c>
       <c r="W219" t="s">
         <v>4</v>
       </c>
       <c r="AB219" t="s">
         <v>4</v>
       </c>
       <c r="DC219" t="s">
-        <v>391</v>
+        <v>376</v>
       </c>
     </row>
     <row r="220" spans="1:113">
       <c r="P220" t="s">
         <v>4</v>
       </c>
       <c r="W220" t="s">
         <v>4</v>
       </c>
       <c r="AB220" t="s">
         <v>4</v>
       </c>
       <c r="DC220" t="s">
-        <v>392</v>
+        <v>377</v>
       </c>
     </row>
     <row r="221" spans="1:113">
       <c r="P221" t="s">
         <v>4</v>
       </c>
       <c r="W221" t="s">
         <v>4</v>
       </c>
       <c r="AB221" t="s">
         <v>4</v>
       </c>
       <c r="DC221" t="s">
-        <v>393</v>
+        <v>378</v>
       </c>
     </row>
     <row r="222" spans="1:113">
       <c r="P222" t="s">
         <v>4</v>
       </c>
       <c r="W222" t="s">
         <v>4</v>
       </c>
       <c r="AB222" t="s">
         <v>4</v>
       </c>
       <c r="DC222" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
     </row>
     <row r="223" spans="1:113">
       <c r="P223" t="s">
         <v>4</v>
       </c>
       <c r="W223" t="s">
         <v>4</v>
       </c>
       <c r="AB223" t="s">
         <v>4</v>
       </c>
       <c r="DC223" t="s">
-        <v>395</v>
+        <v>380</v>
       </c>
     </row>
     <row r="224" spans="1:113">
       <c r="P224" t="s">
         <v>4</v>
       </c>
       <c r="W224" t="s">
         <v>4</v>
       </c>
       <c r="AB224" t="s">
         <v>4</v>
       </c>
       <c r="DC224" t="s">
-        <v>396</v>
+        <v>381</v>
       </c>
     </row>
     <row r="225" spans="1:113">
       <c r="P225" t="s">
         <v>4</v>
       </c>
       <c r="W225" t="s">
         <v>4</v>
       </c>
       <c r="AB225" t="s">
         <v>4</v>
       </c>
       <c r="DC225" t="s">
-        <v>397</v>
+        <v>382</v>
       </c>
     </row>
     <row r="226" spans="1:113">
       <c r="P226" t="s">
         <v>4</v>
       </c>
       <c r="W226" t="s">
         <v>4</v>
       </c>
       <c r="AB226" t="s">
         <v>4</v>
       </c>
       <c r="DC226" t="s">
-        <v>398</v>
+        <v>383</v>
       </c>
     </row>
     <row r="227" spans="1:113">
       <c r="P227" t="s">
         <v>4</v>
       </c>
       <c r="W227" t="s">
         <v>4</v>
       </c>
       <c r="AB227" t="s">
         <v>4</v>
       </c>
       <c r="DC227" t="s">
-        <v>399</v>
+        <v>384</v>
       </c>
     </row>
     <row r="228" spans="1:113">
       <c r="P228" t="s">
         <v>4</v>
       </c>
       <c r="W228" t="s">
         <v>4</v>
       </c>
       <c r="AB228" t="s">
         <v>4</v>
       </c>
       <c r="DC228" t="s">
-        <v>400</v>
+        <v>385</v>
       </c>
     </row>
     <row r="229" spans="1:113">
       <c r="P229" t="s">
         <v>4</v>
       </c>
       <c r="W229" t="s">
         <v>4</v>
       </c>
       <c r="AB229" t="s">
         <v>4</v>
       </c>
       <c r="DC229" t="s">
-        <v>401</v>
+        <v>386</v>
       </c>
     </row>
     <row r="230" spans="1:113">
       <c r="P230" t="s">
         <v>4</v>
       </c>
       <c r="W230" t="s">
         <v>4</v>
       </c>
       <c r="AB230" t="s">
         <v>4</v>
       </c>
       <c r="DC230" t="s">
-        <v>402</v>
+        <v>387</v>
       </c>
     </row>
     <row r="231" spans="1:113">
       <c r="P231" t="s">
         <v>4</v>
       </c>
       <c r="W231" t="s">
         <v>4</v>
       </c>
       <c r="AB231" t="s">
         <v>4</v>
       </c>
       <c r="DC231" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
     </row>
     <row r="232" spans="1:113">
       <c r="P232" t="s">
         <v>4</v>
       </c>
       <c r="W232" t="s">
         <v>4</v>
       </c>
       <c r="AB232" t="s">
         <v>4</v>
       </c>
       <c r="DC232" t="s">
-        <v>404</v>
+        <v>389</v>
       </c>
     </row>
     <row r="233" spans="1:113">
       <c r="P233" t="s">
         <v>4</v>
       </c>
       <c r="W233" t="s">
         <v>4</v>
       </c>
       <c r="AB233" t="s">
         <v>4</v>
       </c>
       <c r="DC233" t="s">
-        <v>405</v>
+        <v>390</v>
       </c>
     </row>
     <row r="234" spans="1:113">
       <c r="P234" t="s">
         <v>4</v>
       </c>
       <c r="W234" t="s">
         <v>4</v>
       </c>
       <c r="AB234" t="s">
         <v>4</v>
       </c>
       <c r="DC234" t="s">
-        <v>406</v>
+        <v>391</v>
       </c>
     </row>
     <row r="235" spans="1:113">
       <c r="P235" t="s">
         <v>4</v>
       </c>
       <c r="W235" t="s">
         <v>4</v>
       </c>
       <c r="AB235" t="s">
         <v>4</v>
       </c>
       <c r="DC235" t="s">
-        <v>407</v>
+        <v>392</v>
       </c>
     </row>
     <row r="236" spans="1:113">
       <c r="P236" t="s">
         <v>4</v>
       </c>
       <c r="W236" t="s">
         <v>4</v>
       </c>
       <c r="AB236" t="s">
         <v>4</v>
       </c>
       <c r="DC236" t="s">
-        <v>408</v>
+        <v>393</v>
       </c>
     </row>
     <row r="237" spans="1:113">
       <c r="P237" t="s">
         <v>4</v>
       </c>
       <c r="W237" t="s">
         <v>4</v>
       </c>
       <c r="AB237" t="s">
         <v>4</v>
       </c>
       <c r="DC237" t="s">
-        <v>409</v>
+        <v>394</v>
       </c>
     </row>
     <row r="238" spans="1:113">
       <c r="P238" t="s">
         <v>4</v>
       </c>
       <c r="W238" t="s">
         <v>4</v>
       </c>
       <c r="AB238" t="s">
         <v>4</v>
       </c>
       <c r="DC238" t="s">
-        <v>410</v>
+        <v>395</v>
       </c>
     </row>
     <row r="239" spans="1:113">
       <c r="P239" t="s">
         <v>4</v>
       </c>
       <c r="W239" t="s">
         <v>4</v>
       </c>
       <c r="AB239" t="s">
         <v>4</v>
       </c>
       <c r="DC239" t="s">
-        <v>411</v>
+        <v>396</v>
       </c>
     </row>
     <row r="240" spans="1:113">
       <c r="P240" t="s">
         <v>4</v>
       </c>
       <c r="W240" t="s">
         <v>4</v>
       </c>
       <c r="AB240" t="s">
         <v>4</v>
       </c>
       <c r="DC240" t="s">
-        <v>412</v>
+        <v>397</v>
       </c>
     </row>
     <row r="241" spans="1:113">
       <c r="P241" t="s">
         <v>4</v>
       </c>
       <c r="W241" t="s">
         <v>4</v>
       </c>
       <c r="AB241" t="s">
         <v>4</v>
       </c>
       <c r="DC241" t="s">
-        <v>413</v>
+        <v>398</v>
       </c>
     </row>
     <row r="242" spans="1:113">
       <c r="P242" t="s">
         <v>4</v>
       </c>
       <c r="W242" t="s">
         <v>4</v>
       </c>
       <c r="AB242" t="s">
         <v>4</v>
       </c>
       <c r="DC242" t="s">
-        <v>414</v>
+        <v>399</v>
       </c>
     </row>
     <row r="243" spans="1:113">
       <c r="P243" t="s">
         <v>4</v>
       </c>
       <c r="W243" t="s">
         <v>4</v>
       </c>
       <c r="AB243" t="s">
         <v>4</v>
       </c>
       <c r="DC243" t="s">
-        <v>415</v>
+        <v>400</v>
       </c>
     </row>
     <row r="244" spans="1:113">
       <c r="P244" t="s">
         <v>4</v>
       </c>
       <c r="W244" t="s">
         <v>4</v>
       </c>
       <c r="AB244" t="s">
         <v>4</v>
       </c>
       <c r="DC244" t="s">
-        <v>416</v>
+        <v>401</v>
       </c>
     </row>
     <row r="245" spans="1:113">
       <c r="P245" t="s">
         <v>4</v>
       </c>
       <c r="W245" t="s">
         <v>4</v>
       </c>
       <c r="AB245" t="s">
         <v>4</v>
       </c>
       <c r="DC245" t="s">
-        <v>417</v>
+        <v>402</v>
       </c>
     </row>
     <row r="246" spans="1:113">
       <c r="P246" t="s">
         <v>4</v>
       </c>
       <c r="W246" t="s">
         <v>4</v>
       </c>
       <c r="AB246" t="s">
         <v>4</v>
       </c>
       <c r="DC246" t="s">
-        <v>418</v>
+        <v>403</v>
       </c>
     </row>
     <row r="247" spans="1:113">
       <c r="P247" t="s">
         <v>4</v>
       </c>
       <c r="W247" t="s">
         <v>4</v>
       </c>
       <c r="AB247" t="s">
         <v>4</v>
       </c>
       <c r="DC247" t="s">
-        <v>419</v>
+        <v>404</v>
       </c>
     </row>
     <row r="248" spans="1:113">
       <c r="P248" t="s">
         <v>4</v>
       </c>
       <c r="W248" t="s">
         <v>4</v>
       </c>
       <c r="AB248" t="s">
         <v>4</v>
       </c>
       <c r="DC248" t="s">
-        <v>420</v>
+        <v>405</v>
       </c>
     </row>
     <row r="249" spans="1:113">
       <c r="P249" t="s">
         <v>4</v>
       </c>
       <c r="W249" t="s">
         <v>4</v>
       </c>
       <c r="AB249" t="s">
         <v>4</v>
       </c>
       <c r="DC249" t="s">
-        <v>421</v>
+        <v>406</v>
       </c>
     </row>
     <row r="250" spans="1:113">
       <c r="P250" t="s">
         <v>4</v>
       </c>
       <c r="W250" t="s">
         <v>4</v>
       </c>
       <c r="AB250" t="s">
         <v>4</v>
       </c>
       <c r="DC250" t="s">
-        <v>422</v>
+        <v>407</v>
       </c>
     </row>
     <row r="251" spans="1:113">
       <c r="P251" t="s">
         <v>4</v>
       </c>
       <c r="W251" t="s">
         <v>4</v>
       </c>
       <c r="AB251" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="252" spans="1:113">
       <c r="P252" t="s">
         <v>4</v>
       </c>
       <c r="W252" t="s">
         <v>4</v>
       </c>
       <c r="AB252" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="253" spans="1:113">
@@ -14175,72 +14085,72 @@
     <row r="1000" spans="1:113">
       <c r="P1000" t="s">
         <v>4</v>
       </c>
       <c r="W1000" t="s">
         <v>4</v>
       </c>
       <c r="AB1000" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="16">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
       <formula1>'Worksheet'!$DG$1:$DG$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AC5:AC1000">
       <formula1>'Worksheet'!$DH$1:$DH$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AD5:AD1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AE5:AE1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AF5:AF1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AG5:AG1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AH5:AH1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AI5:AI1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AJ5:AJ1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AK5:AK1000">
-      <formula1>'Worksheet'!$DI$1:$DI$25</formula1>
+      <formula1>'Worksheet'!$DI$1:$DI$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DA$1:$DA$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DB$1:$DB$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DC$1:$DC$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DE$1:$DE$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>