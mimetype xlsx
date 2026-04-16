--- v0 (2026-03-01)
+++ v1 (2026-04-16)
@@ -9,80 +9,80 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="444">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Canadian</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>1 Payment (pay all right now!)</t>
   </si>
   <si>
     <t>U8</t>
   </si>
   <si>
-    <t>Elite Development Cross Country - FALL SEASON ONLY</t>
+    <t>Elite Development Sprints/Hurdles - FULL YEAR</t>
   </si>
   <si>
     <t>1031101:typeValue:102</t>
   </si>
   <si>
     <t>1031101:typeValue:103</t>
   </si>
   <si>
     <t>1031101:typeValue:104</t>
   </si>
   <si>
     <t>1031101:typeValue:105</t>
   </si>
   <si>
     <t>1031101:typeValue:3:374031</t>
   </si>
   <si>
     <t>1031101:typeValue:10:374032</t>
   </si>
   <si>
     <t>1031101:typeValue:0:374033</t>
   </si>
   <si>
     <t>1031101:typeValue:14:374034</t>
   </si>
@@ -191,72 +191,72 @@
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Landed Immigrant</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Returning</t>
   </si>
   <si>
     <t>2 payments</t>
   </si>
   <si>
     <t>U10</t>
   </si>
   <si>
-    <t>Elite Development Sprints/Hurdles - FALL SEASON ONLY</t>
-[...2 lines deleted...]
-    <t>Event Registration - Thorold Elite Track Club - 2026 Member Registration</t>
+    <t>Elite Development Jumps - FULL YEAR</t>
+  </si>
+  <si>
+    <t>Event Registration - Thorold Elite Track Club - 2026 OUTDOOR Member Registration</t>
   </si>
   <si>
     <t>Student Visa</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>3 payments</t>
   </si>
   <si>
     <t>U12</t>
   </si>
   <si>
-    <t>Elite Development* Throws - FALL SEASON ONLY</t>
+    <t>Elite Development* Throws - FULL YEAR</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Citizenship</t>
   </si>
   <si>
     <t>Birth Country</t>
   </si>
   <si>
     <t>Parent/Guardian</t>
   </si>
   <si>
     <t>Parent/Guardian Email</t>
   </si>
@@ -353,426 +353,366 @@
   <si>
     <t>Program Type #6</t>
   </si>
   <si>
     <t>Program Type #7</t>
   </si>
   <si>
     <t>Program Type #8</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>4 payments</t>
   </si>
   <si>
     <t>U14</t>
   </si>
   <si>
-    <t>Elite Development Jumps - FALL SEASON ONLY</t>
+    <t>Elite Development Distance/XC - FULL YEAR</t>
   </si>
   <si>
     <t>Prince Edward Island</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>U16</t>
   </si>
   <si>
-    <t>Senior Development Cross Country - FALL SEASON ONLY</t>
+    <t>Junior Development Speed &amp; Power (Sprints) - FULL YEAR</t>
   </si>
   <si>
     <t>Quebec</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>U18</t>
   </si>
   <si>
-    <t>Senior Development Sprints/ Hurdles - FALL SEASON ONLY</t>
+    <t>Junior Development Distance/XC - FULL YEAR</t>
   </si>
   <si>
     <t>Manitoba</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>U20</t>
   </si>
   <si>
-    <t>Senior Development Jumps - FALL SEASON ONLY</t>
+    <t>Senior Development Sprints/ Hurdles - FULL YEAR</t>
   </si>
   <si>
     <t>Saskatchewan</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
-    <t>Junior Development Cross Country - FALL SEASON ONLY</t>
+    <t>Senior Development Distance/ XC - FULL YEAR</t>
   </si>
   <si>
     <t>Yukon</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
     <t>Masters</t>
   </si>
   <si>
-    <t>Junior Development Speed &amp; Power (Sprints) - FALL SEASON ONLY</t>
+    <t>Future Track Stars - FULL YEAR</t>
   </si>
   <si>
     <t>Northwest Territories</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
-    <t>Future Track Stars - FALL SEASON ONLY</t>
+    <t>Masters - FULL YEAR</t>
   </si>
   <si>
     <t>Alberta</t>
   </si>
   <si>
     <t>Antarctica</t>
   </si>
   <si>
-    <t>Elite Development Sprints/Hurdles - FULL YEAR</t>
+    <t>Elite Development Sprints/Hurdles - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>British Columbia</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
-    <t>Elite Development Jumps - FULL YEAR</t>
+    <t>Elite Development Jumps - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Nunavut</t>
   </si>
   <si>
     <t>American Samoa</t>
   </si>
   <si>
-    <t>Elite Development* Throws - FULL YEAR</t>
+    <t>Elite Development Throws - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Austria</t>
   </si>
   <si>
-    <t>Elite Development Distance/XC - FULL YEAR</t>
+    <t>Elite Development Distance - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Alaska</t>
   </si>
   <si>
     <t>Australia</t>
   </si>
   <si>
-    <t>Junior Development Speed &amp; Power (Sprints) - FULL YEAR</t>
+    <t>Junior Development Sprints/Hurdles - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
-    <t>Junior Development Distance/XC - FULL YEAR</t>
+    <t>Junior Development Jumps - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>&amp;Aring;land</t>
   </si>
   <si>
-    <t>Future Track Stars - FULL YEAR</t>
+    <t>Junior Development Throws - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>Azerbaijan</t>
   </si>
   <si>
-    <t>Masters - FULL YEAR</t>
+    <t>Junior Development Distance - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Bosnia and Herzegovina</t>
   </si>
   <si>
-    <t>Elite Development Jumps - WINTER SEASON ONLY</t>
+    <t>Future Track Stars - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>Elite Development Sprints/ Hurdles - WINTER SEASON ONLY</t>
+    <t>Masters - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>Bangladesh</t>
   </si>
   <si>
-    <t>Elite Development Throws - WINTER SEASON ONLY</t>
+    <t>Senior Development Sprints/ Hurdles - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
-    <t>Elite Development Distance - WINTER SEASON ONLY</t>
+    <t>Senior Development Distance - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
-    <t>Junior Development Sprints - WINTER SEASON ONLY</t>
+    <t>Senior Development Jumps - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>Junior Development Distance - WINTER SEASON ONLY</t>
+    <t>School Training Membership - APRIL TO JUNE ONLY</t>
   </si>
   <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
-    <t>Future Track Stars - WINTER SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>Masters - WINTER SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>Elite Development Sprints/Hurdles - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>Saint BarthÈlemy</t>
   </si>
   <si>
-    <t>Elite Development Jumps - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Kansas</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>Elite Development Throws - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Kentucky</t>
   </si>
   <si>
     <t>Brunei</t>
   </si>
   <si>
-    <t>Elite Development Distance - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Louisiana</t>
   </si>
   <si>
     <t>Bolivia</t>
   </si>
   <si>
-    <t>Junior Development Sprints/Hurdles - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Maine</t>
   </si>
   <si>
     <t>Bonaire</t>
   </si>
   <si>
-    <t>Junior Development Jumps - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Maryland</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
-    <t>Junior Development Throws - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Massachusetts</t>
   </si>
   <si>
     <t>Bahamas</t>
   </si>
   <si>
-    <t>Junior Development Distance - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Michigan</t>
   </si>
   <si>
     <t>Bhutan</t>
   </si>
   <si>
-    <t>Future Track Stars - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Minnesota</t>
   </si>
   <si>
     <t>Bouvet Island</t>
   </si>
   <si>
-    <t>Masters - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Mississippi</t>
   </si>
   <si>
     <t>Botswana</t>
   </si>
   <si>
-    <t>Masters - FALL SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Missouri</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>Senior Development Sprints/ Hurdles - FULL YEAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Montana</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
-    <t>Senior Development Distance/ XC - FULL YEAR</t>
-[...1 lines deleted...]
-  <si>
     <t>Nebraska</t>
   </si>
   <si>
     <t>Cocos [Keeling] Islands</t>
   </si>
   <si>
-    <t>Senior Development Sprints/ Hurdles - WINTER SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>Democratic Republic of the Congo</t>
   </si>
   <si>
-    <t>Senior Development Distance - WINTER SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>New Hampshire</t>
   </si>
   <si>
     <t>Central African Republic</t>
   </si>
   <si>
-    <t>Senior Development Sprints/ Hurdles - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>New Jersey</t>
   </si>
   <si>
     <t>Republic of the Congo</t>
   </si>
   <si>
-    <t>Senior Development Distance - OUTDOOR SEASON ONLY</t>
-[...1 lines deleted...]
-  <si>
     <t>New Mexico</t>
   </si>
   <si>
     <t>Switzerland</t>
-  </si>
-[...1 lines deleted...]
-    <t>School Training Membership - APRIL TO JUNE ONLY</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
     <t>Ivory Coast</t>
   </si>
   <si>
     <t>North Carolina</t>
   </si>
   <si>
     <t>Cook Islands</t>
   </si>
   <si>
     <t>North Dakota</t>
   </si>
   <si>
     <t>Chile</t>
   </si>
   <si>
     <t>Ohio</t>
   </si>
   <si>
     <t>Cameroon</t>
   </si>
@@ -1840,51 +1780,51 @@
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="72" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="195" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="183" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="51" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="122" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="131" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="458" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="179" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="445" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="117" max="117" width="72" bestFit="true" customWidth="true" style="0"/>
+    <col min="117" max="117" width="68" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:117" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
@@ -2870,3598 +2810,3538 @@
       </c>
       <c r="DE24" t="s">
         <v>178</v>
       </c>
       <c r="DM24" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="25" spans="1:117">
       <c r="D25" s="2"/>
       <c r="I25" t="s">
         <v>3</v>
       </c>
       <c r="Q25" t="s">
         <v>3</v>
       </c>
       <c r="V25" t="s">
         <v>3</v>
       </c>
       <c r="DD25" t="s">
         <v>180</v>
       </c>
       <c r="DE25" t="s">
         <v>181</v>
       </c>
-      <c r="DM25" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="26" spans="1:117">
       <c r="D26" s="2"/>
       <c r="I26" t="s">
         <v>3</v>
       </c>
       <c r="Q26" t="s">
         <v>3</v>
       </c>
       <c r="V26" t="s">
         <v>3</v>
       </c>
       <c r="DD26" t="s">
+        <v>182</v>
+      </c>
+      <c r="DE26" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="27" spans="1:117">
       <c r="D27" s="2"/>
       <c r="I27" t="s">
         <v>3</v>
       </c>
       <c r="Q27" t="s">
         <v>3</v>
       </c>
       <c r="V27" t="s">
         <v>3</v>
       </c>
       <c r="DD27" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="DE27" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28" spans="1:117">
       <c r="D28" s="2"/>
       <c r="I28" t="s">
         <v>3</v>
       </c>
       <c r="Q28" t="s">
         <v>3</v>
       </c>
       <c r="V28" t="s">
         <v>3</v>
       </c>
       <c r="DD28" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="DE28" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>187</v>
       </c>
     </row>
     <row r="29" spans="1:117">
       <c r="D29" s="2"/>
       <c r="I29" t="s">
         <v>3</v>
       </c>
       <c r="Q29" t="s">
         <v>3</v>
       </c>
       <c r="V29" t="s">
         <v>3</v>
       </c>
       <c r="DD29" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="DE29" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>189</v>
       </c>
     </row>
     <row r="30" spans="1:117">
       <c r="D30" s="2"/>
       <c r="I30" t="s">
         <v>3</v>
       </c>
       <c r="Q30" t="s">
         <v>3</v>
       </c>
       <c r="V30" t="s">
         <v>3</v>
       </c>
       <c r="DD30" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="DE30" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>191</v>
       </c>
     </row>
     <row r="31" spans="1:117">
       <c r="D31" s="2"/>
       <c r="I31" t="s">
         <v>3</v>
       </c>
       <c r="Q31" t="s">
         <v>3</v>
       </c>
       <c r="V31" t="s">
         <v>3</v>
       </c>
       <c r="DD31" t="s">
-        <v>198</v>
+        <v>192</v>
       </c>
       <c r="DE31" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>193</v>
       </c>
     </row>
     <row r="32" spans="1:117">
       <c r="D32" s="2"/>
       <c r="I32" t="s">
         <v>3</v>
       </c>
       <c r="Q32" t="s">
         <v>3</v>
       </c>
       <c r="V32" t="s">
         <v>3</v>
       </c>
       <c r="DD32" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="DE32" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>203</v>
+        <v>195</v>
       </c>
     </row>
     <row r="33" spans="1:117">
       <c r="D33" s="2"/>
       <c r="I33" t="s">
         <v>3</v>
       </c>
       <c r="Q33" t="s">
         <v>3</v>
       </c>
       <c r="V33" t="s">
         <v>3</v>
       </c>
       <c r="DD33" t="s">
-        <v>204</v>
+        <v>196</v>
       </c>
       <c r="DE33" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>206</v>
+        <v>197</v>
       </c>
     </row>
     <row r="34" spans="1:117">
       <c r="D34" s="2"/>
       <c r="I34" t="s">
         <v>3</v>
       </c>
       <c r="Q34" t="s">
         <v>3</v>
       </c>
       <c r="V34" t="s">
         <v>3</v>
       </c>
       <c r="DD34" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="DE34" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>209</v>
+        <v>199</v>
       </c>
     </row>
     <row r="35" spans="1:117">
       <c r="D35" s="2"/>
       <c r="I35" t="s">
         <v>3</v>
       </c>
       <c r="Q35" t="s">
         <v>3</v>
       </c>
       <c r="V35" t="s">
         <v>3</v>
       </c>
       <c r="DD35" t="s">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="DE35" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>212</v>
+        <v>201</v>
       </c>
     </row>
     <row r="36" spans="1:117">
       <c r="D36" s="2"/>
       <c r="I36" t="s">
         <v>3</v>
       </c>
       <c r="Q36" t="s">
         <v>3</v>
       </c>
       <c r="V36" t="s">
         <v>3</v>
       </c>
       <c r="DD36" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="DE36" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>203</v>
       </c>
     </row>
     <row r="37" spans="1:117">
       <c r="D37" s="2"/>
       <c r="I37" t="s">
         <v>3</v>
       </c>
       <c r="Q37" t="s">
         <v>3</v>
       </c>
       <c r="V37" t="s">
         <v>3</v>
       </c>
       <c r="DD37" t="s">
-        <v>216</v>
+        <v>204</v>
       </c>
       <c r="DE37" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>205</v>
       </c>
     </row>
     <row r="38" spans="1:117">
       <c r="D38" s="2"/>
       <c r="I38" t="s">
         <v>3</v>
       </c>
       <c r="Q38" t="s">
         <v>3</v>
       </c>
       <c r="V38" t="s">
         <v>3</v>
       </c>
       <c r="DD38" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="DE38" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>221</v>
+        <v>207</v>
       </c>
     </row>
     <row r="39" spans="1:117">
       <c r="D39" s="2"/>
       <c r="I39" t="s">
         <v>3</v>
       </c>
       <c r="Q39" t="s">
         <v>3</v>
       </c>
       <c r="V39" t="s">
         <v>3</v>
       </c>
       <c r="DD39" t="s">
-        <v>222</v>
+        <v>208</v>
       </c>
       <c r="DE39" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>224</v>
+        <v>209</v>
       </c>
     </row>
     <row r="40" spans="1:117">
       <c r="D40" s="2"/>
       <c r="I40" t="s">
         <v>3</v>
       </c>
       <c r="Q40" t="s">
         <v>3</v>
       </c>
       <c r="V40" t="s">
         <v>3</v>
       </c>
       <c r="DD40" t="s">
-        <v>225</v>
+        <v>210</v>
       </c>
       <c r="DE40" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>227</v>
+        <v>211</v>
       </c>
     </row>
     <row r="41" spans="1:117">
       <c r="D41" s="2"/>
       <c r="I41" t="s">
         <v>3</v>
       </c>
       <c r="Q41" t="s">
         <v>3</v>
       </c>
       <c r="V41" t="s">
         <v>3</v>
       </c>
       <c r="DD41" t="s">
-        <v>228</v>
+        <v>212</v>
       </c>
       <c r="DE41" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>213</v>
       </c>
     </row>
     <row r="42" spans="1:117">
       <c r="D42" s="2"/>
       <c r="I42" t="s">
         <v>3</v>
       </c>
       <c r="Q42" t="s">
         <v>3</v>
       </c>
       <c r="V42" t="s">
         <v>3</v>
       </c>
       <c r="DD42" t="s">
-        <v>231</v>
+        <v>214</v>
       </c>
       <c r="DE42" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>233</v>
+        <v>215</v>
       </c>
     </row>
     <row r="43" spans="1:117">
       <c r="D43" s="2"/>
       <c r="I43" t="s">
         <v>3</v>
       </c>
       <c r="Q43" t="s">
         <v>3</v>
       </c>
       <c r="V43" t="s">
         <v>3</v>
       </c>
       <c r="DD43" t="s">
-        <v>234</v>
+        <v>216</v>
       </c>
       <c r="DE43" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>236</v>
+        <v>217</v>
       </c>
     </row>
     <row r="44" spans="1:117">
       <c r="D44" s="2"/>
       <c r="I44" t="s">
         <v>3</v>
       </c>
       <c r="Q44" t="s">
         <v>3</v>
       </c>
       <c r="V44" t="s">
         <v>3</v>
       </c>
       <c r="DD44" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
       <c r="DE44" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>239</v>
+        <v>219</v>
       </c>
     </row>
     <row r="45" spans="1:117">
       <c r="D45" s="2"/>
       <c r="I45" t="s">
         <v>3</v>
       </c>
       <c r="Q45" t="s">
         <v>3</v>
       </c>
       <c r="V45" t="s">
         <v>3</v>
       </c>
       <c r="DD45" t="s">
-        <v>240</v>
+        <v>220</v>
       </c>
       <c r="DE45" t="s">
-        <v>241</v>
+        <v>221</v>
       </c>
     </row>
     <row r="46" spans="1:117">
       <c r="D46" s="2"/>
       <c r="I46" t="s">
         <v>3</v>
       </c>
       <c r="Q46" t="s">
         <v>3</v>
       </c>
       <c r="V46" t="s">
         <v>3</v>
       </c>
       <c r="DD46" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="DE46" t="s">
-        <v>243</v>
+        <v>223</v>
       </c>
     </row>
     <row r="47" spans="1:117">
       <c r="D47" s="2"/>
       <c r="I47" t="s">
         <v>3</v>
       </c>
       <c r="Q47" t="s">
         <v>3</v>
       </c>
       <c r="V47" t="s">
         <v>3</v>
       </c>
       <c r="DD47" t="s">
-        <v>244</v>
+        <v>224</v>
       </c>
       <c r="DE47" t="s">
-        <v>245</v>
+        <v>225</v>
       </c>
     </row>
     <row r="48" spans="1:117">
       <c r="D48" s="2"/>
       <c r="I48" t="s">
         <v>3</v>
       </c>
       <c r="Q48" t="s">
         <v>3</v>
       </c>
       <c r="V48" t="s">
         <v>3</v>
       </c>
       <c r="DD48" t="s">
-        <v>246</v>
+        <v>226</v>
       </c>
       <c r="DE48" t="s">
-        <v>247</v>
+        <v>227</v>
       </c>
     </row>
     <row r="49" spans="1:117">
       <c r="D49" s="2"/>
       <c r="I49" t="s">
         <v>3</v>
       </c>
       <c r="Q49" t="s">
         <v>3</v>
       </c>
       <c r="V49" t="s">
         <v>3</v>
       </c>
       <c r="DD49" t="s">
-        <v>248</v>
+        <v>228</v>
       </c>
       <c r="DE49" t="s">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="50" spans="1:117">
       <c r="D50" s="2"/>
       <c r="I50" t="s">
         <v>3</v>
       </c>
       <c r="Q50" t="s">
         <v>3</v>
       </c>
       <c r="V50" t="s">
         <v>3</v>
       </c>
       <c r="DD50" t="s">
-        <v>250</v>
+        <v>230</v>
       </c>
       <c r="DE50" t="s">
-        <v>251</v>
+        <v>231</v>
       </c>
     </row>
     <row r="51" spans="1:117">
       <c r="D51" s="2"/>
       <c r="I51" t="s">
         <v>3</v>
       </c>
       <c r="Q51" t="s">
         <v>3</v>
       </c>
       <c r="V51" t="s">
         <v>3</v>
       </c>
       <c r="DD51" t="s">
-        <v>252</v>
+        <v>232</v>
       </c>
       <c r="DE51" t="s">
-        <v>253</v>
+        <v>233</v>
       </c>
     </row>
     <row r="52" spans="1:117">
       <c r="D52" s="2"/>
       <c r="I52" t="s">
         <v>3</v>
       </c>
       <c r="Q52" t="s">
         <v>3</v>
       </c>
       <c r="V52" t="s">
         <v>3</v>
       </c>
       <c r="DD52" t="s">
-        <v>254</v>
+        <v>234</v>
       </c>
       <c r="DE52" t="s">
-        <v>255</v>
+        <v>235</v>
       </c>
     </row>
     <row r="53" spans="1:117">
       <c r="D53" s="2"/>
       <c r="I53" t="s">
         <v>3</v>
       </c>
       <c r="Q53" t="s">
         <v>3</v>
       </c>
       <c r="V53" t="s">
         <v>3</v>
       </c>
       <c r="DD53" t="s">
-        <v>256</v>
+        <v>236</v>
       </c>
       <c r="DE53" t="s">
-        <v>257</v>
+        <v>237</v>
       </c>
     </row>
     <row r="54" spans="1:117">
       <c r="D54" s="2"/>
       <c r="I54" t="s">
         <v>3</v>
       </c>
       <c r="Q54" t="s">
         <v>3</v>
       </c>
       <c r="V54" t="s">
         <v>3</v>
       </c>
       <c r="DD54" t="s">
-        <v>258</v>
+        <v>238</v>
       </c>
       <c r="DE54" t="s">
-        <v>259</v>
+        <v>239</v>
       </c>
     </row>
     <row r="55" spans="1:117">
       <c r="D55" s="2"/>
       <c r="I55" t="s">
         <v>3</v>
       </c>
       <c r="Q55" t="s">
         <v>3</v>
       </c>
       <c r="V55" t="s">
         <v>3</v>
       </c>
       <c r="DD55" t="s">
-        <v>260</v>
+        <v>240</v>
       </c>
       <c r="DE55" t="s">
-        <v>261</v>
+        <v>241</v>
       </c>
     </row>
     <row r="56" spans="1:117">
       <c r="D56" s="2"/>
       <c r="I56" t="s">
         <v>3</v>
       </c>
       <c r="Q56" t="s">
         <v>3</v>
       </c>
       <c r="V56" t="s">
         <v>3</v>
       </c>
       <c r="DD56" t="s">
-        <v>262</v>
+        <v>242</v>
       </c>
       <c r="DE56" t="s">
-        <v>263</v>
+        <v>243</v>
       </c>
     </row>
     <row r="57" spans="1:117">
       <c r="D57" s="2"/>
       <c r="I57" t="s">
         <v>3</v>
       </c>
       <c r="Q57" t="s">
         <v>3</v>
       </c>
       <c r="V57" t="s">
         <v>3</v>
       </c>
       <c r="DD57" t="s">
-        <v>264</v>
+        <v>244</v>
       </c>
       <c r="DE57" t="s">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="58" spans="1:117">
       <c r="D58" s="2"/>
       <c r="I58" t="s">
         <v>3</v>
       </c>
       <c r="Q58" t="s">
         <v>3</v>
       </c>
       <c r="V58" t="s">
         <v>3</v>
       </c>
       <c r="DD58" t="s">
-        <v>266</v>
+        <v>246</v>
       </c>
       <c r="DE58" t="s">
-        <v>267</v>
+        <v>247</v>
       </c>
     </row>
     <row r="59" spans="1:117">
       <c r="D59" s="2"/>
       <c r="I59" t="s">
         <v>3</v>
       </c>
       <c r="Q59" t="s">
         <v>3</v>
       </c>
       <c r="V59" t="s">
         <v>3</v>
       </c>
       <c r="DD59" t="s">
-        <v>268</v>
+        <v>248</v>
       </c>
       <c r="DE59" t="s">
-        <v>269</v>
+        <v>249</v>
       </c>
     </row>
     <row r="60" spans="1:117">
       <c r="D60" s="2"/>
       <c r="I60" t="s">
         <v>3</v>
       </c>
       <c r="Q60" t="s">
         <v>3</v>
       </c>
       <c r="V60" t="s">
         <v>3</v>
       </c>
       <c r="DD60" t="s">
-        <v>270</v>
+        <v>250</v>
       </c>
       <c r="DE60" t="s">
-        <v>271</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:117">
       <c r="D61" s="2"/>
       <c r="I61" t="s">
         <v>3</v>
       </c>
       <c r="Q61" t="s">
         <v>3</v>
       </c>
       <c r="V61" t="s">
         <v>3</v>
       </c>
       <c r="DD61" t="s">
-        <v>272</v>
+        <v>252</v>
       </c>
       <c r="DE61" t="s">
-        <v>273</v>
+        <v>253</v>
       </c>
     </row>
     <row r="62" spans="1:117">
       <c r="D62" s="2"/>
       <c r="I62" t="s">
         <v>3</v>
       </c>
       <c r="Q62" t="s">
         <v>3</v>
       </c>
       <c r="V62" t="s">
         <v>3</v>
       </c>
       <c r="DD62" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="DE62" t="s">
-        <v>275</v>
+        <v>255</v>
       </c>
     </row>
     <row r="63" spans="1:117">
       <c r="D63" s="2"/>
       <c r="I63" t="s">
         <v>3</v>
       </c>
       <c r="Q63" t="s">
         <v>3</v>
       </c>
       <c r="V63" t="s">
         <v>3</v>
       </c>
       <c r="DD63" t="s">
-        <v>276</v>
+        <v>256</v>
       </c>
       <c r="DE63" t="s">
-        <v>277</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:117">
       <c r="D64" s="2"/>
       <c r="I64" t="s">
         <v>3</v>
       </c>
       <c r="Q64" t="s">
         <v>3</v>
       </c>
       <c r="V64" t="s">
         <v>3</v>
       </c>
       <c r="DE64" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
     </row>
     <row r="65" spans="1:117">
       <c r="D65" s="2"/>
       <c r="I65" t="s">
         <v>3</v>
       </c>
       <c r="Q65" t="s">
         <v>3</v>
       </c>
       <c r="V65" t="s">
         <v>3</v>
       </c>
       <c r="DE65" t="s">
-        <v>279</v>
+        <v>259</v>
       </c>
     </row>
     <row r="66" spans="1:117">
       <c r="D66" s="2"/>
       <c r="I66" t="s">
         <v>3</v>
       </c>
       <c r="Q66" t="s">
         <v>3</v>
       </c>
       <c r="V66" t="s">
         <v>3</v>
       </c>
       <c r="DE66" t="s">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="67" spans="1:117">
       <c r="D67" s="2"/>
       <c r="I67" t="s">
         <v>3</v>
       </c>
       <c r="Q67" t="s">
         <v>3</v>
       </c>
       <c r="V67" t="s">
         <v>3</v>
       </c>
       <c r="DE67" t="s">
-        <v>281</v>
+        <v>261</v>
       </c>
     </row>
     <row r="68" spans="1:117">
       <c r="D68" s="2"/>
       <c r="I68" t="s">
         <v>3</v>
       </c>
       <c r="Q68" t="s">
         <v>3</v>
       </c>
       <c r="V68" t="s">
         <v>3</v>
       </c>
       <c r="DE68" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
     </row>
     <row r="69" spans="1:117">
       <c r="D69" s="2"/>
       <c r="I69" t="s">
         <v>3</v>
       </c>
       <c r="Q69" t="s">
         <v>3</v>
       </c>
       <c r="V69" t="s">
         <v>3</v>
       </c>
       <c r="DE69" t="s">
-        <v>283</v>
+        <v>263</v>
       </c>
     </row>
     <row r="70" spans="1:117">
       <c r="D70" s="2"/>
       <c r="I70" t="s">
         <v>3</v>
       </c>
       <c r="Q70" t="s">
         <v>3</v>
       </c>
       <c r="V70" t="s">
         <v>3</v>
       </c>
       <c r="DE70" t="s">
-        <v>284</v>
+        <v>264</v>
       </c>
     </row>
     <row r="71" spans="1:117">
       <c r="D71" s="2"/>
       <c r="I71" t="s">
         <v>3</v>
       </c>
       <c r="Q71" t="s">
         <v>3</v>
       </c>
       <c r="V71" t="s">
         <v>3</v>
       </c>
       <c r="DE71" t="s">
-        <v>285</v>
+        <v>265</v>
       </c>
     </row>
     <row r="72" spans="1:117">
       <c r="D72" s="2"/>
       <c r="I72" t="s">
         <v>3</v>
       </c>
       <c r="Q72" t="s">
         <v>3</v>
       </c>
       <c r="V72" t="s">
         <v>3</v>
       </c>
       <c r="DE72" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
     </row>
     <row r="73" spans="1:117">
       <c r="D73" s="2"/>
       <c r="I73" t="s">
         <v>3</v>
       </c>
       <c r="Q73" t="s">
         <v>3</v>
       </c>
       <c r="V73" t="s">
         <v>3</v>
       </c>
       <c r="DE73" t="s">
-        <v>287</v>
+        <v>267</v>
       </c>
     </row>
     <row r="74" spans="1:117">
       <c r="D74" s="2"/>
       <c r="I74" t="s">
         <v>3</v>
       </c>
       <c r="Q74" t="s">
         <v>3</v>
       </c>
       <c r="V74" t="s">
         <v>3</v>
       </c>
       <c r="DE74" t="s">
-        <v>288</v>
+        <v>268</v>
       </c>
     </row>
     <row r="75" spans="1:117">
       <c r="D75" s="2"/>
       <c r="I75" t="s">
         <v>3</v>
       </c>
       <c r="Q75" t="s">
         <v>3</v>
       </c>
       <c r="V75" t="s">
         <v>3</v>
       </c>
       <c r="DE75" t="s">
-        <v>289</v>
+        <v>269</v>
       </c>
     </row>
     <row r="76" spans="1:117">
       <c r="D76" s="2"/>
       <c r="I76" t="s">
         <v>3</v>
       </c>
       <c r="Q76" t="s">
         <v>3</v>
       </c>
       <c r="V76" t="s">
         <v>3</v>
       </c>
       <c r="DE76" t="s">
-        <v>290</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:117">
       <c r="D77" s="2"/>
       <c r="I77" t="s">
         <v>3</v>
       </c>
       <c r="Q77" t="s">
         <v>3</v>
       </c>
       <c r="V77" t="s">
         <v>3</v>
       </c>
       <c r="DE77" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
     </row>
     <row r="78" spans="1:117">
       <c r="D78" s="2"/>
       <c r="I78" t="s">
         <v>3</v>
       </c>
       <c r="Q78" t="s">
         <v>3</v>
       </c>
       <c r="V78" t="s">
         <v>3</v>
       </c>
       <c r="DE78" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
     </row>
     <row r="79" spans="1:117">
       <c r="D79" s="2"/>
       <c r="I79" t="s">
         <v>3</v>
       </c>
       <c r="Q79" t="s">
         <v>3</v>
       </c>
       <c r="V79" t="s">
         <v>3</v>
       </c>
       <c r="DE79" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
     </row>
     <row r="80" spans="1:117">
       <c r="D80" s="2"/>
       <c r="I80" t="s">
         <v>3</v>
       </c>
       <c r="Q80" t="s">
         <v>3</v>
       </c>
       <c r="V80" t="s">
         <v>3</v>
       </c>
       <c r="DE80" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="81" spans="1:117">
       <c r="D81" s="2"/>
       <c r="I81" t="s">
         <v>3</v>
       </c>
       <c r="Q81" t="s">
         <v>3</v>
       </c>
       <c r="V81" t="s">
         <v>3</v>
       </c>
       <c r="DE81" t="s">
-        <v>294</v>
+        <v>274</v>
       </c>
     </row>
     <row r="82" spans="1:117">
       <c r="D82" s="2"/>
       <c r="I82" t="s">
         <v>3</v>
       </c>
       <c r="Q82" t="s">
         <v>3</v>
       </c>
       <c r="V82" t="s">
         <v>3</v>
       </c>
       <c r="DE82" t="s">
-        <v>295</v>
+        <v>275</v>
       </c>
     </row>
     <row r="83" spans="1:117">
       <c r="D83" s="2"/>
       <c r="I83" t="s">
         <v>3</v>
       </c>
       <c r="Q83" t="s">
         <v>3</v>
       </c>
       <c r="V83" t="s">
         <v>3</v>
       </c>
       <c r="DE83" t="s">
-        <v>296</v>
+        <v>276</v>
       </c>
     </row>
     <row r="84" spans="1:117">
       <c r="D84" s="2"/>
       <c r="I84" t="s">
         <v>3</v>
       </c>
       <c r="Q84" t="s">
         <v>3</v>
       </c>
       <c r="V84" t="s">
         <v>3</v>
       </c>
       <c r="DE84" t="s">
-        <v>297</v>
+        <v>277</v>
       </c>
     </row>
     <row r="85" spans="1:117">
       <c r="D85" s="2"/>
       <c r="I85" t="s">
         <v>3</v>
       </c>
       <c r="Q85" t="s">
         <v>3</v>
       </c>
       <c r="V85" t="s">
         <v>3</v>
       </c>
       <c r="DE85" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
     </row>
     <row r="86" spans="1:117">
       <c r="D86" s="2"/>
       <c r="I86" t="s">
         <v>3</v>
       </c>
       <c r="Q86" t="s">
         <v>3</v>
       </c>
       <c r="V86" t="s">
         <v>3</v>
       </c>
       <c r="DE86" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
     </row>
     <row r="87" spans="1:117">
       <c r="D87" s="2"/>
       <c r="I87" t="s">
         <v>3</v>
       </c>
       <c r="Q87" t="s">
         <v>3</v>
       </c>
       <c r="V87" t="s">
         <v>3</v>
       </c>
       <c r="DE87" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="88" spans="1:117">
       <c r="D88" s="2"/>
       <c r="I88" t="s">
         <v>3</v>
       </c>
       <c r="Q88" t="s">
         <v>3</v>
       </c>
       <c r="V88" t="s">
         <v>3</v>
       </c>
       <c r="DE88" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
     </row>
     <row r="89" spans="1:117">
       <c r="D89" s="2"/>
       <c r="I89" t="s">
         <v>3</v>
       </c>
       <c r="Q89" t="s">
         <v>3</v>
       </c>
       <c r="V89" t="s">
         <v>3</v>
       </c>
       <c r="DE89" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
     </row>
     <row r="90" spans="1:117">
       <c r="D90" s="2"/>
       <c r="I90" t="s">
         <v>3</v>
       </c>
       <c r="Q90" t="s">
         <v>3</v>
       </c>
       <c r="V90" t="s">
         <v>3</v>
       </c>
       <c r="DE90" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
     </row>
     <row r="91" spans="1:117">
       <c r="D91" s="2"/>
       <c r="I91" t="s">
         <v>3</v>
       </c>
       <c r="Q91" t="s">
         <v>3</v>
       </c>
       <c r="V91" t="s">
         <v>3</v>
       </c>
       <c r="DE91" t="s">
-        <v>304</v>
+        <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:117">
       <c r="D92" s="2"/>
       <c r="I92" t="s">
         <v>3</v>
       </c>
       <c r="Q92" t="s">
         <v>3</v>
       </c>
       <c r="V92" t="s">
         <v>3</v>
       </c>
       <c r="DE92" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
     </row>
     <row r="93" spans="1:117">
       <c r="D93" s="2"/>
       <c r="I93" t="s">
         <v>3</v>
       </c>
       <c r="Q93" t="s">
         <v>3</v>
       </c>
       <c r="V93" t="s">
         <v>3</v>
       </c>
       <c r="DE93" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
     </row>
     <row r="94" spans="1:117">
       <c r="D94" s="2"/>
       <c r="I94" t="s">
         <v>3</v>
       </c>
       <c r="Q94" t="s">
         <v>3</v>
       </c>
       <c r="V94" t="s">
         <v>3</v>
       </c>
       <c r="DE94" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
     </row>
     <row r="95" spans="1:117">
       <c r="D95" s="2"/>
       <c r="I95" t="s">
         <v>3</v>
       </c>
       <c r="Q95" t="s">
         <v>3</v>
       </c>
       <c r="V95" t="s">
         <v>3</v>
       </c>
       <c r="DE95" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
     </row>
     <row r="96" spans="1:117">
       <c r="D96" s="2"/>
       <c r="I96" t="s">
         <v>3</v>
       </c>
       <c r="Q96" t="s">
         <v>3</v>
       </c>
       <c r="V96" t="s">
         <v>3</v>
       </c>
       <c r="DE96" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
     </row>
     <row r="97" spans="1:117">
       <c r="D97" s="2"/>
       <c r="I97" t="s">
         <v>3</v>
       </c>
       <c r="Q97" t="s">
         <v>3</v>
       </c>
       <c r="V97" t="s">
         <v>3</v>
       </c>
       <c r="DE97" t="s">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="98" spans="1:117">
       <c r="D98" s="2"/>
       <c r="I98" t="s">
         <v>3</v>
       </c>
       <c r="Q98" t="s">
         <v>3</v>
       </c>
       <c r="V98" t="s">
         <v>3</v>
       </c>
       <c r="DE98" t="s">
-        <v>311</v>
+        <v>291</v>
       </c>
     </row>
     <row r="99" spans="1:117">
       <c r="D99" s="2"/>
       <c r="I99" t="s">
         <v>3</v>
       </c>
       <c r="Q99" t="s">
         <v>3</v>
       </c>
       <c r="V99" t="s">
         <v>3</v>
       </c>
       <c r="DE99" t="s">
-        <v>312</v>
+        <v>292</v>
       </c>
     </row>
     <row r="100" spans="1:117">
       <c r="D100" s="2"/>
       <c r="I100" t="s">
         <v>3</v>
       </c>
       <c r="Q100" t="s">
         <v>3</v>
       </c>
       <c r="V100" t="s">
         <v>3</v>
       </c>
       <c r="DE100" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
     </row>
     <row r="101" spans="1:117">
       <c r="D101" s="2"/>
       <c r="I101" t="s">
         <v>3</v>
       </c>
       <c r="Q101" t="s">
         <v>3</v>
       </c>
       <c r="V101" t="s">
         <v>3</v>
       </c>
       <c r="DE101" t="s">
-        <v>314</v>
+        <v>294</v>
       </c>
     </row>
     <row r="102" spans="1:117">
       <c r="D102" s="2"/>
       <c r="I102" t="s">
         <v>3</v>
       </c>
       <c r="Q102" t="s">
         <v>3</v>
       </c>
       <c r="V102" t="s">
         <v>3</v>
       </c>
       <c r="DE102" t="s">
-        <v>315</v>
+        <v>295</v>
       </c>
     </row>
     <row r="103" spans="1:117">
       <c r="D103" s="2"/>
       <c r="I103" t="s">
         <v>3</v>
       </c>
       <c r="Q103" t="s">
         <v>3</v>
       </c>
       <c r="V103" t="s">
         <v>3</v>
       </c>
       <c r="DE103" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
     </row>
     <row r="104" spans="1:117">
       <c r="D104" s="2"/>
       <c r="I104" t="s">
         <v>3</v>
       </c>
       <c r="Q104" t="s">
         <v>3</v>
       </c>
       <c r="V104" t="s">
         <v>3</v>
       </c>
       <c r="DE104" t="s">
-        <v>317</v>
+        <v>297</v>
       </c>
     </row>
     <row r="105" spans="1:117">
       <c r="D105" s="2"/>
       <c r="I105" t="s">
         <v>3</v>
       </c>
       <c r="Q105" t="s">
         <v>3</v>
       </c>
       <c r="V105" t="s">
         <v>3</v>
       </c>
       <c r="DE105" t="s">
-        <v>318</v>
+        <v>298</v>
       </c>
     </row>
     <row r="106" spans="1:117">
       <c r="D106" s="2"/>
       <c r="I106" t="s">
         <v>3</v>
       </c>
       <c r="Q106" t="s">
         <v>3</v>
       </c>
       <c r="V106" t="s">
         <v>3</v>
       </c>
       <c r="DE106" t="s">
-        <v>319</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:117">
       <c r="D107" s="2"/>
       <c r="I107" t="s">
         <v>3</v>
       </c>
       <c r="Q107" t="s">
         <v>3</v>
       </c>
       <c r="V107" t="s">
         <v>3</v>
       </c>
       <c r="DE107" t="s">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:117">
       <c r="D108" s="2"/>
       <c r="I108" t="s">
         <v>3</v>
       </c>
       <c r="Q108" t="s">
         <v>3</v>
       </c>
       <c r="V108" t="s">
         <v>3</v>
       </c>
       <c r="DE108" t="s">
-        <v>321</v>
+        <v>301</v>
       </c>
     </row>
     <row r="109" spans="1:117">
       <c r="D109" s="2"/>
       <c r="I109" t="s">
         <v>3</v>
       </c>
       <c r="Q109" t="s">
         <v>3</v>
       </c>
       <c r="V109" t="s">
         <v>3</v>
       </c>
       <c r="DE109" t="s">
-        <v>322</v>
+        <v>302</v>
       </c>
     </row>
     <row r="110" spans="1:117">
       <c r="D110" s="2"/>
       <c r="I110" t="s">
         <v>3</v>
       </c>
       <c r="Q110" t="s">
         <v>3</v>
       </c>
       <c r="V110" t="s">
         <v>3</v>
       </c>
       <c r="DE110" t="s">
-        <v>323</v>
+        <v>303</v>
       </c>
     </row>
     <row r="111" spans="1:117">
       <c r="D111" s="2"/>
       <c r="I111" t="s">
         <v>3</v>
       </c>
       <c r="Q111" t="s">
         <v>3</v>
       </c>
       <c r="V111" t="s">
         <v>3</v>
       </c>
       <c r="DE111" t="s">
-        <v>324</v>
+        <v>304</v>
       </c>
     </row>
     <row r="112" spans="1:117">
       <c r="D112" s="2"/>
       <c r="I112" t="s">
         <v>3</v>
       </c>
       <c r="Q112" t="s">
         <v>3</v>
       </c>
       <c r="V112" t="s">
         <v>3</v>
       </c>
       <c r="DE112" t="s">
-        <v>325</v>
+        <v>305</v>
       </c>
     </row>
     <row r="113" spans="1:117">
       <c r="D113" s="2"/>
       <c r="I113" t="s">
         <v>3</v>
       </c>
       <c r="Q113" t="s">
         <v>3</v>
       </c>
       <c r="V113" t="s">
         <v>3</v>
       </c>
       <c r="DE113" t="s">
-        <v>326</v>
+        <v>306</v>
       </c>
     </row>
     <row r="114" spans="1:117">
       <c r="D114" s="2"/>
       <c r="I114" t="s">
         <v>3</v>
       </c>
       <c r="Q114" t="s">
         <v>3</v>
       </c>
       <c r="V114" t="s">
         <v>3</v>
       </c>
       <c r="DE114" t="s">
-        <v>327</v>
+        <v>307</v>
       </c>
     </row>
     <row r="115" spans="1:117">
       <c r="D115" s="2"/>
       <c r="I115" t="s">
         <v>3</v>
       </c>
       <c r="Q115" t="s">
         <v>3</v>
       </c>
       <c r="V115" t="s">
         <v>3</v>
       </c>
       <c r="DE115" t="s">
-        <v>328</v>
+        <v>308</v>
       </c>
     </row>
     <row r="116" spans="1:117">
       <c r="D116" s="2"/>
       <c r="I116" t="s">
         <v>3</v>
       </c>
       <c r="Q116" t="s">
         <v>3</v>
       </c>
       <c r="V116" t="s">
         <v>3</v>
       </c>
       <c r="DE116" t="s">
-        <v>329</v>
+        <v>309</v>
       </c>
     </row>
     <row r="117" spans="1:117">
       <c r="D117" s="2"/>
       <c r="I117" t="s">
         <v>3</v>
       </c>
       <c r="Q117" t="s">
         <v>3</v>
       </c>
       <c r="V117" t="s">
         <v>3</v>
       </c>
       <c r="DE117" t="s">
-        <v>330</v>
+        <v>310</v>
       </c>
     </row>
     <row r="118" spans="1:117">
       <c r="D118" s="2"/>
       <c r="I118" t="s">
         <v>3</v>
       </c>
       <c r="Q118" t="s">
         <v>3</v>
       </c>
       <c r="V118" t="s">
         <v>3</v>
       </c>
       <c r="DE118" t="s">
-        <v>331</v>
+        <v>311</v>
       </c>
     </row>
     <row r="119" spans="1:117">
       <c r="D119" s="2"/>
       <c r="I119" t="s">
         <v>3</v>
       </c>
       <c r="Q119" t="s">
         <v>3</v>
       </c>
       <c r="V119" t="s">
         <v>3</v>
       </c>
       <c r="DE119" t="s">
-        <v>332</v>
+        <v>312</v>
       </c>
     </row>
     <row r="120" spans="1:117">
       <c r="D120" s="2"/>
       <c r="I120" t="s">
         <v>3</v>
       </c>
       <c r="Q120" t="s">
         <v>3</v>
       </c>
       <c r="V120" t="s">
         <v>3</v>
       </c>
       <c r="DE120" t="s">
-        <v>333</v>
+        <v>313</v>
       </c>
     </row>
     <row r="121" spans="1:117">
       <c r="D121" s="2"/>
       <c r="I121" t="s">
         <v>3</v>
       </c>
       <c r="Q121" t="s">
         <v>3</v>
       </c>
       <c r="V121" t="s">
         <v>3</v>
       </c>
       <c r="DE121" t="s">
-        <v>334</v>
+        <v>314</v>
       </c>
     </row>
     <row r="122" spans="1:117">
       <c r="D122" s="2"/>
       <c r="I122" t="s">
         <v>3</v>
       </c>
       <c r="Q122" t="s">
         <v>3</v>
       </c>
       <c r="V122" t="s">
         <v>3</v>
       </c>
       <c r="DE122" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
     </row>
     <row r="123" spans="1:117">
       <c r="D123" s="2"/>
       <c r="I123" t="s">
         <v>3</v>
       </c>
       <c r="Q123" t="s">
         <v>3</v>
       </c>
       <c r="V123" t="s">
         <v>3</v>
       </c>
       <c r="DE123" t="s">
-        <v>336</v>
+        <v>316</v>
       </c>
     </row>
     <row r="124" spans="1:117">
       <c r="D124" s="2"/>
       <c r="I124" t="s">
         <v>3</v>
       </c>
       <c r="Q124" t="s">
         <v>3</v>
       </c>
       <c r="V124" t="s">
         <v>3</v>
       </c>
       <c r="DE124" t="s">
-        <v>337</v>
+        <v>317</v>
       </c>
     </row>
     <row r="125" spans="1:117">
       <c r="D125" s="2"/>
       <c r="I125" t="s">
         <v>3</v>
       </c>
       <c r="Q125" t="s">
         <v>3</v>
       </c>
       <c r="V125" t="s">
         <v>3</v>
       </c>
       <c r="DE125" t="s">
-        <v>338</v>
+        <v>318</v>
       </c>
     </row>
     <row r="126" spans="1:117">
       <c r="D126" s="2"/>
       <c r="I126" t="s">
         <v>3</v>
       </c>
       <c r="Q126" t="s">
         <v>3</v>
       </c>
       <c r="V126" t="s">
         <v>3</v>
       </c>
       <c r="DE126" t="s">
-        <v>339</v>
+        <v>319</v>
       </c>
     </row>
     <row r="127" spans="1:117">
       <c r="D127" s="2"/>
       <c r="I127" t="s">
         <v>3</v>
       </c>
       <c r="Q127" t="s">
         <v>3</v>
       </c>
       <c r="V127" t="s">
         <v>3</v>
       </c>
       <c r="DE127" t="s">
-        <v>340</v>
+        <v>320</v>
       </c>
     </row>
     <row r="128" spans="1:117">
       <c r="D128" s="2"/>
       <c r="I128" t="s">
         <v>3</v>
       </c>
       <c r="Q128" t="s">
         <v>3</v>
       </c>
       <c r="V128" t="s">
         <v>3</v>
       </c>
       <c r="DE128" t="s">
-        <v>341</v>
+        <v>321</v>
       </c>
     </row>
     <row r="129" spans="1:117">
       <c r="D129" s="2"/>
       <c r="I129" t="s">
         <v>3</v>
       </c>
       <c r="Q129" t="s">
         <v>3</v>
       </c>
       <c r="V129" t="s">
         <v>3</v>
       </c>
       <c r="DE129" t="s">
-        <v>342</v>
+        <v>322</v>
       </c>
     </row>
     <row r="130" spans="1:117">
       <c r="D130" s="2"/>
       <c r="I130" t="s">
         <v>3</v>
       </c>
       <c r="Q130" t="s">
         <v>3</v>
       </c>
       <c r="V130" t="s">
         <v>3</v>
       </c>
       <c r="DE130" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
     </row>
     <row r="131" spans="1:117">
       <c r="D131" s="2"/>
       <c r="I131" t="s">
         <v>3</v>
       </c>
       <c r="Q131" t="s">
         <v>3</v>
       </c>
       <c r="V131" t="s">
         <v>3</v>
       </c>
       <c r="DE131" t="s">
-        <v>344</v>
+        <v>324</v>
       </c>
     </row>
     <row r="132" spans="1:117">
       <c r="D132" s="2"/>
       <c r="I132" t="s">
         <v>3</v>
       </c>
       <c r="Q132" t="s">
         <v>3</v>
       </c>
       <c r="V132" t="s">
         <v>3</v>
       </c>
       <c r="DE132" t="s">
-        <v>345</v>
+        <v>325</v>
       </c>
     </row>
     <row r="133" spans="1:117">
       <c r="D133" s="2"/>
       <c r="I133" t="s">
         <v>3</v>
       </c>
       <c r="Q133" t="s">
         <v>3</v>
       </c>
       <c r="V133" t="s">
         <v>3</v>
       </c>
       <c r="DE133" t="s">
-        <v>346</v>
+        <v>326</v>
       </c>
     </row>
     <row r="134" spans="1:117">
       <c r="D134" s="2"/>
       <c r="I134" t="s">
         <v>3</v>
       </c>
       <c r="Q134" t="s">
         <v>3</v>
       </c>
       <c r="V134" t="s">
         <v>3</v>
       </c>
       <c r="DE134" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
     </row>
     <row r="135" spans="1:117">
       <c r="D135" s="2"/>
       <c r="I135" t="s">
         <v>3</v>
       </c>
       <c r="Q135" t="s">
         <v>3</v>
       </c>
       <c r="V135" t="s">
         <v>3</v>
       </c>
       <c r="DE135" t="s">
-        <v>348</v>
+        <v>328</v>
       </c>
     </row>
     <row r="136" spans="1:117">
       <c r="D136" s="2"/>
       <c r="I136" t="s">
         <v>3</v>
       </c>
       <c r="Q136" t="s">
         <v>3</v>
       </c>
       <c r="V136" t="s">
         <v>3</v>
       </c>
       <c r="DE136" t="s">
-        <v>349</v>
+        <v>329</v>
       </c>
     </row>
     <row r="137" spans="1:117">
       <c r="D137" s="2"/>
       <c r="I137" t="s">
         <v>3</v>
       </c>
       <c r="Q137" t="s">
         <v>3</v>
       </c>
       <c r="V137" t="s">
         <v>3</v>
       </c>
       <c r="DE137" t="s">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="138" spans="1:117">
       <c r="D138" s="2"/>
       <c r="I138" t="s">
         <v>3</v>
       </c>
       <c r="Q138" t="s">
         <v>3</v>
       </c>
       <c r="V138" t="s">
         <v>3</v>
       </c>
       <c r="DE138" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
     </row>
     <row r="139" spans="1:117">
       <c r="D139" s="2"/>
       <c r="I139" t="s">
         <v>3</v>
       </c>
       <c r="Q139" t="s">
         <v>3</v>
       </c>
       <c r="V139" t="s">
         <v>3</v>
       </c>
       <c r="DE139" t="s">
-        <v>352</v>
+        <v>332</v>
       </c>
     </row>
     <row r="140" spans="1:117">
       <c r="D140" s="2"/>
       <c r="I140" t="s">
         <v>3</v>
       </c>
       <c r="Q140" t="s">
         <v>3</v>
       </c>
       <c r="V140" t="s">
         <v>3</v>
       </c>
       <c r="DE140" t="s">
-        <v>353</v>
+        <v>333</v>
       </c>
     </row>
     <row r="141" spans="1:117">
       <c r="D141" s="2"/>
       <c r="I141" t="s">
         <v>3</v>
       </c>
       <c r="Q141" t="s">
         <v>3</v>
       </c>
       <c r="V141" t="s">
         <v>3</v>
       </c>
       <c r="DE141" t="s">
-        <v>354</v>
+        <v>334</v>
       </c>
     </row>
     <row r="142" spans="1:117">
       <c r="D142" s="2"/>
       <c r="I142" t="s">
         <v>3</v>
       </c>
       <c r="Q142" t="s">
         <v>3</v>
       </c>
       <c r="V142" t="s">
         <v>3</v>
       </c>
       <c r="DE142" t="s">
-        <v>355</v>
+        <v>335</v>
       </c>
     </row>
     <row r="143" spans="1:117">
       <c r="D143" s="2"/>
       <c r="I143" t="s">
         <v>3</v>
       </c>
       <c r="Q143" t="s">
         <v>3</v>
       </c>
       <c r="V143" t="s">
         <v>3</v>
       </c>
       <c r="DE143" t="s">
-        <v>356</v>
+        <v>336</v>
       </c>
     </row>
     <row r="144" spans="1:117">
       <c r="D144" s="2"/>
       <c r="I144" t="s">
         <v>3</v>
       </c>
       <c r="Q144" t="s">
         <v>3</v>
       </c>
       <c r="V144" t="s">
         <v>3</v>
       </c>
       <c r="DE144" t="s">
-        <v>357</v>
+        <v>337</v>
       </c>
     </row>
     <row r="145" spans="1:117">
       <c r="D145" s="2"/>
       <c r="I145" t="s">
         <v>3</v>
       </c>
       <c r="Q145" t="s">
         <v>3</v>
       </c>
       <c r="V145" t="s">
         <v>3</v>
       </c>
       <c r="DE145" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
     </row>
     <row r="146" spans="1:117">
       <c r="D146" s="2"/>
       <c r="I146" t="s">
         <v>3</v>
       </c>
       <c r="Q146" t="s">
         <v>3</v>
       </c>
       <c r="V146" t="s">
         <v>3</v>
       </c>
       <c r="DE146" t="s">
-        <v>359</v>
+        <v>339</v>
       </c>
     </row>
     <row r="147" spans="1:117">
       <c r="D147" s="2"/>
       <c r="I147" t="s">
         <v>3</v>
       </c>
       <c r="Q147" t="s">
         <v>3</v>
       </c>
       <c r="V147" t="s">
         <v>3</v>
       </c>
       <c r="DE147" t="s">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="148" spans="1:117">
       <c r="D148" s="2"/>
       <c r="I148" t="s">
         <v>3</v>
       </c>
       <c r="Q148" t="s">
         <v>3</v>
       </c>
       <c r="V148" t="s">
         <v>3</v>
       </c>
       <c r="DE148" t="s">
-        <v>361</v>
+        <v>341</v>
       </c>
     </row>
     <row r="149" spans="1:117">
       <c r="D149" s="2"/>
       <c r="I149" t="s">
         <v>3</v>
       </c>
       <c r="Q149" t="s">
         <v>3</v>
       </c>
       <c r="V149" t="s">
         <v>3</v>
       </c>
       <c r="DE149" t="s">
-        <v>362</v>
+        <v>342</v>
       </c>
     </row>
     <row r="150" spans="1:117">
       <c r="D150" s="2"/>
       <c r="I150" t="s">
         <v>3</v>
       </c>
       <c r="Q150" t="s">
         <v>3</v>
       </c>
       <c r="V150" t="s">
         <v>3</v>
       </c>
       <c r="DE150" t="s">
-        <v>363</v>
+        <v>343</v>
       </c>
     </row>
     <row r="151" spans="1:117">
       <c r="D151" s="2"/>
       <c r="I151" t="s">
         <v>3</v>
       </c>
       <c r="Q151" t="s">
         <v>3</v>
       </c>
       <c r="V151" t="s">
         <v>3</v>
       </c>
       <c r="DE151" t="s">
-        <v>364</v>
+        <v>344</v>
       </c>
     </row>
     <row r="152" spans="1:117">
       <c r="D152" s="2"/>
       <c r="I152" t="s">
         <v>3</v>
       </c>
       <c r="Q152" t="s">
         <v>3</v>
       </c>
       <c r="V152" t="s">
         <v>3</v>
       </c>
       <c r="DE152" t="s">
-        <v>365</v>
+        <v>345</v>
       </c>
     </row>
     <row r="153" spans="1:117">
       <c r="D153" s="2"/>
       <c r="I153" t="s">
         <v>3</v>
       </c>
       <c r="Q153" t="s">
         <v>3</v>
       </c>
       <c r="V153" t="s">
         <v>3</v>
       </c>
       <c r="DE153" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
     </row>
     <row r="154" spans="1:117">
       <c r="D154" s="2"/>
       <c r="I154" t="s">
         <v>3</v>
       </c>
       <c r="Q154" t="s">
         <v>3</v>
       </c>
       <c r="V154" t="s">
         <v>3</v>
       </c>
       <c r="DE154" t="s">
-        <v>367</v>
+        <v>347</v>
       </c>
     </row>
     <row r="155" spans="1:117">
       <c r="D155" s="2"/>
       <c r="I155" t="s">
         <v>3</v>
       </c>
       <c r="Q155" t="s">
         <v>3</v>
       </c>
       <c r="V155" t="s">
         <v>3</v>
       </c>
       <c r="DE155" t="s">
-        <v>368</v>
+        <v>348</v>
       </c>
     </row>
     <row r="156" spans="1:117">
       <c r="D156" s="2"/>
       <c r="I156" t="s">
         <v>3</v>
       </c>
       <c r="Q156" t="s">
         <v>3</v>
       </c>
       <c r="V156" t="s">
         <v>3</v>
       </c>
       <c r="DE156" t="s">
-        <v>369</v>
+        <v>349</v>
       </c>
     </row>
     <row r="157" spans="1:117">
       <c r="D157" s="2"/>
       <c r="I157" t="s">
         <v>3</v>
       </c>
       <c r="Q157" t="s">
         <v>3</v>
       </c>
       <c r="V157" t="s">
         <v>3</v>
       </c>
       <c r="DE157" t="s">
-        <v>370</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:117">
       <c r="D158" s="2"/>
       <c r="I158" t="s">
         <v>3</v>
       </c>
       <c r="Q158" t="s">
         <v>3</v>
       </c>
       <c r="V158" t="s">
         <v>3</v>
       </c>
       <c r="DE158" t="s">
-        <v>371</v>
+        <v>351</v>
       </c>
     </row>
     <row r="159" spans="1:117">
       <c r="D159" s="2"/>
       <c r="I159" t="s">
         <v>3</v>
       </c>
       <c r="Q159" t="s">
         <v>3</v>
       </c>
       <c r="V159" t="s">
         <v>3</v>
       </c>
       <c r="DE159" t="s">
-        <v>372</v>
+        <v>352</v>
       </c>
     </row>
     <row r="160" spans="1:117">
       <c r="D160" s="2"/>
       <c r="I160" t="s">
         <v>3</v>
       </c>
       <c r="Q160" t="s">
         <v>3</v>
       </c>
       <c r="V160" t="s">
         <v>3</v>
       </c>
       <c r="DE160" t="s">
-        <v>373</v>
+        <v>353</v>
       </c>
     </row>
     <row r="161" spans="1:117">
       <c r="D161" s="2"/>
       <c r="I161" t="s">
         <v>3</v>
       </c>
       <c r="Q161" t="s">
         <v>3</v>
       </c>
       <c r="V161" t="s">
         <v>3</v>
       </c>
       <c r="DE161" t="s">
-        <v>374</v>
+        <v>354</v>
       </c>
     </row>
     <row r="162" spans="1:117">
       <c r="D162" s="2"/>
       <c r="I162" t="s">
         <v>3</v>
       </c>
       <c r="Q162" t="s">
         <v>3</v>
       </c>
       <c r="V162" t="s">
         <v>3</v>
       </c>
       <c r="DE162" t="s">
-        <v>375</v>
+        <v>355</v>
       </c>
     </row>
     <row r="163" spans="1:117">
       <c r="D163" s="2"/>
       <c r="I163" t="s">
         <v>3</v>
       </c>
       <c r="Q163" t="s">
         <v>3</v>
       </c>
       <c r="V163" t="s">
         <v>3</v>
       </c>
       <c r="DE163" t="s">
-        <v>376</v>
+        <v>356</v>
       </c>
     </row>
     <row r="164" spans="1:117">
       <c r="D164" s="2"/>
       <c r="I164" t="s">
         <v>3</v>
       </c>
       <c r="Q164" t="s">
         <v>3</v>
       </c>
       <c r="V164" t="s">
         <v>3</v>
       </c>
       <c r="DE164" t="s">
-        <v>377</v>
+        <v>357</v>
       </c>
     </row>
     <row r="165" spans="1:117">
       <c r="D165" s="2"/>
       <c r="I165" t="s">
         <v>3</v>
       </c>
       <c r="Q165" t="s">
         <v>3</v>
       </c>
       <c r="V165" t="s">
         <v>3</v>
       </c>
       <c r="DE165" t="s">
-        <v>378</v>
+        <v>358</v>
       </c>
     </row>
     <row r="166" spans="1:117">
       <c r="D166" s="2"/>
       <c r="I166" t="s">
         <v>3</v>
       </c>
       <c r="Q166" t="s">
         <v>3</v>
       </c>
       <c r="V166" t="s">
         <v>3</v>
       </c>
       <c r="DE166" t="s">
-        <v>379</v>
+        <v>359</v>
       </c>
     </row>
     <row r="167" spans="1:117">
       <c r="D167" s="2"/>
       <c r="I167" t="s">
         <v>3</v>
       </c>
       <c r="Q167" t="s">
         <v>3</v>
       </c>
       <c r="V167" t="s">
         <v>3</v>
       </c>
       <c r="DE167" t="s">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="168" spans="1:117">
       <c r="D168" s="2"/>
       <c r="I168" t="s">
         <v>3</v>
       </c>
       <c r="Q168" t="s">
         <v>3</v>
       </c>
       <c r="V168" t="s">
         <v>3</v>
       </c>
       <c r="DE168" t="s">
-        <v>381</v>
+        <v>361</v>
       </c>
     </row>
     <row r="169" spans="1:117">
       <c r="D169" s="2"/>
       <c r="I169" t="s">
         <v>3</v>
       </c>
       <c r="Q169" t="s">
         <v>3</v>
       </c>
       <c r="V169" t="s">
         <v>3</v>
       </c>
       <c r="DE169" t="s">
-        <v>382</v>
+        <v>362</v>
       </c>
     </row>
     <row r="170" spans="1:117">
       <c r="D170" s="2"/>
       <c r="I170" t="s">
         <v>3</v>
       </c>
       <c r="Q170" t="s">
         <v>3</v>
       </c>
       <c r="V170" t="s">
         <v>3</v>
       </c>
       <c r="DE170" t="s">
-        <v>383</v>
+        <v>363</v>
       </c>
     </row>
     <row r="171" spans="1:117">
       <c r="D171" s="2"/>
       <c r="I171" t="s">
         <v>3</v>
       </c>
       <c r="Q171" t="s">
         <v>3</v>
       </c>
       <c r="V171" t="s">
         <v>3</v>
       </c>
       <c r="DE171" t="s">
-        <v>384</v>
+        <v>364</v>
       </c>
     </row>
     <row r="172" spans="1:117">
       <c r="D172" s="2"/>
       <c r="I172" t="s">
         <v>3</v>
       </c>
       <c r="Q172" t="s">
         <v>3</v>
       </c>
       <c r="V172" t="s">
         <v>3</v>
       </c>
       <c r="DE172" t="s">
-        <v>385</v>
+        <v>365</v>
       </c>
     </row>
     <row r="173" spans="1:117">
       <c r="D173" s="2"/>
       <c r="I173" t="s">
         <v>3</v>
       </c>
       <c r="Q173" t="s">
         <v>3</v>
       </c>
       <c r="V173" t="s">
         <v>3</v>
       </c>
       <c r="DE173" t="s">
-        <v>386</v>
+        <v>366</v>
       </c>
     </row>
     <row r="174" spans="1:117">
       <c r="D174" s="2"/>
       <c r="I174" t="s">
         <v>3</v>
       </c>
       <c r="Q174" t="s">
         <v>3</v>
       </c>
       <c r="V174" t="s">
         <v>3</v>
       </c>
       <c r="DE174" t="s">
-        <v>387</v>
+        <v>367</v>
       </c>
     </row>
     <row r="175" spans="1:117">
       <c r="D175" s="2"/>
       <c r="I175" t="s">
         <v>3</v>
       </c>
       <c r="Q175" t="s">
         <v>3</v>
       </c>
       <c r="V175" t="s">
         <v>3</v>
       </c>
       <c r="DE175" t="s">
-        <v>388</v>
+        <v>368</v>
       </c>
     </row>
     <row r="176" spans="1:117">
       <c r="D176" s="2"/>
       <c r="I176" t="s">
         <v>3</v>
       </c>
       <c r="Q176" t="s">
         <v>3</v>
       </c>
       <c r="V176" t="s">
         <v>3</v>
       </c>
       <c r="DE176" t="s">
-        <v>389</v>
+        <v>369</v>
       </c>
     </row>
     <row r="177" spans="1:117">
       <c r="D177" s="2"/>
       <c r="I177" t="s">
         <v>3</v>
       </c>
       <c r="Q177" t="s">
         <v>3</v>
       </c>
       <c r="V177" t="s">
         <v>3</v>
       </c>
       <c r="DE177" t="s">
-        <v>390</v>
+        <v>370</v>
       </c>
     </row>
     <row r="178" spans="1:117">
       <c r="D178" s="2"/>
       <c r="I178" t="s">
         <v>3</v>
       </c>
       <c r="Q178" t="s">
         <v>3</v>
       </c>
       <c r="V178" t="s">
         <v>3</v>
       </c>
       <c r="DE178" t="s">
-        <v>391</v>
+        <v>371</v>
       </c>
     </row>
     <row r="179" spans="1:117">
       <c r="D179" s="2"/>
       <c r="I179" t="s">
         <v>3</v>
       </c>
       <c r="Q179" t="s">
         <v>3</v>
       </c>
       <c r="V179" t="s">
         <v>3</v>
       </c>
       <c r="DE179" t="s">
-        <v>392</v>
+        <v>372</v>
       </c>
     </row>
     <row r="180" spans="1:117">
       <c r="D180" s="2"/>
       <c r="I180" t="s">
         <v>3</v>
       </c>
       <c r="Q180" t="s">
         <v>3</v>
       </c>
       <c r="V180" t="s">
         <v>3</v>
       </c>
       <c r="DE180" t="s">
-        <v>393</v>
+        <v>373</v>
       </c>
     </row>
     <row r="181" spans="1:117">
       <c r="D181" s="2"/>
       <c r="I181" t="s">
         <v>3</v>
       </c>
       <c r="Q181" t="s">
         <v>3</v>
       </c>
       <c r="V181" t="s">
         <v>3</v>
       </c>
       <c r="DE181" t="s">
-        <v>394</v>
+        <v>374</v>
       </c>
     </row>
     <row r="182" spans="1:117">
       <c r="D182" s="2"/>
       <c r="I182" t="s">
         <v>3</v>
       </c>
       <c r="Q182" t="s">
         <v>3</v>
       </c>
       <c r="V182" t="s">
         <v>3</v>
       </c>
       <c r="DE182" t="s">
-        <v>395</v>
+        <v>375</v>
       </c>
     </row>
     <row r="183" spans="1:117">
       <c r="D183" s="2"/>
       <c r="I183" t="s">
         <v>3</v>
       </c>
       <c r="Q183" t="s">
         <v>3</v>
       </c>
       <c r="V183" t="s">
         <v>3</v>
       </c>
       <c r="DE183" t="s">
-        <v>396</v>
+        <v>376</v>
       </c>
     </row>
     <row r="184" spans="1:117">
       <c r="D184" s="2"/>
       <c r="I184" t="s">
         <v>3</v>
       </c>
       <c r="Q184" t="s">
         <v>3</v>
       </c>
       <c r="V184" t="s">
         <v>3</v>
       </c>
       <c r="DE184" t="s">
-        <v>397</v>
+        <v>377</v>
       </c>
     </row>
     <row r="185" spans="1:117">
       <c r="D185" s="2"/>
       <c r="I185" t="s">
         <v>3</v>
       </c>
       <c r="Q185" t="s">
         <v>3</v>
       </c>
       <c r="V185" t="s">
         <v>3</v>
       </c>
       <c r="DE185" t="s">
-        <v>398</v>
+        <v>378</v>
       </c>
     </row>
     <row r="186" spans="1:117">
       <c r="D186" s="2"/>
       <c r="I186" t="s">
         <v>3</v>
       </c>
       <c r="Q186" t="s">
         <v>3</v>
       </c>
       <c r="V186" t="s">
         <v>3</v>
       </c>
       <c r="DE186" t="s">
-        <v>399</v>
+        <v>379</v>
       </c>
     </row>
     <row r="187" spans="1:117">
       <c r="D187" s="2"/>
       <c r="I187" t="s">
         <v>3</v>
       </c>
       <c r="Q187" t="s">
         <v>3</v>
       </c>
       <c r="V187" t="s">
         <v>3</v>
       </c>
       <c r="DE187" t="s">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="188" spans="1:117">
       <c r="D188" s="2"/>
       <c r="I188" t="s">
         <v>3</v>
       </c>
       <c r="Q188" t="s">
         <v>3</v>
       </c>
       <c r="V188" t="s">
         <v>3</v>
       </c>
       <c r="DE188" t="s">
-        <v>401</v>
+        <v>381</v>
       </c>
     </row>
     <row r="189" spans="1:117">
       <c r="D189" s="2"/>
       <c r="I189" t="s">
         <v>3</v>
       </c>
       <c r="Q189" t="s">
         <v>3</v>
       </c>
       <c r="V189" t="s">
         <v>3</v>
       </c>
       <c r="DE189" t="s">
-        <v>402</v>
+        <v>382</v>
       </c>
     </row>
     <row r="190" spans="1:117">
       <c r="D190" s="2"/>
       <c r="I190" t="s">
         <v>3</v>
       </c>
       <c r="Q190" t="s">
         <v>3</v>
       </c>
       <c r="V190" t="s">
         <v>3</v>
       </c>
       <c r="DE190" t="s">
-        <v>403</v>
+        <v>383</v>
       </c>
     </row>
     <row r="191" spans="1:117">
       <c r="D191" s="2"/>
       <c r="I191" t="s">
         <v>3</v>
       </c>
       <c r="Q191" t="s">
         <v>3</v>
       </c>
       <c r="V191" t="s">
         <v>3</v>
       </c>
       <c r="DE191" t="s">
-        <v>404</v>
+        <v>384</v>
       </c>
     </row>
     <row r="192" spans="1:117">
       <c r="D192" s="2"/>
       <c r="I192" t="s">
         <v>3</v>
       </c>
       <c r="Q192" t="s">
         <v>3</v>
       </c>
       <c r="V192" t="s">
         <v>3</v>
       </c>
       <c r="DE192" t="s">
-        <v>405</v>
+        <v>385</v>
       </c>
     </row>
     <row r="193" spans="1:117">
       <c r="D193" s="2"/>
       <c r="I193" t="s">
         <v>3</v>
       </c>
       <c r="Q193" t="s">
         <v>3</v>
       </c>
       <c r="V193" t="s">
         <v>3</v>
       </c>
       <c r="DE193" t="s">
-        <v>406</v>
+        <v>386</v>
       </c>
     </row>
     <row r="194" spans="1:117">
       <c r="D194" s="2"/>
       <c r="I194" t="s">
         <v>3</v>
       </c>
       <c r="Q194" t="s">
         <v>3</v>
       </c>
       <c r="V194" t="s">
         <v>3</v>
       </c>
       <c r="DE194" t="s">
-        <v>407</v>
+        <v>387</v>
       </c>
     </row>
     <row r="195" spans="1:117">
       <c r="D195" s="2"/>
       <c r="I195" t="s">
         <v>3</v>
       </c>
       <c r="Q195" t="s">
         <v>3</v>
       </c>
       <c r="V195" t="s">
         <v>3</v>
       </c>
       <c r="DE195" t="s">
-        <v>408</v>
+        <v>388</v>
       </c>
     </row>
     <row r="196" spans="1:117">
       <c r="D196" s="2"/>
       <c r="I196" t="s">
         <v>3</v>
       </c>
       <c r="Q196" t="s">
         <v>3</v>
       </c>
       <c r="V196" t="s">
         <v>3</v>
       </c>
       <c r="DE196" t="s">
-        <v>409</v>
+        <v>389</v>
       </c>
     </row>
     <row r="197" spans="1:117">
       <c r="D197" s="2"/>
       <c r="I197" t="s">
         <v>3</v>
       </c>
       <c r="Q197" t="s">
         <v>3</v>
       </c>
       <c r="V197" t="s">
         <v>3</v>
       </c>
       <c r="DE197" t="s">
-        <v>410</v>
+        <v>390</v>
       </c>
     </row>
     <row r="198" spans="1:117">
       <c r="D198" s="2"/>
       <c r="I198" t="s">
         <v>3</v>
       </c>
       <c r="Q198" t="s">
         <v>3</v>
       </c>
       <c r="V198" t="s">
         <v>3</v>
       </c>
       <c r="DE198" t="s">
-        <v>411</v>
+        <v>391</v>
       </c>
     </row>
     <row r="199" spans="1:117">
       <c r="D199" s="2"/>
       <c r="I199" t="s">
         <v>3</v>
       </c>
       <c r="Q199" t="s">
         <v>3</v>
       </c>
       <c r="V199" t="s">
         <v>3</v>
       </c>
       <c r="DE199" t="s">
-        <v>412</v>
+        <v>392</v>
       </c>
     </row>
     <row r="200" spans="1:117">
       <c r="D200" s="2"/>
       <c r="I200" t="s">
         <v>3</v>
       </c>
       <c r="Q200" t="s">
         <v>3</v>
       </c>
       <c r="V200" t="s">
         <v>3</v>
       </c>
       <c r="DE200" t="s">
-        <v>413</v>
+        <v>393</v>
       </c>
     </row>
     <row r="201" spans="1:117">
       <c r="D201" s="2"/>
       <c r="I201" t="s">
         <v>3</v>
       </c>
       <c r="Q201" t="s">
         <v>3</v>
       </c>
       <c r="V201" t="s">
         <v>3</v>
       </c>
       <c r="DE201" t="s">
-        <v>414</v>
+        <v>394</v>
       </c>
     </row>
     <row r="202" spans="1:117">
       <c r="D202" s="2"/>
       <c r="I202" t="s">
         <v>3</v>
       </c>
       <c r="Q202" t="s">
         <v>3</v>
       </c>
       <c r="V202" t="s">
         <v>3</v>
       </c>
       <c r="DE202" t="s">
-        <v>415</v>
+        <v>395</v>
       </c>
     </row>
     <row r="203" spans="1:117">
       <c r="D203" s="2"/>
       <c r="I203" t="s">
         <v>3</v>
       </c>
       <c r="Q203" t="s">
         <v>3</v>
       </c>
       <c r="V203" t="s">
         <v>3</v>
       </c>
       <c r="DE203" t="s">
-        <v>416</v>
+        <v>396</v>
       </c>
     </row>
     <row r="204" spans="1:117">
       <c r="D204" s="2"/>
       <c r="I204" t="s">
         <v>3</v>
       </c>
       <c r="Q204" t="s">
         <v>3</v>
       </c>
       <c r="V204" t="s">
         <v>3</v>
       </c>
       <c r="DE204" t="s">
-        <v>417</v>
+        <v>397</v>
       </c>
     </row>
     <row r="205" spans="1:117">
       <c r="D205" s="2"/>
       <c r="I205" t="s">
         <v>3</v>
       </c>
       <c r="Q205" t="s">
         <v>3</v>
       </c>
       <c r="V205" t="s">
         <v>3</v>
       </c>
       <c r="DE205" t="s">
-        <v>418</v>
+        <v>398</v>
       </c>
     </row>
     <row r="206" spans="1:117">
       <c r="D206" s="2"/>
       <c r="I206" t="s">
         <v>3</v>
       </c>
       <c r="Q206" t="s">
         <v>3</v>
       </c>
       <c r="V206" t="s">
         <v>3</v>
       </c>
       <c r="DE206" t="s">
-        <v>419</v>
+        <v>399</v>
       </c>
     </row>
     <row r="207" spans="1:117">
       <c r="D207" s="2"/>
       <c r="I207" t="s">
         <v>3</v>
       </c>
       <c r="Q207" t="s">
         <v>3</v>
       </c>
       <c r="V207" t="s">
         <v>3</v>
       </c>
       <c r="DE207" t="s">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="208" spans="1:117">
       <c r="D208" s="2"/>
       <c r="I208" t="s">
         <v>3</v>
       </c>
       <c r="Q208" t="s">
         <v>3</v>
       </c>
       <c r="V208" t="s">
         <v>3</v>
       </c>
       <c r="DE208" t="s">
-        <v>421</v>
+        <v>401</v>
       </c>
     </row>
     <row r="209" spans="1:117">
       <c r="D209" s="2"/>
       <c r="I209" t="s">
         <v>3</v>
       </c>
       <c r="Q209" t="s">
         <v>3</v>
       </c>
       <c r="V209" t="s">
         <v>3</v>
       </c>
       <c r="DE209" t="s">
-        <v>422</v>
+        <v>402</v>
       </c>
     </row>
     <row r="210" spans="1:117">
       <c r="D210" s="2"/>
       <c r="I210" t="s">
         <v>3</v>
       </c>
       <c r="Q210" t="s">
         <v>3</v>
       </c>
       <c r="V210" t="s">
         <v>3</v>
       </c>
       <c r="DE210" t="s">
-        <v>423</v>
+        <v>403</v>
       </c>
     </row>
     <row r="211" spans="1:117">
       <c r="D211" s="2"/>
       <c r="I211" t="s">
         <v>3</v>
       </c>
       <c r="Q211" t="s">
         <v>3</v>
       </c>
       <c r="V211" t="s">
         <v>3</v>
       </c>
       <c r="DE211" t="s">
-        <v>424</v>
+        <v>404</v>
       </c>
     </row>
     <row r="212" spans="1:117">
       <c r="D212" s="2"/>
       <c r="I212" t="s">
         <v>3</v>
       </c>
       <c r="Q212" t="s">
         <v>3</v>
       </c>
       <c r="V212" t="s">
         <v>3</v>
       </c>
       <c r="DE212" t="s">
-        <v>425</v>
+        <v>405</v>
       </c>
     </row>
     <row r="213" spans="1:117">
       <c r="D213" s="2"/>
       <c r="I213" t="s">
         <v>3</v>
       </c>
       <c r="Q213" t="s">
         <v>3</v>
       </c>
       <c r="V213" t="s">
         <v>3</v>
       </c>
       <c r="DE213" t="s">
-        <v>426</v>
+        <v>406</v>
       </c>
     </row>
     <row r="214" spans="1:117">
       <c r="D214" s="2"/>
       <c r="I214" t="s">
         <v>3</v>
       </c>
       <c r="Q214" t="s">
         <v>3</v>
       </c>
       <c r="V214" t="s">
         <v>3</v>
       </c>
       <c r="DE214" t="s">
-        <v>427</v>
+        <v>407</v>
       </c>
     </row>
     <row r="215" spans="1:117">
       <c r="D215" s="2"/>
       <c r="I215" t="s">
         <v>3</v>
       </c>
       <c r="Q215" t="s">
         <v>3</v>
       </c>
       <c r="V215" t="s">
         <v>3</v>
       </c>
       <c r="DE215" t="s">
-        <v>428</v>
+        <v>408</v>
       </c>
     </row>
     <row r="216" spans="1:117">
       <c r="D216" s="2"/>
       <c r="I216" t="s">
         <v>3</v>
       </c>
       <c r="Q216" t="s">
         <v>3</v>
       </c>
       <c r="V216" t="s">
         <v>3</v>
       </c>
       <c r="DE216" t="s">
-        <v>429</v>
+        <v>409</v>
       </c>
     </row>
     <row r="217" spans="1:117">
       <c r="D217" s="2"/>
       <c r="I217" t="s">
         <v>3</v>
       </c>
       <c r="Q217" t="s">
         <v>3</v>
       </c>
       <c r="V217" t="s">
         <v>3</v>
       </c>
       <c r="DE217" t="s">
-        <v>430</v>
+        <v>410</v>
       </c>
     </row>
     <row r="218" spans="1:117">
       <c r="D218" s="2"/>
       <c r="I218" t="s">
         <v>3</v>
       </c>
       <c r="Q218" t="s">
         <v>3</v>
       </c>
       <c r="V218" t="s">
         <v>3</v>
       </c>
       <c r="DE218" t="s">
-        <v>431</v>
+        <v>411</v>
       </c>
     </row>
     <row r="219" spans="1:117">
       <c r="D219" s="2"/>
       <c r="I219" t="s">
         <v>3</v>
       </c>
       <c r="Q219" t="s">
         <v>3</v>
       </c>
       <c r="V219" t="s">
         <v>3</v>
       </c>
       <c r="DE219" t="s">
-        <v>432</v>
+        <v>412</v>
       </c>
     </row>
     <row r="220" spans="1:117">
       <c r="D220" s="2"/>
       <c r="I220" t="s">
         <v>3</v>
       </c>
       <c r="Q220" t="s">
         <v>3</v>
       </c>
       <c r="V220" t="s">
         <v>3</v>
       </c>
       <c r="DE220" t="s">
-        <v>433</v>
+        <v>413</v>
       </c>
     </row>
     <row r="221" spans="1:117">
       <c r="D221" s="2"/>
       <c r="I221" t="s">
         <v>3</v>
       </c>
       <c r="Q221" t="s">
         <v>3</v>
       </c>
       <c r="V221" t="s">
         <v>3</v>
       </c>
       <c r="DE221" t="s">
-        <v>434</v>
+        <v>414</v>
       </c>
     </row>
     <row r="222" spans="1:117">
       <c r="D222" s="2"/>
       <c r="I222" t="s">
         <v>3</v>
       </c>
       <c r="Q222" t="s">
         <v>3</v>
       </c>
       <c r="V222" t="s">
         <v>3</v>
       </c>
       <c r="DE222" t="s">
-        <v>435</v>
+        <v>415</v>
       </c>
     </row>
     <row r="223" spans="1:117">
       <c r="D223" s="2"/>
       <c r="I223" t="s">
         <v>3</v>
       </c>
       <c r="Q223" t="s">
         <v>3</v>
       </c>
       <c r="V223" t="s">
         <v>3</v>
       </c>
       <c r="DE223" t="s">
-        <v>436</v>
+        <v>416</v>
       </c>
     </row>
     <row r="224" spans="1:117">
       <c r="D224" s="2"/>
       <c r="I224" t="s">
         <v>3</v>
       </c>
       <c r="Q224" t="s">
         <v>3</v>
       </c>
       <c r="V224" t="s">
         <v>3</v>
       </c>
       <c r="DE224" t="s">
-        <v>437</v>
+        <v>417</v>
       </c>
     </row>
     <row r="225" spans="1:117">
       <c r="D225" s="2"/>
       <c r="I225" t="s">
         <v>3</v>
       </c>
       <c r="Q225" t="s">
         <v>3</v>
       </c>
       <c r="V225" t="s">
         <v>3</v>
       </c>
       <c r="DE225" t="s">
-        <v>438</v>
+        <v>418</v>
       </c>
     </row>
     <row r="226" spans="1:117">
       <c r="D226" s="2"/>
       <c r="I226" t="s">
         <v>3</v>
       </c>
       <c r="Q226" t="s">
         <v>3</v>
       </c>
       <c r="V226" t="s">
         <v>3</v>
       </c>
       <c r="DE226" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
     </row>
     <row r="227" spans="1:117">
       <c r="D227" s="2"/>
       <c r="I227" t="s">
         <v>3</v>
       </c>
       <c r="Q227" t="s">
         <v>3</v>
       </c>
       <c r="V227" t="s">
         <v>3</v>
       </c>
       <c r="DE227" t="s">
-        <v>440</v>
+        <v>420</v>
       </c>
     </row>
     <row r="228" spans="1:117">
       <c r="D228" s="2"/>
       <c r="I228" t="s">
         <v>3</v>
       </c>
       <c r="Q228" t="s">
         <v>3</v>
       </c>
       <c r="V228" t="s">
         <v>3</v>
       </c>
       <c r="DE228" t="s">
-        <v>441</v>
+        <v>421</v>
       </c>
     </row>
     <row r="229" spans="1:117">
       <c r="D229" s="2"/>
       <c r="I229" t="s">
         <v>3</v>
       </c>
       <c r="Q229" t="s">
         <v>3</v>
       </c>
       <c r="V229" t="s">
         <v>3</v>
       </c>
       <c r="DE229" t="s">
-        <v>442</v>
+        <v>422</v>
       </c>
     </row>
     <row r="230" spans="1:117">
       <c r="D230" s="2"/>
       <c r="I230" t="s">
         <v>3</v>
       </c>
       <c r="Q230" t="s">
         <v>3</v>
       </c>
       <c r="V230" t="s">
         <v>3</v>
       </c>
       <c r="DE230" t="s">
-        <v>443</v>
+        <v>423</v>
       </c>
     </row>
     <row r="231" spans="1:117">
       <c r="D231" s="2"/>
       <c r="I231" t="s">
         <v>3</v>
       </c>
       <c r="Q231" t="s">
         <v>3</v>
       </c>
       <c r="V231" t="s">
         <v>3</v>
       </c>
       <c r="DE231" t="s">
-        <v>444</v>
+        <v>424</v>
       </c>
     </row>
     <row r="232" spans="1:117">
       <c r="D232" s="2"/>
       <c r="I232" t="s">
         <v>3</v>
       </c>
       <c r="Q232" t="s">
         <v>3</v>
       </c>
       <c r="V232" t="s">
         <v>3</v>
       </c>
       <c r="DE232" t="s">
-        <v>445</v>
+        <v>425</v>
       </c>
     </row>
     <row r="233" spans="1:117">
       <c r="D233" s="2"/>
       <c r="I233" t="s">
         <v>3</v>
       </c>
       <c r="Q233" t="s">
         <v>3</v>
       </c>
       <c r="V233" t="s">
         <v>3</v>
       </c>
       <c r="DE233" t="s">
-        <v>446</v>
+        <v>426</v>
       </c>
     </row>
     <row r="234" spans="1:117">
       <c r="D234" s="2"/>
       <c r="I234" t="s">
         <v>3</v>
       </c>
       <c r="Q234" t="s">
         <v>3</v>
       </c>
       <c r="V234" t="s">
         <v>3</v>
       </c>
       <c r="DE234" t="s">
-        <v>447</v>
+        <v>427</v>
       </c>
     </row>
     <row r="235" spans="1:117">
       <c r="D235" s="2"/>
       <c r="I235" t="s">
         <v>3</v>
       </c>
       <c r="Q235" t="s">
         <v>3</v>
       </c>
       <c r="V235" t="s">
         <v>3</v>
       </c>
       <c r="DE235" t="s">
-        <v>448</v>
+        <v>428</v>
       </c>
     </row>
     <row r="236" spans="1:117">
       <c r="D236" s="2"/>
       <c r="I236" t="s">
         <v>3</v>
       </c>
       <c r="Q236" t="s">
         <v>3</v>
       </c>
       <c r="V236" t="s">
         <v>3</v>
       </c>
       <c r="DE236" t="s">
-        <v>449</v>
+        <v>429</v>
       </c>
     </row>
     <row r="237" spans="1:117">
       <c r="D237" s="2"/>
       <c r="I237" t="s">
         <v>3</v>
       </c>
       <c r="Q237" t="s">
         <v>3</v>
       </c>
       <c r="V237" t="s">
         <v>3</v>
       </c>
       <c r="DE237" t="s">
-        <v>450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="238" spans="1:117">
       <c r="D238" s="2"/>
       <c r="I238" t="s">
         <v>3</v>
       </c>
       <c r="Q238" t="s">
         <v>3</v>
       </c>
       <c r="V238" t="s">
         <v>3</v>
       </c>
       <c r="DE238" t="s">
-        <v>451</v>
+        <v>431</v>
       </c>
     </row>
     <row r="239" spans="1:117">
       <c r="D239" s="2"/>
       <c r="I239" t="s">
         <v>3</v>
       </c>
       <c r="Q239" t="s">
         <v>3</v>
       </c>
       <c r="V239" t="s">
         <v>3</v>
       </c>
       <c r="DE239" t="s">
-        <v>452</v>
+        <v>432</v>
       </c>
     </row>
     <row r="240" spans="1:117">
       <c r="D240" s="2"/>
       <c r="I240" t="s">
         <v>3</v>
       </c>
       <c r="Q240" t="s">
         <v>3</v>
       </c>
       <c r="V240" t="s">
         <v>3</v>
       </c>
       <c r="DE240" t="s">
-        <v>453</v>
+        <v>433</v>
       </c>
     </row>
     <row r="241" spans="1:117">
       <c r="D241" s="2"/>
       <c r="I241" t="s">
         <v>3</v>
       </c>
       <c r="Q241" t="s">
         <v>3</v>
       </c>
       <c r="V241" t="s">
         <v>3</v>
       </c>
       <c r="DE241" t="s">
-        <v>454</v>
+        <v>434</v>
       </c>
     </row>
     <row r="242" spans="1:117">
       <c r="D242" s="2"/>
       <c r="I242" t="s">
         <v>3</v>
       </c>
       <c r="Q242" t="s">
         <v>3</v>
       </c>
       <c r="V242" t="s">
         <v>3</v>
       </c>
       <c r="DE242" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
     </row>
     <row r="243" spans="1:117">
       <c r="D243" s="2"/>
       <c r="I243" t="s">
         <v>3</v>
       </c>
       <c r="Q243" t="s">
         <v>3</v>
       </c>
       <c r="V243" t="s">
         <v>3</v>
       </c>
       <c r="DE243" t="s">
-        <v>456</v>
+        <v>436</v>
       </c>
     </row>
     <row r="244" spans="1:117">
       <c r="D244" s="2"/>
       <c r="I244" t="s">
         <v>3</v>
       </c>
       <c r="Q244" t="s">
         <v>3</v>
       </c>
       <c r="V244" t="s">
         <v>3</v>
       </c>
       <c r="DE244" t="s">
-        <v>457</v>
+        <v>437</v>
       </c>
     </row>
     <row r="245" spans="1:117">
       <c r="D245" s="2"/>
       <c r="I245" t="s">
         <v>3</v>
       </c>
       <c r="Q245" t="s">
         <v>3</v>
       </c>
       <c r="V245" t="s">
         <v>3</v>
       </c>
       <c r="DE245" t="s">
-        <v>458</v>
+        <v>438</v>
       </c>
     </row>
     <row r="246" spans="1:117">
       <c r="D246" s="2"/>
       <c r="I246" t="s">
         <v>3</v>
       </c>
       <c r="Q246" t="s">
         <v>3</v>
       </c>
       <c r="V246" t="s">
         <v>3</v>
       </c>
       <c r="DE246" t="s">
-        <v>459</v>
+        <v>439</v>
       </c>
     </row>
     <row r="247" spans="1:117">
       <c r="D247" s="2"/>
       <c r="I247" t="s">
         <v>3</v>
       </c>
       <c r="Q247" t="s">
         <v>3</v>
       </c>
       <c r="V247" t="s">
         <v>3</v>
       </c>
       <c r="DE247" t="s">
-        <v>460</v>
+        <v>440</v>
       </c>
     </row>
     <row r="248" spans="1:117">
       <c r="D248" s="2"/>
       <c r="I248" t="s">
         <v>3</v>
       </c>
       <c r="Q248" t="s">
         <v>3</v>
       </c>
       <c r="V248" t="s">
         <v>3</v>
       </c>
       <c r="DE248" t="s">
-        <v>461</v>
+        <v>441</v>
       </c>
     </row>
     <row r="249" spans="1:117">
       <c r="D249" s="2"/>
       <c r="I249" t="s">
         <v>3</v>
       </c>
       <c r="Q249" t="s">
         <v>3</v>
       </c>
       <c r="V249" t="s">
         <v>3</v>
       </c>
       <c r="DE249" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
     </row>
     <row r="250" spans="1:117">
       <c r="D250" s="2"/>
       <c r="I250" t="s">
         <v>3</v>
       </c>
       <c r="Q250" t="s">
         <v>3</v>
       </c>
       <c r="V250" t="s">
         <v>3</v>
       </c>
       <c r="DE250" t="s">
-        <v>463</v>
+        <v>443</v>
       </c>
     </row>
     <row r="251" spans="1:117">
       <c r="D251" s="2"/>
       <c r="I251" t="s">
         <v>3</v>
       </c>
       <c r="Q251" t="s">
         <v>3</v>
       </c>
       <c r="V251" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="252" spans="1:117">
       <c r="D252" s="2"/>
       <c r="I252" t="s">
         <v>3</v>
       </c>
       <c r="Q252" t="s">
         <v>3</v>
       </c>
       <c r="V252" t="s">
         <v>3</v>
       </c>
@@ -15440,72 +15320,72 @@
       </c>
       <c r="V1000" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="20">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
       <formula1>'Worksheet'!$DI$1:$DI$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AF5:AF1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AH5:AH1000">
       <formula1>'Worksheet'!$DK$1:$DK$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AI5:AI1000">
       <formula1>'Worksheet'!$DL$1:$DL$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AJ5:AJ1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AK5:AK1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AL5:AL1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AM5:AM1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AN5:AN1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AO5:AO1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AP5:AP1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AQ5:AQ1000">
-      <formula1>'Worksheet'!$DM$1:$DM$44</formula1>
+      <formula1>'Worksheet'!$DM$1:$DM$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DG$1:$DG$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Z5:Z1000">
       <formula1>'Worksheet'!$DH$1:$DH$2</formula1>
     </dataValidation>