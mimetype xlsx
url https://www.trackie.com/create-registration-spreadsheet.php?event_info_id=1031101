--- v1 (2026-04-16)
+++ v2 (2026-06-25)
@@ -548,51 +548,51 @@
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Senior Development Distance - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>Senior Development Jumps - OUTDOOR SEASON ONLY</t>
   </si>
   <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>Bulgaria</t>
   </si>
   <si>
-    <t>School Training Membership - APRIL TO JUNE ONLY</t>
+    <t>Brock University Athlete Only</t>
   </si>
   <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>Bahrain</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>Saint BarthÈlemy</t>
   </si>