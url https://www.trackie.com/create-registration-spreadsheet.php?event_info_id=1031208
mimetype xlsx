--- v2 (2026-03-19)
+++ v3 (2026-05-06)
@@ -134,71 +134,65 @@
   <si>
     <t>1031208:typeValue:3:375030</t>
   </si>
   <si>
     <t>1031208:age_category</t>
   </si>
   <si>
     <t>1031208:reg_event:1</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Landed Immigrant</t>
   </si>
   <si>
     <t>Run Jump Throw</t>
   </si>
   <si>
     <t>Fall 2024</t>
   </si>
   <si>
     <t>Junior Development (u14)</t>
   </si>
   <si>
-    <t>Fall 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Event Registration - 2025-2026 Athlete Membership: Pearlgate Track &amp; Field Club</t>
   </si>
   <si>
     <t>Student Visa</t>
   </si>
   <si>
     <t>Junior Development</t>
   </si>
   <si>
     <t>Spring/Summer 2024</t>
   </si>
   <si>
     <t>Developmental Endurance (14+)</t>
   </si>
   <si>
-    <t>Winter 2025-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Citizenship</t>
   </si>
   <si>
     <t>Birth Country</t>
   </si>
   <si>
     <t>Athlete Email:</t>
   </si>
   <si>
     <t>Athlete Phone Number:</t>
   </si>
   <si>
     <t>Parent/Guardian Name:</t>
@@ -269,81 +263,87 @@
   <si>
     <t>Winter 2024</t>
   </si>
   <si>
     <t>Developmental Power Speed (14+)</t>
   </si>
   <si>
     <t>Spring 2026</t>
   </si>
   <si>
     <t>Fall 2023</t>
   </si>
   <si>
     <t>Performance Mid-Distance / Cross-Country (14+)</t>
   </si>
   <si>
     <t>Summer 2026</t>
   </si>
   <si>
     <t>Spring/Summer 2023</t>
   </si>
   <si>
     <t>Performance Sprints (14+)</t>
   </si>
   <si>
+    <t>Summer Sessions A+B (May-August) 2026</t>
+  </si>
+  <si>
+    <t>Winter 2023</t>
+  </si>
+  <si>
+    <t>Performance Jumps (14+)</t>
+  </si>
+  <si>
+    <t>Summer Session A (May-June) 2026</t>
+  </si>
+  <si>
+    <t>Fall 2022</t>
+  </si>
+  <si>
+    <t>Performance Hurdles (14+)</t>
+  </si>
+  <si>
+    <t>Summer Session B (July-August) 2026</t>
+  </si>
+  <si>
+    <t>Spring/Summer 2022</t>
+  </si>
+  <si>
+    <t>Performance Multi-Event (14+)</t>
+  </si>
+  <si>
+    <t>Winter 2022</t>
+  </si>
+  <si>
+    <t>Performance Combined Events (14+)</t>
+  </si>
+  <si>
+    <t>Speed 4 Sport (Spring-Hockey)</t>
+  </si>
+  <si>
     <t>Speed 4 Sport (Winter-Hockey)</t>
-  </si>
-[...28 lines deleted...]
-    <t>Performance Combined Events (14+)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -729,51 +729,51 @@
     <col min="11" max="11" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="75" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="100" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="54" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="84" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="117" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="110" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="55" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="44" bestFit="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="42" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:115" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
       <c r="DE1" t="s">
         <v>3</v>
       </c>
       <c r="DF1" t="s">
         <v>3</v>
       </c>
@@ -886,57 +886,54 @@
       </c>
       <c r="DC2" t="s">
         <v>4</v>
       </c>
       <c r="DD2" t="s">
         <v>4</v>
       </c>
       <c r="DE2" t="s">
         <v>4</v>
       </c>
       <c r="DF2" t="s">
         <v>4</v>
       </c>
       <c r="DG2" t="s">
         <v>38</v>
       </c>
       <c r="DH2" t="s">
         <v>39</v>
       </c>
       <c r="DI2" t="s">
         <v>4</v>
       </c>
       <c r="DJ2" t="s">
         <v>40</v>
       </c>
-      <c r="DK2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:115">
       <c r="A3" s="3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -998,149 +995,146 @@
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DB3" t="s">
+        <v>42</v>
+      </c>
+      <c r="DG3" t="s">
         <v>43</v>
       </c>
-      <c r="DG3" t="s">
+      <c r="DH3" t="s">
         <v>44</v>
       </c>
-      <c r="DH3" t="s">
+      <c r="DJ3" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="4" spans="1:115">
       <c r="A4" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="D4" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="F4" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="G4" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="I4" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="J4" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="K4" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="P4" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="O4" s="4" t="s">
+      <c r="Q4" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="P4" s="4" t="s">
+      <c r="R4" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="Q4" s="4" t="s">
+      <c r="S4" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="R4" s="4" t="s">
+      <c r="T4" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="S4" s="4" t="s">
+      <c r="U4" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="T4" s="4" t="s">
+      <c r="V4" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="U4" s="4" t="s">
+      <c r="W4" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="V4" s="4" t="s">
+      <c r="X4" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="W4" s="4" t="s">
+      <c r="Y4" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="X4" s="4" t="s">
+      <c r="Z4" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="Y4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="Z4" s="4" t="s">
+      <c r="AB4" s="4" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
       <c r="AT4" s="4"/>
       <c r="AU4" s="4"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
@@ -1175,172 +1169,178 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DB4" t="s">
+        <v>74</v>
+      </c>
+      <c r="DG4" t="s">
+        <v>75</v>
+      </c>
+      <c r="DH4" t="s">
         <v>76</v>
       </c>
-      <c r="DG4" t="s">
+      <c r="DJ4" t="s">
         <v>77</v>
       </c>
-      <c r="DH4" t="s">
+      <c r="DK4" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:115">
       <c r="C5"/>
       <c r="D5" s="2"/>
       <c r="E5"/>
       <c r="L5" t="s">
         <v>3</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="DH5" t="s">
+        <v>79</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>80</v>
+      </c>
+      <c r="DK5" t="s">
         <v>81</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
     </row>
     <row r="6" spans="1:115">
       <c r="D6" s="2"/>
       <c r="L6" t="s">
         <v>3</v>
       </c>
       <c r="DH6" t="s">
+        <v>82</v>
+      </c>
+      <c r="DJ6" t="s">
+        <v>83</v>
+      </c>
+      <c r="DK6" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:115">
       <c r="D7" s="2"/>
       <c r="L7" t="s">
         <v>3</v>
       </c>
       <c r="DH7" t="s">
+        <v>85</v>
+      </c>
+      <c r="DJ7" t="s">
+        <v>86</v>
+      </c>
+      <c r="DK7" t="s">
         <v>87</v>
-      </c>
-[...4 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:115">
       <c r="D8" s="2"/>
       <c r="L8" t="s">
         <v>3</v>
       </c>
       <c r="DH8" t="s">
+        <v>88</v>
+      </c>
+      <c r="DJ8" t="s">
+        <v>89</v>
+      </c>
+      <c r="DK8" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="9" spans="1:115">
       <c r="D9" s="2"/>
       <c r="L9" t="s">
         <v>3</v>
       </c>
       <c r="DH9" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="DJ9" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="10" spans="1:115">
       <c r="D10" s="2"/>
       <c r="L10" t="s">
         <v>3</v>
       </c>
       <c r="DH10" t="s">
+        <v>93</v>
+      </c>
+      <c r="DJ10" t="s">
+        <v>94</v>
+      </c>
+      <c r="DK10" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="11" spans="1:115">
       <c r="D11" s="2"/>
       <c r="L11" t="s">
         <v>3</v>
       </c>
       <c r="DJ11" t="s">
-        <v>86</v>
+        <v>96</v>
       </c>
     </row>
     <row r="12" spans="1:115">
       <c r="D12" s="2"/>
       <c r="L12" t="s">
         <v>3</v>
+      </c>
+      <c r="DJ12" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="13" spans="1:115">
       <c r="D13" s="2"/>
       <c r="L13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:115">
       <c r="D14" s="2"/>
       <c r="L14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:115">
       <c r="D15" s="2"/>
       <c r="L15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:115">
       <c r="D16" s="2"/>
       <c r="L16" t="s">
         <v>3</v>
       </c>
@@ -7235,54 +7235,54 @@
       <c r="D998" s="2"/>
       <c r="L998" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="999" spans="1:115">
       <c r="D999" s="2"/>
       <c r="L999" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1000" spans="1:115">
       <c r="D1000" s="2"/>
       <c r="L1000" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
-      <formula1>'Worksheet'!$DJ$1:$DJ$11</formula1>
+      <formula1>'Worksheet'!$DJ$1:$DJ$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
-      <formula1>'Worksheet'!$DK$1:$DK$8</formula1>
+      <formula1>'Worksheet'!$DK$1:$DK$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="X5:X1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
       <formula1>'Worksheet'!$DH$1:$DH$10</formula1>
     </dataValidation>