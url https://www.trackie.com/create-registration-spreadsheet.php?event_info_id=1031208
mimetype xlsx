--- v3 (2026-05-06)
+++ v4 (2026-08-06)
@@ -9,76 +9,73 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Canadian</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Run Jump Throw (u11)</t>
   </si>
   <si>
-    <t>Full-Year 2025-2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1031208:typeValue:102</t>
   </si>
   <si>
     <t>1031208:typeValue:103</t>
   </si>
   <si>
     <t>1031208:typeValue:104</t>
   </si>
   <si>
     <t>1031208:typeValue:105</t>
   </si>
   <si>
     <t>1031208:typeValue:3:375012</t>
   </si>
   <si>
     <t>1031208:typeValue:10:375013</t>
   </si>
   <si>
     <t>1031208:typeValue:0:375014</t>
   </si>
   <si>
     <t>1031208:typeValue:0:375015</t>
   </si>
   <si>
     <t>1031208:typeValue:0:375016</t>
@@ -245,105 +242,96 @@
   <si>
     <t>If the athlete trained with Pearlgate before, when were they last consistently attending practices?</t>
   </si>
   <si>
     <t>Has the athlete ever made Team NL for Track &amp; Field? (Legion Youth Nationals or Canada Games)</t>
   </si>
   <si>
     <t>Program (age calculated Dec 31, 2026)</t>
   </si>
   <si>
     <t>Membership type #1</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Event-Specific Group</t>
   </si>
   <si>
     <t>Winter 2024</t>
   </si>
   <si>
     <t>Developmental Power Speed (14+)</t>
   </si>
   <si>
-    <t>Spring 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Fall 2023</t>
   </si>
   <si>
     <t>Performance Mid-Distance / Cross-Country (14+)</t>
   </si>
   <si>
     <t>Summer 2026</t>
   </si>
   <si>
     <t>Spring/Summer 2023</t>
   </si>
   <si>
     <t>Performance Sprints (14+)</t>
   </si>
   <si>
-    <t>Summer Sessions A+B (May-August) 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Winter 2023</t>
   </si>
   <si>
     <t>Performance Jumps (14+)</t>
   </si>
   <si>
-    <t>Summer Session A (May-June) 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>Fall 2022</t>
   </si>
   <si>
     <t>Performance Hurdles (14+)</t>
   </si>
   <si>
     <t>Summer Session B (July-August) 2026</t>
   </si>
   <si>
     <t>Spring/Summer 2022</t>
   </si>
   <si>
     <t>Performance Multi-Event (14+)</t>
   </si>
   <si>
     <t>Winter 2022</t>
   </si>
   <si>
     <t>Performance Combined Events (14+)</t>
   </si>
   <si>
+    <t>Speed 4 Sport (Winter-Hockey)</t>
+  </si>
+  <si>
     <t>Speed 4 Sport (Spring-Hockey)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Speed 4 Sport (Winter-Hockey)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -729,211 +717,208 @@
     <col min="11" max="11" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="75" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="100" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="54" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="84" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="117" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="110" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="55" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="44" bestFit="true" customWidth="true" style="0"/>
-    <col min="115" max="115" width="44" bestFit="true" customWidth="true" style="0"/>
+    <col min="115" max="115" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:115" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
       <c r="DE1" t="s">
         <v>3</v>
       </c>
       <c r="DF1" t="s">
         <v>3</v>
       </c>
       <c r="DG1" t="s">
         <v>4</v>
       </c>
       <c r="DH1" t="s">
         <v>5</v>
       </c>
       <c r="DI1" t="s">
         <v>3</v>
       </c>
       <c r="DJ1" t="s">
         <v>6</v>
       </c>
-      <c r="DK1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2" spans="1:115" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>17</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>18</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>19</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>20</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>21</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>22</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>23</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>24</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>25</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>26</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>27</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>28</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>29</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>30</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>31</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>32</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>33</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>34</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="DA2" t="s">
         <v>35</v>
       </c>
-      <c r="DA2" t="s">
+      <c r="DB2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="DC2" t="s">
         <v>4</v>
       </c>
       <c r="DD2" t="s">
         <v>4</v>
       </c>
       <c r="DE2" t="s">
         <v>4</v>
       </c>
       <c r="DF2" t="s">
         <v>4</v>
       </c>
       <c r="DG2" t="s">
+        <v>37</v>
+      </c>
+      <c r="DH2" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="DI2" t="s">
         <v>4</v>
       </c>
       <c r="DJ2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:115">
       <c r="A3" s="3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -995,146 +980,146 @@
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DB3" t="s">
+        <v>41</v>
+      </c>
+      <c r="DG3" t="s">
         <v>42</v>
       </c>
-      <c r="DG3" t="s">
+      <c r="DH3" t="s">
         <v>43</v>
       </c>
-      <c r="DH3" t="s">
+      <c r="DJ3" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:115">
       <c r="A4" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="C4" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="D4" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="F4" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="I4" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="J4" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="K4" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="O4" s="4" t="s">
+      <c r="P4" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="P4" s="4" t="s">
+      <c r="Q4" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="Q4" s="4" t="s">
+      <c r="R4" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="R4" s="4" t="s">
+      <c r="S4" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="S4" s="4" t="s">
+      <c r="T4" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="T4" s="4" t="s">
+      <c r="U4" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="U4" s="4" t="s">
+      <c r="V4" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="V4" s="4" t="s">
+      <c r="W4" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="W4" s="4" t="s">
+      <c r="X4" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="X4" s="4" t="s">
+      <c r="Y4" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="Y4" s="4" t="s">
+      <c r="Z4" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="Z4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="AA4" s="4" t="s">
+      <c r="AB4" s="4" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
       <c r="AT4" s="4"/>
       <c r="AU4" s="4"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
@@ -1169,178 +1154,166 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DB4" t="s">
+        <v>73</v>
+      </c>
+      <c r="DG4" t="s">
         <v>74</v>
       </c>
-      <c r="DG4" t="s">
+      <c r="DH4" t="s">
         <v>75</v>
       </c>
-      <c r="DH4" t="s">
+      <c r="DJ4" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:115">
       <c r="C5"/>
       <c r="D5" s="2"/>
       <c r="E5"/>
       <c r="L5" t="s">
         <v>3</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="DH5" t="s">
+        <v>77</v>
+      </c>
+      <c r="DJ5" t="s">
+        <v>78</v>
+      </c>
+      <c r="DK5" t="s">
         <v>79</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="6" spans="1:115">
       <c r="D6" s="2"/>
       <c r="L6" t="s">
         <v>3</v>
       </c>
       <c r="DH6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="DJ6" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7" spans="1:115">
       <c r="D7" s="2"/>
       <c r="L7" t="s">
         <v>3</v>
       </c>
       <c r="DH7" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="DJ7" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:115">
       <c r="D8" s="2"/>
       <c r="L8" t="s">
         <v>3</v>
       </c>
       <c r="DH8" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="DJ8" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="DK8" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="9" spans="1:115">
       <c r="D9" s="2"/>
       <c r="L9" t="s">
         <v>3</v>
       </c>
       <c r="DH9" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="DJ9" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
     </row>
     <row r="10" spans="1:115">
       <c r="D10" s="2"/>
       <c r="L10" t="s">
         <v>3</v>
       </c>
       <c r="DH10" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="DJ10" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>95</v>
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:115">
       <c r="D11" s="2"/>
       <c r="L11" t="s">
         <v>3</v>
       </c>
       <c r="DJ11" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:115">
       <c r="D12" s="2"/>
       <c r="L12" t="s">
         <v>3</v>
       </c>
       <c r="DJ12" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:115">
       <c r="D13" s="2"/>
       <c r="L13" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:115">
       <c r="D14" s="2"/>
       <c r="L14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:115">
       <c r="D15" s="2"/>
       <c r="L15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:115">
       <c r="D16" s="2"/>
       <c r="L16" t="s">
         <v>3</v>
       </c>
@@ -7238,51 +7211,51 @@
       </c>
     </row>
     <row r="999" spans="1:115">
       <c r="D999" s="2"/>
       <c r="L999" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="1000" spans="1:115">
       <c r="D1000" s="2"/>
       <c r="L1000" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
-      <formula1>'Worksheet'!$DK$1:$DK$7</formula1>
+      <formula1>'Worksheet'!$DK$1:$DK$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="X5:X1000">
       <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
       <formula1>'Worksheet'!$DH$1:$DH$10</formula1>
     </dataValidation>