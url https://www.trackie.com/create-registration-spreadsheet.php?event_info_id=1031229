--- v0 (2025-12-18)
+++ v1 (2026-05-07)
@@ -9,76 +9,73 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="416">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="413">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Canadian</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>1st Year</t>
   </si>
   <si>
-    <t>Annual - September 6 to August 12</t>
-[...1 lines deleted...]
-  <si>
     <t>1031229:typeValue:102</t>
   </si>
   <si>
     <t>1031229:typeValue:103</t>
   </si>
   <si>
     <t>1031229:typeValue:104</t>
   </si>
   <si>
     <t>1031229:typeValue:105</t>
   </si>
   <si>
     <t>1031229:typeValue:3:375270</t>
   </si>
   <si>
     <t>1031229:typeValue:10:375271</t>
   </si>
   <si>
     <t>1031229:typeValue-1:108</t>
   </si>
   <si>
     <t>1031229:typeValue-2:108</t>
   </si>
   <si>
     <t>1031229:typeValue-3:108</t>
@@ -173,69 +170,63 @@
   <si>
     <t>1031229:reg_event:5</t>
   </si>
   <si>
     <t>1031229:reg_event:6</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Landed Immigrant</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2nd year</t>
   </si>
   <si>
-    <t>Varsity Year - September 6th to Mar 28</t>
-[...1 lines deleted...]
-  <si>
     <t>Event Registration - 2025-2026 University of Ottawa Varsity Program</t>
   </si>
   <si>
     <t>Student Visa</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>3rd year</t>
-  </si>
-[...1 lines deleted...]
-    <t>Varsity  XC Sept 6, Nov 30</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Citizenship</t>
   </si>
   <si>
     <t>Birth Country</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
@@ -1733,212 +1724,206 @@
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
       </c>
       <c r="DE1" t="s">
         <v>5</v>
       </c>
       <c r="DF1" t="s">
         <v>5</v>
       </c>
       <c r="DG1" t="s">
         <v>5</v>
       </c>
       <c r="DH1" t="s">
         <v>5</v>
       </c>
       <c r="DI1" t="s">
         <v>6</v>
       </c>
-      <c r="DJ1" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="2" spans="1:114" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" t="s">
         <v>8</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>15</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>16</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>17</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>18</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>19</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>20</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>21</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>22</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>23</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>24</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>25</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>26</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>27</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
+        <v>24</v>
+      </c>
+      <c r="W2" t="s">
         <v>28</v>
       </c>
-      <c r="V2" t="s">
-[...2 lines deleted...]
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>29</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>30</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z2" t="s">
         <v>31</v>
       </c>
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>32</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="AB2" t="s">
         <v>33</v>
       </c>
-      <c r="AB2" t="s">
+      <c r="AC2" t="s">
         <v>34</v>
       </c>
-      <c r="AC2" t="s">
+      <c r="AD2" t="s">
         <v>35</v>
       </c>
-      <c r="AD2" t="s">
+      <c r="AE2" t="s">
         <v>36</v>
       </c>
-      <c r="AE2" t="s">
+      <c r="AF2" t="s">
         <v>37</v>
       </c>
-      <c r="AF2" t="s">
+      <c r="AG2" t="s">
         <v>38</v>
       </c>
-      <c r="AG2" t="s">
+      <c r="AH2" t="s">
         <v>39</v>
       </c>
-      <c r="AH2" t="s">
+      <c r="AI2" t="s">
         <v>40</v>
       </c>
-      <c r="AI2" t="s">
+      <c r="AJ2" t="s">
         <v>41</v>
       </c>
-      <c r="AJ2" t="s">
+      <c r="AK2" t="s">
         <v>42</v>
       </c>
-      <c r="AK2" t="s">
+      <c r="AL2" t="s">
         <v>43</v>
       </c>
-      <c r="AL2" t="s">
+      <c r="AM2" t="s">
         <v>44</v>
       </c>
-      <c r="AM2" t="s">
+      <c r="AN2" t="s">
         <v>45</v>
       </c>
-      <c r="AN2" t="s">
+      <c r="AO2" t="s">
         <v>46</v>
       </c>
-      <c r="AO2" t="s">
+      <c r="DA2" t="s">
         <v>47</v>
       </c>
-      <c r="DA2" t="s">
+      <c r="DB2" t="s">
         <v>48</v>
       </c>
-      <c r="DB2" t="s">
+      <c r="DC2" t="s">
         <v>49</v>
       </c>
-      <c r="DC2" t="s">
+      <c r="DD2" t="s">
         <v>50</v>
       </c>
-      <c r="DD2" t="s">
+      <c r="DE2" t="s">
         <v>51</v>
       </c>
-      <c r="DE2" t="s">
+      <c r="DF2" t="s">
+        <v>51</v>
+      </c>
+      <c r="DG2" t="s">
+        <v>51</v>
+      </c>
+      <c r="DH2" t="s">
+        <v>51</v>
+      </c>
+      <c r="DI2" t="s">
         <v>52</v>
-      </c>
-[...13 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="3" spans="1:114">
       <c r="A3" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -2000,188 +1985,185 @@
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DB3" t="s">
+        <v>54</v>
+      </c>
+      <c r="DC3" t="s">
+        <v>55</v>
+      </c>
+      <c r="DD3" t="s">
         <v>56</v>
       </c>
-      <c r="DC3" t="s">
+      <c r="DI3" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:114">
       <c r="A4" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D4" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="F4" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="G4" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="I4" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="J4" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="K4" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="P4" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="Q4" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="O4" s="4" t="s">
+      <c r="R4" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="S4" s="4" t="s">
         <v>75</v>
       </c>
-      <c r="P4" s="4" t="s">
+      <c r="T4" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="Q4" s="4" t="s">
+      <c r="U4" s="4" t="s">
         <v>77</v>
       </c>
-      <c r="R4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="S4" s="4" t="s">
+      <c r="V4" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="W4" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="T4" s="4" t="s">
+      <c r="X4" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="U4" s="4" t="s">
+      <c r="Y4" s="4" t="s">
         <v>80</v>
       </c>
-      <c r="V4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="W4" s="4" t="s">
+      <c r="Z4" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="X4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>82</v>
       </c>
-      <c r="Y4" s="4" t="s">
+      <c r="AB4" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="Z4" s="4" t="s">
+      <c r="AC4" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="AA4" s="4" t="s">
+      <c r="AD4" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="AB4" s="4" t="s">
+      <c r="AE4" s="4" t="s">
         <v>86</v>
       </c>
-      <c r="AC4" s="4" t="s">
+      <c r="AF4" s="4" t="s">
         <v>87</v>
       </c>
-      <c r="AD4" s="4" t="s">
+      <c r="AG4" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="AE4" s="4" t="s">
+      <c r="AH4" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="AF4" s="4" t="s">
+      <c r="AI4" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="AG4" s="4" t="s">
+      <c r="AJ4" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="AH4" s="4" t="s">
+      <c r="AK4" s="4" t="s">
         <v>92</v>
       </c>
-      <c r="AI4" s="4" t="s">
+      <c r="AL4" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="AJ4" s="4" t="s">
+      <c r="AM4" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="AK4" s="4" t="s">
+      <c r="AN4" s="4" t="s">
         <v>95</v>
       </c>
-      <c r="AL4" s="4" t="s">
+      <c r="AO4" s="4" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
       <c r="AT4" s="4"/>
       <c r="AU4" s="4"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
       <c r="BA4" s="4"/>
       <c r="BB4" s="4"/>
       <c r="BC4" s="4"/>
       <c r="BD4" s="4"/>
       <c r="BE4" s="4"/>
       <c r="BF4" s="4"/>
       <c r="BG4" s="4"/>
       <c r="BH4" s="4"/>
       <c r="BI4" s="4"/>
       <c r="BJ4" s="4"/>
       <c r="BK4" s="4"/>
       <c r="BL4" s="4"/>
       <c r="BM4" s="4"/>
@@ -2203,3963 +2185,3963 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DB4" t="s">
+        <v>97</v>
+      </c>
+      <c r="DC4" t="s">
+        <v>98</v>
+      </c>
+      <c r="DD4" t="s">
+        <v>99</v>
+      </c>
+      <c r="DI4" t="s">
         <v>100</v>
       </c>
-      <c r="DC4" t="s">
+      <c r="DJ4" t="s">
         <v>101</v>
-      </c>
-[...7 lines deleted...]
-        <v>104</v>
       </c>
     </row>
     <row r="5" spans="1:114">
       <c r="C5"/>
       <c r="D5" s="2"/>
       <c r="E5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="O5" t="s">
         <v>5</v>
       </c>
       <c r="R5" t="s">
         <v>5</v>
       </c>
       <c r="V5" t="s">
         <v>5</v>
       </c>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="DC5" t="s">
+        <v>102</v>
+      </c>
+      <c r="DD5" t="s">
+        <v>103</v>
+      </c>
+      <c r="DI5" t="s">
+        <v>104</v>
+      </c>
+      <c r="DJ5" t="s">
         <v>105</v>
-      </c>
-[...7 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="6" spans="1:114">
       <c r="D6" s="2"/>
       <c r="O6" t="s">
         <v>5</v>
       </c>
       <c r="R6" t="s">
         <v>5</v>
       </c>
       <c r="V6" t="s">
         <v>5</v>
       </c>
       <c r="DC6" t="s">
+        <v>106</v>
+      </c>
+      <c r="DD6" t="s">
+        <v>107</v>
+      </c>
+      <c r="DI6" t="s">
+        <v>108</v>
+      </c>
+      <c r="DJ6" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:114">
       <c r="D7" s="2"/>
       <c r="O7" t="s">
         <v>5</v>
       </c>
       <c r="R7" t="s">
         <v>5</v>
       </c>
       <c r="V7" t="s">
         <v>5</v>
       </c>
       <c r="DC7" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="DD7" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="DI7" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
     </row>
     <row r="8" spans="1:114">
       <c r="D8" s="2"/>
       <c r="O8" t="s">
         <v>5</v>
       </c>
       <c r="R8" t="s">
         <v>5</v>
       </c>
       <c r="V8" t="s">
         <v>5</v>
       </c>
       <c r="DC8" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
       <c r="DD8" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="DI8" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
     </row>
     <row r="9" spans="1:114">
       <c r="D9" s="2"/>
       <c r="O9" t="s">
         <v>5</v>
       </c>
       <c r="R9" t="s">
         <v>5</v>
       </c>
       <c r="V9" t="s">
         <v>5</v>
       </c>
       <c r="DC9" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="DD9" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="DI9" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10" spans="1:114">
       <c r="D10" s="2"/>
       <c r="O10" t="s">
         <v>5</v>
       </c>
       <c r="R10" t="s">
         <v>5</v>
       </c>
       <c r="V10" t="s">
         <v>5</v>
       </c>
       <c r="DC10" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="DD10" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:114">
       <c r="D11" s="2"/>
       <c r="O11" t="s">
         <v>5</v>
       </c>
       <c r="R11" t="s">
         <v>5</v>
       </c>
       <c r="V11" t="s">
         <v>5</v>
       </c>
       <c r="DC11" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="DD11" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
     </row>
     <row r="12" spans="1:114">
       <c r="D12" s="2"/>
       <c r="O12" t="s">
         <v>5</v>
       </c>
       <c r="R12" t="s">
         <v>5</v>
       </c>
       <c r="V12" t="s">
         <v>5</v>
       </c>
       <c r="DC12" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="DD12" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
     </row>
     <row r="13" spans="1:114">
       <c r="D13" s="2"/>
       <c r="O13" t="s">
         <v>5</v>
       </c>
       <c r="R13" t="s">
         <v>5</v>
       </c>
       <c r="V13" t="s">
         <v>5</v>
       </c>
       <c r="DC13" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="DD13" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:114">
       <c r="D14" s="2"/>
       <c r="O14" t="s">
         <v>5</v>
       </c>
       <c r="R14" t="s">
         <v>5</v>
       </c>
       <c r="V14" t="s">
         <v>5</v>
       </c>
       <c r="DC14" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="DD14" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
     </row>
     <row r="15" spans="1:114">
       <c r="D15" s="2"/>
       <c r="O15" t="s">
         <v>5</v>
       </c>
       <c r="R15" t="s">
         <v>5</v>
       </c>
       <c r="V15" t="s">
         <v>5</v>
       </c>
       <c r="DC15" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="DD15" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
     </row>
     <row r="16" spans="1:114">
       <c r="D16" s="2"/>
       <c r="O16" t="s">
         <v>5</v>
       </c>
       <c r="R16" t="s">
         <v>5</v>
       </c>
       <c r="V16" t="s">
         <v>5</v>
       </c>
       <c r="DC16" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="DD16" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:114">
       <c r="D17" s="2"/>
       <c r="O17" t="s">
         <v>5</v>
       </c>
       <c r="R17" t="s">
         <v>5</v>
       </c>
       <c r="V17" t="s">
         <v>5</v>
       </c>
       <c r="DC17" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="DD17" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
     </row>
     <row r="18" spans="1:114">
       <c r="D18" s="2"/>
       <c r="O18" t="s">
         <v>5</v>
       </c>
       <c r="R18" t="s">
         <v>5</v>
       </c>
       <c r="V18" t="s">
         <v>5</v>
       </c>
       <c r="DC18" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="DD18" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:114">
       <c r="D19" s="2"/>
       <c r="O19" t="s">
         <v>5</v>
       </c>
       <c r="R19" t="s">
         <v>5</v>
       </c>
       <c r="V19" t="s">
         <v>5</v>
       </c>
       <c r="DC19" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="DD19" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
     </row>
     <row r="20" spans="1:114">
       <c r="D20" s="2"/>
       <c r="O20" t="s">
         <v>5</v>
       </c>
       <c r="R20" t="s">
         <v>5</v>
       </c>
       <c r="V20" t="s">
         <v>5</v>
       </c>
       <c r="DC20" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="DD20" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:114">
       <c r="D21" s="2"/>
       <c r="O21" t="s">
         <v>5</v>
       </c>
       <c r="R21" t="s">
         <v>5</v>
       </c>
       <c r="V21" t="s">
         <v>5</v>
       </c>
       <c r="DC21" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="DD21" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
     </row>
     <row r="22" spans="1:114">
       <c r="D22" s="2"/>
       <c r="O22" t="s">
         <v>5</v>
       </c>
       <c r="R22" t="s">
         <v>5</v>
       </c>
       <c r="V22" t="s">
         <v>5</v>
       </c>
       <c r="DC22" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="DD22" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
     </row>
     <row r="23" spans="1:114">
       <c r="D23" s="2"/>
       <c r="O23" t="s">
         <v>5</v>
       </c>
       <c r="R23" t="s">
         <v>5</v>
       </c>
       <c r="V23" t="s">
         <v>5</v>
       </c>
       <c r="DC23" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="DD23" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
     </row>
     <row r="24" spans="1:114">
       <c r="D24" s="2"/>
       <c r="O24" t="s">
         <v>5</v>
       </c>
       <c r="R24" t="s">
         <v>5</v>
       </c>
       <c r="V24" t="s">
         <v>5</v>
       </c>
       <c r="DC24" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="DD24" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
     </row>
     <row r="25" spans="1:114">
       <c r="D25" s="2"/>
       <c r="O25" t="s">
         <v>5</v>
       </c>
       <c r="R25" t="s">
         <v>5</v>
       </c>
       <c r="V25" t="s">
         <v>5</v>
       </c>
       <c r="DC25" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="DD25" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:114">
       <c r="D26" s="2"/>
       <c r="O26" t="s">
         <v>5</v>
       </c>
       <c r="R26" t="s">
         <v>5</v>
       </c>
       <c r="V26" t="s">
         <v>5</v>
       </c>
       <c r="DC26" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="DD26" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
     </row>
     <row r="27" spans="1:114">
       <c r="D27" s="2"/>
       <c r="O27" t="s">
         <v>5</v>
       </c>
       <c r="R27" t="s">
         <v>5</v>
       </c>
       <c r="V27" t="s">
         <v>5</v>
       </c>
       <c r="DC27" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="DD27" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
     </row>
     <row r="28" spans="1:114">
       <c r="D28" s="2"/>
       <c r="O28" t="s">
         <v>5</v>
       </c>
       <c r="R28" t="s">
         <v>5</v>
       </c>
       <c r="V28" t="s">
         <v>5</v>
       </c>
       <c r="DC28" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="DD28" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:114">
       <c r="D29" s="2"/>
       <c r="O29" t="s">
         <v>5</v>
       </c>
       <c r="R29" t="s">
         <v>5</v>
       </c>
       <c r="V29" t="s">
         <v>5</v>
       </c>
       <c r="DC29" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="DD29" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
     </row>
     <row r="30" spans="1:114">
       <c r="D30" s="2"/>
       <c r="O30" t="s">
         <v>5</v>
       </c>
       <c r="R30" t="s">
         <v>5</v>
       </c>
       <c r="V30" t="s">
         <v>5</v>
       </c>
       <c r="DC30" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="DD30" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:114">
       <c r="D31" s="2"/>
       <c r="O31" t="s">
         <v>5</v>
       </c>
       <c r="R31" t="s">
         <v>5</v>
       </c>
       <c r="V31" t="s">
         <v>5</v>
       </c>
       <c r="DC31" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="DD31" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
     </row>
     <row r="32" spans="1:114">
       <c r="D32" s="2"/>
       <c r="O32" t="s">
         <v>5</v>
       </c>
       <c r="R32" t="s">
         <v>5</v>
       </c>
       <c r="V32" t="s">
         <v>5</v>
       </c>
       <c r="DC32" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="DD32" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
     </row>
     <row r="33" spans="1:114">
       <c r="D33" s="2"/>
       <c r="O33" t="s">
         <v>5</v>
       </c>
       <c r="R33" t="s">
         <v>5</v>
       </c>
       <c r="V33" t="s">
         <v>5</v>
       </c>
       <c r="DC33" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="DD33" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
     </row>
     <row r="34" spans="1:114">
       <c r="D34" s="2"/>
       <c r="O34" t="s">
         <v>5</v>
       </c>
       <c r="R34" t="s">
         <v>5</v>
       </c>
       <c r="V34" t="s">
         <v>5</v>
       </c>
       <c r="DC34" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="DD34" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
     </row>
     <row r="35" spans="1:114">
       <c r="D35" s="2"/>
       <c r="O35" t="s">
         <v>5</v>
       </c>
       <c r="R35" t="s">
         <v>5</v>
       </c>
       <c r="V35" t="s">
         <v>5</v>
       </c>
       <c r="DC35" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="DD35" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
     </row>
     <row r="36" spans="1:114">
       <c r="D36" s="2"/>
       <c r="O36" t="s">
         <v>5</v>
       </c>
       <c r="R36" t="s">
         <v>5</v>
       </c>
       <c r="V36" t="s">
         <v>5</v>
       </c>
       <c r="DC36" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="DD36" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
     </row>
     <row r="37" spans="1:114">
       <c r="D37" s="2"/>
       <c r="O37" t="s">
         <v>5</v>
       </c>
       <c r="R37" t="s">
         <v>5</v>
       </c>
       <c r="V37" t="s">
         <v>5</v>
       </c>
       <c r="DC37" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="DD37" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
     </row>
     <row r="38" spans="1:114">
       <c r="D38" s="2"/>
       <c r="O38" t="s">
         <v>5</v>
       </c>
       <c r="R38" t="s">
         <v>5</v>
       </c>
       <c r="V38" t="s">
         <v>5</v>
       </c>
       <c r="DC38" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="DD38" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
     </row>
     <row r="39" spans="1:114">
       <c r="D39" s="2"/>
       <c r="O39" t="s">
         <v>5</v>
       </c>
       <c r="R39" t="s">
         <v>5</v>
       </c>
       <c r="V39" t="s">
         <v>5</v>
       </c>
       <c r="DC39" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="DD39" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
     </row>
     <row r="40" spans="1:114">
       <c r="D40" s="2"/>
       <c r="O40" t="s">
         <v>5</v>
       </c>
       <c r="R40" t="s">
         <v>5</v>
       </c>
       <c r="V40" t="s">
         <v>5</v>
       </c>
       <c r="DC40" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="DD40" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:114">
       <c r="D41" s="2"/>
       <c r="O41" t="s">
         <v>5</v>
       </c>
       <c r="R41" t="s">
         <v>5</v>
       </c>
       <c r="V41" t="s">
         <v>5</v>
       </c>
       <c r="DC41" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="DD41" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
     </row>
     <row r="42" spans="1:114">
       <c r="D42" s="2"/>
       <c r="O42" t="s">
         <v>5</v>
       </c>
       <c r="R42" t="s">
         <v>5</v>
       </c>
       <c r="V42" t="s">
         <v>5</v>
       </c>
       <c r="DC42" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="DD42" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
     </row>
     <row r="43" spans="1:114">
       <c r="D43" s="2"/>
       <c r="O43" t="s">
         <v>5</v>
       </c>
       <c r="R43" t="s">
         <v>5</v>
       </c>
       <c r="V43" t="s">
         <v>5</v>
       </c>
       <c r="DC43" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="DD43" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:114">
       <c r="D44" s="2"/>
       <c r="O44" t="s">
         <v>5</v>
       </c>
       <c r="R44" t="s">
         <v>5</v>
       </c>
       <c r="V44" t="s">
         <v>5</v>
       </c>
       <c r="DC44" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="DD44" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
     </row>
     <row r="45" spans="1:114">
       <c r="D45" s="2"/>
       <c r="O45" t="s">
         <v>5</v>
       </c>
       <c r="R45" t="s">
         <v>5</v>
       </c>
       <c r="V45" t="s">
         <v>5</v>
       </c>
       <c r="DC45" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="DD45" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:114">
       <c r="D46" s="2"/>
       <c r="O46" t="s">
         <v>5</v>
       </c>
       <c r="R46" t="s">
         <v>5</v>
       </c>
       <c r="V46" t="s">
         <v>5</v>
       </c>
       <c r="DC46" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="DD46" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
     </row>
     <row r="47" spans="1:114">
       <c r="D47" s="2"/>
       <c r="O47" t="s">
         <v>5</v>
       </c>
       <c r="R47" t="s">
         <v>5</v>
       </c>
       <c r="V47" t="s">
         <v>5</v>
       </c>
       <c r="DC47" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="DD47" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
     </row>
     <row r="48" spans="1:114">
       <c r="D48" s="2"/>
       <c r="O48" t="s">
         <v>5</v>
       </c>
       <c r="R48" t="s">
         <v>5</v>
       </c>
       <c r="V48" t="s">
         <v>5</v>
       </c>
       <c r="DC48" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="DD48" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:114">
       <c r="D49" s="2"/>
       <c r="O49" t="s">
         <v>5</v>
       </c>
       <c r="R49" t="s">
         <v>5</v>
       </c>
       <c r="V49" t="s">
         <v>5</v>
       </c>
       <c r="DC49" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="DD49" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="50" spans="1:114">
       <c r="D50" s="2"/>
       <c r="O50" t="s">
         <v>5</v>
       </c>
       <c r="R50" t="s">
         <v>5</v>
       </c>
       <c r="V50" t="s">
         <v>5</v>
       </c>
       <c r="DC50" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="DD50" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:114">
       <c r="D51" s="2"/>
       <c r="O51" t="s">
         <v>5</v>
       </c>
       <c r="R51" t="s">
         <v>5</v>
       </c>
       <c r="V51" t="s">
         <v>5</v>
       </c>
       <c r="DC51" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="DD51" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
     </row>
     <row r="52" spans="1:114">
       <c r="D52" s="2"/>
       <c r="O52" t="s">
         <v>5</v>
       </c>
       <c r="R52" t="s">
         <v>5</v>
       </c>
       <c r="V52" t="s">
         <v>5</v>
       </c>
       <c r="DC52" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="DD52" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:114">
       <c r="D53" s="2"/>
       <c r="O53" t="s">
         <v>5</v>
       </c>
       <c r="R53" t="s">
         <v>5</v>
       </c>
       <c r="V53" t="s">
         <v>5</v>
       </c>
       <c r="DC53" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="DD53" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
     </row>
     <row r="54" spans="1:114">
       <c r="D54" s="2"/>
       <c r="O54" t="s">
         <v>5</v>
       </c>
       <c r="R54" t="s">
         <v>5</v>
       </c>
       <c r="V54" t="s">
         <v>5</v>
       </c>
       <c r="DC54" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="DD54" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
     </row>
     <row r="55" spans="1:114">
       <c r="D55" s="2"/>
       <c r="O55" t="s">
         <v>5</v>
       </c>
       <c r="R55" t="s">
         <v>5</v>
       </c>
       <c r="V55" t="s">
         <v>5</v>
       </c>
       <c r="DC55" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="DD55" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
     </row>
     <row r="56" spans="1:114">
       <c r="D56" s="2"/>
       <c r="O56" t="s">
         <v>5</v>
       </c>
       <c r="R56" t="s">
         <v>5</v>
       </c>
       <c r="V56" t="s">
         <v>5</v>
       </c>
       <c r="DC56" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="DD56" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
     </row>
     <row r="57" spans="1:114">
       <c r="D57" s="2"/>
       <c r="O57" t="s">
         <v>5</v>
       </c>
       <c r="R57" t="s">
         <v>5</v>
       </c>
       <c r="V57" t="s">
         <v>5</v>
       </c>
       <c r="DC57" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="DD57" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:114">
       <c r="D58" s="2"/>
       <c r="O58" t="s">
         <v>5</v>
       </c>
       <c r="R58" t="s">
         <v>5</v>
       </c>
       <c r="V58" t="s">
         <v>5</v>
       </c>
       <c r="DC58" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="DD58" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
     </row>
     <row r="59" spans="1:114">
       <c r="D59" s="2"/>
       <c r="O59" t="s">
         <v>5</v>
       </c>
       <c r="R59" t="s">
         <v>5</v>
       </c>
       <c r="V59" t="s">
         <v>5</v>
       </c>
       <c r="DC59" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
       <c r="DD59" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
     </row>
     <row r="60" spans="1:114">
       <c r="D60" s="2"/>
       <c r="O60" t="s">
         <v>5</v>
       </c>
       <c r="R60" t="s">
         <v>5</v>
       </c>
       <c r="V60" t="s">
         <v>5</v>
       </c>
       <c r="DC60" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="DD60" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:114">
       <c r="D61" s="2"/>
       <c r="O61" t="s">
         <v>5</v>
       </c>
       <c r="R61" t="s">
         <v>5</v>
       </c>
       <c r="V61" t="s">
         <v>5</v>
       </c>
       <c r="DC61" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="DD61" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
     </row>
     <row r="62" spans="1:114">
       <c r="D62" s="2"/>
       <c r="O62" t="s">
         <v>5</v>
       </c>
       <c r="R62" t="s">
         <v>5</v>
       </c>
       <c r="V62" t="s">
         <v>5</v>
       </c>
       <c r="DC62" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="DD62" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
     </row>
     <row r="63" spans="1:114">
       <c r="D63" s="2"/>
       <c r="O63" t="s">
         <v>5</v>
       </c>
       <c r="R63" t="s">
         <v>5</v>
       </c>
       <c r="V63" t="s">
         <v>5</v>
       </c>
       <c r="DC63" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="DD63" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:114">
       <c r="D64" s="2"/>
       <c r="O64" t="s">
         <v>5</v>
       </c>
       <c r="R64" t="s">
         <v>5</v>
       </c>
       <c r="V64" t="s">
         <v>5</v>
       </c>
       <c r="DD64" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="65" spans="1:114">
       <c r="D65" s="2"/>
       <c r="O65" t="s">
         <v>5</v>
       </c>
       <c r="R65" t="s">
         <v>5</v>
       </c>
       <c r="V65" t="s">
         <v>5</v>
       </c>
       <c r="DD65" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
     </row>
     <row r="66" spans="1:114">
       <c r="D66" s="2"/>
       <c r="O66" t="s">
         <v>5</v>
       </c>
       <c r="R66" t="s">
         <v>5</v>
       </c>
       <c r="V66" t="s">
         <v>5</v>
       </c>
       <c r="DD66" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
     </row>
     <row r="67" spans="1:114">
       <c r="D67" s="2"/>
       <c r="O67" t="s">
         <v>5</v>
       </c>
       <c r="R67" t="s">
         <v>5</v>
       </c>
       <c r="V67" t="s">
         <v>5</v>
       </c>
       <c r="DD67" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
     </row>
     <row r="68" spans="1:114">
       <c r="D68" s="2"/>
       <c r="O68" t="s">
         <v>5</v>
       </c>
       <c r="R68" t="s">
         <v>5</v>
       </c>
       <c r="V68" t="s">
         <v>5</v>
       </c>
       <c r="DD68" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
     </row>
     <row r="69" spans="1:114">
       <c r="D69" s="2"/>
       <c r="O69" t="s">
         <v>5</v>
       </c>
       <c r="R69" t="s">
         <v>5</v>
       </c>
       <c r="V69" t="s">
         <v>5</v>
       </c>
       <c r="DD69" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
     </row>
     <row r="70" spans="1:114">
       <c r="D70" s="2"/>
       <c r="O70" t="s">
         <v>5</v>
       </c>
       <c r="R70" t="s">
         <v>5</v>
       </c>
       <c r="V70" t="s">
         <v>5</v>
       </c>
       <c r="DD70" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="71" spans="1:114">
       <c r="D71" s="2"/>
       <c r="O71" t="s">
         <v>5</v>
       </c>
       <c r="R71" t="s">
         <v>5</v>
       </c>
       <c r="V71" t="s">
         <v>5</v>
       </c>
       <c r="DD71" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
     </row>
     <row r="72" spans="1:114">
       <c r="D72" s="2"/>
       <c r="O72" t="s">
         <v>5</v>
       </c>
       <c r="R72" t="s">
         <v>5</v>
       </c>
       <c r="V72" t="s">
         <v>5</v>
       </c>
       <c r="DD72" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
     </row>
     <row r="73" spans="1:114">
       <c r="D73" s="2"/>
       <c r="O73" t="s">
         <v>5</v>
       </c>
       <c r="R73" t="s">
         <v>5</v>
       </c>
       <c r="V73" t="s">
         <v>5</v>
       </c>
       <c r="DD73" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
     </row>
     <row r="74" spans="1:114">
       <c r="D74" s="2"/>
       <c r="O74" t="s">
         <v>5</v>
       </c>
       <c r="R74" t="s">
         <v>5</v>
       </c>
       <c r="V74" t="s">
         <v>5</v>
       </c>
       <c r="DD74" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
     </row>
     <row r="75" spans="1:114">
       <c r="D75" s="2"/>
       <c r="O75" t="s">
         <v>5</v>
       </c>
       <c r="R75" t="s">
         <v>5</v>
       </c>
       <c r="V75" t="s">
         <v>5</v>
       </c>
       <c r="DD75" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:114">
       <c r="D76" s="2"/>
       <c r="O76" t="s">
         <v>5</v>
       </c>
       <c r="R76" t="s">
         <v>5</v>
       </c>
       <c r="V76" t="s">
         <v>5</v>
       </c>
       <c r="DD76" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:114">
       <c r="D77" s="2"/>
       <c r="O77" t="s">
         <v>5</v>
       </c>
       <c r="R77" t="s">
         <v>5</v>
       </c>
       <c r="V77" t="s">
         <v>5</v>
       </c>
       <c r="DD77" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:114">
       <c r="D78" s="2"/>
       <c r="O78" t="s">
         <v>5</v>
       </c>
       <c r="R78" t="s">
         <v>5</v>
       </c>
       <c r="V78" t="s">
         <v>5</v>
       </c>
       <c r="DD78" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
     </row>
     <row r="79" spans="1:114">
       <c r="D79" s="2"/>
       <c r="O79" t="s">
         <v>5</v>
       </c>
       <c r="R79" t="s">
         <v>5</v>
       </c>
       <c r="V79" t="s">
         <v>5</v>
       </c>
       <c r="DD79" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
     </row>
     <row r="80" spans="1:114">
       <c r="D80" s="2"/>
       <c r="O80" t="s">
         <v>5</v>
       </c>
       <c r="R80" t="s">
         <v>5</v>
       </c>
       <c r="V80" t="s">
         <v>5</v>
       </c>
       <c r="DD80" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
     </row>
     <row r="81" spans="1:114">
       <c r="D81" s="2"/>
       <c r="O81" t="s">
         <v>5</v>
       </c>
       <c r="R81" t="s">
         <v>5</v>
       </c>
       <c r="V81" t="s">
         <v>5</v>
       </c>
       <c r="DD81" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="82" spans="1:114">
       <c r="D82" s="2"/>
       <c r="O82" t="s">
         <v>5</v>
       </c>
       <c r="R82" t="s">
         <v>5</v>
       </c>
       <c r="V82" t="s">
         <v>5</v>
       </c>
       <c r="DD82" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:114">
       <c r="D83" s="2"/>
       <c r="O83" t="s">
         <v>5</v>
       </c>
       <c r="R83" t="s">
         <v>5</v>
       </c>
       <c r="V83" t="s">
         <v>5</v>
       </c>
       <c r="DD83" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
     </row>
     <row r="84" spans="1:114">
       <c r="D84" s="2"/>
       <c r="O84" t="s">
         <v>5</v>
       </c>
       <c r="R84" t="s">
         <v>5</v>
       </c>
       <c r="V84" t="s">
         <v>5</v>
       </c>
       <c r="DD84" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
     </row>
     <row r="85" spans="1:114">
       <c r="D85" s="2"/>
       <c r="O85" t="s">
         <v>5</v>
       </c>
       <c r="R85" t="s">
         <v>5</v>
       </c>
       <c r="V85" t="s">
         <v>5</v>
       </c>
       <c r="DD85" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
     </row>
     <row r="86" spans="1:114">
       <c r="D86" s="2"/>
       <c r="O86" t="s">
         <v>5</v>
       </c>
       <c r="R86" t="s">
         <v>5</v>
       </c>
       <c r="V86" t="s">
         <v>5</v>
       </c>
       <c r="DD86" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
     </row>
     <row r="87" spans="1:114">
       <c r="D87" s="2"/>
       <c r="O87" t="s">
         <v>5</v>
       </c>
       <c r="R87" t="s">
         <v>5</v>
       </c>
       <c r="V87" t="s">
         <v>5</v>
       </c>
       <c r="DD87" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
     </row>
     <row r="88" spans="1:114">
       <c r="D88" s="2"/>
       <c r="O88" t="s">
         <v>5</v>
       </c>
       <c r="R88" t="s">
         <v>5</v>
       </c>
       <c r="V88" t="s">
         <v>5</v>
       </c>
       <c r="DD88" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:114">
       <c r="D89" s="2"/>
       <c r="O89" t="s">
         <v>5</v>
       </c>
       <c r="R89" t="s">
         <v>5</v>
       </c>
       <c r="V89" t="s">
         <v>5</v>
       </c>
       <c r="DD89" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
     </row>
     <row r="90" spans="1:114">
       <c r="D90" s="2"/>
       <c r="O90" t="s">
         <v>5</v>
       </c>
       <c r="R90" t="s">
         <v>5</v>
       </c>
       <c r="V90" t="s">
         <v>5</v>
       </c>
       <c r="DD90" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:114">
       <c r="D91" s="2"/>
       <c r="O91" t="s">
         <v>5</v>
       </c>
       <c r="R91" t="s">
         <v>5</v>
       </c>
       <c r="V91" t="s">
         <v>5</v>
       </c>
       <c r="DD91" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
     </row>
     <row r="92" spans="1:114">
       <c r="D92" s="2"/>
       <c r="O92" t="s">
         <v>5</v>
       </c>
       <c r="R92" t="s">
         <v>5</v>
       </c>
       <c r="V92" t="s">
         <v>5</v>
       </c>
       <c r="DD92" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
     </row>
     <row r="93" spans="1:114">
       <c r="D93" s="2"/>
       <c r="O93" t="s">
         <v>5</v>
       </c>
       <c r="R93" t="s">
         <v>5</v>
       </c>
       <c r="V93" t="s">
         <v>5</v>
       </c>
       <c r="DD93" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
     </row>
     <row r="94" spans="1:114">
       <c r="D94" s="2"/>
       <c r="O94" t="s">
         <v>5</v>
       </c>
       <c r="R94" t="s">
         <v>5</v>
       </c>
       <c r="V94" t="s">
         <v>5</v>
       </c>
       <c r="DD94" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
     </row>
     <row r="95" spans="1:114">
       <c r="D95" s="2"/>
       <c r="O95" t="s">
         <v>5</v>
       </c>
       <c r="R95" t="s">
         <v>5</v>
       </c>
       <c r="V95" t="s">
         <v>5</v>
       </c>
       <c r="DD95" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
     </row>
     <row r="96" spans="1:114">
       <c r="D96" s="2"/>
       <c r="O96" t="s">
         <v>5</v>
       </c>
       <c r="R96" t="s">
         <v>5</v>
       </c>
       <c r="V96" t="s">
         <v>5</v>
       </c>
       <c r="DD96" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
     </row>
     <row r="97" spans="1:114">
       <c r="D97" s="2"/>
       <c r="O97" t="s">
         <v>5</v>
       </c>
       <c r="R97" t="s">
         <v>5</v>
       </c>
       <c r="V97" t="s">
         <v>5</v>
       </c>
       <c r="DD97" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
     </row>
     <row r="98" spans="1:114">
       <c r="D98" s="2"/>
       <c r="O98" t="s">
         <v>5</v>
       </c>
       <c r="R98" t="s">
         <v>5</v>
       </c>
       <c r="V98" t="s">
         <v>5</v>
       </c>
       <c r="DD98" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
     </row>
     <row r="99" spans="1:114">
       <c r="D99" s="2"/>
       <c r="O99" t="s">
         <v>5</v>
       </c>
       <c r="R99" t="s">
         <v>5</v>
       </c>
       <c r="V99" t="s">
         <v>5</v>
       </c>
       <c r="DD99" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
     </row>
     <row r="100" spans="1:114">
       <c r="D100" s="2"/>
       <c r="O100" t="s">
         <v>5</v>
       </c>
       <c r="R100" t="s">
         <v>5</v>
       </c>
       <c r="V100" t="s">
         <v>5</v>
       </c>
       <c r="DD100" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
     </row>
     <row r="101" spans="1:114">
       <c r="D101" s="2"/>
       <c r="O101" t="s">
         <v>5</v>
       </c>
       <c r="R101" t="s">
         <v>5</v>
       </c>
       <c r="V101" t="s">
         <v>5</v>
       </c>
       <c r="DD101" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
     </row>
     <row r="102" spans="1:114">
       <c r="D102" s="2"/>
       <c r="O102" t="s">
         <v>5</v>
       </c>
       <c r="R102" t="s">
         <v>5</v>
       </c>
       <c r="V102" t="s">
         <v>5</v>
       </c>
       <c r="DD102" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
     </row>
     <row r="103" spans="1:114">
       <c r="D103" s="2"/>
       <c r="O103" t="s">
         <v>5</v>
       </c>
       <c r="R103" t="s">
         <v>5</v>
       </c>
       <c r="V103" t="s">
         <v>5</v>
       </c>
       <c r="DD103" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="104" spans="1:114">
       <c r="D104" s="2"/>
       <c r="O104" t="s">
         <v>5</v>
       </c>
       <c r="R104" t="s">
         <v>5</v>
       </c>
       <c r="V104" t="s">
         <v>5</v>
       </c>
       <c r="DD104" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
     </row>
     <row r="105" spans="1:114">
       <c r="D105" s="2"/>
       <c r="O105" t="s">
         <v>5</v>
       </c>
       <c r="R105" t="s">
         <v>5</v>
       </c>
       <c r="V105" t="s">
         <v>5</v>
       </c>
       <c r="DD105" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
     </row>
     <row r="106" spans="1:114">
       <c r="D106" s="2"/>
       <c r="O106" t="s">
         <v>5</v>
       </c>
       <c r="R106" t="s">
         <v>5</v>
       </c>
       <c r="V106" t="s">
         <v>5</v>
       </c>
       <c r="DD106" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
     </row>
     <row r="107" spans="1:114">
       <c r="D107" s="2"/>
       <c r="O107" t="s">
         <v>5</v>
       </c>
       <c r="R107" t="s">
         <v>5</v>
       </c>
       <c r="V107" t="s">
         <v>5</v>
       </c>
       <c r="DD107" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
     </row>
     <row r="108" spans="1:114">
       <c r="D108" s="2"/>
       <c r="O108" t="s">
         <v>5</v>
       </c>
       <c r="R108" t="s">
         <v>5</v>
       </c>
       <c r="V108" t="s">
         <v>5</v>
       </c>
       <c r="DD108" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
     </row>
     <row r="109" spans="1:114">
       <c r="D109" s="2"/>
       <c r="O109" t="s">
         <v>5</v>
       </c>
       <c r="R109" t="s">
         <v>5</v>
       </c>
       <c r="V109" t="s">
         <v>5</v>
       </c>
       <c r="DD109" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
     </row>
     <row r="110" spans="1:114">
       <c r="D110" s="2"/>
       <c r="O110" t="s">
         <v>5</v>
       </c>
       <c r="R110" t="s">
         <v>5</v>
       </c>
       <c r="V110" t="s">
         <v>5</v>
       </c>
       <c r="DD110" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
     </row>
     <row r="111" spans="1:114">
       <c r="D111" s="2"/>
       <c r="O111" t="s">
         <v>5</v>
       </c>
       <c r="R111" t="s">
         <v>5</v>
       </c>
       <c r="V111" t="s">
         <v>5</v>
       </c>
       <c r="DD111" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
     </row>
     <row r="112" spans="1:114">
       <c r="D112" s="2"/>
       <c r="O112" t="s">
         <v>5</v>
       </c>
       <c r="R112" t="s">
         <v>5</v>
       </c>
       <c r="V112" t="s">
         <v>5</v>
       </c>
       <c r="DD112" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
     </row>
     <row r="113" spans="1:114">
       <c r="D113" s="2"/>
       <c r="O113" t="s">
         <v>5</v>
       </c>
       <c r="R113" t="s">
         <v>5</v>
       </c>
       <c r="V113" t="s">
         <v>5</v>
       </c>
       <c r="DD113" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
     </row>
     <row r="114" spans="1:114">
       <c r="D114" s="2"/>
       <c r="O114" t="s">
         <v>5</v>
       </c>
       <c r="R114" t="s">
         <v>5</v>
       </c>
       <c r="V114" t="s">
         <v>5</v>
       </c>
       <c r="DD114" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
     </row>
     <row r="115" spans="1:114">
       <c r="D115" s="2"/>
       <c r="O115" t="s">
         <v>5</v>
       </c>
       <c r="R115" t="s">
         <v>5</v>
       </c>
       <c r="V115" t="s">
         <v>5</v>
       </c>
       <c r="DD115" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
     </row>
     <row r="116" spans="1:114">
       <c r="D116" s="2"/>
       <c r="O116" t="s">
         <v>5</v>
       </c>
       <c r="R116" t="s">
         <v>5</v>
       </c>
       <c r="V116" t="s">
         <v>5</v>
       </c>
       <c r="DD116" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
     </row>
     <row r="117" spans="1:114">
       <c r="D117" s="2"/>
       <c r="O117" t="s">
         <v>5</v>
       </c>
       <c r="R117" t="s">
         <v>5</v>
       </c>
       <c r="V117" t="s">
         <v>5</v>
       </c>
       <c r="DD117" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
     </row>
     <row r="118" spans="1:114">
       <c r="D118" s="2"/>
       <c r="O118" t="s">
         <v>5</v>
       </c>
       <c r="R118" t="s">
         <v>5</v>
       </c>
       <c r="V118" t="s">
         <v>5</v>
       </c>
       <c r="DD118" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
     </row>
     <row r="119" spans="1:114">
       <c r="D119" s="2"/>
       <c r="O119" t="s">
         <v>5</v>
       </c>
       <c r="R119" t="s">
         <v>5</v>
       </c>
       <c r="V119" t="s">
         <v>5</v>
       </c>
       <c r="DD119" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
     </row>
     <row r="120" spans="1:114">
       <c r="D120" s="2"/>
       <c r="O120" t="s">
         <v>5</v>
       </c>
       <c r="R120" t="s">
         <v>5</v>
       </c>
       <c r="V120" t="s">
         <v>5</v>
       </c>
       <c r="DD120" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
     </row>
     <row r="121" spans="1:114">
       <c r="D121" s="2"/>
       <c r="O121" t="s">
         <v>5</v>
       </c>
       <c r="R121" t="s">
         <v>5</v>
       </c>
       <c r="V121" t="s">
         <v>5</v>
       </c>
       <c r="DD121" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
     </row>
     <row r="122" spans="1:114">
       <c r="D122" s="2"/>
       <c r="O122" t="s">
         <v>5</v>
       </c>
       <c r="R122" t="s">
         <v>5</v>
       </c>
       <c r="V122" t="s">
         <v>5</v>
       </c>
       <c r="DD122" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
     </row>
     <row r="123" spans="1:114">
       <c r="D123" s="2"/>
       <c r="O123" t="s">
         <v>5</v>
       </c>
       <c r="R123" t="s">
         <v>5</v>
       </c>
       <c r="V123" t="s">
         <v>5</v>
       </c>
       <c r="DD123" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
     </row>
     <row r="124" spans="1:114">
       <c r="D124" s="2"/>
       <c r="O124" t="s">
         <v>5</v>
       </c>
       <c r="R124" t="s">
         <v>5</v>
       </c>
       <c r="V124" t="s">
         <v>5</v>
       </c>
       <c r="DD124" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
     </row>
     <row r="125" spans="1:114">
       <c r="D125" s="2"/>
       <c r="O125" t="s">
         <v>5</v>
       </c>
       <c r="R125" t="s">
         <v>5</v>
       </c>
       <c r="V125" t="s">
         <v>5</v>
       </c>
       <c r="DD125" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="126" spans="1:114">
       <c r="D126" s="2"/>
       <c r="O126" t="s">
         <v>5</v>
       </c>
       <c r="R126" t="s">
         <v>5</v>
       </c>
       <c r="V126" t="s">
         <v>5</v>
       </c>
       <c r="DD126" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
     </row>
     <row r="127" spans="1:114">
       <c r="D127" s="2"/>
       <c r="O127" t="s">
         <v>5</v>
       </c>
       <c r="R127" t="s">
         <v>5</v>
       </c>
       <c r="V127" t="s">
         <v>5</v>
       </c>
       <c r="DD127" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
     </row>
     <row r="128" spans="1:114">
       <c r="D128" s="2"/>
       <c r="O128" t="s">
         <v>5</v>
       </c>
       <c r="R128" t="s">
         <v>5</v>
       </c>
       <c r="V128" t="s">
         <v>5</v>
       </c>
       <c r="DD128" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
     </row>
     <row r="129" spans="1:114">
       <c r="D129" s="2"/>
       <c r="O129" t="s">
         <v>5</v>
       </c>
       <c r="R129" t="s">
         <v>5</v>
       </c>
       <c r="V129" t="s">
         <v>5</v>
       </c>
       <c r="DD129" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
     </row>
     <row r="130" spans="1:114">
       <c r="D130" s="2"/>
       <c r="O130" t="s">
         <v>5</v>
       </c>
       <c r="R130" t="s">
         <v>5</v>
       </c>
       <c r="V130" t="s">
         <v>5</v>
       </c>
       <c r="DD130" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
     </row>
     <row r="131" spans="1:114">
       <c r="D131" s="2"/>
       <c r="O131" t="s">
         <v>5</v>
       </c>
       <c r="R131" t="s">
         <v>5</v>
       </c>
       <c r="V131" t="s">
         <v>5</v>
       </c>
       <c r="DD131" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
     </row>
     <row r="132" spans="1:114">
       <c r="D132" s="2"/>
       <c r="O132" t="s">
         <v>5</v>
       </c>
       <c r="R132" t="s">
         <v>5</v>
       </c>
       <c r="V132" t="s">
         <v>5</v>
       </c>
       <c r="DD132" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
     </row>
     <row r="133" spans="1:114">
       <c r="D133" s="2"/>
       <c r="O133" t="s">
         <v>5</v>
       </c>
       <c r="R133" t="s">
         <v>5</v>
       </c>
       <c r="V133" t="s">
         <v>5</v>
       </c>
       <c r="DD133" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
     </row>
     <row r="134" spans="1:114">
       <c r="D134" s="2"/>
       <c r="O134" t="s">
         <v>5</v>
       </c>
       <c r="R134" t="s">
         <v>5</v>
       </c>
       <c r="V134" t="s">
         <v>5</v>
       </c>
       <c r="DD134" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
     </row>
     <row r="135" spans="1:114">
       <c r="D135" s="2"/>
       <c r="O135" t="s">
         <v>5</v>
       </c>
       <c r="R135" t="s">
         <v>5</v>
       </c>
       <c r="V135" t="s">
         <v>5</v>
       </c>
       <c r="DD135" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
     </row>
     <row r="136" spans="1:114">
       <c r="D136" s="2"/>
       <c r="O136" t="s">
         <v>5</v>
       </c>
       <c r="R136" t="s">
         <v>5</v>
       </c>
       <c r="V136" t="s">
         <v>5</v>
       </c>
       <c r="DD136" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
     </row>
     <row r="137" spans="1:114">
       <c r="D137" s="2"/>
       <c r="O137" t="s">
         <v>5</v>
       </c>
       <c r="R137" t="s">
         <v>5</v>
       </c>
       <c r="V137" t="s">
         <v>5</v>
       </c>
       <c r="DD137" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="138" spans="1:114">
       <c r="D138" s="2"/>
       <c r="O138" t="s">
         <v>5</v>
       </c>
       <c r="R138" t="s">
         <v>5</v>
       </c>
       <c r="V138" t="s">
         <v>5</v>
       </c>
       <c r="DD138" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:114">
       <c r="D139" s="2"/>
       <c r="O139" t="s">
         <v>5</v>
       </c>
       <c r="R139" t="s">
         <v>5</v>
       </c>
       <c r="V139" t="s">
         <v>5</v>
       </c>
       <c r="DD139" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
     </row>
     <row r="140" spans="1:114">
       <c r="D140" s="2"/>
       <c r="O140" t="s">
         <v>5</v>
       </c>
       <c r="R140" t="s">
         <v>5</v>
       </c>
       <c r="V140" t="s">
         <v>5</v>
       </c>
       <c r="DD140" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
     </row>
     <row r="141" spans="1:114">
       <c r="D141" s="2"/>
       <c r="O141" t="s">
         <v>5</v>
       </c>
       <c r="R141" t="s">
         <v>5</v>
       </c>
       <c r="V141" t="s">
         <v>5</v>
       </c>
       <c r="DD141" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="142" spans="1:114">
       <c r="D142" s="2"/>
       <c r="O142" t="s">
         <v>5</v>
       </c>
       <c r="R142" t="s">
         <v>5</v>
       </c>
       <c r="V142" t="s">
         <v>5</v>
       </c>
       <c r="DD142" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
     </row>
     <row r="143" spans="1:114">
       <c r="D143" s="2"/>
       <c r="O143" t="s">
         <v>5</v>
       </c>
       <c r="R143" t="s">
         <v>5</v>
       </c>
       <c r="V143" t="s">
         <v>5</v>
       </c>
       <c r="DD143" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
     </row>
     <row r="144" spans="1:114">
       <c r="D144" s="2"/>
       <c r="O144" t="s">
         <v>5</v>
       </c>
       <c r="R144" t="s">
         <v>5</v>
       </c>
       <c r="V144" t="s">
         <v>5</v>
       </c>
       <c r="DD144" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
     </row>
     <row r="145" spans="1:114">
       <c r="D145" s="2"/>
       <c r="O145" t="s">
         <v>5</v>
       </c>
       <c r="R145" t="s">
         <v>5</v>
       </c>
       <c r="V145" t="s">
         <v>5</v>
       </c>
       <c r="DD145" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
     </row>
     <row r="146" spans="1:114">
       <c r="D146" s="2"/>
       <c r="O146" t="s">
         <v>5</v>
       </c>
       <c r="R146" t="s">
         <v>5</v>
       </c>
       <c r="V146" t="s">
         <v>5</v>
       </c>
       <c r="DD146" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
     </row>
     <row r="147" spans="1:114">
       <c r="D147" s="2"/>
       <c r="O147" t="s">
         <v>5</v>
       </c>
       <c r="R147" t="s">
         <v>5</v>
       </c>
       <c r="V147" t="s">
         <v>5</v>
       </c>
       <c r="DD147" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
     </row>
     <row r="148" spans="1:114">
       <c r="D148" s="2"/>
       <c r="O148" t="s">
         <v>5</v>
       </c>
       <c r="R148" t="s">
         <v>5</v>
       </c>
       <c r="V148" t="s">
         <v>5</v>
       </c>
       <c r="DD148" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
     </row>
     <row r="149" spans="1:114">
       <c r="D149" s="2"/>
       <c r="O149" t="s">
         <v>5</v>
       </c>
       <c r="R149" t="s">
         <v>5</v>
       </c>
       <c r="V149" t="s">
         <v>5</v>
       </c>
       <c r="DD149" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
     </row>
     <row r="150" spans="1:114">
       <c r="D150" s="2"/>
       <c r="O150" t="s">
         <v>5</v>
       </c>
       <c r="R150" t="s">
         <v>5</v>
       </c>
       <c r="V150" t="s">
         <v>5</v>
       </c>
       <c r="DD150" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
     </row>
     <row r="151" spans="1:114">
       <c r="D151" s="2"/>
       <c r="O151" t="s">
         <v>5</v>
       </c>
       <c r="R151" t="s">
         <v>5</v>
       </c>
       <c r="V151" t="s">
         <v>5</v>
       </c>
       <c r="DD151" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
     </row>
     <row r="152" spans="1:114">
       <c r="D152" s="2"/>
       <c r="O152" t="s">
         <v>5</v>
       </c>
       <c r="R152" t="s">
         <v>5</v>
       </c>
       <c r="V152" t="s">
         <v>5</v>
       </c>
       <c r="DD152" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
     </row>
     <row r="153" spans="1:114">
       <c r="D153" s="2"/>
       <c r="O153" t="s">
         <v>5</v>
       </c>
       <c r="R153" t="s">
         <v>5</v>
       </c>
       <c r="V153" t="s">
         <v>5</v>
       </c>
       <c r="DD153" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="154" spans="1:114">
       <c r="D154" s="2"/>
       <c r="O154" t="s">
         <v>5</v>
       </c>
       <c r="R154" t="s">
         <v>5</v>
       </c>
       <c r="V154" t="s">
         <v>5</v>
       </c>
       <c r="DD154" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
     </row>
     <row r="155" spans="1:114">
       <c r="D155" s="2"/>
       <c r="O155" t="s">
         <v>5</v>
       </c>
       <c r="R155" t="s">
         <v>5</v>
       </c>
       <c r="V155" t="s">
         <v>5</v>
       </c>
       <c r="DD155" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
     </row>
     <row r="156" spans="1:114">
       <c r="D156" s="2"/>
       <c r="O156" t="s">
         <v>5</v>
       </c>
       <c r="R156" t="s">
         <v>5</v>
       </c>
       <c r="V156" t="s">
         <v>5</v>
       </c>
       <c r="DD156" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
     </row>
     <row r="157" spans="1:114">
       <c r="D157" s="2"/>
       <c r="O157" t="s">
         <v>5</v>
       </c>
       <c r="R157" t="s">
         <v>5</v>
       </c>
       <c r="V157" t="s">
         <v>5</v>
       </c>
       <c r="DD157" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="158" spans="1:114">
       <c r="D158" s="2"/>
       <c r="O158" t="s">
         <v>5</v>
       </c>
       <c r="R158" t="s">
         <v>5</v>
       </c>
       <c r="V158" t="s">
         <v>5</v>
       </c>
       <c r="DD158" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
     </row>
     <row r="159" spans="1:114">
       <c r="D159" s="2"/>
       <c r="O159" t="s">
         <v>5</v>
       </c>
       <c r="R159" t="s">
         <v>5</v>
       </c>
       <c r="V159" t="s">
         <v>5</v>
       </c>
       <c r="DD159" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
     </row>
     <row r="160" spans="1:114">
       <c r="D160" s="2"/>
       <c r="O160" t="s">
         <v>5</v>
       </c>
       <c r="R160" t="s">
         <v>5</v>
       </c>
       <c r="V160" t="s">
         <v>5</v>
       </c>
       <c r="DD160" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
     </row>
     <row r="161" spans="1:114">
       <c r="D161" s="2"/>
       <c r="O161" t="s">
         <v>5</v>
       </c>
       <c r="R161" t="s">
         <v>5</v>
       </c>
       <c r="V161" t="s">
         <v>5</v>
       </c>
       <c r="DD161" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
     </row>
     <row r="162" spans="1:114">
       <c r="D162" s="2"/>
       <c r="O162" t="s">
         <v>5</v>
       </c>
       <c r="R162" t="s">
         <v>5</v>
       </c>
       <c r="V162" t="s">
         <v>5</v>
       </c>
       <c r="DD162" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
     </row>
     <row r="163" spans="1:114">
       <c r="D163" s="2"/>
       <c r="O163" t="s">
         <v>5</v>
       </c>
       <c r="R163" t="s">
         <v>5</v>
       </c>
       <c r="V163" t="s">
         <v>5</v>
       </c>
       <c r="DD163" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
     </row>
     <row r="164" spans="1:114">
       <c r="D164" s="2"/>
       <c r="O164" t="s">
         <v>5</v>
       </c>
       <c r="R164" t="s">
         <v>5</v>
       </c>
       <c r="V164" t="s">
         <v>5</v>
       </c>
       <c r="DD164" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
     </row>
     <row r="165" spans="1:114">
       <c r="D165" s="2"/>
       <c r="O165" t="s">
         <v>5</v>
       </c>
       <c r="R165" t="s">
         <v>5</v>
       </c>
       <c r="V165" t="s">
         <v>5</v>
       </c>
       <c r="DD165" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
     </row>
     <row r="166" spans="1:114">
       <c r="D166" s="2"/>
       <c r="O166" t="s">
         <v>5</v>
       </c>
       <c r="R166" t="s">
         <v>5</v>
       </c>
       <c r="V166" t="s">
         <v>5</v>
       </c>
       <c r="DD166" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
     </row>
     <row r="167" spans="1:114">
       <c r="D167" s="2"/>
       <c r="O167" t="s">
         <v>5</v>
       </c>
       <c r="R167" t="s">
         <v>5</v>
       </c>
       <c r="V167" t="s">
         <v>5</v>
       </c>
       <c r="DD167" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
     </row>
     <row r="168" spans="1:114">
       <c r="D168" s="2"/>
       <c r="O168" t="s">
         <v>5</v>
       </c>
       <c r="R168" t="s">
         <v>5</v>
       </c>
       <c r="V168" t="s">
         <v>5</v>
       </c>
       <c r="DD168" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
     </row>
     <row r="169" spans="1:114">
       <c r="D169" s="2"/>
       <c r="O169" t="s">
         <v>5</v>
       </c>
       <c r="R169" t="s">
         <v>5</v>
       </c>
       <c r="V169" t="s">
         <v>5</v>
       </c>
       <c r="DD169" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
     </row>
     <row r="170" spans="1:114">
       <c r="D170" s="2"/>
       <c r="O170" t="s">
         <v>5</v>
       </c>
       <c r="R170" t="s">
         <v>5</v>
       </c>
       <c r="V170" t="s">
         <v>5</v>
       </c>
       <c r="DD170" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
     </row>
     <row r="171" spans="1:114">
       <c r="D171" s="2"/>
       <c r="O171" t="s">
         <v>5</v>
       </c>
       <c r="R171" t="s">
         <v>5</v>
       </c>
       <c r="V171" t="s">
         <v>5</v>
       </c>
       <c r="DD171" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
     </row>
     <row r="172" spans="1:114">
       <c r="D172" s="2"/>
       <c r="O172" t="s">
         <v>5</v>
       </c>
       <c r="R172" t="s">
         <v>5</v>
       </c>
       <c r="V172" t="s">
         <v>5</v>
       </c>
       <c r="DD172" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
     </row>
     <row r="173" spans="1:114">
       <c r="D173" s="2"/>
       <c r="O173" t="s">
         <v>5</v>
       </c>
       <c r="R173" t="s">
         <v>5</v>
       </c>
       <c r="V173" t="s">
         <v>5</v>
       </c>
       <c r="DD173" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
     </row>
     <row r="174" spans="1:114">
       <c r="D174" s="2"/>
       <c r="O174" t="s">
         <v>5</v>
       </c>
       <c r="R174" t="s">
         <v>5</v>
       </c>
       <c r="V174" t="s">
         <v>5</v>
       </c>
       <c r="DD174" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
     </row>
     <row r="175" spans="1:114">
       <c r="D175" s="2"/>
       <c r="O175" t="s">
         <v>5</v>
       </c>
       <c r="R175" t="s">
         <v>5</v>
       </c>
       <c r="V175" t="s">
         <v>5</v>
       </c>
       <c r="DD175" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
     </row>
     <row r="176" spans="1:114">
       <c r="D176" s="2"/>
       <c r="O176" t="s">
         <v>5</v>
       </c>
       <c r="R176" t="s">
         <v>5</v>
       </c>
       <c r="V176" t="s">
         <v>5</v>
       </c>
       <c r="DD176" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
     </row>
     <row r="177" spans="1:114">
       <c r="D177" s="2"/>
       <c r="O177" t="s">
         <v>5</v>
       </c>
       <c r="R177" t="s">
         <v>5</v>
       </c>
       <c r="V177" t="s">
         <v>5</v>
       </c>
       <c r="DD177" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="178" spans="1:114">
       <c r="D178" s="2"/>
       <c r="O178" t="s">
         <v>5</v>
       </c>
       <c r="R178" t="s">
         <v>5</v>
       </c>
       <c r="V178" t="s">
         <v>5</v>
       </c>
       <c r="DD178" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="179" spans="1:114">
       <c r="D179" s="2"/>
       <c r="O179" t="s">
         <v>5</v>
       </c>
       <c r="R179" t="s">
         <v>5</v>
       </c>
       <c r="V179" t="s">
         <v>5</v>
       </c>
       <c r="DD179" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
     </row>
     <row r="180" spans="1:114">
       <c r="D180" s="2"/>
       <c r="O180" t="s">
         <v>5</v>
       </c>
       <c r="R180" t="s">
         <v>5</v>
       </c>
       <c r="V180" t="s">
         <v>5</v>
       </c>
       <c r="DD180" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
     </row>
     <row r="181" spans="1:114">
       <c r="D181" s="2"/>
       <c r="O181" t="s">
         <v>5</v>
       </c>
       <c r="R181" t="s">
         <v>5</v>
       </c>
       <c r="V181" t="s">
         <v>5</v>
       </c>
       <c r="DD181" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
     <row r="182" spans="1:114">
       <c r="D182" s="2"/>
       <c r="O182" t="s">
         <v>5</v>
       </c>
       <c r="R182" t="s">
         <v>5</v>
       </c>
       <c r="V182" t="s">
         <v>5</v>
       </c>
       <c r="DD182" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
     </row>
     <row r="183" spans="1:114">
       <c r="D183" s="2"/>
       <c r="O183" t="s">
         <v>5</v>
       </c>
       <c r="R183" t="s">
         <v>5</v>
       </c>
       <c r="V183" t="s">
         <v>5</v>
       </c>
       <c r="DD183" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
     </row>
     <row r="184" spans="1:114">
       <c r="D184" s="2"/>
       <c r="O184" t="s">
         <v>5</v>
       </c>
       <c r="R184" t="s">
         <v>5</v>
       </c>
       <c r="V184" t="s">
         <v>5</v>
       </c>
       <c r="DD184" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
     </row>
     <row r="185" spans="1:114">
       <c r="D185" s="2"/>
       <c r="O185" t="s">
         <v>5</v>
       </c>
       <c r="R185" t="s">
         <v>5</v>
       </c>
       <c r="V185" t="s">
         <v>5</v>
       </c>
       <c r="DD185" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
     </row>
     <row r="186" spans="1:114">
       <c r="D186" s="2"/>
       <c r="O186" t="s">
         <v>5</v>
       </c>
       <c r="R186" t="s">
         <v>5</v>
       </c>
       <c r="V186" t="s">
         <v>5</v>
       </c>
       <c r="DD186" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
     </row>
     <row r="187" spans="1:114">
       <c r="D187" s="2"/>
       <c r="O187" t="s">
         <v>5</v>
       </c>
       <c r="R187" t="s">
         <v>5</v>
       </c>
       <c r="V187" t="s">
         <v>5</v>
       </c>
       <c r="DD187" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
     </row>
     <row r="188" spans="1:114">
       <c r="D188" s="2"/>
       <c r="O188" t="s">
         <v>5</v>
       </c>
       <c r="R188" t="s">
         <v>5</v>
       </c>
       <c r="V188" t="s">
         <v>5</v>
       </c>
       <c r="DD188" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
     </row>
     <row r="189" spans="1:114">
       <c r="D189" s="2"/>
       <c r="O189" t="s">
         <v>5</v>
       </c>
       <c r="R189" t="s">
         <v>5</v>
       </c>
       <c r="V189" t="s">
         <v>5</v>
       </c>
       <c r="DD189" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
     </row>
     <row r="190" spans="1:114">
       <c r="D190" s="2"/>
       <c r="O190" t="s">
         <v>5</v>
       </c>
       <c r="R190" t="s">
         <v>5</v>
       </c>
       <c r="V190" t="s">
         <v>5</v>
       </c>
       <c r="DD190" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
     </row>
     <row r="191" spans="1:114">
       <c r="D191" s="2"/>
       <c r="O191" t="s">
         <v>5</v>
       </c>
       <c r="R191" t="s">
         <v>5</v>
       </c>
       <c r="V191" t="s">
         <v>5</v>
       </c>
       <c r="DD191" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
     </row>
     <row r="192" spans="1:114">
       <c r="D192" s="2"/>
       <c r="O192" t="s">
         <v>5</v>
       </c>
       <c r="R192" t="s">
         <v>5</v>
       </c>
       <c r="V192" t="s">
         <v>5</v>
       </c>
       <c r="DD192" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
     </row>
     <row r="193" spans="1:114">
       <c r="D193" s="2"/>
       <c r="O193" t="s">
         <v>5</v>
       </c>
       <c r="R193" t="s">
         <v>5</v>
       </c>
       <c r="V193" t="s">
         <v>5</v>
       </c>
       <c r="DD193" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
     </row>
     <row r="194" spans="1:114">
       <c r="D194" s="2"/>
       <c r="O194" t="s">
         <v>5</v>
       </c>
       <c r="R194" t="s">
         <v>5</v>
       </c>
       <c r="V194" t="s">
         <v>5</v>
       </c>
       <c r="DD194" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
     </row>
     <row r="195" spans="1:114">
       <c r="D195" s="2"/>
       <c r="O195" t="s">
         <v>5</v>
       </c>
       <c r="R195" t="s">
         <v>5</v>
       </c>
       <c r="V195" t="s">
         <v>5</v>
       </c>
       <c r="DD195" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="196" spans="1:114">
       <c r="D196" s="2"/>
       <c r="O196" t="s">
         <v>5</v>
       </c>
       <c r="R196" t="s">
         <v>5</v>
       </c>
       <c r="V196" t="s">
         <v>5</v>
       </c>
       <c r="DD196" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
     </row>
     <row r="197" spans="1:114">
       <c r="D197" s="2"/>
       <c r="O197" t="s">
         <v>5</v>
       </c>
       <c r="R197" t="s">
         <v>5</v>
       </c>
       <c r="V197" t="s">
         <v>5</v>
       </c>
       <c r="DD197" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
     </row>
     <row r="198" spans="1:114">
       <c r="D198" s="2"/>
       <c r="O198" t="s">
         <v>5</v>
       </c>
       <c r="R198" t="s">
         <v>5</v>
       </c>
       <c r="V198" t="s">
         <v>5</v>
       </c>
       <c r="DD198" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
     </row>
     <row r="199" spans="1:114">
       <c r="D199" s="2"/>
       <c r="O199" t="s">
         <v>5</v>
       </c>
       <c r="R199" t="s">
         <v>5</v>
       </c>
       <c r="V199" t="s">
         <v>5</v>
       </c>
       <c r="DD199" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
     </row>
     <row r="200" spans="1:114">
       <c r="D200" s="2"/>
       <c r="O200" t="s">
         <v>5</v>
       </c>
       <c r="R200" t="s">
         <v>5</v>
       </c>
       <c r="V200" t="s">
         <v>5</v>
       </c>
       <c r="DD200" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
     </row>
     <row r="201" spans="1:114">
       <c r="D201" s="2"/>
       <c r="O201" t="s">
         <v>5</v>
       </c>
       <c r="R201" t="s">
         <v>5</v>
       </c>
       <c r="V201" t="s">
         <v>5</v>
       </c>
       <c r="DD201" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
     </row>
     <row r="202" spans="1:114">
       <c r="D202" s="2"/>
       <c r="O202" t="s">
         <v>5</v>
       </c>
       <c r="R202" t="s">
         <v>5</v>
       </c>
       <c r="V202" t="s">
         <v>5</v>
       </c>
       <c r="DD202" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
     </row>
     <row r="203" spans="1:114">
       <c r="D203" s="2"/>
       <c r="O203" t="s">
         <v>5</v>
       </c>
       <c r="R203" t="s">
         <v>5</v>
       </c>
       <c r="V203" t="s">
         <v>5</v>
       </c>
       <c r="DD203" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
     </row>
     <row r="204" spans="1:114">
       <c r="D204" s="2"/>
       <c r="O204" t="s">
         <v>5</v>
       </c>
       <c r="R204" t="s">
         <v>5</v>
       </c>
       <c r="V204" t="s">
         <v>5</v>
       </c>
       <c r="DD204" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
     </row>
     <row r="205" spans="1:114">
       <c r="D205" s="2"/>
       <c r="O205" t="s">
         <v>5</v>
       </c>
       <c r="R205" t="s">
         <v>5</v>
       </c>
       <c r="V205" t="s">
         <v>5</v>
       </c>
       <c r="DD205" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
     </row>
     <row r="206" spans="1:114">
       <c r="D206" s="2"/>
       <c r="O206" t="s">
         <v>5</v>
       </c>
       <c r="R206" t="s">
         <v>5</v>
       </c>
       <c r="V206" t="s">
         <v>5</v>
       </c>
       <c r="DD206" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="207" spans="1:114">
       <c r="D207" s="2"/>
       <c r="O207" t="s">
         <v>5</v>
       </c>
       <c r="R207" t="s">
         <v>5</v>
       </c>
       <c r="V207" t="s">
         <v>5</v>
       </c>
       <c r="DD207" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="208" spans="1:114">
       <c r="D208" s="2"/>
       <c r="O208" t="s">
         <v>5</v>
       </c>
       <c r="R208" t="s">
         <v>5</v>
       </c>
       <c r="V208" t="s">
         <v>5</v>
       </c>
       <c r="DD208" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
     </row>
     <row r="209" spans="1:114">
       <c r="D209" s="2"/>
       <c r="O209" t="s">
         <v>5</v>
       </c>
       <c r="R209" t="s">
         <v>5</v>
       </c>
       <c r="V209" t="s">
         <v>5</v>
       </c>
       <c r="DD209" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
     </row>
     <row r="210" spans="1:114">
       <c r="D210" s="2"/>
       <c r="O210" t="s">
         <v>5</v>
       </c>
       <c r="R210" t="s">
         <v>5</v>
       </c>
       <c r="V210" t="s">
         <v>5</v>
       </c>
       <c r="DD210" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="211" spans="1:114">
       <c r="D211" s="2"/>
       <c r="O211" t="s">
         <v>5</v>
       </c>
       <c r="R211" t="s">
         <v>5</v>
       </c>
       <c r="V211" t="s">
         <v>5</v>
       </c>
       <c r="DD211" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
     </row>
     <row r="212" spans="1:114">
       <c r="D212" s="2"/>
       <c r="O212" t="s">
         <v>5</v>
       </c>
       <c r="R212" t="s">
         <v>5</v>
       </c>
       <c r="V212" t="s">
         <v>5</v>
       </c>
       <c r="DD212" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
     </row>
     <row r="213" spans="1:114">
       <c r="D213" s="2"/>
       <c r="O213" t="s">
         <v>5</v>
       </c>
       <c r="R213" t="s">
         <v>5</v>
       </c>
       <c r="V213" t="s">
         <v>5</v>
       </c>
       <c r="DD213" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
     </row>
     <row r="214" spans="1:114">
       <c r="D214" s="2"/>
       <c r="O214" t="s">
         <v>5</v>
       </c>
       <c r="R214" t="s">
         <v>5</v>
       </c>
       <c r="V214" t="s">
         <v>5</v>
       </c>
       <c r="DD214" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
     </row>
     <row r="215" spans="1:114">
       <c r="D215" s="2"/>
       <c r="O215" t="s">
         <v>5</v>
       </c>
       <c r="R215" t="s">
         <v>5</v>
       </c>
       <c r="V215" t="s">
         <v>5</v>
       </c>
       <c r="DD215" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
     </row>
     <row r="216" spans="1:114">
       <c r="D216" s="2"/>
       <c r="O216" t="s">
         <v>5</v>
       </c>
       <c r="R216" t="s">
         <v>5</v>
       </c>
       <c r="V216" t="s">
         <v>5</v>
       </c>
       <c r="DD216" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
     </row>
     <row r="217" spans="1:114">
       <c r="D217" s="2"/>
       <c r="O217" t="s">
         <v>5</v>
       </c>
       <c r="R217" t="s">
         <v>5</v>
       </c>
       <c r="V217" t="s">
         <v>5</v>
       </c>
       <c r="DD217" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
     </row>
     <row r="218" spans="1:114">
       <c r="D218" s="2"/>
       <c r="O218" t="s">
         <v>5</v>
       </c>
       <c r="R218" t="s">
         <v>5</v>
       </c>
       <c r="V218" t="s">
         <v>5</v>
       </c>
       <c r="DD218" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
     </row>
     <row r="219" spans="1:114">
       <c r="D219" s="2"/>
       <c r="O219" t="s">
         <v>5</v>
       </c>
       <c r="R219" t="s">
         <v>5</v>
       </c>
       <c r="V219" t="s">
         <v>5</v>
       </c>
       <c r="DD219" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
     </row>
     <row r="220" spans="1:114">
       <c r="D220" s="2"/>
       <c r="O220" t="s">
         <v>5</v>
       </c>
       <c r="R220" t="s">
         <v>5</v>
       </c>
       <c r="V220" t="s">
         <v>5</v>
       </c>
       <c r="DD220" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="221" spans="1:114">
       <c r="D221" s="2"/>
       <c r="O221" t="s">
         <v>5</v>
       </c>
       <c r="R221" t="s">
         <v>5</v>
       </c>
       <c r="V221" t="s">
         <v>5</v>
       </c>
       <c r="DD221" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
     </row>
     <row r="222" spans="1:114">
       <c r="D222" s="2"/>
       <c r="O222" t="s">
         <v>5</v>
       </c>
       <c r="R222" t="s">
         <v>5</v>
       </c>
       <c r="V222" t="s">
         <v>5</v>
       </c>
       <c r="DD222" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
     </row>
     <row r="223" spans="1:114">
       <c r="D223" s="2"/>
       <c r="O223" t="s">
         <v>5</v>
       </c>
       <c r="R223" t="s">
         <v>5</v>
       </c>
       <c r="V223" t="s">
         <v>5</v>
       </c>
       <c r="DD223" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
     </row>
     <row r="224" spans="1:114">
       <c r="D224" s="2"/>
       <c r="O224" t="s">
         <v>5</v>
       </c>
       <c r="R224" t="s">
         <v>5</v>
       </c>
       <c r="V224" t="s">
         <v>5</v>
       </c>
       <c r="DD224" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
     </row>
     <row r="225" spans="1:114">
       <c r="D225" s="2"/>
       <c r="O225" t="s">
         <v>5</v>
       </c>
       <c r="R225" t="s">
         <v>5</v>
       </c>
       <c r="V225" t="s">
         <v>5</v>
       </c>
       <c r="DD225" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
     </row>
     <row r="226" spans="1:114">
       <c r="D226" s="2"/>
       <c r="O226" t="s">
         <v>5</v>
       </c>
       <c r="R226" t="s">
         <v>5</v>
       </c>
       <c r="V226" t="s">
         <v>5</v>
       </c>
       <c r="DD226" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="227" spans="1:114">
       <c r="D227" s="2"/>
       <c r="O227" t="s">
         <v>5</v>
       </c>
       <c r="R227" t="s">
         <v>5</v>
       </c>
       <c r="V227" t="s">
         <v>5</v>
       </c>
       <c r="DD227" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
     </row>
     <row r="228" spans="1:114">
       <c r="D228" s="2"/>
       <c r="O228" t="s">
         <v>5</v>
       </c>
       <c r="R228" t="s">
         <v>5</v>
       </c>
       <c r="V228" t="s">
         <v>5</v>
       </c>
       <c r="DD228" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
     </row>
     <row r="229" spans="1:114">
       <c r="D229" s="2"/>
       <c r="O229" t="s">
         <v>5</v>
       </c>
       <c r="R229" t="s">
         <v>5</v>
       </c>
       <c r="V229" t="s">
         <v>5</v>
       </c>
       <c r="DD229" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
     </row>
     <row r="230" spans="1:114">
       <c r="D230" s="2"/>
       <c r="O230" t="s">
         <v>5</v>
       </c>
       <c r="R230" t="s">
         <v>5</v>
       </c>
       <c r="V230" t="s">
         <v>5</v>
       </c>
       <c r="DD230" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
     </row>
     <row r="231" spans="1:114">
       <c r="D231" s="2"/>
       <c r="O231" t="s">
         <v>5</v>
       </c>
       <c r="R231" t="s">
         <v>5</v>
       </c>
       <c r="V231" t="s">
         <v>5</v>
       </c>
       <c r="DD231" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
     </row>
     <row r="232" spans="1:114">
       <c r="D232" s="2"/>
       <c r="O232" t="s">
         <v>5</v>
       </c>
       <c r="R232" t="s">
         <v>5</v>
       </c>
       <c r="V232" t="s">
         <v>5</v>
       </c>
       <c r="DD232" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
     </row>
     <row r="233" spans="1:114">
       <c r="D233" s="2"/>
       <c r="O233" t="s">
         <v>5</v>
       </c>
       <c r="R233" t="s">
         <v>5</v>
       </c>
       <c r="V233" t="s">
         <v>5</v>
       </c>
       <c r="DD233" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
     </row>
     <row r="234" spans="1:114">
       <c r="D234" s="2"/>
       <c r="O234" t="s">
         <v>5</v>
       </c>
       <c r="R234" t="s">
         <v>5</v>
       </c>
       <c r="V234" t="s">
         <v>5</v>
       </c>
       <c r="DD234" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="235" spans="1:114">
       <c r="D235" s="2"/>
       <c r="O235" t="s">
         <v>5</v>
       </c>
       <c r="R235" t="s">
         <v>5</v>
       </c>
       <c r="V235" t="s">
         <v>5</v>
       </c>
       <c r="DD235" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="236" spans="1:114">
       <c r="D236" s="2"/>
       <c r="O236" t="s">
         <v>5</v>
       </c>
       <c r="R236" t="s">
         <v>5</v>
       </c>
       <c r="V236" t="s">
         <v>5</v>
       </c>
       <c r="DD236" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="237" spans="1:114">
       <c r="D237" s="2"/>
       <c r="O237" t="s">
         <v>5</v>
       </c>
       <c r="R237" t="s">
         <v>5</v>
       </c>
       <c r="V237" t="s">
         <v>5</v>
       </c>
       <c r="DD237" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
     </row>
     <row r="238" spans="1:114">
       <c r="D238" s="2"/>
       <c r="O238" t="s">
         <v>5</v>
       </c>
       <c r="R238" t="s">
         <v>5</v>
       </c>
       <c r="V238" t="s">
         <v>5</v>
       </c>
       <c r="DD238" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="239" spans="1:114">
       <c r="D239" s="2"/>
       <c r="O239" t="s">
         <v>5</v>
       </c>
       <c r="R239" t="s">
         <v>5</v>
       </c>
       <c r="V239" t="s">
         <v>5</v>
       </c>
       <c r="DD239" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="240" spans="1:114">
       <c r="D240" s="2"/>
       <c r="O240" t="s">
         <v>5</v>
       </c>
       <c r="R240" t="s">
         <v>5</v>
       </c>
       <c r="V240" t="s">
         <v>5</v>
       </c>
       <c r="DD240" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
     </row>
     <row r="241" spans="1:114">
       <c r="D241" s="2"/>
       <c r="O241" t="s">
         <v>5</v>
       </c>
       <c r="R241" t="s">
         <v>5</v>
       </c>
       <c r="V241" t="s">
         <v>5</v>
       </c>
       <c r="DD241" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
     </row>
     <row r="242" spans="1:114">
       <c r="D242" s="2"/>
       <c r="O242" t="s">
         <v>5</v>
       </c>
       <c r="R242" t="s">
         <v>5</v>
       </c>
       <c r="V242" t="s">
         <v>5</v>
       </c>
       <c r="DD242" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="243" spans="1:114">
       <c r="D243" s="2"/>
       <c r="O243" t="s">
         <v>5</v>
       </c>
       <c r="R243" t="s">
         <v>5</v>
       </c>
       <c r="V243" t="s">
         <v>5</v>
       </c>
       <c r="DD243" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="244" spans="1:114">
       <c r="D244" s="2"/>
       <c r="O244" t="s">
         <v>5</v>
       </c>
       <c r="R244" t="s">
         <v>5</v>
       </c>
       <c r="V244" t="s">
         <v>5</v>
       </c>
       <c r="DD244" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
     </row>
     <row r="245" spans="1:114">
       <c r="D245" s="2"/>
       <c r="O245" t="s">
         <v>5</v>
       </c>
       <c r="R245" t="s">
         <v>5</v>
       </c>
       <c r="V245" t="s">
         <v>5</v>
       </c>
       <c r="DD245" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
     </row>
     <row r="246" spans="1:114">
       <c r="D246" s="2"/>
       <c r="O246" t="s">
         <v>5</v>
       </c>
       <c r="R246" t="s">
         <v>5</v>
       </c>
       <c r="V246" t="s">
         <v>5</v>
       </c>
       <c r="DD246" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="247" spans="1:114">
       <c r="D247" s="2"/>
       <c r="O247" t="s">
         <v>5</v>
       </c>
       <c r="R247" t="s">
         <v>5</v>
       </c>
       <c r="V247" t="s">
         <v>5</v>
       </c>
       <c r="DD247" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
     </row>
     <row r="248" spans="1:114">
       <c r="D248" s="2"/>
       <c r="O248" t="s">
         <v>5</v>
       </c>
       <c r="R248" t="s">
         <v>5</v>
       </c>
       <c r="V248" t="s">
         <v>5</v>
       </c>
       <c r="DD248" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
     </row>
     <row r="249" spans="1:114">
       <c r="D249" s="2"/>
       <c r="O249" t="s">
         <v>5</v>
       </c>
       <c r="R249" t="s">
         <v>5</v>
       </c>
       <c r="V249" t="s">
         <v>5</v>
       </c>
       <c r="DD249" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="250" spans="1:114">
       <c r="D250" s="2"/>
       <c r="O250" t="s">
         <v>5</v>
       </c>
       <c r="R250" t="s">
         <v>5</v>
       </c>
       <c r="V250" t="s">
         <v>5</v>
       </c>
       <c r="DD250" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="251" spans="1:114">
       <c r="D251" s="2"/>
       <c r="O251" t="s">
         <v>5</v>
       </c>
       <c r="R251" t="s">
         <v>5</v>
       </c>
       <c r="V251" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="252" spans="1:114">
       <c r="D252" s="2"/>
       <c r="O252" t="s">
         <v>5</v>
       </c>
       <c r="R252" t="s">
         <v>5</v>
       </c>
       <c r="V252" t="s">
         <v>5</v>
       </c>
@@ -15126,66 +15108,66 @@
       </c>
       <c r="V999" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="1000" spans="1:114">
       <c r="D1000" s="2"/>
       <c r="O1000" t="s">
         <v>5</v>
       </c>
       <c r="R1000" t="s">
         <v>5</v>
       </c>
       <c r="V1000" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="15">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AJ5:AJ1000">
-      <formula1>'Worksheet'!$DJ$1:$DJ$6</formula1>
+      <formula1>'Worksheet'!$DJ$1:$DJ$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AK5:AK1000">
-      <formula1>'Worksheet'!$DJ$1:$DJ$6</formula1>
+      <formula1>'Worksheet'!$DJ$1:$DJ$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AL5:AL1000">
-      <formula1>'Worksheet'!$DJ$1:$DJ$6</formula1>
+      <formula1>'Worksheet'!$DJ$1:$DJ$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AM5:AM1000">
-      <formula1>'Worksheet'!$DJ$1:$DJ$6</formula1>
+      <formula1>'Worksheet'!$DJ$1:$DJ$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AN5:AN1000">
-      <formula1>'Worksheet'!$DJ$1:$DJ$6</formula1>
+      <formula1>'Worksheet'!$DJ$1:$DJ$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AO5:AO1000">
-      <formula1>'Worksheet'!$DJ$1:$DJ$6</formula1>
+      <formula1>'Worksheet'!$DJ$1:$DJ$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DG$1:$DG$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
       <formula1>'Worksheet'!$DH$1:$DH$2</formula1>
     </dataValidation>