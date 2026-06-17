--- v1 (2026-03-04)
+++ v2 (2026-06-17)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Oui</t>
   </si>
   <si>
     <t>Jaune</t>
   </si>
   <si>
-    <t>Achat d'un judogi seulement</t>
+    <t>Achat d'un judogi et/ou d'une veste seulement</t>
   </si>
   <si>
     <t>1033075:typeValue:2:388753</t>
   </si>
   <si>
     <t>1033075:typeValue:102</t>
   </si>
   <si>
     <t>1033075:typeValue:103</t>
   </si>
   <si>
     <t>1033075:typeValue:104</t>
   </si>
   <si>
     <t>1033075:typeValue:105</t>
   </si>
   <si>
     <t>1033075:typeValue-1:108</t>
   </si>
   <si>
     <t>1033075:typeValue-2:108</t>
   </si>
   <si>
     <t>1033075:typeValue-3:108</t>
   </si>
@@ -143,54 +143,54 @@
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>Non</t>
   </si>
   <si>
     <t>Jaune-orange</t>
   </si>
   <si>
     <t>Cours d'essai</t>
   </si>
   <si>
     <t>Event Registration - Club de judo Hakudokan</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Orange</t>
   </si>
   <si>
-    <t>Cours des enfants du MERCREDI - septembre à mai</t>
-[...2 lines deleted...]
-    <t>Je veux seulement acheter un judogi.</t>
+    <t>Cours des enfants 10 à 13 ans du MERCREDI - septembre à mai</t>
+  </si>
+  <si>
+    <t>Je veux seulement acheter un judogi et/ou une veste</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Address</t>
   </si>
   <si>
     <t>Address 2</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>Province/State</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>Date du grade (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Numéro de membre à Judo Canada</t>
   </si>
   <si>
     <t>Précédent club</t>
   </si>
   <si>
     <t>J’ai lu et accepte les conditions ci-dessus.</t>
   </si>
   <si>
     <t>Cours</t>
   </si>
   <si>
     <t>Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Orange-verte</t>
   </si>
   <si>
-    <t>Cours des enfants du SAMEDI - septembre à mai</t>
+    <t>Cours des enfants 7 à 9 ans du SAMEDI - septembre à mai</t>
   </si>
   <si>
     <t>Prince Edward Island</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>Verte</t>
   </si>
   <si>
     <t>Cours des adolescents - 3 mois</t>
   </si>
   <si>
     <t>Quebec</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Verte-bleue</t>
   </si>
   <si>
     <t>Cours des adolescents - 6 mois</t>
   </si>
@@ -1592,84 +1592,84 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DJ1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="61" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="128" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="237" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="52" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="56" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="70" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:114" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
       </c>
       <c r="DE1" t="s">
         <v>1</v>
       </c>
       <c r="DF1" t="s">
         <v>1</v>
       </c>