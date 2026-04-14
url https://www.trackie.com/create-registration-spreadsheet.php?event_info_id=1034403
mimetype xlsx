--- v1 (2026-01-11)
+++ v2 (2026-04-14)
@@ -29,105 +29,105 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>REMARQUE : NE MODIFIEZ PAS LES DONNÉES CACHÉES DANS LA LIGNE #2 OU ELLES NE SE CHARGERONT PAS.</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1034403:typeValue:102</t>
   </si>
   <si>
     <t>1034403:typeValue:103</t>
   </si>
   <si>
     <t>1034403:typeValue:104</t>
   </si>
   <si>
     <t>1034403:typeValue:105</t>
   </si>
   <si>
+    <t>1034403:typeValue:106</t>
+  </si>
+  <si>
     <t>1034403:typeValue:107</t>
   </si>
   <si>
-    <t>1034403:typeValue:106</t>
-[...1 lines deleted...]
-  <si>
     <t>1034403:reg_event:1</t>
   </si>
   <si>
     <t>1034403:reg_event:2</t>
   </si>
   <si>
     <t>1034403:reg_event:3</t>
   </si>
   <si>
     <t>1034403:reg_event:4</t>
   </si>
   <si>
     <t>1034403:reg_event:5</t>
   </si>
   <si>
     <t>1034403:reg_event:6</t>
   </si>
   <si>
     <t>1034403:reg_event:7</t>
   </si>
   <si>
     <t>1034403:reg_event:8</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
     <t>Inscription à l'événement - Clasico de Atletismo Athos Vega</t>
   </si>
   <si>
     <t>400m</t>
   </si>
   <si>
     <t>Prénom</t>
   </si>
   <si>
     <t>Nom</t>
   </si>
   <si>
     <t>Sexe</t>
   </si>
   <si>
     <t>Date de naissance (YYYY-MM-DD)</t>
   </si>
   <si>
+    <t>Équipe</t>
+  </si>
+  <si>
     <t>Lieu de résidence</t>
-  </si>
-[...1 lines deleted...]
-    <t>Équipe</t>
   </si>
   <si>
     <t>Épreuve #1</t>
   </si>
   <si>
     <t>Épreuve #2</t>
   </si>
   <si>
     <t>Épreuve #3</t>
   </si>
   <si>
     <t>Épreuve #4</t>
   </si>
   <si>
     <t>Épreuve #5</t>
   </si>
   <si>
     <t>Épreuve #6</t>
   </si>
   <si>
     <t>Épreuve #7</t>
   </si>
   <si>
     <t>Épreuve #8</t>
   </si>
@@ -519,131 +519,131 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DA15"/>
+  <dimension ref="A1:DB15"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="105" max="105" width="21" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:105" hidden="true" outlineLevel="1">
+    <row r="1" spans="1:106" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="DA1" t="s">
+      <c r="DB1" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:105" hidden="true" collapsed="true" outlineLevel="1">
+    <row r="2" spans="1:106" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">
         <v>4</v>
       </c>
       <c r="D2" t="s">
         <v>5</v>
       </c>
       <c r="E2" t="s">
         <v>6</v>
       </c>
       <c r="F2" t="s">
         <v>7</v>
       </c>
       <c r="G2" t="s">
         <v>8</v>
       </c>
       <c r="H2" t="s">
         <v>9</v>
       </c>
       <c r="I2" t="s">
         <v>10</v>
       </c>
       <c r="J2" t="s">
         <v>11</v>
       </c>
       <c r="K2" t="s">
         <v>12</v>
       </c>
       <c r="L2" t="s">
         <v>13</v>
       </c>
       <c r="M2" t="s">
         <v>14</v>
       </c>
       <c r="N2" t="s">
         <v>15</v>
       </c>
-      <c r="DA2" t="s">
+      <c r="DB2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="3" spans="1:105">
+    <row r="3" spans="1:106">
       <c r="A3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
       <c r="W3" s="2"/>
@@ -706,55 +706,55 @@
       <c r="CB3" s="2"/>
       <c r="CC3" s="2"/>
       <c r="CD3" s="2"/>
       <c r="CE3" s="2"/>
       <c r="CF3" s="2"/>
       <c r="CG3" s="2"/>
       <c r="CH3" s="2"/>
       <c r="CI3" s="2"/>
       <c r="CJ3" s="2"/>
       <c r="CK3" s="2"/>
       <c r="CL3" s="2"/>
       <c r="CM3" s="2"/>
       <c r="CN3" s="2"/>
       <c r="CO3" s="2"/>
       <c r="CP3" s="2"/>
       <c r="CQ3" s="2"/>
       <c r="CR3" s="2"/>
       <c r="CS3" s="2"/>
       <c r="CT3" s="2"/>
       <c r="CU3" s="2"/>
       <c r="CV3" s="2"/>
       <c r="CW3" s="2"/>
       <c r="CX3" s="2"/>
       <c r="CY3" s="2"/>
       <c r="CZ3" s="2"/>
-      <c r="DA3" t="s">
+      <c r="DB3" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:105">
+    <row r="4" spans="1:106">
       <c r="A4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>22</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>23</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>25</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>26</v>
       </c>
       <c r="I4" s="3" t="s">
@@ -843,137 +843,141 @@
       <c r="CB4" s="3"/>
       <c r="CC4" s="3"/>
       <c r="CD4" s="3"/>
       <c r="CE4" s="3"/>
       <c r="CF4" s="3"/>
       <c r="CG4" s="3"/>
       <c r="CH4" s="3"/>
       <c r="CI4" s="3"/>
       <c r="CJ4" s="3"/>
       <c r="CK4" s="3"/>
       <c r="CL4" s="3"/>
       <c r="CM4" s="3"/>
       <c r="CN4" s="3"/>
       <c r="CO4" s="3"/>
       <c r="CP4" s="3"/>
       <c r="CQ4" s="3"/>
       <c r="CR4" s="3"/>
       <c r="CS4" s="3"/>
       <c r="CT4" s="3"/>
       <c r="CU4" s="3"/>
       <c r="CV4" s="3"/>
       <c r="CW4" s="3"/>
       <c r="CX4" s="3"/>
       <c r="CY4" s="3"/>
       <c r="CZ4" s="3"/>
-      <c r="DA4" t="s">
+      <c r="DB4" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="5" spans="1:105">
+    <row r="5" spans="1:106">
+      <c r="E5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="DA5" t="s">
+      <c r="DB5" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:105">
-      <c r="DA6" t="s">
+    <row r="6" spans="1:106">
+      <c r="DB6" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="7" spans="1:105">
-      <c r="DA7" t="s">
+    <row r="7" spans="1:106">
+      <c r="DB7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:105">
-      <c r="DA8" t="s">
+    <row r="8" spans="1:106">
+      <c r="DB8" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="11" spans="1:105">
-      <c r="DA11" t="s">
+    <row r="11" spans="1:106">
+      <c r="DB11" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="12" spans="1:105">
-      <c r="DA12" t="s">
+    <row r="12" spans="1:106">
+      <c r="DB12" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="13" spans="1:105">
-      <c r="DA13" t="s">
+    <row r="13" spans="1:106">
+      <c r="DB13" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="14" spans="1:105">
-      <c r="DA14" t="s">
+    <row r="14" spans="1:106">
+      <c r="DB14" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="15" spans="1:105">
-      <c r="DA15" t="s">
+    <row r="15" spans="1:106">
+      <c r="DB15" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
-  <dataValidations count="8">
+  <dataValidations count="9">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
+      <formula1>'Worksheet'!$DA$1:$DA$</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
-      <formula1>'Worksheet'!$DA$1:$DA$13</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$13</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>