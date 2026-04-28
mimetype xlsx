--- v0 (2025-12-02)
+++ v1 (2026-04-28)
@@ -110,51 +110,51 @@
   <si>
     <t>1034912:typeValue:1:398740</t>
   </si>
   <si>
     <t>1034912:typeValue:0:398741</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Brampton</t>
   </si>
   <si>
     <t>Person Vehicle</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Family room</t>
   </si>
   <si>
-    <t>Event Registration - Flying Angels Boston Trip</t>
+    <t>Event Registration - Flying Angels Boston 2026</t>
   </si>
   <si>
     <t>Etobicoke</t>
   </si>
   <si>
     <t>Airplane</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>none</t>
   </si>
   <si>
     <t>Athlete First Name</t>
   </si>
   <si>
     <t>Athlete Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>