--- v0 (2026-01-18)
+++ v1 (2026-04-20)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="705">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="707">
   <si>
     <t>REMARQUE : NE MODIFIEZ PAS LES DONNÉES CACHÉES DANS LA LIGNE #2 OU ELLES NE SE CHARGERONT PAS.</t>
   </si>
   <si>
     <t>: ENTENTE SPORTIVE MADINET BATNA</t>
   </si>
   <si>
     <t>10th Kyu - White Belt</t>
   </si>
   <si>
     <t>No, I will not be attending.</t>
   </si>
   <si>
     <t>Junior (under 16)</t>
   </si>
   <si>
     <t>Full Event (ShotoCanada Member)</t>
   </si>
   <si>
     <t>1034933:typeValue:102</t>
   </si>
   <si>
     <t>1034933:typeValue:103</t>
   </si>
   <si>
@@ -1565,50 +1565,53 @@
   <si>
     <t>S G T University</t>
   </si>
   <si>
     <t>S.K.I. Belleville Karate School</t>
   </si>
   <si>
     <t>S.M.A. Karate Brockville</t>
   </si>
   <si>
     <t>S.M.A. Karate CANADA</t>
   </si>
   <si>
     <t>Saanich Shukokai Karate</t>
   </si>
   <si>
     <t>Sabean Karate Academy</t>
   </si>
   <si>
     <t>SAIKAI WADO KARATE CLUB</t>
   </si>
   <si>
     <t>Sam Shotokan Karate</t>
   </si>
   <si>
+    <t>Samurai Karate Academy</t>
+  </si>
+  <si>
     <t>Sanshinkan Martial Arts</t>
   </si>
   <si>
     <t>Sato-Ha Shito-Ryu</t>
   </si>
   <si>
     <t>Sato-Kai Karate-Do Australia</t>
   </si>
   <si>
     <t>Satori Dojo</t>
   </si>
   <si>
     <t>Savona Karate Club</t>
   </si>
   <si>
     <t>Scarborough shito ryu karate and fitness center</t>
   </si>
   <si>
     <t>School of Kyokushin Karate</t>
   </si>
   <si>
     <t>Seikikai Martial Arts</t>
   </si>
   <si>
     <t>SEIKO KAI KARATE INTERNATIONAL</t>
@@ -1686,50 +1689,53 @@
     <t>Shitoryu Karate Do Srilanka</t>
   </si>
   <si>
     <t>Shitoryu Karatedo and Fitness Centre</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do Brampton West</t>
   </si>
   <si>
     <t>Sho Bu Kai Karate Club</t>
   </si>
   <si>
     <t>Shorin ryu seibukan karatedo oakharbor</t>
   </si>
   <si>
     <t>Shotokan Karate Academy-NLUC</t>
   </si>
   <si>
     <t>SHOTOKAN KARATE FEDERATION OF INDIA</t>
   </si>
   <si>
     <t>Shotokan Karate Thunder Bay</t>
+  </si>
+  <si>
+    <t>Shotokan Karate-Do Richmond</t>
   </si>
   <si>
     <t>Shotokan Karate-Do, Yoi Seishin Dojo</t>
   </si>
   <si>
     <t>Shudokan Delta</t>
   </si>
   <si>
     <t>Shudokan East Vancouver</t>
   </si>
   <si>
     <t>Shudokan Goju-Ryu Delta Club</t>
   </si>
   <si>
     <t>Shunwa Gijuku</t>
   </si>
   <si>
     <t>Shuyokan Dojo</t>
   </si>
   <si>
     <t>Silent Tiger Martial Arts</t>
   </si>
   <si>
     <t>Silver Valley Karate</t>
   </si>
@@ -2505,51 +2511,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE650"/>
+  <dimension ref="A1:DE652"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="80" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="119" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="64" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="63" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" hidden="true" outlineLevel="1">
@@ -6150,59 +6156,69 @@
     <row r="646" spans="1:109">
       <c r="DA646" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="647" spans="1:109">
       <c r="DA647" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="648" spans="1:109">
       <c r="DA648" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="649" spans="1:109">
       <c r="DA649" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="650" spans="1:109">
       <c r="DA650" t="s">
         <v>704</v>
       </c>
     </row>
+    <row r="651" spans="1:109">
+      <c r="DA651" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="652" spans="1:109">
+      <c r="DA652" t="s">
+        <v>706</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
-      <formula1>'Worksheet'!$DA$1:$DA$650</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$652</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DB$1:$DB$20</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$6</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>