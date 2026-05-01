--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="370">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="369">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Woman</t>
   </si>
   <si>
     <t>Must be 13 to enter</t>
   </si>
   <si>
     <t>8:00am - Competitive Heat - Adult 5KM Race</t>
   </si>
   <si>
     <t>1035348:typeValue:102</t>
   </si>
   <si>
@@ -96,53 +96,50 @@
     <t>1035348:typeValue:0:401512</t>
   </si>
   <si>
     <t>1035348:typeValue:5:401513</t>
   </si>
   <si>
     <t>1035348:age_category</t>
   </si>
   <si>
     <t>1035348:reg_event:1</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Man</t>
   </si>
   <si>
     <t>Aged 13 - 17</t>
-  </si>
-[...1 lines deleted...]
-    <t>8:15am - Competitive Heat - Adult 5KM Race</t>
   </si>
   <si>
     <t>Event Registration - Cannonball Crush at Fort Henry</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Non-binary</t>
   </si>
   <si>
     <t>Aged 18+</t>
   </si>
   <si>
     <t>8:30am - Competitive Heat - Adult 5KM Race</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
@@ -1626,57 +1623,54 @@
       </c>
       <c r="O2" t="s">
         <v>21</v>
       </c>
       <c r="P2" t="s">
         <v>22</v>
       </c>
       <c r="Q2" t="s">
         <v>23</v>
       </c>
       <c r="DA2" t="s">
         <v>24</v>
       </c>
       <c r="DB2" t="s">
         <v>25</v>
       </c>
       <c r="DC2" t="s">
         <v>26</v>
       </c>
       <c r="DD2" t="s">
         <v>27</v>
       </c>
       <c r="DE2" t="s">
         <v>28</v>
       </c>
-      <c r="DF2" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:110">
       <c r="A3" s="3" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1738,116 +1732,116 @@
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" t="s">
+        <v>30</v>
+      </c>
+      <c r="DB3" t="s">
         <v>31</v>
       </c>
-      <c r="DB3" t="s">
+      <c r="DD3" t="s">
         <v>32</v>
       </c>
-      <c r="DD3" t="s">
+      <c r="DE3" t="s">
         <v>33</v>
       </c>
-      <c r="DE3" t="s">
+      <c r="DF3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:110">
       <c r="A4" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="C4" s="4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="D4" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="F4" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="I4" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="J4" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="K4" s="4" t="s">
         <v>45</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="O4" s="4" t="s">
+      <c r="P4" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="P4" s="4" t="s">
+      <c r="Q4" s="4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
@@ -1893,2484 +1887,2484 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DA4" t="s">
+        <v>52</v>
+      </c>
+      <c r="DB4" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="DD4"/>
       <c r="DF4" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:110">
       <c r="C5" s="2"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="K5" t="s">
         <v>3</v>
       </c>
       <c r="M5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="DA5" t="s">
+        <v>55</v>
+      </c>
+      <c r="DB5" t="s">
         <v>56</v>
       </c>
-      <c r="DB5" t="s">
+      <c r="DF5" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:110">
       <c r="C6" s="2"/>
       <c r="K6" t="s">
         <v>3</v>
       </c>
       <c r="DA6" t="s">
+        <v>58</v>
+      </c>
+      <c r="DB6" t="s">
         <v>59</v>
       </c>
-      <c r="DB6" t="s">
+      <c r="DF6" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:110">
       <c r="C7" s="2"/>
       <c r="K7" t="s">
         <v>3</v>
       </c>
       <c r="DA7" t="s">
+        <v>61</v>
+      </c>
+      <c r="DB7" t="s">
         <v>62</v>
       </c>
-      <c r="DB7" t="s">
+      <c r="DF7" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:110">
       <c r="C8" s="2"/>
       <c r="K8" t="s">
         <v>3</v>
       </c>
       <c r="DA8" t="s">
+        <v>64</v>
+      </c>
+      <c r="DB8" t="s">
         <v>65</v>
       </c>
-      <c r="DB8" t="s">
+      <c r="DF8" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="9" spans="1:110">
       <c r="C9" s="2"/>
       <c r="K9" t="s">
         <v>3</v>
       </c>
       <c r="DA9" t="s">
+        <v>67</v>
+      </c>
+      <c r="DB9" t="s">
         <v>68</v>
       </c>
-      <c r="DB9" t="s">
+      <c r="DF9" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:110">
       <c r="C10" s="2"/>
       <c r="K10" t="s">
         <v>3</v>
       </c>
       <c r="DA10" t="s">
+        <v>70</v>
+      </c>
+      <c r="DB10" t="s">
         <v>71</v>
       </c>
-      <c r="DB10" t="s">
+      <c r="DF10" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="11" spans="1:110">
       <c r="C11" s="2"/>
       <c r="K11" t="s">
         <v>3</v>
       </c>
       <c r="DA11" t="s">
+        <v>73</v>
+      </c>
+      <c r="DB11" t="s">
         <v>74</v>
       </c>
-      <c r="DB11" t="s">
+      <c r="DF11" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="12" spans="1:110">
       <c r="C12" s="2"/>
       <c r="K12" t="s">
         <v>3</v>
       </c>
       <c r="DA12" t="s">
+        <v>76</v>
+      </c>
+      <c r="DB12" t="s">
         <v>77</v>
       </c>
-      <c r="DB12" t="s">
+      <c r="DF12" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="13" spans="1:110">
       <c r="C13" s="2"/>
       <c r="K13" t="s">
         <v>3</v>
       </c>
       <c r="DA13" t="s">
+        <v>79</v>
+      </c>
+      <c r="DB13" t="s">
         <v>80</v>
       </c>
-      <c r="DB13" t="s">
+      <c r="DF13" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="14" spans="1:110">
       <c r="C14" s="2"/>
       <c r="K14" t="s">
         <v>3</v>
       </c>
       <c r="DA14" t="s">
+        <v>82</v>
+      </c>
+      <c r="DB14" t="s">
         <v>83</v>
       </c>
-      <c r="DB14" t="s">
+      <c r="DF14" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="15" spans="1:110">
       <c r="C15" s="2"/>
       <c r="K15" t="s">
         <v>3</v>
       </c>
       <c r="DA15" t="s">
+        <v>85</v>
+      </c>
+      <c r="DB15" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="16" spans="1:110">
       <c r="C16" s="2"/>
       <c r="K16" t="s">
         <v>3</v>
       </c>
       <c r="DA16" t="s">
+        <v>87</v>
+      </c>
+      <c r="DB16" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="17" spans="1:110">
       <c r="C17" s="2"/>
       <c r="K17" t="s">
         <v>3</v>
       </c>
       <c r="DA17" t="s">
+        <v>89</v>
+      </c>
+      <c r="DB17" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:110">
       <c r="C18" s="2"/>
       <c r="K18" t="s">
         <v>3</v>
       </c>
       <c r="DA18" t="s">
+        <v>91</v>
+      </c>
+      <c r="DB18" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="19" spans="1:110">
       <c r="C19" s="2"/>
       <c r="K19" t="s">
         <v>3</v>
       </c>
       <c r="DA19" t="s">
+        <v>93</v>
+      </c>
+      <c r="DB19" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="20" spans="1:110">
       <c r="C20" s="2"/>
       <c r="K20" t="s">
         <v>3</v>
       </c>
       <c r="DA20" t="s">
+        <v>95</v>
+      </c>
+      <c r="DB20" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:110">
       <c r="C21" s="2"/>
       <c r="K21" t="s">
         <v>3</v>
       </c>
       <c r="DA21" t="s">
+        <v>97</v>
+      </c>
+      <c r="DB21" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:110">
       <c r="C22" s="2"/>
       <c r="K22" t="s">
         <v>3</v>
       </c>
       <c r="DA22" t="s">
+        <v>99</v>
+      </c>
+      <c r="DB22" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:110">
       <c r="C23" s="2"/>
       <c r="K23" t="s">
         <v>3</v>
       </c>
       <c r="DA23" t="s">
+        <v>101</v>
+      </c>
+      <c r="DB23" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:110">
       <c r="C24" s="2"/>
       <c r="K24" t="s">
         <v>3</v>
       </c>
       <c r="DA24" t="s">
+        <v>103</v>
+      </c>
+      <c r="DB24" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="25" spans="1:110">
       <c r="C25" s="2"/>
       <c r="K25" t="s">
         <v>3</v>
       </c>
       <c r="DA25" t="s">
+        <v>105</v>
+      </c>
+      <c r="DB25" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:110">
       <c r="C26" s="2"/>
       <c r="K26" t="s">
         <v>3</v>
       </c>
       <c r="DA26" t="s">
+        <v>107</v>
+      </c>
+      <c r="DB26" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="27" spans="1:110">
       <c r="C27" s="2"/>
       <c r="K27" t="s">
         <v>3</v>
       </c>
       <c r="DA27" t="s">
+        <v>109</v>
+      </c>
+      <c r="DB27" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:110">
       <c r="C28" s="2"/>
       <c r="K28" t="s">
         <v>3</v>
       </c>
       <c r="DA28" t="s">
+        <v>111</v>
+      </c>
+      <c r="DB28" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="29" spans="1:110">
       <c r="C29" s="2"/>
       <c r="K29" t="s">
         <v>3</v>
       </c>
       <c r="DA29" t="s">
+        <v>113</v>
+      </c>
+      <c r="DB29" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="30" spans="1:110">
       <c r="C30" s="2"/>
       <c r="K30" t="s">
         <v>3</v>
       </c>
       <c r="DA30" t="s">
+        <v>115</v>
+      </c>
+      <c r="DB30" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:110">
       <c r="C31" s="2"/>
       <c r="K31" t="s">
         <v>3</v>
       </c>
       <c r="DA31" t="s">
+        <v>117</v>
+      </c>
+      <c r="DB31" t="s">
         <v>118</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="32" spans="1:110">
       <c r="C32" s="2"/>
       <c r="K32" t="s">
         <v>3</v>
       </c>
       <c r="DA32" t="s">
+        <v>119</v>
+      </c>
+      <c r="DB32" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:110">
       <c r="C33" s="2"/>
       <c r="K33" t="s">
         <v>3</v>
       </c>
       <c r="DA33" t="s">
+        <v>121</v>
+      </c>
+      <c r="DB33" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:110">
       <c r="C34" s="2"/>
       <c r="K34" t="s">
         <v>3</v>
       </c>
       <c r="DA34" t="s">
+        <v>123</v>
+      </c>
+      <c r="DB34" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="35" spans="1:110">
       <c r="C35" s="2"/>
       <c r="K35" t="s">
         <v>3</v>
       </c>
       <c r="DA35" t="s">
+        <v>125</v>
+      </c>
+      <c r="DB35" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="36" spans="1:110">
       <c r="C36" s="2"/>
       <c r="K36" t="s">
         <v>3</v>
       </c>
       <c r="DA36" t="s">
+        <v>127</v>
+      </c>
+      <c r="DB36" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:110">
       <c r="C37" s="2"/>
       <c r="K37" t="s">
         <v>3</v>
       </c>
       <c r="DA37" t="s">
+        <v>129</v>
+      </c>
+      <c r="DB37" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="38" spans="1:110">
       <c r="C38" s="2"/>
       <c r="K38" t="s">
         <v>3</v>
       </c>
       <c r="DA38" t="s">
+        <v>131</v>
+      </c>
+      <c r="DB38" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="39" spans="1:110">
       <c r="C39" s="2"/>
       <c r="K39" t="s">
         <v>3</v>
       </c>
       <c r="DA39" t="s">
+        <v>133</v>
+      </c>
+      <c r="DB39" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:110">
       <c r="C40" s="2"/>
       <c r="K40" t="s">
         <v>3</v>
       </c>
       <c r="DA40" t="s">
+        <v>135</v>
+      </c>
+      <c r="DB40" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:110">
       <c r="C41" s="2"/>
       <c r="K41" t="s">
         <v>3</v>
       </c>
       <c r="DA41" t="s">
+        <v>137</v>
+      </c>
+      <c r="DB41" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="42" spans="1:110">
       <c r="C42" s="2"/>
       <c r="K42" t="s">
         <v>3</v>
       </c>
       <c r="DA42" t="s">
+        <v>139</v>
+      </c>
+      <c r="DB42" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="43" spans="1:110">
       <c r="C43" s="2"/>
       <c r="K43" t="s">
         <v>3</v>
       </c>
       <c r="DA43" t="s">
+        <v>141</v>
+      </c>
+      <c r="DB43" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
     </row>
     <row r="44" spans="1:110">
       <c r="C44" s="2"/>
       <c r="K44" t="s">
         <v>3</v>
       </c>
       <c r="DA44" t="s">
+        <v>143</v>
+      </c>
+      <c r="DB44" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:110">
       <c r="C45" s="2"/>
       <c r="K45" t="s">
         <v>3</v>
       </c>
       <c r="DA45" t="s">
+        <v>145</v>
+      </c>
+      <c r="DB45" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="46" spans="1:110">
       <c r="C46" s="2"/>
       <c r="K46" t="s">
         <v>3</v>
       </c>
       <c r="DA46" t="s">
+        <v>147</v>
+      </c>
+      <c r="DB46" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:110">
       <c r="C47" s="2"/>
       <c r="K47" t="s">
         <v>3</v>
       </c>
       <c r="DA47" t="s">
+        <v>149</v>
+      </c>
+      <c r="DB47" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:110">
       <c r="C48" s="2"/>
       <c r="K48" t="s">
         <v>3</v>
       </c>
       <c r="DA48" t="s">
+        <v>151</v>
+      </c>
+      <c r="DB48" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:110">
       <c r="C49" s="2"/>
       <c r="K49" t="s">
         <v>3</v>
       </c>
       <c r="DA49" t="s">
+        <v>153</v>
+      </c>
+      <c r="DB49" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="50" spans="1:110">
       <c r="C50" s="2"/>
       <c r="K50" t="s">
         <v>3</v>
       </c>
       <c r="DA50" t="s">
+        <v>155</v>
+      </c>
+      <c r="DB50" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:110">
       <c r="C51" s="2"/>
       <c r="K51" t="s">
         <v>3</v>
       </c>
       <c r="DA51" t="s">
+        <v>157</v>
+      </c>
+      <c r="DB51" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="52" spans="1:110">
       <c r="C52" s="2"/>
       <c r="K52" t="s">
         <v>3</v>
       </c>
       <c r="DA52" t="s">
+        <v>159</v>
+      </c>
+      <c r="DB52" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="53" spans="1:110">
       <c r="C53" s="2"/>
       <c r="K53" t="s">
         <v>3</v>
       </c>
       <c r="DA53" t="s">
+        <v>161</v>
+      </c>
+      <c r="DB53" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="54" spans="1:110">
       <c r="C54" s="2"/>
       <c r="K54" t="s">
         <v>3</v>
       </c>
       <c r="DA54" t="s">
+        <v>163</v>
+      </c>
+      <c r="DB54" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
     </row>
     <row r="55" spans="1:110">
       <c r="C55" s="2"/>
       <c r="K55" t="s">
         <v>3</v>
       </c>
       <c r="DA55" t="s">
+        <v>165</v>
+      </c>
+      <c r="DB55" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="56" spans="1:110">
       <c r="C56" s="2"/>
       <c r="K56" t="s">
         <v>3</v>
       </c>
       <c r="DA56" t="s">
+        <v>167</v>
+      </c>
+      <c r="DB56" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="57" spans="1:110">
       <c r="C57" s="2"/>
       <c r="K57" t="s">
         <v>3</v>
       </c>
       <c r="DA57" t="s">
+        <v>169</v>
+      </c>
+      <c r="DB57" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="58" spans="1:110">
       <c r="C58" s="2"/>
       <c r="K58" t="s">
         <v>3</v>
       </c>
       <c r="DA58" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB58" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
     </row>
     <row r="59" spans="1:110">
       <c r="C59" s="2"/>
       <c r="K59" t="s">
         <v>3</v>
       </c>
       <c r="DA59" t="s">
+        <v>173</v>
+      </c>
+      <c r="DB59" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:110">
       <c r="C60" s="2"/>
       <c r="K60" t="s">
         <v>3</v>
       </c>
       <c r="DA60" t="s">
+        <v>175</v>
+      </c>
+      <c r="DB60" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:110">
       <c r="C61" s="2"/>
       <c r="K61" t="s">
         <v>3</v>
       </c>
       <c r="DA61" t="s">
+        <v>177</v>
+      </c>
+      <c r="DB61" t="s">
         <v>178</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
     </row>
     <row r="62" spans="1:110">
       <c r="C62" s="2"/>
       <c r="K62" t="s">
         <v>3</v>
       </c>
       <c r="DA62" t="s">
+        <v>179</v>
+      </c>
+      <c r="DB62" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:110">
       <c r="C63" s="2"/>
       <c r="K63" t="s">
         <v>3</v>
       </c>
       <c r="DA63" t="s">
+        <v>181</v>
+      </c>
+      <c r="DB63" t="s">
         <v>182</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="64" spans="1:110">
       <c r="C64" s="2"/>
       <c r="K64" t="s">
         <v>3</v>
       </c>
       <c r="DB64" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="65" spans="1:110">
       <c r="C65" s="2"/>
       <c r="K65" t="s">
         <v>3</v>
       </c>
       <c r="DB65" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:110">
       <c r="C66" s="2"/>
       <c r="K66" t="s">
         <v>3</v>
       </c>
       <c r="DB66" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="67" spans="1:110">
       <c r="C67" s="2"/>
       <c r="K67" t="s">
         <v>3</v>
       </c>
       <c r="DB67" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="68" spans="1:110">
       <c r="C68" s="2"/>
       <c r="K68" t="s">
         <v>3</v>
       </c>
       <c r="DB68" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="69" spans="1:110">
       <c r="C69" s="2"/>
       <c r="K69" t="s">
         <v>3</v>
       </c>
       <c r="DB69" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="70" spans="1:110">
       <c r="C70" s="2"/>
       <c r="K70" t="s">
         <v>3</v>
       </c>
       <c r="DB70" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="71" spans="1:110">
       <c r="C71" s="2"/>
       <c r="K71" t="s">
         <v>3</v>
       </c>
       <c r="DB71" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="72" spans="1:110">
       <c r="C72" s="2"/>
       <c r="K72" t="s">
         <v>3</v>
       </c>
       <c r="DB72" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="73" spans="1:110">
       <c r="C73" s="2"/>
       <c r="K73" t="s">
         <v>3</v>
       </c>
       <c r="DB73" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="74" spans="1:110">
       <c r="C74" s="2"/>
       <c r="K74" t="s">
         <v>3</v>
       </c>
       <c r="DB74" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="75" spans="1:110">
       <c r="C75" s="2"/>
       <c r="K75" t="s">
         <v>3</v>
       </c>
       <c r="DB75" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="76" spans="1:110">
       <c r="C76" s="2"/>
       <c r="K76" t="s">
         <v>3</v>
       </c>
       <c r="DB76" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="77" spans="1:110">
       <c r="C77" s="2"/>
       <c r="K77" t="s">
         <v>3</v>
       </c>
       <c r="DB77" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="78" spans="1:110">
       <c r="C78" s="2"/>
       <c r="K78" t="s">
         <v>3</v>
       </c>
       <c r="DB78" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="79" spans="1:110">
       <c r="C79" s="2"/>
       <c r="K79" t="s">
         <v>3</v>
       </c>
       <c r="DB79" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
     <row r="80" spans="1:110">
       <c r="C80" s="2"/>
       <c r="K80" t="s">
         <v>3</v>
       </c>
       <c r="DB80" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="81" spans="1:110">
       <c r="C81" s="2"/>
       <c r="K81" t="s">
         <v>3</v>
       </c>
       <c r="DB81" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="82" spans="1:110">
       <c r="C82" s="2"/>
       <c r="K82" t="s">
         <v>3</v>
       </c>
       <c r="DB82" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:110">
       <c r="C83" s="2"/>
       <c r="K83" t="s">
         <v>3</v>
       </c>
       <c r="DB83" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="84" spans="1:110">
       <c r="C84" s="2"/>
       <c r="K84" t="s">
         <v>3</v>
       </c>
       <c r="DB84" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="85" spans="1:110">
       <c r="C85" s="2"/>
       <c r="K85" t="s">
         <v>3</v>
       </c>
       <c r="DB85" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="86" spans="1:110">
       <c r="C86" s="2"/>
       <c r="K86" t="s">
         <v>3</v>
       </c>
       <c r="DB86" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:110">
       <c r="C87" s="2"/>
       <c r="K87" t="s">
         <v>3</v>
       </c>
       <c r="DB87" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="88" spans="1:110">
       <c r="C88" s="2"/>
       <c r="K88" t="s">
         <v>3</v>
       </c>
       <c r="DB88" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="89" spans="1:110">
       <c r="C89" s="2"/>
       <c r="K89" t="s">
         <v>3</v>
       </c>
       <c r="DB89" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="90" spans="1:110">
       <c r="C90" s="2"/>
       <c r="K90" t="s">
         <v>3</v>
       </c>
       <c r="DB90" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="91" spans="1:110">
       <c r="C91" s="2"/>
       <c r="K91" t="s">
         <v>3</v>
       </c>
       <c r="DB91" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="92" spans="1:110">
       <c r="C92" s="2"/>
       <c r="K92" t="s">
         <v>3</v>
       </c>
       <c r="DB92" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="93" spans="1:110">
       <c r="C93" s="2"/>
       <c r="K93" t="s">
         <v>3</v>
       </c>
       <c r="DB93" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="94" spans="1:110">
       <c r="C94" s="2"/>
       <c r="K94" t="s">
         <v>3</v>
       </c>
       <c r="DB94" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="95" spans="1:110">
       <c r="C95" s="2"/>
       <c r="K95" t="s">
         <v>3</v>
       </c>
       <c r="DB95" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="96" spans="1:110">
       <c r="C96" s="2"/>
       <c r="K96" t="s">
         <v>3</v>
       </c>
       <c r="DB96" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:110">
       <c r="C97" s="2"/>
       <c r="K97" t="s">
         <v>3</v>
       </c>
       <c r="DB97" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="98" spans="1:110">
       <c r="C98" s="2"/>
       <c r="K98" t="s">
         <v>3</v>
       </c>
       <c r="DB98" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="99" spans="1:110">
       <c r="C99" s="2"/>
       <c r="K99" t="s">
         <v>3</v>
       </c>
       <c r="DB99" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="100" spans="1:110">
       <c r="C100" s="2"/>
       <c r="K100" t="s">
         <v>3</v>
       </c>
       <c r="DB100" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="101" spans="1:110">
       <c r="C101" s="2"/>
       <c r="K101" t="s">
         <v>3</v>
       </c>
       <c r="DB101" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="102" spans="1:110">
       <c r="C102" s="2"/>
       <c r="K102" t="s">
         <v>3</v>
       </c>
       <c r="DB102" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:110">
       <c r="C103" s="2"/>
       <c r="K103" t="s">
         <v>3</v>
       </c>
       <c r="DB103" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="104" spans="1:110">
       <c r="C104" s="2"/>
       <c r="K104" t="s">
         <v>3</v>
       </c>
       <c r="DB104" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="105" spans="1:110">
       <c r="C105" s="2"/>
       <c r="K105" t="s">
         <v>3</v>
       </c>
       <c r="DB105" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="106" spans="1:110">
       <c r="C106" s="2"/>
       <c r="K106" t="s">
         <v>3</v>
       </c>
       <c r="DB106" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="107" spans="1:110">
       <c r="C107" s="2"/>
       <c r="K107" t="s">
         <v>3</v>
       </c>
       <c r="DB107" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="108" spans="1:110">
       <c r="C108" s="2"/>
       <c r="K108" t="s">
         <v>3</v>
       </c>
       <c r="DB108" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="109" spans="1:110">
       <c r="C109" s="2"/>
       <c r="K109" t="s">
         <v>3</v>
       </c>
       <c r="DB109" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="110" spans="1:110">
       <c r="C110" s="2"/>
       <c r="K110" t="s">
         <v>3</v>
       </c>
       <c r="DB110" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="111" spans="1:110">
       <c r="C111" s="2"/>
       <c r="K111" t="s">
         <v>3</v>
       </c>
       <c r="DB111" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="112" spans="1:110">
       <c r="C112" s="2"/>
       <c r="K112" t="s">
         <v>3</v>
       </c>
       <c r="DB112" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="113" spans="1:110">
       <c r="C113" s="2"/>
       <c r="K113" t="s">
         <v>3</v>
       </c>
       <c r="DB113" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="114" spans="1:110">
       <c r="C114" s="2"/>
       <c r="K114" t="s">
         <v>3</v>
       </c>
       <c r="DB114" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="115" spans="1:110">
       <c r="C115" s="2"/>
       <c r="K115" t="s">
         <v>3</v>
       </c>
       <c r="DB115" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="116" spans="1:110">
       <c r="C116" s="2"/>
       <c r="K116" t="s">
         <v>3</v>
       </c>
       <c r="DB116" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="117" spans="1:110">
       <c r="C117" s="2"/>
       <c r="K117" t="s">
         <v>3</v>
       </c>
       <c r="DB117" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="118" spans="1:110">
       <c r="C118" s="2"/>
       <c r="K118" t="s">
         <v>3</v>
       </c>
       <c r="DB118" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="119" spans="1:110">
       <c r="C119" s="2"/>
       <c r="K119" t="s">
         <v>3</v>
       </c>
       <c r="DB119" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="120" spans="1:110">
       <c r="C120" s="2"/>
       <c r="K120" t="s">
         <v>3</v>
       </c>
       <c r="DB120" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="121" spans="1:110">
       <c r="C121" s="2"/>
       <c r="K121" t="s">
         <v>3</v>
       </c>
       <c r="DB121" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="122" spans="1:110">
       <c r="C122" s="2"/>
       <c r="K122" t="s">
         <v>3</v>
       </c>
       <c r="DB122" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="123" spans="1:110">
       <c r="C123" s="2"/>
       <c r="K123" t="s">
         <v>3</v>
       </c>
       <c r="DB123" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="124" spans="1:110">
       <c r="C124" s="2"/>
       <c r="K124" t="s">
         <v>3</v>
       </c>
       <c r="DB124" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="125" spans="1:110">
       <c r="C125" s="2"/>
       <c r="K125" t="s">
         <v>3</v>
       </c>
       <c r="DB125" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="126" spans="1:110">
       <c r="C126" s="2"/>
       <c r="K126" t="s">
         <v>3</v>
       </c>
       <c r="DB126" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="127" spans="1:110">
       <c r="C127" s="2"/>
       <c r="K127" t="s">
         <v>3</v>
       </c>
       <c r="DB127" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="128" spans="1:110">
       <c r="C128" s="2"/>
       <c r="K128" t="s">
         <v>3</v>
       </c>
       <c r="DB128" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="129" spans="1:110">
       <c r="C129" s="2"/>
       <c r="K129" t="s">
         <v>3</v>
       </c>
       <c r="DB129" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="130" spans="1:110">
       <c r="C130" s="2"/>
       <c r="K130" t="s">
         <v>3</v>
       </c>
       <c r="DB130" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="131" spans="1:110">
       <c r="C131" s="2"/>
       <c r="K131" t="s">
         <v>3</v>
       </c>
       <c r="DB131" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="132" spans="1:110">
       <c r="C132" s="2"/>
       <c r="K132" t="s">
         <v>3</v>
       </c>
       <c r="DB132" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:110">
       <c r="C133" s="2"/>
       <c r="K133" t="s">
         <v>3</v>
       </c>
       <c r="DB133" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="134" spans="1:110">
       <c r="C134" s="2"/>
       <c r="K134" t="s">
         <v>3</v>
       </c>
       <c r="DB134" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="135" spans="1:110">
       <c r="C135" s="2"/>
       <c r="K135" t="s">
         <v>3</v>
       </c>
       <c r="DB135" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="136" spans="1:110">
       <c r="C136" s="2"/>
       <c r="K136" t="s">
         <v>3</v>
       </c>
       <c r="DB136" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="137" spans="1:110">
       <c r="C137" s="2"/>
       <c r="K137" t="s">
         <v>3</v>
       </c>
       <c r="DB137" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="138" spans="1:110">
       <c r="C138" s="2"/>
       <c r="K138" t="s">
         <v>3</v>
       </c>
       <c r="DB138" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="139" spans="1:110">
       <c r="C139" s="2"/>
       <c r="K139" t="s">
         <v>3</v>
       </c>
       <c r="DB139" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="140" spans="1:110">
       <c r="C140" s="2"/>
       <c r="K140" t="s">
         <v>3</v>
       </c>
       <c r="DB140" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="141" spans="1:110">
       <c r="C141" s="2"/>
       <c r="K141" t="s">
         <v>3</v>
       </c>
       <c r="DB141" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="142" spans="1:110">
       <c r="C142" s="2"/>
       <c r="K142" t="s">
         <v>3</v>
       </c>
       <c r="DB142" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="143" spans="1:110">
       <c r="C143" s="2"/>
       <c r="K143" t="s">
         <v>3</v>
       </c>
       <c r="DB143" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="144" spans="1:110">
       <c r="C144" s="2"/>
       <c r="K144" t="s">
         <v>3</v>
       </c>
       <c r="DB144" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="145" spans="1:110">
       <c r="C145" s="2"/>
       <c r="K145" t="s">
         <v>3</v>
       </c>
       <c r="DB145" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="146" spans="1:110">
       <c r="C146" s="2"/>
       <c r="K146" t="s">
         <v>3</v>
       </c>
       <c r="DB146" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="147" spans="1:110">
       <c r="C147" s="2"/>
       <c r="K147" t="s">
         <v>3</v>
       </c>
       <c r="DB147" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="148" spans="1:110">
       <c r="C148" s="2"/>
       <c r="K148" t="s">
         <v>3</v>
       </c>
       <c r="DB148" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="149" spans="1:110">
       <c r="C149" s="2"/>
       <c r="K149" t="s">
         <v>3</v>
       </c>
       <c r="DB149" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="150" spans="1:110">
       <c r="C150" s="2"/>
       <c r="K150" t="s">
         <v>3</v>
       </c>
       <c r="DB150" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="151" spans="1:110">
       <c r="C151" s="2"/>
       <c r="K151" t="s">
         <v>3</v>
       </c>
       <c r="DB151" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="152" spans="1:110">
       <c r="C152" s="2"/>
       <c r="K152" t="s">
         <v>3</v>
       </c>
       <c r="DB152" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="153" spans="1:110">
       <c r="C153" s="2"/>
       <c r="K153" t="s">
         <v>3</v>
       </c>
       <c r="DB153" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="154" spans="1:110">
       <c r="C154" s="2"/>
       <c r="K154" t="s">
         <v>3</v>
       </c>
       <c r="DB154" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="155" spans="1:110">
       <c r="C155" s="2"/>
       <c r="K155" t="s">
         <v>3</v>
       </c>
       <c r="DB155" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="156" spans="1:110">
       <c r="C156" s="2"/>
       <c r="K156" t="s">
         <v>3</v>
       </c>
       <c r="DB156" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="157" spans="1:110">
       <c r="C157" s="2"/>
       <c r="K157" t="s">
         <v>3</v>
       </c>
       <c r="DB157" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="158" spans="1:110">
       <c r="C158" s="2"/>
       <c r="K158" t="s">
         <v>3</v>
       </c>
       <c r="DB158" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="159" spans="1:110">
       <c r="C159" s="2"/>
       <c r="K159" t="s">
         <v>3</v>
       </c>
       <c r="DB159" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="160" spans="1:110">
       <c r="C160" s="2"/>
       <c r="K160" t="s">
         <v>3</v>
       </c>
       <c r="DB160" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="161" spans="1:110">
       <c r="C161" s="2"/>
       <c r="K161" t="s">
         <v>3</v>
       </c>
       <c r="DB161" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="162" spans="1:110">
       <c r="C162" s="2"/>
       <c r="K162" t="s">
         <v>3</v>
       </c>
       <c r="DB162" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="163" spans="1:110">
       <c r="C163" s="2"/>
       <c r="K163" t="s">
         <v>3</v>
       </c>
       <c r="DB163" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="164" spans="1:110">
       <c r="C164" s="2"/>
       <c r="K164" t="s">
         <v>3</v>
       </c>
       <c r="DB164" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="165" spans="1:110">
       <c r="C165" s="2"/>
       <c r="K165" t="s">
         <v>3</v>
       </c>
       <c r="DB165" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="166" spans="1:110">
       <c r="C166" s="2"/>
       <c r="K166" t="s">
         <v>3</v>
       </c>
       <c r="DB166" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="167" spans="1:110">
       <c r="C167" s="2"/>
       <c r="K167" t="s">
         <v>3</v>
       </c>
       <c r="DB167" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="168" spans="1:110">
       <c r="C168" s="2"/>
       <c r="K168" t="s">
         <v>3</v>
       </c>
       <c r="DB168" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="169" spans="1:110">
       <c r="C169" s="2"/>
       <c r="K169" t="s">
         <v>3</v>
       </c>
       <c r="DB169" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="170" spans="1:110">
       <c r="C170" s="2"/>
       <c r="K170" t="s">
         <v>3</v>
       </c>
       <c r="DB170" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="171" spans="1:110">
       <c r="C171" s="2"/>
       <c r="K171" t="s">
         <v>3</v>
       </c>
       <c r="DB171" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="172" spans="1:110">
       <c r="C172" s="2"/>
       <c r="K172" t="s">
         <v>3</v>
       </c>
       <c r="DB172" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="173" spans="1:110">
       <c r="C173" s="2"/>
       <c r="K173" t="s">
         <v>3</v>
       </c>
       <c r="DB173" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="174" spans="1:110">
       <c r="C174" s="2"/>
       <c r="K174" t="s">
         <v>3</v>
       </c>
       <c r="DB174" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="175" spans="1:110">
       <c r="C175" s="2"/>
       <c r="K175" t="s">
         <v>3</v>
       </c>
       <c r="DB175" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="176" spans="1:110">
       <c r="C176" s="2"/>
       <c r="K176" t="s">
         <v>3</v>
       </c>
       <c r="DB176" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="177" spans="1:110">
       <c r="C177" s="2"/>
       <c r="K177" t="s">
         <v>3</v>
       </c>
       <c r="DB177" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="178" spans="1:110">
       <c r="C178" s="2"/>
       <c r="K178" t="s">
         <v>3</v>
       </c>
       <c r="DB178" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="179" spans="1:110">
       <c r="C179" s="2"/>
       <c r="K179" t="s">
         <v>3</v>
       </c>
       <c r="DB179" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="180" spans="1:110">
       <c r="C180" s="2"/>
       <c r="K180" t="s">
         <v>3</v>
       </c>
       <c r="DB180" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="181" spans="1:110">
       <c r="C181" s="2"/>
       <c r="K181" t="s">
         <v>3</v>
       </c>
       <c r="DB181" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="182" spans="1:110">
       <c r="C182" s="2"/>
       <c r="K182" t="s">
         <v>3</v>
       </c>
       <c r="DB182" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:110">
       <c r="C183" s="2"/>
       <c r="K183" t="s">
         <v>3</v>
       </c>
       <c r="DB183" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="184" spans="1:110">
       <c r="C184" s="2"/>
       <c r="K184" t="s">
         <v>3</v>
       </c>
       <c r="DB184" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="185" spans="1:110">
       <c r="C185" s="2"/>
       <c r="K185" t="s">
         <v>3</v>
       </c>
       <c r="DB185" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="186" spans="1:110">
       <c r="C186" s="2"/>
       <c r="K186" t="s">
         <v>3</v>
       </c>
       <c r="DB186" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="187" spans="1:110">
       <c r="C187" s="2"/>
       <c r="K187" t="s">
         <v>3</v>
       </c>
       <c r="DB187" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="188" spans="1:110">
       <c r="C188" s="2"/>
       <c r="K188" t="s">
         <v>3</v>
       </c>
       <c r="DB188" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="189" spans="1:110">
       <c r="C189" s="2"/>
       <c r="K189" t="s">
         <v>3</v>
       </c>
       <c r="DB189" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="190" spans="1:110">
       <c r="C190" s="2"/>
       <c r="K190" t="s">
         <v>3</v>
       </c>
       <c r="DB190" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="191" spans="1:110">
       <c r="C191" s="2"/>
       <c r="K191" t="s">
         <v>3</v>
       </c>
       <c r="DB191" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="192" spans="1:110">
       <c r="C192" s="2"/>
       <c r="K192" t="s">
         <v>3</v>
       </c>
       <c r="DB192" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="193" spans="1:110">
       <c r="C193" s="2"/>
       <c r="K193" t="s">
         <v>3</v>
       </c>
       <c r="DB193" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="194" spans="1:110">
       <c r="C194" s="2"/>
       <c r="K194" t="s">
         <v>3</v>
       </c>
       <c r="DB194" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="195" spans="1:110">
       <c r="C195" s="2"/>
       <c r="K195" t="s">
         <v>3</v>
       </c>
       <c r="DB195" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="196" spans="1:110">
       <c r="C196" s="2"/>
       <c r="K196" t="s">
         <v>3</v>
       </c>
       <c r="DB196" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="197" spans="1:110">
       <c r="C197" s="2"/>
       <c r="K197" t="s">
         <v>3</v>
       </c>
       <c r="DB197" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="198" spans="1:110">
       <c r="C198" s="2"/>
       <c r="K198" t="s">
         <v>3</v>
       </c>
       <c r="DB198" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="199" spans="1:110">
       <c r="C199" s="2"/>
       <c r="K199" t="s">
         <v>3</v>
       </c>
       <c r="DB199" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="200" spans="1:110">
       <c r="C200" s="2"/>
       <c r="K200" t="s">
         <v>3</v>
       </c>
       <c r="DB200" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="201" spans="1:110">
       <c r="C201" s="2"/>
       <c r="K201" t="s">
         <v>3</v>
       </c>
       <c r="DB201" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="202" spans="1:110">
       <c r="C202" s="2"/>
       <c r="K202" t="s">
         <v>3</v>
       </c>
       <c r="DB202" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="203" spans="1:110">
       <c r="C203" s="2"/>
       <c r="K203" t="s">
         <v>3</v>
       </c>
       <c r="DB203" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="204" spans="1:110">
       <c r="C204" s="2"/>
       <c r="K204" t="s">
         <v>3</v>
       </c>
       <c r="DB204" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="205" spans="1:110">
       <c r="C205" s="2"/>
       <c r="K205" t="s">
         <v>3</v>
       </c>
       <c r="DB205" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="206" spans="1:110">
       <c r="C206" s="2"/>
       <c r="K206" t="s">
         <v>3</v>
       </c>
       <c r="DB206" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="207" spans="1:110">
       <c r="C207" s="2"/>
       <c r="K207" t="s">
         <v>3</v>
       </c>
       <c r="DB207" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="208" spans="1:110">
       <c r="C208" s="2"/>
       <c r="K208" t="s">
         <v>3</v>
       </c>
       <c r="DB208" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="209" spans="1:110">
       <c r="C209" s="2"/>
       <c r="K209" t="s">
         <v>3</v>
       </c>
       <c r="DB209" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="210" spans="1:110">
       <c r="C210" s="2"/>
       <c r="K210" t="s">
         <v>3</v>
       </c>
       <c r="DB210" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="211" spans="1:110">
       <c r="C211" s="2"/>
       <c r="K211" t="s">
         <v>3</v>
       </c>
       <c r="DB211" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="212" spans="1:110">
       <c r="C212" s="2"/>
       <c r="K212" t="s">
         <v>3</v>
       </c>
       <c r="DB212" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="213" spans="1:110">
       <c r="C213" s="2"/>
       <c r="K213" t="s">
         <v>3</v>
       </c>
       <c r="DB213" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="214" spans="1:110">
       <c r="C214" s="2"/>
       <c r="K214" t="s">
         <v>3</v>
       </c>
       <c r="DB214" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="215" spans="1:110">
       <c r="C215" s="2"/>
       <c r="K215" t="s">
         <v>3</v>
       </c>
       <c r="DB215" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="216" spans="1:110">
       <c r="C216" s="2"/>
       <c r="K216" t="s">
         <v>3</v>
       </c>
       <c r="DB216" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="217" spans="1:110">
       <c r="C217" s="2"/>
       <c r="K217" t="s">
         <v>3</v>
       </c>
       <c r="DB217" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="218" spans="1:110">
       <c r="C218" s="2"/>
       <c r="K218" t="s">
         <v>3</v>
       </c>
       <c r="DB218" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="219" spans="1:110">
       <c r="C219" s="2"/>
       <c r="K219" t="s">
         <v>3</v>
       </c>
       <c r="DB219" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="220" spans="1:110">
       <c r="C220" s="2"/>
       <c r="K220" t="s">
         <v>3</v>
       </c>
       <c r="DB220" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="221" spans="1:110">
       <c r="C221" s="2"/>
       <c r="K221" t="s">
         <v>3</v>
       </c>
       <c r="DB221" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="222" spans="1:110">
       <c r="C222" s="2"/>
       <c r="K222" t="s">
         <v>3</v>
       </c>
       <c r="DB222" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="223" spans="1:110">
       <c r="C223" s="2"/>
       <c r="K223" t="s">
         <v>3</v>
       </c>
       <c r="DB223" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="224" spans="1:110">
       <c r="C224" s="2"/>
       <c r="K224" t="s">
         <v>3</v>
       </c>
       <c r="DB224" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="225" spans="1:110">
       <c r="C225" s="2"/>
       <c r="K225" t="s">
         <v>3</v>
       </c>
       <c r="DB225" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="226" spans="1:110">
       <c r="C226" s="2"/>
       <c r="K226" t="s">
         <v>3</v>
       </c>
       <c r="DB226" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="227" spans="1:110">
       <c r="C227" s="2"/>
       <c r="K227" t="s">
         <v>3</v>
       </c>
       <c r="DB227" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="228" spans="1:110">
       <c r="C228" s="2"/>
       <c r="K228" t="s">
         <v>3</v>
       </c>
       <c r="DB228" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="229" spans="1:110">
       <c r="C229" s="2"/>
       <c r="K229" t="s">
         <v>3</v>
       </c>
       <c r="DB229" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="230" spans="1:110">
       <c r="C230" s="2"/>
       <c r="K230" t="s">
         <v>3</v>
       </c>
       <c r="DB230" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="231" spans="1:110">
       <c r="C231" s="2"/>
       <c r="K231" t="s">
         <v>3</v>
       </c>
       <c r="DB231" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="232" spans="1:110">
       <c r="C232" s="2"/>
       <c r="K232" t="s">
         <v>3</v>
       </c>
       <c r="DB232" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="233" spans="1:110">
       <c r="C233" s="2"/>
       <c r="K233" t="s">
         <v>3</v>
       </c>
       <c r="DB233" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="234" spans="1:110">
       <c r="C234" s="2"/>
       <c r="K234" t="s">
         <v>3</v>
       </c>
       <c r="DB234" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="235" spans="1:110">
       <c r="C235" s="2"/>
       <c r="K235" t="s">
         <v>3</v>
       </c>
       <c r="DB235" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="236" spans="1:110">
       <c r="C236" s="2"/>
       <c r="K236" t="s">
         <v>3</v>
       </c>
       <c r="DB236" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="237" spans="1:110">
       <c r="C237" s="2"/>
       <c r="K237" t="s">
         <v>3</v>
       </c>
       <c r="DB237" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="238" spans="1:110">
       <c r="C238" s="2"/>
       <c r="K238" t="s">
         <v>3</v>
       </c>
       <c r="DB238" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="239" spans="1:110">
       <c r="C239" s="2"/>
       <c r="K239" t="s">
         <v>3</v>
       </c>
       <c r="DB239" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="240" spans="1:110">
       <c r="C240" s="2"/>
       <c r="K240" t="s">
         <v>3</v>
       </c>
       <c r="DB240" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="241" spans="1:110">
       <c r="C241" s="2"/>
       <c r="K241" t="s">
         <v>3</v>
       </c>
       <c r="DB241" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="242" spans="1:110">
       <c r="C242" s="2"/>
       <c r="K242" t="s">
         <v>3</v>
       </c>
       <c r="DB242" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="243" spans="1:110">
       <c r="C243" s="2"/>
       <c r="K243" t="s">
         <v>3</v>
       </c>
       <c r="DB243" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="244" spans="1:110">
       <c r="C244" s="2"/>
       <c r="K244" t="s">
         <v>3</v>
       </c>
       <c r="DB244" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="245" spans="1:110">
       <c r="C245" s="2"/>
       <c r="K245" t="s">
         <v>3</v>
       </c>
       <c r="DB245" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="246" spans="1:110">
       <c r="C246" s="2"/>
       <c r="K246" t="s">
         <v>3</v>
       </c>
       <c r="DB246" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="247" spans="1:110">
       <c r="C247" s="2"/>
       <c r="K247" t="s">
         <v>3</v>
       </c>
       <c r="DB247" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="248" spans="1:110">
       <c r="C248" s="2"/>
       <c r="K248" t="s">
         <v>3</v>
       </c>
       <c r="DB248" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="249" spans="1:110">
       <c r="C249" s="2"/>
       <c r="K249" t="s">
         <v>3</v>
       </c>
       <c r="DB249" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="250" spans="1:110">
       <c r="C250" s="2"/>
       <c r="K250" t="s">
         <v>3</v>
       </c>
       <c r="DB250" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="251" spans="1:110">
       <c r="C251" s="2"/>
       <c r="K251" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="252" spans="1:110">
       <c r="C252" s="2"/>
       <c r="K252" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="253" spans="1:110">
       <c r="C253" s="2"/>
       <c r="K253" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="254" spans="1:110">
       <c r="C254" s="2"/>
       <c r="K254" t="s">
         <v>3</v>
       </c>
@@ -8852,51 +8846,51 @@
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DA$1:$DA$63</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DB$1:$DB$250</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DE$1:$DE$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
-      <formula1>'Worksheet'!$DF$1:$DF$14</formula1>
+      <formula1>'Worksheet'!$DF$1:$DF$13</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>