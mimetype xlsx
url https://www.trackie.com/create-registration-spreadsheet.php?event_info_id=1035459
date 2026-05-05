--- v0 (2026-01-30)
+++ v1 (2026-05-05)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="557">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="559">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>47 Chamber Martial Arts</t>
   </si>
   <si>
     <t>Option A:  Beginner / Intermediate Session (open to 7 years old and above)</t>
   </si>
   <si>
     <t>1035459:typeValue:102</t>
   </si>
   <si>
     <t>1035459:typeValue:103</t>
   </si>
   <si>
     <t>1035459:typeValue:104</t>
   </si>
   <si>
     <t>1035459:typeValue:105</t>
   </si>
   <si>
@@ -1226,50 +1226,53 @@
   <si>
     <t>Ryukyu Shorinryu Karatedo Gesshinkai</t>
   </si>
   <si>
     <t>S.K.I. Belleville Karate School</t>
   </si>
   <si>
     <t>S.M.A. Karate Brockville</t>
   </si>
   <si>
     <t>S.M.A. Karate CANADA</t>
   </si>
   <si>
     <t>Saanich Shukokai Karate</t>
   </si>
   <si>
     <t>Sabean Karate Academy</t>
   </si>
   <si>
     <t>SAIKAI WADO KARATE CLUB</t>
   </si>
   <si>
     <t>Sam Shotokan Karate</t>
   </si>
   <si>
+    <t>Samurai Karate Academy</t>
+  </si>
+  <si>
     <t>Satori Dojo</t>
   </si>
   <si>
     <t>Savona Karate Club</t>
   </si>
   <si>
     <t>Scarborough shito ryu karate and fitness center</t>
   </si>
   <si>
     <t>School of Kyokushin Karate</t>
   </si>
   <si>
     <t>Seikikai Martial Arts</t>
   </si>
   <si>
     <t>Seiwa Kai Squamish Karate Club</t>
   </si>
   <si>
     <t>Sen no Sen Martial Arts</t>
   </si>
   <si>
     <t>Sennosen martial arts</t>
   </si>
   <si>
     <t>Senshi Academy of Martial Arts</t>
@@ -1317,50 +1320,53 @@
     <t>Shito-Ryu Canada School of Martial Arts</t>
   </si>
   <si>
     <t>Shito-Ryu International, Richmond Dojo</t>
   </si>
   <si>
     <t>Shitoryu Karate Do Srilanka</t>
   </si>
   <si>
     <t>Shitoryu Karatedo and Fitness Centre</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do</t>
   </si>
   <si>
     <t>Shiva Fighters Karate Do Brampton West</t>
   </si>
   <si>
     <t>Sho Bu Kai Karate Club</t>
   </si>
   <si>
     <t>Shotokan Karate Academy-NLUC</t>
   </si>
   <si>
     <t>Shotokan Karate Thunder Bay</t>
+  </si>
+  <si>
+    <t>Shotokan Karate-Do Richmond</t>
   </si>
   <si>
     <t>Shotokan Karate-Do, Yoi Seishin Dojo</t>
   </si>
   <si>
     <t>Shudokan Delta</t>
   </si>
   <si>
     <t>Shudokan East Vancouver</t>
   </si>
   <si>
     <t>Shudokan Goju-Ryu Delta Club</t>
   </si>
   <si>
     <t>Shuyokan Dojo</t>
   </si>
   <si>
     <t>Silent Tiger Martial Arts</t>
   </si>
   <si>
     <t>Silver Valley Karate</t>
   </si>
   <si>
     <t>SKIF A.Karate Inc.</t>
   </si>
@@ -5501,53 +5507,59 @@
       <c r="D505" s="2"/>
       <c r="DB505" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="506" spans="1:108">
       <c r="D506" s="2"/>
       <c r="DB506" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="507" spans="1:108">
       <c r="D507" s="2"/>
       <c r="DB507" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="508" spans="1:108">
       <c r="D508" s="2"/>
       <c r="DB508" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="509" spans="1:108">
       <c r="D509" s="2"/>
+      <c r="DB509" t="s">
+        <v>557</v>
+      </c>
     </row>
     <row r="510" spans="1:108">
       <c r="D510" s="2"/>
+      <c r="DB510" t="s">
+        <v>558</v>
+      </c>
     </row>
     <row r="511" spans="1:108">
       <c r="D511" s="2"/>
     </row>
     <row r="512" spans="1:108">
       <c r="D512" s="2"/>
     </row>
     <row r="513" spans="1:108">
       <c r="D513" s="2"/>
     </row>
     <row r="514" spans="1:108">
       <c r="D514" s="2"/>
     </row>
     <row r="515" spans="1:108">
       <c r="D515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="D516" s="2"/>
     </row>
     <row r="517" spans="1:108">
       <c r="D517" s="2"/>
     </row>
     <row r="518" spans="1:108">
       <c r="D518" s="2"/>
     </row>
@@ -6986,51 +6998,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:108">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:108">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:108">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$508</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$510</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$5</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>