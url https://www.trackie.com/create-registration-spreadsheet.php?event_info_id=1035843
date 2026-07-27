--- v0 (2026-02-01)
+++ v1 (2026-07-27)
@@ -9,161 +9,176 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>YES</t>
   </si>
   <si>
     <t>Gluten</t>
+  </si>
+  <si>
+    <t>No Accomodations Required</t>
   </si>
   <si>
     <t>Regular Registration</t>
   </si>
   <si>
     <t>1035843:typeValue:102</t>
   </si>
   <si>
     <t>1035843:typeValue:103</t>
   </si>
   <si>
     <t>1035843:typeValue:0:404816</t>
   </si>
   <si>
     <t>1035843:typeValue:0:404817</t>
   </si>
   <si>
     <t>1035843:typeValue:111</t>
   </si>
   <si>
     <t>1035843:typeValue-2:111</t>
   </si>
   <si>
     <t>1035843:typeValue:106</t>
   </si>
   <si>
-    <t>1035843:typeValue:105</t>
-[...1 lines deleted...]
-  <si>
     <t>1035843:typeValue:3:404821</t>
   </si>
   <si>
     <t>1035843:typeValue:0:404882</t>
   </si>
   <si>
     <t>1035843:typeValue:3:404820</t>
   </si>
   <si>
     <t>1035843:typeValue:3:404883</t>
+  </si>
+  <si>
+    <t>1035843:typeValue:3:422119</t>
   </si>
   <si>
     <t>1035843:age_category</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Dairy</t>
   </si>
   <si>
+    <t>Wheelchair or Mobility Access</t>
+  </si>
+  <si>
     <t>Student Registration</t>
   </si>
   <si>
     <t>Event Registration - Sport Summit - COLLABORATION OVER COMPETITION</t>
   </si>
   <si>
     <t>Vegetarian</t>
+  </si>
+  <si>
+    <t>Reserved Accessible Seating</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Full Mailing Address</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Email Opt In</t>
   </si>
   <si>
     <t>Which organization are you affiliated with?</t>
   </si>
   <si>
-    <t>Date of Birth (YYYY-MM-DD)</t>
-[...1 lines deleted...]
-  <si>
     <t>Do you have any food allergies?</t>
   </si>
   <si>
     <t>Please describe what your food allergy is?</t>
   </si>
   <si>
     <t>Do you have food dietary preferences?</t>
   </si>
   <si>
     <t>Please select your dietary food preference</t>
   </si>
   <si>
+    <t>Accessibility Requirements:  Sport Summit is committed to creating an inclusive and accessible event.  Do you require any accessibility accommodations to fully participate in this event?</t>
+  </si>
+  <si>
     <t>Registrations</t>
+  </si>
+  <si>
+    <t>Visually Impaired</t>
+  </si>
+  <si>
+    <t>Service Animal Accomodation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -181,58 +196,55 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFcccccc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -504,6398 +516,5422 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE1000"/>
+  <dimension ref="A1:DF1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="51" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="31" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="37" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="50" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="44" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="50" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="50" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="50" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="12" bestFit="true" customWidth="true" style="0"/>
-    <col min="109" max="109" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="220" bestFit="true" customWidth="true" style="0"/>
+    <col min="109" max="109" width="35" bestFit="true" customWidth="true" style="0"/>
+    <col min="110" max="110" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109" hidden="true" outlineLevel="1">
+    <row r="1" spans="1:110" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>2</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
       <c r="DE1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:109" hidden="true" collapsed="true" outlineLevel="1">
+      <c r="DF1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:110" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="H2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="I2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="J2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DA2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="DB2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="DC2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="DD2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="DE2" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      <c r="A3" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="B3" s="3"/>
-[...101 lines deleted...]
-      <c r="CZ3" s="3"/>
+      <c r="DF2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:110">
+      <c r="A3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
+      <c r="AO3" s="2"/>
+      <c r="AP3" s="2"/>
+      <c r="AQ3" s="2"/>
+      <c r="AR3" s="2"/>
+      <c r="AS3" s="2"/>
+      <c r="AT3" s="2"/>
+      <c r="AU3" s="2"/>
+      <c r="AV3" s="2"/>
+      <c r="AW3" s="2"/>
+      <c r="AX3" s="2"/>
+      <c r="AY3" s="2"/>
+      <c r="AZ3" s="2"/>
+      <c r="BA3" s="2"/>
+      <c r="BB3" s="2"/>
+      <c r="BC3" s="2"/>
+      <c r="BD3" s="2"/>
+      <c r="BE3" s="2"/>
+      <c r="BF3" s="2"/>
+      <c r="BG3" s="2"/>
+      <c r="BH3" s="2"/>
+      <c r="BI3" s="2"/>
+      <c r="BJ3" s="2"/>
+      <c r="BK3" s="2"/>
+      <c r="BL3" s="2"/>
+      <c r="BM3" s="2"/>
+      <c r="BN3" s="2"/>
+      <c r="BO3" s="2"/>
+      <c r="BP3" s="2"/>
+      <c r="BQ3" s="2"/>
+      <c r="BR3" s="2"/>
+      <c r="BS3" s="2"/>
+      <c r="BT3" s="2"/>
+      <c r="BU3" s="2"/>
+      <c r="BV3" s="2"/>
+      <c r="BW3" s="2"/>
+      <c r="BX3" s="2"/>
+      <c r="BY3" s="2"/>
+      <c r="BZ3" s="2"/>
+      <c r="CA3" s="2"/>
+      <c r="CB3" s="2"/>
+      <c r="CC3" s="2"/>
+      <c r="CD3" s="2"/>
+      <c r="CE3" s="2"/>
+      <c r="CF3" s="2"/>
+      <c r="CG3" s="2"/>
+      <c r="CH3" s="2"/>
+      <c r="CI3" s="2"/>
+      <c r="CJ3" s="2"/>
+      <c r="CK3" s="2"/>
+      <c r="CL3" s="2"/>
+      <c r="CM3" s="2"/>
+      <c r="CN3" s="2"/>
+      <c r="CO3" s="2"/>
+      <c r="CP3" s="2"/>
+      <c r="CQ3" s="2"/>
+      <c r="CR3" s="2"/>
+      <c r="CS3" s="2"/>
+      <c r="CT3" s="2"/>
+      <c r="CU3" s="2"/>
+      <c r="CV3" s="2"/>
+      <c r="CW3" s="2"/>
+      <c r="CX3" s="2"/>
+      <c r="CY3" s="2"/>
+      <c r="CZ3" s="2"/>
       <c r="DD3" t="s">
-        <v>23</v>
-[...6 lines deleted...]
-      <c r="B4" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="DE3" t="s">
         <v>26</v>
       </c>
-      <c r="D4" s="4" t="s">
+    </row>
+    <row r="4" spans="1:110">
+      <c r="A4" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="B4" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="C4" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="D4" s="3" t="s">
         <v>30</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="E4" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="F4" s="3" t="s">
         <v>32</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="G4" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="H4" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="I4" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="J4" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="N4" s="4"/>
-[...91 lines deleted...]
-    <row r="5" spans="1:109">
+      <c r="K4" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M4" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="3"/>
+      <c r="AI4" s="3"/>
+      <c r="AJ4" s="3"/>
+      <c r="AK4" s="3"/>
+      <c r="AL4" s="3"/>
+      <c r="AM4" s="3"/>
+      <c r="AN4" s="3"/>
+      <c r="AO4" s="3"/>
+      <c r="AP4" s="3"/>
+      <c r="AQ4" s="3"/>
+      <c r="AR4" s="3"/>
+      <c r="AS4" s="3"/>
+      <c r="AT4" s="3"/>
+      <c r="AU4" s="3"/>
+      <c r="AV4" s="3"/>
+      <c r="AW4" s="3"/>
+      <c r="AX4" s="3"/>
+      <c r="AY4" s="3"/>
+      <c r="AZ4" s="3"/>
+      <c r="BA4" s="3"/>
+      <c r="BB4" s="3"/>
+      <c r="BC4" s="3"/>
+      <c r="BD4" s="3"/>
+      <c r="BE4" s="3"/>
+      <c r="BF4" s="3"/>
+      <c r="BG4" s="3"/>
+      <c r="BH4" s="3"/>
+      <c r="BI4" s="3"/>
+      <c r="BJ4" s="3"/>
+      <c r="BK4" s="3"/>
+      <c r="BL4" s="3"/>
+      <c r="BM4" s="3"/>
+      <c r="BN4" s="3"/>
+      <c r="BO4" s="3"/>
+      <c r="BP4" s="3"/>
+      <c r="BQ4" s="3"/>
+      <c r="BR4" s="3"/>
+      <c r="BS4" s="3"/>
+      <c r="BT4" s="3"/>
+      <c r="BU4" s="3"/>
+      <c r="BV4" s="3"/>
+      <c r="BW4" s="3"/>
+      <c r="BX4" s="3"/>
+      <c r="BY4" s="3"/>
+      <c r="BZ4" s="3"/>
+      <c r="CA4" s="3"/>
+      <c r="CB4" s="3"/>
+      <c r="CC4" s="3"/>
+      <c r="CD4" s="3"/>
+      <c r="CE4" s="3"/>
+      <c r="CF4" s="3"/>
+      <c r="CG4" s="3"/>
+      <c r="CH4" s="3"/>
+      <c r="CI4" s="3"/>
+      <c r="CJ4" s="3"/>
+      <c r="CK4" s="3"/>
+      <c r="CL4" s="3"/>
+      <c r="CM4" s="3"/>
+      <c r="CN4" s="3"/>
+      <c r="CO4" s="3"/>
+      <c r="CP4" s="3"/>
+      <c r="CQ4" s="3"/>
+      <c r="CR4" s="3"/>
+      <c r="CS4" s="3"/>
+      <c r="CT4" s="3"/>
+      <c r="CU4" s="3"/>
+      <c r="CV4" s="3"/>
+      <c r="CW4" s="3"/>
+      <c r="CX4" s="3"/>
+      <c r="CY4" s="3"/>
+      <c r="CZ4" s="3"/>
+      <c r="DE4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:110">
       <c r="F5" t="s">
         <v>1</v>
       </c>
-      <c r="H5" s="2"/>
-      <c r="I5"/>
+      <c r="H5"/>
+      <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:109">
+      <c r="DE5" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="6" spans="1:110">
       <c r="F6" t="s">
         <v>1</v>
       </c>
-      <c r="H6" s="2"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:109">
+    </row>
+    <row r="7" spans="1:110">
       <c r="F7" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="2"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:109">
+    </row>
+    <row r="8" spans="1:110">
       <c r="F8" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="2"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:109">
+    </row>
+    <row r="9" spans="1:110">
       <c r="F9" t="s">
         <v>1</v>
       </c>
-      <c r="H9" s="2"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:109">
+    </row>
+    <row r="10" spans="1:110">
       <c r="F10" t="s">
         <v>1</v>
       </c>
-      <c r="H10" s="2"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:109">
+    </row>
+    <row r="11" spans="1:110">
       <c r="F11" t="s">
         <v>1</v>
       </c>
-      <c r="H11" s="2"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:109">
+    </row>
+    <row r="12" spans="1:110">
       <c r="F12" t="s">
         <v>1</v>
       </c>
-      <c r="H12" s="2"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:109">
+    </row>
+    <row r="13" spans="1:110">
       <c r="F13" t="s">
         <v>1</v>
       </c>
-      <c r="H13" s="2"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:109">
+    </row>
+    <row r="14" spans="1:110">
       <c r="F14" t="s">
         <v>1</v>
       </c>
-      <c r="H14" s="2"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:109">
+    </row>
+    <row r="15" spans="1:110">
       <c r="F15" t="s">
         <v>1</v>
       </c>
-      <c r="H15" s="2"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:109">
+    </row>
+    <row r="16" spans="1:110">
       <c r="F16" t="s">
         <v>1</v>
       </c>
-      <c r="H16" s="2"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:109">
+    </row>
+    <row r="17" spans="1:110">
       <c r="F17" t="s">
         <v>1</v>
       </c>
-      <c r="H17" s="2"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:109">
+    </row>
+    <row r="18" spans="1:110">
       <c r="F18" t="s">
         <v>1</v>
       </c>
-      <c r="H18" s="2"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:109">
+    </row>
+    <row r="19" spans="1:110">
       <c r="F19" t="s">
         <v>1</v>
       </c>
-      <c r="H19" s="2"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:109">
+    </row>
+    <row r="20" spans="1:110">
       <c r="F20" t="s">
         <v>1</v>
       </c>
-      <c r="H20" s="2"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:109">
+    </row>
+    <row r="21" spans="1:110">
       <c r="F21" t="s">
         <v>1</v>
       </c>
-      <c r="H21" s="2"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:109">
+    </row>
+    <row r="22" spans="1:110">
       <c r="F22" t="s">
         <v>1</v>
       </c>
-      <c r="H22" s="2"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:109">
+    </row>
+    <row r="23" spans="1:110">
       <c r="F23" t="s">
         <v>1</v>
       </c>
-      <c r="H23" s="2"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:109">
+    </row>
+    <row r="24" spans="1:110">
       <c r="F24" t="s">
         <v>1</v>
       </c>
-      <c r="H24" s="2"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:109">
+    </row>
+    <row r="25" spans="1:110">
       <c r="F25" t="s">
         <v>1</v>
       </c>
-      <c r="H25" s="2"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:109">
+    </row>
+    <row r="26" spans="1:110">
       <c r="F26" t="s">
         <v>1</v>
       </c>
-      <c r="H26" s="2"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:109">
+    </row>
+    <row r="27" spans="1:110">
       <c r="F27" t="s">
         <v>1</v>
       </c>
-      <c r="H27" s="2"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:109">
+    </row>
+    <row r="28" spans="1:110">
       <c r="F28" t="s">
         <v>1</v>
       </c>
-      <c r="H28" s="2"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:109">
+    </row>
+    <row r="29" spans="1:110">
       <c r="F29" t="s">
         <v>1</v>
       </c>
-      <c r="H29" s="2"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:109">
+    </row>
+    <row r="30" spans="1:110">
       <c r="F30" t="s">
         <v>1</v>
       </c>
-      <c r="H30" s="2"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:109">
+    </row>
+    <row r="31" spans="1:110">
       <c r="F31" t="s">
         <v>1</v>
       </c>
-      <c r="H31" s="2"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:109">
+    </row>
+    <row r="32" spans="1:110">
       <c r="F32" t="s">
         <v>1</v>
       </c>
-      <c r="H32" s="2"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:109">
+    </row>
+    <row r="33" spans="1:110">
       <c r="F33" t="s">
         <v>1</v>
       </c>
-      <c r="H33" s="2"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:109">
+    </row>
+    <row r="34" spans="1:110">
       <c r="F34" t="s">
         <v>1</v>
       </c>
-      <c r="H34" s="2"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:109">
+    </row>
+    <row r="35" spans="1:110">
       <c r="F35" t="s">
         <v>1</v>
       </c>
-      <c r="H35" s="2"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:109">
+    </row>
+    <row r="36" spans="1:110">
       <c r="F36" t="s">
         <v>1</v>
       </c>
-      <c r="H36" s="2"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:109">
+    </row>
+    <row r="37" spans="1:110">
       <c r="F37" t="s">
         <v>1</v>
       </c>
-      <c r="H37" s="2"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:109">
+    </row>
+    <row r="38" spans="1:110">
       <c r="F38" t="s">
         <v>1</v>
       </c>
-      <c r="H38" s="2"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:109">
+    </row>
+    <row r="39" spans="1:110">
       <c r="F39" t="s">
         <v>1</v>
       </c>
-      <c r="H39" s="2"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:109">
+    </row>
+    <row r="40" spans="1:110">
       <c r="F40" t="s">
         <v>1</v>
       </c>
-      <c r="H40" s="2"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:109">
+    </row>
+    <row r="41" spans="1:110">
       <c r="F41" t="s">
         <v>1</v>
       </c>
-      <c r="H41" s="2"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:109">
+    </row>
+    <row r="42" spans="1:110">
       <c r="F42" t="s">
         <v>1</v>
       </c>
-      <c r="H42" s="2"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:109">
+    </row>
+    <row r="43" spans="1:110">
       <c r="F43" t="s">
         <v>1</v>
       </c>
-      <c r="H43" s="2"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:109">
+    </row>
+    <row r="44" spans="1:110">
       <c r="F44" t="s">
         <v>1</v>
       </c>
-      <c r="H44" s="2"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:109">
+    </row>
+    <row r="45" spans="1:110">
       <c r="F45" t="s">
         <v>1</v>
       </c>
-      <c r="H45" s="2"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:109">
+    </row>
+    <row r="46" spans="1:110">
       <c r="F46" t="s">
         <v>1</v>
       </c>
-      <c r="H46" s="2"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:109">
+    </row>
+    <row r="47" spans="1:110">
       <c r="F47" t="s">
         <v>1</v>
       </c>
-      <c r="H47" s="2"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:109">
+    </row>
+    <row r="48" spans="1:110">
       <c r="F48" t="s">
         <v>1</v>
       </c>
-      <c r="H48" s="2"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:109">
+    </row>
+    <row r="49" spans="1:110">
       <c r="F49" t="s">
         <v>1</v>
       </c>
-      <c r="H49" s="2"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:109">
+    </row>
+    <row r="50" spans="1:110">
       <c r="F50" t="s">
         <v>1</v>
       </c>
-      <c r="H50" s="2"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:109">
+    </row>
+    <row r="51" spans="1:110">
       <c r="F51" t="s">
         <v>1</v>
       </c>
-      <c r="H51" s="2"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:109">
+    </row>
+    <row r="52" spans="1:110">
       <c r="F52" t="s">
         <v>1</v>
       </c>
-      <c r="H52" s="2"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:109">
+    </row>
+    <row r="53" spans="1:110">
       <c r="F53" t="s">
         <v>1</v>
       </c>
-      <c r="H53" s="2"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:109">
+    </row>
+    <row r="54" spans="1:110">
       <c r="F54" t="s">
         <v>1</v>
       </c>
-      <c r="H54" s="2"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:109">
+    </row>
+    <row r="55" spans="1:110">
       <c r="F55" t="s">
         <v>1</v>
       </c>
-      <c r="H55" s="2"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:109">
+    </row>
+    <row r="56" spans="1:110">
       <c r="F56" t="s">
         <v>1</v>
       </c>
-      <c r="H56" s="2"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:109">
+    </row>
+    <row r="57" spans="1:110">
       <c r="F57" t="s">
         <v>1</v>
       </c>
-      <c r="H57" s="2"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:109">
+    </row>
+    <row r="58" spans="1:110">
       <c r="F58" t="s">
         <v>1</v>
       </c>
-      <c r="H58" s="2"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:109">
+    </row>
+    <row r="59" spans="1:110">
       <c r="F59" t="s">
         <v>1</v>
       </c>
-      <c r="H59" s="2"/>
-[...1 lines deleted...]
-    <row r="60" spans="1:109">
+    </row>
+    <row r="60" spans="1:110">
       <c r="F60" t="s">
         <v>1</v>
       </c>
-      <c r="H60" s="2"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:109">
+    </row>
+    <row r="61" spans="1:110">
       <c r="F61" t="s">
         <v>1</v>
       </c>
-      <c r="H61" s="2"/>
-[...1 lines deleted...]
-    <row r="62" spans="1:109">
+    </row>
+    <row r="62" spans="1:110">
       <c r="F62" t="s">
         <v>1</v>
       </c>
-      <c r="H62" s="2"/>
-[...1 lines deleted...]
-    <row r="63" spans="1:109">
+    </row>
+    <row r="63" spans="1:110">
       <c r="F63" t="s">
         <v>1</v>
       </c>
-      <c r="H63" s="2"/>
-[...1 lines deleted...]
-    <row r="64" spans="1:109">
+    </row>
+    <row r="64" spans="1:110">
       <c r="F64" t="s">
         <v>1</v>
       </c>
-      <c r="H64" s="2"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:109">
+    </row>
+    <row r="65" spans="1:110">
       <c r="F65" t="s">
         <v>1</v>
       </c>
-      <c r="H65" s="2"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:109">
+    </row>
+    <row r="66" spans="1:110">
       <c r="F66" t="s">
         <v>1</v>
       </c>
-      <c r="H66" s="2"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:109">
+    </row>
+    <row r="67" spans="1:110">
       <c r="F67" t="s">
         <v>1</v>
       </c>
-      <c r="H67" s="2"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:109">
+    </row>
+    <row r="68" spans="1:110">
       <c r="F68" t="s">
         <v>1</v>
       </c>
-      <c r="H68" s="2"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:109">
+    </row>
+    <row r="69" spans="1:110">
       <c r="F69" t="s">
         <v>1</v>
       </c>
-      <c r="H69" s="2"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:109">
+    </row>
+    <row r="70" spans="1:110">
       <c r="F70" t="s">
         <v>1</v>
       </c>
-      <c r="H70" s="2"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:109">
+    </row>
+    <row r="71" spans="1:110">
       <c r="F71" t="s">
         <v>1</v>
       </c>
-      <c r="H71" s="2"/>
-[...1 lines deleted...]
-    <row r="72" spans="1:109">
+    </row>
+    <row r="72" spans="1:110">
       <c r="F72" t="s">
         <v>1</v>
       </c>
-      <c r="H72" s="2"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:109">
+    </row>
+    <row r="73" spans="1:110">
       <c r="F73" t="s">
         <v>1</v>
       </c>
-      <c r="H73" s="2"/>
-[...1 lines deleted...]
-    <row r="74" spans="1:109">
+    </row>
+    <row r="74" spans="1:110">
       <c r="F74" t="s">
         <v>1</v>
       </c>
-      <c r="H74" s="2"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:109">
+    </row>
+    <row r="75" spans="1:110">
       <c r="F75" t="s">
         <v>1</v>
       </c>
-      <c r="H75" s="2"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:109">
+    </row>
+    <row r="76" spans="1:110">
       <c r="F76" t="s">
         <v>1</v>
       </c>
-      <c r="H76" s="2"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:109">
+    </row>
+    <row r="77" spans="1:110">
       <c r="F77" t="s">
         <v>1</v>
       </c>
-      <c r="H77" s="2"/>
-[...1 lines deleted...]
-    <row r="78" spans="1:109">
+    </row>
+    <row r="78" spans="1:110">
       <c r="F78" t="s">
         <v>1</v>
       </c>
-      <c r="H78" s="2"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:109">
+    </row>
+    <row r="79" spans="1:110">
       <c r="F79" t="s">
         <v>1</v>
       </c>
-      <c r="H79" s="2"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:109">
+    </row>
+    <row r="80" spans="1:110">
       <c r="F80" t="s">
         <v>1</v>
       </c>
-      <c r="H80" s="2"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:109">
+    </row>
+    <row r="81" spans="1:110">
       <c r="F81" t="s">
         <v>1</v>
       </c>
-      <c r="H81" s="2"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:109">
+    </row>
+    <row r="82" spans="1:110">
       <c r="F82" t="s">
         <v>1</v>
       </c>
-      <c r="H82" s="2"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:109">
+    </row>
+    <row r="83" spans="1:110">
       <c r="F83" t="s">
         <v>1</v>
       </c>
-      <c r="H83" s="2"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:109">
+    </row>
+    <row r="84" spans="1:110">
       <c r="F84" t="s">
         <v>1</v>
       </c>
-      <c r="H84" s="2"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:109">
+    </row>
+    <row r="85" spans="1:110">
       <c r="F85" t="s">
         <v>1</v>
       </c>
-      <c r="H85" s="2"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:109">
+    </row>
+    <row r="86" spans="1:110">
       <c r="F86" t="s">
         <v>1</v>
       </c>
-      <c r="H86" s="2"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:109">
+    </row>
+    <row r="87" spans="1:110">
       <c r="F87" t="s">
         <v>1</v>
       </c>
-      <c r="H87" s="2"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:109">
+    </row>
+    <row r="88" spans="1:110">
       <c r="F88" t="s">
         <v>1</v>
       </c>
-      <c r="H88" s="2"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:109">
+    </row>
+    <row r="89" spans="1:110">
       <c r="F89" t="s">
         <v>1</v>
       </c>
-      <c r="H89" s="2"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:109">
+    </row>
+    <row r="90" spans="1:110">
       <c r="F90" t="s">
         <v>1</v>
       </c>
-      <c r="H90" s="2"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:109">
+    </row>
+    <row r="91" spans="1:110">
       <c r="F91" t="s">
         <v>1</v>
       </c>
-      <c r="H91" s="2"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:109">
+    </row>
+    <row r="92" spans="1:110">
       <c r="F92" t="s">
         <v>1</v>
       </c>
-      <c r="H92" s="2"/>
-[...1 lines deleted...]
-    <row r="93" spans="1:109">
+    </row>
+    <row r="93" spans="1:110">
       <c r="F93" t="s">
         <v>1</v>
       </c>
-      <c r="H93" s="2"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:109">
+    </row>
+    <row r="94" spans="1:110">
       <c r="F94" t="s">
         <v>1</v>
       </c>
-      <c r="H94" s="2"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:109">
+    </row>
+    <row r="95" spans="1:110">
       <c r="F95" t="s">
         <v>1</v>
       </c>
-      <c r="H95" s="2"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:109">
+    </row>
+    <row r="96" spans="1:110">
       <c r="F96" t="s">
         <v>1</v>
       </c>
-      <c r="H96" s="2"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:109">
+    </row>
+    <row r="97" spans="1:110">
       <c r="F97" t="s">
         <v>1</v>
       </c>
-      <c r="H97" s="2"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:109">
+    </row>
+    <row r="98" spans="1:110">
       <c r="F98" t="s">
         <v>1</v>
       </c>
-      <c r="H98" s="2"/>
-[...1 lines deleted...]
-    <row r="99" spans="1:109">
+    </row>
+    <row r="99" spans="1:110">
       <c r="F99" t="s">
         <v>1</v>
       </c>
-      <c r="H99" s="2"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:109">
+    </row>
+    <row r="100" spans="1:110">
       <c r="F100" t="s">
         <v>1</v>
       </c>
-      <c r="H100" s="2"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:109">
+    </row>
+    <row r="101" spans="1:110">
       <c r="F101" t="s">
         <v>1</v>
       </c>
-      <c r="H101" s="2"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:109">
+    </row>
+    <row r="102" spans="1:110">
       <c r="F102" t="s">
         <v>1</v>
       </c>
-      <c r="H102" s="2"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:109">
+    </row>
+    <row r="103" spans="1:110">
       <c r="F103" t="s">
         <v>1</v>
       </c>
-      <c r="H103" s="2"/>
-[...1 lines deleted...]
-    <row r="104" spans="1:109">
+    </row>
+    <row r="104" spans="1:110">
       <c r="F104" t="s">
         <v>1</v>
       </c>
-      <c r="H104" s="2"/>
-[...1 lines deleted...]
-    <row r="105" spans="1:109">
+    </row>
+    <row r="105" spans="1:110">
       <c r="F105" t="s">
         <v>1</v>
       </c>
-      <c r="H105" s="2"/>
-[...1 lines deleted...]
-    <row r="106" spans="1:109">
+    </row>
+    <row r="106" spans="1:110">
       <c r="F106" t="s">
         <v>1</v>
       </c>
-      <c r="H106" s="2"/>
-[...1 lines deleted...]
-    <row r="107" spans="1:109">
+    </row>
+    <row r="107" spans="1:110">
       <c r="F107" t="s">
         <v>1</v>
       </c>
-      <c r="H107" s="2"/>
-[...1 lines deleted...]
-    <row r="108" spans="1:109">
+    </row>
+    <row r="108" spans="1:110">
       <c r="F108" t="s">
         <v>1</v>
       </c>
-      <c r="H108" s="2"/>
-[...1 lines deleted...]
-    <row r="109" spans="1:109">
+    </row>
+    <row r="109" spans="1:110">
       <c r="F109" t="s">
         <v>1</v>
       </c>
-      <c r="H109" s="2"/>
-[...1 lines deleted...]
-    <row r="110" spans="1:109">
+    </row>
+    <row r="110" spans="1:110">
       <c r="F110" t="s">
         <v>1</v>
       </c>
-      <c r="H110" s="2"/>
-[...1 lines deleted...]
-    <row r="111" spans="1:109">
+    </row>
+    <row r="111" spans="1:110">
       <c r="F111" t="s">
         <v>1</v>
       </c>
-      <c r="H111" s="2"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:109">
+    </row>
+    <row r="112" spans="1:110">
       <c r="F112" t="s">
         <v>1</v>
       </c>
-      <c r="H112" s="2"/>
-[...1 lines deleted...]
-    <row r="113" spans="1:109">
+    </row>
+    <row r="113" spans="1:110">
       <c r="F113" t="s">
         <v>1</v>
       </c>
-      <c r="H113" s="2"/>
-[...1 lines deleted...]
-    <row r="114" spans="1:109">
+    </row>
+    <row r="114" spans="1:110">
       <c r="F114" t="s">
         <v>1</v>
       </c>
-      <c r="H114" s="2"/>
-[...1 lines deleted...]
-    <row r="115" spans="1:109">
+    </row>
+    <row r="115" spans="1:110">
       <c r="F115" t="s">
         <v>1</v>
       </c>
-      <c r="H115" s="2"/>
-[...1 lines deleted...]
-    <row r="116" spans="1:109">
+    </row>
+    <row r="116" spans="1:110">
       <c r="F116" t="s">
         <v>1</v>
       </c>
-      <c r="H116" s="2"/>
-[...1 lines deleted...]
-    <row r="117" spans="1:109">
+    </row>
+    <row r="117" spans="1:110">
       <c r="F117" t="s">
         <v>1</v>
       </c>
-      <c r="H117" s="2"/>
-[...1 lines deleted...]
-    <row r="118" spans="1:109">
+    </row>
+    <row r="118" spans="1:110">
       <c r="F118" t="s">
         <v>1</v>
       </c>
-      <c r="H118" s="2"/>
-[...1 lines deleted...]
-    <row r="119" spans="1:109">
+    </row>
+    <row r="119" spans="1:110">
       <c r="F119" t="s">
         <v>1</v>
       </c>
-      <c r="H119" s="2"/>
-[...1 lines deleted...]
-    <row r="120" spans="1:109">
+    </row>
+    <row r="120" spans="1:110">
       <c r="F120" t="s">
         <v>1</v>
       </c>
-      <c r="H120" s="2"/>
-[...1 lines deleted...]
-    <row r="121" spans="1:109">
+    </row>
+    <row r="121" spans="1:110">
       <c r="F121" t="s">
         <v>1</v>
       </c>
-      <c r="H121" s="2"/>
-[...1 lines deleted...]
-    <row r="122" spans="1:109">
+    </row>
+    <row r="122" spans="1:110">
       <c r="F122" t="s">
         <v>1</v>
       </c>
-      <c r="H122" s="2"/>
-[...1 lines deleted...]
-    <row r="123" spans="1:109">
+    </row>
+    <row r="123" spans="1:110">
       <c r="F123" t="s">
         <v>1</v>
       </c>
-      <c r="H123" s="2"/>
-[...1 lines deleted...]
-    <row r="124" spans="1:109">
+    </row>
+    <row r="124" spans="1:110">
       <c r="F124" t="s">
         <v>1</v>
       </c>
-      <c r="H124" s="2"/>
-[...1 lines deleted...]
-    <row r="125" spans="1:109">
+    </row>
+    <row r="125" spans="1:110">
       <c r="F125" t="s">
         <v>1</v>
       </c>
-      <c r="H125" s="2"/>
-[...1 lines deleted...]
-    <row r="126" spans="1:109">
+    </row>
+    <row r="126" spans="1:110">
       <c r="F126" t="s">
         <v>1</v>
       </c>
-      <c r="H126" s="2"/>
-[...1 lines deleted...]
-    <row r="127" spans="1:109">
+    </row>
+    <row r="127" spans="1:110">
       <c r="F127" t="s">
         <v>1</v>
       </c>
-      <c r="H127" s="2"/>
-[...1 lines deleted...]
-    <row r="128" spans="1:109">
+    </row>
+    <row r="128" spans="1:110">
       <c r="F128" t="s">
         <v>1</v>
       </c>
-      <c r="H128" s="2"/>
-[...1 lines deleted...]
-    <row r="129" spans="1:109">
+    </row>
+    <row r="129" spans="1:110">
       <c r="F129" t="s">
         <v>1</v>
       </c>
-      <c r="H129" s="2"/>
-[...1 lines deleted...]
-    <row r="130" spans="1:109">
+    </row>
+    <row r="130" spans="1:110">
       <c r="F130" t="s">
         <v>1</v>
       </c>
-      <c r="H130" s="2"/>
-[...1 lines deleted...]
-    <row r="131" spans="1:109">
+    </row>
+    <row r="131" spans="1:110">
       <c r="F131" t="s">
         <v>1</v>
       </c>
-      <c r="H131" s="2"/>
-[...1 lines deleted...]
-    <row r="132" spans="1:109">
+    </row>
+    <row r="132" spans="1:110">
       <c r="F132" t="s">
         <v>1</v>
       </c>
-      <c r="H132" s="2"/>
-[...1 lines deleted...]
-    <row r="133" spans="1:109">
+    </row>
+    <row r="133" spans="1:110">
       <c r="F133" t="s">
         <v>1</v>
       </c>
-      <c r="H133" s="2"/>
-[...1 lines deleted...]
-    <row r="134" spans="1:109">
+    </row>
+    <row r="134" spans="1:110">
       <c r="F134" t="s">
         <v>1</v>
       </c>
-      <c r="H134" s="2"/>
-[...1 lines deleted...]
-    <row r="135" spans="1:109">
+    </row>
+    <row r="135" spans="1:110">
       <c r="F135" t="s">
         <v>1</v>
       </c>
-      <c r="H135" s="2"/>
-[...1 lines deleted...]
-    <row r="136" spans="1:109">
+    </row>
+    <row r="136" spans="1:110">
       <c r="F136" t="s">
         <v>1</v>
       </c>
-      <c r="H136" s="2"/>
-[...1 lines deleted...]
-    <row r="137" spans="1:109">
+    </row>
+    <row r="137" spans="1:110">
       <c r="F137" t="s">
         <v>1</v>
       </c>
-      <c r="H137" s="2"/>
-[...1 lines deleted...]
-    <row r="138" spans="1:109">
+    </row>
+    <row r="138" spans="1:110">
       <c r="F138" t="s">
         <v>1</v>
       </c>
-      <c r="H138" s="2"/>
-[...1 lines deleted...]
-    <row r="139" spans="1:109">
+    </row>
+    <row r="139" spans="1:110">
       <c r="F139" t="s">
         <v>1</v>
       </c>
-      <c r="H139" s="2"/>
-[...1 lines deleted...]
-    <row r="140" spans="1:109">
+    </row>
+    <row r="140" spans="1:110">
       <c r="F140" t="s">
         <v>1</v>
       </c>
-      <c r="H140" s="2"/>
-[...1 lines deleted...]
-    <row r="141" spans="1:109">
+    </row>
+    <row r="141" spans="1:110">
       <c r="F141" t="s">
         <v>1</v>
       </c>
-      <c r="H141" s="2"/>
-[...1 lines deleted...]
-    <row r="142" spans="1:109">
+    </row>
+    <row r="142" spans="1:110">
       <c r="F142" t="s">
         <v>1</v>
       </c>
-      <c r="H142" s="2"/>
-[...1 lines deleted...]
-    <row r="143" spans="1:109">
+    </row>
+    <row r="143" spans="1:110">
       <c r="F143" t="s">
         <v>1</v>
       </c>
-      <c r="H143" s="2"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:109">
+    </row>
+    <row r="144" spans="1:110">
       <c r="F144" t="s">
         <v>1</v>
       </c>
-      <c r="H144" s="2"/>
-[...1 lines deleted...]
-    <row r="145" spans="1:109">
+    </row>
+    <row r="145" spans="1:110">
       <c r="F145" t="s">
         <v>1</v>
       </c>
-      <c r="H145" s="2"/>
-[...1 lines deleted...]
-    <row r="146" spans="1:109">
+    </row>
+    <row r="146" spans="1:110">
       <c r="F146" t="s">
         <v>1</v>
       </c>
-      <c r="H146" s="2"/>
-[...1 lines deleted...]
-    <row r="147" spans="1:109">
+    </row>
+    <row r="147" spans="1:110">
       <c r="F147" t="s">
         <v>1</v>
       </c>
-      <c r="H147" s="2"/>
-[...1 lines deleted...]
-    <row r="148" spans="1:109">
+    </row>
+    <row r="148" spans="1:110">
       <c r="F148" t="s">
         <v>1</v>
       </c>
-      <c r="H148" s="2"/>
-[...1 lines deleted...]
-    <row r="149" spans="1:109">
+    </row>
+    <row r="149" spans="1:110">
       <c r="F149" t="s">
         <v>1</v>
       </c>
-      <c r="H149" s="2"/>
-[...1 lines deleted...]
-    <row r="150" spans="1:109">
+    </row>
+    <row r="150" spans="1:110">
       <c r="F150" t="s">
         <v>1</v>
       </c>
-      <c r="H150" s="2"/>
-[...1 lines deleted...]
-    <row r="151" spans="1:109">
+    </row>
+    <row r="151" spans="1:110">
       <c r="F151" t="s">
         <v>1</v>
       </c>
-      <c r="H151" s="2"/>
-[...1 lines deleted...]
-    <row r="152" spans="1:109">
+    </row>
+    <row r="152" spans="1:110">
       <c r="F152" t="s">
         <v>1</v>
       </c>
-      <c r="H152" s="2"/>
-[...1 lines deleted...]
-    <row r="153" spans="1:109">
+    </row>
+    <row r="153" spans="1:110">
       <c r="F153" t="s">
         <v>1</v>
       </c>
-      <c r="H153" s="2"/>
-[...1 lines deleted...]
-    <row r="154" spans="1:109">
+    </row>
+    <row r="154" spans="1:110">
       <c r="F154" t="s">
         <v>1</v>
       </c>
-      <c r="H154" s="2"/>
-[...1 lines deleted...]
-    <row r="155" spans="1:109">
+    </row>
+    <row r="155" spans="1:110">
       <c r="F155" t="s">
         <v>1</v>
       </c>
-      <c r="H155" s="2"/>
-[...1 lines deleted...]
-    <row r="156" spans="1:109">
+    </row>
+    <row r="156" spans="1:110">
       <c r="F156" t="s">
         <v>1</v>
       </c>
-      <c r="H156" s="2"/>
-[...1 lines deleted...]
-    <row r="157" spans="1:109">
+    </row>
+    <row r="157" spans="1:110">
       <c r="F157" t="s">
         <v>1</v>
       </c>
-      <c r="H157" s="2"/>
-[...1 lines deleted...]
-    <row r="158" spans="1:109">
+    </row>
+    <row r="158" spans="1:110">
       <c r="F158" t="s">
         <v>1</v>
       </c>
-      <c r="H158" s="2"/>
-[...1 lines deleted...]
-    <row r="159" spans="1:109">
+    </row>
+    <row r="159" spans="1:110">
       <c r="F159" t="s">
         <v>1</v>
       </c>
-      <c r="H159" s="2"/>
-[...1 lines deleted...]
-    <row r="160" spans="1:109">
+    </row>
+    <row r="160" spans="1:110">
       <c r="F160" t="s">
         <v>1</v>
       </c>
-      <c r="H160" s="2"/>
-[...1 lines deleted...]
-    <row r="161" spans="1:109">
+    </row>
+    <row r="161" spans="1:110">
       <c r="F161" t="s">
         <v>1</v>
       </c>
-      <c r="H161" s="2"/>
-[...1 lines deleted...]
-    <row r="162" spans="1:109">
+    </row>
+    <row r="162" spans="1:110">
       <c r="F162" t="s">
         <v>1</v>
       </c>
-      <c r="H162" s="2"/>
-[...1 lines deleted...]
-    <row r="163" spans="1:109">
+    </row>
+    <row r="163" spans="1:110">
       <c r="F163" t="s">
         <v>1</v>
       </c>
-      <c r="H163" s="2"/>
-[...1 lines deleted...]
-    <row r="164" spans="1:109">
+    </row>
+    <row r="164" spans="1:110">
       <c r="F164" t="s">
         <v>1</v>
       </c>
-      <c r="H164" s="2"/>
-[...1 lines deleted...]
-    <row r="165" spans="1:109">
+    </row>
+    <row r="165" spans="1:110">
       <c r="F165" t="s">
         <v>1</v>
       </c>
-      <c r="H165" s="2"/>
-[...1 lines deleted...]
-    <row r="166" spans="1:109">
+    </row>
+    <row r="166" spans="1:110">
       <c r="F166" t="s">
         <v>1</v>
       </c>
-      <c r="H166" s="2"/>
-[...1 lines deleted...]
-    <row r="167" spans="1:109">
+    </row>
+    <row r="167" spans="1:110">
       <c r="F167" t="s">
         <v>1</v>
       </c>
-      <c r="H167" s="2"/>
-[...1 lines deleted...]
-    <row r="168" spans="1:109">
+    </row>
+    <row r="168" spans="1:110">
       <c r="F168" t="s">
         <v>1</v>
       </c>
-      <c r="H168" s="2"/>
-[...1 lines deleted...]
-    <row r="169" spans="1:109">
+    </row>
+    <row r="169" spans="1:110">
       <c r="F169" t="s">
         <v>1</v>
       </c>
-      <c r="H169" s="2"/>
-[...1 lines deleted...]
-    <row r="170" spans="1:109">
+    </row>
+    <row r="170" spans="1:110">
       <c r="F170" t="s">
         <v>1</v>
       </c>
-      <c r="H170" s="2"/>
-[...1 lines deleted...]
-    <row r="171" spans="1:109">
+    </row>
+    <row r="171" spans="1:110">
       <c r="F171" t="s">
         <v>1</v>
       </c>
-      <c r="H171" s="2"/>
-[...1 lines deleted...]
-    <row r="172" spans="1:109">
+    </row>
+    <row r="172" spans="1:110">
       <c r="F172" t="s">
         <v>1</v>
       </c>
-      <c r="H172" s="2"/>
-[...1 lines deleted...]
-    <row r="173" spans="1:109">
+    </row>
+    <row r="173" spans="1:110">
       <c r="F173" t="s">
         <v>1</v>
       </c>
-      <c r="H173" s="2"/>
-[...1 lines deleted...]
-    <row r="174" spans="1:109">
+    </row>
+    <row r="174" spans="1:110">
       <c r="F174" t="s">
         <v>1</v>
       </c>
-      <c r="H174" s="2"/>
-[...1 lines deleted...]
-    <row r="175" spans="1:109">
+    </row>
+    <row r="175" spans="1:110">
       <c r="F175" t="s">
         <v>1</v>
       </c>
-      <c r="H175" s="2"/>
-[...1 lines deleted...]
-    <row r="176" spans="1:109">
+    </row>
+    <row r="176" spans="1:110">
       <c r="F176" t="s">
         <v>1</v>
       </c>
-      <c r="H176" s="2"/>
-[...1 lines deleted...]
-    <row r="177" spans="1:109">
+    </row>
+    <row r="177" spans="1:110">
       <c r="F177" t="s">
         <v>1</v>
       </c>
-      <c r="H177" s="2"/>
-[...1 lines deleted...]
-    <row r="178" spans="1:109">
+    </row>
+    <row r="178" spans="1:110">
       <c r="F178" t="s">
         <v>1</v>
       </c>
-      <c r="H178" s="2"/>
-[...1 lines deleted...]
-    <row r="179" spans="1:109">
+    </row>
+    <row r="179" spans="1:110">
       <c r="F179" t="s">
         <v>1</v>
       </c>
-      <c r="H179" s="2"/>
-[...1 lines deleted...]
-    <row r="180" spans="1:109">
+    </row>
+    <row r="180" spans="1:110">
       <c r="F180" t="s">
         <v>1</v>
       </c>
-      <c r="H180" s="2"/>
-[...1 lines deleted...]
-    <row r="181" spans="1:109">
+    </row>
+    <row r="181" spans="1:110">
       <c r="F181" t="s">
         <v>1</v>
       </c>
-      <c r="H181" s="2"/>
-[...1 lines deleted...]
-    <row r="182" spans="1:109">
+    </row>
+    <row r="182" spans="1:110">
       <c r="F182" t="s">
         <v>1</v>
       </c>
-      <c r="H182" s="2"/>
-[...1 lines deleted...]
-    <row r="183" spans="1:109">
+    </row>
+    <row r="183" spans="1:110">
       <c r="F183" t="s">
         <v>1</v>
       </c>
-      <c r="H183" s="2"/>
-[...1 lines deleted...]
-    <row r="184" spans="1:109">
+    </row>
+    <row r="184" spans="1:110">
       <c r="F184" t="s">
         <v>1</v>
       </c>
-      <c r="H184" s="2"/>
-[...1 lines deleted...]
-    <row r="185" spans="1:109">
+    </row>
+    <row r="185" spans="1:110">
       <c r="F185" t="s">
         <v>1</v>
       </c>
-      <c r="H185" s="2"/>
-[...1 lines deleted...]
-    <row r="186" spans="1:109">
+    </row>
+    <row r="186" spans="1:110">
       <c r="F186" t="s">
         <v>1</v>
       </c>
-      <c r="H186" s="2"/>
-[...1 lines deleted...]
-    <row r="187" spans="1:109">
+    </row>
+    <row r="187" spans="1:110">
       <c r="F187" t="s">
         <v>1</v>
       </c>
-      <c r="H187" s="2"/>
-[...1 lines deleted...]
-    <row r="188" spans="1:109">
+    </row>
+    <row r="188" spans="1:110">
       <c r="F188" t="s">
         <v>1</v>
       </c>
-      <c r="H188" s="2"/>
-[...1 lines deleted...]
-    <row r="189" spans="1:109">
+    </row>
+    <row r="189" spans="1:110">
       <c r="F189" t="s">
         <v>1</v>
       </c>
-      <c r="H189" s="2"/>
-[...1 lines deleted...]
-    <row r="190" spans="1:109">
+    </row>
+    <row r="190" spans="1:110">
       <c r="F190" t="s">
         <v>1</v>
       </c>
-      <c r="H190" s="2"/>
-[...1 lines deleted...]
-    <row r="191" spans="1:109">
+    </row>
+    <row r="191" spans="1:110">
       <c r="F191" t="s">
         <v>1</v>
       </c>
-      <c r="H191" s="2"/>
-[...1 lines deleted...]
-    <row r="192" spans="1:109">
+    </row>
+    <row r="192" spans="1:110">
       <c r="F192" t="s">
         <v>1</v>
       </c>
-      <c r="H192" s="2"/>
-[...1 lines deleted...]
-    <row r="193" spans="1:109">
+    </row>
+    <row r="193" spans="1:110">
       <c r="F193" t="s">
         <v>1</v>
       </c>
-      <c r="H193" s="2"/>
-[...1 lines deleted...]
-    <row r="194" spans="1:109">
+    </row>
+    <row r="194" spans="1:110">
       <c r="F194" t="s">
         <v>1</v>
       </c>
-      <c r="H194" s="2"/>
-[...1 lines deleted...]
-    <row r="195" spans="1:109">
+    </row>
+    <row r="195" spans="1:110">
       <c r="F195" t="s">
         <v>1</v>
       </c>
-      <c r="H195" s="2"/>
-[...1 lines deleted...]
-    <row r="196" spans="1:109">
+    </row>
+    <row r="196" spans="1:110">
       <c r="F196" t="s">
         <v>1</v>
       </c>
-      <c r="H196" s="2"/>
-[...1 lines deleted...]
-    <row r="197" spans="1:109">
+    </row>
+    <row r="197" spans="1:110">
       <c r="F197" t="s">
         <v>1</v>
       </c>
-      <c r="H197" s="2"/>
-[...1 lines deleted...]
-    <row r="198" spans="1:109">
+    </row>
+    <row r="198" spans="1:110">
       <c r="F198" t="s">
         <v>1</v>
       </c>
-      <c r="H198" s="2"/>
-[...1 lines deleted...]
-    <row r="199" spans="1:109">
+    </row>
+    <row r="199" spans="1:110">
       <c r="F199" t="s">
         <v>1</v>
       </c>
-      <c r="H199" s="2"/>
-[...1 lines deleted...]
-    <row r="200" spans="1:109">
+    </row>
+    <row r="200" spans="1:110">
       <c r="F200" t="s">
         <v>1</v>
       </c>
-      <c r="H200" s="2"/>
-[...1 lines deleted...]
-    <row r="201" spans="1:109">
+    </row>
+    <row r="201" spans="1:110">
       <c r="F201" t="s">
         <v>1</v>
       </c>
-      <c r="H201" s="2"/>
-[...1 lines deleted...]
-    <row r="202" spans="1:109">
+    </row>
+    <row r="202" spans="1:110">
       <c r="F202" t="s">
         <v>1</v>
       </c>
-      <c r="H202" s="2"/>
-[...1 lines deleted...]
-    <row r="203" spans="1:109">
+    </row>
+    <row r="203" spans="1:110">
       <c r="F203" t="s">
         <v>1</v>
       </c>
-      <c r="H203" s="2"/>
-[...1 lines deleted...]
-    <row r="204" spans="1:109">
+    </row>
+    <row r="204" spans="1:110">
       <c r="F204" t="s">
         <v>1</v>
       </c>
-      <c r="H204" s="2"/>
-[...1 lines deleted...]
-    <row r="205" spans="1:109">
+    </row>
+    <row r="205" spans="1:110">
       <c r="F205" t="s">
         <v>1</v>
       </c>
-      <c r="H205" s="2"/>
-[...1 lines deleted...]
-    <row r="206" spans="1:109">
+    </row>
+    <row r="206" spans="1:110">
       <c r="F206" t="s">
         <v>1</v>
       </c>
-      <c r="H206" s="2"/>
-[...1 lines deleted...]
-    <row r="207" spans="1:109">
+    </row>
+    <row r="207" spans="1:110">
       <c r="F207" t="s">
         <v>1</v>
       </c>
-      <c r="H207" s="2"/>
-[...1 lines deleted...]
-    <row r="208" spans="1:109">
+    </row>
+    <row r="208" spans="1:110">
       <c r="F208" t="s">
         <v>1</v>
       </c>
-      <c r="H208" s="2"/>
-[...1 lines deleted...]
-    <row r="209" spans="1:109">
+    </row>
+    <row r="209" spans="1:110">
       <c r="F209" t="s">
         <v>1</v>
       </c>
-      <c r="H209" s="2"/>
-[...1 lines deleted...]
-    <row r="210" spans="1:109">
+    </row>
+    <row r="210" spans="1:110">
       <c r="F210" t="s">
         <v>1</v>
       </c>
-      <c r="H210" s="2"/>
-[...1 lines deleted...]
-    <row r="211" spans="1:109">
+    </row>
+    <row r="211" spans="1:110">
       <c r="F211" t="s">
         <v>1</v>
       </c>
-      <c r="H211" s="2"/>
-[...1 lines deleted...]
-    <row r="212" spans="1:109">
+    </row>
+    <row r="212" spans="1:110">
       <c r="F212" t="s">
         <v>1</v>
       </c>
-      <c r="H212" s="2"/>
-[...1 lines deleted...]
-    <row r="213" spans="1:109">
+    </row>
+    <row r="213" spans="1:110">
       <c r="F213" t="s">
         <v>1</v>
       </c>
-      <c r="H213" s="2"/>
-[...1 lines deleted...]
-    <row r="214" spans="1:109">
+    </row>
+    <row r="214" spans="1:110">
       <c r="F214" t="s">
         <v>1</v>
       </c>
-      <c r="H214" s="2"/>
-[...1 lines deleted...]
-    <row r="215" spans="1:109">
+    </row>
+    <row r="215" spans="1:110">
       <c r="F215" t="s">
         <v>1</v>
       </c>
-      <c r="H215" s="2"/>
-[...1 lines deleted...]
-    <row r="216" spans="1:109">
+    </row>
+    <row r="216" spans="1:110">
       <c r="F216" t="s">
         <v>1</v>
       </c>
-      <c r="H216" s="2"/>
-[...1 lines deleted...]
-    <row r="217" spans="1:109">
+    </row>
+    <row r="217" spans="1:110">
       <c r="F217" t="s">
         <v>1</v>
       </c>
-      <c r="H217" s="2"/>
-[...1 lines deleted...]
-    <row r="218" spans="1:109">
+    </row>
+    <row r="218" spans="1:110">
       <c r="F218" t="s">
         <v>1</v>
       </c>
-      <c r="H218" s="2"/>
-[...1 lines deleted...]
-    <row r="219" spans="1:109">
+    </row>
+    <row r="219" spans="1:110">
       <c r="F219" t="s">
         <v>1</v>
       </c>
-      <c r="H219" s="2"/>
-[...1 lines deleted...]
-    <row r="220" spans="1:109">
+    </row>
+    <row r="220" spans="1:110">
       <c r="F220" t="s">
         <v>1</v>
       </c>
-      <c r="H220" s="2"/>
-[...1 lines deleted...]
-    <row r="221" spans="1:109">
+    </row>
+    <row r="221" spans="1:110">
       <c r="F221" t="s">
         <v>1</v>
       </c>
-      <c r="H221" s="2"/>
-[...1 lines deleted...]
-    <row r="222" spans="1:109">
+    </row>
+    <row r="222" spans="1:110">
       <c r="F222" t="s">
         <v>1</v>
       </c>
-      <c r="H222" s="2"/>
-[...1 lines deleted...]
-    <row r="223" spans="1:109">
+    </row>
+    <row r="223" spans="1:110">
       <c r="F223" t="s">
         <v>1</v>
       </c>
-      <c r="H223" s="2"/>
-[...1 lines deleted...]
-    <row r="224" spans="1:109">
+    </row>
+    <row r="224" spans="1:110">
       <c r="F224" t="s">
         <v>1</v>
       </c>
-      <c r="H224" s="2"/>
-[...1 lines deleted...]
-    <row r="225" spans="1:109">
+    </row>
+    <row r="225" spans="1:110">
       <c r="F225" t="s">
         <v>1</v>
       </c>
-      <c r="H225" s="2"/>
-[...1 lines deleted...]
-    <row r="226" spans="1:109">
+    </row>
+    <row r="226" spans="1:110">
       <c r="F226" t="s">
         <v>1</v>
       </c>
-      <c r="H226" s="2"/>
-[...1 lines deleted...]
-    <row r="227" spans="1:109">
+    </row>
+    <row r="227" spans="1:110">
       <c r="F227" t="s">
         <v>1</v>
       </c>
-      <c r="H227" s="2"/>
-[...1 lines deleted...]
-    <row r="228" spans="1:109">
+    </row>
+    <row r="228" spans="1:110">
       <c r="F228" t="s">
         <v>1</v>
       </c>
-      <c r="H228" s="2"/>
-[...1 lines deleted...]
-    <row r="229" spans="1:109">
+    </row>
+    <row r="229" spans="1:110">
       <c r="F229" t="s">
         <v>1</v>
       </c>
-      <c r="H229" s="2"/>
-[...1 lines deleted...]
-    <row r="230" spans="1:109">
+    </row>
+    <row r="230" spans="1:110">
       <c r="F230" t="s">
         <v>1</v>
       </c>
-      <c r="H230" s="2"/>
-[...1 lines deleted...]
-    <row r="231" spans="1:109">
+    </row>
+    <row r="231" spans="1:110">
       <c r="F231" t="s">
         <v>1</v>
       </c>
-      <c r="H231" s="2"/>
-[...1 lines deleted...]
-    <row r="232" spans="1:109">
+    </row>
+    <row r="232" spans="1:110">
       <c r="F232" t="s">
         <v>1</v>
       </c>
-      <c r="H232" s="2"/>
-[...1 lines deleted...]
-    <row r="233" spans="1:109">
+    </row>
+    <row r="233" spans="1:110">
       <c r="F233" t="s">
         <v>1</v>
       </c>
-      <c r="H233" s="2"/>
-[...1 lines deleted...]
-    <row r="234" spans="1:109">
+    </row>
+    <row r="234" spans="1:110">
       <c r="F234" t="s">
         <v>1</v>
       </c>
-      <c r="H234" s="2"/>
-[...1 lines deleted...]
-    <row r="235" spans="1:109">
+    </row>
+    <row r="235" spans="1:110">
       <c r="F235" t="s">
         <v>1</v>
       </c>
-      <c r="H235" s="2"/>
-[...1 lines deleted...]
-    <row r="236" spans="1:109">
+    </row>
+    <row r="236" spans="1:110">
       <c r="F236" t="s">
         <v>1</v>
       </c>
-      <c r="H236" s="2"/>
-[...1 lines deleted...]
-    <row r="237" spans="1:109">
+    </row>
+    <row r="237" spans="1:110">
       <c r="F237" t="s">
         <v>1</v>
       </c>
-      <c r="H237" s="2"/>
-[...1 lines deleted...]
-    <row r="238" spans="1:109">
+    </row>
+    <row r="238" spans="1:110">
       <c r="F238" t="s">
         <v>1</v>
       </c>
-      <c r="H238" s="2"/>
-[...1 lines deleted...]
-    <row r="239" spans="1:109">
+    </row>
+    <row r="239" spans="1:110">
       <c r="F239" t="s">
         <v>1</v>
       </c>
-      <c r="H239" s="2"/>
-[...1 lines deleted...]
-    <row r="240" spans="1:109">
+    </row>
+    <row r="240" spans="1:110">
       <c r="F240" t="s">
         <v>1</v>
       </c>
-      <c r="H240" s="2"/>
-[...1 lines deleted...]
-    <row r="241" spans="1:109">
+    </row>
+    <row r="241" spans="1:110">
       <c r="F241" t="s">
         <v>1</v>
       </c>
-      <c r="H241" s="2"/>
-[...1 lines deleted...]
-    <row r="242" spans="1:109">
+    </row>
+    <row r="242" spans="1:110">
       <c r="F242" t="s">
         <v>1</v>
       </c>
-      <c r="H242" s="2"/>
-[...1 lines deleted...]
-    <row r="243" spans="1:109">
+    </row>
+    <row r="243" spans="1:110">
       <c r="F243" t="s">
         <v>1</v>
       </c>
-      <c r="H243" s="2"/>
-[...1 lines deleted...]
-    <row r="244" spans="1:109">
+    </row>
+    <row r="244" spans="1:110">
       <c r="F244" t="s">
         <v>1</v>
       </c>
-      <c r="H244" s="2"/>
-[...1 lines deleted...]
-    <row r="245" spans="1:109">
+    </row>
+    <row r="245" spans="1:110">
       <c r="F245" t="s">
         <v>1</v>
       </c>
-      <c r="H245" s="2"/>
-[...1 lines deleted...]
-    <row r="246" spans="1:109">
+    </row>
+    <row r="246" spans="1:110">
       <c r="F246" t="s">
         <v>1</v>
       </c>
-      <c r="H246" s="2"/>
-[...1 lines deleted...]
-    <row r="247" spans="1:109">
+    </row>
+    <row r="247" spans="1:110">
       <c r="F247" t="s">
         <v>1</v>
       </c>
-      <c r="H247" s="2"/>
-[...1 lines deleted...]
-    <row r="248" spans="1:109">
+    </row>
+    <row r="248" spans="1:110">
       <c r="F248" t="s">
         <v>1</v>
       </c>
-      <c r="H248" s="2"/>
-[...1 lines deleted...]
-    <row r="249" spans="1:109">
+    </row>
+    <row r="249" spans="1:110">
       <c r="F249" t="s">
         <v>1</v>
       </c>
-      <c r="H249" s="2"/>
-[...1 lines deleted...]
-    <row r="250" spans="1:109">
+    </row>
+    <row r="250" spans="1:110">
       <c r="F250" t="s">
         <v>1</v>
       </c>
-      <c r="H250" s="2"/>
-[...1 lines deleted...]
-    <row r="251" spans="1:109">
+    </row>
+    <row r="251" spans="1:110">
       <c r="F251" t="s">
         <v>1</v>
       </c>
-      <c r="H251" s="2"/>
-[...1 lines deleted...]
-    <row r="252" spans="1:109">
+    </row>
+    <row r="252" spans="1:110">
       <c r="F252" t="s">
         <v>1</v>
       </c>
-      <c r="H252" s="2"/>
-[...1 lines deleted...]
-    <row r="253" spans="1:109">
+    </row>
+    <row r="253" spans="1:110">
       <c r="F253" t="s">
         <v>1</v>
       </c>
-      <c r="H253" s="2"/>
-[...1 lines deleted...]
-    <row r="254" spans="1:109">
+    </row>
+    <row r="254" spans="1:110">
       <c r="F254" t="s">
         <v>1</v>
       </c>
-      <c r="H254" s="2"/>
-[...1 lines deleted...]
-    <row r="255" spans="1:109">
+    </row>
+    <row r="255" spans="1:110">
       <c r="F255" t="s">
         <v>1</v>
       </c>
-      <c r="H255" s="2"/>
-[...1 lines deleted...]
-    <row r="256" spans="1:109">
+    </row>
+    <row r="256" spans="1:110">
       <c r="F256" t="s">
         <v>1</v>
       </c>
-      <c r="H256" s="2"/>
-[...1 lines deleted...]
-    <row r="257" spans="1:109">
+    </row>
+    <row r="257" spans="1:110">
       <c r="F257" t="s">
         <v>1</v>
       </c>
-      <c r="H257" s="2"/>
-[...1 lines deleted...]
-    <row r="258" spans="1:109">
+    </row>
+    <row r="258" spans="1:110">
       <c r="F258" t="s">
         <v>1</v>
       </c>
-      <c r="H258" s="2"/>
-[...1 lines deleted...]
-    <row r="259" spans="1:109">
+    </row>
+    <row r="259" spans="1:110">
       <c r="F259" t="s">
         <v>1</v>
       </c>
-      <c r="H259" s="2"/>
-[...1 lines deleted...]
-    <row r="260" spans="1:109">
+    </row>
+    <row r="260" spans="1:110">
       <c r="F260" t="s">
         <v>1</v>
       </c>
-      <c r="H260" s="2"/>
-[...1 lines deleted...]
-    <row r="261" spans="1:109">
+    </row>
+    <row r="261" spans="1:110">
       <c r="F261" t="s">
         <v>1</v>
       </c>
-      <c r="H261" s="2"/>
-[...1 lines deleted...]
-    <row r="262" spans="1:109">
+    </row>
+    <row r="262" spans="1:110">
       <c r="F262" t="s">
         <v>1</v>
       </c>
-      <c r="H262" s="2"/>
-[...1 lines deleted...]
-    <row r="263" spans="1:109">
+    </row>
+    <row r="263" spans="1:110">
       <c r="F263" t="s">
         <v>1</v>
       </c>
-      <c r="H263" s="2"/>
-[...1 lines deleted...]
-    <row r="264" spans="1:109">
+    </row>
+    <row r="264" spans="1:110">
       <c r="F264" t="s">
         <v>1</v>
       </c>
-      <c r="H264" s="2"/>
-[...1 lines deleted...]
-    <row r="265" spans="1:109">
+    </row>
+    <row r="265" spans="1:110">
       <c r="F265" t="s">
         <v>1</v>
       </c>
-      <c r="H265" s="2"/>
-[...1 lines deleted...]
-    <row r="266" spans="1:109">
+    </row>
+    <row r="266" spans="1:110">
       <c r="F266" t="s">
         <v>1</v>
       </c>
-      <c r="H266" s="2"/>
-[...1 lines deleted...]
-    <row r="267" spans="1:109">
+    </row>
+    <row r="267" spans="1:110">
       <c r="F267" t="s">
         <v>1</v>
       </c>
-      <c r="H267" s="2"/>
-[...1 lines deleted...]
-    <row r="268" spans="1:109">
+    </row>
+    <row r="268" spans="1:110">
       <c r="F268" t="s">
         <v>1</v>
       </c>
-      <c r="H268" s="2"/>
-[...1 lines deleted...]
-    <row r="269" spans="1:109">
+    </row>
+    <row r="269" spans="1:110">
       <c r="F269" t="s">
         <v>1</v>
       </c>
-      <c r="H269" s="2"/>
-[...1 lines deleted...]
-    <row r="270" spans="1:109">
+    </row>
+    <row r="270" spans="1:110">
       <c r="F270" t="s">
         <v>1</v>
       </c>
-      <c r="H270" s="2"/>
-[...1 lines deleted...]
-    <row r="271" spans="1:109">
+    </row>
+    <row r="271" spans="1:110">
       <c r="F271" t="s">
         <v>1</v>
       </c>
-      <c r="H271" s="2"/>
-[...1 lines deleted...]
-    <row r="272" spans="1:109">
+    </row>
+    <row r="272" spans="1:110">
       <c r="F272" t="s">
         <v>1</v>
       </c>
-      <c r="H272" s="2"/>
-[...1 lines deleted...]
-    <row r="273" spans="1:109">
+    </row>
+    <row r="273" spans="1:110">
       <c r="F273" t="s">
         <v>1</v>
       </c>
-      <c r="H273" s="2"/>
-[...1 lines deleted...]
-    <row r="274" spans="1:109">
+    </row>
+    <row r="274" spans="1:110">
       <c r="F274" t="s">
         <v>1</v>
       </c>
-      <c r="H274" s="2"/>
-[...1 lines deleted...]
-    <row r="275" spans="1:109">
+    </row>
+    <row r="275" spans="1:110">
       <c r="F275" t="s">
         <v>1</v>
       </c>
-      <c r="H275" s="2"/>
-[...1 lines deleted...]
-    <row r="276" spans="1:109">
+    </row>
+    <row r="276" spans="1:110">
       <c r="F276" t="s">
         <v>1</v>
       </c>
-      <c r="H276" s="2"/>
-[...1 lines deleted...]
-    <row r="277" spans="1:109">
+    </row>
+    <row r="277" spans="1:110">
       <c r="F277" t="s">
         <v>1</v>
       </c>
-      <c r="H277" s="2"/>
-[...1 lines deleted...]
-    <row r="278" spans="1:109">
+    </row>
+    <row r="278" spans="1:110">
       <c r="F278" t="s">
         <v>1</v>
       </c>
-      <c r="H278" s="2"/>
-[...1 lines deleted...]
-    <row r="279" spans="1:109">
+    </row>
+    <row r="279" spans="1:110">
       <c r="F279" t="s">
         <v>1</v>
       </c>
-      <c r="H279" s="2"/>
-[...1 lines deleted...]
-    <row r="280" spans="1:109">
+    </row>
+    <row r="280" spans="1:110">
       <c r="F280" t="s">
         <v>1</v>
       </c>
-      <c r="H280" s="2"/>
-[...1 lines deleted...]
-    <row r="281" spans="1:109">
+    </row>
+    <row r="281" spans="1:110">
       <c r="F281" t="s">
         <v>1</v>
       </c>
-      <c r="H281" s="2"/>
-[...1 lines deleted...]
-    <row r="282" spans="1:109">
+    </row>
+    <row r="282" spans="1:110">
       <c r="F282" t="s">
         <v>1</v>
       </c>
-      <c r="H282" s="2"/>
-[...1 lines deleted...]
-    <row r="283" spans="1:109">
+    </row>
+    <row r="283" spans="1:110">
       <c r="F283" t="s">
         <v>1</v>
       </c>
-      <c r="H283" s="2"/>
-[...1 lines deleted...]
-    <row r="284" spans="1:109">
+    </row>
+    <row r="284" spans="1:110">
       <c r="F284" t="s">
         <v>1</v>
       </c>
-      <c r="H284" s="2"/>
-[...1 lines deleted...]
-    <row r="285" spans="1:109">
+    </row>
+    <row r="285" spans="1:110">
       <c r="F285" t="s">
         <v>1</v>
       </c>
-      <c r="H285" s="2"/>
-[...1 lines deleted...]
-    <row r="286" spans="1:109">
+    </row>
+    <row r="286" spans="1:110">
       <c r="F286" t="s">
         <v>1</v>
       </c>
-      <c r="H286" s="2"/>
-[...1 lines deleted...]
-    <row r="287" spans="1:109">
+    </row>
+    <row r="287" spans="1:110">
       <c r="F287" t="s">
         <v>1</v>
       </c>
-      <c r="H287" s="2"/>
-[...1 lines deleted...]
-    <row r="288" spans="1:109">
+    </row>
+    <row r="288" spans="1:110">
       <c r="F288" t="s">
         <v>1</v>
       </c>
-      <c r="H288" s="2"/>
-[...1 lines deleted...]
-    <row r="289" spans="1:109">
+    </row>
+    <row r="289" spans="1:110">
       <c r="F289" t="s">
         <v>1</v>
       </c>
-      <c r="H289" s="2"/>
-[...1 lines deleted...]
-    <row r="290" spans="1:109">
+    </row>
+    <row r="290" spans="1:110">
       <c r="F290" t="s">
         <v>1</v>
       </c>
-      <c r="H290" s="2"/>
-[...1 lines deleted...]
-    <row r="291" spans="1:109">
+    </row>
+    <row r="291" spans="1:110">
       <c r="F291" t="s">
         <v>1</v>
       </c>
-      <c r="H291" s="2"/>
-[...1 lines deleted...]
-    <row r="292" spans="1:109">
+    </row>
+    <row r="292" spans="1:110">
       <c r="F292" t="s">
         <v>1</v>
       </c>
-      <c r="H292" s="2"/>
-[...1 lines deleted...]
-    <row r="293" spans="1:109">
+    </row>
+    <row r="293" spans="1:110">
       <c r="F293" t="s">
         <v>1</v>
       </c>
-      <c r="H293" s="2"/>
-[...1 lines deleted...]
-    <row r="294" spans="1:109">
+    </row>
+    <row r="294" spans="1:110">
       <c r="F294" t="s">
         <v>1</v>
       </c>
-      <c r="H294" s="2"/>
-[...1 lines deleted...]
-    <row r="295" spans="1:109">
+    </row>
+    <row r="295" spans="1:110">
       <c r="F295" t="s">
         <v>1</v>
       </c>
-      <c r="H295" s="2"/>
-[...1 lines deleted...]
-    <row r="296" spans="1:109">
+    </row>
+    <row r="296" spans="1:110">
       <c r="F296" t="s">
         <v>1</v>
       </c>
-      <c r="H296" s="2"/>
-[...1 lines deleted...]
-    <row r="297" spans="1:109">
+    </row>
+    <row r="297" spans="1:110">
       <c r="F297" t="s">
         <v>1</v>
       </c>
-      <c r="H297" s="2"/>
-[...1 lines deleted...]
-    <row r="298" spans="1:109">
+    </row>
+    <row r="298" spans="1:110">
       <c r="F298" t="s">
         <v>1</v>
       </c>
-      <c r="H298" s="2"/>
-[...1 lines deleted...]
-    <row r="299" spans="1:109">
+    </row>
+    <row r="299" spans="1:110">
       <c r="F299" t="s">
         <v>1</v>
       </c>
-      <c r="H299" s="2"/>
-[...1 lines deleted...]
-    <row r="300" spans="1:109">
+    </row>
+    <row r="300" spans="1:110">
       <c r="F300" t="s">
         <v>1</v>
       </c>
-      <c r="H300" s="2"/>
-[...1 lines deleted...]
-    <row r="301" spans="1:109">
+    </row>
+    <row r="301" spans="1:110">
       <c r="F301" t="s">
         <v>1</v>
       </c>
-      <c r="H301" s="2"/>
-[...1 lines deleted...]
-    <row r="302" spans="1:109">
+    </row>
+    <row r="302" spans="1:110">
       <c r="F302" t="s">
         <v>1</v>
       </c>
-      <c r="H302" s="2"/>
-[...1 lines deleted...]
-    <row r="303" spans="1:109">
+    </row>
+    <row r="303" spans="1:110">
       <c r="F303" t="s">
         <v>1</v>
       </c>
-      <c r="H303" s="2"/>
-[...1 lines deleted...]
-    <row r="304" spans="1:109">
+    </row>
+    <row r="304" spans="1:110">
       <c r="F304" t="s">
         <v>1</v>
       </c>
-      <c r="H304" s="2"/>
-[...1 lines deleted...]
-    <row r="305" spans="1:109">
+    </row>
+    <row r="305" spans="1:110">
       <c r="F305" t="s">
         <v>1</v>
       </c>
-      <c r="H305" s="2"/>
-[...1 lines deleted...]
-    <row r="306" spans="1:109">
+    </row>
+    <row r="306" spans="1:110">
       <c r="F306" t="s">
         <v>1</v>
       </c>
-      <c r="H306" s="2"/>
-[...1 lines deleted...]
-    <row r="307" spans="1:109">
+    </row>
+    <row r="307" spans="1:110">
       <c r="F307" t="s">
         <v>1</v>
       </c>
-      <c r="H307" s="2"/>
-[...1 lines deleted...]
-    <row r="308" spans="1:109">
+    </row>
+    <row r="308" spans="1:110">
       <c r="F308" t="s">
         <v>1</v>
       </c>
-      <c r="H308" s="2"/>
-[...1 lines deleted...]
-    <row r="309" spans="1:109">
+    </row>
+    <row r="309" spans="1:110">
       <c r="F309" t="s">
         <v>1</v>
       </c>
-      <c r="H309" s="2"/>
-[...1 lines deleted...]
-    <row r="310" spans="1:109">
+    </row>
+    <row r="310" spans="1:110">
       <c r="F310" t="s">
         <v>1</v>
       </c>
-      <c r="H310" s="2"/>
-[...1 lines deleted...]
-    <row r="311" spans="1:109">
+    </row>
+    <row r="311" spans="1:110">
       <c r="F311" t="s">
         <v>1</v>
       </c>
-      <c r="H311" s="2"/>
-[...1 lines deleted...]
-    <row r="312" spans="1:109">
+    </row>
+    <row r="312" spans="1:110">
       <c r="F312" t="s">
         <v>1</v>
       </c>
-      <c r="H312" s="2"/>
-[...1 lines deleted...]
-    <row r="313" spans="1:109">
+    </row>
+    <row r="313" spans="1:110">
       <c r="F313" t="s">
         <v>1</v>
       </c>
-      <c r="H313" s="2"/>
-[...1 lines deleted...]
-    <row r="314" spans="1:109">
+    </row>
+    <row r="314" spans="1:110">
       <c r="F314" t="s">
         <v>1</v>
       </c>
-      <c r="H314" s="2"/>
-[...1 lines deleted...]
-    <row r="315" spans="1:109">
+    </row>
+    <row r="315" spans="1:110">
       <c r="F315" t="s">
         <v>1</v>
       </c>
-      <c r="H315" s="2"/>
-[...1 lines deleted...]
-    <row r="316" spans="1:109">
+    </row>
+    <row r="316" spans="1:110">
       <c r="F316" t="s">
         <v>1</v>
       </c>
-      <c r="H316" s="2"/>
-[...1 lines deleted...]
-    <row r="317" spans="1:109">
+    </row>
+    <row r="317" spans="1:110">
       <c r="F317" t="s">
         <v>1</v>
       </c>
-      <c r="H317" s="2"/>
-[...1 lines deleted...]
-    <row r="318" spans="1:109">
+    </row>
+    <row r="318" spans="1:110">
       <c r="F318" t="s">
         <v>1</v>
       </c>
-      <c r="H318" s="2"/>
-[...1 lines deleted...]
-    <row r="319" spans="1:109">
+    </row>
+    <row r="319" spans="1:110">
       <c r="F319" t="s">
         <v>1</v>
       </c>
-      <c r="H319" s="2"/>
-[...1 lines deleted...]
-    <row r="320" spans="1:109">
+    </row>
+    <row r="320" spans="1:110">
       <c r="F320" t="s">
         <v>1</v>
       </c>
-      <c r="H320" s="2"/>
-[...1 lines deleted...]
-    <row r="321" spans="1:109">
+    </row>
+    <row r="321" spans="1:110">
       <c r="F321" t="s">
         <v>1</v>
       </c>
-      <c r="H321" s="2"/>
-[...1 lines deleted...]
-    <row r="322" spans="1:109">
+    </row>
+    <row r="322" spans="1:110">
       <c r="F322" t="s">
         <v>1</v>
       </c>
-      <c r="H322" s="2"/>
-[...1 lines deleted...]
-    <row r="323" spans="1:109">
+    </row>
+    <row r="323" spans="1:110">
       <c r="F323" t="s">
         <v>1</v>
       </c>
-      <c r="H323" s="2"/>
-[...1 lines deleted...]
-    <row r="324" spans="1:109">
+    </row>
+    <row r="324" spans="1:110">
       <c r="F324" t="s">
         <v>1</v>
       </c>
-      <c r="H324" s="2"/>
-[...1 lines deleted...]
-    <row r="325" spans="1:109">
+    </row>
+    <row r="325" spans="1:110">
       <c r="F325" t="s">
         <v>1</v>
       </c>
-      <c r="H325" s="2"/>
-[...1 lines deleted...]
-    <row r="326" spans="1:109">
+    </row>
+    <row r="326" spans="1:110">
       <c r="F326" t="s">
         <v>1</v>
       </c>
-      <c r="H326" s="2"/>
-[...1 lines deleted...]
-    <row r="327" spans="1:109">
+    </row>
+    <row r="327" spans="1:110">
       <c r="F327" t="s">
         <v>1</v>
       </c>
-      <c r="H327" s="2"/>
-[...1 lines deleted...]
-    <row r="328" spans="1:109">
+    </row>
+    <row r="328" spans="1:110">
       <c r="F328" t="s">
         <v>1</v>
       </c>
-      <c r="H328" s="2"/>
-[...1 lines deleted...]
-    <row r="329" spans="1:109">
+    </row>
+    <row r="329" spans="1:110">
       <c r="F329" t="s">
         <v>1</v>
       </c>
-      <c r="H329" s="2"/>
-[...1 lines deleted...]
-    <row r="330" spans="1:109">
+    </row>
+    <row r="330" spans="1:110">
       <c r="F330" t="s">
         <v>1</v>
       </c>
-      <c r="H330" s="2"/>
-[...1 lines deleted...]
-    <row r="331" spans="1:109">
+    </row>
+    <row r="331" spans="1:110">
       <c r="F331" t="s">
         <v>1</v>
       </c>
-      <c r="H331" s="2"/>
-[...1 lines deleted...]
-    <row r="332" spans="1:109">
+    </row>
+    <row r="332" spans="1:110">
       <c r="F332" t="s">
         <v>1</v>
       </c>
-      <c r="H332" s="2"/>
-[...1 lines deleted...]
-    <row r="333" spans="1:109">
+    </row>
+    <row r="333" spans="1:110">
       <c r="F333" t="s">
         <v>1</v>
       </c>
-      <c r="H333" s="2"/>
-[...1 lines deleted...]
-    <row r="334" spans="1:109">
+    </row>
+    <row r="334" spans="1:110">
       <c r="F334" t="s">
         <v>1</v>
       </c>
-      <c r="H334" s="2"/>
-[...1 lines deleted...]
-    <row r="335" spans="1:109">
+    </row>
+    <row r="335" spans="1:110">
       <c r="F335" t="s">
         <v>1</v>
       </c>
-      <c r="H335" s="2"/>
-[...1 lines deleted...]
-    <row r="336" spans="1:109">
+    </row>
+    <row r="336" spans="1:110">
       <c r="F336" t="s">
         <v>1</v>
       </c>
-      <c r="H336" s="2"/>
-[...1 lines deleted...]
-    <row r="337" spans="1:109">
+    </row>
+    <row r="337" spans="1:110">
       <c r="F337" t="s">
         <v>1</v>
       </c>
-      <c r="H337" s="2"/>
-[...1 lines deleted...]
-    <row r="338" spans="1:109">
+    </row>
+    <row r="338" spans="1:110">
       <c r="F338" t="s">
         <v>1</v>
       </c>
-      <c r="H338" s="2"/>
-[...1 lines deleted...]
-    <row r="339" spans="1:109">
+    </row>
+    <row r="339" spans="1:110">
       <c r="F339" t="s">
         <v>1</v>
       </c>
-      <c r="H339" s="2"/>
-[...1 lines deleted...]
-    <row r="340" spans="1:109">
+    </row>
+    <row r="340" spans="1:110">
       <c r="F340" t="s">
         <v>1</v>
       </c>
-      <c r="H340" s="2"/>
-[...1 lines deleted...]
-    <row r="341" spans="1:109">
+    </row>
+    <row r="341" spans="1:110">
       <c r="F341" t="s">
         <v>1</v>
       </c>
-      <c r="H341" s="2"/>
-[...1 lines deleted...]
-    <row r="342" spans="1:109">
+    </row>
+    <row r="342" spans="1:110">
       <c r="F342" t="s">
         <v>1</v>
       </c>
-      <c r="H342" s="2"/>
-[...1 lines deleted...]
-    <row r="343" spans="1:109">
+    </row>
+    <row r="343" spans="1:110">
       <c r="F343" t="s">
         <v>1</v>
       </c>
-      <c r="H343" s="2"/>
-[...1 lines deleted...]
-    <row r="344" spans="1:109">
+    </row>
+    <row r="344" spans="1:110">
       <c r="F344" t="s">
         <v>1</v>
       </c>
-      <c r="H344" s="2"/>
-[...1 lines deleted...]
-    <row r="345" spans="1:109">
+    </row>
+    <row r="345" spans="1:110">
       <c r="F345" t="s">
         <v>1</v>
       </c>
-      <c r="H345" s="2"/>
-[...1 lines deleted...]
-    <row r="346" spans="1:109">
+    </row>
+    <row r="346" spans="1:110">
       <c r="F346" t="s">
         <v>1</v>
       </c>
-      <c r="H346" s="2"/>
-[...1 lines deleted...]
-    <row r="347" spans="1:109">
+    </row>
+    <row r="347" spans="1:110">
       <c r="F347" t="s">
         <v>1</v>
       </c>
-      <c r="H347" s="2"/>
-[...1 lines deleted...]
-    <row r="348" spans="1:109">
+    </row>
+    <row r="348" spans="1:110">
       <c r="F348" t="s">
         <v>1</v>
       </c>
-      <c r="H348" s="2"/>
-[...1 lines deleted...]
-    <row r="349" spans="1:109">
+    </row>
+    <row r="349" spans="1:110">
       <c r="F349" t="s">
         <v>1</v>
       </c>
-      <c r="H349" s="2"/>
-[...1 lines deleted...]
-    <row r="350" spans="1:109">
+    </row>
+    <row r="350" spans="1:110">
       <c r="F350" t="s">
         <v>1</v>
       </c>
-      <c r="H350" s="2"/>
-[...1 lines deleted...]
-    <row r="351" spans="1:109">
+    </row>
+    <row r="351" spans="1:110">
       <c r="F351" t="s">
         <v>1</v>
       </c>
-      <c r="H351" s="2"/>
-[...1 lines deleted...]
-    <row r="352" spans="1:109">
+    </row>
+    <row r="352" spans="1:110">
       <c r="F352" t="s">
         <v>1</v>
       </c>
-      <c r="H352" s="2"/>
-[...1 lines deleted...]
-    <row r="353" spans="1:109">
+    </row>
+    <row r="353" spans="1:110">
       <c r="F353" t="s">
         <v>1</v>
       </c>
-      <c r="H353" s="2"/>
-[...1 lines deleted...]
-    <row r="354" spans="1:109">
+    </row>
+    <row r="354" spans="1:110">
       <c r="F354" t="s">
         <v>1</v>
       </c>
-      <c r="H354" s="2"/>
-[...1 lines deleted...]
-    <row r="355" spans="1:109">
+    </row>
+    <row r="355" spans="1:110">
       <c r="F355" t="s">
         <v>1</v>
       </c>
-      <c r="H355" s="2"/>
-[...1 lines deleted...]
-    <row r="356" spans="1:109">
+    </row>
+    <row r="356" spans="1:110">
       <c r="F356" t="s">
         <v>1</v>
       </c>
-      <c r="H356" s="2"/>
-[...1 lines deleted...]
-    <row r="357" spans="1:109">
+    </row>
+    <row r="357" spans="1:110">
       <c r="F357" t="s">
         <v>1</v>
       </c>
-      <c r="H357" s="2"/>
-[...1 lines deleted...]
-    <row r="358" spans="1:109">
+    </row>
+    <row r="358" spans="1:110">
       <c r="F358" t="s">
         <v>1</v>
       </c>
-      <c r="H358" s="2"/>
-[...1 lines deleted...]
-    <row r="359" spans="1:109">
+    </row>
+    <row r="359" spans="1:110">
       <c r="F359" t="s">
         <v>1</v>
       </c>
-      <c r="H359" s="2"/>
-[...1 lines deleted...]
-    <row r="360" spans="1:109">
+    </row>
+    <row r="360" spans="1:110">
       <c r="F360" t="s">
         <v>1</v>
       </c>
-      <c r="H360" s="2"/>
-[...1 lines deleted...]
-    <row r="361" spans="1:109">
+    </row>
+    <row r="361" spans="1:110">
       <c r="F361" t="s">
         <v>1</v>
       </c>
-      <c r="H361" s="2"/>
-[...1 lines deleted...]
-    <row r="362" spans="1:109">
+    </row>
+    <row r="362" spans="1:110">
       <c r="F362" t="s">
         <v>1</v>
       </c>
-      <c r="H362" s="2"/>
-[...1 lines deleted...]
-    <row r="363" spans="1:109">
+    </row>
+    <row r="363" spans="1:110">
       <c r="F363" t="s">
         <v>1</v>
       </c>
-      <c r="H363" s="2"/>
-[...1 lines deleted...]
-    <row r="364" spans="1:109">
+    </row>
+    <row r="364" spans="1:110">
       <c r="F364" t="s">
         <v>1</v>
       </c>
-      <c r="H364" s="2"/>
-[...1 lines deleted...]
-    <row r="365" spans="1:109">
+    </row>
+    <row r="365" spans="1:110">
       <c r="F365" t="s">
         <v>1</v>
       </c>
-      <c r="H365" s="2"/>
-[...1 lines deleted...]
-    <row r="366" spans="1:109">
+    </row>
+    <row r="366" spans="1:110">
       <c r="F366" t="s">
         <v>1</v>
       </c>
-      <c r="H366" s="2"/>
-[...1 lines deleted...]
-    <row r="367" spans="1:109">
+    </row>
+    <row r="367" spans="1:110">
       <c r="F367" t="s">
         <v>1</v>
       </c>
-      <c r="H367" s="2"/>
-[...1 lines deleted...]
-    <row r="368" spans="1:109">
+    </row>
+    <row r="368" spans="1:110">
       <c r="F368" t="s">
         <v>1</v>
       </c>
-      <c r="H368" s="2"/>
-[...1 lines deleted...]
-    <row r="369" spans="1:109">
+    </row>
+    <row r="369" spans="1:110">
       <c r="F369" t="s">
         <v>1</v>
       </c>
-      <c r="H369" s="2"/>
-[...1 lines deleted...]
-    <row r="370" spans="1:109">
+    </row>
+    <row r="370" spans="1:110">
       <c r="F370" t="s">
         <v>1</v>
       </c>
-      <c r="H370" s="2"/>
-[...1 lines deleted...]
-    <row r="371" spans="1:109">
+    </row>
+    <row r="371" spans="1:110">
       <c r="F371" t="s">
         <v>1</v>
       </c>
-      <c r="H371" s="2"/>
-[...1 lines deleted...]
-    <row r="372" spans="1:109">
+    </row>
+    <row r="372" spans="1:110">
       <c r="F372" t="s">
         <v>1</v>
       </c>
-      <c r="H372" s="2"/>
-[...1 lines deleted...]
-    <row r="373" spans="1:109">
+    </row>
+    <row r="373" spans="1:110">
       <c r="F373" t="s">
         <v>1</v>
       </c>
-      <c r="H373" s="2"/>
-[...1 lines deleted...]
-    <row r="374" spans="1:109">
+    </row>
+    <row r="374" spans="1:110">
       <c r="F374" t="s">
         <v>1</v>
       </c>
-      <c r="H374" s="2"/>
-[...1 lines deleted...]
-    <row r="375" spans="1:109">
+    </row>
+    <row r="375" spans="1:110">
       <c r="F375" t="s">
         <v>1</v>
       </c>
-      <c r="H375" s="2"/>
-[...1 lines deleted...]
-    <row r="376" spans="1:109">
+    </row>
+    <row r="376" spans="1:110">
       <c r="F376" t="s">
         <v>1</v>
       </c>
-      <c r="H376" s="2"/>
-[...1 lines deleted...]
-    <row r="377" spans="1:109">
+    </row>
+    <row r="377" spans="1:110">
       <c r="F377" t="s">
         <v>1</v>
       </c>
-      <c r="H377" s="2"/>
-[...1 lines deleted...]
-    <row r="378" spans="1:109">
+    </row>
+    <row r="378" spans="1:110">
       <c r="F378" t="s">
         <v>1</v>
       </c>
-      <c r="H378" s="2"/>
-[...1 lines deleted...]
-    <row r="379" spans="1:109">
+    </row>
+    <row r="379" spans="1:110">
       <c r="F379" t="s">
         <v>1</v>
       </c>
-      <c r="H379" s="2"/>
-[...1 lines deleted...]
-    <row r="380" spans="1:109">
+    </row>
+    <row r="380" spans="1:110">
       <c r="F380" t="s">
         <v>1</v>
       </c>
-      <c r="H380" s="2"/>
-[...1 lines deleted...]
-    <row r="381" spans="1:109">
+    </row>
+    <row r="381" spans="1:110">
       <c r="F381" t="s">
         <v>1</v>
       </c>
-      <c r="H381" s="2"/>
-[...1 lines deleted...]
-    <row r="382" spans="1:109">
+    </row>
+    <row r="382" spans="1:110">
       <c r="F382" t="s">
         <v>1</v>
       </c>
-      <c r="H382" s="2"/>
-[...1 lines deleted...]
-    <row r="383" spans="1:109">
+    </row>
+    <row r="383" spans="1:110">
       <c r="F383" t="s">
         <v>1</v>
       </c>
-      <c r="H383" s="2"/>
-[...1 lines deleted...]
-    <row r="384" spans="1:109">
+    </row>
+    <row r="384" spans="1:110">
       <c r="F384" t="s">
         <v>1</v>
       </c>
-      <c r="H384" s="2"/>
-[...1 lines deleted...]
-    <row r="385" spans="1:109">
+    </row>
+    <row r="385" spans="1:110">
       <c r="F385" t="s">
         <v>1</v>
       </c>
-      <c r="H385" s="2"/>
-[...1 lines deleted...]
-    <row r="386" spans="1:109">
+    </row>
+    <row r="386" spans="1:110">
       <c r="F386" t="s">
         <v>1</v>
       </c>
-      <c r="H386" s="2"/>
-[...1 lines deleted...]
-    <row r="387" spans="1:109">
+    </row>
+    <row r="387" spans="1:110">
       <c r="F387" t="s">
         <v>1</v>
       </c>
-      <c r="H387" s="2"/>
-[...1 lines deleted...]
-    <row r="388" spans="1:109">
+    </row>
+    <row r="388" spans="1:110">
       <c r="F388" t="s">
         <v>1</v>
       </c>
-      <c r="H388" s="2"/>
-[...1 lines deleted...]
-    <row r="389" spans="1:109">
+    </row>
+    <row r="389" spans="1:110">
       <c r="F389" t="s">
         <v>1</v>
       </c>
-      <c r="H389" s="2"/>
-[...1 lines deleted...]
-    <row r="390" spans="1:109">
+    </row>
+    <row r="390" spans="1:110">
       <c r="F390" t="s">
         <v>1</v>
       </c>
-      <c r="H390" s="2"/>
-[...1 lines deleted...]
-    <row r="391" spans="1:109">
+    </row>
+    <row r="391" spans="1:110">
       <c r="F391" t="s">
         <v>1</v>
       </c>
-      <c r="H391" s="2"/>
-[...1 lines deleted...]
-    <row r="392" spans="1:109">
+    </row>
+    <row r="392" spans="1:110">
       <c r="F392" t="s">
         <v>1</v>
       </c>
-      <c r="H392" s="2"/>
-[...1 lines deleted...]
-    <row r="393" spans="1:109">
+    </row>
+    <row r="393" spans="1:110">
       <c r="F393" t="s">
         <v>1</v>
       </c>
-      <c r="H393" s="2"/>
-[...1 lines deleted...]
-    <row r="394" spans="1:109">
+    </row>
+    <row r="394" spans="1:110">
       <c r="F394" t="s">
         <v>1</v>
       </c>
-      <c r="H394" s="2"/>
-[...1 lines deleted...]
-    <row r="395" spans="1:109">
+    </row>
+    <row r="395" spans="1:110">
       <c r="F395" t="s">
         <v>1</v>
       </c>
-      <c r="H395" s="2"/>
-[...1 lines deleted...]
-    <row r="396" spans="1:109">
+    </row>
+    <row r="396" spans="1:110">
       <c r="F396" t="s">
         <v>1</v>
       </c>
-      <c r="H396" s="2"/>
-[...1 lines deleted...]
-    <row r="397" spans="1:109">
+    </row>
+    <row r="397" spans="1:110">
       <c r="F397" t="s">
         <v>1</v>
       </c>
-      <c r="H397" s="2"/>
-[...1 lines deleted...]
-    <row r="398" spans="1:109">
+    </row>
+    <row r="398" spans="1:110">
       <c r="F398" t="s">
         <v>1</v>
       </c>
-      <c r="H398" s="2"/>
-[...1 lines deleted...]
-    <row r="399" spans="1:109">
+    </row>
+    <row r="399" spans="1:110">
       <c r="F399" t="s">
         <v>1</v>
       </c>
-      <c r="H399" s="2"/>
-[...1 lines deleted...]
-    <row r="400" spans="1:109">
+    </row>
+    <row r="400" spans="1:110">
       <c r="F400" t="s">
         <v>1</v>
       </c>
-      <c r="H400" s="2"/>
-[...1 lines deleted...]
-    <row r="401" spans="1:109">
+    </row>
+    <row r="401" spans="1:110">
       <c r="F401" t="s">
         <v>1</v>
       </c>
-      <c r="H401" s="2"/>
-[...1 lines deleted...]
-    <row r="402" spans="1:109">
+    </row>
+    <row r="402" spans="1:110">
       <c r="F402" t="s">
         <v>1</v>
       </c>
-      <c r="H402" s="2"/>
-[...1 lines deleted...]
-    <row r="403" spans="1:109">
+    </row>
+    <row r="403" spans="1:110">
       <c r="F403" t="s">
         <v>1</v>
       </c>
-      <c r="H403" s="2"/>
-[...1 lines deleted...]
-    <row r="404" spans="1:109">
+    </row>
+    <row r="404" spans="1:110">
       <c r="F404" t="s">
         <v>1</v>
       </c>
-      <c r="H404" s="2"/>
-[...1 lines deleted...]
-    <row r="405" spans="1:109">
+    </row>
+    <row r="405" spans="1:110">
       <c r="F405" t="s">
         <v>1</v>
       </c>
-      <c r="H405" s="2"/>
-[...1 lines deleted...]
-    <row r="406" spans="1:109">
+    </row>
+    <row r="406" spans="1:110">
       <c r="F406" t="s">
         <v>1</v>
       </c>
-      <c r="H406" s="2"/>
-[...1 lines deleted...]
-    <row r="407" spans="1:109">
+    </row>
+    <row r="407" spans="1:110">
       <c r="F407" t="s">
         <v>1</v>
       </c>
-      <c r="H407" s="2"/>
-[...1 lines deleted...]
-    <row r="408" spans="1:109">
+    </row>
+    <row r="408" spans="1:110">
       <c r="F408" t="s">
         <v>1</v>
       </c>
-      <c r="H408" s="2"/>
-[...1 lines deleted...]
-    <row r="409" spans="1:109">
+    </row>
+    <row r="409" spans="1:110">
       <c r="F409" t="s">
         <v>1</v>
       </c>
-      <c r="H409" s="2"/>
-[...1 lines deleted...]
-    <row r="410" spans="1:109">
+    </row>
+    <row r="410" spans="1:110">
       <c r="F410" t="s">
         <v>1</v>
       </c>
-      <c r="H410" s="2"/>
-[...1 lines deleted...]
-    <row r="411" spans="1:109">
+    </row>
+    <row r="411" spans="1:110">
       <c r="F411" t="s">
         <v>1</v>
       </c>
-      <c r="H411" s="2"/>
-[...1 lines deleted...]
-    <row r="412" spans="1:109">
+    </row>
+    <row r="412" spans="1:110">
       <c r="F412" t="s">
         <v>1</v>
       </c>
-      <c r="H412" s="2"/>
-[...1 lines deleted...]
-    <row r="413" spans="1:109">
+    </row>
+    <row r="413" spans="1:110">
       <c r="F413" t="s">
         <v>1</v>
       </c>
-      <c r="H413" s="2"/>
-[...1 lines deleted...]
-    <row r="414" spans="1:109">
+    </row>
+    <row r="414" spans="1:110">
       <c r="F414" t="s">
         <v>1</v>
       </c>
-      <c r="H414" s="2"/>
-[...1 lines deleted...]
-    <row r="415" spans="1:109">
+    </row>
+    <row r="415" spans="1:110">
       <c r="F415" t="s">
         <v>1</v>
       </c>
-      <c r="H415" s="2"/>
-[...1 lines deleted...]
-    <row r="416" spans="1:109">
+    </row>
+    <row r="416" spans="1:110">
       <c r="F416" t="s">
         <v>1</v>
       </c>
-      <c r="H416" s="2"/>
-[...1 lines deleted...]
-    <row r="417" spans="1:109">
+    </row>
+    <row r="417" spans="1:110">
       <c r="F417" t="s">
         <v>1</v>
       </c>
-      <c r="H417" s="2"/>
-[...1 lines deleted...]
-    <row r="418" spans="1:109">
+    </row>
+    <row r="418" spans="1:110">
       <c r="F418" t="s">
         <v>1</v>
       </c>
-      <c r="H418" s="2"/>
-[...1 lines deleted...]
-    <row r="419" spans="1:109">
+    </row>
+    <row r="419" spans="1:110">
       <c r="F419" t="s">
         <v>1</v>
       </c>
-      <c r="H419" s="2"/>
-[...1 lines deleted...]
-    <row r="420" spans="1:109">
+    </row>
+    <row r="420" spans="1:110">
       <c r="F420" t="s">
         <v>1</v>
       </c>
-      <c r="H420" s="2"/>
-[...1 lines deleted...]
-    <row r="421" spans="1:109">
+    </row>
+    <row r="421" spans="1:110">
       <c r="F421" t="s">
         <v>1</v>
       </c>
-      <c r="H421" s="2"/>
-[...1 lines deleted...]
-    <row r="422" spans="1:109">
+    </row>
+    <row r="422" spans="1:110">
       <c r="F422" t="s">
         <v>1</v>
       </c>
-      <c r="H422" s="2"/>
-[...1 lines deleted...]
-    <row r="423" spans="1:109">
+    </row>
+    <row r="423" spans="1:110">
       <c r="F423" t="s">
         <v>1</v>
       </c>
-      <c r="H423" s="2"/>
-[...1 lines deleted...]
-    <row r="424" spans="1:109">
+    </row>
+    <row r="424" spans="1:110">
       <c r="F424" t="s">
         <v>1</v>
       </c>
-      <c r="H424" s="2"/>
-[...1 lines deleted...]
-    <row r="425" spans="1:109">
+    </row>
+    <row r="425" spans="1:110">
       <c r="F425" t="s">
         <v>1</v>
       </c>
-      <c r="H425" s="2"/>
-[...1 lines deleted...]
-    <row r="426" spans="1:109">
+    </row>
+    <row r="426" spans="1:110">
       <c r="F426" t="s">
         <v>1</v>
       </c>
-      <c r="H426" s="2"/>
-[...1 lines deleted...]
-    <row r="427" spans="1:109">
+    </row>
+    <row r="427" spans="1:110">
       <c r="F427" t="s">
         <v>1</v>
       </c>
-      <c r="H427" s="2"/>
-[...1 lines deleted...]
-    <row r="428" spans="1:109">
+    </row>
+    <row r="428" spans="1:110">
       <c r="F428" t="s">
         <v>1</v>
       </c>
-      <c r="H428" s="2"/>
-[...1 lines deleted...]
-    <row r="429" spans="1:109">
+    </row>
+    <row r="429" spans="1:110">
       <c r="F429" t="s">
         <v>1</v>
       </c>
-      <c r="H429" s="2"/>
-[...1 lines deleted...]
-    <row r="430" spans="1:109">
+    </row>
+    <row r="430" spans="1:110">
       <c r="F430" t="s">
         <v>1</v>
       </c>
-      <c r="H430" s="2"/>
-[...1 lines deleted...]
-    <row r="431" spans="1:109">
+    </row>
+    <row r="431" spans="1:110">
       <c r="F431" t="s">
         <v>1</v>
       </c>
-      <c r="H431" s="2"/>
-[...1 lines deleted...]
-    <row r="432" spans="1:109">
+    </row>
+    <row r="432" spans="1:110">
       <c r="F432" t="s">
         <v>1</v>
       </c>
-      <c r="H432" s="2"/>
-[...1 lines deleted...]
-    <row r="433" spans="1:109">
+    </row>
+    <row r="433" spans="1:110">
       <c r="F433" t="s">
         <v>1</v>
       </c>
-      <c r="H433" s="2"/>
-[...1 lines deleted...]
-    <row r="434" spans="1:109">
+    </row>
+    <row r="434" spans="1:110">
       <c r="F434" t="s">
         <v>1</v>
       </c>
-      <c r="H434" s="2"/>
-[...1 lines deleted...]
-    <row r="435" spans="1:109">
+    </row>
+    <row r="435" spans="1:110">
       <c r="F435" t="s">
         <v>1</v>
       </c>
-      <c r="H435" s="2"/>
-[...1 lines deleted...]
-    <row r="436" spans="1:109">
+    </row>
+    <row r="436" spans="1:110">
       <c r="F436" t="s">
         <v>1</v>
       </c>
-      <c r="H436" s="2"/>
-[...1 lines deleted...]
-    <row r="437" spans="1:109">
+    </row>
+    <row r="437" spans="1:110">
       <c r="F437" t="s">
         <v>1</v>
       </c>
-      <c r="H437" s="2"/>
-[...1 lines deleted...]
-    <row r="438" spans="1:109">
+    </row>
+    <row r="438" spans="1:110">
       <c r="F438" t="s">
         <v>1</v>
       </c>
-      <c r="H438" s="2"/>
-[...1 lines deleted...]
-    <row r="439" spans="1:109">
+    </row>
+    <row r="439" spans="1:110">
       <c r="F439" t="s">
         <v>1</v>
       </c>
-      <c r="H439" s="2"/>
-[...1 lines deleted...]
-    <row r="440" spans="1:109">
+    </row>
+    <row r="440" spans="1:110">
       <c r="F440" t="s">
         <v>1</v>
       </c>
-      <c r="H440" s="2"/>
-[...1 lines deleted...]
-    <row r="441" spans="1:109">
+    </row>
+    <row r="441" spans="1:110">
       <c r="F441" t="s">
         <v>1</v>
       </c>
-      <c r="H441" s="2"/>
-[...1 lines deleted...]
-    <row r="442" spans="1:109">
+    </row>
+    <row r="442" spans="1:110">
       <c r="F442" t="s">
         <v>1</v>
       </c>
-      <c r="H442" s="2"/>
-[...1 lines deleted...]
-    <row r="443" spans="1:109">
+    </row>
+    <row r="443" spans="1:110">
       <c r="F443" t="s">
         <v>1</v>
       </c>
-      <c r="H443" s="2"/>
-[...1 lines deleted...]
-    <row r="444" spans="1:109">
+    </row>
+    <row r="444" spans="1:110">
       <c r="F444" t="s">
         <v>1</v>
       </c>
-      <c r="H444" s="2"/>
-[...1 lines deleted...]
-    <row r="445" spans="1:109">
+    </row>
+    <row r="445" spans="1:110">
       <c r="F445" t="s">
         <v>1</v>
       </c>
-      <c r="H445" s="2"/>
-[...1 lines deleted...]
-    <row r="446" spans="1:109">
+    </row>
+    <row r="446" spans="1:110">
       <c r="F446" t="s">
         <v>1</v>
       </c>
-      <c r="H446" s="2"/>
-[...1 lines deleted...]
-    <row r="447" spans="1:109">
+    </row>
+    <row r="447" spans="1:110">
       <c r="F447" t="s">
         <v>1</v>
       </c>
-      <c r="H447" s="2"/>
-[...1 lines deleted...]
-    <row r="448" spans="1:109">
+    </row>
+    <row r="448" spans="1:110">
       <c r="F448" t="s">
         <v>1</v>
       </c>
-      <c r="H448" s="2"/>
-[...1 lines deleted...]
-    <row r="449" spans="1:109">
+    </row>
+    <row r="449" spans="1:110">
       <c r="F449" t="s">
         <v>1</v>
       </c>
-      <c r="H449" s="2"/>
-[...1 lines deleted...]
-    <row r="450" spans="1:109">
+    </row>
+    <row r="450" spans="1:110">
       <c r="F450" t="s">
         <v>1</v>
       </c>
-      <c r="H450" s="2"/>
-[...1 lines deleted...]
-    <row r="451" spans="1:109">
+    </row>
+    <row r="451" spans="1:110">
       <c r="F451" t="s">
         <v>1</v>
       </c>
-      <c r="H451" s="2"/>
-[...1 lines deleted...]
-    <row r="452" spans="1:109">
+    </row>
+    <row r="452" spans="1:110">
       <c r="F452" t="s">
         <v>1</v>
       </c>
-      <c r="H452" s="2"/>
-[...1 lines deleted...]
-    <row r="453" spans="1:109">
+    </row>
+    <row r="453" spans="1:110">
       <c r="F453" t="s">
         <v>1</v>
       </c>
-      <c r="H453" s="2"/>
-[...1 lines deleted...]
-    <row r="454" spans="1:109">
+    </row>
+    <row r="454" spans="1:110">
       <c r="F454" t="s">
         <v>1</v>
       </c>
-      <c r="H454" s="2"/>
-[...1 lines deleted...]
-    <row r="455" spans="1:109">
+    </row>
+    <row r="455" spans="1:110">
       <c r="F455" t="s">
         <v>1</v>
       </c>
-      <c r="H455" s="2"/>
-[...1 lines deleted...]
-    <row r="456" spans="1:109">
+    </row>
+    <row r="456" spans="1:110">
       <c r="F456" t="s">
         <v>1</v>
       </c>
-      <c r="H456" s="2"/>
-[...1 lines deleted...]
-    <row r="457" spans="1:109">
+    </row>
+    <row r="457" spans="1:110">
       <c r="F457" t="s">
         <v>1</v>
       </c>
-      <c r="H457" s="2"/>
-[...1 lines deleted...]
-    <row r="458" spans="1:109">
+    </row>
+    <row r="458" spans="1:110">
       <c r="F458" t="s">
         <v>1</v>
       </c>
-      <c r="H458" s="2"/>
-[...1 lines deleted...]
-    <row r="459" spans="1:109">
+    </row>
+    <row r="459" spans="1:110">
       <c r="F459" t="s">
         <v>1</v>
       </c>
-      <c r="H459" s="2"/>
-[...1 lines deleted...]
-    <row r="460" spans="1:109">
+    </row>
+    <row r="460" spans="1:110">
       <c r="F460" t="s">
         <v>1</v>
       </c>
-      <c r="H460" s="2"/>
-[...1 lines deleted...]
-    <row r="461" spans="1:109">
+    </row>
+    <row r="461" spans="1:110">
       <c r="F461" t="s">
         <v>1</v>
       </c>
-      <c r="H461" s="2"/>
-[...1 lines deleted...]
-    <row r="462" spans="1:109">
+    </row>
+    <row r="462" spans="1:110">
       <c r="F462" t="s">
         <v>1</v>
       </c>
-      <c r="H462" s="2"/>
-[...1 lines deleted...]
-    <row r="463" spans="1:109">
+    </row>
+    <row r="463" spans="1:110">
       <c r="F463" t="s">
         <v>1</v>
       </c>
-      <c r="H463" s="2"/>
-[...1 lines deleted...]
-    <row r="464" spans="1:109">
+    </row>
+    <row r="464" spans="1:110">
       <c r="F464" t="s">
         <v>1</v>
       </c>
-      <c r="H464" s="2"/>
-[...1 lines deleted...]
-    <row r="465" spans="1:109">
+    </row>
+    <row r="465" spans="1:110">
       <c r="F465" t="s">
         <v>1</v>
       </c>
-      <c r="H465" s="2"/>
-[...1 lines deleted...]
-    <row r="466" spans="1:109">
+    </row>
+    <row r="466" spans="1:110">
       <c r="F466" t="s">
         <v>1</v>
       </c>
-      <c r="H466" s="2"/>
-[...1 lines deleted...]
-    <row r="467" spans="1:109">
+    </row>
+    <row r="467" spans="1:110">
       <c r="F467" t="s">
         <v>1</v>
       </c>
-      <c r="H467" s="2"/>
-[...1 lines deleted...]
-    <row r="468" spans="1:109">
+    </row>
+    <row r="468" spans="1:110">
       <c r="F468" t="s">
         <v>1</v>
       </c>
-      <c r="H468" s="2"/>
-[...1 lines deleted...]
-    <row r="469" spans="1:109">
+    </row>
+    <row r="469" spans="1:110">
       <c r="F469" t="s">
         <v>1</v>
       </c>
-      <c r="H469" s="2"/>
-[...1 lines deleted...]
-    <row r="470" spans="1:109">
+    </row>
+    <row r="470" spans="1:110">
       <c r="F470" t="s">
         <v>1</v>
       </c>
-      <c r="H470" s="2"/>
-[...1 lines deleted...]
-    <row r="471" spans="1:109">
+    </row>
+    <row r="471" spans="1:110">
       <c r="F471" t="s">
         <v>1</v>
       </c>
-      <c r="H471" s="2"/>
-[...1 lines deleted...]
-    <row r="472" spans="1:109">
+    </row>
+    <row r="472" spans="1:110">
       <c r="F472" t="s">
         <v>1</v>
       </c>
-      <c r="H472" s="2"/>
-[...1 lines deleted...]
-    <row r="473" spans="1:109">
+    </row>
+    <row r="473" spans="1:110">
       <c r="F473" t="s">
         <v>1</v>
       </c>
-      <c r="H473" s="2"/>
-[...1 lines deleted...]
-    <row r="474" spans="1:109">
+    </row>
+    <row r="474" spans="1:110">
       <c r="F474" t="s">
         <v>1</v>
       </c>
-      <c r="H474" s="2"/>
-[...1 lines deleted...]
-    <row r="475" spans="1:109">
+    </row>
+    <row r="475" spans="1:110">
       <c r="F475" t="s">
         <v>1</v>
       </c>
-      <c r="H475" s="2"/>
-[...1 lines deleted...]
-    <row r="476" spans="1:109">
+    </row>
+    <row r="476" spans="1:110">
       <c r="F476" t="s">
         <v>1</v>
       </c>
-      <c r="H476" s="2"/>
-[...1 lines deleted...]
-    <row r="477" spans="1:109">
+    </row>
+    <row r="477" spans="1:110">
       <c r="F477" t="s">
         <v>1</v>
       </c>
-      <c r="H477" s="2"/>
-[...1 lines deleted...]
-    <row r="478" spans="1:109">
+    </row>
+    <row r="478" spans="1:110">
       <c r="F478" t="s">
         <v>1</v>
       </c>
-      <c r="H478" s="2"/>
-[...1 lines deleted...]
-    <row r="479" spans="1:109">
+    </row>
+    <row r="479" spans="1:110">
       <c r="F479" t="s">
         <v>1</v>
       </c>
-      <c r="H479" s="2"/>
-[...1 lines deleted...]
-    <row r="480" spans="1:109">
+    </row>
+    <row r="480" spans="1:110">
       <c r="F480" t="s">
         <v>1</v>
       </c>
-      <c r="H480" s="2"/>
-[...1 lines deleted...]
-    <row r="481" spans="1:109">
+    </row>
+    <row r="481" spans="1:110">
       <c r="F481" t="s">
         <v>1</v>
       </c>
-      <c r="H481" s="2"/>
-[...1 lines deleted...]
-    <row r="482" spans="1:109">
+    </row>
+    <row r="482" spans="1:110">
       <c r="F482" t="s">
         <v>1</v>
       </c>
-      <c r="H482" s="2"/>
-[...1 lines deleted...]
-    <row r="483" spans="1:109">
+    </row>
+    <row r="483" spans="1:110">
       <c r="F483" t="s">
         <v>1</v>
       </c>
-      <c r="H483" s="2"/>
-[...1 lines deleted...]
-    <row r="484" spans="1:109">
+    </row>
+    <row r="484" spans="1:110">
       <c r="F484" t="s">
         <v>1</v>
       </c>
-      <c r="H484" s="2"/>
-[...1 lines deleted...]
-    <row r="485" spans="1:109">
+    </row>
+    <row r="485" spans="1:110">
       <c r="F485" t="s">
         <v>1</v>
       </c>
-      <c r="H485" s="2"/>
-[...1 lines deleted...]
-    <row r="486" spans="1:109">
+    </row>
+    <row r="486" spans="1:110">
       <c r="F486" t="s">
         <v>1</v>
       </c>
-      <c r="H486" s="2"/>
-[...1 lines deleted...]
-    <row r="487" spans="1:109">
+    </row>
+    <row r="487" spans="1:110">
       <c r="F487" t="s">
         <v>1</v>
       </c>
-      <c r="H487" s="2"/>
-[...1 lines deleted...]
-    <row r="488" spans="1:109">
+    </row>
+    <row r="488" spans="1:110">
       <c r="F488" t="s">
         <v>1</v>
       </c>
-      <c r="H488" s="2"/>
-[...1 lines deleted...]
-    <row r="489" spans="1:109">
+    </row>
+    <row r="489" spans="1:110">
       <c r="F489" t="s">
         <v>1</v>
       </c>
-      <c r="H489" s="2"/>
-[...1 lines deleted...]
-    <row r="490" spans="1:109">
+    </row>
+    <row r="490" spans="1:110">
       <c r="F490" t="s">
         <v>1</v>
       </c>
-      <c r="H490" s="2"/>
-[...1 lines deleted...]
-    <row r="491" spans="1:109">
+    </row>
+    <row r="491" spans="1:110">
       <c r="F491" t="s">
         <v>1</v>
       </c>
-      <c r="H491" s="2"/>
-[...1 lines deleted...]
-    <row r="492" spans="1:109">
+    </row>
+    <row r="492" spans="1:110">
       <c r="F492" t="s">
         <v>1</v>
       </c>
-      <c r="H492" s="2"/>
-[...1 lines deleted...]
-    <row r="493" spans="1:109">
+    </row>
+    <row r="493" spans="1:110">
       <c r="F493" t="s">
         <v>1</v>
       </c>
-      <c r="H493" s="2"/>
-[...1 lines deleted...]
-    <row r="494" spans="1:109">
+    </row>
+    <row r="494" spans="1:110">
       <c r="F494" t="s">
         <v>1</v>
       </c>
-      <c r="H494" s="2"/>
-[...1 lines deleted...]
-    <row r="495" spans="1:109">
+    </row>
+    <row r="495" spans="1:110">
       <c r="F495" t="s">
         <v>1</v>
       </c>
-      <c r="H495" s="2"/>
-[...1 lines deleted...]
-    <row r="496" spans="1:109">
+    </row>
+    <row r="496" spans="1:110">
       <c r="F496" t="s">
         <v>1</v>
       </c>
-      <c r="H496" s="2"/>
-[...1 lines deleted...]
-    <row r="497" spans="1:109">
+    </row>
+    <row r="497" spans="1:110">
       <c r="F497" t="s">
         <v>1</v>
       </c>
-      <c r="H497" s="2"/>
-[...1 lines deleted...]
-    <row r="498" spans="1:109">
+    </row>
+    <row r="498" spans="1:110">
       <c r="F498" t="s">
         <v>1</v>
       </c>
-      <c r="H498" s="2"/>
-[...1 lines deleted...]
-    <row r="499" spans="1:109">
+    </row>
+    <row r="499" spans="1:110">
       <c r="F499" t="s">
         <v>1</v>
       </c>
-      <c r="H499" s="2"/>
-[...1 lines deleted...]
-    <row r="500" spans="1:109">
+    </row>
+    <row r="500" spans="1:110">
       <c r="F500" t="s">
         <v>1</v>
       </c>
-      <c r="H500" s="2"/>
-[...1 lines deleted...]
-    <row r="501" spans="1:109">
+    </row>
+    <row r="501" spans="1:110">
       <c r="F501" t="s">
         <v>1</v>
       </c>
-      <c r="H501" s="2"/>
-[...1 lines deleted...]
-    <row r="502" spans="1:109">
+    </row>
+    <row r="502" spans="1:110">
       <c r="F502" t="s">
         <v>1</v>
       </c>
-      <c r="H502" s="2"/>
-[...1 lines deleted...]
-    <row r="503" spans="1:109">
+    </row>
+    <row r="503" spans="1:110">
       <c r="F503" t="s">
         <v>1</v>
       </c>
-      <c r="H503" s="2"/>
-[...1 lines deleted...]
-    <row r="504" spans="1:109">
+    </row>
+    <row r="504" spans="1:110">
       <c r="F504" t="s">
         <v>1</v>
       </c>
-      <c r="H504" s="2"/>
-[...1 lines deleted...]
-    <row r="505" spans="1:109">
+    </row>
+    <row r="505" spans="1:110">
       <c r="F505" t="s">
         <v>1</v>
       </c>
-      <c r="H505" s="2"/>
-[...1 lines deleted...]
-    <row r="506" spans="1:109">
+    </row>
+    <row r="506" spans="1:110">
       <c r="F506" t="s">
         <v>1</v>
       </c>
-      <c r="H506" s="2"/>
-[...1 lines deleted...]
-    <row r="507" spans="1:109">
+    </row>
+    <row r="507" spans="1:110">
       <c r="F507" t="s">
         <v>1</v>
       </c>
-      <c r="H507" s="2"/>
-[...1 lines deleted...]
-    <row r="508" spans="1:109">
+    </row>
+    <row r="508" spans="1:110">
       <c r="F508" t="s">
         <v>1</v>
       </c>
-      <c r="H508" s="2"/>
-[...1 lines deleted...]
-    <row r="509" spans="1:109">
+    </row>
+    <row r="509" spans="1:110">
       <c r="F509" t="s">
         <v>1</v>
       </c>
-      <c r="H509" s="2"/>
-[...1 lines deleted...]
-    <row r="510" spans="1:109">
+    </row>
+    <row r="510" spans="1:110">
       <c r="F510" t="s">
         <v>1</v>
       </c>
-      <c r="H510" s="2"/>
-[...1 lines deleted...]
-    <row r="511" spans="1:109">
+    </row>
+    <row r="511" spans="1:110">
       <c r="F511" t="s">
         <v>1</v>
       </c>
-      <c r="H511" s="2"/>
-[...1 lines deleted...]
-    <row r="512" spans="1:109">
+    </row>
+    <row r="512" spans="1:110">
       <c r="F512" t="s">
         <v>1</v>
       </c>
-      <c r="H512" s="2"/>
-[...1 lines deleted...]
-    <row r="513" spans="1:109">
+    </row>
+    <row r="513" spans="1:110">
       <c r="F513" t="s">
         <v>1</v>
       </c>
-      <c r="H513" s="2"/>
-[...1 lines deleted...]
-    <row r="514" spans="1:109">
+    </row>
+    <row r="514" spans="1:110">
       <c r="F514" t="s">
         <v>1</v>
       </c>
-      <c r="H514" s="2"/>
-[...1 lines deleted...]
-    <row r="515" spans="1:109">
+    </row>
+    <row r="515" spans="1:110">
       <c r="F515" t="s">
         <v>1</v>
       </c>
-      <c r="H515" s="2"/>
-[...1 lines deleted...]
-    <row r="516" spans="1:109">
+    </row>
+    <row r="516" spans="1:110">
       <c r="F516" t="s">
         <v>1</v>
       </c>
-      <c r="H516" s="2"/>
-[...1 lines deleted...]
-    <row r="517" spans="1:109">
+    </row>
+    <row r="517" spans="1:110">
       <c r="F517" t="s">
         <v>1</v>
       </c>
-      <c r="H517" s="2"/>
-[...1 lines deleted...]
-    <row r="518" spans="1:109">
+    </row>
+    <row r="518" spans="1:110">
       <c r="F518" t="s">
         <v>1</v>
       </c>
-      <c r="H518" s="2"/>
-[...1 lines deleted...]
-    <row r="519" spans="1:109">
+    </row>
+    <row r="519" spans="1:110">
       <c r="F519" t="s">
         <v>1</v>
       </c>
-      <c r="H519" s="2"/>
-[...1 lines deleted...]
-    <row r="520" spans="1:109">
+    </row>
+    <row r="520" spans="1:110">
       <c r="F520" t="s">
         <v>1</v>
       </c>
-      <c r="H520" s="2"/>
-[...1 lines deleted...]
-    <row r="521" spans="1:109">
+    </row>
+    <row r="521" spans="1:110">
       <c r="F521" t="s">
         <v>1</v>
       </c>
-      <c r="H521" s="2"/>
-[...1 lines deleted...]
-    <row r="522" spans="1:109">
+    </row>
+    <row r="522" spans="1:110">
       <c r="F522" t="s">
         <v>1</v>
       </c>
-      <c r="H522" s="2"/>
-[...1 lines deleted...]
-    <row r="523" spans="1:109">
+    </row>
+    <row r="523" spans="1:110">
       <c r="F523" t="s">
         <v>1</v>
       </c>
-      <c r="H523" s="2"/>
-[...1 lines deleted...]
-    <row r="524" spans="1:109">
+    </row>
+    <row r="524" spans="1:110">
       <c r="F524" t="s">
         <v>1</v>
       </c>
-      <c r="H524" s="2"/>
-[...1 lines deleted...]
-    <row r="525" spans="1:109">
+    </row>
+    <row r="525" spans="1:110">
       <c r="F525" t="s">
         <v>1</v>
       </c>
-      <c r="H525" s="2"/>
-[...1 lines deleted...]
-    <row r="526" spans="1:109">
+    </row>
+    <row r="526" spans="1:110">
       <c r="F526" t="s">
         <v>1</v>
       </c>
-      <c r="H526" s="2"/>
-[...1 lines deleted...]
-    <row r="527" spans="1:109">
+    </row>
+    <row r="527" spans="1:110">
       <c r="F527" t="s">
         <v>1</v>
       </c>
-      <c r="H527" s="2"/>
-[...1 lines deleted...]
-    <row r="528" spans="1:109">
+    </row>
+    <row r="528" spans="1:110">
       <c r="F528" t="s">
         <v>1</v>
       </c>
-      <c r="H528" s="2"/>
-[...1 lines deleted...]
-    <row r="529" spans="1:109">
+    </row>
+    <row r="529" spans="1:110">
       <c r="F529" t="s">
         <v>1</v>
       </c>
-      <c r="H529" s="2"/>
-[...1 lines deleted...]
-    <row r="530" spans="1:109">
+    </row>
+    <row r="530" spans="1:110">
       <c r="F530" t="s">
         <v>1</v>
       </c>
-      <c r="H530" s="2"/>
-[...1 lines deleted...]
-    <row r="531" spans="1:109">
+    </row>
+    <row r="531" spans="1:110">
       <c r="F531" t="s">
         <v>1</v>
       </c>
-      <c r="H531" s="2"/>
-[...1 lines deleted...]
-    <row r="532" spans="1:109">
+    </row>
+    <row r="532" spans="1:110">
       <c r="F532" t="s">
         <v>1</v>
       </c>
-      <c r="H532" s="2"/>
-[...1 lines deleted...]
-    <row r="533" spans="1:109">
+    </row>
+    <row r="533" spans="1:110">
       <c r="F533" t="s">
         <v>1</v>
       </c>
-      <c r="H533" s="2"/>
-[...1 lines deleted...]
-    <row r="534" spans="1:109">
+    </row>
+    <row r="534" spans="1:110">
       <c r="F534" t="s">
         <v>1</v>
       </c>
-      <c r="H534" s="2"/>
-[...1 lines deleted...]
-    <row r="535" spans="1:109">
+    </row>
+    <row r="535" spans="1:110">
       <c r="F535" t="s">
         <v>1</v>
       </c>
-      <c r="H535" s="2"/>
-[...1 lines deleted...]
-    <row r="536" spans="1:109">
+    </row>
+    <row r="536" spans="1:110">
       <c r="F536" t="s">
         <v>1</v>
       </c>
-      <c r="H536" s="2"/>
-[...1 lines deleted...]
-    <row r="537" spans="1:109">
+    </row>
+    <row r="537" spans="1:110">
       <c r="F537" t="s">
         <v>1</v>
       </c>
-      <c r="H537" s="2"/>
-[...1 lines deleted...]
-    <row r="538" spans="1:109">
+    </row>
+    <row r="538" spans="1:110">
       <c r="F538" t="s">
         <v>1</v>
       </c>
-      <c r="H538" s="2"/>
-[...1 lines deleted...]
-    <row r="539" spans="1:109">
+    </row>
+    <row r="539" spans="1:110">
       <c r="F539" t="s">
         <v>1</v>
       </c>
-      <c r="H539" s="2"/>
-[...1 lines deleted...]
-    <row r="540" spans="1:109">
+    </row>
+    <row r="540" spans="1:110">
       <c r="F540" t="s">
         <v>1</v>
       </c>
-      <c r="H540" s="2"/>
-[...1 lines deleted...]
-    <row r="541" spans="1:109">
+    </row>
+    <row r="541" spans="1:110">
       <c r="F541" t="s">
         <v>1</v>
       </c>
-      <c r="H541" s="2"/>
-[...1 lines deleted...]
-    <row r="542" spans="1:109">
+    </row>
+    <row r="542" spans="1:110">
       <c r="F542" t="s">
         <v>1</v>
       </c>
-      <c r="H542" s="2"/>
-[...1 lines deleted...]
-    <row r="543" spans="1:109">
+    </row>
+    <row r="543" spans="1:110">
       <c r="F543" t="s">
         <v>1</v>
       </c>
-      <c r="H543" s="2"/>
-[...1 lines deleted...]
-    <row r="544" spans="1:109">
+    </row>
+    <row r="544" spans="1:110">
       <c r="F544" t="s">
         <v>1</v>
       </c>
-      <c r="H544" s="2"/>
-[...1 lines deleted...]
-    <row r="545" spans="1:109">
+    </row>
+    <row r="545" spans="1:110">
       <c r="F545" t="s">
         <v>1</v>
       </c>
-      <c r="H545" s="2"/>
-[...1 lines deleted...]
-    <row r="546" spans="1:109">
+    </row>
+    <row r="546" spans="1:110">
       <c r="F546" t="s">
         <v>1</v>
       </c>
-      <c r="H546" s="2"/>
-[...1 lines deleted...]
-    <row r="547" spans="1:109">
+    </row>
+    <row r="547" spans="1:110">
       <c r="F547" t="s">
         <v>1</v>
       </c>
-      <c r="H547" s="2"/>
-[...1 lines deleted...]
-    <row r="548" spans="1:109">
+    </row>
+    <row r="548" spans="1:110">
       <c r="F548" t="s">
         <v>1</v>
       </c>
-      <c r="H548" s="2"/>
-[...1 lines deleted...]
-    <row r="549" spans="1:109">
+    </row>
+    <row r="549" spans="1:110">
       <c r="F549" t="s">
         <v>1</v>
       </c>
-      <c r="H549" s="2"/>
-[...1 lines deleted...]
-    <row r="550" spans="1:109">
+    </row>
+    <row r="550" spans="1:110">
       <c r="F550" t="s">
         <v>1</v>
       </c>
-      <c r="H550" s="2"/>
-[...1 lines deleted...]
-    <row r="551" spans="1:109">
+    </row>
+    <row r="551" spans="1:110">
       <c r="F551" t="s">
         <v>1</v>
       </c>
-      <c r="H551" s="2"/>
-[...1 lines deleted...]
-    <row r="552" spans="1:109">
+    </row>
+    <row r="552" spans="1:110">
       <c r="F552" t="s">
         <v>1</v>
       </c>
-      <c r="H552" s="2"/>
-[...1 lines deleted...]
-    <row r="553" spans="1:109">
+    </row>
+    <row r="553" spans="1:110">
       <c r="F553" t="s">
         <v>1</v>
       </c>
-      <c r="H553" s="2"/>
-[...1 lines deleted...]
-    <row r="554" spans="1:109">
+    </row>
+    <row r="554" spans="1:110">
       <c r="F554" t="s">
         <v>1</v>
       </c>
-      <c r="H554" s="2"/>
-[...1 lines deleted...]
-    <row r="555" spans="1:109">
+    </row>
+    <row r="555" spans="1:110">
       <c r="F555" t="s">
         <v>1</v>
       </c>
-      <c r="H555" s="2"/>
-[...1 lines deleted...]
-    <row r="556" spans="1:109">
+    </row>
+    <row r="556" spans="1:110">
       <c r="F556" t="s">
         <v>1</v>
       </c>
-      <c r="H556" s="2"/>
-[...1 lines deleted...]
-    <row r="557" spans="1:109">
+    </row>
+    <row r="557" spans="1:110">
       <c r="F557" t="s">
         <v>1</v>
       </c>
-      <c r="H557" s="2"/>
-[...1 lines deleted...]
-    <row r="558" spans="1:109">
+    </row>
+    <row r="558" spans="1:110">
       <c r="F558" t="s">
         <v>1</v>
       </c>
-      <c r="H558" s="2"/>
-[...1 lines deleted...]
-    <row r="559" spans="1:109">
+    </row>
+    <row r="559" spans="1:110">
       <c r="F559" t="s">
         <v>1</v>
       </c>
-      <c r="H559" s="2"/>
-[...1 lines deleted...]
-    <row r="560" spans="1:109">
+    </row>
+    <row r="560" spans="1:110">
       <c r="F560" t="s">
         <v>1</v>
       </c>
-      <c r="H560" s="2"/>
-[...1 lines deleted...]
-    <row r="561" spans="1:109">
+    </row>
+    <row r="561" spans="1:110">
       <c r="F561" t="s">
         <v>1</v>
       </c>
-      <c r="H561" s="2"/>
-[...1 lines deleted...]
-    <row r="562" spans="1:109">
+    </row>
+    <row r="562" spans="1:110">
       <c r="F562" t="s">
         <v>1</v>
       </c>
-      <c r="H562" s="2"/>
-[...1 lines deleted...]
-    <row r="563" spans="1:109">
+    </row>
+    <row r="563" spans="1:110">
       <c r="F563" t="s">
         <v>1</v>
       </c>
-      <c r="H563" s="2"/>
-[...1 lines deleted...]
-    <row r="564" spans="1:109">
+    </row>
+    <row r="564" spans="1:110">
       <c r="F564" t="s">
         <v>1</v>
       </c>
-      <c r="H564" s="2"/>
-[...1 lines deleted...]
-    <row r="565" spans="1:109">
+    </row>
+    <row r="565" spans="1:110">
       <c r="F565" t="s">
         <v>1</v>
       </c>
-      <c r="H565" s="2"/>
-[...1 lines deleted...]
-    <row r="566" spans="1:109">
+    </row>
+    <row r="566" spans="1:110">
       <c r="F566" t="s">
         <v>1</v>
       </c>
-      <c r="H566" s="2"/>
-[...1 lines deleted...]
-    <row r="567" spans="1:109">
+    </row>
+    <row r="567" spans="1:110">
       <c r="F567" t="s">
         <v>1</v>
       </c>
-      <c r="H567" s="2"/>
-[...1 lines deleted...]
-    <row r="568" spans="1:109">
+    </row>
+    <row r="568" spans="1:110">
       <c r="F568" t="s">
         <v>1</v>
       </c>
-      <c r="H568" s="2"/>
-[...1 lines deleted...]
-    <row r="569" spans="1:109">
+    </row>
+    <row r="569" spans="1:110">
       <c r="F569" t="s">
         <v>1</v>
       </c>
-      <c r="H569" s="2"/>
-[...1 lines deleted...]
-    <row r="570" spans="1:109">
+    </row>
+    <row r="570" spans="1:110">
       <c r="F570" t="s">
         <v>1</v>
       </c>
-      <c r="H570" s="2"/>
-[...1 lines deleted...]
-    <row r="571" spans="1:109">
+    </row>
+    <row r="571" spans="1:110">
       <c r="F571" t="s">
         <v>1</v>
       </c>
-      <c r="H571" s="2"/>
-[...1 lines deleted...]
-    <row r="572" spans="1:109">
+    </row>
+    <row r="572" spans="1:110">
       <c r="F572" t="s">
         <v>1</v>
       </c>
-      <c r="H572" s="2"/>
-[...1 lines deleted...]
-    <row r="573" spans="1:109">
+    </row>
+    <row r="573" spans="1:110">
       <c r="F573" t="s">
         <v>1</v>
       </c>
-      <c r="H573" s="2"/>
-[...1 lines deleted...]
-    <row r="574" spans="1:109">
+    </row>
+    <row r="574" spans="1:110">
       <c r="F574" t="s">
         <v>1</v>
       </c>
-      <c r="H574" s="2"/>
-[...1 lines deleted...]
-    <row r="575" spans="1:109">
+    </row>
+    <row r="575" spans="1:110">
       <c r="F575" t="s">
         <v>1</v>
       </c>
-      <c r="H575" s="2"/>
-[...1 lines deleted...]
-    <row r="576" spans="1:109">
+    </row>
+    <row r="576" spans="1:110">
       <c r="F576" t="s">
         <v>1</v>
       </c>
-      <c r="H576" s="2"/>
-[...1 lines deleted...]
-    <row r="577" spans="1:109">
+    </row>
+    <row r="577" spans="1:110">
       <c r="F577" t="s">
         <v>1</v>
       </c>
-      <c r="H577" s="2"/>
-[...1 lines deleted...]
-    <row r="578" spans="1:109">
+    </row>
+    <row r="578" spans="1:110">
       <c r="F578" t="s">
         <v>1</v>
       </c>
-      <c r="H578" s="2"/>
-[...1 lines deleted...]
-    <row r="579" spans="1:109">
+    </row>
+    <row r="579" spans="1:110">
       <c r="F579" t="s">
         <v>1</v>
       </c>
-      <c r="H579" s="2"/>
-[...1 lines deleted...]
-    <row r="580" spans="1:109">
+    </row>
+    <row r="580" spans="1:110">
       <c r="F580" t="s">
         <v>1</v>
       </c>
-      <c r="H580" s="2"/>
-[...1 lines deleted...]
-    <row r="581" spans="1:109">
+    </row>
+    <row r="581" spans="1:110">
       <c r="F581" t="s">
         <v>1</v>
       </c>
-      <c r="H581" s="2"/>
-[...1 lines deleted...]
-    <row r="582" spans="1:109">
+    </row>
+    <row r="582" spans="1:110">
       <c r="F582" t="s">
         <v>1</v>
       </c>
-      <c r="H582" s="2"/>
-[...1 lines deleted...]
-    <row r="583" spans="1:109">
+    </row>
+    <row r="583" spans="1:110">
       <c r="F583" t="s">
         <v>1</v>
       </c>
-      <c r="H583" s="2"/>
-[...1 lines deleted...]
-    <row r="584" spans="1:109">
+    </row>
+    <row r="584" spans="1:110">
       <c r="F584" t="s">
         <v>1</v>
       </c>
-      <c r="H584" s="2"/>
-[...1 lines deleted...]
-    <row r="585" spans="1:109">
+    </row>
+    <row r="585" spans="1:110">
       <c r="F585" t="s">
         <v>1</v>
       </c>
-      <c r="H585" s="2"/>
-[...1 lines deleted...]
-    <row r="586" spans="1:109">
+    </row>
+    <row r="586" spans="1:110">
       <c r="F586" t="s">
         <v>1</v>
       </c>
-      <c r="H586" s="2"/>
-[...1 lines deleted...]
-    <row r="587" spans="1:109">
+    </row>
+    <row r="587" spans="1:110">
       <c r="F587" t="s">
         <v>1</v>
       </c>
-      <c r="H587" s="2"/>
-[...1 lines deleted...]
-    <row r="588" spans="1:109">
+    </row>
+    <row r="588" spans="1:110">
       <c r="F588" t="s">
         <v>1</v>
       </c>
-      <c r="H588" s="2"/>
-[...1 lines deleted...]
-    <row r="589" spans="1:109">
+    </row>
+    <row r="589" spans="1:110">
       <c r="F589" t="s">
         <v>1</v>
       </c>
-      <c r="H589" s="2"/>
-[...1 lines deleted...]
-    <row r="590" spans="1:109">
+    </row>
+    <row r="590" spans="1:110">
       <c r="F590" t="s">
         <v>1</v>
       </c>
-      <c r="H590" s="2"/>
-[...1 lines deleted...]
-    <row r="591" spans="1:109">
+    </row>
+    <row r="591" spans="1:110">
       <c r="F591" t="s">
         <v>1</v>
       </c>
-      <c r="H591" s="2"/>
-[...1 lines deleted...]
-    <row r="592" spans="1:109">
+    </row>
+    <row r="592" spans="1:110">
       <c r="F592" t="s">
         <v>1</v>
       </c>
-      <c r="H592" s="2"/>
-[...1 lines deleted...]
-    <row r="593" spans="1:109">
+    </row>
+    <row r="593" spans="1:110">
       <c r="F593" t="s">
         <v>1</v>
       </c>
-      <c r="H593" s="2"/>
-[...1 lines deleted...]
-    <row r="594" spans="1:109">
+    </row>
+    <row r="594" spans="1:110">
       <c r="F594" t="s">
         <v>1</v>
       </c>
-      <c r="H594" s="2"/>
-[...1 lines deleted...]
-    <row r="595" spans="1:109">
+    </row>
+    <row r="595" spans="1:110">
       <c r="F595" t="s">
         <v>1</v>
       </c>
-      <c r="H595" s="2"/>
-[...1 lines deleted...]
-    <row r="596" spans="1:109">
+    </row>
+    <row r="596" spans="1:110">
       <c r="F596" t="s">
         <v>1</v>
       </c>
-      <c r="H596" s="2"/>
-[...1 lines deleted...]
-    <row r="597" spans="1:109">
+    </row>
+    <row r="597" spans="1:110">
       <c r="F597" t="s">
         <v>1</v>
       </c>
-      <c r="H597" s="2"/>
-[...1 lines deleted...]
-    <row r="598" spans="1:109">
+    </row>
+    <row r="598" spans="1:110">
       <c r="F598" t="s">
         <v>1</v>
       </c>
-      <c r="H598" s="2"/>
-[...1 lines deleted...]
-    <row r="599" spans="1:109">
+    </row>
+    <row r="599" spans="1:110">
       <c r="F599" t="s">
         <v>1</v>
       </c>
-      <c r="H599" s="2"/>
-[...1 lines deleted...]
-    <row r="600" spans="1:109">
+    </row>
+    <row r="600" spans="1:110">
       <c r="F600" t="s">
         <v>1</v>
       </c>
-      <c r="H600" s="2"/>
-[...1 lines deleted...]
-    <row r="601" spans="1:109">
+    </row>
+    <row r="601" spans="1:110">
       <c r="F601" t="s">
         <v>1</v>
       </c>
-      <c r="H601" s="2"/>
-[...1 lines deleted...]
-    <row r="602" spans="1:109">
+    </row>
+    <row r="602" spans="1:110">
       <c r="F602" t="s">
         <v>1</v>
       </c>
-      <c r="H602" s="2"/>
-[...1 lines deleted...]
-    <row r="603" spans="1:109">
+    </row>
+    <row r="603" spans="1:110">
       <c r="F603" t="s">
         <v>1</v>
       </c>
-      <c r="H603" s="2"/>
-[...1 lines deleted...]
-    <row r="604" spans="1:109">
+    </row>
+    <row r="604" spans="1:110">
       <c r="F604" t="s">
         <v>1</v>
       </c>
-      <c r="H604" s="2"/>
-[...1 lines deleted...]
-    <row r="605" spans="1:109">
+    </row>
+    <row r="605" spans="1:110">
       <c r="F605" t="s">
         <v>1</v>
       </c>
-      <c r="H605" s="2"/>
-[...1 lines deleted...]
-    <row r="606" spans="1:109">
+    </row>
+    <row r="606" spans="1:110">
       <c r="F606" t="s">
         <v>1</v>
       </c>
-      <c r="H606" s="2"/>
-[...1 lines deleted...]
-    <row r="607" spans="1:109">
+    </row>
+    <row r="607" spans="1:110">
       <c r="F607" t="s">
         <v>1</v>
       </c>
-      <c r="H607" s="2"/>
-[...1 lines deleted...]
-    <row r="608" spans="1:109">
+    </row>
+    <row r="608" spans="1:110">
       <c r="F608" t="s">
         <v>1</v>
       </c>
-      <c r="H608" s="2"/>
-[...1 lines deleted...]
-    <row r="609" spans="1:109">
+    </row>
+    <row r="609" spans="1:110">
       <c r="F609" t="s">
         <v>1</v>
       </c>
-      <c r="H609" s="2"/>
-[...1 lines deleted...]
-    <row r="610" spans="1:109">
+    </row>
+    <row r="610" spans="1:110">
       <c r="F610" t="s">
         <v>1</v>
       </c>
-      <c r="H610" s="2"/>
-[...1 lines deleted...]
-    <row r="611" spans="1:109">
+    </row>
+    <row r="611" spans="1:110">
       <c r="F611" t="s">
         <v>1</v>
       </c>
-      <c r="H611" s="2"/>
-[...1 lines deleted...]
-    <row r="612" spans="1:109">
+    </row>
+    <row r="612" spans="1:110">
       <c r="F612" t="s">
         <v>1</v>
       </c>
-      <c r="H612" s="2"/>
-[...1 lines deleted...]
-    <row r="613" spans="1:109">
+    </row>
+    <row r="613" spans="1:110">
       <c r="F613" t="s">
         <v>1</v>
       </c>
-      <c r="H613" s="2"/>
-[...1 lines deleted...]
-    <row r="614" spans="1:109">
+    </row>
+    <row r="614" spans="1:110">
       <c r="F614" t="s">
         <v>1</v>
       </c>
-      <c r="H614" s="2"/>
-[...1 lines deleted...]
-    <row r="615" spans="1:109">
+    </row>
+    <row r="615" spans="1:110">
       <c r="F615" t="s">
         <v>1</v>
       </c>
-      <c r="H615" s="2"/>
-[...1 lines deleted...]
-    <row r="616" spans="1:109">
+    </row>
+    <row r="616" spans="1:110">
       <c r="F616" t="s">
         <v>1</v>
       </c>
-      <c r="H616" s="2"/>
-[...1 lines deleted...]
-    <row r="617" spans="1:109">
+    </row>
+    <row r="617" spans="1:110">
       <c r="F617" t="s">
         <v>1</v>
       </c>
-      <c r="H617" s="2"/>
-[...1 lines deleted...]
-    <row r="618" spans="1:109">
+    </row>
+    <row r="618" spans="1:110">
       <c r="F618" t="s">
         <v>1</v>
       </c>
-      <c r="H618" s="2"/>
-[...1 lines deleted...]
-    <row r="619" spans="1:109">
+    </row>
+    <row r="619" spans="1:110">
       <c r="F619" t="s">
         <v>1</v>
       </c>
-      <c r="H619" s="2"/>
-[...1 lines deleted...]
-    <row r="620" spans="1:109">
+    </row>
+    <row r="620" spans="1:110">
       <c r="F620" t="s">
         <v>1</v>
       </c>
-      <c r="H620" s="2"/>
-[...1 lines deleted...]
-    <row r="621" spans="1:109">
+    </row>
+    <row r="621" spans="1:110">
       <c r="F621" t="s">
         <v>1</v>
       </c>
-      <c r="H621" s="2"/>
-[...1 lines deleted...]
-    <row r="622" spans="1:109">
+    </row>
+    <row r="622" spans="1:110">
       <c r="F622" t="s">
         <v>1</v>
       </c>
-      <c r="H622" s="2"/>
-[...1 lines deleted...]
-    <row r="623" spans="1:109">
+    </row>
+    <row r="623" spans="1:110">
       <c r="F623" t="s">
         <v>1</v>
       </c>
-      <c r="H623" s="2"/>
-[...1 lines deleted...]
-    <row r="624" spans="1:109">
+    </row>
+    <row r="624" spans="1:110">
       <c r="F624" t="s">
         <v>1</v>
       </c>
-      <c r="H624" s="2"/>
-[...1 lines deleted...]
-    <row r="625" spans="1:109">
+    </row>
+    <row r="625" spans="1:110">
       <c r="F625" t="s">
         <v>1</v>
       </c>
-      <c r="H625" s="2"/>
-[...1 lines deleted...]
-    <row r="626" spans="1:109">
+    </row>
+    <row r="626" spans="1:110">
       <c r="F626" t="s">
         <v>1</v>
       </c>
-      <c r="H626" s="2"/>
-[...1 lines deleted...]
-    <row r="627" spans="1:109">
+    </row>
+    <row r="627" spans="1:110">
       <c r="F627" t="s">
         <v>1</v>
       </c>
-      <c r="H627" s="2"/>
-[...1 lines deleted...]
-    <row r="628" spans="1:109">
+    </row>
+    <row r="628" spans="1:110">
       <c r="F628" t="s">
         <v>1</v>
       </c>
-      <c r="H628" s="2"/>
-[...1 lines deleted...]
-    <row r="629" spans="1:109">
+    </row>
+    <row r="629" spans="1:110">
       <c r="F629" t="s">
         <v>1</v>
       </c>
-      <c r="H629" s="2"/>
-[...1 lines deleted...]
-    <row r="630" spans="1:109">
+    </row>
+    <row r="630" spans="1:110">
       <c r="F630" t="s">
         <v>1</v>
       </c>
-      <c r="H630" s="2"/>
-[...1 lines deleted...]
-    <row r="631" spans="1:109">
+    </row>
+    <row r="631" spans="1:110">
       <c r="F631" t="s">
         <v>1</v>
       </c>
-      <c r="H631" s="2"/>
-[...1 lines deleted...]
-    <row r="632" spans="1:109">
+    </row>
+    <row r="632" spans="1:110">
       <c r="F632" t="s">
         <v>1</v>
       </c>
-      <c r="H632" s="2"/>
-[...1 lines deleted...]
-    <row r="633" spans="1:109">
+    </row>
+    <row r="633" spans="1:110">
       <c r="F633" t="s">
         <v>1</v>
       </c>
-      <c r="H633" s="2"/>
-[...1 lines deleted...]
-    <row r="634" spans="1:109">
+    </row>
+    <row r="634" spans="1:110">
       <c r="F634" t="s">
         <v>1</v>
       </c>
-      <c r="H634" s="2"/>
-[...1 lines deleted...]
-    <row r="635" spans="1:109">
+    </row>
+    <row r="635" spans="1:110">
       <c r="F635" t="s">
         <v>1</v>
       </c>
-      <c r="H635" s="2"/>
-[...1 lines deleted...]
-    <row r="636" spans="1:109">
+    </row>
+    <row r="636" spans="1:110">
       <c r="F636" t="s">
         <v>1</v>
       </c>
-      <c r="H636" s="2"/>
-[...1 lines deleted...]
-    <row r="637" spans="1:109">
+    </row>
+    <row r="637" spans="1:110">
       <c r="F637" t="s">
         <v>1</v>
       </c>
-      <c r="H637" s="2"/>
-[...1 lines deleted...]
-    <row r="638" spans="1:109">
+    </row>
+    <row r="638" spans="1:110">
       <c r="F638" t="s">
         <v>1</v>
       </c>
-      <c r="H638" s="2"/>
-[...1 lines deleted...]
-    <row r="639" spans="1:109">
+    </row>
+    <row r="639" spans="1:110">
       <c r="F639" t="s">
         <v>1</v>
       </c>
-      <c r="H639" s="2"/>
-[...1 lines deleted...]
-    <row r="640" spans="1:109">
+    </row>
+    <row r="640" spans="1:110">
       <c r="F640" t="s">
         <v>1</v>
       </c>
-      <c r="H640" s="2"/>
-[...1 lines deleted...]
-    <row r="641" spans="1:109">
+    </row>
+    <row r="641" spans="1:110">
       <c r="F641" t="s">
         <v>1</v>
       </c>
-      <c r="H641" s="2"/>
-[...1 lines deleted...]
-    <row r="642" spans="1:109">
+    </row>
+    <row r="642" spans="1:110">
       <c r="F642" t="s">
         <v>1</v>
       </c>
-      <c r="H642" s="2"/>
-[...1 lines deleted...]
-    <row r="643" spans="1:109">
+    </row>
+    <row r="643" spans="1:110">
       <c r="F643" t="s">
         <v>1</v>
       </c>
-      <c r="H643" s="2"/>
-[...1 lines deleted...]
-    <row r="644" spans="1:109">
+    </row>
+    <row r="644" spans="1:110">
       <c r="F644" t="s">
         <v>1</v>
       </c>
-      <c r="H644" s="2"/>
-[...1 lines deleted...]
-    <row r="645" spans="1:109">
+    </row>
+    <row r="645" spans="1:110">
       <c r="F645" t="s">
         <v>1</v>
       </c>
-      <c r="H645" s="2"/>
-[...1 lines deleted...]
-    <row r="646" spans="1:109">
+    </row>
+    <row r="646" spans="1:110">
       <c r="F646" t="s">
         <v>1</v>
       </c>
-      <c r="H646" s="2"/>
-[...1 lines deleted...]
-    <row r="647" spans="1:109">
+    </row>
+    <row r="647" spans="1:110">
       <c r="F647" t="s">
         <v>1</v>
       </c>
-      <c r="H647" s="2"/>
-[...1 lines deleted...]
-    <row r="648" spans="1:109">
+    </row>
+    <row r="648" spans="1:110">
       <c r="F648" t="s">
         <v>1</v>
       </c>
-      <c r="H648" s="2"/>
-[...1 lines deleted...]
-    <row r="649" spans="1:109">
+    </row>
+    <row r="649" spans="1:110">
       <c r="F649" t="s">
         <v>1</v>
       </c>
-      <c r="H649" s="2"/>
-[...1 lines deleted...]
-    <row r="650" spans="1:109">
+    </row>
+    <row r="650" spans="1:110">
       <c r="F650" t="s">
         <v>1</v>
       </c>
-      <c r="H650" s="2"/>
-[...1 lines deleted...]
-    <row r="651" spans="1:109">
+    </row>
+    <row r="651" spans="1:110">
       <c r="F651" t="s">
         <v>1</v>
       </c>
-      <c r="H651" s="2"/>
-[...1 lines deleted...]
-    <row r="652" spans="1:109">
+    </row>
+    <row r="652" spans="1:110">
       <c r="F652" t="s">
         <v>1</v>
       </c>
-      <c r="H652" s="2"/>
-[...1 lines deleted...]
-    <row r="653" spans="1:109">
+    </row>
+    <row r="653" spans="1:110">
       <c r="F653" t="s">
         <v>1</v>
       </c>
-      <c r="H653" s="2"/>
-[...1 lines deleted...]
-    <row r="654" spans="1:109">
+    </row>
+    <row r="654" spans="1:110">
       <c r="F654" t="s">
         <v>1</v>
       </c>
-      <c r="H654" s="2"/>
-[...1 lines deleted...]
-    <row r="655" spans="1:109">
+    </row>
+    <row r="655" spans="1:110">
       <c r="F655" t="s">
         <v>1</v>
       </c>
-      <c r="H655" s="2"/>
-[...1 lines deleted...]
-    <row r="656" spans="1:109">
+    </row>
+    <row r="656" spans="1:110">
       <c r="F656" t="s">
         <v>1</v>
       </c>
-      <c r="H656" s="2"/>
-[...1 lines deleted...]
-    <row r="657" spans="1:109">
+    </row>
+    <row r="657" spans="1:110">
       <c r="F657" t="s">
         <v>1</v>
       </c>
-      <c r="H657" s="2"/>
-[...1 lines deleted...]
-    <row r="658" spans="1:109">
+    </row>
+    <row r="658" spans="1:110">
       <c r="F658" t="s">
         <v>1</v>
       </c>
-      <c r="H658" s="2"/>
-[...1 lines deleted...]
-    <row r="659" spans="1:109">
+    </row>
+    <row r="659" spans="1:110">
       <c r="F659" t="s">
         <v>1</v>
       </c>
-      <c r="H659" s="2"/>
-[...1 lines deleted...]
-    <row r="660" spans="1:109">
+    </row>
+    <row r="660" spans="1:110">
       <c r="F660" t="s">
         <v>1</v>
       </c>
-      <c r="H660" s="2"/>
-[...1 lines deleted...]
-    <row r="661" spans="1:109">
+    </row>
+    <row r="661" spans="1:110">
       <c r="F661" t="s">
         <v>1</v>
       </c>
-      <c r="H661" s="2"/>
-[...1 lines deleted...]
-    <row r="662" spans="1:109">
+    </row>
+    <row r="662" spans="1:110">
       <c r="F662" t="s">
         <v>1</v>
       </c>
-      <c r="H662" s="2"/>
-[...1 lines deleted...]
-    <row r="663" spans="1:109">
+    </row>
+    <row r="663" spans="1:110">
       <c r="F663" t="s">
         <v>1</v>
       </c>
-      <c r="H663" s="2"/>
-[...1 lines deleted...]
-    <row r="664" spans="1:109">
+    </row>
+    <row r="664" spans="1:110">
       <c r="F664" t="s">
         <v>1</v>
       </c>
-      <c r="H664" s="2"/>
-[...1 lines deleted...]
-    <row r="665" spans="1:109">
+    </row>
+    <row r="665" spans="1:110">
       <c r="F665" t="s">
         <v>1</v>
       </c>
-      <c r="H665" s="2"/>
-[...1 lines deleted...]
-    <row r="666" spans="1:109">
+    </row>
+    <row r="666" spans="1:110">
       <c r="F666" t="s">
         <v>1</v>
       </c>
-      <c r="H666" s="2"/>
-[...1 lines deleted...]
-    <row r="667" spans="1:109">
+    </row>
+    <row r="667" spans="1:110">
       <c r="F667" t="s">
         <v>1</v>
       </c>
-      <c r="H667" s="2"/>
-[...1 lines deleted...]
-    <row r="668" spans="1:109">
+    </row>
+    <row r="668" spans="1:110">
       <c r="F668" t="s">
         <v>1</v>
       </c>
-      <c r="H668" s="2"/>
-[...1 lines deleted...]
-    <row r="669" spans="1:109">
+    </row>
+    <row r="669" spans="1:110">
       <c r="F669" t="s">
         <v>1</v>
       </c>
-      <c r="H669" s="2"/>
-[...1 lines deleted...]
-    <row r="670" spans="1:109">
+    </row>
+    <row r="670" spans="1:110">
       <c r="F670" t="s">
         <v>1</v>
       </c>
-      <c r="H670" s="2"/>
-[...1 lines deleted...]
-    <row r="671" spans="1:109">
+    </row>
+    <row r="671" spans="1:110">
       <c r="F671" t="s">
         <v>1</v>
       </c>
-      <c r="H671" s="2"/>
-[...1 lines deleted...]
-    <row r="672" spans="1:109">
+    </row>
+    <row r="672" spans="1:110">
       <c r="F672" t="s">
         <v>1</v>
       </c>
-      <c r="H672" s="2"/>
-[...1 lines deleted...]
-    <row r="673" spans="1:109">
+    </row>
+    <row r="673" spans="1:110">
       <c r="F673" t="s">
         <v>1</v>
       </c>
-      <c r="H673" s="2"/>
-[...1 lines deleted...]
-    <row r="674" spans="1:109">
+    </row>
+    <row r="674" spans="1:110">
       <c r="F674" t="s">
         <v>1</v>
       </c>
-      <c r="H674" s="2"/>
-[...1 lines deleted...]
-    <row r="675" spans="1:109">
+    </row>
+    <row r="675" spans="1:110">
       <c r="F675" t="s">
         <v>1</v>
       </c>
-      <c r="H675" s="2"/>
-[...1 lines deleted...]
-    <row r="676" spans="1:109">
+    </row>
+    <row r="676" spans="1:110">
       <c r="F676" t="s">
         <v>1</v>
       </c>
-      <c r="H676" s="2"/>
-[...1 lines deleted...]
-    <row r="677" spans="1:109">
+    </row>
+    <row r="677" spans="1:110">
       <c r="F677" t="s">
         <v>1</v>
       </c>
-      <c r="H677" s="2"/>
-[...1 lines deleted...]
-    <row r="678" spans="1:109">
+    </row>
+    <row r="678" spans="1:110">
       <c r="F678" t="s">
         <v>1</v>
       </c>
-      <c r="H678" s="2"/>
-[...1 lines deleted...]
-    <row r="679" spans="1:109">
+    </row>
+    <row r="679" spans="1:110">
       <c r="F679" t="s">
         <v>1</v>
       </c>
-      <c r="H679" s="2"/>
-[...1 lines deleted...]
-    <row r="680" spans="1:109">
+    </row>
+    <row r="680" spans="1:110">
       <c r="F680" t="s">
         <v>1</v>
       </c>
-      <c r="H680" s="2"/>
-[...1 lines deleted...]
-    <row r="681" spans="1:109">
+    </row>
+    <row r="681" spans="1:110">
       <c r="F681" t="s">
         <v>1</v>
       </c>
-      <c r="H681" s="2"/>
-[...1 lines deleted...]
-    <row r="682" spans="1:109">
+    </row>
+    <row r="682" spans="1:110">
       <c r="F682" t="s">
         <v>1</v>
       </c>
-      <c r="H682" s="2"/>
-[...1 lines deleted...]
-    <row r="683" spans="1:109">
+    </row>
+    <row r="683" spans="1:110">
       <c r="F683" t="s">
         <v>1</v>
       </c>
-      <c r="H683" s="2"/>
-[...1 lines deleted...]
-    <row r="684" spans="1:109">
+    </row>
+    <row r="684" spans="1:110">
       <c r="F684" t="s">
         <v>1</v>
       </c>
-      <c r="H684" s="2"/>
-[...1 lines deleted...]
-    <row r="685" spans="1:109">
+    </row>
+    <row r="685" spans="1:110">
       <c r="F685" t="s">
         <v>1</v>
       </c>
-      <c r="H685" s="2"/>
-[...1 lines deleted...]
-    <row r="686" spans="1:109">
+    </row>
+    <row r="686" spans="1:110">
       <c r="F686" t="s">
         <v>1</v>
       </c>
-      <c r="H686" s="2"/>
-[...1 lines deleted...]
-    <row r="687" spans="1:109">
+    </row>
+    <row r="687" spans="1:110">
       <c r="F687" t="s">
         <v>1</v>
       </c>
-      <c r="H687" s="2"/>
-[...1 lines deleted...]
-    <row r="688" spans="1:109">
+    </row>
+    <row r="688" spans="1:110">
       <c r="F688" t="s">
         <v>1</v>
       </c>
-      <c r="H688" s="2"/>
-[...1 lines deleted...]
-    <row r="689" spans="1:109">
+    </row>
+    <row r="689" spans="1:110">
       <c r="F689" t="s">
         <v>1</v>
       </c>
-      <c r="H689" s="2"/>
-[...1 lines deleted...]
-    <row r="690" spans="1:109">
+    </row>
+    <row r="690" spans="1:110">
       <c r="F690" t="s">
         <v>1</v>
       </c>
-      <c r="H690" s="2"/>
-[...1 lines deleted...]
-    <row r="691" spans="1:109">
+    </row>
+    <row r="691" spans="1:110">
       <c r="F691" t="s">
         <v>1</v>
       </c>
-      <c r="H691" s="2"/>
-[...1 lines deleted...]
-    <row r="692" spans="1:109">
+    </row>
+    <row r="692" spans="1:110">
       <c r="F692" t="s">
         <v>1</v>
       </c>
-      <c r="H692" s="2"/>
-[...1 lines deleted...]
-    <row r="693" spans="1:109">
+    </row>
+    <row r="693" spans="1:110">
       <c r="F693" t="s">
         <v>1</v>
       </c>
-      <c r="H693" s="2"/>
-[...1 lines deleted...]
-    <row r="694" spans="1:109">
+    </row>
+    <row r="694" spans="1:110">
       <c r="F694" t="s">
         <v>1</v>
       </c>
-      <c r="H694" s="2"/>
-[...1 lines deleted...]
-    <row r="695" spans="1:109">
+    </row>
+    <row r="695" spans="1:110">
       <c r="F695" t="s">
         <v>1</v>
       </c>
-      <c r="H695" s="2"/>
-[...1 lines deleted...]
-    <row r="696" spans="1:109">
+    </row>
+    <row r="696" spans="1:110">
       <c r="F696" t="s">
         <v>1</v>
       </c>
-      <c r="H696" s="2"/>
-[...1 lines deleted...]
-    <row r="697" spans="1:109">
+    </row>
+    <row r="697" spans="1:110">
       <c r="F697" t="s">
         <v>1</v>
       </c>
-      <c r="H697" s="2"/>
-[...1 lines deleted...]
-    <row r="698" spans="1:109">
+    </row>
+    <row r="698" spans="1:110">
       <c r="F698" t="s">
         <v>1</v>
       </c>
-      <c r="H698" s="2"/>
-[...1 lines deleted...]
-    <row r="699" spans="1:109">
+    </row>
+    <row r="699" spans="1:110">
       <c r="F699" t="s">
         <v>1</v>
       </c>
-      <c r="H699" s="2"/>
-[...1 lines deleted...]
-    <row r="700" spans="1:109">
+    </row>
+    <row r="700" spans="1:110">
       <c r="F700" t="s">
         <v>1</v>
       </c>
-      <c r="H700" s="2"/>
-[...1 lines deleted...]
-    <row r="701" spans="1:109">
+    </row>
+    <row r="701" spans="1:110">
       <c r="F701" t="s">
         <v>1</v>
       </c>
-      <c r="H701" s="2"/>
-[...1 lines deleted...]
-    <row r="702" spans="1:109">
+    </row>
+    <row r="702" spans="1:110">
       <c r="F702" t="s">
         <v>1</v>
       </c>
-      <c r="H702" s="2"/>
-[...1 lines deleted...]
-    <row r="703" spans="1:109">
+    </row>
+    <row r="703" spans="1:110">
       <c r="F703" t="s">
         <v>1</v>
       </c>
-      <c r="H703" s="2"/>
-[...1 lines deleted...]
-    <row r="704" spans="1:109">
+    </row>
+    <row r="704" spans="1:110">
       <c r="F704" t="s">
         <v>1</v>
       </c>
-      <c r="H704" s="2"/>
-[...1 lines deleted...]
-    <row r="705" spans="1:109">
+    </row>
+    <row r="705" spans="1:110">
       <c r="F705" t="s">
         <v>1</v>
       </c>
-      <c r="H705" s="2"/>
-[...1 lines deleted...]
-    <row r="706" spans="1:109">
+    </row>
+    <row r="706" spans="1:110">
       <c r="F706" t="s">
         <v>1</v>
       </c>
-      <c r="H706" s="2"/>
-[...1 lines deleted...]
-    <row r="707" spans="1:109">
+    </row>
+    <row r="707" spans="1:110">
       <c r="F707" t="s">
         <v>1</v>
       </c>
-      <c r="H707" s="2"/>
-[...1 lines deleted...]
-    <row r="708" spans="1:109">
+    </row>
+    <row r="708" spans="1:110">
       <c r="F708" t="s">
         <v>1</v>
       </c>
-      <c r="H708" s="2"/>
-[...1 lines deleted...]
-    <row r="709" spans="1:109">
+    </row>
+    <row r="709" spans="1:110">
       <c r="F709" t="s">
         <v>1</v>
       </c>
-      <c r="H709" s="2"/>
-[...1 lines deleted...]
-    <row r="710" spans="1:109">
+    </row>
+    <row r="710" spans="1:110">
       <c r="F710" t="s">
         <v>1</v>
       </c>
-      <c r="H710" s="2"/>
-[...1 lines deleted...]
-    <row r="711" spans="1:109">
+    </row>
+    <row r="711" spans="1:110">
       <c r="F711" t="s">
         <v>1</v>
       </c>
-      <c r="H711" s="2"/>
-[...1 lines deleted...]
-    <row r="712" spans="1:109">
+    </row>
+    <row r="712" spans="1:110">
       <c r="F712" t="s">
         <v>1</v>
       </c>
-      <c r="H712" s="2"/>
-[...1 lines deleted...]
-    <row r="713" spans="1:109">
+    </row>
+    <row r="713" spans="1:110">
       <c r="F713" t="s">
         <v>1</v>
       </c>
-      <c r="H713" s="2"/>
-[...1 lines deleted...]
-    <row r="714" spans="1:109">
+    </row>
+    <row r="714" spans="1:110">
       <c r="F714" t="s">
         <v>1</v>
       </c>
-      <c r="H714" s="2"/>
-[...1 lines deleted...]
-    <row r="715" spans="1:109">
+    </row>
+    <row r="715" spans="1:110">
       <c r="F715" t="s">
         <v>1</v>
       </c>
-      <c r="H715" s="2"/>
-[...1 lines deleted...]
-    <row r="716" spans="1:109">
+    </row>
+    <row r="716" spans="1:110">
       <c r="F716" t="s">
         <v>1</v>
       </c>
-      <c r="H716" s="2"/>
-[...1 lines deleted...]
-    <row r="717" spans="1:109">
+    </row>
+    <row r="717" spans="1:110">
       <c r="F717" t="s">
         <v>1</v>
       </c>
-      <c r="H717" s="2"/>
-[...1 lines deleted...]
-    <row r="718" spans="1:109">
+    </row>
+    <row r="718" spans="1:110">
       <c r="F718" t="s">
         <v>1</v>
       </c>
-      <c r="H718" s="2"/>
-[...1 lines deleted...]
-    <row r="719" spans="1:109">
+    </row>
+    <row r="719" spans="1:110">
       <c r="F719" t="s">
         <v>1</v>
       </c>
-      <c r="H719" s="2"/>
-[...1 lines deleted...]
-    <row r="720" spans="1:109">
+    </row>
+    <row r="720" spans="1:110">
       <c r="F720" t="s">
         <v>1</v>
       </c>
-      <c r="H720" s="2"/>
-[...1 lines deleted...]
-    <row r="721" spans="1:109">
+    </row>
+    <row r="721" spans="1:110">
       <c r="F721" t="s">
         <v>1</v>
       </c>
-      <c r="H721" s="2"/>
-[...1 lines deleted...]
-    <row r="722" spans="1:109">
+    </row>
+    <row r="722" spans="1:110">
       <c r="F722" t="s">
         <v>1</v>
       </c>
-      <c r="H722" s="2"/>
-[...1 lines deleted...]
-    <row r="723" spans="1:109">
+    </row>
+    <row r="723" spans="1:110">
       <c r="F723" t="s">
         <v>1</v>
       </c>
-      <c r="H723" s="2"/>
-[...1 lines deleted...]
-    <row r="724" spans="1:109">
+    </row>
+    <row r="724" spans="1:110">
       <c r="F724" t="s">
         <v>1</v>
       </c>
-      <c r="H724" s="2"/>
-[...1 lines deleted...]
-    <row r="725" spans="1:109">
+    </row>
+    <row r="725" spans="1:110">
       <c r="F725" t="s">
         <v>1</v>
       </c>
-      <c r="H725" s="2"/>
-[...1 lines deleted...]
-    <row r="726" spans="1:109">
+    </row>
+    <row r="726" spans="1:110">
       <c r="F726" t="s">
         <v>1</v>
       </c>
-      <c r="H726" s="2"/>
-[...1 lines deleted...]
-    <row r="727" spans="1:109">
+    </row>
+    <row r="727" spans="1:110">
       <c r="F727" t="s">
         <v>1</v>
       </c>
-      <c r="H727" s="2"/>
-[...1 lines deleted...]
-    <row r="728" spans="1:109">
+    </row>
+    <row r="728" spans="1:110">
       <c r="F728" t="s">
         <v>1</v>
       </c>
-      <c r="H728" s="2"/>
-[...1 lines deleted...]
-    <row r="729" spans="1:109">
+    </row>
+    <row r="729" spans="1:110">
       <c r="F729" t="s">
         <v>1</v>
       </c>
-      <c r="H729" s="2"/>
-[...1 lines deleted...]
-    <row r="730" spans="1:109">
+    </row>
+    <row r="730" spans="1:110">
       <c r="F730" t="s">
         <v>1</v>
       </c>
-      <c r="H730" s="2"/>
-[...1 lines deleted...]
-    <row r="731" spans="1:109">
+    </row>
+    <row r="731" spans="1:110">
       <c r="F731" t="s">
         <v>1</v>
       </c>
-      <c r="H731" s="2"/>
-[...1 lines deleted...]
-    <row r="732" spans="1:109">
+    </row>
+    <row r="732" spans="1:110">
       <c r="F732" t="s">
         <v>1</v>
       </c>
-      <c r="H732" s="2"/>
-[...1 lines deleted...]
-    <row r="733" spans="1:109">
+    </row>
+    <row r="733" spans="1:110">
       <c r="F733" t="s">
         <v>1</v>
       </c>
-      <c r="H733" s="2"/>
-[...1 lines deleted...]
-    <row r="734" spans="1:109">
+    </row>
+    <row r="734" spans="1:110">
       <c r="F734" t="s">
         <v>1</v>
       </c>
-      <c r="H734" s="2"/>
-[...1 lines deleted...]
-    <row r="735" spans="1:109">
+    </row>
+    <row r="735" spans="1:110">
       <c r="F735" t="s">
         <v>1</v>
       </c>
-      <c r="H735" s="2"/>
-[...1 lines deleted...]
-    <row r="736" spans="1:109">
+    </row>
+    <row r="736" spans="1:110">
       <c r="F736" t="s">
         <v>1</v>
       </c>
-      <c r="H736" s="2"/>
-[...1 lines deleted...]
-    <row r="737" spans="1:109">
+    </row>
+    <row r="737" spans="1:110">
       <c r="F737" t="s">
         <v>1</v>
       </c>
-      <c r="H737" s="2"/>
-[...1 lines deleted...]
-    <row r="738" spans="1:109">
+    </row>
+    <row r="738" spans="1:110">
       <c r="F738" t="s">
         <v>1</v>
       </c>
-      <c r="H738" s="2"/>
-[...1 lines deleted...]
-    <row r="739" spans="1:109">
+    </row>
+    <row r="739" spans="1:110">
       <c r="F739" t="s">
         <v>1</v>
       </c>
-      <c r="H739" s="2"/>
-[...1 lines deleted...]
-    <row r="740" spans="1:109">
+    </row>
+    <row r="740" spans="1:110">
       <c r="F740" t="s">
         <v>1</v>
       </c>
-      <c r="H740" s="2"/>
-[...1 lines deleted...]
-    <row r="741" spans="1:109">
+    </row>
+    <row r="741" spans="1:110">
       <c r="F741" t="s">
         <v>1</v>
       </c>
-      <c r="H741" s="2"/>
-[...1 lines deleted...]
-    <row r="742" spans="1:109">
+    </row>
+    <row r="742" spans="1:110">
       <c r="F742" t="s">
         <v>1</v>
       </c>
-      <c r="H742" s="2"/>
-[...1 lines deleted...]
-    <row r="743" spans="1:109">
+    </row>
+    <row r="743" spans="1:110">
       <c r="F743" t="s">
         <v>1</v>
       </c>
-      <c r="H743" s="2"/>
-[...1 lines deleted...]
-    <row r="744" spans="1:109">
+    </row>
+    <row r="744" spans="1:110">
       <c r="F744" t="s">
         <v>1</v>
       </c>
-      <c r="H744" s="2"/>
-[...1 lines deleted...]
-    <row r="745" spans="1:109">
+    </row>
+    <row r="745" spans="1:110">
       <c r="F745" t="s">
         <v>1</v>
       </c>
-      <c r="H745" s="2"/>
-[...1 lines deleted...]
-    <row r="746" spans="1:109">
+    </row>
+    <row r="746" spans="1:110">
       <c r="F746" t="s">
         <v>1</v>
       </c>
-      <c r="H746" s="2"/>
-[...1 lines deleted...]
-    <row r="747" spans="1:109">
+    </row>
+    <row r="747" spans="1:110">
       <c r="F747" t="s">
         <v>1</v>
       </c>
-      <c r="H747" s="2"/>
-[...1 lines deleted...]
-    <row r="748" spans="1:109">
+    </row>
+    <row r="748" spans="1:110">
       <c r="F748" t="s">
         <v>1</v>
       </c>
-      <c r="H748" s="2"/>
-[...1 lines deleted...]
-    <row r="749" spans="1:109">
+    </row>
+    <row r="749" spans="1:110">
       <c r="F749" t="s">
         <v>1</v>
       </c>
-      <c r="H749" s="2"/>
-[...1 lines deleted...]
-    <row r="750" spans="1:109">
+    </row>
+    <row r="750" spans="1:110">
       <c r="F750" t="s">
         <v>1</v>
       </c>
-      <c r="H750" s="2"/>
-[...1 lines deleted...]
-    <row r="751" spans="1:109">
+    </row>
+    <row r="751" spans="1:110">
       <c r="F751" t="s">
         <v>1</v>
       </c>
-      <c r="H751" s="2"/>
-[...1 lines deleted...]
-    <row r="752" spans="1:109">
+    </row>
+    <row r="752" spans="1:110">
       <c r="F752" t="s">
         <v>1</v>
       </c>
-      <c r="H752" s="2"/>
-[...1 lines deleted...]
-    <row r="753" spans="1:109">
+    </row>
+    <row r="753" spans="1:110">
       <c r="F753" t="s">
         <v>1</v>
       </c>
-      <c r="H753" s="2"/>
-[...1 lines deleted...]
-    <row r="754" spans="1:109">
+    </row>
+    <row r="754" spans="1:110">
       <c r="F754" t="s">
         <v>1</v>
       </c>
-      <c r="H754" s="2"/>
-[...1 lines deleted...]
-    <row r="755" spans="1:109">
+    </row>
+    <row r="755" spans="1:110">
       <c r="F755" t="s">
         <v>1</v>
       </c>
-      <c r="H755" s="2"/>
-[...1 lines deleted...]
-    <row r="756" spans="1:109">
+    </row>
+    <row r="756" spans="1:110">
       <c r="F756" t="s">
         <v>1</v>
       </c>
-      <c r="H756" s="2"/>
-[...1 lines deleted...]
-    <row r="757" spans="1:109">
+    </row>
+    <row r="757" spans="1:110">
       <c r="F757" t="s">
         <v>1</v>
       </c>
-      <c r="H757" s="2"/>
-[...1 lines deleted...]
-    <row r="758" spans="1:109">
+    </row>
+    <row r="758" spans="1:110">
       <c r="F758" t="s">
         <v>1</v>
       </c>
-      <c r="H758" s="2"/>
-[...1 lines deleted...]
-    <row r="759" spans="1:109">
+    </row>
+    <row r="759" spans="1:110">
       <c r="F759" t="s">
         <v>1</v>
       </c>
-      <c r="H759" s="2"/>
-[...1 lines deleted...]
-    <row r="760" spans="1:109">
+    </row>
+    <row r="760" spans="1:110">
       <c r="F760" t="s">
         <v>1</v>
       </c>
-      <c r="H760" s="2"/>
-[...1 lines deleted...]
-    <row r="761" spans="1:109">
+    </row>
+    <row r="761" spans="1:110">
       <c r="F761" t="s">
         <v>1</v>
       </c>
-      <c r="H761" s="2"/>
-[...1 lines deleted...]
-    <row r="762" spans="1:109">
+    </row>
+    <row r="762" spans="1:110">
       <c r="F762" t="s">
         <v>1</v>
       </c>
-      <c r="H762" s="2"/>
-[...1 lines deleted...]
-    <row r="763" spans="1:109">
+    </row>
+    <row r="763" spans="1:110">
       <c r="F763" t="s">
         <v>1</v>
       </c>
-      <c r="H763" s="2"/>
-[...1 lines deleted...]
-    <row r="764" spans="1:109">
+    </row>
+    <row r="764" spans="1:110">
       <c r="F764" t="s">
         <v>1</v>
       </c>
-      <c r="H764" s="2"/>
-[...1 lines deleted...]
-    <row r="765" spans="1:109">
+    </row>
+    <row r="765" spans="1:110">
       <c r="F765" t="s">
         <v>1</v>
       </c>
-      <c r="H765" s="2"/>
-[...1 lines deleted...]
-    <row r="766" spans="1:109">
+    </row>
+    <row r="766" spans="1:110">
       <c r="F766" t="s">
         <v>1</v>
       </c>
-      <c r="H766" s="2"/>
-[...1 lines deleted...]
-    <row r="767" spans="1:109">
+    </row>
+    <row r="767" spans="1:110">
       <c r="F767" t="s">
         <v>1</v>
       </c>
-      <c r="H767" s="2"/>
-[...1 lines deleted...]
-    <row r="768" spans="1:109">
+    </row>
+    <row r="768" spans="1:110">
       <c r="F768" t="s">
         <v>1</v>
       </c>
-      <c r="H768" s="2"/>
-[...1 lines deleted...]
-    <row r="769" spans="1:109">
+    </row>
+    <row r="769" spans="1:110">
       <c r="F769" t="s">
         <v>1</v>
       </c>
-      <c r="H769" s="2"/>
-[...1 lines deleted...]
-    <row r="770" spans="1:109">
+    </row>
+    <row r="770" spans="1:110">
       <c r="F770" t="s">
         <v>1</v>
       </c>
-      <c r="H770" s="2"/>
-[...1 lines deleted...]
-    <row r="771" spans="1:109">
+    </row>
+    <row r="771" spans="1:110">
       <c r="F771" t="s">
         <v>1</v>
       </c>
-      <c r="H771" s="2"/>
-[...1 lines deleted...]
-    <row r="772" spans="1:109">
+    </row>
+    <row r="772" spans="1:110">
       <c r="F772" t="s">
         <v>1</v>
       </c>
-      <c r="H772" s="2"/>
-[...1 lines deleted...]
-    <row r="773" spans="1:109">
+    </row>
+    <row r="773" spans="1:110">
       <c r="F773" t="s">
         <v>1</v>
       </c>
-      <c r="H773" s="2"/>
-[...1 lines deleted...]
-    <row r="774" spans="1:109">
+    </row>
+    <row r="774" spans="1:110">
       <c r="F774" t="s">
         <v>1</v>
       </c>
-      <c r="H774" s="2"/>
-[...1 lines deleted...]
-    <row r="775" spans="1:109">
+    </row>
+    <row r="775" spans="1:110">
       <c r="F775" t="s">
         <v>1</v>
       </c>
-      <c r="H775" s="2"/>
-[...1 lines deleted...]
-    <row r="776" spans="1:109">
+    </row>
+    <row r="776" spans="1:110">
       <c r="F776" t="s">
         <v>1</v>
       </c>
-      <c r="H776" s="2"/>
-[...1 lines deleted...]
-    <row r="777" spans="1:109">
+    </row>
+    <row r="777" spans="1:110">
       <c r="F777" t="s">
         <v>1</v>
       </c>
-      <c r="H777" s="2"/>
-[...1 lines deleted...]
-    <row r="778" spans="1:109">
+    </row>
+    <row r="778" spans="1:110">
       <c r="F778" t="s">
         <v>1</v>
       </c>
-      <c r="H778" s="2"/>
-[...1 lines deleted...]
-    <row r="779" spans="1:109">
+    </row>
+    <row r="779" spans="1:110">
       <c r="F779" t="s">
         <v>1</v>
       </c>
-      <c r="H779" s="2"/>
-[...1 lines deleted...]
-    <row r="780" spans="1:109">
+    </row>
+    <row r="780" spans="1:110">
       <c r="F780" t="s">
         <v>1</v>
       </c>
-      <c r="H780" s="2"/>
-[...1 lines deleted...]
-    <row r="781" spans="1:109">
+    </row>
+    <row r="781" spans="1:110">
       <c r="F781" t="s">
         <v>1</v>
       </c>
-      <c r="H781" s="2"/>
-[...1 lines deleted...]
-    <row r="782" spans="1:109">
+    </row>
+    <row r="782" spans="1:110">
       <c r="F782" t="s">
         <v>1</v>
       </c>
-      <c r="H782" s="2"/>
-[...1 lines deleted...]
-    <row r="783" spans="1:109">
+    </row>
+    <row r="783" spans="1:110">
       <c r="F783" t="s">
         <v>1</v>
       </c>
-      <c r="H783" s="2"/>
-[...1 lines deleted...]
-    <row r="784" spans="1:109">
+    </row>
+    <row r="784" spans="1:110">
       <c r="F784" t="s">
         <v>1</v>
       </c>
-      <c r="H784" s="2"/>
-[...1 lines deleted...]
-    <row r="785" spans="1:109">
+    </row>
+    <row r="785" spans="1:110">
       <c r="F785" t="s">
         <v>1</v>
       </c>
-      <c r="H785" s="2"/>
-[...1 lines deleted...]
-    <row r="786" spans="1:109">
+    </row>
+    <row r="786" spans="1:110">
       <c r="F786" t="s">
         <v>1</v>
       </c>
-      <c r="H786" s="2"/>
-[...1 lines deleted...]
-    <row r="787" spans="1:109">
+    </row>
+    <row r="787" spans="1:110">
       <c r="F787" t="s">
         <v>1</v>
       </c>
-      <c r="H787" s="2"/>
-[...1 lines deleted...]
-    <row r="788" spans="1:109">
+    </row>
+    <row r="788" spans="1:110">
       <c r="F788" t="s">
         <v>1</v>
       </c>
-      <c r="H788" s="2"/>
-[...1 lines deleted...]
-    <row r="789" spans="1:109">
+    </row>
+    <row r="789" spans="1:110">
       <c r="F789" t="s">
         <v>1</v>
       </c>
-      <c r="H789" s="2"/>
-[...1 lines deleted...]
-    <row r="790" spans="1:109">
+    </row>
+    <row r="790" spans="1:110">
       <c r="F790" t="s">
         <v>1</v>
       </c>
-      <c r="H790" s="2"/>
-[...1 lines deleted...]
-    <row r="791" spans="1:109">
+    </row>
+    <row r="791" spans="1:110">
       <c r="F791" t="s">
         <v>1</v>
       </c>
-      <c r="H791" s="2"/>
-[...1 lines deleted...]
-    <row r="792" spans="1:109">
+    </row>
+    <row r="792" spans="1:110">
       <c r="F792" t="s">
         <v>1</v>
       </c>
-      <c r="H792" s="2"/>
-[...1 lines deleted...]
-    <row r="793" spans="1:109">
+    </row>
+    <row r="793" spans="1:110">
       <c r="F793" t="s">
         <v>1</v>
       </c>
-      <c r="H793" s="2"/>
-[...1 lines deleted...]
-    <row r="794" spans="1:109">
+    </row>
+    <row r="794" spans="1:110">
       <c r="F794" t="s">
         <v>1</v>
       </c>
-      <c r="H794" s="2"/>
-[...1 lines deleted...]
-    <row r="795" spans="1:109">
+    </row>
+    <row r="795" spans="1:110">
       <c r="F795" t="s">
         <v>1</v>
       </c>
-      <c r="H795" s="2"/>
-[...1 lines deleted...]
-    <row r="796" spans="1:109">
+    </row>
+    <row r="796" spans="1:110">
       <c r="F796" t="s">
         <v>1</v>
       </c>
-      <c r="H796" s="2"/>
-[...1 lines deleted...]
-    <row r="797" spans="1:109">
+    </row>
+    <row r="797" spans="1:110">
       <c r="F797" t="s">
         <v>1</v>
       </c>
-      <c r="H797" s="2"/>
-[...1 lines deleted...]
-    <row r="798" spans="1:109">
+    </row>
+    <row r="798" spans="1:110">
       <c r="F798" t="s">
         <v>1</v>
       </c>
-      <c r="H798" s="2"/>
-[...1 lines deleted...]
-    <row r="799" spans="1:109">
+    </row>
+    <row r="799" spans="1:110">
       <c r="F799" t="s">
         <v>1</v>
       </c>
-      <c r="H799" s="2"/>
-[...1 lines deleted...]
-    <row r="800" spans="1:109">
+    </row>
+    <row r="800" spans="1:110">
       <c r="F800" t="s">
         <v>1</v>
       </c>
-      <c r="H800" s="2"/>
-[...1 lines deleted...]
-    <row r="801" spans="1:109">
+    </row>
+    <row r="801" spans="1:110">
       <c r="F801" t="s">
         <v>1</v>
       </c>
-      <c r="H801" s="2"/>
-[...1 lines deleted...]
-    <row r="802" spans="1:109">
+    </row>
+    <row r="802" spans="1:110">
       <c r="F802" t="s">
         <v>1</v>
       </c>
-      <c r="H802" s="2"/>
-[...1 lines deleted...]
-    <row r="803" spans="1:109">
+    </row>
+    <row r="803" spans="1:110">
       <c r="F803" t="s">
         <v>1</v>
       </c>
-      <c r="H803" s="2"/>
-[...1 lines deleted...]
-    <row r="804" spans="1:109">
+    </row>
+    <row r="804" spans="1:110">
       <c r="F804" t="s">
         <v>1</v>
       </c>
-      <c r="H804" s="2"/>
-[...1 lines deleted...]
-    <row r="805" spans="1:109">
+    </row>
+    <row r="805" spans="1:110">
       <c r="F805" t="s">
         <v>1</v>
       </c>
-      <c r="H805" s="2"/>
-[...1 lines deleted...]
-    <row r="806" spans="1:109">
+    </row>
+    <row r="806" spans="1:110">
       <c r="F806" t="s">
         <v>1</v>
       </c>
-      <c r="H806" s="2"/>
-[...1 lines deleted...]
-    <row r="807" spans="1:109">
+    </row>
+    <row r="807" spans="1:110">
       <c r="F807" t="s">
         <v>1</v>
       </c>
-      <c r="H807" s="2"/>
-[...1 lines deleted...]
-    <row r="808" spans="1:109">
+    </row>
+    <row r="808" spans="1:110">
       <c r="F808" t="s">
         <v>1</v>
       </c>
-      <c r="H808" s="2"/>
-[...1 lines deleted...]
-    <row r="809" spans="1:109">
+    </row>
+    <row r="809" spans="1:110">
       <c r="F809" t="s">
         <v>1</v>
       </c>
-      <c r="H809" s="2"/>
-[...1 lines deleted...]
-    <row r="810" spans="1:109">
+    </row>
+    <row r="810" spans="1:110">
       <c r="F810" t="s">
         <v>1</v>
       </c>
-      <c r="H810" s="2"/>
-[...1 lines deleted...]
-    <row r="811" spans="1:109">
+    </row>
+    <row r="811" spans="1:110">
       <c r="F811" t="s">
         <v>1</v>
       </c>
-      <c r="H811" s="2"/>
-[...1 lines deleted...]
-    <row r="812" spans="1:109">
+    </row>
+    <row r="812" spans="1:110">
       <c r="F812" t="s">
         <v>1</v>
       </c>
-      <c r="H812" s="2"/>
-[...1 lines deleted...]
-    <row r="813" spans="1:109">
+    </row>
+    <row r="813" spans="1:110">
       <c r="F813" t="s">
         <v>1</v>
       </c>
-      <c r="H813" s="2"/>
-[...1 lines deleted...]
-    <row r="814" spans="1:109">
+    </row>
+    <row r="814" spans="1:110">
       <c r="F814" t="s">
         <v>1</v>
       </c>
-      <c r="H814" s="2"/>
-[...1 lines deleted...]
-    <row r="815" spans="1:109">
+    </row>
+    <row r="815" spans="1:110">
       <c r="F815" t="s">
         <v>1</v>
       </c>
-      <c r="H815" s="2"/>
-[...1 lines deleted...]
-    <row r="816" spans="1:109">
+    </row>
+    <row r="816" spans="1:110">
       <c r="F816" t="s">
         <v>1</v>
       </c>
-      <c r="H816" s="2"/>
-[...1 lines deleted...]
-    <row r="817" spans="1:109">
+    </row>
+    <row r="817" spans="1:110">
       <c r="F817" t="s">
         <v>1</v>
       </c>
-      <c r="H817" s="2"/>
-[...1 lines deleted...]
-    <row r="818" spans="1:109">
+    </row>
+    <row r="818" spans="1:110">
       <c r="F818" t="s">
         <v>1</v>
       </c>
-      <c r="H818" s="2"/>
-[...1 lines deleted...]
-    <row r="819" spans="1:109">
+    </row>
+    <row r="819" spans="1:110">
       <c r="F819" t="s">
         <v>1</v>
       </c>
-      <c r="H819" s="2"/>
-[...1 lines deleted...]
-    <row r="820" spans="1:109">
+    </row>
+    <row r="820" spans="1:110">
       <c r="F820" t="s">
         <v>1</v>
       </c>
-      <c r="H820" s="2"/>
-[...1 lines deleted...]
-    <row r="821" spans="1:109">
+    </row>
+    <row r="821" spans="1:110">
       <c r="F821" t="s">
         <v>1</v>
       </c>
-      <c r="H821" s="2"/>
-[...1 lines deleted...]
-    <row r="822" spans="1:109">
+    </row>
+    <row r="822" spans="1:110">
       <c r="F822" t="s">
         <v>1</v>
       </c>
-      <c r="H822" s="2"/>
-[...1 lines deleted...]
-    <row r="823" spans="1:109">
+    </row>
+    <row r="823" spans="1:110">
       <c r="F823" t="s">
         <v>1</v>
       </c>
-      <c r="H823" s="2"/>
-[...1 lines deleted...]
-    <row r="824" spans="1:109">
+    </row>
+    <row r="824" spans="1:110">
       <c r="F824" t="s">
         <v>1</v>
       </c>
-      <c r="H824" s="2"/>
-[...1 lines deleted...]
-    <row r="825" spans="1:109">
+    </row>
+    <row r="825" spans="1:110">
       <c r="F825" t="s">
         <v>1</v>
       </c>
-      <c r="H825" s="2"/>
-[...1 lines deleted...]
-    <row r="826" spans="1:109">
+    </row>
+    <row r="826" spans="1:110">
       <c r="F826" t="s">
         <v>1</v>
       </c>
-      <c r="H826" s="2"/>
-[...1 lines deleted...]
-    <row r="827" spans="1:109">
+    </row>
+    <row r="827" spans="1:110">
       <c r="F827" t="s">
         <v>1</v>
       </c>
-      <c r="H827" s="2"/>
-[...1 lines deleted...]
-    <row r="828" spans="1:109">
+    </row>
+    <row r="828" spans="1:110">
       <c r="F828" t="s">
         <v>1</v>
       </c>
-      <c r="H828" s="2"/>
-[...1 lines deleted...]
-    <row r="829" spans="1:109">
+    </row>
+    <row r="829" spans="1:110">
       <c r="F829" t="s">
         <v>1</v>
       </c>
-      <c r="H829" s="2"/>
-[...1 lines deleted...]
-    <row r="830" spans="1:109">
+    </row>
+    <row r="830" spans="1:110">
       <c r="F830" t="s">
         <v>1</v>
       </c>
-      <c r="H830" s="2"/>
-[...1 lines deleted...]
-    <row r="831" spans="1:109">
+    </row>
+    <row r="831" spans="1:110">
       <c r="F831" t="s">
         <v>1</v>
       </c>
-      <c r="H831" s="2"/>
-[...1 lines deleted...]
-    <row r="832" spans="1:109">
+    </row>
+    <row r="832" spans="1:110">
       <c r="F832" t="s">
         <v>1</v>
       </c>
-      <c r="H832" s="2"/>
-[...1 lines deleted...]
-    <row r="833" spans="1:109">
+    </row>
+    <row r="833" spans="1:110">
       <c r="F833" t="s">
         <v>1</v>
       </c>
-      <c r="H833" s="2"/>
-[...1 lines deleted...]
-    <row r="834" spans="1:109">
+    </row>
+    <row r="834" spans="1:110">
       <c r="F834" t="s">
         <v>1</v>
       </c>
-      <c r="H834" s="2"/>
-[...1 lines deleted...]
-    <row r="835" spans="1:109">
+    </row>
+    <row r="835" spans="1:110">
       <c r="F835" t="s">
         <v>1</v>
       </c>
-      <c r="H835" s="2"/>
-[...1 lines deleted...]
-    <row r="836" spans="1:109">
+    </row>
+    <row r="836" spans="1:110">
       <c r="F836" t="s">
         <v>1</v>
       </c>
-      <c r="H836" s="2"/>
-[...1 lines deleted...]
-    <row r="837" spans="1:109">
+    </row>
+    <row r="837" spans="1:110">
       <c r="F837" t="s">
         <v>1</v>
       </c>
-      <c r="H837" s="2"/>
-[...1 lines deleted...]
-    <row r="838" spans="1:109">
+    </row>
+    <row r="838" spans="1:110">
       <c r="F838" t="s">
         <v>1</v>
       </c>
-      <c r="H838" s="2"/>
-[...1 lines deleted...]
-    <row r="839" spans="1:109">
+    </row>
+    <row r="839" spans="1:110">
       <c r="F839" t="s">
         <v>1</v>
       </c>
-      <c r="H839" s="2"/>
-[...1 lines deleted...]
-    <row r="840" spans="1:109">
+    </row>
+    <row r="840" spans="1:110">
       <c r="F840" t="s">
         <v>1</v>
       </c>
-      <c r="H840" s="2"/>
-[...1 lines deleted...]
-    <row r="841" spans="1:109">
+    </row>
+    <row r="841" spans="1:110">
       <c r="F841" t="s">
         <v>1</v>
       </c>
-      <c r="H841" s="2"/>
-[...1 lines deleted...]
-    <row r="842" spans="1:109">
+    </row>
+    <row r="842" spans="1:110">
       <c r="F842" t="s">
         <v>1</v>
       </c>
-      <c r="H842" s="2"/>
-[...1 lines deleted...]
-    <row r="843" spans="1:109">
+    </row>
+    <row r="843" spans="1:110">
       <c r="F843" t="s">
         <v>1</v>
       </c>
-      <c r="H843" s="2"/>
-[...1 lines deleted...]
-    <row r="844" spans="1:109">
+    </row>
+    <row r="844" spans="1:110">
       <c r="F844" t="s">
         <v>1</v>
       </c>
-      <c r="H844" s="2"/>
-[...1 lines deleted...]
-    <row r="845" spans="1:109">
+    </row>
+    <row r="845" spans="1:110">
       <c r="F845" t="s">
         <v>1</v>
       </c>
-      <c r="H845" s="2"/>
-[...1 lines deleted...]
-    <row r="846" spans="1:109">
+    </row>
+    <row r="846" spans="1:110">
       <c r="F846" t="s">
         <v>1</v>
       </c>
-      <c r="H846" s="2"/>
-[...1 lines deleted...]
-    <row r="847" spans="1:109">
+    </row>
+    <row r="847" spans="1:110">
       <c r="F847" t="s">
         <v>1</v>
       </c>
-      <c r="H847" s="2"/>
-[...1 lines deleted...]
-    <row r="848" spans="1:109">
+    </row>
+    <row r="848" spans="1:110">
       <c r="F848" t="s">
         <v>1</v>
       </c>
-      <c r="H848" s="2"/>
-[...1 lines deleted...]
-    <row r="849" spans="1:109">
+    </row>
+    <row r="849" spans="1:110">
       <c r="F849" t="s">
         <v>1</v>
       </c>
-      <c r="H849" s="2"/>
-[...1 lines deleted...]
-    <row r="850" spans="1:109">
+    </row>
+    <row r="850" spans="1:110">
       <c r="F850" t="s">
         <v>1</v>
       </c>
-      <c r="H850" s="2"/>
-[...1 lines deleted...]
-    <row r="851" spans="1:109">
+    </row>
+    <row r="851" spans="1:110">
       <c r="F851" t="s">
         <v>1</v>
       </c>
-      <c r="H851" s="2"/>
-[...1 lines deleted...]
-    <row r="852" spans="1:109">
+    </row>
+    <row r="852" spans="1:110">
       <c r="F852" t="s">
         <v>1</v>
       </c>
-      <c r="H852" s="2"/>
-[...1 lines deleted...]
-    <row r="853" spans="1:109">
+    </row>
+    <row r="853" spans="1:110">
       <c r="F853" t="s">
         <v>1</v>
       </c>
-      <c r="H853" s="2"/>
-[...1 lines deleted...]
-    <row r="854" spans="1:109">
+    </row>
+    <row r="854" spans="1:110">
       <c r="F854" t="s">
         <v>1</v>
       </c>
-      <c r="H854" s="2"/>
-[...1 lines deleted...]
-    <row r="855" spans="1:109">
+    </row>
+    <row r="855" spans="1:110">
       <c r="F855" t="s">
         <v>1</v>
       </c>
-      <c r="H855" s="2"/>
-[...1 lines deleted...]
-    <row r="856" spans="1:109">
+    </row>
+    <row r="856" spans="1:110">
       <c r="F856" t="s">
         <v>1</v>
       </c>
-      <c r="H856" s="2"/>
-[...1 lines deleted...]
-    <row r="857" spans="1:109">
+    </row>
+    <row r="857" spans="1:110">
       <c r="F857" t="s">
         <v>1</v>
       </c>
-      <c r="H857" s="2"/>
-[...1 lines deleted...]
-    <row r="858" spans="1:109">
+    </row>
+    <row r="858" spans="1:110">
       <c r="F858" t="s">
         <v>1</v>
       </c>
-      <c r="H858" s="2"/>
-[...1 lines deleted...]
-    <row r="859" spans="1:109">
+    </row>
+    <row r="859" spans="1:110">
       <c r="F859" t="s">
         <v>1</v>
       </c>
-      <c r="H859" s="2"/>
-[...1 lines deleted...]
-    <row r="860" spans="1:109">
+    </row>
+    <row r="860" spans="1:110">
       <c r="F860" t="s">
         <v>1</v>
       </c>
-      <c r="H860" s="2"/>
-[...1 lines deleted...]
-    <row r="861" spans="1:109">
+    </row>
+    <row r="861" spans="1:110">
       <c r="F861" t="s">
         <v>1</v>
       </c>
-      <c r="H861" s="2"/>
-[...1 lines deleted...]
-    <row r="862" spans="1:109">
+    </row>
+    <row r="862" spans="1:110">
       <c r="F862" t="s">
         <v>1</v>
       </c>
-      <c r="H862" s="2"/>
-[...1 lines deleted...]
-    <row r="863" spans="1:109">
+    </row>
+    <row r="863" spans="1:110">
       <c r="F863" t="s">
         <v>1</v>
       </c>
-      <c r="H863" s="2"/>
-[...1 lines deleted...]
-    <row r="864" spans="1:109">
+    </row>
+    <row r="864" spans="1:110">
       <c r="F864" t="s">
         <v>1</v>
       </c>
-      <c r="H864" s="2"/>
-[...1 lines deleted...]
-    <row r="865" spans="1:109">
+    </row>
+    <row r="865" spans="1:110">
       <c r="F865" t="s">
         <v>1</v>
       </c>
-      <c r="H865" s="2"/>
-[...1 lines deleted...]
-    <row r="866" spans="1:109">
+    </row>
+    <row r="866" spans="1:110">
       <c r="F866" t="s">
         <v>1</v>
       </c>
-      <c r="H866" s="2"/>
-[...1 lines deleted...]
-    <row r="867" spans="1:109">
+    </row>
+    <row r="867" spans="1:110">
       <c r="F867" t="s">
         <v>1</v>
       </c>
-      <c r="H867" s="2"/>
-[...1 lines deleted...]
-    <row r="868" spans="1:109">
+    </row>
+    <row r="868" spans="1:110">
       <c r="F868" t="s">
         <v>1</v>
       </c>
-      <c r="H868" s="2"/>
-[...1 lines deleted...]
-    <row r="869" spans="1:109">
+    </row>
+    <row r="869" spans="1:110">
       <c r="F869" t="s">
         <v>1</v>
       </c>
-      <c r="H869" s="2"/>
-[...1 lines deleted...]
-    <row r="870" spans="1:109">
+    </row>
+    <row r="870" spans="1:110">
       <c r="F870" t="s">
         <v>1</v>
       </c>
-      <c r="H870" s="2"/>
-[...1 lines deleted...]
-    <row r="871" spans="1:109">
+    </row>
+    <row r="871" spans="1:110">
       <c r="F871" t="s">
         <v>1</v>
       </c>
-      <c r="H871" s="2"/>
-[...1 lines deleted...]
-    <row r="872" spans="1:109">
+    </row>
+    <row r="872" spans="1:110">
       <c r="F872" t="s">
         <v>1</v>
       </c>
-      <c r="H872" s="2"/>
-[...1 lines deleted...]
-    <row r="873" spans="1:109">
+    </row>
+    <row r="873" spans="1:110">
       <c r="F873" t="s">
         <v>1</v>
       </c>
-      <c r="H873" s="2"/>
-[...1 lines deleted...]
-    <row r="874" spans="1:109">
+    </row>
+    <row r="874" spans="1:110">
       <c r="F874" t="s">
         <v>1</v>
       </c>
-      <c r="H874" s="2"/>
-[...1 lines deleted...]
-    <row r="875" spans="1:109">
+    </row>
+    <row r="875" spans="1:110">
       <c r="F875" t="s">
         <v>1</v>
       </c>
-      <c r="H875" s="2"/>
-[...1 lines deleted...]
-    <row r="876" spans="1:109">
+    </row>
+    <row r="876" spans="1:110">
       <c r="F876" t="s">
         <v>1</v>
       </c>
-      <c r="H876" s="2"/>
-[...1 lines deleted...]
-    <row r="877" spans="1:109">
+    </row>
+    <row r="877" spans="1:110">
       <c r="F877" t="s">
         <v>1</v>
       </c>
-      <c r="H877" s="2"/>
-[...1 lines deleted...]
-    <row r="878" spans="1:109">
+    </row>
+    <row r="878" spans="1:110">
       <c r="F878" t="s">
         <v>1</v>
       </c>
-      <c r="H878" s="2"/>
-[...1 lines deleted...]
-    <row r="879" spans="1:109">
+    </row>
+    <row r="879" spans="1:110">
       <c r="F879" t="s">
         <v>1</v>
       </c>
-      <c r="H879" s="2"/>
-[...1 lines deleted...]
-    <row r="880" spans="1:109">
+    </row>
+    <row r="880" spans="1:110">
       <c r="F880" t="s">
         <v>1</v>
       </c>
-      <c r="H880" s="2"/>
-[...1 lines deleted...]
-    <row r="881" spans="1:109">
+    </row>
+    <row r="881" spans="1:110">
       <c r="F881" t="s">
         <v>1</v>
       </c>
-      <c r="H881" s="2"/>
-[...1 lines deleted...]
-    <row r="882" spans="1:109">
+    </row>
+    <row r="882" spans="1:110">
       <c r="F882" t="s">
         <v>1</v>
       </c>
-      <c r="H882" s="2"/>
-[...1 lines deleted...]
-    <row r="883" spans="1:109">
+    </row>
+    <row r="883" spans="1:110">
       <c r="F883" t="s">
         <v>1</v>
       </c>
-      <c r="H883" s="2"/>
-[...1 lines deleted...]
-    <row r="884" spans="1:109">
+    </row>
+    <row r="884" spans="1:110">
       <c r="F884" t="s">
         <v>1</v>
       </c>
-      <c r="H884" s="2"/>
-[...1 lines deleted...]
-    <row r="885" spans="1:109">
+    </row>
+    <row r="885" spans="1:110">
       <c r="F885" t="s">
         <v>1</v>
       </c>
-      <c r="H885" s="2"/>
-[...1 lines deleted...]
-    <row r="886" spans="1:109">
+    </row>
+    <row r="886" spans="1:110">
       <c r="F886" t="s">
         <v>1</v>
       </c>
-      <c r="H886" s="2"/>
-[...1 lines deleted...]
-    <row r="887" spans="1:109">
+    </row>
+    <row r="887" spans="1:110">
       <c r="F887" t="s">
         <v>1</v>
       </c>
-      <c r="H887" s="2"/>
-[...1 lines deleted...]
-    <row r="888" spans="1:109">
+    </row>
+    <row r="888" spans="1:110">
       <c r="F888" t="s">
         <v>1</v>
       </c>
-      <c r="H888" s="2"/>
-[...1 lines deleted...]
-    <row r="889" spans="1:109">
+    </row>
+    <row r="889" spans="1:110">
       <c r="F889" t="s">
         <v>1</v>
       </c>
-      <c r="H889" s="2"/>
-[...1 lines deleted...]
-    <row r="890" spans="1:109">
+    </row>
+    <row r="890" spans="1:110">
       <c r="F890" t="s">
         <v>1</v>
       </c>
-      <c r="H890" s="2"/>
-[...1 lines deleted...]
-    <row r="891" spans="1:109">
+    </row>
+    <row r="891" spans="1:110">
       <c r="F891" t="s">
         <v>1</v>
       </c>
-      <c r="H891" s="2"/>
-[...1 lines deleted...]
-    <row r="892" spans="1:109">
+    </row>
+    <row r="892" spans="1:110">
       <c r="F892" t="s">
         <v>1</v>
       </c>
-      <c r="H892" s="2"/>
-[...1 lines deleted...]
-    <row r="893" spans="1:109">
+    </row>
+    <row r="893" spans="1:110">
       <c r="F893" t="s">
         <v>1</v>
       </c>
-      <c r="H893" s="2"/>
-[...1 lines deleted...]
-    <row r="894" spans="1:109">
+    </row>
+    <row r="894" spans="1:110">
       <c r="F894" t="s">
         <v>1</v>
       </c>
-      <c r="H894" s="2"/>
-[...1 lines deleted...]
-    <row r="895" spans="1:109">
+    </row>
+    <row r="895" spans="1:110">
       <c r="F895" t="s">
         <v>1</v>
       </c>
-      <c r="H895" s="2"/>
-[...1 lines deleted...]
-    <row r="896" spans="1:109">
+    </row>
+    <row r="896" spans="1:110">
       <c r="F896" t="s">
         <v>1</v>
       </c>
-      <c r="H896" s="2"/>
-[...1 lines deleted...]
-    <row r="897" spans="1:109">
+    </row>
+    <row r="897" spans="1:110">
       <c r="F897" t="s">
         <v>1</v>
       </c>
-      <c r="H897" s="2"/>
-[...1 lines deleted...]
-    <row r="898" spans="1:109">
+    </row>
+    <row r="898" spans="1:110">
       <c r="F898" t="s">
         <v>1</v>
       </c>
-      <c r="H898" s="2"/>
-[...1 lines deleted...]
-    <row r="899" spans="1:109">
+    </row>
+    <row r="899" spans="1:110">
       <c r="F899" t="s">
         <v>1</v>
       </c>
-      <c r="H899" s="2"/>
-[...1 lines deleted...]
-    <row r="900" spans="1:109">
+    </row>
+    <row r="900" spans="1:110">
       <c r="F900" t="s">
         <v>1</v>
       </c>
-      <c r="H900" s="2"/>
-[...1 lines deleted...]
-    <row r="901" spans="1:109">
+    </row>
+    <row r="901" spans="1:110">
       <c r="F901" t="s">
         <v>1</v>
       </c>
-      <c r="H901" s="2"/>
-[...1 lines deleted...]
-    <row r="902" spans="1:109">
+    </row>
+    <row r="902" spans="1:110">
       <c r="F902" t="s">
         <v>1</v>
       </c>
-      <c r="H902" s="2"/>
-[...1 lines deleted...]
-    <row r="903" spans="1:109">
+    </row>
+    <row r="903" spans="1:110">
       <c r="F903" t="s">
         <v>1</v>
       </c>
-      <c r="H903" s="2"/>
-[...1 lines deleted...]
-    <row r="904" spans="1:109">
+    </row>
+    <row r="904" spans="1:110">
       <c r="F904" t="s">
         <v>1</v>
       </c>
-      <c r="H904" s="2"/>
-[...1 lines deleted...]
-    <row r="905" spans="1:109">
+    </row>
+    <row r="905" spans="1:110">
       <c r="F905" t="s">
         <v>1</v>
       </c>
-      <c r="H905" s="2"/>
-[...1 lines deleted...]
-    <row r="906" spans="1:109">
+    </row>
+    <row r="906" spans="1:110">
       <c r="F906" t="s">
         <v>1</v>
       </c>
-      <c r="H906" s="2"/>
-[...1 lines deleted...]
-    <row r="907" spans="1:109">
+    </row>
+    <row r="907" spans="1:110">
       <c r="F907" t="s">
         <v>1</v>
       </c>
-      <c r="H907" s="2"/>
-[...1 lines deleted...]
-    <row r="908" spans="1:109">
+    </row>
+    <row r="908" spans="1:110">
       <c r="F908" t="s">
         <v>1</v>
       </c>
-      <c r="H908" s="2"/>
-[...1 lines deleted...]
-    <row r="909" spans="1:109">
+    </row>
+    <row r="909" spans="1:110">
       <c r="F909" t="s">
         <v>1</v>
       </c>
-      <c r="H909" s="2"/>
-[...1 lines deleted...]
-    <row r="910" spans="1:109">
+    </row>
+    <row r="910" spans="1:110">
       <c r="F910" t="s">
         <v>1</v>
       </c>
-      <c r="H910" s="2"/>
-[...1 lines deleted...]
-    <row r="911" spans="1:109">
+    </row>
+    <row r="911" spans="1:110">
       <c r="F911" t="s">
         <v>1</v>
       </c>
-      <c r="H911" s="2"/>
-[...1 lines deleted...]
-    <row r="912" spans="1:109">
+    </row>
+    <row r="912" spans="1:110">
       <c r="F912" t="s">
         <v>1</v>
       </c>
-      <c r="H912" s="2"/>
-[...1 lines deleted...]
-    <row r="913" spans="1:109">
+    </row>
+    <row r="913" spans="1:110">
       <c r="F913" t="s">
         <v>1</v>
       </c>
-      <c r="H913" s="2"/>
-[...1 lines deleted...]
-    <row r="914" spans="1:109">
+    </row>
+    <row r="914" spans="1:110">
       <c r="F914" t="s">
         <v>1</v>
       </c>
-      <c r="H914" s="2"/>
-[...1 lines deleted...]
-    <row r="915" spans="1:109">
+    </row>
+    <row r="915" spans="1:110">
       <c r="F915" t="s">
         <v>1</v>
       </c>
-      <c r="H915" s="2"/>
-[...1 lines deleted...]
-    <row r="916" spans="1:109">
+    </row>
+    <row r="916" spans="1:110">
       <c r="F916" t="s">
         <v>1</v>
       </c>
-      <c r="H916" s="2"/>
-[...1 lines deleted...]
-    <row r="917" spans="1:109">
+    </row>
+    <row r="917" spans="1:110">
       <c r="F917" t="s">
         <v>1</v>
       </c>
-      <c r="H917" s="2"/>
-[...1 lines deleted...]
-    <row r="918" spans="1:109">
+    </row>
+    <row r="918" spans="1:110">
       <c r="F918" t="s">
         <v>1</v>
       </c>
-      <c r="H918" s="2"/>
-[...1 lines deleted...]
-    <row r="919" spans="1:109">
+    </row>
+    <row r="919" spans="1:110">
       <c r="F919" t="s">
         <v>1</v>
       </c>
-      <c r="H919" s="2"/>
-[...1 lines deleted...]
-    <row r="920" spans="1:109">
+    </row>
+    <row r="920" spans="1:110">
       <c r="F920" t="s">
         <v>1</v>
       </c>
-      <c r="H920" s="2"/>
-[...1 lines deleted...]
-    <row r="921" spans="1:109">
+    </row>
+    <row r="921" spans="1:110">
       <c r="F921" t="s">
         <v>1</v>
       </c>
-      <c r="H921" s="2"/>
-[...1 lines deleted...]
-    <row r="922" spans="1:109">
+    </row>
+    <row r="922" spans="1:110">
       <c r="F922" t="s">
         <v>1</v>
       </c>
-      <c r="H922" s="2"/>
-[...1 lines deleted...]
-    <row r="923" spans="1:109">
+    </row>
+    <row r="923" spans="1:110">
       <c r="F923" t="s">
         <v>1</v>
       </c>
-      <c r="H923" s="2"/>
-[...1 lines deleted...]
-    <row r="924" spans="1:109">
+    </row>
+    <row r="924" spans="1:110">
       <c r="F924" t="s">
         <v>1</v>
       </c>
-      <c r="H924" s="2"/>
-[...1 lines deleted...]
-    <row r="925" spans="1:109">
+    </row>
+    <row r="925" spans="1:110">
       <c r="F925" t="s">
         <v>1</v>
       </c>
-      <c r="H925" s="2"/>
-[...1 lines deleted...]
-    <row r="926" spans="1:109">
+    </row>
+    <row r="926" spans="1:110">
       <c r="F926" t="s">
         <v>1</v>
       </c>
-      <c r="H926" s="2"/>
-[...1 lines deleted...]
-    <row r="927" spans="1:109">
+    </row>
+    <row r="927" spans="1:110">
       <c r="F927" t="s">
         <v>1</v>
       </c>
-      <c r="H927" s="2"/>
-[...1 lines deleted...]
-    <row r="928" spans="1:109">
+    </row>
+    <row r="928" spans="1:110">
       <c r="F928" t="s">
         <v>1</v>
       </c>
-      <c r="H928" s="2"/>
-[...1 lines deleted...]
-    <row r="929" spans="1:109">
+    </row>
+    <row r="929" spans="1:110">
       <c r="F929" t="s">
         <v>1</v>
       </c>
-      <c r="H929" s="2"/>
-[...1 lines deleted...]
-    <row r="930" spans="1:109">
+    </row>
+    <row r="930" spans="1:110">
       <c r="F930" t="s">
         <v>1</v>
       </c>
-      <c r="H930" s="2"/>
-[...1 lines deleted...]
-    <row r="931" spans="1:109">
+    </row>
+    <row r="931" spans="1:110">
       <c r="F931" t="s">
         <v>1</v>
       </c>
-      <c r="H931" s="2"/>
-[...1 lines deleted...]
-    <row r="932" spans="1:109">
+    </row>
+    <row r="932" spans="1:110">
       <c r="F932" t="s">
         <v>1</v>
       </c>
-      <c r="H932" s="2"/>
-[...1 lines deleted...]
-    <row r="933" spans="1:109">
+    </row>
+    <row r="933" spans="1:110">
       <c r="F933" t="s">
         <v>1</v>
       </c>
-      <c r="H933" s="2"/>
-[...1 lines deleted...]
-    <row r="934" spans="1:109">
+    </row>
+    <row r="934" spans="1:110">
       <c r="F934" t="s">
         <v>1</v>
       </c>
-      <c r="H934" s="2"/>
-[...1 lines deleted...]
-    <row r="935" spans="1:109">
+    </row>
+    <row r="935" spans="1:110">
       <c r="F935" t="s">
         <v>1</v>
       </c>
-      <c r="H935" s="2"/>
-[...1 lines deleted...]
-    <row r="936" spans="1:109">
+    </row>
+    <row r="936" spans="1:110">
       <c r="F936" t="s">
         <v>1</v>
       </c>
-      <c r="H936" s="2"/>
-[...1 lines deleted...]
-    <row r="937" spans="1:109">
+    </row>
+    <row r="937" spans="1:110">
       <c r="F937" t="s">
         <v>1</v>
       </c>
-      <c r="H937" s="2"/>
-[...1 lines deleted...]
-    <row r="938" spans="1:109">
+    </row>
+    <row r="938" spans="1:110">
       <c r="F938" t="s">
         <v>1</v>
       </c>
-      <c r="H938" s="2"/>
-[...1 lines deleted...]
-    <row r="939" spans="1:109">
+    </row>
+    <row r="939" spans="1:110">
       <c r="F939" t="s">
         <v>1</v>
       </c>
-      <c r="H939" s="2"/>
-[...1 lines deleted...]
-    <row r="940" spans="1:109">
+    </row>
+    <row r="940" spans="1:110">
       <c r="F940" t="s">
         <v>1</v>
       </c>
-      <c r="H940" s="2"/>
-[...1 lines deleted...]
-    <row r="941" spans="1:109">
+    </row>
+    <row r="941" spans="1:110">
       <c r="F941" t="s">
         <v>1</v>
       </c>
-      <c r="H941" s="2"/>
-[...1 lines deleted...]
-    <row r="942" spans="1:109">
+    </row>
+    <row r="942" spans="1:110">
       <c r="F942" t="s">
         <v>1</v>
       </c>
-      <c r="H942" s="2"/>
-[...1 lines deleted...]
-    <row r="943" spans="1:109">
+    </row>
+    <row r="943" spans="1:110">
       <c r="F943" t="s">
         <v>1</v>
       </c>
-      <c r="H943" s="2"/>
-[...1 lines deleted...]
-    <row r="944" spans="1:109">
+    </row>
+    <row r="944" spans="1:110">
       <c r="F944" t="s">
         <v>1</v>
       </c>
-      <c r="H944" s="2"/>
-[...1 lines deleted...]
-    <row r="945" spans="1:109">
+    </row>
+    <row r="945" spans="1:110">
       <c r="F945" t="s">
         <v>1</v>
       </c>
-      <c r="H945" s="2"/>
-[...1 lines deleted...]
-    <row r="946" spans="1:109">
+    </row>
+    <row r="946" spans="1:110">
       <c r="F946" t="s">
         <v>1</v>
       </c>
-      <c r="H946" s="2"/>
-[...1 lines deleted...]
-    <row r="947" spans="1:109">
+    </row>
+    <row r="947" spans="1:110">
       <c r="F947" t="s">
         <v>1</v>
       </c>
-      <c r="H947" s="2"/>
-[...1 lines deleted...]
-    <row r="948" spans="1:109">
+    </row>
+    <row r="948" spans="1:110">
       <c r="F948" t="s">
         <v>1</v>
       </c>
-      <c r="H948" s="2"/>
-[...1 lines deleted...]
-    <row r="949" spans="1:109">
+    </row>
+    <row r="949" spans="1:110">
       <c r="F949" t="s">
         <v>1</v>
       </c>
-      <c r="H949" s="2"/>
-[...1 lines deleted...]
-    <row r="950" spans="1:109">
+    </row>
+    <row r="950" spans="1:110">
       <c r="F950" t="s">
         <v>1</v>
       </c>
-      <c r="H950" s="2"/>
-[...1 lines deleted...]
-    <row r="951" spans="1:109">
+    </row>
+    <row r="951" spans="1:110">
       <c r="F951" t="s">
         <v>1</v>
       </c>
-      <c r="H951" s="2"/>
-[...1 lines deleted...]
-    <row r="952" spans="1:109">
+    </row>
+    <row r="952" spans="1:110">
       <c r="F952" t="s">
         <v>1</v>
       </c>
-      <c r="H952" s="2"/>
-[...1 lines deleted...]
-    <row r="953" spans="1:109">
+    </row>
+    <row r="953" spans="1:110">
       <c r="F953" t="s">
         <v>1</v>
       </c>
-      <c r="H953" s="2"/>
-[...1 lines deleted...]
-    <row r="954" spans="1:109">
+    </row>
+    <row r="954" spans="1:110">
       <c r="F954" t="s">
         <v>1</v>
       </c>
-      <c r="H954" s="2"/>
-[...1 lines deleted...]
-    <row r="955" spans="1:109">
+    </row>
+    <row r="955" spans="1:110">
       <c r="F955" t="s">
         <v>1</v>
       </c>
-      <c r="H955" s="2"/>
-[...1 lines deleted...]
-    <row r="956" spans="1:109">
+    </row>
+    <row r="956" spans="1:110">
       <c r="F956" t="s">
         <v>1</v>
       </c>
-      <c r="H956" s="2"/>
-[...1 lines deleted...]
-    <row r="957" spans="1:109">
+    </row>
+    <row r="957" spans="1:110">
       <c r="F957" t="s">
         <v>1</v>
       </c>
-      <c r="H957" s="2"/>
-[...1 lines deleted...]
-    <row r="958" spans="1:109">
+    </row>
+    <row r="958" spans="1:110">
       <c r="F958" t="s">
         <v>1</v>
       </c>
-      <c r="H958" s="2"/>
-[...1 lines deleted...]
-    <row r="959" spans="1:109">
+    </row>
+    <row r="959" spans="1:110">
       <c r="F959" t="s">
         <v>1</v>
       </c>
-      <c r="H959" s="2"/>
-[...1 lines deleted...]
-    <row r="960" spans="1:109">
+    </row>
+    <row r="960" spans="1:110">
       <c r="F960" t="s">
         <v>1</v>
       </c>
-      <c r="H960" s="2"/>
-[...1 lines deleted...]
-    <row r="961" spans="1:109">
+    </row>
+    <row r="961" spans="1:110">
       <c r="F961" t="s">
         <v>1</v>
       </c>
-      <c r="H961" s="2"/>
-[...1 lines deleted...]
-    <row r="962" spans="1:109">
+    </row>
+    <row r="962" spans="1:110">
       <c r="F962" t="s">
         <v>1</v>
       </c>
-      <c r="H962" s="2"/>
-[...1 lines deleted...]
-    <row r="963" spans="1:109">
+    </row>
+    <row r="963" spans="1:110">
       <c r="F963" t="s">
         <v>1</v>
       </c>
-      <c r="H963" s="2"/>
-[...1 lines deleted...]
-    <row r="964" spans="1:109">
+    </row>
+    <row r="964" spans="1:110">
       <c r="F964" t="s">
         <v>1</v>
       </c>
-      <c r="H964" s="2"/>
-[...1 lines deleted...]
-    <row r="965" spans="1:109">
+    </row>
+    <row r="965" spans="1:110">
       <c r="F965" t="s">
         <v>1</v>
       </c>
-      <c r="H965" s="2"/>
-[...1 lines deleted...]
-    <row r="966" spans="1:109">
+    </row>
+    <row r="966" spans="1:110">
       <c r="F966" t="s">
         <v>1</v>
       </c>
-      <c r="H966" s="2"/>
-[...1 lines deleted...]
-    <row r="967" spans="1:109">
+    </row>
+    <row r="967" spans="1:110">
       <c r="F967" t="s">
         <v>1</v>
       </c>
-      <c r="H967" s="2"/>
-[...1 lines deleted...]
-    <row r="968" spans="1:109">
+    </row>
+    <row r="968" spans="1:110">
       <c r="F968" t="s">
         <v>1</v>
       </c>
-      <c r="H968" s="2"/>
-[...1 lines deleted...]
-    <row r="969" spans="1:109">
+    </row>
+    <row r="969" spans="1:110">
       <c r="F969" t="s">
         <v>1</v>
       </c>
-      <c r="H969" s="2"/>
-[...1 lines deleted...]
-    <row r="970" spans="1:109">
+    </row>
+    <row r="970" spans="1:110">
       <c r="F970" t="s">
         <v>1</v>
       </c>
-      <c r="H970" s="2"/>
-[...1 lines deleted...]
-    <row r="971" spans="1:109">
+    </row>
+    <row r="971" spans="1:110">
       <c r="F971" t="s">
         <v>1</v>
       </c>
-      <c r="H971" s="2"/>
-[...1 lines deleted...]
-    <row r="972" spans="1:109">
+    </row>
+    <row r="972" spans="1:110">
       <c r="F972" t="s">
         <v>1</v>
       </c>
-      <c r="H972" s="2"/>
-[...1 lines deleted...]
-    <row r="973" spans="1:109">
+    </row>
+    <row r="973" spans="1:110">
       <c r="F973" t="s">
         <v>1</v>
       </c>
-      <c r="H973" s="2"/>
-[...1 lines deleted...]
-    <row r="974" spans="1:109">
+    </row>
+    <row r="974" spans="1:110">
       <c r="F974" t="s">
         <v>1</v>
       </c>
-      <c r="H974" s="2"/>
-[...1 lines deleted...]
-    <row r="975" spans="1:109">
+    </row>
+    <row r="975" spans="1:110">
       <c r="F975" t="s">
         <v>1</v>
       </c>
-      <c r="H975" s="2"/>
-[...1 lines deleted...]
-    <row r="976" spans="1:109">
+    </row>
+    <row r="976" spans="1:110">
       <c r="F976" t="s">
         <v>1</v>
       </c>
-      <c r="H976" s="2"/>
-[...1 lines deleted...]
-    <row r="977" spans="1:109">
+    </row>
+    <row r="977" spans="1:110">
       <c r="F977" t="s">
         <v>1</v>
       </c>
-      <c r="H977" s="2"/>
-[...1 lines deleted...]
-    <row r="978" spans="1:109">
+    </row>
+    <row r="978" spans="1:110">
       <c r="F978" t="s">
         <v>1</v>
       </c>
-      <c r="H978" s="2"/>
-[...1 lines deleted...]
-    <row r="979" spans="1:109">
+    </row>
+    <row r="979" spans="1:110">
       <c r="F979" t="s">
         <v>1</v>
       </c>
-      <c r="H979" s="2"/>
-[...1 lines deleted...]
-    <row r="980" spans="1:109">
+    </row>
+    <row r="980" spans="1:110">
       <c r="F980" t="s">
         <v>1</v>
       </c>
-      <c r="H980" s="2"/>
-[...1 lines deleted...]
-    <row r="981" spans="1:109">
+    </row>
+    <row r="981" spans="1:110">
       <c r="F981" t="s">
         <v>1</v>
       </c>
-      <c r="H981" s="2"/>
-[...1 lines deleted...]
-    <row r="982" spans="1:109">
+    </row>
+    <row r="982" spans="1:110">
       <c r="F982" t="s">
         <v>1</v>
       </c>
-      <c r="H982" s="2"/>
-[...1 lines deleted...]
-    <row r="983" spans="1:109">
+    </row>
+    <row r="983" spans="1:110">
       <c r="F983" t="s">
         <v>1</v>
       </c>
-      <c r="H983" s="2"/>
-[...1 lines deleted...]
-    <row r="984" spans="1:109">
+    </row>
+    <row r="984" spans="1:110">
       <c r="F984" t="s">
         <v>1</v>
       </c>
-      <c r="H984" s="2"/>
-[...1 lines deleted...]
-    <row r="985" spans="1:109">
+    </row>
+    <row r="985" spans="1:110">
       <c r="F985" t="s">
         <v>1</v>
       </c>
-      <c r="H985" s="2"/>
-[...1 lines deleted...]
-    <row r="986" spans="1:109">
+    </row>
+    <row r="986" spans="1:110">
       <c r="F986" t="s">
         <v>1</v>
       </c>
-      <c r="H986" s="2"/>
-[...1 lines deleted...]
-    <row r="987" spans="1:109">
+    </row>
+    <row r="987" spans="1:110">
       <c r="F987" t="s">
         <v>1</v>
       </c>
-      <c r="H987" s="2"/>
-[...1 lines deleted...]
-    <row r="988" spans="1:109">
+    </row>
+    <row r="988" spans="1:110">
       <c r="F988" t="s">
         <v>1</v>
       </c>
-      <c r="H988" s="2"/>
-[...1 lines deleted...]
-    <row r="989" spans="1:109">
+    </row>
+    <row r="989" spans="1:110">
       <c r="F989" t="s">
         <v>1</v>
       </c>
-      <c r="H989" s="2"/>
-[...1 lines deleted...]
-    <row r="990" spans="1:109">
+    </row>
+    <row r="990" spans="1:110">
       <c r="F990" t="s">
         <v>1</v>
       </c>
-      <c r="H990" s="2"/>
-[...1 lines deleted...]
-    <row r="991" spans="1:109">
+    </row>
+    <row r="991" spans="1:110">
       <c r="F991" t="s">
         <v>1</v>
       </c>
-      <c r="H991" s="2"/>
-[...1 lines deleted...]
-    <row r="992" spans="1:109">
+    </row>
+    <row r="992" spans="1:110">
       <c r="F992" t="s">
         <v>1</v>
       </c>
-      <c r="H992" s="2"/>
-[...1 lines deleted...]
-    <row r="993" spans="1:109">
+    </row>
+    <row r="993" spans="1:110">
       <c r="F993" t="s">
         <v>1</v>
       </c>
-      <c r="H993" s="2"/>
-[...1 lines deleted...]
-    <row r="994" spans="1:109">
+    </row>
+    <row r="994" spans="1:110">
       <c r="F994" t="s">
         <v>1</v>
       </c>
-      <c r="H994" s="2"/>
-[...1 lines deleted...]
-    <row r="995" spans="1:109">
+    </row>
+    <row r="995" spans="1:110">
       <c r="F995" t="s">
         <v>1</v>
       </c>
-      <c r="H995" s="2"/>
-[...1 lines deleted...]
-    <row r="996" spans="1:109">
+    </row>
+    <row r="996" spans="1:110">
       <c r="F996" t="s">
         <v>1</v>
       </c>
-      <c r="H996" s="2"/>
-[...1 lines deleted...]
-    <row r="997" spans="1:109">
+    </row>
+    <row r="997" spans="1:110">
       <c r="F997" t="s">
         <v>1</v>
       </c>
-      <c r="H997" s="2"/>
-[...1 lines deleted...]
-    <row r="998" spans="1:109">
+    </row>
+    <row r="998" spans="1:110">
       <c r="F998" t="s">
         <v>1</v>
       </c>
-      <c r="H998" s="2"/>
-[...1 lines deleted...]
-    <row r="999" spans="1:109">
+    </row>
+    <row r="999" spans="1:110">
       <c r="F999" t="s">
         <v>1</v>
       </c>
-      <c r="H999" s="2"/>
-[...1 lines deleted...]
-    <row r="1000" spans="1:109">
+    </row>
+    <row r="1000" spans="1:110">
       <c r="F1000" t="s">
         <v>1</v>
       </c>
-      <c r="H1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
-  <dataValidations count="5">
+  <dataValidations count="6">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DA$1:$DA$2</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DB$1:$DB$2</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$3</formula1>
     </dataValidation>
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
+      <formula1>'Worksheet'!$DE$1:$DE$5</formula1>
+    </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
-      <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
+      <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>