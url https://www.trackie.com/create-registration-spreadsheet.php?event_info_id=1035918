--- v0 (2026-02-23)
+++ v1 (2026-04-16)
@@ -149,59 +149,59 @@
   <si>
     <t>1035918:typeValue:0:405373</t>
   </si>
   <si>
     <t>1035918:typeValue:0:405374</t>
   </si>
   <si>
     <t>1035918:typeValue:0:405375</t>
   </si>
   <si>
     <t>1035918:typeValue:0:405376</t>
   </si>
   <si>
     <t>1035918:typeValue:1:405377</t>
   </si>
   <si>
     <t>1035918:typeValue:1:405378</t>
   </si>
   <si>
     <t>1035918:typeValue:15:405379</t>
   </si>
   <si>
     <t>1035918:typeValue:0:405380</t>
   </si>
   <si>
+    <t>1035918:typeValue:15:405383</t>
+  </si>
+  <si>
     <t>1035918:typeValue:15:405381</t>
   </si>
   <si>
     <t>1035918:typeValue:15:405382</t>
   </si>
   <si>
-    <t>1035918:typeValue:15:405383</t>
-[...1 lines deleted...]
-  <si>
     <t>1035918:typeValue:1:405384</t>
   </si>
   <si>
     <t>1035918:reg_event:1</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>Track Official (corners, score keeping, etc.)</t>
   </si>
   <si>
     <t>Late Model</t>
   </si>
   <si>
     <t>1 Car &amp; 1 Driver (under 19 years of age) ($175)</t>
@@ -320,57 +320,57 @@
   <si>
     <t>Car # (Car #2) any new car number registrations are pending verification/availability</t>
   </si>
   <si>
     <t>Car Year (Car #2)</t>
   </si>
   <si>
     <t>Car Make (Car #2)</t>
   </si>
   <si>
     <t>Car Model (Car #2)</t>
   </si>
   <si>
     <t>Car  #2 Sponsors: List sponsor names for the driver profile (website and social media) and for announcer.</t>
   </si>
   <si>
     <t>Pit Crew Members (please list first and last names)</t>
   </si>
   <si>
     <t>Transponder: Do you have your own transponder?</t>
   </si>
   <si>
     <t>If yes, please provide your transponder number.</t>
   </si>
   <si>
+    <t>Do you want to rent a pad for 2026?</t>
+  </si>
+  <si>
     <t>Did you rent a pit pad in 2025?</t>
   </si>
   <si>
     <t>Do you want to be added to the waitlist for a pit pad in 2026? If yes, we will contact you when a pit pad assignment is available and payment will be required at that time.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Do you want to rent a pad for 2026? If yes, please remit payment of $100 for pad rental.</t>
   </si>
   <si>
     <t>Driver History/Bio: Include information for the driver profile (website and social media) and for announcer.</t>
   </si>
   <si>
     <t>Membership type #1</t>
   </si>
   <si>
     <t>Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>Tech</t>
   </si>
   <si>
     <t>Mini</t>
   </si>
   <si>
     <t>Individual ($75)</t>
   </si>
@@ -1735,55 +1735,55 @@
     <col min="19" max="19" width="175" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="54" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="168" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="80" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="83" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="120" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="123" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="101" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="124" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="61" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="55" bestFit="true" customWidth="true" style="0"/>
     <col min="116" max="116" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="56" bestFit="true" customWidth="true" style="0"/>
-    <col min="39" max="39" width="37" bestFit="true" customWidth="true" style="0"/>
+    <col min="39" max="39" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="117" max="117" width="4" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="203" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="118" max="118" width="4" bestFit="true" customWidth="true" style="0"/>
-    <col min="41" max="41" width="104" bestFit="true" customWidth="true" style="0"/>
+    <col min="41" max="41" width="203" bestFit="true" customWidth="true" style="0"/>
     <col min="119" max="119" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="128" bestFit="true" customWidth="true" style="0"/>
     <col min="120" max="120" width="56" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:120" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
       <c r="DE1" t="s">
         <v>3</v>
       </c>