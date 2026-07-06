--- v0 (2026-05-16)
+++ v1 (2026-07-06)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Funbox Initiation</t>
   </si>
   <si>
     <t>26-28kg</t>
   </si>
   <si>
     <t>1035927:typeValue:102</t>
   </si>
   <si>
     <t>1035927:typeValue:103</t>
   </si>
   <si>
@@ -167,81 +167,84 @@
   <si>
     <t>I acknowledge and understand that I must have a valid medical, completed within the past 12 months, in order to participate in this tournament.  I further agree to submit any updated medicals  no later than August 18, 2026.</t>
   </si>
   <si>
     <t>I understand that if I am a new member and have been registered for less than 90 days (after May 23, 2026), I will not be eligible to participate in this tournament and will be removed. I also understand that if I am renewing my membership, I must be registered by June 1, 2026</t>
   </si>
   <si>
     <t>Please indicate/declare if you have prior combat sport experience (i.e, kickboxing, wrestling, muay thai, etc) This ensures fair &amp; safe matchmaking for all participants</t>
   </si>
   <si>
     <t>If answered yes to the above, please indicate your bout record (bout #, win, loss, KO's, year, etc)</t>
   </si>
   <si>
     <t>Emergency Contact Name</t>
   </si>
   <si>
     <t>Emergency  Phone</t>
   </si>
   <si>
     <t>Relationship</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
-    <t>Weight Class #1</t>
+    <t>Weight Class *Keep scrolling until you see available weight categories #1</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Junior C (U17) Novice</t>
   </si>
   <si>
     <t>32-34kg</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Youth (U19) Novice</t>
   </si>
   <si>
     <t>34-36kg</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Elite Novice</t>
   </si>
   <si>
     <t>36-38kg</t>
   </si>
   <si>
     <t>6</t>
+  </si>
+  <si>
+    <t>Masters Novice</t>
   </si>
   <si>
     <t>38-40kg</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>40-42kg</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>42-44kg</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>44-46kg</t>
   </si>
   <si>
     <t>10</t>
   </si>
@@ -708,51 +711,51 @@
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="108" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="72" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="3" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="264" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="327" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="199" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="117" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="9" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="87" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:112" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DC1" t="s">
         <v>2</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
       <c r="DE1" t="s">
         <v>3</v>
       </c>
       <c r="DF1" t="s">
         <v>3</v>
       </c>
       <c r="DG1" t="s">
         <v>4</v>
       </c>
       <c r="DH1" t="s">
@@ -1124,274 +1127,277 @@
       </c>
       <c r="DG5" t="s">
         <v>57</v>
       </c>
       <c r="DH5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:112">
       <c r="D6" s="2"/>
       <c r="DC6" t="s">
         <v>59</v>
       </c>
       <c r="DG6" t="s">
         <v>60</v>
       </c>
       <c r="DH6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:112">
       <c r="D7" s="2"/>
       <c r="DC7" t="s">
         <v>62</v>
       </c>
+      <c r="DG7" t="s">
+        <v>63</v>
+      </c>
       <c r="DH7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="8" spans="1:112">
       <c r="D8" s="2"/>
       <c r="DC8" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="DH8" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:112">
       <c r="D9" s="2"/>
       <c r="DC9" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="DH9" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="10" spans="1:112">
       <c r="D10" s="2"/>
       <c r="DC10" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="DH10" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:112">
       <c r="D11" s="2"/>
       <c r="DC11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="DH11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:112">
       <c r="D12" s="2"/>
       <c r="DH12" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:112">
       <c r="D13" s="2"/>
       <c r="DH13" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="14" spans="1:112">
       <c r="D14" s="2"/>
       <c r="DH14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:112">
       <c r="D15" s="2"/>
       <c r="DH15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="16" spans="1:112">
       <c r="D16" s="2"/>
       <c r="DH16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:112">
       <c r="D17" s="2"/>
       <c r="DH17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:112">
       <c r="D18" s="2"/>
       <c r="DH18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:112">
       <c r="D19" s="2"/>
       <c r="DH19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:112">
       <c r="D20" s="2"/>
       <c r="DH20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:112">
       <c r="D21" s="2"/>
       <c r="DH21" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="22" spans="1:112">
       <c r="D22" s="2"/>
       <c r="DH22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:112">
       <c r="D23" s="2"/>
       <c r="DH23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="24" spans="1:112">
       <c r="D24" s="2"/>
       <c r="DH24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:112">
       <c r="D25" s="2"/>
       <c r="DH25" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:112">
       <c r="D26" s="2"/>
       <c r="DH26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:112">
       <c r="D27" s="2"/>
       <c r="DH27" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:112">
       <c r="D28" s="2"/>
       <c r="DH28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:112">
       <c r="D29" s="2"/>
       <c r="DH29" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:112">
       <c r="D30" s="2"/>
       <c r="DH30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:112">
       <c r="D31" s="2"/>
       <c r="DH31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="32" spans="1:112">
       <c r="D32" s="2"/>
       <c r="DH32" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="33" spans="1:112">
       <c r="D33" s="2"/>
       <c r="DH33" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="34" spans="1:112">
       <c r="D34" s="2"/>
       <c r="DH34" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35" spans="1:112">
       <c r="D35" s="2"/>
       <c r="DH35" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="36" spans="1:112">
       <c r="D36" s="2"/>
       <c r="DH36" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="37" spans="1:112">
       <c r="D37" s="2"/>
       <c r="DH37" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:112">
       <c r="D38" s="2"/>
       <c r="DH38" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:112">
       <c r="D39" s="2"/>
       <c r="DH39" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:112">
       <c r="D40" s="2"/>
       <c r="DH40" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="41" spans="1:112">
       <c r="D41" s="2"/>
       <c r="DH41" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="42" spans="1:112">
       <c r="D42" s="2"/>
       <c r="DH42" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:112">
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:112">
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:112">
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:112">
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:112">
       <c r="D47" s="2"/>
     </row>
     <row r="48" spans="1:112">
       <c r="D48" s="2"/>
     </row>
     <row r="49" spans="1:112">
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:112">
       <c r="D50" s="2"/>
@@ -4250,51 +4256,51 @@
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="8">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$11</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
-      <formula1>'Worksheet'!$DG$1:$DG$6</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DH$1:$DH$42</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>