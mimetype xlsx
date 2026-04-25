--- v0 (2026-02-27)
+++ v1 (2026-04-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="963">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="972">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>2fast (RUNNI)</t>
   </si>
   <si>
     <t>Novice</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036132:typeValue:102</t>
   </si>
   <si>
     <t>1036132:typeValue:103</t>
   </si>
   <si>
     <t>1036132:typeValue:104</t>
   </si>
   <si>
@@ -278,89 +278,95 @@
   <si>
     <t>Alexander Mackenzie Secondary School (SWMK)</t>
   </si>
   <si>
     <t>Triple Jump</t>
   </si>
   <si>
     <t>Algonquin - North Bay (ALNB)</t>
   </si>
   <si>
     <t>High Jump</t>
   </si>
   <si>
     <t>All Saints - Ottawa (NCSA)</t>
   </si>
   <si>
     <t>Pole Vault</t>
   </si>
   <si>
     <t>Almaguin Highlands Secondary School (AHSS)</t>
   </si>
   <si>
     <t>Shot Put</t>
   </si>
   <si>
+    <t>Almonte (EOAL)</t>
+  </si>
+  <si>
+    <t>Discus Throw</t>
+  </si>
+  <si>
     <t>Almonte &amp; District High School XC (ADHS)</t>
   </si>
   <si>
-    <t>Discus Throw</t>
+    <t>Javelin Throw</t>
   </si>
   <si>
     <t>Almonte District HS - Almonte (EOAL)</t>
   </si>
   <si>
-    <t>Javelin Throw</t>
-[...1 lines deleted...]
-  <si>
     <t>Alta Vista Public School (ALTA)</t>
   </si>
   <si>
     <t>Ancaster High School - HWDSB (SOAN)</t>
   </si>
   <si>
     <t>Anderson CVI (ACVI)</t>
   </si>
   <si>
     <t>Ange-Gabriel (AGGA)</t>
   </si>
   <si>
     <t>Appleby College (AC)</t>
   </si>
   <si>
     <t>Arc-en-ciel (AEC)</t>
   </si>
   <si>
     <t>Arch Steet (ARST)</t>
   </si>
   <si>
     <t>Arnprior (ARNP)</t>
   </si>
   <si>
     <t>Arnprior Dhs - Arnprior (EOAR)</t>
   </si>
   <si>
+    <t>Arthur Voaden Secondary School (AVSS)</t>
+  </si>
+  <si>
     <t>Ashbury College (NCAC)</t>
   </si>
   <si>
     <t>Ashbury College - Ottawa (NCAC)</t>
   </si>
   <si>
     <t>Assumption College School (SWAS)</t>
   </si>
   <si>
     <t>Assumption School (CWAS)</t>
   </si>
   <si>
     <t>Athens District High School (EOAT)</t>
   </si>
   <si>
     <t>Athletiques International (ATHL)</t>
   </si>
   <si>
     <t>Athlétisme ÉSC Saint-François-Xavier Sarnia (ESFX)</t>
   </si>
   <si>
     <t>Atikokan H.S. (AHS)</t>
   </si>
   <si>
     <t>Aurora High (AHS)</t>
@@ -521,50 +527,53 @@
   <si>
     <t>Brockville CI - Brockville (EOBV)</t>
   </si>
   <si>
     <t>Brooke Central (BROCT)</t>
   </si>
   <si>
     <t>Brookfield H.S. - Ottawa (NCBR)</t>
   </si>
   <si>
     <t>Brooklin High School (BROOK)</t>
   </si>
   <si>
     <t>Bruce Peninsula District School (BPDS)</t>
   </si>
   <si>
     <t>Buccaneers (BUCS)</t>
   </si>
   <si>
     <t>C. W. Jefferys Collegiate Institute (CWJC)</t>
   </si>
   <si>
     <t>Cairine Wilson - Ottawa (NCCW)</t>
   </si>
   <si>
+    <t>Calvary Christian High School (CCHS)</t>
+  </si>
+  <si>
     <t>Calvary Christian High School - Franktown (CCHSF)</t>
   </si>
   <si>
     <t>Cameron Heights C.I. (CHCI)</t>
   </si>
   <si>
     <t>Campbellford Dhs -campbellford (COCA)</t>
   </si>
   <si>
     <t>Canterbury - Ottawa (NCCA)</t>
   </si>
   <si>
     <t>Canterbury High School (CNBY)</t>
   </si>
   <si>
     <t>Cardinal Ambrozic CSS (CAMBZ)</t>
   </si>
   <si>
     <t>Cardinal Carter (SWCC)</t>
   </si>
   <si>
     <t>Cardinal Carter Catholic High School (CCHS)</t>
   </si>
   <si>
     <t>Cardinal Leger (CARDL)</t>
@@ -1145,50 +1154,53 @@
   <si>
     <t>Galt Collegiate Institute (GCI)</t>
   </si>
   <si>
     <t>Gananoque SS - Gananoque (EOGA)</t>
   </si>
   <si>
     <t>Garneau (NCGA)</t>
   </si>
   <si>
     <t>Garth Webb SS (GHGW)</t>
   </si>
   <si>
     <t>General Amherst (SWAM)</t>
   </si>
   <si>
     <t>George-Etienne-Cartier (GEC)</t>
   </si>
   <si>
     <t>Georgetown District High School (GDHS)</t>
   </si>
   <si>
     <t>Georgian Bay Community School (GBCS)</t>
   </si>
   <si>
+    <t>Georgian Bay District Secondary (GBDSS)</t>
+  </si>
+  <si>
     <t>Georgian Bay District Secondary School (GBSS)</t>
   </si>
   <si>
     <t>Geraldton C.H.S. (GCHS)</t>
   </si>
   <si>
     <t>Gisèle-Lalonde - Ottawa (NCGI)</t>
   </si>
   <si>
     <t>Glashan (GLAS)</t>
   </si>
   <si>
     <t>Glebe Collegiate - Ottawa (NCGL)</t>
   </si>
   <si>
     <t>Glencoe District High School (GAELS)</t>
   </si>
   <si>
     <t>Glendale High School (WOGD)</t>
   </si>
   <si>
     <t>Glendale High School (WOSSAA) (GHS)</t>
   </si>
   <si>
     <t>Glendale S.S. - HWDSB (SOGD)</t>
@@ -1358,50 +1370,53 @@
   <si>
     <t>Humberside C.I. (HCI)</t>
   </si>
   <si>
     <t>Humbeview S.S. (HUMB)</t>
   </si>
   <si>
     <t>Huntsville High School (HUNT)</t>
   </si>
   <si>
     <t>Huron Heights Secondary School (HHSS)</t>
   </si>
   <si>
     <t>Huron Park Secondary School (HPSS)</t>
   </si>
   <si>
     <t>I.E. Weldon SS - Lindsay (COWE)</t>
   </si>
   <si>
     <t>Ignace School (IGN)</t>
   </si>
   <si>
     <t>Immaculata - Ottawa (NCIM)</t>
   </si>
   <si>
+    <t>Immaculata High School (NCIM)</t>
+  </si>
+  <si>
     <t>Ingersoll DCI (WOIN)</t>
   </si>
   <si>
     <t>Innisdale Secondary School (INSS)</t>
   </si>
   <si>
     <t>Issachar Christian Academy (ICA)</t>
   </si>
   <si>
     <t>J. Clarke Richardson (JCRLO)</t>
   </si>
   <si>
     <t>J.-L. Couroux (JLCO)</t>
   </si>
   <si>
     <t>Jacob Hespeler S.S. (JHSS)</t>
   </si>
   <si>
     <t>James Cardinal McGuigan Catholic High School (JCM)</t>
   </si>
   <si>
     <t>Jean Vanier Catholic Sec. School (JVCSS)</t>
   </si>
   <si>
     <t>Jean-Robert-Gauthier (JRG)</t>
@@ -1508,50 +1523,53 @@
   <si>
     <t>Lakewood I.S. (LIS)</t>
   </si>
   <si>
     <t>Lambton Central (SWLC)</t>
   </si>
   <si>
     <t>Lambton Central Novice Girls (LCNG)</t>
   </si>
   <si>
     <t>Lambton Kent (SWLK)</t>
   </si>
   <si>
     <t>Lambton Kent Composite School (LKCS)</t>
   </si>
   <si>
     <t>Lamothe Cadillac (SWCA)</t>
   </si>
   <si>
     <t>Lamoureux (LAMO)</t>
   </si>
   <si>
     <t>LaSalle S.S. (LAS)</t>
   </si>
   <si>
+    <t>Lasalle Secondary School (LAS)</t>
+  </si>
+  <si>
     <t>Laura Secord (LUSD)</t>
   </si>
   <si>
     <t>Laurel Heights Secondary School (CWLH)</t>
   </si>
   <si>
     <t>Laurier Rams (SWL)</t>
   </si>
   <si>
     <t>Laurier-Carrière (LAUC)</t>
   </si>
   <si>
     <t>Lawrence Park C.I. (LPCI)</t>
   </si>
   <si>
     <t>Leamington Secondary (SWLM)</t>
   </si>
   <si>
     <t>Leaside High School - Lancers (LHSL)</t>
   </si>
   <si>
     <t>Les Couguars de l'Ecole secondaire (COUG)</t>
   </si>
   <si>
     <t>Les Kodiaks de l'Ecole secondaire (KODI)</t>
@@ -2405,50 +2423,53 @@
   <si>
     <t>St. Francis Xavier High School - Ottawa (STFXO)</t>
   </si>
   <si>
     <t>St. FX (NCFX)</t>
   </si>
   <si>
     <t>St. Ignatius H.S. (SIHS)</t>
   </si>
   <si>
     <t>St. Ignatius HS (SIHS)</t>
   </si>
   <si>
     <t>St. Ignatius of Loyola (SIOL)</t>
   </si>
   <si>
     <t>St. James CHS (CWSJ)</t>
   </si>
   <si>
     <t>St. Joan of Arc Catholic High School (SJAC)</t>
   </si>
   <si>
     <t>St. Joe's Rams (STJ)</t>
   </si>
   <si>
+    <t>St. Joeseph's CSS (SJCSS)</t>
+  </si>
+  <si>
     <t>St. John - Perth (SHPT)</t>
   </si>
   <si>
     <t>St. John Catholic High School (EOJO)</t>
   </si>
   <si>
     <t>St. John's College (CWCS)</t>
   </si>
   <si>
     <t>St. John's College Eagles (SJCE)</t>
   </si>
   <si>
     <t>St. John's Kilmarnock School (SJKS)</t>
   </si>
   <si>
     <t>St. Joseph C.H.S. - Barrhaven (NCSJ)</t>
   </si>
   <si>
     <t>St. Joseph CHS (NCSJ)</t>
   </si>
   <si>
     <t>St. Joseph Chs - Nepean (EOSO)</t>
   </si>
   <si>
     <t>St. Joseph S.S - Mississauga (SJSM)</t>
@@ -2513,90 +2534,96 @@
   <si>
     <t>St. Marys Salukis (SAL)</t>
   </si>
   <si>
     <t>St. Mathews - Cornwall (SMCW)</t>
   </si>
   <si>
     <t>St. Matthew (NCMA)</t>
   </si>
   <si>
     <t>St. Matthew C.H.S. (NCMA)</t>
   </si>
   <si>
     <t>ST. Matthew High School (MATT)</t>
   </si>
   <si>
     <t>St. Maximilian Kolbe CHS (STMAX)</t>
   </si>
   <si>
     <t>St. Michael - Kemptville (EOMH)</t>
   </si>
   <si>
     <t>St. Michael Catholic High School (SOSM)</t>
   </si>
   <si>
+    <t>St. Michael CHS (SMCHS)</t>
+  </si>
+  <si>
     <t>St. Michael Chs - Kemptville (EOMH)</t>
   </si>
   <si>
     <t>St. Michael Css - Stratford (WOMC)</t>
   </si>
   <si>
     <t>St. Michael's College School (SMCS)</t>
   </si>
   <si>
     <t>St. Mildred's-Lightbourn School (SMLS)</t>
   </si>
   <si>
     <t>St. Mother Teresa Catholic Academy (TCMT)</t>
   </si>
   <si>
     <t>St. Patrick CSS Toronto (SPCSS)</t>
   </si>
   <si>
     <t>St. Patrick High School (SPHS)</t>
   </si>
   <si>
     <t>St. Patrick's Catholic H.S. (NCSP)</t>
   </si>
   <si>
     <t>St. Patrick’s HS (SPHS)</t>
   </si>
   <si>
     <t>St. Patricks CHS (SWSP)</t>
   </si>
   <si>
     <t>St. Paul C.H.S. (SOSP)</t>
   </si>
   <si>
     <t>St. Paul Catholic High School - Ottawa (NCSP)</t>
   </si>
   <si>
     <t>St. Paul Css - Trenton (COSP)</t>
   </si>
   <si>
     <t>St. Paul Secondary School (SPSS)</t>
+  </si>
+  <si>
+    <t>St. Peter (NCSR)</t>
   </si>
   <si>
     <t>St. Peter Css - Peterborough (COSR)</t>
   </si>
   <si>
     <t>St. Peter H.S. - Ottawa (NCSR)</t>
   </si>
   <si>
     <t>St. Peter’s Catholic Secondary School (GBSP)</t>
   </si>
   <si>
     <t>St. Pius - Thunder Bay (PIUS)</t>
   </si>
   <si>
     <t>St. Pius X C.H.S. (STPX)</t>
   </si>
   <si>
     <t>St. Theresa Css - Belleville (COST)</t>
   </si>
   <si>
     <t>St. Theresa’s Catholic High School (STHM)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas - Kenora (STAHS)</t>
   </si>
@@ -16167,138 +16194,165 @@
     </row>
     <row r="890" spans="1:108">
       <c r="D890" s="2"/>
       <c r="I890" s="2"/>
       <c r="K890" s="2"/>
       <c r="M890" s="2"/>
       <c r="O890" s="2"/>
       <c r="Q890" s="2"/>
       <c r="S890" s="2"/>
       <c r="U890" s="2"/>
       <c r="W890" s="2"/>
       <c r="DB890" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="891" spans="1:108">
       <c r="D891" s="2"/>
       <c r="I891" s="2"/>
       <c r="K891" s="2"/>
       <c r="M891" s="2"/>
       <c r="O891" s="2"/>
       <c r="Q891" s="2"/>
       <c r="S891" s="2"/>
       <c r="U891" s="2"/>
       <c r="W891" s="2"/>
+      <c r="DB891" t="s">
+        <v>963</v>
+      </c>
     </row>
     <row r="892" spans="1:108">
       <c r="D892" s="2"/>
       <c r="I892" s="2"/>
       <c r="K892" s="2"/>
       <c r="M892" s="2"/>
       <c r="O892" s="2"/>
       <c r="Q892" s="2"/>
       <c r="S892" s="2"/>
       <c r="U892" s="2"/>
       <c r="W892" s="2"/>
+      <c r="DB892" t="s">
+        <v>964</v>
+      </c>
     </row>
     <row r="893" spans="1:108">
       <c r="D893" s="2"/>
       <c r="I893" s="2"/>
       <c r="K893" s="2"/>
       <c r="M893" s="2"/>
       <c r="O893" s="2"/>
       <c r="Q893" s="2"/>
       <c r="S893" s="2"/>
       <c r="U893" s="2"/>
       <c r="W893" s="2"/>
+      <c r="DB893" t="s">
+        <v>965</v>
+      </c>
     </row>
     <row r="894" spans="1:108">
       <c r="D894" s="2"/>
       <c r="I894" s="2"/>
       <c r="K894" s="2"/>
       <c r="M894" s="2"/>
       <c r="O894" s="2"/>
       <c r="Q894" s="2"/>
       <c r="S894" s="2"/>
       <c r="U894" s="2"/>
       <c r="W894" s="2"/>
+      <c r="DB894" t="s">
+        <v>966</v>
+      </c>
     </row>
     <row r="895" spans="1:108">
       <c r="D895" s="2"/>
       <c r="I895" s="2"/>
       <c r="K895" s="2"/>
       <c r="M895" s="2"/>
       <c r="O895" s="2"/>
       <c r="Q895" s="2"/>
       <c r="S895" s="2"/>
       <c r="U895" s="2"/>
       <c r="W895" s="2"/>
+      <c r="DB895" t="s">
+        <v>967</v>
+      </c>
     </row>
     <row r="896" spans="1:108">
       <c r="D896" s="2"/>
       <c r="I896" s="2"/>
       <c r="K896" s="2"/>
       <c r="M896" s="2"/>
       <c r="O896" s="2"/>
       <c r="Q896" s="2"/>
       <c r="S896" s="2"/>
       <c r="U896" s="2"/>
       <c r="W896" s="2"/>
+      <c r="DB896" t="s">
+        <v>968</v>
+      </c>
     </row>
     <row r="897" spans="1:108">
       <c r="D897" s="2"/>
       <c r="I897" s="2"/>
       <c r="K897" s="2"/>
       <c r="M897" s="2"/>
       <c r="O897" s="2"/>
       <c r="Q897" s="2"/>
       <c r="S897" s="2"/>
       <c r="U897" s="2"/>
       <c r="W897" s="2"/>
+      <c r="DB897" t="s">
+        <v>969</v>
+      </c>
     </row>
     <row r="898" spans="1:108">
       <c r="D898" s="2"/>
       <c r="I898" s="2"/>
       <c r="K898" s="2"/>
       <c r="M898" s="2"/>
       <c r="O898" s="2"/>
       <c r="Q898" s="2"/>
       <c r="S898" s="2"/>
       <c r="U898" s="2"/>
       <c r="W898" s="2"/>
+      <c r="DB898" t="s">
+        <v>970</v>
+      </c>
     </row>
     <row r="899" spans="1:108">
       <c r="D899" s="2"/>
       <c r="I899" s="2"/>
       <c r="K899" s="2"/>
       <c r="M899" s="2"/>
       <c r="O899" s="2"/>
       <c r="Q899" s="2"/>
       <c r="S899" s="2"/>
       <c r="U899" s="2"/>
       <c r="W899" s="2"/>
+      <c r="DB899" t="s">
+        <v>971</v>
+      </c>
     </row>
     <row r="900" spans="1:108">
       <c r="D900" s="2"/>
       <c r="I900" s="2"/>
       <c r="K900" s="2"/>
       <c r="M900" s="2"/>
       <c r="O900" s="2"/>
       <c r="Q900" s="2"/>
       <c r="S900" s="2"/>
       <c r="U900" s="2"/>
       <c r="W900" s="2"/>
     </row>
     <row r="901" spans="1:108">
       <c r="D901" s="2"/>
       <c r="I901" s="2"/>
       <c r="K901" s="2"/>
       <c r="M901" s="2"/>
       <c r="O901" s="2"/>
       <c r="Q901" s="2"/>
       <c r="S901" s="2"/>
       <c r="U901" s="2"/>
       <c r="W901" s="2"/>
     </row>
     <row r="902" spans="1:108">
       <c r="D902" s="2"/>
@@ -17378,51 +17432,51 @@
       <c r="U999" s="2"/>
       <c r="W999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="D1000" s="2"/>
       <c r="I1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
       <c r="W1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$890</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$899</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>