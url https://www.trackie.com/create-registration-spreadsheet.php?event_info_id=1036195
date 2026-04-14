--- v0 (2026-02-27)
+++ v1 (2026-04-14)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2135">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Junior</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036195:typeValue:102</t>
   </si>
   <si>
     <t>1036195:typeValue:103</t>
   </si>
   <si>
     <t>1036195:typeValue:104</t>
   </si>
   <si>
@@ -374,50 +374,53 @@
   <si>
     <t>Arc-en-ciel (AEC)</t>
   </si>
   <si>
     <t>Arch Steet (ARST)</t>
   </si>
   <si>
     <t>Argyle Public School (ARG)</t>
   </si>
   <si>
     <t>Armin's Army (for Cannonball Crush) (?)</t>
   </si>
   <si>
     <t>Armstrong P.S. (ARM)</t>
   </si>
   <si>
     <t>Arnprior (ARNP)</t>
   </si>
   <si>
     <t>Arnprior Dhs - Arnprior (EOAR)</t>
   </si>
   <si>
     <t>Around The Bay Road Race (ATBR)</t>
   </si>
   <si>
+    <t>Arthur Voaden Secondary School (AVSS)</t>
+  </si>
+  <si>
     <t>Ashbury College (NCAC)</t>
   </si>
   <si>
     <t>Ashbury College - Ottawa (NCAC)</t>
   </si>
   <si>
     <t>Ashukian’s Academy of Boxing (AAOB)</t>
   </si>
   <si>
     <t>Association Of Family Of Flight Ps752 Victims' (WLF5)</t>
   </si>
   <si>
     <t>Assumption - Vanier (ASVA)</t>
   </si>
   <si>
     <t>Assumption College School (SWAS)</t>
   </si>
   <si>
     <t>Assumption School (CWAS)</t>
   </si>
   <si>
     <t>Athens Christian Academy (ACA)</t>
   </si>
   <si>
     <t>Athens District High School (EOAT)</t>
@@ -668,59 +671,65 @@
   <si>
     <t>BOOST Athletics Club (BOAC)</t>
   </si>
   <si>
     <t>Booster Club/Volunteers (HOCVO)</t>
   </si>
   <si>
     <t>Border City Ac (BORD)</t>
   </si>
   <si>
     <t>Boris' Beasts Throwing Club (BBT1)</t>
   </si>
   <si>
     <t>Bracebridge (BRB)</t>
   </si>
   <si>
     <t>Bracebridge &amp; Muskoka Lakes Secondary School (BML)</t>
   </si>
   <si>
     <t>Bracebridge and Muskoka Lakes SS (BMLSS)</t>
   </si>
   <si>
     <t>Bradford District High School (BDHS)</t>
   </si>
   <si>
+    <t>Brampton  Running Club (BBRC)</t>
+  </si>
+  <si>
     <t>Brampton Christian (BCA)</t>
   </si>
   <si>
     <t>Brampton Elite Track Club (BREL)</t>
   </si>
   <si>
     <t>Brampton Racers Track &amp; Field Club (BRAC)</t>
   </si>
   <si>
+    <t>Brampton Running Club (BBRC)</t>
+  </si>
+  <si>
     <t>Brampton Track Club (BRMP)</t>
   </si>
   <si>
     <t>Branksome Hall (CIBR)</t>
   </si>
   <si>
     <t>Brantford Collegiate CVS (CWBR)</t>
   </si>
   <si>
     <t>Brantford T.f.c. (BRNT)</t>
   </si>
   <si>
     <t>Brebeuf College (BREB)</t>
   </si>
   <si>
     <t>brennan (SWBN)</t>
   </si>
   <si>
     <t>Briargreen (BRGN)</t>
   </si>
   <si>
     <t>Bridgewood PS (BPS)</t>
   </si>
   <si>
     <t>Bridlewood - Kanata (BRIK)</t>
@@ -830,80 +839,86 @@
   <si>
     <t>Campbellford Dhs -campbellford (COCA)</t>
   </si>
   <si>
     <t>Canada Running Series (CRS1)</t>
   </si>
   <si>
     <t>Canadian Canicross Sports (CCSI)</t>
   </si>
   <si>
     <t>Canadian Memorial Chiropractic College (CMC1)</t>
   </si>
   <si>
     <t>Cannonball Baddies (CBB)</t>
   </si>
   <si>
     <t>Canterbury - Ottawa (NCCA)</t>
   </si>
   <si>
     <t>Canterbury High School (CNBY)</t>
   </si>
   <si>
     <t>Canusa (CANU)</t>
   </si>
   <si>
+    <t>Capital Runners Club (CRC)</t>
+  </si>
+  <si>
     <t>Cardinal Ambrozic CSS (CAMBZ)</t>
   </si>
   <si>
     <t>Cardinal Carter (SWCC)</t>
   </si>
   <si>
     <t>Cardinal Carter Catholic High School (CCHS)</t>
   </si>
   <si>
     <t>Cardinal Leger (CARDL)</t>
   </si>
   <si>
     <t>Cardinal Newman Catholic Secondary School (CNCCS)</t>
   </si>
   <si>
     <t>Carl A. Nesbitt (CAN)</t>
   </si>
   <si>
     <t>Carleton Heights - Ottawa (CAHE)</t>
   </si>
   <si>
     <t>Carleton Place (EOCP)</t>
   </si>
   <si>
     <t>Carlton Heights PS (CAHE)</t>
   </si>
   <si>
     <t>Carrefour-Jeunesse (CJNS)</t>
   </si>
   <si>
+    <t>Carson Grove Elementary (CARG)</t>
+  </si>
+  <si>
     <t>Castor Valley Elementary School (CVES)</t>
   </si>
   <si>
     <t>Castor Valley track team (CAST)</t>
   </si>
   <si>
     <t>Cathedral Catholic School (RCCDSB) (CATH)</t>
   </si>
   <si>
     <t>Catholic Central (SWCA)</t>
   </si>
   <si>
     <t>Catholic Central London (WOCC)</t>
   </si>
   <si>
     <t>Cathy Wever - HWDSB (CATHW)</t>
   </si>
   <si>
     <t>Cayuga Secondary School (CWCG)</t>
   </si>
   <si>
     <t>CD XC 2024 (CWCD)</t>
   </si>
   <si>
     <t>Cecil B. Stirling - HWDSB (CBST)</t>
@@ -1097,50 +1112,53 @@
   <si>
     <t>Collège Catholique Samuel-Genest (CCSG)</t>
   </si>
   <si>
     <t>College Heights Secondary (CWCO)</t>
   </si>
   <si>
     <t>College Notre Dame (CNDM)</t>
   </si>
   <si>
     <t>Collège Notre-Dame (CND)</t>
   </si>
   <si>
     <t>Collège Regina Assumpta (CRAP)</t>
   </si>
   <si>
     <t>Collegiate (COLL)</t>
   </si>
   <si>
     <t>Collegiate – HWDSB (COLL)</t>
   </si>
   <si>
     <t>Collingwood Collegiate Institute (CCI)</t>
   </si>
   <si>
+    <t>Collingwood Runners (COLL)</t>
+  </si>
+  <si>
     <t>Colonel By Secondary School - Ottawa (NCCL)</t>
   </si>
   <si>
     <t>Community Christian - Daryton (CCDA)</t>
   </si>
   <si>
     <t>Community Christian School, Metcalfe (CCS)</t>
   </si>
   <si>
     <t>Confederation (CON)</t>
   </si>
   <si>
     <t>Connaught Public School (CPS)</t>
   </si>
   <si>
     <t>Conquer The Canuck (CTCR)</t>
   </si>
   <si>
     <t>Consortium Centre Jules-Léger (CCJL)</t>
   </si>
   <si>
     <t>Constant and never ending improvement (CANI)</t>
   </si>
   <si>
     <t>Constant and never-ending improvement (C.A.N)</t>
@@ -1193,50 +1211,53 @@
   <si>
     <t>Crazy Cat Adventures (CCA1)</t>
   </si>
   <si>
     <t>Crescent School (CRES)</t>
   </si>
   <si>
     <t>Crestview P.S. (CRE)</t>
   </si>
   <si>
     <t>Crestwood Preparatory School (CPS)</t>
   </si>
   <si>
     <t>Crestwood SS - Peterborough (COCR)</t>
   </si>
   <si>
     <t>Crimps Cycling Club (CRCC)</t>
   </si>
   <si>
     <t>Cross Country St. Pat's Sarnia (SWSP)</t>
   </si>
   <si>
     <t>Crown (CROW)</t>
   </si>
   <si>
+    <t>Crown athletics on (CROW)</t>
+  </si>
+  <si>
     <t>Cruisers Sports (CRUI)</t>
   </si>
   <si>
     <t>CWDHS Falcons (CWCW)</t>
   </si>
   <si>
     <t>Cyril Varney (CYR)</t>
   </si>
   <si>
     <t>D Roy Kennedy (DRK)</t>
   </si>
   <si>
     <t>D. M. Eagle Public School (GECDSB) (DME)</t>
   </si>
   <si>
     <t>D. Roy Kennedy - Ottawa (DRKO)</t>
   </si>
   <si>
     <t>D.A. Moodie - Nepean (DAMN)</t>
   </si>
   <si>
     <t>Dalewood - HWDSB (DALE)</t>
   </si>
   <si>
     <t>David Maxwell Public School (GECDSB) (MXPS)</t>
@@ -1823,50 +1844,53 @@
   <si>
     <t>Etobicoke Huskies-Striders Track And Field Club (ETOB)</t>
   </si>
   <si>
     <t>Evergreen Public School (EVG)</t>
   </si>
   <si>
     <t>Exeter PS (EPS)</t>
   </si>
   <si>
     <t>Extreme Velocity Track Club (EXTM)</t>
   </si>
   <si>
     <t>F. W. Begley  Public School (GECDSB) (BPS)</t>
   </si>
   <si>
     <t>F.E. Madill Secondary School (FEMS)</t>
   </si>
   <si>
     <t>F.J. Brennan (SWBN)</t>
   </si>
   <si>
     <t>F.J. McElligott SS (FJMS)</t>
   </si>
   <si>
+    <t>F45 Kingston (F45K)</t>
+  </si>
+  <si>
     <t>FA Durham (FAD)</t>
   </si>
   <si>
     <t>FA Mississauga (FAM)</t>
   </si>
   <si>
     <t>Fabio (FABIO)</t>
   </si>
   <si>
     <t>Falling brook - Cumberland (FBCU)</t>
   </si>
   <si>
     <t>Fanshawe College (FANC)</t>
   </si>
   <si>
     <t>Father Henry Carr Catholic Secondary School (FHC)</t>
   </si>
   <si>
     <t>Father John Redmond (FJR)</t>
   </si>
   <si>
     <t>FE Madill (FEM)</t>
   </si>
   <si>
     <t>Featherston Drive (FEAT)</t>
@@ -1895,50 +1919,53 @@
   <si>
     <t>Fenelon Falls SS - Fenelon Fal (COFF)</t>
   </si>
   <si>
     <t>Fern Hill School Ottawa (FHS)</t>
   </si>
   <si>
     <t>Fielding Drive (FIELD)</t>
   </si>
   <si>
     <t>First Avenue Public School (FAPS)</t>
   </si>
   <si>
     <t>Fisher Park - Ottawa (FPOT)</t>
   </si>
   <si>
     <t>Five Mile P.S. (FVM)</t>
   </si>
   <si>
     <t>FK Triathlon (FKT)</t>
   </si>
   <si>
     <t>Flamborough Centre - HWDSB (FLAM)</t>
   </si>
   <si>
+    <t>Flower CITY (FLWR)</t>
+  </si>
+  <si>
     <t>Flower City Athletics (FLWR)</t>
   </si>
   <si>
     <t>Flower Power ()</t>
   </si>
   <si>
     <t>Flying Angels (FLY)</t>
   </si>
   <si>
     <t>Flying Angels - Brampton (FLYBR)</t>
   </si>
   <si>
     <t>Flying Angels - Durham (FLYDU)</t>
   </si>
   <si>
     <t>Flying Angels - Etobicoke (FLYET)</t>
   </si>
   <si>
     <t>Flying Angels - Halton (FAH)</t>
   </si>
   <si>
     <t>Flying Angels - Markham (FLYMA)</t>
   </si>
   <si>
     <t>Flying Angels - Mississauga (FLYMI)</t>
@@ -2069,50 +2096,53 @@
   <si>
     <t>General Brock Public School (GECDSB) (BROCK)</t>
   </si>
   <si>
     <t>George L. Armstrong - HWDSB (GEOR)</t>
   </si>
   <si>
     <t>George Vanier - Kanata (GEVA)</t>
   </si>
   <si>
     <t>George Vanier (RCCDSB) (GVAN)</t>
   </si>
   <si>
     <t>George-Etienne-Cartier (GEC)</t>
   </si>
   <si>
     <t>Georgetown District High School (GDHS)</t>
   </si>
   <si>
     <t>Georgian Bay Community School (GBCS)</t>
   </si>
   <si>
     <t>Georgian Bay Coyotes (GBCT)</t>
   </si>
   <si>
+    <t>Georgian Bay District Secondary (GBDSS)</t>
+  </si>
+  <si>
     <t>Georgian Bay District Secondary School (GBSS)</t>
   </si>
   <si>
     <t>Geraldton C.H.S. (GCHS)</t>
   </si>
   <si>
     <t>Giles Campus Public School (GECDSB) (GCPS)</t>
   </si>
   <si>
     <t>Gisèle-Lalonde - Ottawa (NCGI)</t>
   </si>
   <si>
     <t>GISS XC 2022 (GISS)</t>
   </si>
   <si>
     <t>Gladstone Track And Field Club (GLAD)</t>
   </si>
   <si>
     <t>Glashan (GLAS)</t>
   </si>
   <si>
     <t>Glebe Collegiate - Ottawa (NCGL)</t>
   </si>
   <si>
     <t>Glen Brae - HWDSB (BRAE)</t>
@@ -2888,50 +2918,53 @@
   <si>
     <t>Lambton Kent Composite School (LKCS)</t>
   </si>
   <si>
     <t>Lamothe Cadillac (SWCA)</t>
   </si>
   <si>
     <t>Lamoureux (LAMO)</t>
   </si>
   <si>
     <t>Lancaster Drive Public School (LCDP)</t>
   </si>
   <si>
     <t>Land of Lakes (LOL)</t>
   </si>
   <si>
     <t>Lasalle Elementary Public School (LEPS)</t>
   </si>
   <si>
     <t>LaSalle Public Public School (GECDSB) (LPS)</t>
   </si>
   <si>
     <t>LaSalle S.S. (LAS)</t>
   </si>
   <si>
+    <t>Lasalle Secondary School (LAS)</t>
+  </si>
+  <si>
     <t>Laura Secord (LUSD)</t>
   </si>
   <si>
     <t>Laurel Creek T.f.c (LAUR)</t>
   </si>
   <si>
     <t>Laurel Heights Secondary School (CWLH)</t>
   </si>
   <si>
     <t>Laurier Rams (SWL)</t>
   </si>
   <si>
     <t>Laurier-Carrière (LAUC)</t>
   </si>
   <si>
     <t>Lawfield - HWDSB (LAWF)</t>
   </si>
   <si>
     <t>Lawrence Park C.I. (LPCI)</t>
   </si>
   <si>
     <t>LCRA CA (LCRA)</t>
   </si>
   <si>
     <t>Le Phare Elementary School (LPES)</t>
@@ -2969,50 +3002,53 @@
   <si>
     <t>Les Coureurs De Bois (LCDB)</t>
   </si>
   <si>
     <t>Les Coureurs De Bois (LCBD)</t>
   </si>
   <si>
     <t>Les Kodiaks de l'Ecole secondaire (KODI)</t>
   </si>
   <si>
     <t>Les Rapides E.S.C. Le Relais (RAPI)</t>
   </si>
   <si>
     <t>Les Ravens de St Thomas (RAVE)</t>
   </si>
   <si>
     <t>Les Wildcats de Rockland District (WILD)</t>
   </si>
   <si>
     <t>Lester B Pearson - Ottawa (NCPE)</t>
   </si>
   <si>
     <t>Life Christian Academy - Ottawa (LCAO)</t>
   </si>
   <si>
+    <t>Lightning Speed (SPEED)</t>
+  </si>
+  <si>
     <t>Limitless Era Track Club (LMTE)</t>
   </si>
   <si>
     <t>Limitless Era Track Club (LETC)</t>
   </si>
   <si>
     <t>Lincoln Alexander - HWDSB (LINC)</t>
   </si>
   <si>
     <t>Lindsay Cvi - Lindsay (COLI)</t>
   </si>
   <si>
     <t>lion's athletic (1111)</t>
   </si>
   <si>
     <t>Lions Valley Athletics (LVLA)</t>
   </si>
   <si>
     <t>Lisgar - HWDSB (LISG)</t>
   </si>
   <si>
     <t>Lisgar C.I. - Ottawa (NCLI)</t>
   </si>
   <si>
     <t>Lisgar Collegiate Institute (NCLI)</t>
@@ -3044,59 +3080,65 @@
   <si>
     <t>Lo-Ellen Park S.S. (LOE)</t>
   </si>
   <si>
     <t>Lockerby (LOC)</t>
   </si>
   <si>
     <t>Lombardy Intermediate (LOMB)</t>
   </si>
   <si>
     <t>London Central (LCSS)</t>
   </si>
   <si>
     <t>London Central Track and Field (LCSS)</t>
   </si>
   <si>
     <t>London Christian (WOLD)</t>
   </si>
   <si>
     <t>London Legion (LLTA)</t>
   </si>
   <si>
     <t>London Legion T.f. Alliance (LLTA)</t>
   </si>
   <si>
+    <t>London Legion Track and Field Alliance (LLTA)</t>
+  </si>
+  <si>
     <t>London South Collegiate Institute (LSCI)</t>
   </si>
   <si>
     <t>London western (LWTFC)</t>
   </si>
   <si>
     <t>London Western T.f.c (LWTF)</t>
   </si>
   <si>
+    <t>London western track and field (LWTFC)</t>
+  </si>
+  <si>
     <t>London Western Track and Field Club (LWTFC)</t>
   </si>
   <si>
     <t>London-Western Track &amp; Field (LWTF)</t>
   </si>
   <si>
     <t>London-Western Wrestling Club ()</t>
   </si>
   <si>
     <t>London. legion (LLTA)</t>
   </si>
   <si>
     <t>Longboat (LONG)</t>
   </si>
   <si>
     <t>Longboat Roadrunners (LONG)</t>
   </si>
   <si>
     <t>Longfields Davidson Heights - Ottawa (NCLD)</t>
   </si>
   <si>
     <t>Lord Dorchester Beavers (WODO)</t>
   </si>
   <si>
     <t>Loretto Abbey Catholic SS (TCLA)</t>
@@ -3140,59 +3182,74 @@
   <si>
     <t>Lycee Claudel - Ottawa (NCLY)</t>
   </si>
   <si>
     <t>Lyfestyle (LATC)</t>
   </si>
   <si>
     <t>Lyfestyle Athletics (LYFES)</t>
   </si>
   <si>
     <t>Lyfestyle Athletics (LATC)</t>
   </si>
   <si>
     <t>Lyfestyle Athletics Track Club (LYFE)</t>
   </si>
   <si>
     <t>Lyn public school (LYNN)</t>
   </si>
   <si>
     <t>Lynnwood Heights Junior Public School (LHJPS)</t>
   </si>
   <si>
     <t>M B Track Club (M B T)</t>
   </si>
   <si>
+    <t>M.B Track (M.B.T)</t>
+  </si>
+  <si>
     <t>M.B. Track Club. (M.B.T)</t>
   </si>
   <si>
     <t>M.b. Track Club (MBTR)</t>
   </si>
   <si>
     <t>M.b. Track Club (MBTC)</t>
   </si>
   <si>
+    <t>M.B. Track Cub (MBT)</t>
+  </si>
+  <si>
+    <t>M.B.T (MBROW)</t>
+  </si>
+  <si>
+    <t>M.B.Track (MBT)</t>
+  </si>
+  <si>
+    <t>M.B.Track club. (MBT)</t>
+  </si>
+  <si>
     <t>M'Chigeeng S.S. (MCH)</t>
   </si>
   <si>
     <t>Macdonald-Cartier (MAC)</t>
   </si>
   <si>
     <t>Macdonald-Cartier (MCC)</t>
   </si>
   <si>
     <t>Mackenzie - Deep River (MADR)</t>
   </si>
   <si>
     <t>MacKenzie Comm Sch -deep River (EOMK)</t>
   </si>
   <si>
     <t>MacLeod (MCL)</t>
   </si>
   <si>
     <t>Madawaska Valley - Barry's Bay (MADA)</t>
   </si>
   <si>
     <t>Madeleine-de-Roybon (ROYB)</t>
   </si>
   <si>
     <t>Magnetawan Central School (MAG)</t>
@@ -3296,119 +3353,137 @@
   <si>
     <t>Matawa Education &amp; Care Centre (NWMW)</t>
   </si>
   <si>
     <t>Maulseed Athletic Sports Management (MASM)</t>
   </si>
   <si>
     <t>Maurice Lapointe (NCMP)</t>
   </si>
   <si>
     <t>Maurice-Lapointe (MLAP)</t>
   </si>
   <si>
     <t>Maximus Performance (MXPF)</t>
   </si>
   <si>
     <t>Maxville Public School (MXVPS)</t>
   </si>
   <si>
     <t>Maxwell Heights Mustang (LOMX)</t>
   </si>
   <si>
     <t>Mayfield secondary (BULLS)</t>
   </si>
   <si>
+    <t>mb</t>
+  </si>
+  <si>
+    <t>MB Track (MBT)</t>
+  </si>
+  <si>
+    <t>MB.Track Club (MBT)</t>
+  </si>
+  <si>
+    <t>Mbtc</t>
+  </si>
+  <si>
     <t>McGregor Training (MCGT)</t>
   </si>
   <si>
     <t>McKellar Park P.S. (MKP)</t>
   </si>
   <si>
     <t>McKenzie P.S. (MKZ)</t>
   </si>
   <si>
     <t>McKinnon Park (CWMK)</t>
   </si>
   <si>
     <t>Meadowlands PS (MWL)</t>
   </si>
   <si>
     <t>Mecca Athletic Club (MACO)</t>
   </si>
   <si>
     <t>Mecca Athletic Club (MECC)</t>
   </si>
   <si>
     <t>Medway High School (MHS)</t>
   </si>
   <si>
+    <t>Mellard Brown Track Club (MBTC)</t>
+  </si>
+  <si>
     <t>Memorial - HWDSB (MEMC)</t>
   </si>
   <si>
     <t>Mentor College (MENT)</t>
   </si>
   <si>
     <t>Merivale HS - Ottawa (NCMV)</t>
   </si>
   <si>
     <t>Merrickville Public School (MVPS)</t>
   </si>
   <si>
     <t>Metcalfe (METC)</t>
   </si>
   <si>
     <t>Mgr Remi-Gaulin (RMGA)</t>
   </si>
   <si>
     <t>Michaelle Jean (MICH)</t>
   </si>
   <si>
     <t>Michaelle-Jean (JEAN)</t>
   </si>
   <si>
     <t>Michel-Dupuis (MDUP)</t>
   </si>
   <si>
     <t>Michipicoten (MIHS)</t>
   </si>
   <si>
     <t>Middle Field Collegiate Institute (MFCI)</t>
   </si>
   <si>
     <t>Middle Path (MIPA)</t>
   </si>
   <si>
     <t>Migizi Miigwanan H.S. (MMHS)</t>
   </si>
   <si>
     <t>Mile2Marathon (M2M2)</t>
   </si>
   <si>
     <t>Mill Street Public School (GECDSB) (MSPS)</t>
   </si>
   <si>
+    <t>Millard Brown (MILB)</t>
+  </si>
+  <si>
     <t>Mille-iles (MILE)</t>
   </si>
   <si>
     <t>Millgrove - HWDSB (MILL)</t>
   </si>
   <si>
     <t>Milton District High School (MIL)</t>
   </si>
   <si>
     <t>Milverton (MPS)</t>
   </si>
   <si>
     <t>Mino Mikan Elementary School (MMES)</t>
   </si>
   <si>
     <t>Mississauga Olympians MTA (MOA)</t>
   </si>
   <si>
     <t>Mississauga Olympians T&amp;F A.a. (MOAA)</t>
   </si>
   <si>
     <t>Mississauga T.f.c. (MISS)</t>
   </si>
   <si>
     <t>Mitchell District (MDES)</t>
@@ -3575,50 +3650,53 @@
   <si>
     <t>Nike (LWTF) (NILW)</t>
   </si>
   <si>
     <t>Nike (NMKT) (NINM)</t>
   </si>
   <si>
     <t>Nike (ONOC) (NIOC)</t>
   </si>
   <si>
     <t>Nike (OTTL) (NIOT)</t>
   </si>
   <si>
     <t>Nike (PATF) (NIPA)</t>
   </si>
   <si>
     <t>Nike (SASW) (NISW)</t>
   </si>
   <si>
     <t>Nike (UNON) (NION)</t>
   </si>
   <si>
     <t>Nipigon-Red Rock D.H.S. (NRDHS)</t>
   </si>
   <si>
+    <t>No Mercy Vball (NMVB)</t>
+  </si>
+  <si>
     <t>Nor'wester View P.S. (NWV)</t>
   </si>
   <si>
     <t>Nora Frances Henderson S.S. - HWDSB (SONH)</t>
   </si>
   <si>
     <t>Norman Johnson (NCNJ)</t>
   </si>
   <si>
     <t>North Bay Legion (NBLG)</t>
   </si>
   <si>
     <t>North Bay Road Race (NBRR)</t>
   </si>
   <si>
     <t>North Dundas (NTDS)</t>
   </si>
   <si>
     <t>North Dundas DHS - Winchester (NODU)</t>
   </si>
   <si>
     <t>North Easthope PS (NEH)</t>
   </si>
   <si>
     <t>North Grenville - Kemptville (NOGR)</t>
@@ -3803,53 +3881,59 @@
   <si>
     <t>Ontario Legion - District H (DISTH)</t>
   </si>
   <si>
     <t>Ontario Legion - District K (DISTK)</t>
   </si>
   <si>
     <t>Ontario Officials (OOFF)</t>
   </si>
   <si>
     <t>Ontario Racewalkers Association (ORWA)</t>
   </si>
   <si>
     <t>Opeongo - Cobden (OPEO)</t>
   </si>
   <si>
     <t>Opeongo HS - Douglas (EOOP)</t>
   </si>
   <si>
     <t>Orangeville (CWOR)</t>
   </si>
   <si>
     <t>Orchard Park S.S. - HWDSB (SOOP)</t>
   </si>
   <si>
+    <t>Orillia Block City (OBC)</t>
+  </si>
+  <si>
     <t>Orillia Secondary School (ORILSS)</t>
   </si>
   <si>
+    <t>Orleans Wood Elementary (ORWOD)</t>
+  </si>
+  <si>
     <t>OSA Private School (OSA)</t>
   </si>
   <si>
     <t>Osgoode (NCOS)</t>
   </si>
   <si>
     <t>Oshawa Legion Track Club (OLTC)</t>
   </si>
   <si>
     <t>Ot Fitness Track (OTHP)</t>
   </si>
   <si>
     <t>OTHER (OTH)</t>
   </si>
   <si>
     <t>Ottawa (ON)</t>
   </si>
   <si>
     <t>Ottawa Christian - Ottawa (OTCO)</t>
   </si>
   <si>
     <t>Ottawa Christian School (OCS)</t>
   </si>
   <si>
     <t>Ottawa Jewish Community School (NCOJ)</t>
@@ -4166,51 +4250,51 @@
   <si>
     <t>Queen Victoria - HWDSB (QUEV)</t>
   </si>
   <si>
     <t>Queen Victoria Public School (GECDSB) (QVPS)</t>
   </si>
   <si>
     <t>Queen's Alumni (QULUM)</t>
   </si>
   <si>
     <t>Queen’s Alumni (QUAL)</t>
   </si>
   <si>
     <t>Queensdale - HWDSB (QDALE)</t>
   </si>
   <si>
     <t>Quest Sports Track And Field Club (QSTF)</t>
   </si>
   <si>
     <t>Quinte Christian - Belleville (COQC)</t>
   </si>
   <si>
     <t>Quinte Legion Lynx Track And Field Club (QUIN)</t>
   </si>
   <si>
-    <t>Quinte Legion Track &amp; Field Club (QLTF)</t>
+    <t>Quinte legion track and field (QLTF)</t>
   </si>
   <si>
     <t>Quintilian School (KQS)</t>
   </si>
   <si>
     <t>R. H. Murray (RHM)</t>
   </si>
   <si>
     <t>R.A. Riddell - HWDSB (RIDD)</t>
   </si>
   <si>
     <t>R.L. Beattie (RLB)</t>
   </si>
   <si>
     <t>R.L. Hylop - HWDSB (RLHY)</t>
   </si>
   <si>
     <t>R.S. McLaughlin - Oshawa (RSML)</t>
   </si>
   <si>
     <t>Rainy River H.S. (RRHS)</t>
   </si>
   <si>
     <t>Rapid Pulse Para Athletics (RPPA)</t>
   </si>
@@ -4313,59 +4397,65 @@
   <si>
     <t>Rideau HS (NCRI)</t>
   </si>
   <si>
     <t>Ridgemont HS - Ottawa (NCRM)</t>
   </si>
   <si>
     <t>Ridgemont HS Cross Country Running (RHS)</t>
   </si>
   <si>
     <t>Ridgemount - HWDSB (RIDG)</t>
   </si>
   <si>
     <t>Ridgetown DHS (SWRI)</t>
   </si>
   <si>
     <t>Ridley College (RIDL)</t>
   </si>
   <si>
     <t>Rising Runners (RSNG)</t>
   </si>
   <si>
     <t>Risingstars Athletics &amp; Education (RSAE)</t>
   </si>
   <si>
+    <t>Riverhead Brewing Lagers and Joggers (RBLJ)</t>
+  </si>
+  <si>
     <t>Rivers Speed Stars (RSSO)</t>
   </si>
   <si>
     <t>Riverside Secondary School (SWRS)</t>
   </si>
   <si>
     <t>Riverside South Secondary School (NCRS)</t>
   </si>
   <si>
+    <t>Riversides South Secondary (RSSS)</t>
+  </si>
+  <si>
     <t>Riverview Alternative School (RAS)</t>
   </si>
   <si>
     <t>Rivière-Rideau (RRID)</t>
   </si>
   <si>
     <t>Roadrunner (ATHLE)</t>
   </si>
   <si>
     <t>Robert Bateman (ROBE)</t>
   </si>
   <si>
     <t>Robert E Wilson (ROOT)</t>
   </si>
   <si>
     <t>Robert Hopkins PS (RHOP)</t>
   </si>
   <si>
     <t>Robert Land Academy (RLA)</t>
   </si>
   <si>
     <t>Roberta Bondar PS (BERT)</t>
   </si>
   <si>
     <t>Roch Carrier - Kanata (ROCK)</t>
@@ -4445,53 +4535,50 @@
   <si>
     <t>Runanthropic (RUNA)</t>
   </si>
   <si>
     <t>RunK2J (RUNK2)</t>
   </si>
   <si>
     <t>Runner's Life (RUNL)</t>
   </si>
   <si>
     <t>Runners Choice - London (RCL)</t>
   </si>
   <si>
     <t>Runners Edge Track Club (REDG)</t>
   </si>
   <si>
     <t>Runners Of Collingwood (ROCC)</t>
   </si>
   <si>
     <t>Running First Ltd. O/A Toronto Marathon, Half Marathon, 5K, 10K, And Relay (RFLT)</t>
   </si>
   <si>
     <t>Running Octopus Academy (ROCA)</t>
   </si>
   <si>
-    <t>Running Wild (WILD)</t>
-[...1 lines deleted...]
-  <si>
     <t>Runnymede Jr&amp;Sr PS (RUNNY)</t>
   </si>
   <si>
     <t>RUNWAY (RWAY)</t>
   </si>
   <si>
     <t>Russell Highschool (T-Wolves) (RHS)</t>
   </si>
   <si>
     <t>Russell HS - Russell (TIWO)</t>
   </si>
   <si>
     <t>Russell Public School (RSPS)</t>
   </si>
   <si>
     <t>Russell Run Club (RRCO)</t>
   </si>
   <si>
     <t>Ryerson Alumni (RYRA)</t>
   </si>
   <si>
     <t>Sacré-Coeur or Champlain (SAC)</t>
   </si>
   <si>
     <t>Sacred Heart - Ottawa (NCSH)</t>
@@ -4604,50 +4691,53 @@
   <si>
     <t>Scarborough Masters (SMAC)</t>
   </si>
   <si>
     <t>Scollard Hall - North Bay (SHNB)</t>
   </si>
   <si>
     <t>Seaforth (SEA)</t>
   </si>
   <si>
     <t>Seaway - Iroquois (SEAW)</t>
   </si>
   <si>
     <t>Seaway District HS - Iroquois (EOSE)</t>
   </si>
   <si>
     <t>Senator O'Connor (SROC)</t>
   </si>
   <si>
     <t>Séraphin-Marion (EESM)</t>
   </si>
   <si>
     <t>Séraphin-Marion (SMAR)</t>
   </si>
   <si>
+    <t>Set For Life (UVC)</t>
+  </si>
+  <si>
     <t>Seventh Fire HS (SFHS)</t>
   </si>
   <si>
     <t>Seventh Fire Junior High (SFJH)</t>
   </si>
   <si>
     <t>Severn Avenue PS (SEVER)</t>
   </si>
   <si>
     <t>SFDCI ()</t>
   </si>
   <si>
     <t>Shahph Puma Sports Club (SPSC)</t>
   </si>
   <si>
     <t>Shakespeare PS (SHPS)</t>
   </si>
   <si>
     <t>Shannen Koostachin - HWDSB (KOOS)</t>
   </si>
   <si>
     <t>Shawanosowe (SHA)</t>
   </si>
   <si>
     <t>Sherbrooke P.S. (SHR)</t>
@@ -4712,50 +4802,53 @@
   <si>
     <t>Sir Wilfrid Laurier CI TDSB (SWLCI)</t>
   </si>
   <si>
     <t>Sir Wilfrid Laurier S.S - Ottawa (NCWL)</t>
   </si>
   <si>
     <t>Sir William Osler - HWDSB (OSLS)</t>
   </si>
   <si>
     <t>Sir Winston Churchill - Nepean (SWCN)</t>
   </si>
   <si>
     <t>Sir Winston Churchill S.S. - HWDSB (SOWC)</t>
   </si>
   <si>
     <t>Sir Winston Churchill SS (SOSW)</t>
   </si>
   <si>
     <t>Sisu Throws Club (SISU)</t>
   </si>
   <si>
     <t>Six Nations Polytechnic Secondary School (SNPSS)</t>
   </si>
   <si>
+    <t>Skittles (SKITL)</t>
+  </si>
+  <si>
     <t>Smiths Falls Dci -smiths Falls (EOSF)</t>
   </si>
   <si>
     <t>Smithville Christian High (SCH)</t>
   </si>
   <si>
     <t>Snowshoe Canada (SC22)</t>
   </si>
   <si>
     <t>Sole Sisters (SOLE)</t>
   </si>
   <si>
     <t>South (SCI)</t>
   </si>
   <si>
     <t>South Branch Public School (SBPS)</t>
   </si>
   <si>
     <t>South Carleton - Ottawa (NCSC)</t>
   </si>
   <si>
     <t>South Crosby Public School (SCPS)</t>
   </si>
   <si>
     <t>South Grenville DHS (EOSG)</t>
@@ -5522,50 +5615,53 @@
   <si>
     <t>Ste-Marie (SMA)</t>
   </si>
   <si>
     <t>Stella Maris (STELM)</t>
   </si>
   <si>
     <t>Stephen Central (SCPS)</t>
   </si>
   <si>
     <t>Stephen G. Saywell (SGSW)</t>
   </si>
   <si>
     <t>Stephen Leacock - Kanata (STKA)</t>
   </si>
   <si>
     <t>Stephen Lewis Secondary School - Mississauga (SLSS)</t>
   </si>
   <si>
     <t>Stephen Lewis Secondary School - York Region (SLYR)</t>
   </si>
   <si>
     <t>Steve Maclean (STEV)</t>
   </si>
   <si>
+    <t>Steve Maclean Public School (SMPS)</t>
+  </si>
+  <si>
     <t>Stittsville - Stittsville (STIT)</t>
   </si>
   <si>
     <t>STMMA</t>
   </si>
   <si>
     <t>Stonecrest - Kanata (STKA)</t>
   </si>
   <si>
     <t>Stonecrest Elementary - Woodlawn (SESW)</t>
   </si>
   <si>
     <t>Stoney Creek - Risky Quizness (SCRQ)</t>
   </si>
   <si>
     <t>Stoney Creek Athletics (SCA)</t>
   </si>
   <si>
     <t>Stoney Creek Athletics (SCTC)</t>
   </si>
   <si>
     <t>Stoney Creek Athletics (SCAA)</t>
   </si>
   <si>
     <t>Stratford 5K Run/Walk (S5RW)</t>
@@ -5681,60 +5777,63 @@
   <si>
     <t>Temagami Public School (TPS)</t>
   </si>
   <si>
     <t>Temiskaming District Secondary School (TDSS)</t>
   </si>
   <si>
     <t>Templemead - HWDSB (TEMP)</t>
   </si>
   <si>
     <t>Terre-des-Jeunes (TDJ)</t>
   </si>
   <si>
     <t>Terry Fox - Gloucester (TFGL)</t>
   </si>
   <si>
     <t>TFOX</t>
   </si>
   <si>
     <t>Thames Athletics Club (THAC)</t>
   </si>
   <si>
     <t>The Buttles (B4TLE)</t>
   </si>
   <si>
+    <t>The CornwLl Multisport Club (CMC)</t>
+  </si>
+  <si>
     <t>The Dough Rollers (RBCDS)</t>
   </si>
   <si>
     <t>The DSBN Academy (DSBNA)</t>
   </si>
   <si>
     <t>The Element High School (TEHS)</t>
   </si>
   <si>
-    <t>The gazelles (GAZ)</t>
+    <t>The Farm Team (FARM)</t>
   </si>
   <si>
     <t>The Limberlost Challenge (ATLC)</t>
   </si>
   <si>
     <t>The Prince Edward County Marathon (TCMA)</t>
   </si>
   <si>
     <t>The Rotary Club Of Wiarton Shore To Shore Annual Race (RCWS)</t>
   </si>
   <si>
     <t>The Runway (RUN)</t>
   </si>
   <si>
     <t>The York School (YTS)</t>
   </si>
   <si>
     <t>Thomas A.Stewart-Peterborough (COTS)</t>
   </si>
   <si>
     <t>Thorold Elite Track Club ()</t>
   </si>
   <si>
     <t>Thorold Elite Track Club (TETC)</t>
   </si>
@@ -5954,50 +6053,53 @@
   <si>
     <t>Uplands - Gloucester (UPGL)</t>
   </si>
   <si>
     <t>Upper Canada College (UCC)</t>
   </si>
   <si>
     <t>Upper Thames (UTES)</t>
   </si>
   <si>
     <t>Upriver Running Group (UPRR)</t>
   </si>
   <si>
     <t>Upriver Running (URRC)</t>
   </si>
   <si>
     <t>Urban Aboriginal Alternative High School Program (UAAHS)</t>
   </si>
   <si>
     <t>Ursuline College Chatham (SWUC)</t>
   </si>
   <si>
     <t>UTT (UTTC)</t>
   </si>
   <si>
+    <t>UVC_2026_03_28 (UVC1)</t>
+  </si>
+  <si>
     <t>UW TF/XC Alumni (UWALU)</t>
   </si>
   <si>
     <t>Uxbridge Secondary School (LUXS)</t>
   </si>
   <si>
     <t>Valley Central P.S. (VLC)</t>
   </si>
   <si>
     <t>Valley Heights (CWVH)</t>
   </si>
   <si>
     <t>Valley View Public School (VVPS)</t>
   </si>
   <si>
     <t>Valour (EOGP)</t>
   </si>
   <si>
     <t>Valour - Petawawa (EOVA)</t>
   </si>
   <si>
     <t>Vance Chapman P.S. (VNC)</t>
   </si>
   <si>
     <t>Vankleek Hill CI (REBE)</t>
@@ -6285,50 +6387,53 @@
     <t>Woodroffe H.S. - Ottawa (NCWR)</t>
   </si>
   <si>
     <t>Woodrooffe Avenue PS (WAPS)</t>
   </si>
   <si>
     <t>Woodstock Collegiate Institute (WOWC)</t>
   </si>
   <si>
     <t>Woodstock Legion (WDLA)</t>
   </si>
   <si>
     <t>Woodstock Legion Athletic Club (WOOD)</t>
   </si>
   <si>
     <t>Wooly Bully Races (NSMC)</t>
   </si>
   <si>
     <t>Wyoming Public School (WYO)</t>
   </si>
   <si>
     <t>Xsnrg Running Club (XSNR)</t>
   </si>
   <si>
     <t>Ymca Of Southwestern Ontario (YMCA)</t>
+  </si>
+  <si>
+    <t>York (YRR)</t>
   </si>
   <si>
     <t>York Region lightening track club (YRLTC)</t>
   </si>
   <si>
     <t>York Region Lightning Track Club (YRLTC)</t>
   </si>
   <si>
     <t>York Region Runners Club (YREG)</t>
   </si>
   <si>
     <t>York Street - Ottawa (YSOT)</t>
   </si>
   <si>
     <t>York University Track &amp; Field Club (YUTC)</t>
   </si>
   <si>
     <t>Yorkview - HWDSB (YORK)</t>
   </si>
   <si>
     <t>Yqg</t>
   </si>
   <si>
     <t>Yqg Athletics (YQGA)</t>
   </si>
@@ -6693,51 +6798,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD2044"/>
+  <dimension ref="A1:DD2079"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
@@ -21292,62 +21397,237 @@
     <row r="2040" spans="1:108">
       <c r="DB2040" t="s">
         <v>2095</v>
       </c>
     </row>
     <row r="2041" spans="1:108">
       <c r="DB2041" t="s">
         <v>2096</v>
       </c>
     </row>
     <row r="2042" spans="1:108">
       <c r="DB2042" t="s">
         <v>2097</v>
       </c>
     </row>
     <row r="2043" spans="1:108">
       <c r="DB2043" t="s">
         <v>2098</v>
       </c>
     </row>
     <row r="2044" spans="1:108">
       <c r="DB2044" t="s">
         <v>2099</v>
       </c>
     </row>
+    <row r="2045" spans="1:108">
+      <c r="DB2045" t="s">
+        <v>2100</v>
+      </c>
+    </row>
+    <row r="2046" spans="1:108">
+      <c r="DB2046" t="s">
+        <v>2101</v>
+      </c>
+    </row>
+    <row r="2047" spans="1:108">
+      <c r="DB2047" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="2048" spans="1:108">
+      <c r="DB2048" t="s">
+        <v>2103</v>
+      </c>
+    </row>
+    <row r="2049" spans="1:108">
+      <c r="DB2049" t="s">
+        <v>2104</v>
+      </c>
+    </row>
+    <row r="2050" spans="1:108">
+      <c r="DB2050" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="2051" spans="1:108">
+      <c r="DB2051" t="s">
+        <v>2106</v>
+      </c>
+    </row>
+    <row r="2052" spans="1:108">
+      <c r="DB2052" t="s">
+        <v>2107</v>
+      </c>
+    </row>
+    <row r="2053" spans="1:108">
+      <c r="DB2053" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="2054" spans="1:108">
+      <c r="DB2054" t="s">
+        <v>2109</v>
+      </c>
+    </row>
+    <row r="2055" spans="1:108">
+      <c r="DB2055" t="s">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="2056" spans="1:108">
+      <c r="DB2056" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="2057" spans="1:108">
+      <c r="DB2057" t="s">
+        <v>2112</v>
+      </c>
+    </row>
+    <row r="2058" spans="1:108">
+      <c r="DB2058" t="s">
+        <v>2113</v>
+      </c>
+    </row>
+    <row r="2059" spans="1:108">
+      <c r="DB2059" t="s">
+        <v>2114</v>
+      </c>
+    </row>
+    <row r="2060" spans="1:108">
+      <c r="DB2060" t="s">
+        <v>2115</v>
+      </c>
+    </row>
+    <row r="2061" spans="1:108">
+      <c r="DB2061" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="2062" spans="1:108">
+      <c r="DB2062" t="s">
+        <v>2117</v>
+      </c>
+    </row>
+    <row r="2063" spans="1:108">
+      <c r="DB2063" t="s">
+        <v>2118</v>
+      </c>
+    </row>
+    <row r="2064" spans="1:108">
+      <c r="DB2064" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="2065" spans="1:108">
+      <c r="DB2065" t="s">
+        <v>2120</v>
+      </c>
+    </row>
+    <row r="2066" spans="1:108">
+      <c r="DB2066" t="s">
+        <v>2121</v>
+      </c>
+    </row>
+    <row r="2067" spans="1:108">
+      <c r="DB2067" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="2068" spans="1:108">
+      <c r="DB2068" t="s">
+        <v>2123</v>
+      </c>
+    </row>
+    <row r="2069" spans="1:108">
+      <c r="DB2069" t="s">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="2070" spans="1:108">
+      <c r="DB2070" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="2071" spans="1:108">
+      <c r="DB2071" t="s">
+        <v>2126</v>
+      </c>
+    </row>
+    <row r="2072" spans="1:108">
+      <c r="DB2072" t="s">
+        <v>2127</v>
+      </c>
+    </row>
+    <row r="2073" spans="1:108">
+      <c r="DB2073" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="2074" spans="1:108">
+      <c r="DB2074" t="s">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="2075" spans="1:108">
+      <c r="DB2075" t="s">
+        <v>2130</v>
+      </c>
+    </row>
+    <row r="2076" spans="1:108">
+      <c r="DB2076" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="2077" spans="1:108">
+      <c r="DB2077" t="s">
+        <v>2132</v>
+      </c>
+    </row>
+    <row r="2078" spans="1:108">
+      <c r="DB2078" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="2079" spans="1:108">
+      <c r="DB2079" t="s">
+        <v>2134</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$2044</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$2079</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$18</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$18</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$18</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>