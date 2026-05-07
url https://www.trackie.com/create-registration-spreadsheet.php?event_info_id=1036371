--- v0 (2026-03-21)
+++ v1 (2026-05-07)
@@ -9,1202 +9,197 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="384">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
-    <t>Youth 1 (2017-2019)</t>
+    <t>Youth 1 (2018-2020)</t>
   </si>
   <si>
     <t>Pentathlon</t>
   </si>
   <si>
     <t>1036371:typeValue:102</t>
   </si>
   <si>
     <t>1036371:typeValue:103</t>
   </si>
   <si>
     <t>1036371:typeValue:104</t>
   </si>
   <si>
     <t>1036371:typeValue:105</t>
   </si>
   <si>
     <t>1036371:typeValue:106</t>
   </si>
   <si>
     <t>1036371:age_category</t>
   </si>
   <si>
     <t>1036371:reg_event:1</t>
   </si>
   <si>
     <t>1036371:reg_event:2</t>
   </si>
   <si>
     <t>1036371:reg_event:3</t>
   </si>
   <si>
     <t>1036371:reg_event:4</t>
   </si>
   <si>
     <t>1036371:reg_event:5</t>
   </si>
   <si>
     <t>1036371:reg_event:6</t>
   </si>
   <si>
+    <t>1036371:reg_event:7</t>
+  </si>
+  <si>
     <t>Female</t>
   </si>
   <si>
-    <t>Youth 2 (2015-2016)</t>
-[...2 lines deleted...]
-    <t>1000m</t>
+    <t>Youth 2 (2016-2017)</t>
+  </si>
+  <si>
+    <t>800m</t>
   </si>
   <si>
     <t>Event Registration - Ottawa Lions Summer Youth Meet</t>
   </si>
   <si>
-    <t>Youth 3 (2013-2014)</t>
+    <t>Youth 3 (2014-2015)</t>
+  </si>
+  <si>
+    <t>2000m</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>Gender</t>
+  </si>
+  <si>
+    <t>Date of Birth (YYYY-MM-DD)</t>
+  </si>
+  <si>
+    <t>Team</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Event #1</t>
+  </si>
+  <si>
+    <t>Event #2</t>
+  </si>
+  <si>
+    <t>Event #3</t>
+  </si>
+  <si>
+    <t>Event #4</t>
+  </si>
+  <si>
+    <t>Event #5</t>
+  </si>
+  <si>
+    <t>Event #6</t>
+  </si>
+  <si>
+    <t>Event #7</t>
+  </si>
+  <si>
+    <t>Foundation (2012-2013)</t>
   </si>
   <si>
     <t>60m Hurdles</t>
   </si>
   <si>
-    <t>First Name</t>
-[...37 lines deleted...]
-  <si>
     <t>100m</t>
   </si>
   <si>
     <t>300m</t>
   </si>
   <si>
     <t>High Jump</t>
   </si>
   <si>
-    <t>2fast (RUNNI)</t>
-[...572 lines deleted...]
-    <t>Ottawa (ON)</t>
+    <t>Brockville Legion Track Club (BLEG)</t>
+  </si>
+  <si>
+    <t>Extreme Velocity Track Club (EXV)</t>
   </si>
   <si>
     <t>Ottawa Lions T.f.c (OTTL)</t>
   </si>
   <si>
-    <t>Ottawa Valley Track &amp; Field Club (OVTF)</t>
-[...377 lines deleted...]
-    <t>UN-Ontario (UNON)</t>
+    <t>PACE AND PERFORMANCE FACTORY (PPF)</t>
+  </si>
+  <si>
+    <t>Stanstead College (SC)</t>
+  </si>
+  <si>
+    <t>Talons Track &amp; Field (TAL)</t>
+  </si>
+  <si>
+    <t>Unattached (UNA)</t>
   </si>
   <si>
     <t>Unattached Ontario (UNON)</t>
-  </si>
-[...73 lines deleted...]
-    <t>Zenith Athletic Club (ZAC)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -1545,74 +540,75 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD7350"/>
+  <dimension ref="A1:DD1231"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="72" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="42" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DC1" t="s">
         <v>2</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:108" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
@@ -1622,63 +618,66 @@
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
       <c r="G2" t="s">
         <v>10</v>
       </c>
       <c r="H2" t="s">
         <v>11</v>
       </c>
       <c r="I2" t="s">
         <v>12</v>
       </c>
       <c r="J2" t="s">
         <v>13</v>
       </c>
       <c r="K2" t="s">
         <v>14</v>
       </c>
       <c r="L2" t="s">
         <v>15</v>
       </c>
+      <c r="M2" t="s">
+        <v>16</v>
+      </c>
       <c r="DA2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="DC2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="DD2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:108">
       <c r="A3" s="3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -1740,94 +739,96 @@
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DC3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="DD3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:108">
       <c r="A4" s="4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="M4" s="4"/>
+        <v>34</v>
+      </c>
+      <c r="M4" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="N4" s="4"/>
       <c r="O4" s="4"/>
       <c r="P4" s="4"/>
       <c r="Q4" s="4"/>
       <c r="R4" s="4"/>
       <c r="S4" s="4"/>
       <c r="T4" s="4"/>
       <c r="U4" s="4"/>
       <c r="V4" s="4"/>
       <c r="W4" s="4"/>
       <c r="X4" s="4"/>
       <c r="Y4" s="4"/>
       <c r="Z4" s="4"/>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
@@ -1876,79 +877,83 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DC4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="DD4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="C5"/>
       <c r="D5" s="2"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
+      <c r="M5"/>
       <c r="DD5" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="D6" s="2"/>
       <c r="DD6" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="D7" s="2"/>
+      <c r="DD7" t="s">
+        <v>40</v>
+      </c>
     </row>
     <row r="8" spans="1:108">
       <c r="D8" s="2"/>
     </row>
     <row r="9" spans="1:108">
       <c r="D9" s="2"/>
     </row>
     <row r="10" spans="1:108">
       <c r="D10" s="2"/>
     </row>
     <row r="11" spans="1:108">
       <c r="D11" s="2"/>
     </row>
     <row r="12" spans="1:108">
       <c r="D12" s="2"/>
     </row>
     <row r="13" spans="1:108">
       <c r="D13" s="2"/>
     </row>
     <row r="14" spans="1:108">
       <c r="D14" s="2"/>
     </row>
     <row r="15" spans="1:108">
       <c r="D15" s="2"/>
     </row>
@@ -2028,89 +1033,83 @@
       <c r="D40" s="2"/>
     </row>
     <row r="41" spans="1:108">
       <c r="D41" s="2"/>
     </row>
     <row r="42" spans="1:108">
       <c r="D42" s="2"/>
     </row>
     <row r="43" spans="1:108">
       <c r="D43" s="2"/>
     </row>
     <row r="44" spans="1:108">
       <c r="D44" s="2"/>
     </row>
     <row r="45" spans="1:108">
       <c r="D45" s="2"/>
     </row>
     <row r="46" spans="1:108">
       <c r="D46" s="2"/>
     </row>
     <row r="47" spans="1:108">
       <c r="D47" s="2"/>
     </row>
     <row r="48" spans="1:108">
       <c r="D48" s="2"/>
-      <c r="DB48" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="D49" s="2"/>
     </row>
     <row r="50" spans="1:108">
       <c r="D50" s="2"/>
     </row>
     <row r="51" spans="1:108">
       <c r="D51" s="2"/>
     </row>
     <row r="52" spans="1:108">
       <c r="D52" s="2"/>
     </row>
     <row r="53" spans="1:108">
       <c r="D53" s="2"/>
     </row>
     <row r="54" spans="1:108">
       <c r="D54" s="2"/>
     </row>
     <row r="55" spans="1:108">
       <c r="D55" s="2"/>
     </row>
     <row r="56" spans="1:108">
       <c r="D56" s="2"/>
     </row>
     <row r="57" spans="1:108">
       <c r="D57" s="2"/>
     </row>
     <row r="58" spans="1:108">
       <c r="D58" s="2"/>
     </row>
     <row r="59" spans="1:108">
       <c r="D59" s="2"/>
-      <c r="DB59" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="60" spans="1:108">
       <c r="D60" s="2"/>
     </row>
     <row r="61" spans="1:108">
       <c r="D61" s="2"/>
     </row>
     <row r="62" spans="1:108">
       <c r="D62" s="2"/>
     </row>
     <row r="63" spans="1:108">
       <c r="D63" s="2"/>
     </row>
     <row r="64" spans="1:108">
       <c r="D64" s="2"/>
     </row>
     <row r="65" spans="1:108">
       <c r="D65" s="2"/>
     </row>
     <row r="66" spans="1:108">
       <c r="D66" s="2"/>
     </row>
     <row r="67" spans="1:108">
       <c r="D67" s="2"/>
     </row>
@@ -2262,83 +1261,80 @@
       <c r="D116" s="2"/>
     </row>
     <row r="117" spans="1:108">
       <c r="D117" s="2"/>
     </row>
     <row r="118" spans="1:108">
       <c r="D118" s="2"/>
     </row>
     <row r="119" spans="1:108">
       <c r="D119" s="2"/>
     </row>
     <row r="120" spans="1:108">
       <c r="D120" s="2"/>
     </row>
     <row r="121" spans="1:108">
       <c r="D121" s="2"/>
     </row>
     <row r="122" spans="1:108">
       <c r="D122" s="2"/>
     </row>
     <row r="123" spans="1:108">
       <c r="D123" s="2"/>
     </row>
     <row r="124" spans="1:108">
       <c r="D124" s="2"/>
-      <c r="DB124" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="125" spans="1:108">
       <c r="D125" s="2"/>
     </row>
     <row r="126" spans="1:108">
       <c r="D126" s="2"/>
     </row>
     <row r="127" spans="1:108">
       <c r="D127" s="2"/>
     </row>
     <row r="128" spans="1:108">
       <c r="D128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="D129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="D130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="D131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="D132" s="2"/>
-      <c r="DB132" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="133" spans="1:108">
       <c r="D133" s="2"/>
+      <c r="DB133" t="s">
+        <v>41</v>
+      </c>
     </row>
     <row r="134" spans="1:108">
       <c r="D134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="D135" s="2"/>
     </row>
     <row r="136" spans="1:108">
       <c r="D136" s="2"/>
     </row>
     <row r="137" spans="1:108">
       <c r="D137" s="2"/>
     </row>
     <row r="138" spans="1:108">
       <c r="D138" s="2"/>
     </row>
     <row r="139" spans="1:108">
       <c r="D139" s="2"/>
     </row>
     <row r="140" spans="1:108">
       <c r="D140" s="2"/>
     </row>
     <row r="141" spans="1:108">
       <c r="D141" s="2"/>
     </row>
@@ -2445,53 +1441,50 @@
       <c r="D175" s="2"/>
     </row>
     <row r="176" spans="1:108">
       <c r="D176" s="2"/>
     </row>
     <row r="177" spans="1:108">
       <c r="D177" s="2"/>
     </row>
     <row r="178" spans="1:108">
       <c r="D178" s="2"/>
     </row>
     <row r="179" spans="1:108">
       <c r="D179" s="2"/>
     </row>
     <row r="180" spans="1:108">
       <c r="D180" s="2"/>
     </row>
     <row r="181" spans="1:108">
       <c r="D181" s="2"/>
     </row>
     <row r="182" spans="1:108">
       <c r="D182" s="2"/>
     </row>
     <row r="183" spans="1:108">
       <c r="D183" s="2"/>
-      <c r="DB183" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="184" spans="1:108">
       <c r="D184" s="2"/>
     </row>
     <row r="185" spans="1:108">
       <c r="D185" s="2"/>
     </row>
     <row r="186" spans="1:108">
       <c r="D186" s="2"/>
     </row>
     <row r="187" spans="1:108">
       <c r="D187" s="2"/>
     </row>
     <row r="188" spans="1:108">
       <c r="D188" s="2"/>
     </row>
     <row r="189" spans="1:108">
       <c r="D189" s="2"/>
     </row>
     <row r="190" spans="1:108">
       <c r="D190" s="2"/>
     </row>
     <row r="191" spans="1:108">
       <c r="D191" s="2"/>
     </row>
@@ -2517,65 +1510,59 @@
       <c r="D198" s="2"/>
     </row>
     <row r="199" spans="1:108">
       <c r="D199" s="2"/>
     </row>
     <row r="200" spans="1:108">
       <c r="D200" s="2"/>
     </row>
     <row r="201" spans="1:108">
       <c r="D201" s="2"/>
     </row>
     <row r="202" spans="1:108">
       <c r="D202" s="2"/>
     </row>
     <row r="203" spans="1:108">
       <c r="D203" s="2"/>
     </row>
     <row r="204" spans="1:108">
       <c r="D204" s="2"/>
     </row>
     <row r="205" spans="1:108">
       <c r="D205" s="2"/>
     </row>
     <row r="206" spans="1:108">
       <c r="D206" s="2"/>
-      <c r="DB206" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="207" spans="1:108">
       <c r="D207" s="2"/>
     </row>
     <row r="208" spans="1:108">
       <c r="D208" s="2"/>
     </row>
     <row r="209" spans="1:108">
       <c r="D209" s="2"/>
-      <c r="DB209" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="210" spans="1:108">
       <c r="D210" s="2"/>
     </row>
     <row r="211" spans="1:108">
       <c r="D211" s="2"/>
     </row>
     <row r="212" spans="1:108">
       <c r="D212" s="2"/>
     </row>
     <row r="213" spans="1:108">
       <c r="D213" s="2"/>
     </row>
     <row r="214" spans="1:108">
       <c r="D214" s="2"/>
     </row>
     <row r="215" spans="1:108">
       <c r="D215" s="2"/>
     </row>
     <row r="216" spans="1:108">
       <c r="D216" s="2"/>
     </row>
     <row r="217" spans="1:108">
       <c r="D217" s="2"/>
     </row>
@@ -2610,53 +1597,50 @@
       <c r="D227" s="2"/>
     </row>
     <row r="228" spans="1:108">
       <c r="D228" s="2"/>
     </row>
     <row r="229" spans="1:108">
       <c r="D229" s="2"/>
     </row>
     <row r="230" spans="1:108">
       <c r="D230" s="2"/>
     </row>
     <row r="231" spans="1:108">
       <c r="D231" s="2"/>
     </row>
     <row r="232" spans="1:108">
       <c r="D232" s="2"/>
     </row>
     <row r="233" spans="1:108">
       <c r="D233" s="2"/>
     </row>
     <row r="234" spans="1:108">
       <c r="D234" s="2"/>
     </row>
     <row r="235" spans="1:108">
       <c r="D235" s="2"/>
-      <c r="DB235" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="236" spans="1:108">
       <c r="D236" s="2"/>
     </row>
     <row r="237" spans="1:108">
       <c r="D237" s="2"/>
     </row>
     <row r="238" spans="1:108">
       <c r="D238" s="2"/>
     </row>
     <row r="239" spans="1:108">
       <c r="D239" s="2"/>
     </row>
     <row r="240" spans="1:108">
       <c r="D240" s="2"/>
     </row>
     <row r="241" spans="1:108">
       <c r="D241" s="2"/>
     </row>
     <row r="242" spans="1:108">
       <c r="D242" s="2"/>
     </row>
     <row r="243" spans="1:108">
       <c r="D243" s="2"/>
     </row>
@@ -2811,53 +1795,50 @@
       <c r="D293" s="2"/>
     </row>
     <row r="294" spans="1:108">
       <c r="D294" s="2"/>
     </row>
     <row r="295" spans="1:108">
       <c r="D295" s="2"/>
     </row>
     <row r="296" spans="1:108">
       <c r="D296" s="2"/>
     </row>
     <row r="297" spans="1:108">
       <c r="D297" s="2"/>
     </row>
     <row r="298" spans="1:108">
       <c r="D298" s="2"/>
     </row>
     <row r="299" spans="1:108">
       <c r="D299" s="2"/>
     </row>
     <row r="300" spans="1:108">
       <c r="D300" s="2"/>
     </row>
     <row r="301" spans="1:108">
       <c r="D301" s="2"/>
-      <c r="DB301" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="302" spans="1:108">
       <c r="D302" s="2"/>
     </row>
     <row r="303" spans="1:108">
       <c r="D303" s="2"/>
     </row>
     <row r="304" spans="1:108">
       <c r="D304" s="2"/>
     </row>
     <row r="305" spans="1:108">
       <c r="D305" s="2"/>
     </row>
     <row r="306" spans="1:108">
       <c r="D306" s="2"/>
     </row>
     <row r="307" spans="1:108">
       <c r="D307" s="2"/>
     </row>
     <row r="308" spans="1:108">
       <c r="D308" s="2"/>
     </row>
     <row r="309" spans="1:108">
       <c r="D309" s="2"/>
     </row>
@@ -2895,131 +1876,113 @@
       <c r="D320" s="2"/>
     </row>
     <row r="321" spans="1:108">
       <c r="D321" s="2"/>
     </row>
     <row r="322" spans="1:108">
       <c r="D322" s="2"/>
     </row>
     <row r="323" spans="1:108">
       <c r="D323" s="2"/>
     </row>
     <row r="324" spans="1:108">
       <c r="D324" s="2"/>
     </row>
     <row r="325" spans="1:108">
       <c r="D325" s="2"/>
     </row>
     <row r="326" spans="1:108">
       <c r="D326" s="2"/>
     </row>
     <row r="327" spans="1:108">
       <c r="D327" s="2"/>
     </row>
     <row r="328" spans="1:108">
       <c r="D328" s="2"/>
-      <c r="DB328" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="329" spans="1:108">
       <c r="D329" s="2"/>
-      <c r="DB329" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="330" spans="1:108">
       <c r="D330" s="2"/>
     </row>
     <row r="331" spans="1:108">
       <c r="D331" s="2"/>
-      <c r="DB331" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="332" spans="1:108">
       <c r="D332" s="2"/>
     </row>
     <row r="333" spans="1:108">
       <c r="D333" s="2"/>
-      <c r="DB333" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="334" spans="1:108">
       <c r="D334" s="2"/>
     </row>
     <row r="335" spans="1:108">
       <c r="D335" s="2"/>
     </row>
     <row r="336" spans="1:108">
       <c r="D336" s="2"/>
     </row>
     <row r="337" spans="1:108">
       <c r="D337" s="2"/>
     </row>
     <row r="338" spans="1:108">
       <c r="D338" s="2"/>
     </row>
     <row r="339" spans="1:108">
       <c r="D339" s="2"/>
     </row>
     <row r="340" spans="1:108">
       <c r="D340" s="2"/>
     </row>
     <row r="341" spans="1:108">
       <c r="D341" s="2"/>
     </row>
     <row r="342" spans="1:108">
       <c r="D342" s="2"/>
     </row>
     <row r="343" spans="1:108">
       <c r="D343" s="2"/>
-      <c r="DB343" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="344" spans="1:108">
       <c r="D344" s="2"/>
     </row>
     <row r="345" spans="1:108">
       <c r="D345" s="2"/>
     </row>
     <row r="346" spans="1:108">
       <c r="D346" s="2"/>
     </row>
     <row r="347" spans="1:108">
       <c r="D347" s="2"/>
     </row>
     <row r="348" spans="1:108">
       <c r="D348" s="2"/>
     </row>
     <row r="349" spans="1:108">
       <c r="D349" s="2"/>
-      <c r="DB349" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="350" spans="1:108">
       <c r="D350" s="2"/>
     </row>
     <row r="351" spans="1:108">
       <c r="D351" s="2"/>
     </row>
     <row r="352" spans="1:108">
       <c r="D352" s="2"/>
     </row>
     <row r="353" spans="1:108">
       <c r="D353" s="2"/>
     </row>
     <row r="354" spans="1:108">
       <c r="D354" s="2"/>
     </row>
     <row r="355" spans="1:108">
       <c r="D355" s="2"/>
     </row>
     <row r="356" spans="1:108">
       <c r="D356" s="2"/>
     </row>
     <row r="357" spans="1:108">
       <c r="D357" s="2"/>
     </row>
@@ -3063,74 +2026,68 @@
       <c r="D370" s="2"/>
     </row>
     <row r="371" spans="1:108">
       <c r="D371" s="2"/>
     </row>
     <row r="372" spans="1:108">
       <c r="D372" s="2"/>
     </row>
     <row r="373" spans="1:108">
       <c r="D373" s="2"/>
     </row>
     <row r="374" spans="1:108">
       <c r="D374" s="2"/>
     </row>
     <row r="375" spans="1:108">
       <c r="D375" s="2"/>
     </row>
     <row r="376" spans="1:108">
       <c r="D376" s="2"/>
     </row>
     <row r="377" spans="1:108">
       <c r="D377" s="2"/>
     </row>
     <row r="378" spans="1:108">
       <c r="D378" s="2"/>
-      <c r="DB378" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="379" spans="1:108">
       <c r="D379" s="2"/>
     </row>
     <row r="380" spans="1:108">
       <c r="D380" s="2"/>
-      <c r="DB380" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="381" spans="1:108">
       <c r="D381" s="2"/>
-      <c r="DB381" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="382" spans="1:108">
       <c r="D382" s="2"/>
     </row>
     <row r="383" spans="1:108">
       <c r="D383" s="2"/>
+      <c r="DB383" t="s">
+        <v>42</v>
+      </c>
     </row>
     <row r="384" spans="1:108">
       <c r="D384" s="2"/>
     </row>
     <row r="385" spans="1:108">
       <c r="D385" s="2"/>
     </row>
     <row r="386" spans="1:108">
       <c r="D386" s="2"/>
     </row>
     <row r="387" spans="1:108">
       <c r="D387" s="2"/>
     </row>
     <row r="388" spans="1:108">
       <c r="D388" s="2"/>
     </row>
     <row r="389" spans="1:108">
       <c r="D389" s="2"/>
     </row>
     <row r="390" spans="1:108">
       <c r="D390" s="2"/>
     </row>
     <row r="391" spans="1:108">
       <c r="D391" s="2"/>
     </row>
@@ -3189,53 +2146,50 @@
       <c r="D409" s="2"/>
     </row>
     <row r="410" spans="1:108">
       <c r="D410" s="2"/>
     </row>
     <row r="411" spans="1:108">
       <c r="D411" s="2"/>
     </row>
     <row r="412" spans="1:108">
       <c r="D412" s="2"/>
     </row>
     <row r="413" spans="1:108">
       <c r="D413" s="2"/>
     </row>
     <row r="414" spans="1:108">
       <c r="D414" s="2"/>
     </row>
     <row r="415" spans="1:108">
       <c r="D415" s="2"/>
     </row>
     <row r="416" spans="1:108">
       <c r="D416" s="2"/>
     </row>
     <row r="417" spans="1:108">
       <c r="D417" s="2"/>
-      <c r="DB417" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="418" spans="1:108">
       <c r="D418" s="2"/>
     </row>
     <row r="419" spans="1:108">
       <c r="D419" s="2"/>
     </row>
     <row r="420" spans="1:108">
       <c r="D420" s="2"/>
     </row>
     <row r="421" spans="1:108">
       <c r="D421" s="2"/>
     </row>
     <row r="422" spans="1:108">
       <c r="D422" s="2"/>
     </row>
     <row r="423" spans="1:108">
       <c r="D423" s="2"/>
     </row>
     <row r="424" spans="1:108">
       <c r="D424" s="2"/>
     </row>
     <row r="425" spans="1:108">
       <c r="D425" s="2"/>
     </row>
@@ -3264,53 +2218,50 @@
       <c r="D433" s="2"/>
     </row>
     <row r="434" spans="1:108">
       <c r="D434" s="2"/>
     </row>
     <row r="435" spans="1:108">
       <c r="D435" s="2"/>
     </row>
     <row r="436" spans="1:108">
       <c r="D436" s="2"/>
     </row>
     <row r="437" spans="1:108">
       <c r="D437" s="2"/>
     </row>
     <row r="438" spans="1:108">
       <c r="D438" s="2"/>
     </row>
     <row r="439" spans="1:108">
       <c r="D439" s="2"/>
     </row>
     <row r="440" spans="1:108">
       <c r="D440" s="2"/>
     </row>
     <row r="441" spans="1:108">
       <c r="D441" s="2"/>
-      <c r="DB441" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="442" spans="1:108">
       <c r="D442" s="2"/>
     </row>
     <row r="443" spans="1:108">
       <c r="D443" s="2"/>
     </row>
     <row r="444" spans="1:108">
       <c r="D444" s="2"/>
     </row>
     <row r="445" spans="1:108">
       <c r="D445" s="2"/>
     </row>
     <row r="446" spans="1:108">
       <c r="D446" s="2"/>
     </row>
     <row r="447" spans="1:108">
       <c r="D447" s="2"/>
     </row>
     <row r="448" spans="1:108">
       <c r="D448" s="2"/>
     </row>
     <row r="449" spans="1:108">
       <c r="D449" s="2"/>
     </row>
@@ -3411,53 +2362,50 @@
       <c r="D481" s="2"/>
     </row>
     <row r="482" spans="1:108">
       <c r="D482" s="2"/>
     </row>
     <row r="483" spans="1:108">
       <c r="D483" s="2"/>
     </row>
     <row r="484" spans="1:108">
       <c r="D484" s="2"/>
     </row>
     <row r="485" spans="1:108">
       <c r="D485" s="2"/>
     </row>
     <row r="486" spans="1:108">
       <c r="D486" s="2"/>
     </row>
     <row r="487" spans="1:108">
       <c r="D487" s="2"/>
     </row>
     <row r="488" spans="1:108">
       <c r="D488" s="2"/>
     </row>
     <row r="489" spans="1:108">
       <c r="D489" s="2"/>
-      <c r="DB489" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="490" spans="1:108">
       <c r="D490" s="2"/>
     </row>
     <row r="491" spans="1:108">
       <c r="D491" s="2"/>
     </row>
     <row r="492" spans="1:108">
       <c r="D492" s="2"/>
     </row>
     <row r="493" spans="1:108">
       <c r="D493" s="2"/>
     </row>
     <row r="494" spans="1:108">
       <c r="D494" s="2"/>
     </row>
     <row r="495" spans="1:108">
       <c r="D495" s="2"/>
     </row>
     <row r="496" spans="1:108">
       <c r="D496" s="2"/>
     </row>
     <row r="497" spans="1:108">
       <c r="D497" s="2"/>
     </row>
@@ -3513,53 +2461,50 @@
       <c r="D514" s="2"/>
     </row>
     <row r="515" spans="1:108">
       <c r="D515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="D516" s="2"/>
     </row>
     <row r="517" spans="1:108">
       <c r="D517" s="2"/>
     </row>
     <row r="518" spans="1:108">
       <c r="D518" s="2"/>
     </row>
     <row r="519" spans="1:108">
       <c r="D519" s="2"/>
     </row>
     <row r="520" spans="1:108">
       <c r="D520" s="2"/>
     </row>
     <row r="521" spans="1:108">
       <c r="D521" s="2"/>
     </row>
     <row r="522" spans="1:108">
       <c r="D522" s="2"/>
-      <c r="DB522" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="523" spans="1:108">
       <c r="D523" s="2"/>
     </row>
     <row r="524" spans="1:108">
       <c r="D524" s="2"/>
     </row>
     <row r="525" spans="1:108">
       <c r="D525" s="2"/>
     </row>
     <row r="526" spans="1:108">
       <c r="D526" s="2"/>
     </row>
     <row r="527" spans="1:108">
       <c r="D527" s="2"/>
     </row>
     <row r="528" spans="1:108">
       <c r="D528" s="2"/>
     </row>
     <row r="529" spans="1:108">
       <c r="D529" s="2"/>
     </row>
     <row r="530" spans="1:108">
       <c r="D530" s="2"/>
     </row>
@@ -3651,134 +2596,125 @@
       <c r="D559" s="2"/>
     </row>
     <row r="560" spans="1:108">
       <c r="D560" s="2"/>
     </row>
     <row r="561" spans="1:108">
       <c r="D561" s="2"/>
     </row>
     <row r="562" spans="1:108">
       <c r="D562" s="2"/>
     </row>
     <row r="563" spans="1:108">
       <c r="D563" s="2"/>
     </row>
     <row r="564" spans="1:108">
       <c r="D564" s="2"/>
     </row>
     <row r="565" spans="1:108">
       <c r="D565" s="2"/>
     </row>
     <row r="566" spans="1:108">
       <c r="D566" s="2"/>
     </row>
     <row r="567" spans="1:108">
       <c r="D567" s="2"/>
-      <c r="DB567" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="568" spans="1:108">
       <c r="D568" s="2"/>
     </row>
     <row r="569" spans="1:108">
       <c r="D569" s="2"/>
     </row>
     <row r="570" spans="1:108">
       <c r="D570" s="2"/>
     </row>
     <row r="571" spans="1:108">
       <c r="D571" s="2"/>
     </row>
     <row r="572" spans="1:108">
       <c r="D572" s="2"/>
     </row>
     <row r="573" spans="1:108">
       <c r="D573" s="2"/>
     </row>
     <row r="574" spans="1:108">
       <c r="D574" s="2"/>
     </row>
     <row r="575" spans="1:108">
       <c r="D575" s="2"/>
     </row>
     <row r="576" spans="1:108">
       <c r="D576" s="2"/>
-      <c r="DB576" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="577" spans="1:108">
       <c r="D577" s="2"/>
     </row>
     <row r="578" spans="1:108">
       <c r="D578" s="2"/>
     </row>
     <row r="579" spans="1:108">
       <c r="D579" s="2"/>
     </row>
     <row r="580" spans="1:108">
       <c r="D580" s="2"/>
     </row>
     <row r="581" spans="1:108">
       <c r="D581" s="2"/>
     </row>
     <row r="582" spans="1:108">
       <c r="D582" s="2"/>
     </row>
     <row r="583" spans="1:108">
       <c r="D583" s="2"/>
     </row>
     <row r="584" spans="1:108">
       <c r="D584" s="2"/>
     </row>
     <row r="585" spans="1:108">
       <c r="D585" s="2"/>
     </row>
     <row r="586" spans="1:108">
       <c r="D586" s="2"/>
     </row>
     <row r="587" spans="1:108">
       <c r="D587" s="2"/>
     </row>
     <row r="588" spans="1:108">
       <c r="D588" s="2"/>
     </row>
     <row r="589" spans="1:108">
       <c r="D589" s="2"/>
     </row>
     <row r="590" spans="1:108">
       <c r="D590" s="2"/>
     </row>
     <row r="591" spans="1:108">
       <c r="D591" s="2"/>
     </row>
     <row r="592" spans="1:108">
       <c r="D592" s="2"/>
-      <c r="DB592" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="593" spans="1:108">
       <c r="D593" s="2"/>
     </row>
     <row r="594" spans="1:108">
       <c r="D594" s="2"/>
     </row>
     <row r="595" spans="1:108">
       <c r="D595" s="2"/>
     </row>
     <row r="596" spans="1:108">
       <c r="D596" s="2"/>
     </row>
     <row r="597" spans="1:108">
       <c r="D597" s="2"/>
     </row>
     <row r="598" spans="1:108">
       <c r="D598" s="2"/>
     </row>
     <row r="599" spans="1:108">
       <c r="D599" s="2"/>
     </row>
     <row r="600" spans="1:108">
       <c r="D600" s="2"/>
     </row>
@@ -3915,77 +2851,71 @@
       <c r="D644" s="2"/>
     </row>
     <row r="645" spans="1:108">
       <c r="D645" s="2"/>
     </row>
     <row r="646" spans="1:108">
       <c r="D646" s="2"/>
     </row>
     <row r="647" spans="1:108">
       <c r="D647" s="2"/>
     </row>
     <row r="648" spans="1:108">
       <c r="D648" s="2"/>
     </row>
     <row r="649" spans="1:108">
       <c r="D649" s="2"/>
     </row>
     <row r="650" spans="1:108">
       <c r="D650" s="2"/>
     </row>
     <row r="651" spans="1:108">
       <c r="D651" s="2"/>
     </row>
     <row r="652" spans="1:108">
       <c r="D652" s="2"/>
-      <c r="DB652" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="653" spans="1:108">
       <c r="D653" s="2"/>
     </row>
     <row r="654" spans="1:108">
       <c r="D654" s="2"/>
     </row>
     <row r="655" spans="1:108">
       <c r="D655" s="2"/>
     </row>
     <row r="656" spans="1:108">
       <c r="D656" s="2"/>
     </row>
     <row r="657" spans="1:108">
       <c r="D657" s="2"/>
     </row>
     <row r="658" spans="1:108">
       <c r="D658" s="2"/>
     </row>
     <row r="659" spans="1:108">
       <c r="D659" s="2"/>
-      <c r="DB659" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="660" spans="1:108">
       <c r="D660" s="2"/>
     </row>
     <row r="661" spans="1:108">
       <c r="D661" s="2"/>
     </row>
     <row r="662" spans="1:108">
       <c r="D662" s="2"/>
     </row>
     <row r="663" spans="1:108">
       <c r="D663" s="2"/>
     </row>
     <row r="664" spans="1:108">
       <c r="D664" s="2"/>
     </row>
     <row r="665" spans="1:108">
       <c r="D665" s="2"/>
     </row>
     <row r="666" spans="1:108">
       <c r="D666" s="2"/>
     </row>
     <row r="667" spans="1:108">
       <c r="D667" s="2"/>
     </row>
@@ -4059,104 +2989,98 @@
       <c r="D690" s="2"/>
     </row>
     <row r="691" spans="1:108">
       <c r="D691" s="2"/>
     </row>
     <row r="692" spans="1:108">
       <c r="D692" s="2"/>
     </row>
     <row r="693" spans="1:108">
       <c r="D693" s="2"/>
     </row>
     <row r="694" spans="1:108">
       <c r="D694" s="2"/>
     </row>
     <row r="695" spans="1:108">
       <c r="D695" s="2"/>
     </row>
     <row r="696" spans="1:108">
       <c r="D696" s="2"/>
     </row>
     <row r="697" spans="1:108">
       <c r="D697" s="2"/>
     </row>
     <row r="698" spans="1:108">
       <c r="D698" s="2"/>
-      <c r="DB698" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="699" spans="1:108">
       <c r="D699" s="2"/>
     </row>
     <row r="700" spans="1:108">
       <c r="D700" s="2"/>
     </row>
     <row r="701" spans="1:108">
       <c r="D701" s="2"/>
     </row>
     <row r="702" spans="1:108">
       <c r="D702" s="2"/>
     </row>
     <row r="703" spans="1:108">
       <c r="D703" s="2"/>
     </row>
     <row r="704" spans="1:108">
       <c r="D704" s="2"/>
     </row>
     <row r="705" spans="1:108">
       <c r="D705" s="2"/>
     </row>
     <row r="706" spans="1:108">
       <c r="D706" s="2"/>
     </row>
     <row r="707" spans="1:108">
       <c r="D707" s="2"/>
     </row>
     <row r="708" spans="1:108">
       <c r="D708" s="2"/>
     </row>
     <row r="709" spans="1:108">
       <c r="D709" s="2"/>
     </row>
     <row r="710" spans="1:108">
       <c r="D710" s="2"/>
     </row>
     <row r="711" spans="1:108">
       <c r="D711" s="2"/>
     </row>
     <row r="712" spans="1:108">
       <c r="D712" s="2"/>
     </row>
     <row r="713" spans="1:108">
       <c r="D713" s="2"/>
     </row>
     <row r="714" spans="1:108">
       <c r="D714" s="2"/>
-      <c r="DB714" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="715" spans="1:108">
       <c r="D715" s="2"/>
     </row>
     <row r="716" spans="1:108">
       <c r="D716" s="2"/>
     </row>
     <row r="717" spans="1:108">
       <c r="D717" s="2"/>
     </row>
     <row r="718" spans="1:108">
       <c r="D718" s="2"/>
     </row>
     <row r="719" spans="1:108">
       <c r="D719" s="2"/>
     </row>
     <row r="720" spans="1:108">
       <c r="D720" s="2"/>
     </row>
     <row r="721" spans="1:108">
       <c r="D721" s="2"/>
     </row>
     <row r="722" spans="1:108">
       <c r="D722" s="2"/>
     </row>
@@ -4215,53 +3139,50 @@
       <c r="D740" s="2"/>
     </row>
     <row r="741" spans="1:108">
       <c r="D741" s="2"/>
     </row>
     <row r="742" spans="1:108">
       <c r="D742" s="2"/>
     </row>
     <row r="743" spans="1:108">
       <c r="D743" s="2"/>
     </row>
     <row r="744" spans="1:108">
       <c r="D744" s="2"/>
     </row>
     <row r="745" spans="1:108">
       <c r="D745" s="2"/>
     </row>
     <row r="746" spans="1:108">
       <c r="D746" s="2"/>
     </row>
     <row r="747" spans="1:108">
       <c r="D747" s="2"/>
     </row>
     <row r="748" spans="1:108">
       <c r="D748" s="2"/>
-      <c r="DB748" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="749" spans="1:108">
       <c r="D749" s="2"/>
     </row>
     <row r="750" spans="1:108">
       <c r="D750" s="2"/>
     </row>
     <row r="751" spans="1:108">
       <c r="D751" s="2"/>
     </row>
     <row r="752" spans="1:108">
       <c r="D752" s="2"/>
     </row>
     <row r="753" spans="1:108">
       <c r="D753" s="2"/>
     </row>
     <row r="754" spans="1:108">
       <c r="D754" s="2"/>
     </row>
     <row r="755" spans="1:108">
       <c r="D755" s="2"/>
     </row>
     <row r="756" spans="1:108">
       <c r="D756" s="2"/>
     </row>
@@ -4389,107 +3310,110 @@
       <c r="D797" s="2"/>
     </row>
     <row r="798" spans="1:108">
       <c r="D798" s="2"/>
     </row>
     <row r="799" spans="1:108">
       <c r="D799" s="2"/>
     </row>
     <row r="800" spans="1:108">
       <c r="D800" s="2"/>
     </row>
     <row r="801" spans="1:108">
       <c r="D801" s="2"/>
     </row>
     <row r="802" spans="1:108">
       <c r="D802" s="2"/>
     </row>
     <row r="803" spans="1:108">
       <c r="D803" s="2"/>
     </row>
     <row r="804" spans="1:108">
       <c r="D804" s="2"/>
     </row>
     <row r="805" spans="1:108">
       <c r="D805" s="2"/>
-      <c r="DB805" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="806" spans="1:108">
       <c r="D806" s="2"/>
     </row>
     <row r="807" spans="1:108">
       <c r="D807" s="2"/>
     </row>
     <row r="808" spans="1:108">
       <c r="D808" s="2"/>
     </row>
     <row r="809" spans="1:108">
       <c r="D809" s="2"/>
     </row>
     <row r="810" spans="1:108">
       <c r="D810" s="2"/>
     </row>
     <row r="811" spans="1:108">
       <c r="D811" s="2"/>
     </row>
     <row r="812" spans="1:108">
       <c r="D812" s="2"/>
     </row>
     <row r="813" spans="1:108">
       <c r="D813" s="2"/>
     </row>
     <row r="814" spans="1:108">
       <c r="D814" s="2"/>
     </row>
     <row r="815" spans="1:108">
       <c r="D815" s="2"/>
+      <c r="DB815" t="s">
+        <v>43</v>
+      </c>
     </row>
     <row r="816" spans="1:108">
       <c r="D816" s="2"/>
     </row>
     <row r="817" spans="1:108">
       <c r="D817" s="2"/>
     </row>
     <row r="818" spans="1:108">
       <c r="D818" s="2"/>
     </row>
     <row r="819" spans="1:108">
       <c r="D819" s="2"/>
     </row>
     <row r="820" spans="1:108">
       <c r="D820" s="2"/>
     </row>
     <row r="821" spans="1:108">
       <c r="D821" s="2"/>
     </row>
     <row r="822" spans="1:108">
       <c r="D822" s="2"/>
     </row>
     <row r="823" spans="1:108">
       <c r="D823" s="2"/>
+      <c r="DB823" t="s">
+        <v>44</v>
+      </c>
     </row>
     <row r="824" spans="1:108">
       <c r="D824" s="2"/>
     </row>
     <row r="825" spans="1:108">
       <c r="D825" s="2"/>
     </row>
     <row r="826" spans="1:108">
       <c r="D826" s="2"/>
     </row>
     <row r="827" spans="1:108">
       <c r="D827" s="2"/>
     </row>
     <row r="828" spans="1:108">
       <c r="D828" s="2"/>
     </row>
     <row r="829" spans="1:108">
       <c r="D829" s="2"/>
     </row>
     <row r="830" spans="1:108">
       <c r="D830" s="2"/>
     </row>
     <row r="831" spans="1:108">
       <c r="D831" s="2"/>
     </row>
@@ -4659,53 +3583,50 @@
       <c r="D886" s="2"/>
     </row>
     <row r="887" spans="1:108">
       <c r="D887" s="2"/>
     </row>
     <row r="888" spans="1:108">
       <c r="D888" s="2"/>
     </row>
     <row r="889" spans="1:108">
       <c r="D889" s="2"/>
     </row>
     <row r="890" spans="1:108">
       <c r="D890" s="2"/>
     </row>
     <row r="891" spans="1:108">
       <c r="D891" s="2"/>
     </row>
     <row r="892" spans="1:108">
       <c r="D892" s="2"/>
     </row>
     <row r="893" spans="1:108">
       <c r="D893" s="2"/>
     </row>
     <row r="894" spans="1:108">
       <c r="D894" s="2"/>
-      <c r="DB894" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="895" spans="1:108">
       <c r="D895" s="2"/>
     </row>
     <row r="896" spans="1:108">
       <c r="D896" s="2"/>
     </row>
     <row r="897" spans="1:108">
       <c r="D897" s="2"/>
     </row>
     <row r="898" spans="1:108">
       <c r="D898" s="2"/>
     </row>
     <row r="899" spans="1:108">
       <c r="D899" s="2"/>
     </row>
     <row r="900" spans="1:108">
       <c r="D900" s="2"/>
     </row>
     <row r="901" spans="1:108">
       <c r="D901" s="2"/>
     </row>
     <row r="902" spans="1:108">
       <c r="D902" s="2"/>
     </row>
@@ -4713,152 +3634,140 @@
       <c r="D903" s="2"/>
     </row>
     <row r="904" spans="1:108">
       <c r="D904" s="2"/>
     </row>
     <row r="905" spans="1:108">
       <c r="D905" s="2"/>
     </row>
     <row r="906" spans="1:108">
       <c r="D906" s="2"/>
     </row>
     <row r="907" spans="1:108">
       <c r="D907" s="2"/>
     </row>
     <row r="908" spans="1:108">
       <c r="D908" s="2"/>
     </row>
     <row r="909" spans="1:108">
       <c r="D909" s="2"/>
     </row>
     <row r="910" spans="1:108">
       <c r="D910" s="2"/>
     </row>
     <row r="911" spans="1:108">
       <c r="D911" s="2"/>
-      <c r="DB911" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="912" spans="1:108">
       <c r="D912" s="2"/>
     </row>
     <row r="913" spans="1:108">
       <c r="D913" s="2"/>
     </row>
     <row r="914" spans="1:108">
       <c r="D914" s="2"/>
     </row>
     <row r="915" spans="1:108">
       <c r="D915" s="2"/>
     </row>
     <row r="916" spans="1:108">
       <c r="D916" s="2"/>
     </row>
     <row r="917" spans="1:108">
       <c r="D917" s="2"/>
     </row>
     <row r="918" spans="1:108">
       <c r="D918" s="2"/>
     </row>
     <row r="919" spans="1:108">
       <c r="D919" s="2"/>
     </row>
     <row r="920" spans="1:108">
       <c r="D920" s="2"/>
     </row>
     <row r="921" spans="1:108">
       <c r="D921" s="2"/>
     </row>
     <row r="922" spans="1:108">
       <c r="D922" s="2"/>
     </row>
     <row r="923" spans="1:108">
       <c r="D923" s="2"/>
     </row>
     <row r="924" spans="1:108">
       <c r="D924" s="2"/>
     </row>
     <row r="925" spans="1:108">
       <c r="D925" s="2"/>
-      <c r="DB925" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="926" spans="1:108">
       <c r="D926" s="2"/>
-      <c r="DB926" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="927" spans="1:108">
       <c r="D927" s="2"/>
     </row>
     <row r="928" spans="1:108">
       <c r="D928" s="2"/>
     </row>
     <row r="929" spans="1:108">
       <c r="D929" s="2"/>
     </row>
     <row r="930" spans="1:108">
       <c r="D930" s="2"/>
     </row>
     <row r="931" spans="1:108">
       <c r="D931" s="2"/>
     </row>
     <row r="932" spans="1:108">
       <c r="D932" s="2"/>
     </row>
     <row r="933" spans="1:108">
       <c r="D933" s="2"/>
     </row>
     <row r="934" spans="1:108">
       <c r="D934" s="2"/>
     </row>
     <row r="935" spans="1:108">
       <c r="D935" s="2"/>
     </row>
     <row r="936" spans="1:108">
       <c r="D936" s="2"/>
     </row>
     <row r="937" spans="1:108">
       <c r="D937" s="2"/>
     </row>
     <row r="938" spans="1:108">
       <c r="D938" s="2"/>
     </row>
     <row r="939" spans="1:108">
       <c r="D939" s="2"/>
     </row>
     <row r="940" spans="1:108">
       <c r="D940" s="2"/>
     </row>
     <row r="941" spans="1:108">
       <c r="D941" s="2"/>
-      <c r="DB941" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="942" spans="1:108">
       <c r="D942" s="2"/>
     </row>
     <row r="943" spans="1:108">
       <c r="D943" s="2"/>
     </row>
     <row r="944" spans="1:108">
       <c r="D944" s="2"/>
     </row>
     <row r="945" spans="1:108">
       <c r="D945" s="2"/>
     </row>
     <row r="946" spans="1:108">
       <c r="D946" s="2"/>
     </row>
     <row r="947" spans="1:108">
       <c r="D947" s="2"/>
     </row>
     <row r="948" spans="1:108">
       <c r="D948" s="2"/>
     </row>
     <row r="949" spans="1:108">
       <c r="D949" s="2"/>
     </row>
@@ -4993,1643 +3902,106 @@
     </row>
     <row r="993" spans="1:108">
       <c r="D993" s="2"/>
     </row>
     <row r="994" spans="1:108">
       <c r="D994" s="2"/>
     </row>
     <row r="995" spans="1:108">
       <c r="D995" s="2"/>
     </row>
     <row r="996" spans="1:108">
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:108">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:108">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:108">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="D1000" s="2"/>
     </row>
-    <row r="1044" spans="1:108">
-[...46 lines deleted...]
-        <v>83</v>
+    <row r="1093" spans="1:108">
+      <c r="DB1093" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:108">
+      <c r="DB1124" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="1228" spans="1:108">
       <c r="DB1228" t="s">
-        <v>84</v>
-[...1504 lines deleted...]
-        <v>383</v>
+        <v>47</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:108">
+      <c r="DB1231" t="s">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
-  <dataValidations count="9">
+  <dataValidations count="10">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
-      <formula1>'Worksheet'!$DB$1:$DB$7350</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$1231</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DC$1:$DC$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
-      <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
-      <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
-      <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
-      <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
-      <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
+    </dataValidation>
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
+      <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>