--- v0 (2026-03-25)
+++ v1 (2026-05-11)
@@ -11,105 +11,99 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1261">
   <si>
-    <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
-[...2 lines deleted...]
-    <t>Male</t>
+    <t>REMARQUE : NE MODIFIEZ PAS LES DONNÉES CACHÉES DANS LA LIGNE #2 OU ELLES NE SE CHARGERONT PAS.</t>
   </si>
   <si>
     <t>100%Judo Academy</t>
   </si>
   <si>
     <t>1036380:typeValue:102</t>
   </si>
   <si>
     <t>1036380:typeValue:103</t>
   </si>
   <si>
     <t>1036380:typeValue:104</t>
   </si>
   <si>
     <t>1036380:typeValue:105</t>
   </si>
   <si>
     <t>1036380:typeValue:107</t>
   </si>
   <si>
     <t>1036380:typeValue:106</t>
   </si>
   <si>
-    <t>Female</t>
-[...1 lines deleted...]
-  <si>
     <t>17 Wing Judo Club</t>
   </si>
   <si>
-    <t>Event Registration - Tsuyoi Judo Club - Training Camp</t>
+    <t>Inscription à l'événement - Tsuyoi Judo Club - Training Camp</t>
   </si>
   <si>
     <t>5th Element Judo &amp; Fitness</t>
   </si>
   <si>
-    <t>First Name</t>
-[...14 lines deleted...]
-    <t>Team</t>
+    <t>Prénom</t>
+  </si>
+  <si>
+    <t>Nom</t>
+  </si>
+  <si>
+    <t>Sexe</t>
+  </si>
+  <si>
+    <t>Date de naissance (YYYY-MM-DD)</t>
+  </si>
+  <si>
+    <t>Lieu de résidence</t>
+  </si>
+  <si>
+    <t>Équipe</t>
   </si>
   <si>
     <t>A. Campbell Judo Club</t>
   </si>
   <si>
     <t>Abbotsford Judo Club</t>
   </si>
   <si>
     <t>Aberdeen Judo Academy</t>
   </si>
   <si>
     <t>Abhaya Judo Program</t>
   </si>
   <si>
     <t>Académie Claudel</t>
   </si>
   <si>
     <t>Academie de Judo de Chateauguay</t>
   </si>
   <si>
     <t>Academie de judo de Riviere-au-Tonnerre</t>
   </si>
   <si>
     <t>Academie de Judo Evangeline</t>
   </si>
@@ -3008,50 +3002,53 @@
   <si>
     <t>Rikidokan Judo Club</t>
   </si>
   <si>
     <t>Rising Sun Judo Club</t>
   </si>
   <si>
     <t>River Heights Judo Club</t>
   </si>
   <si>
     <t>Riverdale W.c.</t>
   </si>
   <si>
     <t>Rmc / Kingston Military Community</t>
   </si>
   <si>
     <t>RMC Judo Club</t>
   </si>
   <si>
     <t>Rock Judo Club</t>
   </si>
   <si>
     <t>Rockman Judo Club</t>
   </si>
   <si>
+    <t>Rockwater Judo</t>
+  </si>
+  <si>
     <t>Rocky Mountain Nippon Budokai Judo Society</t>
   </si>
   <si>
     <t>Rodrigo Resende Academy</t>
   </si>
   <si>
     <t>Ron Beers Family Self Defense</t>
   </si>
   <si>
     <t>Ronin Judo Club</t>
   </si>
   <si>
     <t>Ross River Judo Club</t>
   </si>
   <si>
     <t>Rossland Park</t>
   </si>
   <si>
     <t>Royal Canadian Sea Cadets</t>
   </si>
   <si>
     <t>Royal International Sports Academy</t>
   </si>
   <si>
     <t>Royal St George's College Judo Club</t>
@@ -3669,50 +3666,53 @@
     <t>Victoria Judo Club</t>
   </si>
   <si>
     <t>Victory Mixed Martial Arts</t>
   </si>
   <si>
     <t>Vilna Judo Club</t>
   </si>
   <si>
     <t>Virden Judo Club</t>
   </si>
   <si>
     <t>Viscount Alexander Park Com. Coun</t>
   </si>
   <si>
     <t>Volunteers</t>
   </si>
   <si>
     <t>Warri Judo Team</t>
   </si>
   <si>
     <t>Warrior Martial Arts Centre</t>
   </si>
   <si>
     <t>Waterloo Judo Club</t>
+  </si>
+  <si>
+    <t>We'koqma'q Judo Club</t>
   </si>
   <si>
     <t>Welland Judo Club</t>
   </si>
   <si>
     <t>West Kildonan Judo Club</t>
   </si>
   <si>
     <t>West Nipissing W.c.</t>
   </si>
   <si>
     <t>Western Idaho Judo Institute</t>
   </si>
   <si>
     <t>Western Jiu-Jitsu</t>
   </si>
   <si>
     <t>Western Judo Club</t>
   </si>
   <si>
     <t>Westminster Judo Club</t>
   </si>
   <si>
     <t>Westsyde Judo</t>
   </si>
@@ -3853,58 +3853,55 @@
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFcccccc"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border/>
     <border>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="5">
+  <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="49" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="1">
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -4176,7652 +4173,6655 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB1265"/>
+  <dimension ref="A1:DA1267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="36" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="74" bestFit="true" customWidth="true" style="0"/>
+    <col min="105" max="105" width="74" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106" hidden="true" outlineLevel="1">
+    <row r="1" spans="1:105" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
-      <c r="DB1" t="s">
+    </row>
+    <row r="2" spans="1:105" hidden="true" collapsed="true" outlineLevel="1">
+      <c r="A2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>3</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>4</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>5</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>6</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>7</v>
       </c>
-      <c r="F2" t="s">
+      <c r="DA2" t="s">
         <v>8</v>
       </c>
-      <c r="DA2" t="s">
+    </row>
+    <row r="3" spans="1:105">
+      <c r="A3" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="DB2" t="s">
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+      <c r="AF3" s="2"/>
+      <c r="AG3" s="2"/>
+      <c r="AH3" s="2"/>
+      <c r="AI3" s="2"/>
+      <c r="AJ3" s="2"/>
+      <c r="AK3" s="2"/>
+      <c r="AL3" s="2"/>
+      <c r="AM3" s="2"/>
+      <c r="AN3" s="2"/>
+      <c r="AO3" s="2"/>
+      <c r="AP3" s="2"/>
+      <c r="AQ3" s="2"/>
+      <c r="AR3" s="2"/>
+      <c r="AS3" s="2"/>
+      <c r="AT3" s="2"/>
+      <c r="AU3" s="2"/>
+      <c r="AV3" s="2"/>
+      <c r="AW3" s="2"/>
+      <c r="AX3" s="2"/>
+      <c r="AY3" s="2"/>
+      <c r="AZ3" s="2"/>
+      <c r="BA3" s="2"/>
+      <c r="BB3" s="2"/>
+      <c r="BC3" s="2"/>
+      <c r="BD3" s="2"/>
+      <c r="BE3" s="2"/>
+      <c r="BF3" s="2"/>
+      <c r="BG3" s="2"/>
+      <c r="BH3" s="2"/>
+      <c r="BI3" s="2"/>
+      <c r="BJ3" s="2"/>
+      <c r="BK3" s="2"/>
+      <c r="BL3" s="2"/>
+      <c r="BM3" s="2"/>
+      <c r="BN3" s="2"/>
+      <c r="BO3" s="2"/>
+      <c r="BP3" s="2"/>
+      <c r="BQ3" s="2"/>
+      <c r="BR3" s="2"/>
+      <c r="BS3" s="2"/>
+      <c r="BT3" s="2"/>
+      <c r="BU3" s="2"/>
+      <c r="BV3" s="2"/>
+      <c r="BW3" s="2"/>
+      <c r="BX3" s="2"/>
+      <c r="BY3" s="2"/>
+      <c r="BZ3" s="2"/>
+      <c r="CA3" s="2"/>
+      <c r="CB3" s="2"/>
+      <c r="CC3" s="2"/>
+      <c r="CD3" s="2"/>
+      <c r="CE3" s="2"/>
+      <c r="CF3" s="2"/>
+      <c r="CG3" s="2"/>
+      <c r="CH3" s="2"/>
+      <c r="CI3" s="2"/>
+      <c r="CJ3" s="2"/>
+      <c r="CK3" s="2"/>
+      <c r="CL3" s="2"/>
+      <c r="CM3" s="2"/>
+      <c r="CN3" s="2"/>
+      <c r="CO3" s="2"/>
+      <c r="CP3" s="2"/>
+      <c r="CQ3" s="2"/>
+      <c r="CR3" s="2"/>
+      <c r="CS3" s="2"/>
+      <c r="CT3" s="2"/>
+      <c r="CU3" s="2"/>
+      <c r="CV3" s="2"/>
+      <c r="CW3" s="2"/>
+      <c r="CX3" s="2"/>
+      <c r="CY3" s="2"/>
+      <c r="CZ3" s="2"/>
+      <c r="DA3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
-      <c r="A3" s="3" t="s">
+    <row r="4" spans="1:105">
+      <c r="A4" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" s="3"/>
-[...102 lines deleted...]
-      <c r="DB3" t="s">
+      <c r="B4" s="3" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="C4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+      <c r="J4" s="3"/>
+      <c r="K4" s="3"/>
+      <c r="L4" s="3"/>
+      <c r="M4" s="3"/>
+      <c r="N4" s="3"/>
+      <c r="O4" s="3"/>
+      <c r="P4" s="3"/>
+      <c r="Q4" s="3"/>
+      <c r="R4" s="3"/>
+      <c r="S4" s="3"/>
+      <c r="T4" s="3"/>
+      <c r="U4" s="3"/>
+      <c r="V4" s="3"/>
+      <c r="W4" s="3"/>
+      <c r="X4" s="3"/>
+      <c r="Y4" s="3"/>
+      <c r="Z4" s="3"/>
+      <c r="AA4" s="3"/>
+      <c r="AB4" s="3"/>
+      <c r="AC4" s="3"/>
+      <c r="AD4" s="3"/>
+      <c r="AE4" s="3"/>
+      <c r="AF4" s="3"/>
+      <c r="AG4" s="3"/>
+      <c r="AH4" s="3"/>
+      <c r="AI4" s="3"/>
+      <c r="AJ4" s="3"/>
+      <c r="AK4" s="3"/>
+      <c r="AL4" s="3"/>
+      <c r="AM4" s="3"/>
+      <c r="AN4" s="3"/>
+      <c r="AO4" s="3"/>
+      <c r="AP4" s="3"/>
+      <c r="AQ4" s="3"/>
+      <c r="AR4" s="3"/>
+      <c r="AS4" s="3"/>
+      <c r="AT4" s="3"/>
+      <c r="AU4" s="3"/>
+      <c r="AV4" s="3"/>
+      <c r="AW4" s="3"/>
+      <c r="AX4" s="3"/>
+      <c r="AY4" s="3"/>
+      <c r="AZ4" s="3"/>
+      <c r="BA4" s="3"/>
+      <c r="BB4" s="3"/>
+      <c r="BC4" s="3"/>
+      <c r="BD4" s="3"/>
+      <c r="BE4" s="3"/>
+      <c r="BF4" s="3"/>
+      <c r="BG4" s="3"/>
+      <c r="BH4" s="3"/>
+      <c r="BI4" s="3"/>
+      <c r="BJ4" s="3"/>
+      <c r="BK4" s="3"/>
+      <c r="BL4" s="3"/>
+      <c r="BM4" s="3"/>
+      <c r="BN4" s="3"/>
+      <c r="BO4" s="3"/>
+      <c r="BP4" s="3"/>
+      <c r="BQ4" s="3"/>
+      <c r="BR4" s="3"/>
+      <c r="BS4" s="3"/>
+      <c r="BT4" s="3"/>
+      <c r="BU4" s="3"/>
+      <c r="BV4" s="3"/>
+      <c r="BW4" s="3"/>
+      <c r="BX4" s="3"/>
+      <c r="BY4" s="3"/>
+      <c r="BZ4" s="3"/>
+      <c r="CA4" s="3"/>
+      <c r="CB4" s="3"/>
+      <c r="CC4" s="3"/>
+      <c r="CD4" s="3"/>
+      <c r="CE4" s="3"/>
+      <c r="CF4" s="3"/>
+      <c r="CG4" s="3"/>
+      <c r="CH4" s="3"/>
+      <c r="CI4" s="3"/>
+      <c r="CJ4" s="3"/>
+      <c r="CK4" s="3"/>
+      <c r="CL4" s="3"/>
+      <c r="CM4" s="3"/>
+      <c r="CN4" s="3"/>
+      <c r="CO4" s="3"/>
+      <c r="CP4" s="3"/>
+      <c r="CQ4" s="3"/>
+      <c r="CR4" s="3"/>
+      <c r="CS4" s="3"/>
+      <c r="CT4" s="3"/>
+      <c r="CU4" s="3"/>
+      <c r="CV4" s="3"/>
+      <c r="CW4" s="3"/>
+      <c r="CX4" s="3"/>
+      <c r="CY4" s="3"/>
+      <c r="CZ4" s="3"/>
+      <c r="DA4" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="4" t="s">
+    </row>
+    <row r="5" spans="1:105">
+      <c r="F5"/>
+      <c r="DA5" t="s">
         <v>18</v>
       </c>
-      <c r="G4" s="4"/>
-[...97 lines deleted...]
-      <c r="DB4" t="s">
+    </row>
+    <row r="6" spans="1:105">
+      <c r="DA6" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:106">
-[...3 lines deleted...]
-      <c r="DB5" t="s">
+    <row r="7" spans="1:105">
+      <c r="DA7" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB6" t="s">
+    <row r="8" spans="1:105">
+      <c r="DA8" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB7" t="s">
+    <row r="9" spans="1:105">
+      <c r="DA9" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB8" t="s">
+    <row r="10" spans="1:105">
+      <c r="DA10" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB9" t="s">
+    <row r="11" spans="1:105">
+      <c r="DA11" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB10" t="s">
+    <row r="12" spans="1:105">
+      <c r="DA12" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB11" t="s">
+    <row r="13" spans="1:105">
+      <c r="DA13" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB12" t="s">
+    <row r="14" spans="1:105">
+      <c r="DA14" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB13" t="s">
+    <row r="15" spans="1:105">
+      <c r="DA15" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="14" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB14" t="s">
+    <row r="16" spans="1:105">
+      <c r="DA16" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB15" t="s">
+    <row r="17" spans="1:105">
+      <c r="DA17" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB16" t="s">
+    <row r="18" spans="1:105">
+      <c r="DA18" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB17" t="s">
+    <row r="19" spans="1:105">
+      <c r="DA19" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="18" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB18" t="s">
+    <row r="20" spans="1:105">
+      <c r="DA20" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB19" t="s">
+    <row r="21" spans="1:105">
+      <c r="DA21" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="20" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB20" t="s">
+    <row r="22" spans="1:105">
+      <c r="DA22" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="21" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB21" t="s">
+    <row r="23" spans="1:105">
+      <c r="DA23" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB22" t="s">
+    <row r="24" spans="1:105">
+      <c r="DA24" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB23" t="s">
+    <row r="25" spans="1:105">
+      <c r="DA25" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB24" t="s">
+    <row r="26" spans="1:105">
+      <c r="DA26" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB25" t="s">
+    <row r="27" spans="1:105">
+      <c r="DA27" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB26" t="s">
+    <row r="28" spans="1:105">
+      <c r="DA28" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="27" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB27" t="s">
+    <row r="29" spans="1:105">
+      <c r="DA29" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="28" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB28" t="s">
+    <row r="30" spans="1:105">
+      <c r="DA30" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB29" t="s">
+    <row r="31" spans="1:105">
+      <c r="DA31" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB30" t="s">
+    <row r="32" spans="1:105">
+      <c r="DA32" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB31" t="s">
+    <row r="33" spans="1:105">
+      <c r="DA33" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="32" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB32" t="s">
+    <row r="34" spans="1:105">
+      <c r="DA34" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="33" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB33" t="s">
+    <row r="35" spans="1:105">
+      <c r="DA35" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="34" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB34" t="s">
+    <row r="36" spans="1:105">
+      <c r="DA36" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="35" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB35" t="s">
+    <row r="37" spans="1:105">
+      <c r="DA37" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="36" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB36" t="s">
+    <row r="38" spans="1:105">
+      <c r="DA38" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="37" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB37" t="s">
+    <row r="39" spans="1:105">
+      <c r="DA39" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="38" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB38" t="s">
+    <row r="40" spans="1:105">
+      <c r="DA40" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="39" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB39" t="s">
+    <row r="41" spans="1:105">
+      <c r="DA41" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="40" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB40" t="s">
+    <row r="42" spans="1:105">
+      <c r="DA42" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="41" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB41" t="s">
+    <row r="43" spans="1:105">
+      <c r="DA43" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="42" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB42" t="s">
+    <row r="44" spans="1:105">
+      <c r="DA44" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="43" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB43" t="s">
+    <row r="45" spans="1:105">
+      <c r="DA45" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="44" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB44" t="s">
+    <row r="46" spans="1:105">
+      <c r="DA46" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="45" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB45" t="s">
+    <row r="47" spans="1:105">
+      <c r="DA47" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="46" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB46" t="s">
+    <row r="48" spans="1:105">
+      <c r="DA48" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="47" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB47" t="s">
+    <row r="49" spans="1:105">
+      <c r="DA49" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="48" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB48" t="s">
+    <row r="50" spans="1:105">
+      <c r="DA50" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="49" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB49" t="s">
+    <row r="51" spans="1:105">
+      <c r="DA51" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="50" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB50" t="s">
+    <row r="52" spans="1:105">
+      <c r="DA52" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="51" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB51" t="s">
+    <row r="53" spans="1:105">
+      <c r="DA53" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="52" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB52" t="s">
+    <row r="54" spans="1:105">
+      <c r="DA54" t="s">
         <v>67</v>
       </c>
     </row>
-    <row r="53" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB53" t="s">
+    <row r="55" spans="1:105">
+      <c r="DA55" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="54" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB54" t="s">
+    <row r="56" spans="1:105">
+      <c r="DA56" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="55" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB55" t="s">
+    <row r="57" spans="1:105">
+      <c r="DA57" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="56" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB56" t="s">
+    <row r="58" spans="1:105">
+      <c r="DA58" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="57" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB57" t="s">
+    <row r="59" spans="1:105">
+      <c r="DA59" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="58" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB58" t="s">
+    <row r="60" spans="1:105">
+      <c r="DA60" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="59" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB59" t="s">
+    <row r="61" spans="1:105">
+      <c r="DA61" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="60" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB60" t="s">
+    <row r="62" spans="1:105">
+      <c r="DA62" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="61" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB61" t="s">
+    <row r="63" spans="1:105">
+      <c r="DA63" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="62" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB62" t="s">
+    <row r="64" spans="1:105">
+      <c r="DA64" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="63" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB63" t="s">
+    <row r="65" spans="1:105">
+      <c r="DA65" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="64" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB64" t="s">
+    <row r="66" spans="1:105">
+      <c r="DA66" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="65" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB65" t="s">
+    <row r="67" spans="1:105">
+      <c r="DA67" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="66" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB66" t="s">
+    <row r="68" spans="1:105">
+      <c r="DA68" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="67" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB67" t="s">
+    <row r="69" spans="1:105">
+      <c r="DA69" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="68" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB68" t="s">
+    <row r="70" spans="1:105">
+      <c r="DA70" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="69" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB69" t="s">
+    <row r="71" spans="1:105">
+      <c r="DA71" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="70" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB70" t="s">
+    <row r="72" spans="1:105">
+      <c r="DA72" t="s">
         <v>85</v>
       </c>
     </row>
-    <row r="71" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB71" t="s">
+    <row r="73" spans="1:105">
+      <c r="DA73" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="72" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB72" t="s">
+    <row r="74" spans="1:105">
+      <c r="DA74" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="73" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB73" t="s">
+    <row r="75" spans="1:105">
+      <c r="DA75" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="74" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB74" t="s">
+    <row r="76" spans="1:105">
+      <c r="DA76" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="75" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB75" t="s">
+    <row r="77" spans="1:105">
+      <c r="DA77" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="76" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB76" t="s">
+    <row r="78" spans="1:105">
+      <c r="DA78" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="79" spans="1:105">
+      <c r="DA79" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="77" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB77" t="s">
+    <row r="80" spans="1:105">
+      <c r="DA80" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="78" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB79" t="s">
+    <row r="81" spans="1:105">
+      <c r="DA81" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="80" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB80" t="s">
+    <row r="82" spans="1:105">
+      <c r="DA82" t="s">
         <v>94</v>
       </c>
     </row>
-    <row r="81" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB81" t="s">
+    <row r="83" spans="1:105">
+      <c r="DA83" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="82" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB82" t="s">
+    <row r="84" spans="1:105">
+      <c r="DA84" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="83" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB83" t="s">
+    <row r="85" spans="1:105">
+      <c r="DA85" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="84" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB84" t="s">
+    <row r="86" spans="1:105">
+      <c r="DA86" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="85" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB85" t="s">
+    <row r="87" spans="1:105">
+      <c r="DA87" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="86" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB86" t="s">
+    <row r="88" spans="1:105">
+      <c r="DA88" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="87" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB87" t="s">
+    <row r="89" spans="1:105">
+      <c r="DA89" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="88" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB88" t="s">
+    <row r="90" spans="1:105">
+      <c r="DA90" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="89" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB89" t="s">
+    <row r="91" spans="1:105">
+      <c r="DA91" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="90" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB90" t="s">
+    <row r="92" spans="1:105">
+      <c r="DA92" t="s">
         <v>104</v>
       </c>
     </row>
-    <row r="91" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB91" t="s">
+    <row r="93" spans="1:105">
+      <c r="DA93" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="92" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB92" t="s">
+    <row r="94" spans="1:105">
+      <c r="DA94" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="93" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB93" t="s">
+    <row r="95" spans="1:105">
+      <c r="DA95" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="94" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB94" t="s">
+    <row r="96" spans="1:105">
+      <c r="DA96" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="95" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB95" t="s">
+    <row r="97" spans="1:105">
+      <c r="DA97" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="96" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB96" t="s">
+    <row r="98" spans="1:105">
+      <c r="DA98" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="97" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB97" t="s">
+    <row r="99" spans="1:105">
+      <c r="DA99" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="98" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB98" t="s">
+    <row r="100" spans="1:105">
+      <c r="DA100" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="99" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB99" t="s">
+    <row r="101" spans="1:105">
+      <c r="DA101" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="100" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB100" t="s">
+    <row r="102" spans="1:105">
+      <c r="DA102" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="101" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB101" t="s">
+    <row r="103" spans="1:105">
+      <c r="DA103" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="102" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB102" t="s">
+    <row r="104" spans="1:105">
+      <c r="DA104" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="105" spans="1:105">
+      <c r="DA105" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="103" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB103" t="s">
+    <row r="106" spans="1:105">
+      <c r="DA106" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="104" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB105" t="s">
+    <row r="107" spans="1:105">
+      <c r="DA107" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="106" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB106" t="s">
+    <row r="108" spans="1:105">
+      <c r="DA108" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="107" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB107" t="s">
+    <row r="109" spans="1:105">
+      <c r="DA109" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="108" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB108" t="s">
+    <row r="110" spans="1:105">
+      <c r="DA110" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="109" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB109" t="s">
+    <row r="111" spans="1:105">
+      <c r="DA111" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="110" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB110" t="s">
+    <row r="112" spans="1:105">
+      <c r="DA112" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="111" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB111" t="s">
+    <row r="113" spans="1:105">
+      <c r="DA113" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="112" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB112" t="s">
+    <row r="114" spans="1:105">
+      <c r="DA114" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="113" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB113" t="s">
+    <row r="115" spans="1:105">
+      <c r="DA115" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="114" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB114" t="s">
+    <row r="116" spans="1:105">
+      <c r="DA116" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="115" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB115" t="s">
+    <row r="117" spans="1:105">
+      <c r="DA117" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="116" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB116" t="s">
+    <row r="118" spans="1:105">
+      <c r="DA118" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="117" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB117" t="s">
+    <row r="119" spans="1:105">
+      <c r="DA119" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="118" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB118" t="s">
+    <row r="120" spans="1:105">
+      <c r="DA120" t="s">
         <v>131</v>
       </c>
     </row>
-    <row r="119" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB119" t="s">
+    <row r="121" spans="1:105">
+      <c r="DA121" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="120" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB120" t="s">
+    <row r="122" spans="1:105">
+      <c r="DA122" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="121" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB121" t="s">
+    <row r="123" spans="1:105">
+      <c r="DA123" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="122" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB122" t="s">
+    <row r="124" spans="1:105">
+      <c r="DA124" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="123" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB123" t="s">
+    <row r="125" spans="1:105">
+      <c r="DA125" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="124" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB124" t="s">
+    <row r="126" spans="1:105">
+      <c r="DA126" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="125" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB125" t="s">
+    <row r="127" spans="1:105">
+      <c r="DA127" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="126" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB126" t="s">
+    <row r="128" spans="1:105">
+      <c r="DA128" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="127" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB127" t="s">
+    <row r="129" spans="1:105">
+      <c r="DA129" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="128" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB128" t="s">
+    <row r="130" spans="1:105">
+      <c r="DA130" t="s">
         <v>141</v>
       </c>
     </row>
-    <row r="129" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB129" t="s">
+    <row r="131" spans="1:105">
+      <c r="DA131" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="130" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB130" t="s">
+    <row r="132" spans="1:105">
+      <c r="DA132" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="131" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB131" t="s">
+    <row r="133" spans="1:105">
+      <c r="DA133" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="132" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB132" t="s">
+    <row r="134" spans="1:105">
+      <c r="DA134" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="133" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB133" t="s">
+    <row r="135" spans="1:105">
+      <c r="DA135" t="s">
         <v>146</v>
       </c>
     </row>
-    <row r="134" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB134" t="s">
+    <row r="136" spans="1:105">
+      <c r="DA136" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="135" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB135" t="s">
+    <row r="137" spans="1:105">
+      <c r="DA137" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="136" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB136" t="s">
+    <row r="138" spans="1:105">
+      <c r="DA138" t="s">
         <v>149</v>
       </c>
     </row>
-    <row r="137" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB137" t="s">
+    <row r="139" spans="1:105">
+      <c r="DA139" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="138" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB138" t="s">
+    <row r="140" spans="1:105">
+      <c r="DA140" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="139" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB139" t="s">
+    <row r="141" spans="1:105">
+      <c r="DA141" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="140" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB140" t="s">
+    <row r="142" spans="1:105">
+      <c r="DA142" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="141" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB141" t="s">
+    <row r="143" spans="1:105">
+      <c r="DA143" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="142" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB142" t="s">
+    <row r="144" spans="1:105">
+      <c r="DA144" t="s">
         <v>155</v>
       </c>
     </row>
-    <row r="143" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB143" t="s">
+    <row r="145" spans="1:105">
+      <c r="DA145" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="144" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB144" t="s">
+    <row r="146" spans="1:105">
+      <c r="DA146" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="145" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB145" t="s">
+    <row r="147" spans="1:105">
+      <c r="DA147" t="s">
         <v>158</v>
       </c>
     </row>
-    <row r="146" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB146" t="s">
+    <row r="148" spans="1:105">
+      <c r="DA148" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="147" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB147" t="s">
+    <row r="149" spans="1:105">
+      <c r="DA149" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="148" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB148" t="s">
+    <row r="150" spans="1:105">
+      <c r="DA150" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="149" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB149" t="s">
+    <row r="151" spans="1:105">
+      <c r="DA151" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="150" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB150" t="s">
+    <row r="152" spans="1:105">
+      <c r="DA152" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="151" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB151" t="s">
+    <row r="153" spans="1:105">
+      <c r="DA153" t="s">
         <v>164</v>
       </c>
     </row>
-    <row r="152" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB152" t="s">
+    <row r="154" spans="1:105">
+      <c r="DA154" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="153" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB153" t="s">
+    <row r="155" spans="1:105">
+      <c r="DA155" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="154" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB154" t="s">
+    <row r="156" spans="1:105">
+      <c r="DA156" t="s">
         <v>167</v>
       </c>
     </row>
-    <row r="155" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB155" t="s">
+    <row r="157" spans="1:105">
+      <c r="DA157" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="156" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB156" t="s">
+    <row r="158" spans="1:105">
+      <c r="DA158" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="157" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB157" t="s">
+    <row r="159" spans="1:105">
+      <c r="DA159" t="s">
         <v>170</v>
       </c>
     </row>
-    <row r="158" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB158" t="s">
+    <row r="160" spans="1:105">
+      <c r="DA160" t="s">
         <v>171</v>
       </c>
     </row>
-    <row r="159" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB159" t="s">
+    <row r="161" spans="1:105">
+      <c r="DA161" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="160" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB160" t="s">
+    <row r="162" spans="1:105">
+      <c r="DA162" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="161" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB161" t="s">
+    <row r="163" spans="1:105">
+      <c r="DA163" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="162" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB162" t="s">
+    <row r="164" spans="1:105">
+      <c r="DA164" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="163" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB163" t="s">
+    <row r="165" spans="1:105">
+      <c r="DA165" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="164" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB164" t="s">
+    <row r="166" spans="1:105">
+      <c r="DA166" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="165" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB165" t="s">
+    <row r="167" spans="1:105">
+      <c r="DA167" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="166" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB166" t="s">
+    <row r="168" spans="1:105">
+      <c r="DA168" t="s">
         <v>179</v>
       </c>
     </row>
-    <row r="167" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB167" t="s">
+    <row r="169" spans="1:105">
+      <c r="DA169" t="s">
         <v>180</v>
       </c>
     </row>
-    <row r="168" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB168" t="s">
+    <row r="170" spans="1:105">
+      <c r="DA170" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="169" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB169" t="s">
+    <row r="171" spans="1:105">
+      <c r="DA171" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="170" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB170" t="s">
+    <row r="172" spans="1:105">
+      <c r="DA172" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="171" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB171" t="s">
+    <row r="173" spans="1:105">
+      <c r="DA173" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="172" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB172" t="s">
+    <row r="174" spans="1:105">
+      <c r="DA174" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="173" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB173" t="s">
+    <row r="175" spans="1:105">
+      <c r="DA175" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="174" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB174" t="s">
+    <row r="176" spans="1:105">
+      <c r="DA176" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="175" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB175" t="s">
+    <row r="177" spans="1:105">
+      <c r="DA177" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="176" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB176" t="s">
+    <row r="178" spans="1:105">
+      <c r="DA178" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="177" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB177" t="s">
+    <row r="179" spans="1:105">
+      <c r="DA179" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="178" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB178" t="s">
+    <row r="180" spans="1:105">
+      <c r="DA180" t="s">
         <v>191</v>
       </c>
     </row>
-    <row r="179" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB179" t="s">
+    <row r="181" spans="1:105">
+      <c r="DA181" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="180" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB180" t="s">
+    <row r="182" spans="1:105">
+      <c r="DA182" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="181" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB181" t="s">
+    <row r="183" spans="1:105">
+      <c r="DA183" t="s">
         <v>194</v>
       </c>
     </row>
-    <row r="182" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB182" t="s">
+    <row r="184" spans="1:105">
+      <c r="DA184" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="183" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB183" t="s">
+    <row r="185" spans="1:105">
+      <c r="DA185" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="184" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB184" t="s">
+    <row r="186" spans="1:105">
+      <c r="DA186" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="185" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB185" t="s">
+    <row r="187" spans="1:105">
+      <c r="DA187" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="186" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB186" t="s">
+    <row r="188" spans="1:105">
+      <c r="DA188" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="187" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB187" t="s">
+    <row r="189" spans="1:105">
+      <c r="DA189" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="188" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB188" t="s">
+    <row r="190" spans="1:105">
+      <c r="DA190" t="s">
         <v>201</v>
       </c>
     </row>
-    <row r="189" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB189" t="s">
+    <row r="191" spans="1:105">
+      <c r="DA191" t="s">
         <v>202</v>
       </c>
     </row>
-    <row r="190" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB190" t="s">
+    <row r="192" spans="1:105">
+      <c r="DA192" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="191" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB191" t="s">
+    <row r="193" spans="1:105">
+      <c r="DA193" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="192" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB192" t="s">
+    <row r="194" spans="1:105">
+      <c r="DA194" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="193" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB193" t="s">
+    <row r="195" spans="1:105">
+      <c r="DA195" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="194" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB194" t="s">
+    <row r="196" spans="1:105">
+      <c r="DA196" t="s">
         <v>207</v>
       </c>
     </row>
-    <row r="195" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB195" t="s">
+    <row r="197" spans="1:105">
+      <c r="DA197" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="196" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB196" t="s">
+    <row r="198" spans="1:105">
+      <c r="DA198" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="197" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB197" t="s">
+    <row r="199" spans="1:105">
+      <c r="DA199" t="s">
         <v>210</v>
       </c>
     </row>
-    <row r="198" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB198" t="s">
+    <row r="200" spans="1:105">
+      <c r="DA200" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="199" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB199" t="s">
+    <row r="201" spans="1:105">
+      <c r="DA201" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="200" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB200" t="s">
+    <row r="202" spans="1:105">
+      <c r="DA202" t="s">
         <v>213</v>
       </c>
     </row>
-    <row r="201" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB201" t="s">
+    <row r="203" spans="1:105">
+      <c r="DA203" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="202" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB202" t="s">
+    <row r="204" spans="1:105">
+      <c r="DA204" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="203" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB203" t="s">
+    <row r="205" spans="1:105">
+      <c r="DA205" t="s">
         <v>216</v>
       </c>
     </row>
-    <row r="204" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB204" t="s">
+    <row r="206" spans="1:105">
+      <c r="DA206" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="205" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB205" t="s">
+    <row r="207" spans="1:105">
+      <c r="DA207" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="206" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB206" t="s">
+    <row r="208" spans="1:105">
+      <c r="DA208" t="s">
         <v>219</v>
       </c>
     </row>
-    <row r="207" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB207" t="s">
+    <row r="209" spans="1:105">
+      <c r="DA209" t="s">
         <v>220</v>
       </c>
     </row>
-    <row r="208" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB208" t="s">
+    <row r="210" spans="1:105">
+      <c r="DA210" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="209" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB209" t="s">
+    <row r="211" spans="1:105">
+      <c r="DA211" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="210" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB210" t="s">
+    <row r="212" spans="1:105">
+      <c r="DA212" t="s">
         <v>223</v>
       </c>
     </row>
-    <row r="211" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB211" t="s">
+    <row r="213" spans="1:105">
+      <c r="DA213" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="212" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB212" t="s">
+    <row r="214" spans="1:105">
+      <c r="DA214" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="213" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB213" t="s">
+    <row r="215" spans="1:105">
+      <c r="DA215" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="214" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB214" t="s">
+    <row r="216" spans="1:105">
+      <c r="DA216" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="215" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB215" t="s">
+    <row r="217" spans="1:105">
+      <c r="DA217" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="216" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB216" t="s">
+    <row r="218" spans="1:105">
+      <c r="DA218" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="217" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB217" t="s">
+    <row r="219" spans="1:105">
+      <c r="DA219" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="218" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB218" t="s">
+    <row r="220" spans="1:105">
+      <c r="DA220" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="219" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB219" t="s">
+    <row r="221" spans="1:105">
+      <c r="DA221" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="220" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB220" t="s">
+    <row r="222" spans="1:105">
+      <c r="DA222" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="221" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB221" t="s">
+    <row r="223" spans="1:105">
+      <c r="DA223" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="222" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB222" t="s">
+    <row r="224" spans="1:105">
+      <c r="DA224" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="223" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB223" t="s">
+    <row r="225" spans="1:105">
+      <c r="DA225" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="224" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB224" t="s">
+    <row r="226" spans="1:105">
+      <c r="DA226" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="225" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB225" t="s">
+    <row r="227" spans="1:105">
+      <c r="DA227" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="226" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB226" t="s">
+    <row r="228" spans="1:105">
+      <c r="DA228" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="227" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB227" t="s">
+    <row r="229" spans="1:105">
+      <c r="DA229" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="228" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB228" t="s">
+    <row r="230" spans="1:105">
+      <c r="DA230" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="229" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB229" t="s">
+    <row r="231" spans="1:105">
+      <c r="DA231" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="230" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB230" t="s">
+    <row r="232" spans="1:105">
+      <c r="DA232" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="231" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB231" t="s">
+    <row r="233" spans="1:105">
+      <c r="DA233" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="232" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB232" t="s">
+    <row r="234" spans="1:105">
+      <c r="DA234" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="233" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB233" t="s">
+    <row r="235" spans="1:105">
+      <c r="DA235" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="234" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB234" t="s">
+    <row r="236" spans="1:105">
+      <c r="DA236" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="235" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB235" t="s">
+    <row r="237" spans="1:105">
+      <c r="DA237" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="236" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB236" t="s">
+    <row r="238" spans="1:105">
+      <c r="DA238" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="237" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB237" t="s">
+    <row r="239" spans="1:105">
+      <c r="DA239" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="238" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB238" t="s">
+    <row r="240" spans="1:105">
+      <c r="DA240" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="239" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB239" t="s">
+    <row r="241" spans="1:105">
+      <c r="DA241" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="240" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB240" t="s">
+    <row r="242" spans="1:105">
+      <c r="DA242" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="241" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB241" t="s">
+    <row r="243" spans="1:105">
+      <c r="DA243" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="242" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB242" t="s">
+    <row r="244" spans="1:105">
+      <c r="DA244" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="243" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB243" t="s">
+    <row r="245" spans="1:105">
+      <c r="DA245" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="244" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB244" t="s">
+    <row r="246" spans="1:105">
+      <c r="DA246" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="245" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB245" t="s">
+    <row r="247" spans="1:105">
+      <c r="DA247" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="246" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB246" t="s">
+    <row r="248" spans="1:105">
+      <c r="DA248" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="247" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB247" t="s">
+    <row r="249" spans="1:105">
+      <c r="DA249" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="248" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB248" t="s">
+    <row r="250" spans="1:105">
+      <c r="DA250" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="249" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB249" t="s">
+    <row r="251" spans="1:105">
+      <c r="DA251" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="250" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB250" t="s">
+    <row r="252" spans="1:105">
+      <c r="DA252" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="251" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB251" t="s">
+    <row r="253" spans="1:105">
+      <c r="DA253" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="252" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB252" t="s">
+    <row r="254" spans="1:105">
+      <c r="DA254" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="253" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB253" t="s">
+    <row r="255" spans="1:105">
+      <c r="DA255" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="254" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB254" t="s">
+    <row r="256" spans="1:105">
+      <c r="DA256" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="255" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB255" t="s">
+    <row r="257" spans="1:105">
+      <c r="DA257" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="256" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB256" t="s">
+    <row r="258" spans="1:105">
+      <c r="DA258" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="257" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB257" t="s">
+    <row r="259" spans="1:105">
+      <c r="DA259" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="258" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB258" t="s">
+    <row r="260" spans="1:105">
+      <c r="DA260" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="259" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB259" t="s">
+    <row r="261" spans="1:105">
+      <c r="DA261" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="260" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB260" t="s">
+    <row r="262" spans="1:105">
+      <c r="DA262" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="261" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB261" t="s">
+    <row r="263" spans="1:105">
+      <c r="DA263" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="262" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB262" t="s">
+    <row r="264" spans="1:105">
+      <c r="DA264" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="263" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB263" t="s">
+    <row r="265" spans="1:105">
+      <c r="DA265" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="264" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB264" t="s">
+    <row r="266" spans="1:105">
+      <c r="DA266" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="265" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB265" t="s">
+    <row r="267" spans="1:105">
+      <c r="DA267" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="266" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB266" t="s">
+    <row r="268" spans="1:105">
+      <c r="DA268" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="267" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB267" t="s">
+    <row r="269" spans="1:105">
+      <c r="DA269" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="268" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB268" t="s">
+    <row r="270" spans="1:105">
+      <c r="DA270" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="269" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB269" t="s">
+    <row r="271" spans="1:105">
+      <c r="DA271" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="270" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB270" t="s">
+    <row r="272" spans="1:105">
+      <c r="DA272" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="271" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB271" t="s">
+    <row r="273" spans="1:105">
+      <c r="DA273" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="272" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB272" t="s">
+    <row r="274" spans="1:105">
+      <c r="DA274" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="273" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB273" t="s">
+    <row r="275" spans="1:105">
+      <c r="DA275" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="274" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB274" t="s">
+    <row r="276" spans="1:105">
+      <c r="DA276" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="275" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB275" t="s">
+    <row r="277" spans="1:105">
+      <c r="DA277" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="276" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB276" t="s">
+    <row r="278" spans="1:105">
+      <c r="DA278" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="277" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB277" t="s">
+    <row r="279" spans="1:105">
+      <c r="DA279" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="280" spans="1:105">
+      <c r="DA280" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="278" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB278" t="s">
+    <row r="281" spans="1:105">
+      <c r="DA281" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="279" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB280" t="s">
+    <row r="282" spans="1:105">
+      <c r="DA282" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="281" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB281" t="s">
+    <row r="283" spans="1:105">
+      <c r="DA283" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="282" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB282" t="s">
+    <row r="284" spans="1:105">
+      <c r="DA284" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="283" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB283" t="s">
+    <row r="285" spans="1:105">
+      <c r="DA285" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="284" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB284" t="s">
+    <row r="286" spans="1:105">
+      <c r="DA286" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="285" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB285" t="s">
+    <row r="287" spans="1:105">
+      <c r="DA287" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="286" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB286" t="s">
+    <row r="288" spans="1:105">
+      <c r="DA288" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="287" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB287" t="s">
+    <row r="289" spans="1:105">
+      <c r="DA289" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="288" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB288" t="s">
+    <row r="290" spans="1:105">
+      <c r="DA290" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="289" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB289" t="s">
+    <row r="291" spans="1:105">
+      <c r="DA291" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="290" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB290" t="s">
+    <row r="292" spans="1:105">
+      <c r="DA292" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="291" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB291" t="s">
+    <row r="293" spans="1:105">
+      <c r="DA293" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="292" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB292" t="s">
+    <row r="294" spans="1:105">
+      <c r="DA294" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="293" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB293" t="s">
+    <row r="295" spans="1:105">
+      <c r="DA295" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="294" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB294" t="s">
+    <row r="296" spans="1:105">
+      <c r="DA296" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="295" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB295" t="s">
+    <row r="297" spans="1:105">
+      <c r="DA297" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="296" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB296" t="s">
+    <row r="298" spans="1:105">
+      <c r="DA298" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="297" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB297" t="s">
+    <row r="299" spans="1:105">
+      <c r="DA299" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="298" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB298" t="s">
+    <row r="300" spans="1:105">
+      <c r="DA300" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="299" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB299" t="s">
+    <row r="301" spans="1:105">
+      <c r="DA301" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="300" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB300" t="s">
+    <row r="302" spans="1:105">
+      <c r="DA302" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="301" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB301" t="s">
+    <row r="303" spans="1:105">
+      <c r="DA303" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="302" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB302" t="s">
+    <row r="304" spans="1:105">
+      <c r="DA304" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="303" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB303" t="s">
+    <row r="305" spans="1:105">
+      <c r="DA305" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="304" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB304" t="s">
+    <row r="306" spans="1:105">
+      <c r="DA306" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="305" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB305" t="s">
+    <row r="307" spans="1:105">
+      <c r="DA307" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="306" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB306" t="s">
+    <row r="308" spans="1:105">
+      <c r="DA308" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="307" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB307" t="s">
+    <row r="309" spans="1:105">
+      <c r="DA309" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="308" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB308" t="s">
+    <row r="310" spans="1:105">
+      <c r="DA310" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="309" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB309" t="s">
+    <row r="311" spans="1:105">
+      <c r="DA311" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="310" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB310" t="s">
+    <row r="312" spans="1:105">
+      <c r="DA312" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="311" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB311" t="s">
+    <row r="313" spans="1:105">
+      <c r="DA313" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="312" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB312" t="s">
+    <row r="314" spans="1:105">
+      <c r="DA314" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="313" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB313" t="s">
+    <row r="315" spans="1:105">
+      <c r="DA315" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="314" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB314" t="s">
+    <row r="316" spans="1:105">
+      <c r="DA316" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="315" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB315" t="s">
+    <row r="317" spans="1:105">
+      <c r="DA317" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="316" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB316" t="s">
+    <row r="318" spans="1:105">
+      <c r="DA318" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="317" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB317" t="s">
+    <row r="319" spans="1:105">
+      <c r="DA319" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="318" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB318" t="s">
+    <row r="320" spans="1:105">
+      <c r="DA320" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="319" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB319" t="s">
+    <row r="321" spans="1:105">
+      <c r="DA321" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="320" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB320" t="s">
+    <row r="322" spans="1:105">
+      <c r="DA322" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="321" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB321" t="s">
+    <row r="323" spans="1:105">
+      <c r="DA323" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="322" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB322" t="s">
+    <row r="324" spans="1:105">
+      <c r="DA324" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="323" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB323" t="s">
+    <row r="325" spans="1:105">
+      <c r="DA325" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="324" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB324" t="s">
+    <row r="326" spans="1:105">
+      <c r="DA326" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="325" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB325" t="s">
+    <row r="327" spans="1:105">
+      <c r="DA327" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="326" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB326" t="s">
+    <row r="328" spans="1:105">
+      <c r="DA328" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="327" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB327" t="s">
+    <row r="329" spans="1:105">
+      <c r="DA329" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="328" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB328" t="s">
+    <row r="330" spans="1:105">
+      <c r="DA330" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="329" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB329" t="s">
+    <row r="331" spans="1:105">
+      <c r="DA331" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="330" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB330" t="s">
+    <row r="332" spans="1:105">
+      <c r="DA332" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="331" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB331" t="s">
+    <row r="333" spans="1:105">
+      <c r="DA333" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="332" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB332" t="s">
+    <row r="334" spans="1:105">
+      <c r="DA334" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="333" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB333" t="s">
+    <row r="335" spans="1:105">
+      <c r="DA335" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="334" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB334" t="s">
+    <row r="336" spans="1:105">
+      <c r="DA336" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="335" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB335" t="s">
+    <row r="337" spans="1:105">
+      <c r="DA337" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="336" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB336" t="s">
+    <row r="338" spans="1:105">
+      <c r="DA338" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="337" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB337" t="s">
+    <row r="339" spans="1:105">
+      <c r="DA339" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="338" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB338" t="s">
+    <row r="340" spans="1:105">
+      <c r="DA340" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="339" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB339" t="s">
+    <row r="341" spans="1:105">
+      <c r="DA341" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="340" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB340" t="s">
+    <row r="342" spans="1:105">
+      <c r="DA342" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="341" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB341" t="s">
+    <row r="343" spans="1:105">
+      <c r="DA343" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="342" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB342" t="s">
+    <row r="344" spans="1:105">
+      <c r="DA344" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="343" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB343" t="s">
+    <row r="345" spans="1:105">
+      <c r="DA345" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="344" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB344" t="s">
+    <row r="346" spans="1:105">
+      <c r="DA346" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="345" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB345" t="s">
+    <row r="347" spans="1:105">
+      <c r="DA347" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="346" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB346" t="s">
+    <row r="348" spans="1:105">
+      <c r="DA348" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="347" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB347" t="s">
+    <row r="349" spans="1:105">
+      <c r="DA349" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="348" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB348" t="s">
+    <row r="350" spans="1:105">
+      <c r="DA350" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="349" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB349" t="s">
+    <row r="351" spans="1:105">
+      <c r="DA351" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="350" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB350" t="s">
+    <row r="352" spans="1:105">
+      <c r="DA352" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="351" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB351" t="s">
+    <row r="353" spans="1:105">
+      <c r="DA353" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="352" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB352" t="s">
+    <row r="354" spans="1:105">
+      <c r="DA354" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="353" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB353" t="s">
+    <row r="355" spans="1:105">
+      <c r="DA355" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="354" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB354" t="s">
+    <row r="356" spans="1:105">
+      <c r="DA356" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="355" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB355" t="s">
+    <row r="357" spans="1:105">
+      <c r="DA357" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="356" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB356" t="s">
+    <row r="358" spans="1:105">
+      <c r="DA358" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="357" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB357" t="s">
+    <row r="359" spans="1:105">
+      <c r="DA359" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="358" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB358" t="s">
+    <row r="360" spans="1:105">
+      <c r="DA360" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="359" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB359" t="s">
+    <row r="361" spans="1:105">
+      <c r="DA361" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="360" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB360" t="s">
+    <row r="362" spans="1:105">
+      <c r="DA362" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="361" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB361" t="s">
+    <row r="363" spans="1:105">
+      <c r="DA363" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="362" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB362" t="s">
+    <row r="364" spans="1:105">
+      <c r="DA364" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="363" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB363" t="s">
+    <row r="365" spans="1:105">
+      <c r="DA365" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="364" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB364" t="s">
+    <row r="366" spans="1:105">
+      <c r="DA366" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="365" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB365" t="s">
+    <row r="367" spans="1:105">
+      <c r="DA367" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="366" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB366" t="s">
+    <row r="368" spans="1:105">
+      <c r="DA368" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="367" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB367" t="s">
+    <row r="369" spans="1:105">
+      <c r="DA369" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="368" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB368" t="s">
+    <row r="370" spans="1:105">
+      <c r="DA370" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="369" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB369" t="s">
+    <row r="371" spans="1:105">
+      <c r="DA371" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="370" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB370" t="s">
+    <row r="372" spans="1:105">
+      <c r="DA372" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="371" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB371" t="s">
+    <row r="373" spans="1:105">
+      <c r="DA373" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="372" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB372" t="s">
+    <row r="374" spans="1:105">
+      <c r="DA374" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="373" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB373" t="s">
+    <row r="375" spans="1:105">
+      <c r="DA375" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="374" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB374" t="s">
+    <row r="376" spans="1:105">
+      <c r="DA376" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="375" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB375" t="s">
+    <row r="377" spans="1:105">
+      <c r="DA377" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="376" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB376" t="s">
+    <row r="378" spans="1:105">
+      <c r="DA378" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="377" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB377" t="s">
+    <row r="379" spans="1:105">
+      <c r="DA379" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="378" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB378" t="s">
+    <row r="380" spans="1:105">
+      <c r="DA380" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="379" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB379" t="s">
+    <row r="381" spans="1:105">
+      <c r="DA381" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="380" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB380" t="s">
+    <row r="382" spans="1:105">
+      <c r="DA382" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="381" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB381" t="s">
+    <row r="383" spans="1:105">
+      <c r="DA383" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="382" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB382" t="s">
+    <row r="384" spans="1:105">
+      <c r="DA384" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="383" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB383" t="s">
+    <row r="385" spans="1:105">
+      <c r="DA385" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="384" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB384" t="s">
+    <row r="386" spans="1:105">
+      <c r="DA386" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="385" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB385" t="s">
+    <row r="387" spans="1:105">
+      <c r="DA387" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="386" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB386" t="s">
+    <row r="388" spans="1:105">
+      <c r="DA388" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="387" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB387" t="s">
+    <row r="389" spans="1:105">
+      <c r="DA389" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="388" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB388" t="s">
+    <row r="390" spans="1:105">
+      <c r="DA390" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="389" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB389" t="s">
+    <row r="391" spans="1:105">
+      <c r="DA391" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="390" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB390" t="s">
+    <row r="392" spans="1:105">
+      <c r="DA392" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="391" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB391" t="s">
+    <row r="393" spans="1:105">
+      <c r="DA393" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="392" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB392" t="s">
+    <row r="394" spans="1:105">
+      <c r="DA394" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="393" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB393" t="s">
+    <row r="395" spans="1:105">
+      <c r="DA395" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="394" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB394" t="s">
+    <row r="396" spans="1:105">
+      <c r="DA396" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="395" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB395" t="s">
+    <row r="397" spans="1:105">
+      <c r="DA397" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="396" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB396" t="s">
+    <row r="398" spans="1:105">
+      <c r="DA398" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="397" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB397" t="s">
+    <row r="399" spans="1:105">
+      <c r="DA399" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="398" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB398" t="s">
+    <row r="400" spans="1:105">
+      <c r="DA400" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="399" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB399" t="s">
+    <row r="401" spans="1:105">
+      <c r="DA401" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="400" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB400" t="s">
+    <row r="402" spans="1:105">
+      <c r="DA402" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="401" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB401" t="s">
+    <row r="403" spans="1:105">
+      <c r="DA403" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="402" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB402" t="s">
+    <row r="404" spans="1:105">
+      <c r="DA404" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="403" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB403" t="s">
+    <row r="405" spans="1:105">
+      <c r="DA405" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="404" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB404" t="s">
+    <row r="406" spans="1:105">
+      <c r="DA406" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="405" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB405" t="s">
+    <row r="407" spans="1:105">
+      <c r="DA407" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="406" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB406" t="s">
+    <row r="408" spans="1:105">
+      <c r="DA408" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="407" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB407" t="s">
+    <row r="409" spans="1:105">
+      <c r="DA409" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="408" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB408" t="s">
+    <row r="410" spans="1:105">
+      <c r="DA410" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="409" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB409" t="s">
+    <row r="411" spans="1:105">
+      <c r="DA411" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="410" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB410" t="s">
+    <row r="412" spans="1:105">
+      <c r="DA412" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="411" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB411" t="s">
+    <row r="413" spans="1:105">
+      <c r="DA413" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="412" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB412" t="s">
+    <row r="414" spans="1:105">
+      <c r="DA414" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="413" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB413" t="s">
+    <row r="415" spans="1:105">
+      <c r="DA415" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="414" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB414" t="s">
+    <row r="416" spans="1:105">
+      <c r="DA416" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="415" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB415" t="s">
+    <row r="417" spans="1:105">
+      <c r="DA417" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="416" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB416" t="s">
+    <row r="418" spans="1:105">
+      <c r="DA418" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="417" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB417" t="s">
+    <row r="419" spans="1:105">
+      <c r="DA419" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="418" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB418" t="s">
+    <row r="420" spans="1:105">
+      <c r="DA420" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="419" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB419" t="s">
+    <row r="421" spans="1:105">
+      <c r="DA421" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="420" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB420" t="s">
+    <row r="422" spans="1:105">
+      <c r="DA422" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="421" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB421" t="s">
+    <row r="423" spans="1:105">
+      <c r="DA423" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="422" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB422" t="s">
+    <row r="424" spans="1:105">
+      <c r="DA424" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="423" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB423" t="s">
+    <row r="425" spans="1:105">
+      <c r="DA425" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="424" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB424" t="s">
+    <row r="426" spans="1:105">
+      <c r="DA426" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="425" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB425" t="s">
+    <row r="427" spans="1:105">
+      <c r="DA427" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="426" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB426" t="s">
+    <row r="428" spans="1:105">
+      <c r="DA428" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="427" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB427" t="s">
+    <row r="429" spans="1:105">
+      <c r="DA429" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="428" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB428" t="s">
+    <row r="430" spans="1:105">
+      <c r="DA430" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="429" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB429" t="s">
+    <row r="431" spans="1:105">
+      <c r="DA431" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="430" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB430" t="s">
+    <row r="432" spans="1:105">
+      <c r="DA432" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="431" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB431" t="s">
+    <row r="433" spans="1:105">
+      <c r="DA433" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="432" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB432" t="s">
+    <row r="434" spans="1:105">
+      <c r="DA434" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="433" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB433" t="s">
+    <row r="435" spans="1:105">
+      <c r="DA435" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="434" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB434" t="s">
+    <row r="436" spans="1:105">
+      <c r="DA436" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="435" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB435" t="s">
+    <row r="437" spans="1:105">
+      <c r="DA437" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="436" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB436" t="s">
+    <row r="438" spans="1:105">
+      <c r="DA438" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="437" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB437" t="s">
+    <row r="439" spans="1:105">
+      <c r="DA439" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="438" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB438" t="s">
+    <row r="440" spans="1:105">
+      <c r="DA440" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="439" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB439" t="s">
+    <row r="441" spans="1:105">
+      <c r="DA441" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="440" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB440" t="s">
+    <row r="442" spans="1:105">
+      <c r="DA442" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="441" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB441" t="s">
+    <row r="443" spans="1:105">
+      <c r="DA443" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="442" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB442" t="s">
+    <row r="444" spans="1:105">
+      <c r="DA444" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="443" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB443" t="s">
+    <row r="445" spans="1:105">
+      <c r="DA445" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="444" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB444" t="s">
+    <row r="446" spans="1:105">
+      <c r="DA446" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="445" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB445" t="s">
+    <row r="447" spans="1:105">
+      <c r="DA447" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="446" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB446" t="s">
+    <row r="448" spans="1:105">
+      <c r="DA448" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="447" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB447" t="s">
+    <row r="449" spans="1:105">
+      <c r="DA449" t="s">
         <v>459</v>
       </c>
     </row>
-    <row r="448" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB448" t="s">
+    <row r="450" spans="1:105">
+      <c r="DA450" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="449" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB449" t="s">
+    <row r="451" spans="1:105">
+      <c r="DA451" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="450" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB450" t="s">
+    <row r="452" spans="1:105">
+      <c r="DA452" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="451" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB451" t="s">
+    <row r="453" spans="1:105">
+      <c r="DA453" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="452" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB452" t="s">
+    <row r="454" spans="1:105">
+      <c r="DA454" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="453" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB453" t="s">
+    <row r="455" spans="1:105">
+      <c r="DA455" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="454" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB454" t="s">
+    <row r="456" spans="1:105">
+      <c r="DA456" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="455" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB455" t="s">
+    <row r="457" spans="1:105">
+      <c r="DA457" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="456" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB456" t="s">
+    <row r="458" spans="1:105">
+      <c r="DA458" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="457" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB457" t="s">
+    <row r="459" spans="1:105">
+      <c r="DA459" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="458" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB458" t="s">
+    <row r="460" spans="1:105">
+      <c r="DA460" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="459" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB459" t="s">
+    <row r="461" spans="1:105">
+      <c r="DA461" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="460" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB460" t="s">
+    <row r="462" spans="1:105">
+      <c r="DA462" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="461" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB461" t="s">
+    <row r="463" spans="1:105">
+      <c r="DA463" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="462" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB462" t="s">
+    <row r="464" spans="1:105">
+      <c r="DA464" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="463" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB463" t="s">
+    <row r="465" spans="1:105">
+      <c r="DA465" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="464" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB464" t="s">
+    <row r="466" spans="1:105">
+      <c r="DA466" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="465" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB465" t="s">
+    <row r="467" spans="1:105">
+      <c r="DA467" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="466" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB466" t="s">
+    <row r="468" spans="1:105">
+      <c r="DA468" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="467" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB467" t="s">
+    <row r="469" spans="1:105">
+      <c r="DA469" t="s">
         <v>479</v>
       </c>
     </row>
-    <row r="468" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB468" t="s">
+    <row r="470" spans="1:105">
+      <c r="DA470" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="469" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB469" t="s">
+    <row r="471" spans="1:105">
+      <c r="DA471" t="s">
         <v>481</v>
       </c>
     </row>
-    <row r="470" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB470" t="s">
+    <row r="472" spans="1:105">
+      <c r="DA472" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="471" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB471" t="s">
+    <row r="473" spans="1:105">
+      <c r="DA473" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="472" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB472" t="s">
+    <row r="474" spans="1:105">
+      <c r="DA474" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="473" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB473" t="s">
+    <row r="475" spans="1:105">
+      <c r="DA475" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="474" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB474" t="s">
+    <row r="476" spans="1:105">
+      <c r="DA476" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="475" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB475" t="s">
+    <row r="477" spans="1:105">
+      <c r="DA477" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="476" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB476" t="s">
+    <row r="478" spans="1:105">
+      <c r="DA478" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="477" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB477" t="s">
+    <row r="479" spans="1:105">
+      <c r="DA479" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="478" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB478" t="s">
+    <row r="480" spans="1:105">
+      <c r="DA480" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="479" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB479" t="s">
+    <row r="481" spans="1:105">
+      <c r="DA481" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="480" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB480" t="s">
+    <row r="482" spans="1:105">
+      <c r="DA482" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="481" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB481" t="s">
+    <row r="483" spans="1:105">
+      <c r="DA483" t="s">
         <v>493</v>
       </c>
     </row>
-    <row r="482" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB482" t="s">
+    <row r="484" spans="1:105">
+      <c r="DA484" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="483" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB483" t="s">
+    <row r="485" spans="1:105">
+      <c r="DA485" t="s">
         <v>495</v>
       </c>
     </row>
-    <row r="484" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB484" t="s">
+    <row r="486" spans="1:105">
+      <c r="DA486" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="485" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB485" t="s">
+    <row r="487" spans="1:105">
+      <c r="DA487" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="486" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB486" t="s">
+    <row r="488" spans="1:105">
+      <c r="DA488" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="487" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB487" t="s">
+    <row r="489" spans="1:105">
+      <c r="DA489" t="s">
         <v>499</v>
       </c>
     </row>
-    <row r="488" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB488" t="s">
+    <row r="490" spans="1:105">
+      <c r="DA490" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="489" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB489" t="s">
+    <row r="491" spans="1:105">
+      <c r="DA491" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="490" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB490" t="s">
+    <row r="492" spans="1:105">
+      <c r="DA492" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="491" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB491" t="s">
+    <row r="493" spans="1:105">
+      <c r="DA493" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="492" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB492" t="s">
+    <row r="494" spans="1:105">
+      <c r="DA494" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="493" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB493" t="s">
+    <row r="495" spans="1:105">
+      <c r="DA495" t="s">
         <v>505</v>
       </c>
     </row>
-    <row r="494" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB494" t="s">
+    <row r="496" spans="1:105">
+      <c r="DA496" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="495" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB495" t="s">
+    <row r="497" spans="1:105">
+      <c r="DA497" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="496" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB496" t="s">
+    <row r="498" spans="1:105">
+      <c r="DA498" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="497" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB497" t="s">
+    <row r="499" spans="1:105">
+      <c r="DA499" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="498" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB498" t="s">
+    <row r="500" spans="1:105">
+      <c r="DA500" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="499" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB499" t="s">
+    <row r="501" spans="1:105">
+      <c r="DA501" t="s">
         <v>511</v>
       </c>
     </row>
-    <row r="500" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB500" t="s">
+    <row r="502" spans="1:105">
+      <c r="DA502" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="501" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB501" t="s">
+    <row r="503" spans="1:105">
+      <c r="DA503" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="502" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB502" t="s">
+    <row r="504" spans="1:105">
+      <c r="DA504" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="503" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB503" t="s">
+    <row r="505" spans="1:105">
+      <c r="DA505" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="504" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB504" t="s">
+    <row r="506" spans="1:105">
+      <c r="DA506" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="505" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB505" t="s">
+    <row r="507" spans="1:105">
+      <c r="DA507" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="506" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB506" t="s">
+    <row r="508" spans="1:105">
+      <c r="DA508" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="507" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB507" t="s">
+    <row r="509" spans="1:105">
+      <c r="DA509" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="508" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB508" t="s">
+    <row r="510" spans="1:105">
+      <c r="DA510" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="509" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB509" t="s">
+    <row r="511" spans="1:105">
+      <c r="DA511" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="510" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB510" t="s">
+    <row r="512" spans="1:105">
+      <c r="DA512" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="511" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB511" t="s">
+    <row r="513" spans="1:105">
+      <c r="DA513" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="512" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB512" t="s">
+    <row r="514" spans="1:105">
+      <c r="DA514" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="513" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB513" t="s">
+    <row r="515" spans="1:105">
+      <c r="DA515" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="514" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB514" t="s">
+    <row r="516" spans="1:105">
+      <c r="DA516" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="515" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB515" t="s">
+    <row r="517" spans="1:105">
+      <c r="DA517" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="516" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB516" t="s">
+    <row r="518" spans="1:105">
+      <c r="DA518" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="517" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB517" t="s">
+    <row r="519" spans="1:105">
+      <c r="DA519" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="518" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB518" t="s">
+    <row r="520" spans="1:105">
+      <c r="DA520" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="519" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB519" t="s">
+    <row r="521" spans="1:105">
+      <c r="DA521" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="520" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB520" t="s">
+    <row r="522" spans="1:105">
+      <c r="DA522" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="521" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB521" t="s">
+    <row r="523" spans="1:105">
+      <c r="DA523" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="522" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB522" t="s">
+    <row r="524" spans="1:105">
+      <c r="DA524" t="s">
         <v>534</v>
       </c>
     </row>
-    <row r="523" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB523" t="s">
+    <row r="525" spans="1:105">
+      <c r="DA525" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="524" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB524" t="s">
+    <row r="526" spans="1:105">
+      <c r="DA526" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="525" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB525" t="s">
+    <row r="527" spans="1:105">
+      <c r="DA527" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="526" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB526" t="s">
+    <row r="528" spans="1:105">
+      <c r="DA528" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="527" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB527" t="s">
+    <row r="529" spans="1:105">
+      <c r="DA529" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="528" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB528" t="s">
+    <row r="530" spans="1:105">
+      <c r="DA530" t="s">
         <v>540</v>
       </c>
     </row>
-    <row r="529" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB529" t="s">
+    <row r="531" spans="1:105">
+      <c r="DA531" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="530" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB530" t="s">
+    <row r="532" spans="1:105">
+      <c r="DA532" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="531" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB531" t="s">
+    <row r="533" spans="1:105">
+      <c r="DA533" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="532" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB532" t="s">
+    <row r="534" spans="1:105">
+      <c r="DA534" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="533" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB533" t="s">
+    <row r="535" spans="1:105">
+      <c r="DA535" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="534" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB534" t="s">
+    <row r="536" spans="1:105">
+      <c r="DA536" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="535" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB535" t="s">
+    <row r="537" spans="1:105">
+      <c r="DA537" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="536" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB536" t="s">
+    <row r="538" spans="1:105">
+      <c r="DA538" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="537" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB537" t="s">
+    <row r="539" spans="1:105">
+      <c r="DA539" t="s">
         <v>549</v>
       </c>
     </row>
-    <row r="538" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB538" t="s">
+    <row r="540" spans="1:105">
+      <c r="DA540" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="539" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB539" t="s">
+    <row r="541" spans="1:105">
+      <c r="DA541" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="540" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB540" t="s">
+    <row r="542" spans="1:105">
+      <c r="DA542" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="541" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB541" t="s">
+    <row r="543" spans="1:105">
+      <c r="DA543" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="542" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB542" t="s">
+    <row r="544" spans="1:105">
+      <c r="DA544" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="543" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB543" t="s">
+    <row r="545" spans="1:105">
+      <c r="DA545" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="544" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB544" t="s">
+    <row r="546" spans="1:105">
+      <c r="DA546" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="545" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB545" t="s">
+    <row r="547" spans="1:105">
+      <c r="DA547" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="546" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB546" t="s">
+    <row r="548" spans="1:105">
+      <c r="DA548" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="547" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB547" t="s">
+    <row r="549" spans="1:105">
+      <c r="DA549" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="548" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB548" t="s">
+    <row r="550" spans="1:105">
+      <c r="DA550" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="549" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB549" t="s">
+    <row r="551" spans="1:105">
+      <c r="DA551" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="550" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB550" t="s">
+    <row r="552" spans="1:105">
+      <c r="DA552" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="551" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB551" t="s">
+    <row r="553" spans="1:105">
+      <c r="DA553" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="552" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB552" t="s">
+    <row r="554" spans="1:105">
+      <c r="DA554" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="553" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB553" t="s">
+    <row r="555" spans="1:105">
+      <c r="DA555" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="554" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB554" t="s">
+    <row r="556" spans="1:105">
+      <c r="DA556" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="555" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB555" t="s">
+    <row r="557" spans="1:105">
+      <c r="DA557" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="556" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB556" t="s">
+    <row r="558" spans="1:105">
+      <c r="DA558" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="557" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB557" t="s">
+    <row r="559" spans="1:105">
+      <c r="DA559" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="558" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB558" t="s">
+    <row r="560" spans="1:105">
+      <c r="DA560" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="559" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB559" t="s">
+    <row r="561" spans="1:105">
+      <c r="DA561" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="560" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB560" t="s">
+    <row r="562" spans="1:105">
+      <c r="DA562" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="561" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB561" t="s">
+    <row r="563" spans="1:105">
+      <c r="DA563" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="562" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB562" t="s">
+    <row r="564" spans="1:105">
+      <c r="DA564" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="563" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB563" t="s">
+    <row r="565" spans="1:105">
+      <c r="DA565" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="564" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB564" t="s">
+    <row r="566" spans="1:105">
+      <c r="DA566" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="565" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB565" t="s">
+    <row r="567" spans="1:105">
+      <c r="DA567" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="566" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB566" t="s">
+    <row r="568" spans="1:105">
+      <c r="DA568" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="567" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB567" t="s">
+    <row r="569" spans="1:105">
+      <c r="DA569" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="568" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB568" t="s">
+    <row r="570" spans="1:105">
+      <c r="DA570" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="569" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB569" t="s">
+    <row r="571" spans="1:105">
+      <c r="DA571" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="570" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB570" t="s">
+    <row r="572" spans="1:105">
+      <c r="DA572" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="571" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB571" t="s">
+    <row r="573" spans="1:105">
+      <c r="DA573" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="572" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB572" t="s">
+    <row r="574" spans="1:105">
+      <c r="DA574" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="573" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB573" t="s">
+    <row r="575" spans="1:105">
+      <c r="DA575" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="574" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB574" t="s">
+    <row r="576" spans="1:105">
+      <c r="DA576" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="575" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB575" t="s">
+    <row r="577" spans="1:105">
+      <c r="DA577" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="576" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB576" t="s">
+    <row r="578" spans="1:105">
+      <c r="DA578" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="577" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB577" t="s">
+    <row r="579" spans="1:105">
+      <c r="DA579" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="578" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB578" t="s">
+    <row r="580" spans="1:105">
+      <c r="DA580" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="579" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB579" t="s">
+    <row r="581" spans="1:105">
+      <c r="DA581" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="580" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB580" t="s">
+    <row r="582" spans="1:105">
+      <c r="DA582" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="581" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB581" t="s">
+    <row r="583" spans="1:105">
+      <c r="DA583" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="582" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB582" t="s">
+    <row r="584" spans="1:105">
+      <c r="DA584" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="583" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB583" t="s">
+    <row r="585" spans="1:105">
+      <c r="DA585" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="584" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB584" t="s">
+    <row r="586" spans="1:105">
+      <c r="DA586" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="585" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB585" t="s">
+    <row r="587" spans="1:105">
+      <c r="DA587" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="586" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB586" t="s">
+    <row r="588" spans="1:105">
+      <c r="DA588" t="s">
         <v>598</v>
       </c>
     </row>
-    <row r="587" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB587" t="s">
+    <row r="589" spans="1:105">
+      <c r="DA589" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="588" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB588" t="s">
+    <row r="590" spans="1:105">
+      <c r="DA590" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="589" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB589" t="s">
+    <row r="591" spans="1:105">
+      <c r="DA591" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="590" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB590" t="s">
+    <row r="592" spans="1:105">
+      <c r="DA592" t="s">
         <v>602</v>
       </c>
     </row>
-    <row r="591" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB591" t="s">
+    <row r="593" spans="1:105">
+      <c r="DA593" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="592" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB592" t="s">
+    <row r="594" spans="1:105">
+      <c r="DA594" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="593" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB593" t="s">
+    <row r="595" spans="1:105">
+      <c r="DA595" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="594" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB594" t="s">
+    <row r="596" spans="1:105">
+      <c r="DA596" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="595" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB595" t="s">
+    <row r="597" spans="1:105">
+      <c r="DA597" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="596" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB596" t="s">
+    <row r="598" spans="1:105">
+      <c r="DA598" t="s">
         <v>608</v>
       </c>
     </row>
-    <row r="597" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB597" t="s">
+    <row r="599" spans="1:105">
+      <c r="DA599" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="598" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB598" t="s">
+    <row r="600" spans="1:105">
+      <c r="DA600" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="599" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB599" t="s">
+    <row r="601" spans="1:105">
+      <c r="DA601" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="600" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB600" t="s">
+    <row r="602" spans="1:105">
+      <c r="DA602" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="601" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB601" t="s">
+    <row r="603" spans="1:105">
+      <c r="DA603" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="602" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB602" t="s">
+    <row r="604" spans="1:105">
+      <c r="DA604" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="603" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB603" t="s">
+    <row r="605" spans="1:105">
+      <c r="DA605" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="604" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB604" t="s">
+    <row r="606" spans="1:105">
+      <c r="DA606" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="605" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB605" t="s">
+    <row r="607" spans="1:105">
+      <c r="DA607" t="s">
         <v>617</v>
       </c>
     </row>
-    <row r="606" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB606" t="s">
+    <row r="608" spans="1:105">
+      <c r="DA608" t="s">
         <v>618</v>
       </c>
     </row>
-    <row r="607" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB607" t="s">
+    <row r="609" spans="1:105">
+      <c r="DA609" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="608" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB608" t="s">
+    <row r="610" spans="1:105">
+      <c r="DA610" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="609" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB609" t="s">
+    <row r="611" spans="1:105">
+      <c r="DA611" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="610" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB610" t="s">
+    <row r="612" spans="1:105">
+      <c r="DA612" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="611" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB611" t="s">
+    <row r="613" spans="1:105">
+      <c r="DA613" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="612" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB612" t="s">
+    <row r="614" spans="1:105">
+      <c r="DA614" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="613" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB613" t="s">
+    <row r="615" spans="1:105">
+      <c r="DA615" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="614" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB614" t="s">
+    <row r="616" spans="1:105">
+      <c r="DA616" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="615" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB615" t="s">
+    <row r="617" spans="1:105">
+      <c r="DA617" t="s">
         <v>627</v>
       </c>
     </row>
-    <row r="616" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB616" t="s">
+    <row r="618" spans="1:105">
+      <c r="DA618" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="617" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB617" t="s">
+    <row r="619" spans="1:105">
+      <c r="DA619" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="618" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB618" t="s">
+    <row r="620" spans="1:105">
+      <c r="DA620" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="619" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB619" t="s">
+    <row r="621" spans="1:105">
+      <c r="DA621" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="620" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB620" t="s">
+    <row r="622" spans="1:105">
+      <c r="DA622" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="621" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB621" t="s">
+    <row r="623" spans="1:105">
+      <c r="DA623" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="622" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB622" t="s">
+    <row r="624" spans="1:105">
+      <c r="DA624" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="623" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB623" t="s">
+    <row r="625" spans="1:105">
+      <c r="DA625" t="s">
         <v>635</v>
       </c>
     </row>
-    <row r="624" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB624" t="s">
+    <row r="626" spans="1:105">
+      <c r="DA626" t="s">
         <v>636</v>
       </c>
     </row>
-    <row r="625" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB625" t="s">
+    <row r="627" spans="1:105">
+      <c r="DA627" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="626" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB626" t="s">
+    <row r="628" spans="1:105">
+      <c r="DA628" t="s">
         <v>638</v>
       </c>
     </row>
-    <row r="627" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB627" t="s">
+    <row r="629" spans="1:105">
+      <c r="DA629" t="s">
         <v>639</v>
       </c>
     </row>
-    <row r="628" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB628" t="s">
+    <row r="630" spans="1:105">
+      <c r="DA630" t="s">
         <v>640</v>
       </c>
     </row>
-    <row r="629" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB629" t="s">
+    <row r="631" spans="1:105">
+      <c r="DA631" t="s">
         <v>641</v>
       </c>
     </row>
-    <row r="630" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB630" t="s">
+    <row r="632" spans="1:105">
+      <c r="DA632" t="s">
         <v>642</v>
       </c>
     </row>
-    <row r="631" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB631" t="s">
+    <row r="633" spans="1:105">
+      <c r="DA633" t="s">
         <v>643</v>
       </c>
     </row>
-    <row r="632" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB632" t="s">
+    <row r="634" spans="1:105">
+      <c r="DA634" t="s">
         <v>644</v>
       </c>
     </row>
-    <row r="633" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB633" t="s">
+    <row r="635" spans="1:105">
+      <c r="DA635" t="s">
         <v>645</v>
       </c>
     </row>
-    <row r="634" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB634" t="s">
+    <row r="636" spans="1:105">
+      <c r="DA636" t="s">
         <v>646</v>
       </c>
     </row>
-    <row r="635" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB635" t="s">
+    <row r="637" spans="1:105">
+      <c r="DA637" t="s">
         <v>647</v>
       </c>
     </row>
-    <row r="636" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB636" t="s">
+    <row r="638" spans="1:105">
+      <c r="DA638" t="s">
         <v>648</v>
       </c>
     </row>
-    <row r="637" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB637" t="s">
+    <row r="639" spans="1:105">
+      <c r="DA639" t="s">
         <v>649</v>
       </c>
     </row>
-    <row r="638" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB638" t="s">
+    <row r="640" spans="1:105">
+      <c r="DA640" t="s">
         <v>650</v>
       </c>
     </row>
-    <row r="639" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB639" t="s">
+    <row r="641" spans="1:105">
+      <c r="DA641" t="s">
         <v>651</v>
       </c>
     </row>
-    <row r="640" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB640" t="s">
+    <row r="642" spans="1:105">
+      <c r="DA642" t="s">
         <v>652</v>
       </c>
     </row>
-    <row r="641" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB641" t="s">
+    <row r="643" spans="1:105">
+      <c r="DA643" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="642" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB642" t="s">
+    <row r="644" spans="1:105">
+      <c r="DA644" t="s">
         <v>654</v>
       </c>
     </row>
-    <row r="643" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB643" t="s">
+    <row r="645" spans="1:105">
+      <c r="DA645" t="s">
         <v>655</v>
       </c>
     </row>
-    <row r="644" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB644" t="s">
+    <row r="646" spans="1:105">
+      <c r="DA646" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="645" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB645" t="s">
+    <row r="647" spans="1:105">
+      <c r="DA647" t="s">
         <v>657</v>
       </c>
     </row>
-    <row r="646" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB646" t="s">
+    <row r="648" spans="1:105">
+      <c r="DA648" t="s">
         <v>658</v>
       </c>
     </row>
-    <row r="647" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB647" t="s">
+    <row r="649" spans="1:105">
+      <c r="DA649" t="s">
         <v>659</v>
       </c>
     </row>
-    <row r="648" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB648" t="s">
+    <row r="650" spans="1:105">
+      <c r="DA650" t="s">
         <v>660</v>
       </c>
     </row>
-    <row r="649" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB649" t="s">
+    <row r="651" spans="1:105">
+      <c r="DA651" t="s">
         <v>661</v>
       </c>
     </row>
-    <row r="650" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB650" t="s">
+    <row r="652" spans="1:105">
+      <c r="DA652" t="s">
         <v>662</v>
       </c>
     </row>
-    <row r="651" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB651" t="s">
+    <row r="653" spans="1:105">
+      <c r="DA653" t="s">
         <v>663</v>
       </c>
     </row>
-    <row r="652" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB652" t="s">
+    <row r="654" spans="1:105">
+      <c r="DA654" t="s">
         <v>664</v>
       </c>
     </row>
-    <row r="653" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB653" t="s">
+    <row r="655" spans="1:105">
+      <c r="DA655" t="s">
         <v>665</v>
       </c>
     </row>
-    <row r="654" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB654" t="s">
+    <row r="656" spans="1:105">
+      <c r="DA656" t="s">
         <v>666</v>
       </c>
     </row>
-    <row r="655" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB655" t="s">
+    <row r="657" spans="1:105">
+      <c r="DA657" t="s">
         <v>667</v>
       </c>
     </row>
-    <row r="656" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB656" t="s">
+    <row r="658" spans="1:105">
+      <c r="DA658" t="s">
         <v>668</v>
       </c>
     </row>
-    <row r="657" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB657" t="s">
+    <row r="659" spans="1:105">
+      <c r="DA659" t="s">
         <v>669</v>
       </c>
     </row>
-    <row r="658" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB658" t="s">
+    <row r="660" spans="1:105">
+      <c r="DA660" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="659" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB659" t="s">
+    <row r="661" spans="1:105">
+      <c r="DA661" t="s">
         <v>671</v>
       </c>
     </row>
-    <row r="660" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB660" t="s">
+    <row r="662" spans="1:105">
+      <c r="DA662" t="s">
         <v>672</v>
       </c>
     </row>
-    <row r="661" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB661" t="s">
+    <row r="663" spans="1:105">
+      <c r="DA663" t="s">
         <v>673</v>
       </c>
     </row>
-    <row r="662" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB662" t="s">
+    <row r="664" spans="1:105">
+      <c r="DA664" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="663" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB663" t="s">
+    <row r="665" spans="1:105">
+      <c r="DA665" t="s">
         <v>675</v>
       </c>
     </row>
-    <row r="664" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB664" t="s">
+    <row r="666" spans="1:105">
+      <c r="DA666" t="s">
         <v>676</v>
       </c>
     </row>
-    <row r="665" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB665" t="s">
+    <row r="667" spans="1:105">
+      <c r="DA667" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="668" spans="1:105">
+      <c r="DA668" t="s">
         <v>677</v>
       </c>
     </row>
-    <row r="666" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB666" t="s">
+    <row r="669" spans="1:105">
+      <c r="DA669" t="s">
         <v>678</v>
       </c>
     </row>
-    <row r="667" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB668" t="s">
+    <row r="670" spans="1:105">
+      <c r="DA670" t="s">
         <v>679</v>
       </c>
     </row>
-    <row r="669" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB669" t="s">
+    <row r="671" spans="1:105">
+      <c r="DA671" t="s">
         <v>680</v>
       </c>
     </row>
-    <row r="670" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB670" t="s">
+    <row r="672" spans="1:105">
+      <c r="DA672" t="s">
         <v>681</v>
       </c>
     </row>
-    <row r="671" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB671" t="s">
+    <row r="673" spans="1:105">
+      <c r="DA673" t="s">
         <v>682</v>
       </c>
     </row>
-    <row r="672" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB672" t="s">
+    <row r="674" spans="1:105">
+      <c r="DA674" t="s">
         <v>683</v>
       </c>
     </row>
-    <row r="673" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB673" t="s">
+    <row r="675" spans="1:105">
+      <c r="DA675" t="s">
         <v>684</v>
       </c>
     </row>
-    <row r="674" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB674" t="s">
+    <row r="676" spans="1:105">
+      <c r="DA676" t="s">
         <v>685</v>
       </c>
     </row>
-    <row r="675" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB675" t="s">
+    <row r="677" spans="1:105">
+      <c r="DA677" t="s">
         <v>686</v>
       </c>
     </row>
-    <row r="676" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB676" t="s">
+    <row r="678" spans="1:105">
+      <c r="DA678" t="s">
         <v>687</v>
       </c>
     </row>
-    <row r="677" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB677" t="s">
+    <row r="679" spans="1:105">
+      <c r="DA679" t="s">
         <v>688</v>
       </c>
     </row>
-    <row r="678" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB678" t="s">
+    <row r="680" spans="1:105">
+      <c r="DA680" t="s">
         <v>689</v>
       </c>
     </row>
-    <row r="679" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB679" t="s">
+    <row r="681" spans="1:105">
+      <c r="DA681" t="s">
         <v>690</v>
       </c>
     </row>
-    <row r="680" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB680" t="s">
+    <row r="682" spans="1:105">
+      <c r="DA682" t="s">
         <v>691</v>
       </c>
     </row>
-    <row r="681" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB681" t="s">
+    <row r="683" spans="1:105">
+      <c r="DA683" t="s">
         <v>692</v>
       </c>
     </row>
-    <row r="682" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB682" t="s">
+    <row r="684" spans="1:105">
+      <c r="DA684" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="685" spans="1:105">
+      <c r="DA685" t="s">
         <v>693</v>
       </c>
     </row>
-    <row r="683" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB683" t="s">
+    <row r="686" spans="1:105">
+      <c r="DA686" t="s">
         <v>694</v>
       </c>
     </row>
-    <row r="684" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB685" t="s">
+    <row r="687" spans="1:105">
+      <c r="DA687" t="s">
         <v>695</v>
       </c>
     </row>
-    <row r="686" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB686" t="s">
+    <row r="688" spans="1:105">
+      <c r="DA688" t="s">
         <v>696</v>
       </c>
     </row>
-    <row r="687" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB687" t="s">
+    <row r="689" spans="1:105">
+      <c r="DA689" t="s">
         <v>697</v>
       </c>
     </row>
-    <row r="688" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB688" t="s">
+    <row r="690" spans="1:105">
+      <c r="DA690" t="s">
         <v>698</v>
       </c>
     </row>
-    <row r="689" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB689" t="s">
+    <row r="691" spans="1:105">
+      <c r="DA691" t="s">
         <v>699</v>
       </c>
     </row>
-    <row r="690" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB690" t="s">
+    <row r="692" spans="1:105">
+      <c r="DA692" t="s">
         <v>700</v>
       </c>
     </row>
-    <row r="691" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB691" t="s">
+    <row r="693" spans="1:105">
+      <c r="DA693" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="692" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB692" t="s">
+    <row r="694" spans="1:105">
+      <c r="DA694" t="s">
         <v>702</v>
       </c>
     </row>
-    <row r="693" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB693" t="s">
+    <row r="695" spans="1:105">
+      <c r="DA695" t="s">
         <v>703</v>
       </c>
     </row>
-    <row r="694" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB694" t="s">
+    <row r="696" spans="1:105">
+      <c r="DA696" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="695" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB695" t="s">
+    <row r="697" spans="1:105">
+      <c r="DA697" t="s">
         <v>705</v>
       </c>
     </row>
-    <row r="696" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB696" t="s">
+    <row r="698" spans="1:105">
+      <c r="DA698" t="s">
         <v>706</v>
       </c>
     </row>
-    <row r="697" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB697" t="s">
+    <row r="699" spans="1:105">
+      <c r="DA699" t="s">
         <v>707</v>
       </c>
     </row>
-    <row r="698" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB698" t="s">
+    <row r="700" spans="1:105">
+      <c r="DA700" t="s">
         <v>708</v>
       </c>
     </row>
-    <row r="699" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB699" t="s">
+    <row r="701" spans="1:105">
+      <c r="DA701" t="s">
         <v>709</v>
       </c>
     </row>
-    <row r="700" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB700" t="s">
+    <row r="702" spans="1:105">
+      <c r="DA702" t="s">
         <v>710</v>
       </c>
     </row>
-    <row r="701" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB701" t="s">
+    <row r="703" spans="1:105">
+      <c r="DA703" t="s">
         <v>711</v>
       </c>
     </row>
-    <row r="702" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB702" t="s">
+    <row r="704" spans="1:105">
+      <c r="DA704" t="s">
         <v>712</v>
       </c>
     </row>
-    <row r="703" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB703" t="s">
+    <row r="705" spans="1:105">
+      <c r="DA705" t="s">
         <v>713</v>
       </c>
     </row>
-    <row r="704" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB704" t="s">
+    <row r="706" spans="1:105">
+      <c r="DA706" t="s">
         <v>714</v>
       </c>
     </row>
-    <row r="705" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB705" t="s">
+    <row r="707" spans="1:105">
+      <c r="DA707" t="s">
         <v>715</v>
       </c>
     </row>
-    <row r="706" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB706" t="s">
+    <row r="708" spans="1:105">
+      <c r="DA708" t="s">
         <v>716</v>
       </c>
     </row>
-    <row r="707" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB707" t="s">
+    <row r="709" spans="1:105">
+      <c r="DA709" t="s">
         <v>717</v>
       </c>
     </row>
-    <row r="708" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB708" t="s">
+    <row r="710" spans="1:105">
+      <c r="DA710" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="709" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB709" t="s">
+    <row r="711" spans="1:105">
+      <c r="DA711" t="s">
         <v>719</v>
       </c>
     </row>
-    <row r="710" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB710" t="s">
+    <row r="712" spans="1:105">
+      <c r="DA712" t="s">
         <v>720</v>
       </c>
     </row>
-    <row r="711" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB711" t="s">
+    <row r="713" spans="1:105">
+      <c r="DA713" t="s">
         <v>721</v>
       </c>
     </row>
-    <row r="712" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB712" t="s">
+    <row r="714" spans="1:105">
+      <c r="DA714" t="s">
         <v>722</v>
       </c>
     </row>
-    <row r="713" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB713" t="s">
+    <row r="715" spans="1:105">
+      <c r="DA715" t="s">
         <v>723</v>
       </c>
     </row>
-    <row r="714" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB714" t="s">
+    <row r="716" spans="1:105">
+      <c r="DA716" t="s">
         <v>724</v>
       </c>
     </row>
-    <row r="715" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB715" t="s">
+    <row r="717" spans="1:105">
+      <c r="DA717" t="s">
         <v>725</v>
       </c>
     </row>
-    <row r="716" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB716" t="s">
+    <row r="718" spans="1:105">
+      <c r="DA718" t="s">
         <v>726</v>
       </c>
     </row>
-    <row r="717" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB717" t="s">
+    <row r="719" spans="1:105">
+      <c r="DA719" t="s">
         <v>727</v>
       </c>
     </row>
-    <row r="718" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB718" t="s">
+    <row r="720" spans="1:105">
+      <c r="DA720" t="s">
         <v>728</v>
       </c>
     </row>
-    <row r="719" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB719" t="s">
+    <row r="721" spans="1:105">
+      <c r="DA721" t="s">
         <v>729</v>
       </c>
     </row>
-    <row r="720" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB720" t="s">
+    <row r="722" spans="1:105">
+      <c r="DA722" t="s">
         <v>730</v>
       </c>
     </row>
-    <row r="721" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB721" t="s">
+    <row r="723" spans="1:105">
+      <c r="DA723" t="s">
         <v>731</v>
       </c>
     </row>
-    <row r="722" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB722" t="s">
+    <row r="724" spans="1:105">
+      <c r="DA724" t="s">
         <v>732</v>
       </c>
     </row>
-    <row r="723" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB723" t="s">
+    <row r="725" spans="1:105">
+      <c r="DA725" t="s">
         <v>733</v>
       </c>
     </row>
-    <row r="724" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB724" t="s">
+    <row r="726" spans="1:105">
+      <c r="DA726" t="s">
         <v>734</v>
       </c>
     </row>
-    <row r="725" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB725" t="s">
+    <row r="727" spans="1:105">
+      <c r="DA727" t="s">
         <v>735</v>
       </c>
     </row>
-    <row r="726" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB726" t="s">
+    <row r="728" spans="1:105">
+      <c r="DA728" t="s">
         <v>736</v>
       </c>
     </row>
-    <row r="727" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB727" t="s">
+    <row r="729" spans="1:105">
+      <c r="DA729" t="s">
         <v>737</v>
       </c>
     </row>
-    <row r="728" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB728" t="s">
+    <row r="730" spans="1:105">
+      <c r="DA730" t="s">
         <v>738</v>
       </c>
     </row>
-    <row r="729" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB729" t="s">
+    <row r="731" spans="1:105">
+      <c r="DA731" t="s">
         <v>739</v>
       </c>
     </row>
-    <row r="730" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB730" t="s">
+    <row r="732" spans="1:105">
+      <c r="DA732" t="s">
         <v>740</v>
       </c>
     </row>
-    <row r="731" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB731" t="s">
+    <row r="733" spans="1:105">
+      <c r="DA733" t="s">
         <v>741</v>
       </c>
     </row>
-    <row r="732" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB732" t="s">
+    <row r="734" spans="1:105">
+      <c r="DA734" t="s">
         <v>742</v>
       </c>
     </row>
-    <row r="733" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB733" t="s">
+    <row r="735" spans="1:105">
+      <c r="DA735" t="s">
         <v>743</v>
       </c>
     </row>
-    <row r="734" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB734" t="s">
+    <row r="736" spans="1:105">
+      <c r="DA736" t="s">
         <v>744</v>
       </c>
     </row>
-    <row r="735" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB735" t="s">
+    <row r="737" spans="1:105">
+      <c r="DA737" t="s">
         <v>745</v>
       </c>
     </row>
-    <row r="736" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB736" t="s">
+    <row r="738" spans="1:105">
+      <c r="DA738" t="s">
         <v>746</v>
       </c>
     </row>
-    <row r="737" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB737" t="s">
+    <row r="739" spans="1:105">
+      <c r="DA739" t="s">
         <v>747</v>
       </c>
     </row>
-    <row r="738" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB738" t="s">
+    <row r="740" spans="1:105">
+      <c r="DA740" t="s">
         <v>748</v>
       </c>
     </row>
-    <row r="739" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB739" t="s">
+    <row r="741" spans="1:105">
+      <c r="DA741" t="s">
         <v>749</v>
       </c>
     </row>
-    <row r="740" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB740" t="s">
+    <row r="742" spans="1:105">
+      <c r="DA742" t="s">
         <v>750</v>
       </c>
     </row>
-    <row r="741" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB741" t="s">
+    <row r="743" spans="1:105">
+      <c r="DA743" t="s">
         <v>751</v>
       </c>
     </row>
-    <row r="742" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB742" t="s">
+    <row r="744" spans="1:105">
+      <c r="DA744" t="s">
         <v>752</v>
       </c>
     </row>
-    <row r="743" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB743" t="s">
+    <row r="745" spans="1:105">
+      <c r="DA745" t="s">
         <v>753</v>
       </c>
     </row>
-    <row r="744" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB744" t="s">
+    <row r="746" spans="1:105">
+      <c r="DA746" t="s">
         <v>754</v>
       </c>
     </row>
-    <row r="745" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB745" t="s">
+    <row r="747" spans="1:105">
+      <c r="DA747" t="s">
         <v>755</v>
       </c>
     </row>
-    <row r="746" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB746" t="s">
+    <row r="748" spans="1:105">
+      <c r="DA748" t="s">
         <v>756</v>
       </c>
     </row>
-    <row r="747" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB747" t="s">
+    <row r="749" spans="1:105">
+      <c r="DA749" t="s">
         <v>757</v>
       </c>
     </row>
-    <row r="748" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB748" t="s">
+    <row r="750" spans="1:105">
+      <c r="DA750" t="s">
         <v>758</v>
       </c>
     </row>
-    <row r="749" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB749" t="s">
+    <row r="751" spans="1:105">
+      <c r="DA751" t="s">
         <v>759</v>
       </c>
     </row>
-    <row r="750" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB750" t="s">
+    <row r="752" spans="1:105">
+      <c r="DA752" t="s">
         <v>760</v>
       </c>
     </row>
-    <row r="751" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB751" t="s">
+    <row r="753" spans="1:105">
+      <c r="DA753" t="s">
         <v>761</v>
       </c>
     </row>
-    <row r="752" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB752" t="s">
+    <row r="754" spans="1:105">
+      <c r="DA754" t="s">
         <v>762</v>
       </c>
     </row>
-    <row r="753" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB753" t="s">
+    <row r="755" spans="1:105">
+      <c r="DA755" t="s">
         <v>763</v>
       </c>
     </row>
-    <row r="754" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB754" t="s">
+    <row r="756" spans="1:105">
+      <c r="DA756" t="s">
         <v>764</v>
       </c>
     </row>
-    <row r="755" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB755" t="s">
+    <row r="757" spans="1:105">
+      <c r="DA757" t="s">
         <v>765</v>
       </c>
     </row>
-    <row r="756" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB756" t="s">
+    <row r="758" spans="1:105">
+      <c r="DA758" t="s">
         <v>766</v>
       </c>
     </row>
-    <row r="757" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB757" t="s">
+    <row r="759" spans="1:105">
+      <c r="DA759" t="s">
         <v>767</v>
       </c>
     </row>
-    <row r="758" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB758" t="s">
+    <row r="760" spans="1:105">
+      <c r="DA760" t="s">
         <v>768</v>
       </c>
     </row>
-    <row r="759" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB759" t="s">
+    <row r="761" spans="1:105">
+      <c r="DA761" t="s">
         <v>769</v>
       </c>
     </row>
-    <row r="760" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB760" t="s">
+    <row r="762" spans="1:105">
+      <c r="DA762" t="s">
         <v>770</v>
       </c>
     </row>
-    <row r="761" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB761" t="s">
+    <row r="763" spans="1:105">
+      <c r="DA763" t="s">
         <v>771</v>
       </c>
     </row>
-    <row r="762" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB762" t="s">
+    <row r="764" spans="1:105">
+      <c r="DA764" t="s">
         <v>772</v>
       </c>
     </row>
-    <row r="763" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB763" t="s">
+    <row r="765" spans="1:105">
+      <c r="DA765" t="s">
         <v>773</v>
       </c>
     </row>
-    <row r="764" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB764" t="s">
+    <row r="766" spans="1:105">
+      <c r="DA766" t="s">
         <v>774</v>
       </c>
     </row>
-    <row r="765" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB765" t="s">
+    <row r="767" spans="1:105">
+      <c r="DA767" t="s">
         <v>775</v>
       </c>
     </row>
-    <row r="766" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB766" t="s">
+    <row r="768" spans="1:105">
+      <c r="DA768" t="s">
         <v>776</v>
       </c>
     </row>
-    <row r="767" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB767" t="s">
+    <row r="769" spans="1:105">
+      <c r="DA769" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="770" spans="1:105">
+      <c r="DA770" t="s">
         <v>777</v>
       </c>
     </row>
-    <row r="768" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB768" t="s">
+    <row r="771" spans="1:105">
+      <c r="DA771" t="s">
         <v>778</v>
       </c>
     </row>
-    <row r="769" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB770" t="s">
+    <row r="772" spans="1:105">
+      <c r="DA772" t="s">
         <v>779</v>
       </c>
     </row>
-    <row r="771" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB771" t="s">
+    <row r="773" spans="1:105">
+      <c r="DA773" t="s">
         <v>780</v>
       </c>
     </row>
-    <row r="772" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB772" t="s">
+    <row r="774" spans="1:105">
+      <c r="DA774" t="s">
         <v>781</v>
       </c>
     </row>
-    <row r="773" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB773" t="s">
+    <row r="775" spans="1:105">
+      <c r="DA775" t="s">
         <v>782</v>
       </c>
     </row>
-    <row r="774" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB774" t="s">
+    <row r="776" spans="1:105">
+      <c r="DA776" t="s">
         <v>783</v>
       </c>
     </row>
-    <row r="775" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB775" t="s">
+    <row r="777" spans="1:105">
+      <c r="DA777" t="s">
         <v>784</v>
       </c>
     </row>
-    <row r="776" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB776" t="s">
+    <row r="778" spans="1:105">
+      <c r="DA778" t="s">
         <v>785</v>
       </c>
     </row>
-    <row r="777" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB777" t="s">
+    <row r="779" spans="1:105">
+      <c r="DA779" t="s">
         <v>786</v>
       </c>
     </row>
-    <row r="778" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB778" t="s">
+    <row r="780" spans="1:105">
+      <c r="DA780" t="s">
         <v>787</v>
       </c>
     </row>
-    <row r="779" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB779" t="s">
+    <row r="781" spans="1:105">
+      <c r="DA781" t="s">
         <v>788</v>
       </c>
     </row>
-    <row r="780" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB780" t="s">
+    <row r="782" spans="1:105">
+      <c r="DA782" t="s">
         <v>789</v>
       </c>
     </row>
-    <row r="781" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB781" t="s">
+    <row r="783" spans="1:105">
+      <c r="DA783" t="s">
         <v>790</v>
       </c>
     </row>
-    <row r="782" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB782" t="s">
+    <row r="784" spans="1:105">
+      <c r="DA784" t="s">
         <v>791</v>
       </c>
     </row>
-    <row r="783" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB783" t="s">
+    <row r="785" spans="1:105">
+      <c r="DA785" t="s">
         <v>792</v>
       </c>
     </row>
-    <row r="784" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB784" t="s">
+    <row r="786" spans="1:105">
+      <c r="DA786" t="s">
         <v>793</v>
       </c>
     </row>
-    <row r="785" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB785" t="s">
+    <row r="787" spans="1:105">
+      <c r="DA787" t="s">
         <v>794</v>
       </c>
     </row>
-    <row r="786" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB786" t="s">
+    <row r="788" spans="1:105">
+      <c r="DA788" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="787" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB787" t="s">
+    <row r="789" spans="1:105">
+      <c r="DA789" t="s">
         <v>796</v>
       </c>
     </row>
-    <row r="788" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB788" t="s">
+    <row r="790" spans="1:105">
+      <c r="DA790" t="s">
         <v>797</v>
       </c>
     </row>
-    <row r="789" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB789" t="s">
+    <row r="791" spans="1:105">
+      <c r="DA791" t="s">
         <v>798</v>
       </c>
     </row>
-    <row r="790" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB790" t="s">
+    <row r="792" spans="1:105">
+      <c r="DA792" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="791" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB791" t="s">
+    <row r="793" spans="1:105">
+      <c r="DA793" t="s">
         <v>800</v>
       </c>
     </row>
-    <row r="792" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB792" t="s">
+    <row r="794" spans="1:105">
+      <c r="DA794" t="s">
         <v>801</v>
       </c>
     </row>
-    <row r="793" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB793" t="s">
+    <row r="795" spans="1:105">
+      <c r="DA795" t="s">
         <v>802</v>
       </c>
     </row>
-    <row r="794" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB794" t="s">
+    <row r="796" spans="1:105">
+      <c r="DA796" t="s">
         <v>803</v>
       </c>
     </row>
-    <row r="795" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB795" t="s">
+    <row r="797" spans="1:105">
+      <c r="DA797" t="s">
         <v>804</v>
       </c>
     </row>
-    <row r="796" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB796" t="s">
+    <row r="798" spans="1:105">
+      <c r="DA798" t="s">
         <v>805</v>
       </c>
     </row>
-    <row r="797" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB797" t="s">
+    <row r="799" spans="1:105">
+      <c r="DA799" t="s">
         <v>806</v>
       </c>
     </row>
-    <row r="798" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB798" t="s">
+    <row r="800" spans="1:105">
+      <c r="DA800" t="s">
         <v>807</v>
       </c>
     </row>
-    <row r="799" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB799" t="s">
+    <row r="801" spans="1:105">
+      <c r="DA801" t="s">
         <v>808</v>
       </c>
     </row>
-    <row r="800" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB800" t="s">
+    <row r="802" spans="1:105">
+      <c r="DA802" t="s">
         <v>809</v>
       </c>
     </row>
-    <row r="801" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB801" t="s">
+    <row r="803" spans="1:105">
+      <c r="DA803" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="804" spans="1:105">
+      <c r="DA804" t="s">
         <v>810</v>
       </c>
     </row>
-    <row r="802" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB802" t="s">
+    <row r="805" spans="1:105">
+      <c r="DA805" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="806" spans="1:105">
+      <c r="DA806" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="807" spans="1:105">
+      <c r="DA807" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="808" spans="1:105">
+      <c r="DA808" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="809" spans="1:105">
+      <c r="DA809" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="810" spans="1:105">
+      <c r="DA810" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="811" spans="1:105">
+      <c r="DA811" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="812" spans="1:105">
+      <c r="DA812" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="813" spans="1:105">
+      <c r="DA813" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="814" spans="1:105">
+      <c r="DA814" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="815" spans="1:105">
+      <c r="DA815" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="803" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB804" t="s">
+    <row r="816" spans="1:105">
+      <c r="DA816" t="s">
         <v>812</v>
       </c>
     </row>
-    <row r="805" spans="1:106">
-[...61 lines deleted...]
-      <c r="DB815" t="s">
+    <row r="817" spans="1:105">
+      <c r="DA817" t="s">
         <v>813</v>
       </c>
     </row>
-    <row r="816" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB816" t="s">
+    <row r="818" spans="1:105">
+      <c r="DA818" t="s">
         <v>814</v>
       </c>
     </row>
-    <row r="817" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB817" t="s">
+    <row r="819" spans="1:105">
+      <c r="DA819" t="s">
         <v>815</v>
       </c>
     </row>
-    <row r="818" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB818" t="s">
+    <row r="820" spans="1:105">
+      <c r="DA820" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="819" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB819" t="s">
+    <row r="821" spans="1:105">
+      <c r="DA821" t="s">
         <v>817</v>
       </c>
     </row>
-    <row r="820" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB820" t="s">
+    <row r="822" spans="1:105">
+      <c r="DA822" t="s">
         <v>818</v>
       </c>
     </row>
-    <row r="821" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB821" t="s">
+    <row r="823" spans="1:105">
+      <c r="DA823" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="822" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB822" t="s">
+    <row r="824" spans="1:105">
+      <c r="DA824" t="s">
         <v>820</v>
       </c>
     </row>
-    <row r="823" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB823" t="s">
+    <row r="825" spans="1:105">
+      <c r="DA825" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="824" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB824" t="s">
+    <row r="826" spans="1:105">
+      <c r="DA826" t="s">
         <v>822</v>
       </c>
     </row>
-    <row r="825" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB825" t="s">
+    <row r="827" spans="1:105">
+      <c r="DA827" t="s">
         <v>823</v>
       </c>
     </row>
-    <row r="826" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB826" t="s">
+    <row r="828" spans="1:105">
+      <c r="DA828" t="s">
         <v>824</v>
       </c>
     </row>
-    <row r="827" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB827" t="s">
+    <row r="829" spans="1:105">
+      <c r="DA829" t="s">
         <v>825</v>
       </c>
     </row>
-    <row r="828" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB828" t="s">
+    <row r="830" spans="1:105">
+      <c r="DA830" t="s">
         <v>826</v>
       </c>
     </row>
-    <row r="829" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB829" t="s">
+    <row r="831" spans="1:105">
+      <c r="DA831" t="s">
         <v>827</v>
       </c>
     </row>
-    <row r="830" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB830" t="s">
+    <row r="832" spans="1:105">
+      <c r="DA832" t="s">
         <v>828</v>
       </c>
     </row>
-    <row r="831" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB831" t="s">
+    <row r="833" spans="1:105">
+      <c r="DA833" t="s">
         <v>829</v>
       </c>
     </row>
-    <row r="832" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB832" t="s">
+    <row r="834" spans="1:105">
+      <c r="DA834" t="s">
         <v>830</v>
       </c>
     </row>
-    <row r="833" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB833" t="s">
+    <row r="835" spans="1:105">
+      <c r="DA835" t="s">
         <v>831</v>
       </c>
     </row>
-    <row r="834" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB834" t="s">
+    <row r="836" spans="1:105">
+      <c r="DA836" t="s">
         <v>832</v>
       </c>
     </row>
-    <row r="835" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB835" t="s">
+    <row r="837" spans="1:105">
+      <c r="DA837" t="s">
         <v>833</v>
       </c>
     </row>
-    <row r="836" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB836" t="s">
+    <row r="838" spans="1:105">
+      <c r="DA838" t="s">
         <v>834</v>
       </c>
     </row>
-    <row r="837" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB837" t="s">
+    <row r="839" spans="1:105">
+      <c r="DA839" t="s">
         <v>835</v>
       </c>
     </row>
-    <row r="838" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB838" t="s">
+    <row r="840" spans="1:105">
+      <c r="DA840" t="s">
         <v>836</v>
       </c>
     </row>
-    <row r="839" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB839" t="s">
+    <row r="841" spans="1:105">
+      <c r="DA841" t="s">
         <v>837</v>
       </c>
     </row>
-    <row r="840" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB840" t="s">
+    <row r="842" spans="1:105">
+      <c r="DA842" t="s">
         <v>838</v>
       </c>
     </row>
-    <row r="841" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB841" t="s">
+    <row r="843" spans="1:105">
+      <c r="DA843" t="s">
         <v>839</v>
       </c>
     </row>
-    <row r="842" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB842" t="s">
+    <row r="844" spans="1:105">
+      <c r="DA844" t="s">
         <v>840</v>
       </c>
     </row>
-    <row r="843" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB843" t="s">
+    <row r="845" spans="1:105">
+      <c r="DA845" t="s">
         <v>841</v>
       </c>
     </row>
-    <row r="844" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB844" t="s">
+    <row r="846" spans="1:105">
+      <c r="DA846" t="s">
         <v>842</v>
       </c>
     </row>
-    <row r="845" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB845" t="s">
+    <row r="847" spans="1:105">
+      <c r="DA847" t="s">
         <v>843</v>
       </c>
     </row>
-    <row r="846" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB846" t="s">
+    <row r="848" spans="1:105">
+      <c r="DA848" t="s">
         <v>844</v>
       </c>
     </row>
-    <row r="847" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB847" t="s">
+    <row r="849" spans="1:105">
+      <c r="DA849" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="850" spans="1:105">
+      <c r="DA850" t="s">
         <v>845</v>
       </c>
     </row>
-    <row r="848" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB848" t="s">
+    <row r="851" spans="1:105">
+      <c r="DA851" t="s">
         <v>846</v>
       </c>
     </row>
-    <row r="849" spans="1:106">
-[...7 lines deleted...]
-      <c r="DB850" t="s">
+    <row r="852" spans="1:105">
+      <c r="DA852" t="s">
         <v>847</v>
       </c>
     </row>
-    <row r="851" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB851" t="s">
+    <row r="853" spans="1:105">
+      <c r="DA853" t="s">
         <v>848</v>
       </c>
     </row>
-    <row r="852" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB852" t="s">
+    <row r="854" spans="1:105">
+      <c r="DA854" t="s">
         <v>849</v>
       </c>
     </row>
-    <row r="853" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB853" t="s">
+    <row r="855" spans="1:105">
+      <c r="DA855" t="s">
         <v>850</v>
       </c>
     </row>
-    <row r="854" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB854" t="s">
+    <row r="856" spans="1:105">
+      <c r="DA856" t="s">
         <v>851</v>
       </c>
     </row>
-    <row r="855" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB855" t="s">
+    <row r="857" spans="1:105">
+      <c r="DA857" t="s">
         <v>852</v>
       </c>
     </row>
-    <row r="856" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB856" t="s">
+    <row r="858" spans="1:105">
+      <c r="DA858" t="s">
         <v>853</v>
       </c>
     </row>
-    <row r="857" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB857" t="s">
+    <row r="859" spans="1:105">
+      <c r="DA859" t="s">
         <v>854</v>
       </c>
     </row>
-    <row r="858" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB858" t="s">
+    <row r="860" spans="1:105">
+      <c r="DA860" t="s">
         <v>855</v>
       </c>
     </row>
-    <row r="859" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB859" t="s">
+    <row r="861" spans="1:105">
+      <c r="DA861" t="s">
         <v>856</v>
       </c>
     </row>
-    <row r="860" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB860" t="s">
+    <row r="862" spans="1:105">
+      <c r="DA862" t="s">
         <v>857</v>
       </c>
     </row>
-    <row r="861" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB861" t="s">
+    <row r="863" spans="1:105">
+      <c r="DA863" t="s">
         <v>858</v>
       </c>
     </row>
-    <row r="862" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB862" t="s">
+    <row r="864" spans="1:105">
+      <c r="DA864" t="s">
         <v>859</v>
       </c>
     </row>
-    <row r="863" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB863" t="s">
+    <row r="865" spans="1:105">
+      <c r="DA865" t="s">
         <v>860</v>
       </c>
     </row>
-    <row r="864" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB864" t="s">
+    <row r="866" spans="1:105">
+      <c r="DA866" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="865" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB865" t="s">
+    <row r="867" spans="1:105">
+      <c r="DA867" t="s">
         <v>862</v>
       </c>
     </row>
-    <row r="866" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB866" t="s">
+    <row r="868" spans="1:105">
+      <c r="DA868" t="s">
         <v>863</v>
       </c>
     </row>
-    <row r="867" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB867" t="s">
+    <row r="869" spans="1:105">
+      <c r="DA869" t="s">
         <v>864</v>
       </c>
     </row>
-    <row r="868" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB868" t="s">
+    <row r="870" spans="1:105">
+      <c r="DA870" t="s">
         <v>865</v>
       </c>
     </row>
-    <row r="869" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB869" t="s">
+    <row r="871" spans="1:105">
+      <c r="DA871" t="s">
         <v>866</v>
       </c>
     </row>
-    <row r="870" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB870" t="s">
+    <row r="872" spans="1:105">
+      <c r="DA872" t="s">
         <v>867</v>
       </c>
     </row>
-    <row r="871" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB871" t="s">
+    <row r="873" spans="1:105">
+      <c r="DA873" t="s">
         <v>868</v>
       </c>
     </row>
-    <row r="872" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB872" t="s">
+    <row r="874" spans="1:105">
+      <c r="DA874" t="s">
         <v>869</v>
       </c>
     </row>
-    <row r="873" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB873" t="s">
+    <row r="875" spans="1:105">
+      <c r="DA875" t="s">
         <v>870</v>
       </c>
     </row>
-    <row r="874" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB874" t="s">
+    <row r="876" spans="1:105">
+      <c r="DA876" t="s">
         <v>871</v>
       </c>
     </row>
-    <row r="875" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB875" t="s">
+    <row r="877" spans="1:105">
+      <c r="DA877" t="s">
         <v>872</v>
       </c>
     </row>
-    <row r="876" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB876" t="s">
+    <row r="878" spans="1:105">
+      <c r="DA878" t="s">
         <v>873</v>
       </c>
     </row>
-    <row r="877" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB877" t="s">
+    <row r="879" spans="1:105">
+      <c r="DA879" t="s">
         <v>874</v>
       </c>
     </row>
-    <row r="878" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB878" t="s">
+    <row r="880" spans="1:105">
+      <c r="DA880" t="s">
         <v>875</v>
       </c>
     </row>
-    <row r="879" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB879" t="s">
+    <row r="881" spans="1:105">
+      <c r="DA881" t="s">
         <v>876</v>
       </c>
     </row>
-    <row r="880" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB880" t="s">
+    <row r="882" spans="1:105">
+      <c r="DA882" t="s">
         <v>877</v>
       </c>
     </row>
-    <row r="881" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB881" t="s">
+    <row r="883" spans="1:105">
+      <c r="DA883" t="s">
         <v>878</v>
       </c>
     </row>
-    <row r="882" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB882" t="s">
+    <row r="884" spans="1:105">
+      <c r="DA884" t="s">
         <v>879</v>
       </c>
     </row>
-    <row r="883" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB883" t="s">
+    <row r="885" spans="1:105">
+      <c r="DA885" t="s">
         <v>880</v>
       </c>
     </row>
-    <row r="884" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB884" t="s">
+    <row r="886" spans="1:105">
+      <c r="DA886" t="s">
         <v>881</v>
       </c>
     </row>
-    <row r="885" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB885" t="s">
+    <row r="887" spans="1:105">
+      <c r="DA887" t="s">
         <v>882</v>
       </c>
     </row>
-    <row r="886" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB886" t="s">
+    <row r="888" spans="1:105">
+      <c r="DA888" t="s">
         <v>883</v>
       </c>
     </row>
-    <row r="887" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB887" t="s">
+    <row r="889" spans="1:105">
+      <c r="DA889" t="s">
         <v>884</v>
       </c>
     </row>
-    <row r="888" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB888" t="s">
+    <row r="890" spans="1:105">
+      <c r="DA890" t="s">
         <v>885</v>
       </c>
     </row>
-    <row r="889" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB889" t="s">
+    <row r="891" spans="1:105">
+      <c r="DA891" t="s">
         <v>886</v>
       </c>
     </row>
-    <row r="890" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB890" t="s">
+    <row r="892" spans="1:105">
+      <c r="DA892" t="s">
         <v>887</v>
       </c>
     </row>
-    <row r="891" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB891" t="s">
+    <row r="893" spans="1:105">
+      <c r="DA893" t="s">
         <v>888</v>
       </c>
     </row>
-    <row r="892" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB892" t="s">
+    <row r="894" spans="1:105">
+      <c r="DA894" t="s">
         <v>889</v>
       </c>
     </row>
-    <row r="893" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB893" t="s">
+    <row r="895" spans="1:105">
+      <c r="DA895" t="s">
         <v>890</v>
       </c>
     </row>
-    <row r="894" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB894" t="s">
+    <row r="896" spans="1:105">
+      <c r="DA896" t="s">
         <v>891</v>
       </c>
     </row>
-    <row r="895" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB895" t="s">
+    <row r="897" spans="1:105">
+      <c r="DA897" t="s">
         <v>892</v>
       </c>
     </row>
-    <row r="896" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB896" t="s">
+    <row r="898" spans="1:105">
+      <c r="DA898" t="s">
         <v>893</v>
       </c>
     </row>
-    <row r="897" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB897" t="s">
+    <row r="899" spans="1:105">
+      <c r="DA899" t="s">
         <v>894</v>
       </c>
     </row>
-    <row r="898" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB898" t="s">
+    <row r="900" spans="1:105">
+      <c r="DA900" t="s">
         <v>895</v>
       </c>
     </row>
-    <row r="899" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB899" t="s">
+    <row r="901" spans="1:105">
+      <c r="DA901" t="s">
         <v>896</v>
       </c>
     </row>
-    <row r="900" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB900" t="s">
+    <row r="902" spans="1:105">
+      <c r="DA902" t="s">
         <v>897</v>
       </c>
     </row>
-    <row r="901" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB901" t="s">
+    <row r="903" spans="1:105">
+      <c r="DA903" t="s">
         <v>898</v>
       </c>
     </row>
-    <row r="902" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB902" t="s">
+    <row r="904" spans="1:105">
+      <c r="DA904" t="s">
         <v>899</v>
       </c>
     </row>
-    <row r="903" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB903" t="s">
+    <row r="905" spans="1:105">
+      <c r="DA905" t="s">
         <v>900</v>
       </c>
     </row>
-    <row r="904" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB904" t="s">
+    <row r="906" spans="1:105">
+      <c r="DA906" t="s">
         <v>901</v>
       </c>
     </row>
-    <row r="905" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB905" t="s">
+    <row r="907" spans="1:105">
+      <c r="DA907" t="s">
         <v>902</v>
       </c>
     </row>
-    <row r="906" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB906" t="s">
+    <row r="908" spans="1:105">
+      <c r="DA908" t="s">
         <v>903</v>
       </c>
     </row>
-    <row r="907" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB907" t="s">
+    <row r="909" spans="1:105">
+      <c r="DA909" t="s">
         <v>904</v>
       </c>
     </row>
-    <row r="908" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB908" t="s">
+    <row r="910" spans="1:105">
+      <c r="DA910" t="s">
         <v>905</v>
       </c>
     </row>
-    <row r="909" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB909" t="s">
+    <row r="911" spans="1:105">
+      <c r="DA911" t="s">
         <v>906</v>
       </c>
     </row>
-    <row r="910" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB910" t="s">
+    <row r="912" spans="1:105">
+      <c r="DA912" t="s">
         <v>907</v>
       </c>
     </row>
-    <row r="911" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB911" t="s">
+    <row r="913" spans="1:105">
+      <c r="DA913" t="s">
         <v>908</v>
       </c>
     </row>
-    <row r="912" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB912" t="s">
+    <row r="914" spans="1:105">
+      <c r="DA914" t="s">
         <v>909</v>
       </c>
     </row>
-    <row r="913" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB913" t="s">
+    <row r="915" spans="1:105">
+      <c r="DA915" t="s">
         <v>910</v>
       </c>
     </row>
-    <row r="914" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB914" t="s">
+    <row r="916" spans="1:105">
+      <c r="DA916" t="s">
         <v>911</v>
       </c>
     </row>
-    <row r="915" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB915" t="s">
+    <row r="917" spans="1:105">
+      <c r="DA917" t="s">
         <v>912</v>
       </c>
     </row>
-    <row r="916" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB916" t="s">
+    <row r="918" spans="1:105">
+      <c r="DA918" t="s">
         <v>913</v>
       </c>
     </row>
-    <row r="917" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB917" t="s">
+    <row r="919" spans="1:105">
+      <c r="DA919" t="s">
         <v>914</v>
       </c>
     </row>
-    <row r="918" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB918" t="s">
+    <row r="920" spans="1:105">
+      <c r="DA920" t="s">
         <v>915</v>
       </c>
     </row>
-    <row r="919" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB919" t="s">
+    <row r="921" spans="1:105">
+      <c r="DA921" t="s">
         <v>916</v>
       </c>
     </row>
-    <row r="920" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB920" t="s">
+    <row r="922" spans="1:105">
+      <c r="DA922" t="s">
         <v>917</v>
       </c>
     </row>
-    <row r="921" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB921" t="s">
+    <row r="923" spans="1:105">
+      <c r="DA923" t="s">
         <v>918</v>
       </c>
     </row>
-    <row r="922" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB922" t="s">
+    <row r="924" spans="1:105">
+      <c r="DA924" t="s">
         <v>919</v>
       </c>
     </row>
-    <row r="923" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB923" t="s">
+    <row r="925" spans="1:105">
+      <c r="DA925" t="s">
         <v>920</v>
       </c>
     </row>
-    <row r="924" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB924" t="s">
+    <row r="926" spans="1:105">
+      <c r="DA926" t="s">
         <v>921</v>
       </c>
     </row>
-    <row r="925" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB925" t="s">
+    <row r="927" spans="1:105">
+      <c r="DA927" t="s">
         <v>922</v>
       </c>
     </row>
-    <row r="926" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB926" t="s">
+    <row r="928" spans="1:105">
+      <c r="DA928" t="s">
         <v>923</v>
       </c>
     </row>
-    <row r="927" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB927" t="s">
+    <row r="929" spans="1:105">
+      <c r="DA929" t="s">
         <v>924</v>
       </c>
     </row>
-    <row r="928" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB928" t="s">
+    <row r="930" spans="1:105">
+      <c r="DA930" t="s">
         <v>925</v>
       </c>
     </row>
-    <row r="929" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB929" t="s">
+    <row r="931" spans="1:105">
+      <c r="DA931" t="s">
         <v>926</v>
       </c>
     </row>
-    <row r="930" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB930" t="s">
+    <row r="932" spans="1:105">
+      <c r="DA932" t="s">
         <v>927</v>
       </c>
     </row>
-    <row r="931" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB931" t="s">
+    <row r="933" spans="1:105">
+      <c r="DA933" t="s">
         <v>928</v>
       </c>
     </row>
-    <row r="932" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB932" t="s">
+    <row r="934" spans="1:105">
+      <c r="DA934" t="s">
         <v>929</v>
       </c>
     </row>
-    <row r="933" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB933" t="s">
+    <row r="935" spans="1:105">
+      <c r="DA935" t="s">
         <v>930</v>
       </c>
     </row>
-    <row r="934" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB934" t="s">
+    <row r="936" spans="1:105">
+      <c r="DA936" t="s">
         <v>931</v>
       </c>
     </row>
-    <row r="935" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB935" t="s">
+    <row r="937" spans="1:105">
+      <c r="DA937" t="s">
         <v>932</v>
       </c>
     </row>
-    <row r="936" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB936" t="s">
+    <row r="938" spans="1:105">
+      <c r="DA938" t="s">
         <v>933</v>
       </c>
     </row>
-    <row r="937" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB937" t="s">
+    <row r="939" spans="1:105">
+      <c r="DA939" t="s">
         <v>934</v>
       </c>
     </row>
-    <row r="938" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB938" t="s">
+    <row r="940" spans="1:105">
+      <c r="DA940" t="s">
         <v>935</v>
       </c>
     </row>
-    <row r="939" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB939" t="s">
+    <row r="941" spans="1:105">
+      <c r="DA941" t="s">
         <v>936</v>
       </c>
     </row>
-    <row r="940" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB940" t="s">
+    <row r="942" spans="1:105">
+      <c r="DA942" t="s">
         <v>937</v>
       </c>
     </row>
-    <row r="941" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB941" t="s">
+    <row r="943" spans="1:105">
+      <c r="DA943" t="s">
         <v>938</v>
       </c>
     </row>
-    <row r="942" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB942" t="s">
+    <row r="944" spans="1:105">
+      <c r="DA944" t="s">
         <v>939</v>
       </c>
     </row>
-    <row r="943" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB943" t="s">
+    <row r="945" spans="1:105">
+      <c r="DA945" t="s">
         <v>940</v>
       </c>
     </row>
-    <row r="944" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB944" t="s">
+    <row r="946" spans="1:105">
+      <c r="DA946" t="s">
         <v>941</v>
       </c>
     </row>
-    <row r="945" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB945" t="s">
+    <row r="947" spans="1:105">
+      <c r="DA947" t="s">
         <v>942</v>
       </c>
     </row>
-    <row r="946" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB946" t="s">
+    <row r="948" spans="1:105">
+      <c r="DA948" t="s">
         <v>943</v>
       </c>
     </row>
-    <row r="947" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB947" t="s">
+    <row r="949" spans="1:105">
+      <c r="DA949" t="s">
         <v>944</v>
       </c>
     </row>
-    <row r="948" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB948" t="s">
+    <row r="950" spans="1:105">
+      <c r="DA950" t="s">
         <v>945</v>
       </c>
     </row>
-    <row r="949" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB949" t="s">
+    <row r="951" spans="1:105">
+      <c r="DA951" t="s">
         <v>946</v>
       </c>
     </row>
-    <row r="950" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB950" t="s">
+    <row r="952" spans="1:105">
+      <c r="DA952" t="s">
         <v>947</v>
       </c>
     </row>
-    <row r="951" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB951" t="s">
+    <row r="953" spans="1:105">
+      <c r="DA953" t="s">
         <v>948</v>
       </c>
     </row>
-    <row r="952" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB952" t="s">
+    <row r="954" spans="1:105">
+      <c r="DA954" t="s">
         <v>949</v>
       </c>
     </row>
-    <row r="953" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB953" t="s">
+    <row r="955" spans="1:105">
+      <c r="DA955" t="s">
         <v>950</v>
       </c>
     </row>
-    <row r="954" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB954" t="s">
+    <row r="956" spans="1:105">
+      <c r="DA956" t="s">
         <v>951</v>
       </c>
     </row>
-    <row r="955" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB955" t="s">
+    <row r="957" spans="1:105">
+      <c r="DA957" t="s">
         <v>952</v>
       </c>
     </row>
-    <row r="956" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB956" t="s">
+    <row r="958" spans="1:105">
+      <c r="DA958" t="s">
         <v>953</v>
       </c>
     </row>
-    <row r="957" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB957" t="s">
+    <row r="959" spans="1:105">
+      <c r="DA959" t="s">
         <v>954</v>
       </c>
     </row>
-    <row r="958" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB958" t="s">
+    <row r="960" spans="1:105">
+      <c r="DA960" t="s">
         <v>955</v>
       </c>
     </row>
-    <row r="959" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB959" t="s">
+    <row r="961" spans="1:105">
+      <c r="DA961" t="s">
         <v>956</v>
       </c>
     </row>
-    <row r="960" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB960" t="s">
+    <row r="962" spans="1:105">
+      <c r="DA962" t="s">
         <v>957</v>
       </c>
     </row>
-    <row r="961" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB961" t="s">
+    <row r="963" spans="1:105">
+      <c r="DA963" t="s">
         <v>958</v>
       </c>
     </row>
-    <row r="962" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB962" t="s">
+    <row r="964" spans="1:105">
+      <c r="DA964" t="s">
         <v>959</v>
       </c>
     </row>
-    <row r="963" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB963" t="s">
+    <row r="965" spans="1:105">
+      <c r="DA965" t="s">
         <v>960</v>
       </c>
     </row>
-    <row r="964" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB964" t="s">
+    <row r="966" spans="1:105">
+      <c r="DA966" t="s">
         <v>961</v>
       </c>
     </row>
-    <row r="965" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB965" t="s">
+    <row r="967" spans="1:105">
+      <c r="DA967" t="s">
         <v>962</v>
       </c>
     </row>
-    <row r="966" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB966" t="s">
+    <row r="968" spans="1:105">
+      <c r="DA968" t="s">
         <v>963</v>
       </c>
     </row>
-    <row r="967" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB967" t="s">
+    <row r="969" spans="1:105">
+      <c r="DA969" t="s">
         <v>964</v>
       </c>
     </row>
-    <row r="968" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB968" t="s">
+    <row r="970" spans="1:105">
+      <c r="DA970" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="969" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB969" t="s">
+    <row r="971" spans="1:105">
+      <c r="DA971" t="s">
         <v>966</v>
       </c>
     </row>
-    <row r="970" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB970" t="s">
+    <row r="972" spans="1:105">
+      <c r="DA972" t="s">
         <v>967</v>
       </c>
     </row>
-    <row r="971" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB971" t="s">
+    <row r="973" spans="1:105">
+      <c r="DA973" t="s">
         <v>968</v>
       </c>
     </row>
-    <row r="972" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB972" t="s">
+    <row r="974" spans="1:105">
+      <c r="DA974" t="s">
         <v>969</v>
       </c>
     </row>
-    <row r="973" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB973" t="s">
+    <row r="975" spans="1:105">
+      <c r="DA975" t="s">
         <v>970</v>
       </c>
     </row>
-    <row r="974" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB974" t="s">
+    <row r="976" spans="1:105">
+      <c r="DA976" t="s">
         <v>971</v>
       </c>
     </row>
-    <row r="975" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB975" t="s">
+    <row r="977" spans="1:105">
+      <c r="DA977" t="s">
         <v>972</v>
       </c>
     </row>
-    <row r="976" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB976" t="s">
+    <row r="978" spans="1:105">
+      <c r="DA978" t="s">
         <v>973</v>
       </c>
     </row>
-    <row r="977" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB977" t="s">
+    <row r="979" spans="1:105">
+      <c r="DA979" t="s">
         <v>974</v>
       </c>
     </row>
-    <row r="978" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB978" t="s">
+    <row r="980" spans="1:105">
+      <c r="DA980" t="s">
         <v>975</v>
       </c>
     </row>
-    <row r="979" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB979" t="s">
+    <row r="981" spans="1:105">
+      <c r="DA981" t="s">
         <v>976</v>
       </c>
     </row>
-    <row r="980" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB980" t="s">
+    <row r="982" spans="1:105">
+      <c r="DA982" t="s">
         <v>977</v>
       </c>
     </row>
-    <row r="981" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB981" t="s">
+    <row r="983" spans="1:105">
+      <c r="DA983" t="s">
         <v>978</v>
       </c>
     </row>
-    <row r="982" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB982" t="s">
+    <row r="984" spans="1:105">
+      <c r="DA984" t="s">
         <v>979</v>
       </c>
     </row>
-    <row r="983" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB983" t="s">
+    <row r="985" spans="1:105">
+      <c r="DA985" t="s">
         <v>980</v>
       </c>
     </row>
-    <row r="984" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB984" t="s">
+    <row r="986" spans="1:105">
+      <c r="DA986" t="s">
         <v>981</v>
       </c>
     </row>
-    <row r="985" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB985" t="s">
+    <row r="987" spans="1:105">
+      <c r="DA987" t="s">
         <v>982</v>
       </c>
     </row>
-    <row r="986" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB986" t="s">
+    <row r="988" spans="1:105">
+      <c r="DA988" t="s">
         <v>983</v>
       </c>
     </row>
-    <row r="987" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB987" t="s">
+    <row r="989" spans="1:105">
+      <c r="DA989" t="s">
         <v>984</v>
       </c>
     </row>
-    <row r="988" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB988" t="s">
+    <row r="990" spans="1:105">
+      <c r="DA990" t="s">
         <v>985</v>
       </c>
     </row>
-    <row r="989" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB989" t="s">
+    <row r="991" spans="1:105">
+      <c r="DA991" t="s">
         <v>986</v>
       </c>
     </row>
-    <row r="990" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB990" t="s">
+    <row r="992" spans="1:105">
+      <c r="DA992" t="s">
         <v>987</v>
       </c>
     </row>
-    <row r="991" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB991" t="s">
+    <row r="993" spans="1:105">
+      <c r="DA993" t="s">
         <v>988</v>
       </c>
     </row>
-    <row r="992" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB992" t="s">
+    <row r="994" spans="1:105">
+      <c r="DA994" t="s">
         <v>989</v>
       </c>
     </row>
-    <row r="993" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB993" t="s">
+    <row r="995" spans="1:105">
+      <c r="DA995" t="s">
         <v>990</v>
       </c>
     </row>
-    <row r="994" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB994" t="s">
+    <row r="996" spans="1:105">
+      <c r="DA996" t="s">
         <v>991</v>
       </c>
     </row>
-    <row r="995" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB995" t="s">
+    <row r="997" spans="1:105">
+      <c r="DA997" t="s">
         <v>992</v>
       </c>
     </row>
-    <row r="996" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB996" t="s">
+    <row r="998" spans="1:105">
+      <c r="DA998" t="s">
         <v>993</v>
       </c>
     </row>
-    <row r="997" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB997" t="s">
+    <row r="999" spans="1:105">
+      <c r="DA999" t="s">
         <v>994</v>
       </c>
     </row>
-    <row r="998" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB998" t="s">
+    <row r="1000" spans="1:105">
+      <c r="DA1000" t="s">
         <v>995</v>
       </c>
     </row>
-    <row r="999" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB999" t="s">
+    <row r="1001" spans="1:105">
+      <c r="DA1001" t="s">
         <v>996</v>
       </c>
     </row>
-    <row r="1000" spans="1:106">
-[...1 lines deleted...]
-      <c r="DB1000" t="s">
+    <row r="1002" spans="1:105">
+      <c r="DA1002" t="s">
         <v>997</v>
       </c>
     </row>
-    <row r="1001" spans="1:106">
-      <c r="DB1001" t="s">
+    <row r="1003" spans="1:105">
+      <c r="DA1003" t="s">
         <v>998</v>
       </c>
     </row>
-    <row r="1002" spans="1:106">
-      <c r="DB1002" t="s">
+    <row r="1004" spans="1:105">
+      <c r="DA1004" t="s">
         <v>999</v>
       </c>
     </row>
-    <row r="1003" spans="1:106">
-      <c r="DB1003" t="s">
+    <row r="1005" spans="1:105">
+      <c r="DA1005" t="s">
         <v>1000</v>
       </c>
     </row>
-    <row r="1004" spans="1:106">
-      <c r="DB1004" t="s">
+    <row r="1006" spans="1:105">
+      <c r="DA1006" t="s">
         <v>1001</v>
       </c>
     </row>
-    <row r="1005" spans="1:106">
-      <c r="DB1005" t="s">
+    <row r="1007" spans="1:105">
+      <c r="DA1007" t="s">
         <v>1002</v>
       </c>
     </row>
-    <row r="1006" spans="1:106">
-      <c r="DB1006" t="s">
+    <row r="1008" spans="1:105">
+      <c r="DA1008" t="s">
         <v>1003</v>
       </c>
     </row>
-    <row r="1007" spans="1:106">
-      <c r="DB1007" t="s">
+    <row r="1009" spans="1:105">
+      <c r="DA1009" t="s">
         <v>1004</v>
       </c>
     </row>
-    <row r="1008" spans="1:106">
-      <c r="DB1008" t="s">
+    <row r="1010" spans="1:105">
+      <c r="DA1010" t="s">
         <v>1005</v>
       </c>
     </row>
-    <row r="1009" spans="1:106">
-      <c r="DB1009" t="s">
+    <row r="1011" spans="1:105">
+      <c r="DA1011" t="s">
         <v>1006</v>
       </c>
     </row>
-    <row r="1010" spans="1:106">
-      <c r="DB1010" t="s">
+    <row r="1012" spans="1:105">
+      <c r="DA1012" t="s">
         <v>1007</v>
       </c>
     </row>
-    <row r="1011" spans="1:106">
-      <c r="DB1011" t="s">
+    <row r="1013" spans="1:105">
+      <c r="DA1013" t="s">
         <v>1008</v>
       </c>
     </row>
-    <row r="1012" spans="1:106">
-      <c r="DB1012" t="s">
+    <row r="1014" spans="1:105">
+      <c r="DA1014" t="s">
         <v>1009</v>
       </c>
     </row>
-    <row r="1013" spans="1:106">
-      <c r="DB1013" t="s">
+    <row r="1015" spans="1:105">
+      <c r="DA1015" t="s">
         <v>1010</v>
       </c>
     </row>
-    <row r="1014" spans="1:106">
-      <c r="DB1014" t="s">
+    <row r="1016" spans="1:105">
+      <c r="DA1016" t="s">
         <v>1011</v>
       </c>
     </row>
-    <row r="1015" spans="1:106">
-      <c r="DB1015" t="s">
+    <row r="1017" spans="1:105">
+      <c r="DA1017" t="s">
         <v>1012</v>
       </c>
     </row>
-    <row r="1016" spans="1:106">
-      <c r="DB1016" t="s">
+    <row r="1018" spans="1:105">
+      <c r="DA1018" t="s">
         <v>1013</v>
       </c>
     </row>
-    <row r="1017" spans="1:106">
-      <c r="DB1017" t="s">
+    <row r="1019" spans="1:105">
+      <c r="DA1019" t="s">
         <v>1014</v>
       </c>
     </row>
-    <row r="1018" spans="1:106">
-      <c r="DB1018" t="s">
+    <row r="1020" spans="1:105">
+      <c r="DA1020" t="s">
         <v>1015</v>
       </c>
     </row>
-    <row r="1019" spans="1:106">
-      <c r="DB1019" t="s">
+    <row r="1021" spans="1:105">
+      <c r="DA1021" t="s">
         <v>1016</v>
       </c>
     </row>
-    <row r="1020" spans="1:106">
-      <c r="DB1020" t="s">
+    <row r="1022" spans="1:105">
+      <c r="DA1022" t="s">
         <v>1017</v>
       </c>
     </row>
-    <row r="1021" spans="1:106">
-      <c r="DB1021" t="s">
+    <row r="1023" spans="1:105">
+      <c r="DA1023" t="s">
         <v>1018</v>
       </c>
     </row>
-    <row r="1022" spans="1:106">
-      <c r="DB1022" t="s">
+    <row r="1024" spans="1:105">
+      <c r="DA1024" t="s">
         <v>1019</v>
       </c>
     </row>
-    <row r="1023" spans="1:106">
-      <c r="DB1023" t="s">
+    <row r="1025" spans="1:105">
+      <c r="DA1025" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:105">
+      <c r="DA1026" t="s">
         <v>1020</v>
       </c>
     </row>
-    <row r="1024" spans="1:106">
-[...5 lines deleted...]
-      <c r="DB1025" t="s">
+    <row r="1027" spans="1:105">
+      <c r="DA1027" t="s">
         <v>1021</v>
       </c>
     </row>
-    <row r="1026" spans="1:106">
-      <c r="DB1026" t="s">
+    <row r="1028" spans="1:105">
+      <c r="DA1028" t="s">
         <v>1022</v>
       </c>
     </row>
-    <row r="1027" spans="1:106">
-      <c r="DB1027" t="s">
+    <row r="1029" spans="1:105">
+      <c r="DA1029" t="s">
         <v>1023</v>
       </c>
     </row>
-    <row r="1028" spans="1:106">
-      <c r="DB1028" t="s">
+    <row r="1030" spans="1:105">
+      <c r="DA1030" t="s">
         <v>1024</v>
       </c>
     </row>
-    <row r="1029" spans="1:106">
-      <c r="DB1029" t="s">
+    <row r="1031" spans="1:105">
+      <c r="DA1031" t="s">
         <v>1025</v>
       </c>
     </row>
-    <row r="1030" spans="1:106">
-      <c r="DB1030" t="s">
+    <row r="1032" spans="1:105">
+      <c r="DA1032" t="s">
         <v>1026</v>
       </c>
     </row>
-    <row r="1031" spans="1:106">
-      <c r="DB1031" t="s">
+    <row r="1033" spans="1:105">
+      <c r="DA1033" t="s">
         <v>1027</v>
       </c>
     </row>
-    <row r="1032" spans="1:106">
-      <c r="DB1032" t="s">
+    <row r="1034" spans="1:105">
+      <c r="DA1034" t="s">
         <v>1028</v>
       </c>
     </row>
-    <row r="1033" spans="1:106">
-      <c r="DB1033" t="s">
+    <row r="1035" spans="1:105">
+      <c r="DA1035" t="s">
         <v>1029</v>
       </c>
     </row>
-    <row r="1034" spans="1:106">
-      <c r="DB1034" t="s">
+    <row r="1036" spans="1:105">
+      <c r="DA1036" t="s">
         <v>1030</v>
       </c>
     </row>
-    <row r="1035" spans="1:106">
-      <c r="DB1035" t="s">
+    <row r="1037" spans="1:105">
+      <c r="DA1037" t="s">
         <v>1031</v>
       </c>
     </row>
-    <row r="1036" spans="1:106">
-      <c r="DB1036" t="s">
+    <row r="1038" spans="1:105">
+      <c r="DA1038" t="s">
         <v>1032</v>
       </c>
     </row>
-    <row r="1037" spans="1:106">
-      <c r="DB1037" t="s">
+    <row r="1039" spans="1:105">
+      <c r="DA1039" t="s">
         <v>1033</v>
       </c>
     </row>
-    <row r="1038" spans="1:106">
-      <c r="DB1038" t="s">
+    <row r="1040" spans="1:105">
+      <c r="DA1040" t="s">
         <v>1034</v>
       </c>
     </row>
-    <row r="1039" spans="1:106">
-      <c r="DB1039" t="s">
+    <row r="1041" spans="1:105">
+      <c r="DA1041" t="s">
         <v>1035</v>
       </c>
     </row>
-    <row r="1040" spans="1:106">
-      <c r="DB1040" t="s">
+    <row r="1042" spans="1:105">
+      <c r="DA1042" t="s">
         <v>1036</v>
       </c>
     </row>
-    <row r="1041" spans="1:106">
-      <c r="DB1041" t="s">
+    <row r="1043" spans="1:105">
+      <c r="DA1043" t="s">
         <v>1037</v>
       </c>
     </row>
-    <row r="1042" spans="1:106">
-      <c r="DB1042" t="s">
+    <row r="1044" spans="1:105">
+      <c r="DA1044" t="s">
         <v>1038</v>
       </c>
     </row>
-    <row r="1043" spans="1:106">
-      <c r="DB1043" t="s">
+    <row r="1045" spans="1:105">
+      <c r="DA1045" t="s">
         <v>1039</v>
       </c>
     </row>
-    <row r="1044" spans="1:106">
-      <c r="DB1044" t="s">
+    <row r="1046" spans="1:105">
+      <c r="DA1046" t="s">
         <v>1040</v>
       </c>
     </row>
-    <row r="1045" spans="1:106">
-      <c r="DB1045" t="s">
+    <row r="1047" spans="1:105">
+      <c r="DA1047" t="s">
         <v>1041</v>
       </c>
     </row>
-    <row r="1046" spans="1:106">
-      <c r="DB1046" t="s">
+    <row r="1048" spans="1:105">
+      <c r="DA1048" t="s">
         <v>1042</v>
       </c>
     </row>
-    <row r="1047" spans="1:106">
-      <c r="DB1047" t="s">
+    <row r="1049" spans="1:105">
+      <c r="DA1049" t="s">
         <v>1043</v>
       </c>
     </row>
-    <row r="1048" spans="1:106">
-      <c r="DB1048" t="s">
+    <row r="1050" spans="1:105">
+      <c r="DA1050" t="s">
         <v>1044</v>
       </c>
     </row>
-    <row r="1049" spans="1:106">
-      <c r="DB1049" t="s">
+    <row r="1051" spans="1:105">
+      <c r="DA1051" t="s">
         <v>1045</v>
       </c>
     </row>
-    <row r="1050" spans="1:106">
-      <c r="DB1050" t="s">
+    <row r="1052" spans="1:105">
+      <c r="DA1052" t="s">
         <v>1046</v>
       </c>
     </row>
-    <row r="1051" spans="1:106">
-      <c r="DB1051" t="s">
+    <row r="1053" spans="1:105">
+      <c r="DA1053" t="s">
         <v>1047</v>
       </c>
     </row>
-    <row r="1052" spans="1:106">
-      <c r="DB1052" t="s">
+    <row r="1054" spans="1:105">
+      <c r="DA1054" t="s">
         <v>1048</v>
       </c>
     </row>
-    <row r="1053" spans="1:106">
-      <c r="DB1053" t="s">
+    <row r="1055" spans="1:105">
+      <c r="DA1055" t="s">
         <v>1049</v>
       </c>
     </row>
-    <row r="1054" spans="1:106">
-      <c r="DB1054" t="s">
+    <row r="1056" spans="1:105">
+      <c r="DA1056" t="s">
         <v>1050</v>
       </c>
     </row>
-    <row r="1055" spans="1:106">
-      <c r="DB1055" t="s">
+    <row r="1057" spans="1:105">
+      <c r="DA1057" t="s">
         <v>1051</v>
       </c>
     </row>
-    <row r="1056" spans="1:106">
-      <c r="DB1056" t="s">
+    <row r="1058" spans="1:105">
+      <c r="DA1058" t="s">
         <v>1052</v>
       </c>
     </row>
-    <row r="1057" spans="1:106">
-      <c r="DB1057" t="s">
+    <row r="1059" spans="1:105">
+      <c r="DA1059" t="s">
         <v>1053</v>
       </c>
     </row>
-    <row r="1058" spans="1:106">
-      <c r="DB1058" t="s">
+    <row r="1060" spans="1:105">
+      <c r="DA1060" t="s">
         <v>1054</v>
       </c>
     </row>
-    <row r="1059" spans="1:106">
-      <c r="DB1059" t="s">
+    <row r="1061" spans="1:105">
+      <c r="DA1061" t="s">
         <v>1055</v>
       </c>
     </row>
-    <row r="1060" spans="1:106">
-      <c r="DB1060" t="s">
+    <row r="1062" spans="1:105">
+      <c r="DA1062" t="s">
         <v>1056</v>
       </c>
     </row>
-    <row r="1061" spans="1:106">
-      <c r="DB1061" t="s">
+    <row r="1063" spans="1:105">
+      <c r="DA1063" t="s">
         <v>1057</v>
       </c>
     </row>
-    <row r="1062" spans="1:106">
-      <c r="DB1062" t="s">
+    <row r="1064" spans="1:105">
+      <c r="DA1064" t="s">
         <v>1058</v>
       </c>
     </row>
-    <row r="1063" spans="1:106">
-      <c r="DB1063" t="s">
+    <row r="1065" spans="1:105">
+      <c r="DA1065" t="s">
         <v>1059</v>
       </c>
     </row>
-    <row r="1064" spans="1:106">
-      <c r="DB1064" t="s">
+    <row r="1066" spans="1:105">
+      <c r="DA1066" t="s">
         <v>1060</v>
       </c>
     </row>
-    <row r="1065" spans="1:106">
-      <c r="DB1065" t="s">
+    <row r="1067" spans="1:105">
+      <c r="DA1067" t="s">
         <v>1061</v>
       </c>
     </row>
-    <row r="1066" spans="1:106">
-      <c r="DB1066" t="s">
+    <row r="1068" spans="1:105">
+      <c r="DA1068" t="s">
         <v>1062</v>
       </c>
     </row>
-    <row r="1067" spans="1:106">
-      <c r="DB1067" t="s">
+    <row r="1069" spans="1:105">
+      <c r="DA1069" t="s">
         <v>1063</v>
       </c>
     </row>
-    <row r="1068" spans="1:106">
-      <c r="DB1068" t="s">
+    <row r="1070" spans="1:105">
+      <c r="DA1070" t="s">
         <v>1064</v>
       </c>
     </row>
-    <row r="1069" spans="1:106">
-      <c r="DB1069" t="s">
+    <row r="1071" spans="1:105">
+      <c r="DA1071" t="s">
         <v>1065</v>
       </c>
     </row>
-    <row r="1070" spans="1:106">
-      <c r="DB1070" t="s">
+    <row r="1072" spans="1:105">
+      <c r="DA1072" t="s">
         <v>1066</v>
       </c>
     </row>
-    <row r="1071" spans="1:106">
-      <c r="DB1071" t="s">
+    <row r="1073" spans="1:105">
+      <c r="DA1073" t="s">
         <v>1067</v>
       </c>
     </row>
-    <row r="1072" spans="1:106">
-      <c r="DB1072" t="s">
+    <row r="1074" spans="1:105">
+      <c r="DA1074" t="s">
         <v>1068</v>
       </c>
     </row>
-    <row r="1073" spans="1:106">
-      <c r="DB1073" t="s">
+    <row r="1075" spans="1:105">
+      <c r="DA1075" t="s">
         <v>1069</v>
       </c>
     </row>
-    <row r="1074" spans="1:106">
-      <c r="DB1074" t="s">
+    <row r="1076" spans="1:105">
+      <c r="DA1076" t="s">
         <v>1070</v>
       </c>
     </row>
-    <row r="1075" spans="1:106">
-      <c r="DB1075" t="s">
+    <row r="1077" spans="1:105">
+      <c r="DA1077" t="s">
         <v>1071</v>
       </c>
     </row>
-    <row r="1076" spans="1:106">
-      <c r="DB1076" t="s">
+    <row r="1078" spans="1:105">
+      <c r="DA1078" t="s">
         <v>1072</v>
       </c>
     </row>
-    <row r="1077" spans="1:106">
-      <c r="DB1077" t="s">
+    <row r="1079" spans="1:105">
+      <c r="DA1079" t="s">
         <v>1073</v>
       </c>
     </row>
-    <row r="1078" spans="1:106">
-      <c r="DB1078" t="s">
+    <row r="1080" spans="1:105">
+      <c r="DA1080" t="s">
         <v>1074</v>
       </c>
     </row>
-    <row r="1079" spans="1:106">
-      <c r="DB1079" t="s">
+    <row r="1081" spans="1:105">
+      <c r="DA1081" t="s">
         <v>1075</v>
       </c>
     </row>
-    <row r="1080" spans="1:106">
-      <c r="DB1080" t="s">
+    <row r="1082" spans="1:105">
+      <c r="DA1082" t="s">
         <v>1076</v>
       </c>
     </row>
-    <row r="1081" spans="1:106">
-      <c r="DB1081" t="s">
+    <row r="1083" spans="1:105">
+      <c r="DA1083" t="s">
         <v>1077</v>
       </c>
     </row>
-    <row r="1082" spans="1:106">
-      <c r="DB1082" t="s">
+    <row r="1084" spans="1:105">
+      <c r="DA1084" t="s">
         <v>1078</v>
       </c>
     </row>
-    <row r="1083" spans="1:106">
-      <c r="DB1083" t="s">
+    <row r="1085" spans="1:105">
+      <c r="DA1085" t="s">
         <v>1079</v>
       </c>
     </row>
-    <row r="1084" spans="1:106">
-      <c r="DB1084" t="s">
+    <row r="1086" spans="1:105">
+      <c r="DA1086" t="s">
         <v>1080</v>
       </c>
     </row>
-    <row r="1085" spans="1:106">
-      <c r="DB1085" t="s">
+    <row r="1087" spans="1:105">
+      <c r="DA1087" t="s">
         <v>1081</v>
       </c>
     </row>
-    <row r="1086" spans="1:106">
-      <c r="DB1086" t="s">
+    <row r="1088" spans="1:105">
+      <c r="DA1088" t="s">
         <v>1082</v>
       </c>
     </row>
-    <row r="1087" spans="1:106">
-      <c r="DB1087" t="s">
+    <row r="1089" spans="1:105">
+      <c r="DA1089" t="s">
         <v>1083</v>
       </c>
     </row>
-    <row r="1088" spans="1:106">
-      <c r="DB1088" t="s">
+    <row r="1090" spans="1:105">
+      <c r="DA1090" t="s">
         <v>1084</v>
       </c>
     </row>
-    <row r="1089" spans="1:106">
-      <c r="DB1089" t="s">
+    <row r="1091" spans="1:105">
+      <c r="DA1091" t="s">
         <v>1085</v>
       </c>
     </row>
-    <row r="1090" spans="1:106">
-      <c r="DB1090" t="s">
+    <row r="1092" spans="1:105">
+      <c r="DA1092" t="s">
         <v>1086</v>
       </c>
     </row>
-    <row r="1091" spans="1:106">
-      <c r="DB1091" t="s">
+    <row r="1093" spans="1:105">
+      <c r="DA1093" t="s">
         <v>1087</v>
       </c>
     </row>
-    <row r="1092" spans="1:106">
-      <c r="DB1092" t="s">
+    <row r="1094" spans="1:105">
+      <c r="DA1094" t="s">
         <v>1088</v>
       </c>
     </row>
-    <row r="1093" spans="1:106">
-      <c r="DB1093" t="s">
+    <row r="1095" spans="1:105">
+      <c r="DA1095" t="s">
         <v>1089</v>
       </c>
     </row>
-    <row r="1094" spans="1:106">
-      <c r="DB1094" t="s">
+    <row r="1096" spans="1:105">
+      <c r="DA1096" t="s">
         <v>1090</v>
       </c>
     </row>
-    <row r="1095" spans="1:106">
-      <c r="DB1095" t="s">
+    <row r="1097" spans="1:105">
+      <c r="DA1097" t="s">
         <v>1091</v>
       </c>
     </row>
-    <row r="1096" spans="1:106">
-      <c r="DB1096" t="s">
+    <row r="1098" spans="1:105">
+      <c r="DA1098" t="s">
         <v>1092</v>
       </c>
     </row>
-    <row r="1097" spans="1:106">
-      <c r="DB1097" t="s">
+    <row r="1099" spans="1:105">
+      <c r="DA1099" t="s">
         <v>1093</v>
       </c>
     </row>
-    <row r="1098" spans="1:106">
-      <c r="DB1098" t="s">
+    <row r="1100" spans="1:105">
+      <c r="DA1100" t="s">
         <v>1094</v>
       </c>
     </row>
-    <row r="1099" spans="1:106">
-      <c r="DB1099" t="s">
+    <row r="1101" spans="1:105">
+      <c r="DA1101" t="s">
         <v>1095</v>
       </c>
     </row>
-    <row r="1100" spans="1:106">
-      <c r="DB1100" t="s">
+    <row r="1102" spans="1:105">
+      <c r="DA1102" t="s">
         <v>1096</v>
       </c>
     </row>
-    <row r="1101" spans="1:106">
-      <c r="DB1101" t="s">
+    <row r="1103" spans="1:105">
+      <c r="DA1103" t="s">
         <v>1097</v>
       </c>
     </row>
-    <row r="1102" spans="1:106">
-      <c r="DB1102" t="s">
+    <row r="1104" spans="1:105">
+      <c r="DA1104" t="s">
         <v>1098</v>
       </c>
     </row>
-    <row r="1103" spans="1:106">
-      <c r="DB1103" t="s">
+    <row r="1105" spans="1:105">
+      <c r="DA1105" t="s">
         <v>1099</v>
       </c>
     </row>
-    <row r="1104" spans="1:106">
-      <c r="DB1104" t="s">
+    <row r="1106" spans="1:105">
+      <c r="DA1106" t="s">
         <v>1100</v>
       </c>
     </row>
-    <row r="1105" spans="1:106">
-      <c r="DB1105" t="s">
+    <row r="1107" spans="1:105">
+      <c r="DA1107" t="s">
         <v>1101</v>
       </c>
     </row>
-    <row r="1106" spans="1:106">
-      <c r="DB1106" t="s">
+    <row r="1108" spans="1:105">
+      <c r="DA1108" t="s">
         <v>1102</v>
       </c>
     </row>
-    <row r="1107" spans="1:106">
-      <c r="DB1107" t="s">
+    <row r="1109" spans="1:105">
+      <c r="DA1109" t="s">
         <v>1103</v>
       </c>
     </row>
-    <row r="1108" spans="1:106">
-      <c r="DB1108" t="s">
+    <row r="1110" spans="1:105">
+      <c r="DA1110" t="s">
         <v>1104</v>
       </c>
     </row>
-    <row r="1109" spans="1:106">
-      <c r="DB1109" t="s">
+    <row r="1111" spans="1:105">
+      <c r="DA1111" t="s">
         <v>1105</v>
       </c>
     </row>
-    <row r="1110" spans="1:106">
-      <c r="DB1110" t="s">
+    <row r="1112" spans="1:105">
+      <c r="DA1112" t="s">
         <v>1106</v>
       </c>
     </row>
-    <row r="1111" spans="1:106">
-      <c r="DB1111" t="s">
+    <row r="1113" spans="1:105">
+      <c r="DA1113" t="s">
         <v>1107</v>
       </c>
     </row>
-    <row r="1112" spans="1:106">
-      <c r="DB1112" t="s">
+    <row r="1114" spans="1:105">
+      <c r="DA1114" t="s">
         <v>1108</v>
       </c>
     </row>
-    <row r="1113" spans="1:106">
-      <c r="DB1113" t="s">
+    <row r="1115" spans="1:105">
+      <c r="DA1115" t="s">
         <v>1109</v>
       </c>
     </row>
-    <row r="1114" spans="1:106">
-      <c r="DB1114" t="s">
+    <row r="1116" spans="1:105">
+      <c r="DA1116" t="s">
         <v>1110</v>
       </c>
     </row>
-    <row r="1115" spans="1:106">
-      <c r="DB1115" t="s">
+    <row r="1117" spans="1:105">
+      <c r="DA1117" t="s">
         <v>1111</v>
       </c>
     </row>
-    <row r="1116" spans="1:106">
-      <c r="DB1116" t="s">
+    <row r="1118" spans="1:105">
+      <c r="DA1118" t="s">
         <v>1112</v>
       </c>
     </row>
-    <row r="1117" spans="1:106">
-      <c r="DB1117" t="s">
+    <row r="1119" spans="1:105">
+      <c r="DA1119" t="s">
         <v>1113</v>
       </c>
     </row>
-    <row r="1118" spans="1:106">
-      <c r="DB1118" t="s">
+    <row r="1120" spans="1:105">
+      <c r="DA1120" t="s">
         <v>1114</v>
       </c>
     </row>
-    <row r="1119" spans="1:106">
-      <c r="DB1119" t="s">
+    <row r="1121" spans="1:105">
+      <c r="DA1121" t="s">
         <v>1115</v>
       </c>
     </row>
-    <row r="1120" spans="1:106">
-      <c r="DB1120" t="s">
+    <row r="1122" spans="1:105">
+      <c r="DA1122" t="s">
         <v>1116</v>
       </c>
     </row>
-    <row r="1121" spans="1:106">
-      <c r="DB1121" t="s">
+    <row r="1123" spans="1:105">
+      <c r="DA1123" t="s">
         <v>1117</v>
       </c>
     </row>
-    <row r="1122" spans="1:106">
-      <c r="DB1122" t="s">
+    <row r="1124" spans="1:105">
+      <c r="DA1124" t="s">
         <v>1118</v>
       </c>
     </row>
-    <row r="1123" spans="1:106">
-      <c r="DB1123" t="s">
+    <row r="1125" spans="1:105">
+      <c r="DA1125" t="s">
         <v>1119</v>
       </c>
     </row>
-    <row r="1124" spans="1:106">
-      <c r="DB1124" t="s">
+    <row r="1126" spans="1:105">
+      <c r="DA1126" t="s">
         <v>1120</v>
       </c>
     </row>
-    <row r="1125" spans="1:106">
-      <c r="DB1125" t="s">
+    <row r="1127" spans="1:105">
+      <c r="DA1127" t="s">
         <v>1121</v>
       </c>
     </row>
-    <row r="1126" spans="1:106">
-      <c r="DB1126" t="s">
+    <row r="1128" spans="1:105">
+      <c r="DA1128" t="s">
         <v>1122</v>
       </c>
     </row>
-    <row r="1127" spans="1:106">
-      <c r="DB1127" t="s">
+    <row r="1129" spans="1:105">
+      <c r="DA1129" t="s">
         <v>1123</v>
       </c>
     </row>
-    <row r="1128" spans="1:106">
-      <c r="DB1128" t="s">
+    <row r="1130" spans="1:105">
+      <c r="DA1130" t="s">
         <v>1124</v>
       </c>
     </row>
-    <row r="1129" spans="1:106">
-      <c r="DB1129" t="s">
+    <row r="1131" spans="1:105">
+      <c r="DA1131" t="s">
         <v>1125</v>
       </c>
     </row>
-    <row r="1130" spans="1:106">
-      <c r="DB1130" t="s">
+    <row r="1132" spans="1:105">
+      <c r="DA1132" t="s">
         <v>1126</v>
       </c>
     </row>
-    <row r="1131" spans="1:106">
-      <c r="DB1131" t="s">
+    <row r="1133" spans="1:105">
+      <c r="DA1133" t="s">
         <v>1127</v>
       </c>
     </row>
-    <row r="1132" spans="1:106">
-      <c r="DB1132" t="s">
+    <row r="1134" spans="1:105">
+      <c r="DA1134" t="s">
         <v>1128</v>
       </c>
     </row>
-    <row r="1133" spans="1:106">
-      <c r="DB1133" t="s">
+    <row r="1135" spans="1:105">
+      <c r="DA1135" t="s">
         <v>1129</v>
       </c>
     </row>
-    <row r="1134" spans="1:106">
-      <c r="DB1134" t="s">
+    <row r="1136" spans="1:105">
+      <c r="DA1136" t="s">
         <v>1130</v>
       </c>
     </row>
-    <row r="1135" spans="1:106">
-      <c r="DB1135" t="s">
+    <row r="1137" spans="1:105">
+      <c r="DA1137" t="s">
         <v>1131</v>
       </c>
     </row>
-    <row r="1136" spans="1:106">
-      <c r="DB1136" t="s">
+    <row r="1138" spans="1:105">
+      <c r="DA1138" t="s">
         <v>1132</v>
       </c>
     </row>
-    <row r="1137" spans="1:106">
-      <c r="DB1137" t="s">
+    <row r="1139" spans="1:105">
+      <c r="DA1139" t="s">
         <v>1133</v>
       </c>
     </row>
-    <row r="1138" spans="1:106">
-      <c r="DB1138" t="s">
+    <row r="1140" spans="1:105">
+      <c r="DA1140" t="s">
         <v>1134</v>
       </c>
     </row>
-    <row r="1139" spans="1:106">
-      <c r="DB1139" t="s">
+    <row r="1141" spans="1:105">
+      <c r="DA1141" t="s">
         <v>1135</v>
       </c>
     </row>
-    <row r="1140" spans="1:106">
-      <c r="DB1140" t="s">
+    <row r="1142" spans="1:105">
+      <c r="DA1142" t="s">
         <v>1136</v>
       </c>
     </row>
-    <row r="1141" spans="1:106">
-      <c r="DB1141" t="s">
+    <row r="1143" spans="1:105">
+      <c r="DA1143" t="s">
         <v>1137</v>
       </c>
     </row>
-    <row r="1142" spans="1:106">
-      <c r="DB1142" t="s">
+    <row r="1144" spans="1:105">
+      <c r="DA1144" t="s">
         <v>1138</v>
       </c>
     </row>
-    <row r="1143" spans="1:106">
-      <c r="DB1143" t="s">
+    <row r="1145" spans="1:105">
+      <c r="DA1145" t="s">
         <v>1139</v>
       </c>
     </row>
-    <row r="1144" spans="1:106">
-      <c r="DB1144" t="s">
+    <row r="1146" spans="1:105">
+      <c r="DA1146" t="s">
         <v>1140</v>
       </c>
     </row>
-    <row r="1145" spans="1:106">
-      <c r="DB1145" t="s">
+    <row r="1147" spans="1:105">
+      <c r="DA1147" t="s">
         <v>1141</v>
       </c>
     </row>
-    <row r="1146" spans="1:106">
-      <c r="DB1146" t="s">
+    <row r="1148" spans="1:105">
+      <c r="DA1148" t="s">
         <v>1142</v>
       </c>
     </row>
-    <row r="1147" spans="1:106">
-      <c r="DB1147" t="s">
+    <row r="1149" spans="1:105">
+      <c r="DA1149" t="s">
         <v>1143</v>
       </c>
     </row>
-    <row r="1148" spans="1:106">
-      <c r="DB1148" t="s">
+    <row r="1150" spans="1:105">
+      <c r="DA1150" t="s">
         <v>1144</v>
       </c>
     </row>
-    <row r="1149" spans="1:106">
-      <c r="DB1149" t="s">
+    <row r="1151" spans="1:105">
+      <c r="DA1151" t="s">
         <v>1145</v>
       </c>
     </row>
-    <row r="1150" spans="1:106">
-      <c r="DB1150" t="s">
+    <row r="1152" spans="1:105">
+      <c r="DA1152" t="s">
         <v>1146</v>
       </c>
     </row>
-    <row r="1151" spans="1:106">
-      <c r="DB1151" t="s">
+    <row r="1153" spans="1:105">
+      <c r="DA1153" t="s">
         <v>1147</v>
       </c>
     </row>
-    <row r="1152" spans="1:106">
-      <c r="DB1152" t="s">
+    <row r="1154" spans="1:105">
+      <c r="DA1154" t="s">
         <v>1148</v>
       </c>
     </row>
-    <row r="1153" spans="1:106">
-      <c r="DB1153" t="s">
+    <row r="1155" spans="1:105">
+      <c r="DA1155" t="s">
         <v>1149</v>
       </c>
     </row>
-    <row r="1154" spans="1:106">
-      <c r="DB1154" t="s">
+    <row r="1156" spans="1:105">
+      <c r="DA1156" t="s">
         <v>1150</v>
       </c>
     </row>
-    <row r="1155" spans="1:106">
-      <c r="DB1155" t="s">
+    <row r="1157" spans="1:105">
+      <c r="DA1157" t="s">
         <v>1151</v>
       </c>
     </row>
-    <row r="1156" spans="1:106">
-      <c r="DB1156" t="s">
+    <row r="1158" spans="1:105">
+      <c r="DA1158" t="s">
         <v>1152</v>
       </c>
     </row>
-    <row r="1157" spans="1:106">
-      <c r="DB1157" t="s">
+    <row r="1159" spans="1:105">
+      <c r="DA1159" t="s">
         <v>1153</v>
       </c>
     </row>
-    <row r="1158" spans="1:106">
-      <c r="DB1158" t="s">
+    <row r="1160" spans="1:105">
+      <c r="DA1160" t="s">
         <v>1154</v>
       </c>
     </row>
-    <row r="1159" spans="1:106">
-      <c r="DB1159" t="s">
+    <row r="1161" spans="1:105">
+      <c r="DA1161" t="s">
         <v>1155</v>
       </c>
     </row>
-    <row r="1160" spans="1:106">
-      <c r="DB1160" t="s">
+    <row r="1162" spans="1:105">
+      <c r="DA1162" t="s">
         <v>1156</v>
       </c>
     </row>
-    <row r="1161" spans="1:106">
-      <c r="DB1161" t="s">
+    <row r="1163" spans="1:105">
+      <c r="DA1163" t="s">
         <v>1157</v>
       </c>
     </row>
-    <row r="1162" spans="1:106">
-      <c r="DB1162" t="s">
+    <row r="1164" spans="1:105">
+      <c r="DA1164" t="s">
         <v>1158</v>
       </c>
     </row>
-    <row r="1163" spans="1:106">
-      <c r="DB1163" t="s">
+    <row r="1165" spans="1:105">
+      <c r="DA1165" t="s">
         <v>1159</v>
       </c>
     </row>
-    <row r="1164" spans="1:106">
-      <c r="DB1164" t="s">
+    <row r="1166" spans="1:105">
+      <c r="DA1166" t="s">
         <v>1160</v>
       </c>
     </row>
-    <row r="1165" spans="1:106">
-      <c r="DB1165" t="s">
+    <row r="1167" spans="1:105">
+      <c r="DA1167" t="s">
         <v>1161</v>
       </c>
     </row>
-    <row r="1166" spans="1:106">
-      <c r="DB1166" t="s">
+    <row r="1168" spans="1:105">
+      <c r="DA1168" t="s">
         <v>1162</v>
       </c>
     </row>
-    <row r="1167" spans="1:106">
-      <c r="DB1167" t="s">
+    <row r="1169" spans="1:105">
+      <c r="DA1169" t="s">
         <v>1163</v>
       </c>
     </row>
-    <row r="1168" spans="1:106">
-      <c r="DB1168" t="s">
+    <row r="1170" spans="1:105">
+      <c r="DA1170" t="s">
         <v>1164</v>
       </c>
     </row>
-    <row r="1169" spans="1:106">
-      <c r="DB1169" t="s">
+    <row r="1171" spans="1:105">
+      <c r="DA1171" t="s">
         <v>1165</v>
       </c>
     </row>
-    <row r="1170" spans="1:106">
-      <c r="DB1170" t="s">
+    <row r="1172" spans="1:105">
+      <c r="DA1172" t="s">
         <v>1166</v>
       </c>
     </row>
-    <row r="1171" spans="1:106">
-      <c r="DB1171" t="s">
+    <row r="1173" spans="1:105">
+      <c r="DA1173" t="s">
         <v>1167</v>
       </c>
     </row>
-    <row r="1172" spans="1:106">
-      <c r="DB1172" t="s">
+    <row r="1174" spans="1:105">
+      <c r="DA1174" t="s">
         <v>1168</v>
       </c>
     </row>
-    <row r="1173" spans="1:106">
-      <c r="DB1173" t="s">
+    <row r="1175" spans="1:105">
+      <c r="DA1175" t="s">
         <v>1169</v>
       </c>
     </row>
-    <row r="1174" spans="1:106">
-      <c r="DB1174" t="s">
+    <row r="1176" spans="1:105">
+      <c r="DA1176" t="s">
         <v>1170</v>
       </c>
     </row>
-    <row r="1175" spans="1:106">
-      <c r="DB1175" t="s">
+    <row r="1177" spans="1:105">
+      <c r="DA1177" t="s">
         <v>1171</v>
       </c>
     </row>
-    <row r="1176" spans="1:106">
-      <c r="DB1176" t="s">
+    <row r="1178" spans="1:105">
+      <c r="DA1178" t="s">
         <v>1172</v>
       </c>
     </row>
-    <row r="1177" spans="1:106">
-      <c r="DB1177" t="s">
+    <row r="1179" spans="1:105">
+      <c r="DA1179" t="s">
         <v>1173</v>
       </c>
     </row>
-    <row r="1178" spans="1:106">
-      <c r="DB1178" t="s">
+    <row r="1180" spans="1:105">
+      <c r="DA1180" t="s">
         <v>1174</v>
       </c>
     </row>
-    <row r="1179" spans="1:106">
-      <c r="DB1179" t="s">
+    <row r="1181" spans="1:105">
+      <c r="DA1181" t="s">
         <v>1175</v>
       </c>
     </row>
-    <row r="1180" spans="1:106">
-      <c r="DB1180" t="s">
+    <row r="1182" spans="1:105">
+      <c r="DA1182" t="s">
         <v>1176</v>
       </c>
     </row>
-    <row r="1181" spans="1:106">
-      <c r="DB1181" t="s">
+    <row r="1183" spans="1:105">
+      <c r="DA1183" t="s">
         <v>1177</v>
       </c>
     </row>
-    <row r="1182" spans="1:106">
-      <c r="DB1182" t="s">
+    <row r="1184" spans="1:105">
+      <c r="DA1184" t="s">
         <v>1178</v>
       </c>
     </row>
-    <row r="1183" spans="1:106">
-      <c r="DB1183" t="s">
+    <row r="1185" spans="1:105">
+      <c r="DA1185" t="s">
         <v>1179</v>
       </c>
     </row>
-    <row r="1184" spans="1:106">
-      <c r="DB1184" t="s">
+    <row r="1186" spans="1:105">
+      <c r="DA1186" t="s">
         <v>1180</v>
       </c>
     </row>
-    <row r="1185" spans="1:106">
-      <c r="DB1185" t="s">
+    <row r="1187" spans="1:105">
+      <c r="DA1187" t="s">
         <v>1181</v>
       </c>
     </row>
-    <row r="1186" spans="1:106">
-      <c r="DB1186" t="s">
+    <row r="1188" spans="1:105">
+      <c r="DA1188" t="s">
         <v>1182</v>
       </c>
     </row>
-    <row r="1187" spans="1:106">
-      <c r="DB1187" t="s">
+    <row r="1189" spans="1:105">
+      <c r="DA1189" t="s">
         <v>1183</v>
       </c>
     </row>
-    <row r="1188" spans="1:106">
-      <c r="DB1188" t="s">
+    <row r="1190" spans="1:105">
+      <c r="DA1190" t="s">
         <v>1184</v>
       </c>
     </row>
-    <row r="1189" spans="1:106">
-      <c r="DB1189" t="s">
+    <row r="1191" spans="1:105">
+      <c r="DA1191" t="s">
         <v>1185</v>
       </c>
     </row>
-    <row r="1190" spans="1:106">
-      <c r="DB1190" t="s">
+    <row r="1192" spans="1:105">
+      <c r="DA1192" t="s">
         <v>1186</v>
       </c>
     </row>
-    <row r="1191" spans="1:106">
-      <c r="DB1191" t="s">
+    <row r="1193" spans="1:105">
+      <c r="DA1193" t="s">
         <v>1187</v>
       </c>
     </row>
-    <row r="1192" spans="1:106">
-      <c r="DB1192" t="s">
+    <row r="1194" spans="1:105">
+      <c r="DA1194" t="s">
         <v>1188</v>
       </c>
     </row>
-    <row r="1193" spans="1:106">
-      <c r="DB1193" t="s">
+    <row r="1195" spans="1:105">
+      <c r="DA1195" t="s">
         <v>1189</v>
       </c>
     </row>
-    <row r="1194" spans="1:106">
-      <c r="DB1194" t="s">
+    <row r="1196" spans="1:105">
+      <c r="DA1196" t="s">
         <v>1190</v>
       </c>
     </row>
-    <row r="1195" spans="1:106">
-      <c r="DB1195" t="s">
+    <row r="1197" spans="1:105">
+      <c r="DA1197" t="s">
         <v>1191</v>
       </c>
     </row>
-    <row r="1196" spans="1:106">
-      <c r="DB1196" t="s">
+    <row r="1198" spans="1:105">
+      <c r="DA1198" t="s">
         <v>1192</v>
       </c>
     </row>
-    <row r="1197" spans="1:106">
-      <c r="DB1197" t="s">
+    <row r="1199" spans="1:105">
+      <c r="DA1199" t="s">
         <v>1193</v>
       </c>
     </row>
-    <row r="1198" spans="1:106">
-      <c r="DB1198" t="s">
+    <row r="1200" spans="1:105">
+      <c r="DA1200" t="s">
         <v>1194</v>
       </c>
     </row>
-    <row r="1199" spans="1:106">
-      <c r="DB1199" t="s">
+    <row r="1201" spans="1:105">
+      <c r="DA1201" t="s">
         <v>1195</v>
       </c>
     </row>
-    <row r="1200" spans="1:106">
-      <c r="DB1200" t="s">
+    <row r="1202" spans="1:105">
+      <c r="DA1202" t="s">
         <v>1196</v>
       </c>
     </row>
-    <row r="1201" spans="1:106">
-      <c r="DB1201" t="s">
+    <row r="1203" spans="1:105">
+      <c r="DA1203" t="s">
         <v>1197</v>
       </c>
     </row>
-    <row r="1202" spans="1:106">
-      <c r="DB1202" t="s">
+    <row r="1204" spans="1:105">
+      <c r="DA1204" t="s">
         <v>1198</v>
       </c>
     </row>
-    <row r="1203" spans="1:106">
-      <c r="DB1203" t="s">
+    <row r="1205" spans="1:105">
+      <c r="DA1205" t="s">
         <v>1199</v>
       </c>
     </row>
-    <row r="1204" spans="1:106">
-      <c r="DB1204" t="s">
+    <row r="1206" spans="1:105">
+      <c r="DA1206" t="s">
         <v>1200</v>
       </c>
     </row>
-    <row r="1205" spans="1:106">
-      <c r="DB1205" t="s">
+    <row r="1207" spans="1:105">
+      <c r="DA1207" t="s">
         <v>1201</v>
       </c>
     </row>
-    <row r="1206" spans="1:106">
-      <c r="DB1206" t="s">
+    <row r="1208" spans="1:105">
+      <c r="DA1208" t="s">
         <v>1202</v>
       </c>
     </row>
-    <row r="1207" spans="1:106">
-      <c r="DB1207" t="s">
+    <row r="1209" spans="1:105">
+      <c r="DA1209" t="s">
         <v>1203</v>
       </c>
     </row>
-    <row r="1208" spans="1:106">
-      <c r="DB1208" t="s">
+    <row r="1210" spans="1:105">
+      <c r="DA1210" t="s">
         <v>1204</v>
       </c>
     </row>
-    <row r="1209" spans="1:106">
-      <c r="DB1209" t="s">
+    <row r="1211" spans="1:105">
+      <c r="DA1211" t="s">
         <v>1205</v>
       </c>
     </row>
-    <row r="1210" spans="1:106">
-      <c r="DB1210" t="s">
+    <row r="1212" spans="1:105">
+      <c r="DA1212" t="s">
         <v>1206</v>
       </c>
     </row>
-    <row r="1211" spans="1:106">
-      <c r="DB1211" t="s">
+    <row r="1213" spans="1:105">
+      <c r="DA1213" t="s">
         <v>1207</v>
       </c>
     </row>
-    <row r="1212" spans="1:106">
-      <c r="DB1212" t="s">
+    <row r="1214" spans="1:105">
+      <c r="DA1214" t="s">
         <v>1208</v>
       </c>
     </row>
-    <row r="1213" spans="1:106">
-      <c r="DB1213" t="s">
+    <row r="1215" spans="1:105">
+      <c r="DA1215" t="s">
         <v>1209</v>
       </c>
     </row>
-    <row r="1214" spans="1:106">
-      <c r="DB1214" t="s">
+    <row r="1216" spans="1:105">
+      <c r="DA1216" t="s">
         <v>1210</v>
       </c>
     </row>
-    <row r="1215" spans="1:106">
-      <c r="DB1215" t="s">
+    <row r="1217" spans="1:105">
+      <c r="DA1217" t="s">
         <v>1211</v>
       </c>
     </row>
-    <row r="1216" spans="1:106">
-      <c r="DB1216" t="s">
+    <row r="1218" spans="1:105">
+      <c r="DA1218" t="s">
         <v>1212</v>
       </c>
     </row>
-    <row r="1217" spans="1:106">
-      <c r="DB1217" t="s">
+    <row r="1219" spans="1:105">
+      <c r="DA1219" t="s">
         <v>1213</v>
       </c>
     </row>
-    <row r="1218" spans="1:106">
-      <c r="DB1218" t="s">
+    <row r="1220" spans="1:105">
+      <c r="DA1220" t="s">
         <v>1214</v>
       </c>
     </row>
-    <row r="1219" spans="1:106">
-      <c r="DB1219" t="s">
+    <row r="1221" spans="1:105">
+      <c r="DA1221" t="s">
         <v>1215</v>
       </c>
     </row>
-    <row r="1220" spans="1:106">
-      <c r="DB1220" t="s">
+    <row r="1222" spans="1:105">
+      <c r="DA1222" t="s">
         <v>1216</v>
       </c>
     </row>
-    <row r="1221" spans="1:106">
-      <c r="DB1221" t="s">
+    <row r="1223" spans="1:105">
+      <c r="DA1223" t="s">
         <v>1217</v>
       </c>
     </row>
-    <row r="1222" spans="1:106">
-      <c r="DB1222" t="s">
+    <row r="1224" spans="1:105">
+      <c r="DA1224" t="s">
         <v>1218</v>
       </c>
     </row>
-    <row r="1223" spans="1:106">
-      <c r="DB1223" t="s">
+    <row r="1225" spans="1:105">
+      <c r="DA1225" t="s">
         <v>1219</v>
       </c>
     </row>
-    <row r="1224" spans="1:106">
-      <c r="DB1224" t="s">
+    <row r="1226" spans="1:105">
+      <c r="DA1226" t="s">
         <v>1220</v>
       </c>
     </row>
-    <row r="1225" spans="1:106">
-      <c r="DB1225" t="s">
+    <row r="1227" spans="1:105">
+      <c r="DA1227" t="s">
         <v>1221</v>
       </c>
     </row>
-    <row r="1226" spans="1:106">
-      <c r="DB1226" t="s">
+    <row r="1228" spans="1:105">
+      <c r="DA1228" t="s">
         <v>1222</v>
       </c>
     </row>
-    <row r="1227" spans="1:106">
-      <c r="DB1227" t="s">
+    <row r="1229" spans="1:105">
+      <c r="DA1229" t="s">
         <v>1223</v>
       </c>
     </row>
-    <row r="1228" spans="1:106">
-      <c r="DB1228" t="s">
+    <row r="1230" spans="1:105">
+      <c r="DA1230" t="s">
         <v>1223</v>
       </c>
     </row>
-    <row r="1229" spans="1:106">
-      <c r="DB1229" t="s">
+    <row r="1231" spans="1:105">
+      <c r="DA1231" t="s">
         <v>1224</v>
       </c>
     </row>
-    <row r="1230" spans="1:106">
-      <c r="DB1230" t="s">
+    <row r="1232" spans="1:105">
+      <c r="DA1232" t="s">
         <v>1225</v>
       </c>
     </row>
-    <row r="1231" spans="1:106">
-      <c r="DB1231" t="s">
+    <row r="1233" spans="1:105">
+      <c r="DA1233" t="s">
         <v>1226</v>
       </c>
     </row>
-    <row r="1232" spans="1:106">
-      <c r="DB1232" t="s">
+    <row r="1234" spans="1:105">
+      <c r="DA1234" t="s">
         <v>1227</v>
       </c>
     </row>
-    <row r="1233" spans="1:106">
-      <c r="DB1233" t="s">
+    <row r="1235" spans="1:105">
+      <c r="DA1235" t="s">
         <v>1228</v>
       </c>
     </row>
-    <row r="1234" spans="1:106">
-      <c r="DB1234" t="s">
+    <row r="1236" spans="1:105">
+      <c r="DA1236" t="s">
         <v>1229</v>
       </c>
     </row>
-    <row r="1235" spans="1:106">
-      <c r="DB1235" t="s">
+    <row r="1237" spans="1:105">
+      <c r="DA1237" t="s">
         <v>1230</v>
       </c>
     </row>
-    <row r="1236" spans="1:106">
-      <c r="DB1236" t="s">
+    <row r="1238" spans="1:105">
+      <c r="DA1238" t="s">
         <v>1231</v>
       </c>
     </row>
-    <row r="1237" spans="1:106">
-      <c r="DB1237" t="s">
+    <row r="1239" spans="1:105">
+      <c r="DA1239" t="s">
         <v>1232</v>
       </c>
     </row>
-    <row r="1238" spans="1:106">
-      <c r="DB1238" t="s">
+    <row r="1240" spans="1:105">
+      <c r="DA1240" t="s">
         <v>1233</v>
       </c>
     </row>
-    <row r="1239" spans="1:106">
-      <c r="DB1239" t="s">
+    <row r="1241" spans="1:105">
+      <c r="DA1241" t="s">
         <v>1234</v>
       </c>
     </row>
-    <row r="1240" spans="1:106">
-      <c r="DB1240" t="s">
+    <row r="1242" spans="1:105">
+      <c r="DA1242" t="s">
         <v>1235</v>
       </c>
     </row>
-    <row r="1241" spans="1:106">
-      <c r="DB1241" t="s">
+    <row r="1243" spans="1:105">
+      <c r="DA1243" t="s">
         <v>1236</v>
       </c>
     </row>
-    <row r="1242" spans="1:106">
-      <c r="DB1242" t="s">
+    <row r="1244" spans="1:105">
+      <c r="DA1244" t="s">
         <v>1237</v>
       </c>
     </row>
-    <row r="1243" spans="1:106">
-      <c r="DB1243" t="s">
+    <row r="1245" spans="1:105">
+      <c r="DA1245" t="s">
         <v>1238</v>
       </c>
     </row>
-    <row r="1244" spans="1:106">
-      <c r="DB1244" t="s">
+    <row r="1246" spans="1:105">
+      <c r="DA1246" t="s">
         <v>1239</v>
       </c>
     </row>
-    <row r="1245" spans="1:106">
-      <c r="DB1245" t="s">
+    <row r="1247" spans="1:105">
+      <c r="DA1247" t="s">
         <v>1240</v>
       </c>
     </row>
-    <row r="1246" spans="1:106">
-      <c r="DB1246" t="s">
+    <row r="1248" spans="1:105">
+      <c r="DA1248" t="s">
         <v>1241</v>
       </c>
     </row>
-    <row r="1247" spans="1:106">
-      <c r="DB1247" t="s">
+    <row r="1249" spans="1:105">
+      <c r="DA1249" t="s">
         <v>1242</v>
       </c>
     </row>
-    <row r="1248" spans="1:106">
-      <c r="DB1248" t="s">
+    <row r="1250" spans="1:105">
+      <c r="DA1250" t="s">
         <v>1243</v>
       </c>
     </row>
-    <row r="1249" spans="1:106">
-      <c r="DB1249" t="s">
+    <row r="1251" spans="1:105">
+      <c r="DA1251" t="s">
         <v>1244</v>
       </c>
     </row>
-    <row r="1250" spans="1:106">
-      <c r="DB1250" t="s">
+    <row r="1252" spans="1:105">
+      <c r="DA1252" t="s">
         <v>1245</v>
       </c>
     </row>
-    <row r="1251" spans="1:106">
-      <c r="DB1251" t="s">
+    <row r="1253" spans="1:105">
+      <c r="DA1253" t="s">
         <v>1246</v>
       </c>
     </row>
-    <row r="1252" spans="1:106">
-      <c r="DB1252" t="s">
+    <row r="1254" spans="1:105">
+      <c r="DA1254" t="s">
         <v>1247</v>
       </c>
     </row>
-    <row r="1253" spans="1:106">
-      <c r="DB1253" t="s">
+    <row r="1255" spans="1:105">
+      <c r="DA1255" t="s">
         <v>1248</v>
       </c>
     </row>
-    <row r="1254" spans="1:106">
-      <c r="DB1254" t="s">
+    <row r="1256" spans="1:105">
+      <c r="DA1256" t="s">
         <v>1249</v>
       </c>
     </row>
-    <row r="1255" spans="1:106">
-      <c r="DB1255" t="s">
+    <row r="1257" spans="1:105">
+      <c r="DA1257" t="s">
         <v>1250</v>
       </c>
     </row>
-    <row r="1256" spans="1:106">
-      <c r="DB1256" t="s">
+    <row r="1258" spans="1:105">
+      <c r="DA1258" t="s">
         <v>1251</v>
       </c>
     </row>
-    <row r="1257" spans="1:106">
-      <c r="DB1257" t="s">
+    <row r="1259" spans="1:105">
+      <c r="DA1259" t="s">
         <v>1252</v>
       </c>
     </row>
-    <row r="1258" spans="1:106">
-      <c r="DB1258" t="s">
+    <row r="1260" spans="1:105">
+      <c r="DA1260" t="s">
         <v>1253</v>
       </c>
     </row>
-    <row r="1259" spans="1:106">
-      <c r="DB1259" t="s">
+    <row r="1261" spans="1:105">
+      <c r="DA1261" t="s">
         <v>1254</v>
       </c>
     </row>
-    <row r="1260" spans="1:106">
-      <c r="DB1260" t="s">
+    <row r="1262" spans="1:105">
+      <c r="DA1262" t="s">
         <v>1255</v>
       </c>
     </row>
-    <row r="1261" spans="1:106">
-      <c r="DB1261" t="s">
+    <row r="1263" spans="1:105">
+      <c r="DA1263" t="s">
         <v>1256</v>
       </c>
     </row>
-    <row r="1262" spans="1:106">
-      <c r="DB1262" t="s">
+    <row r="1264" spans="1:105">
+      <c r="DA1264" t="s">
         <v>1257</v>
       </c>
     </row>
-    <row r="1263" spans="1:106">
-      <c r="DB1263" t="s">
+    <row r="1265" spans="1:105">
+      <c r="DA1265" t="s">
         <v>1258</v>
       </c>
     </row>
-    <row r="1264" spans="1:106">
-      <c r="DB1264" t="s">
+    <row r="1266" spans="1:105">
+      <c r="DA1266" t="s">
         <v>1259</v>
       </c>
     </row>
-    <row r="1265" spans="1:106">
-      <c r="DB1265" t="s">
+    <row r="1267" spans="1:105">
+      <c r="DA1267" t="s">
         <v>1260</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
-  <dataValidations count="2">
-[...2 lines deleted...]
-    </dataValidation>
+  <dataValidations count="1">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$1265</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$1267</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>