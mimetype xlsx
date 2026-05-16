--- v0 (2026-03-23)
+++ v1 (2026-05-16)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="459">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>12 Mile Coulee (12MIL)</t>
   </si>
   <si>
     <t>Grade 6</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036398:typeValue:102</t>
   </si>
   <si>
     <t>1036398:typeValue:103</t>
   </si>
   <si>
     <t>1036398:typeValue:104</t>
   </si>
   <si>
@@ -215,50 +215,53 @@
   <si>
     <t>Art Smith Aviation Academy (ASAA)</t>
   </si>
   <si>
     <t>Ashmont Secondary Junior (AJHJ)</t>
   </si>
   <si>
     <t>Assumption ()</t>
   </si>
   <si>
     <t>Assumption Junior Senior High School (Cold Lake) (AJSH)</t>
   </si>
   <si>
     <t>Aurora Middle School (AUMS)</t>
   </si>
   <si>
     <t>Aurora Thunder (AMS)</t>
   </si>
   <si>
     <t>Balmoral (BALM)</t>
   </si>
   <si>
     <t>Banff Trail School (BTS)</t>
   </si>
   <si>
+    <t>Bearspaw Christian School (BCS)</t>
+  </si>
+  <si>
     <t>Beaver Lake Cree Nation (BLCN)</t>
   </si>
   <si>
     <t>Bellevue School (EBS)</t>
   </si>
   <si>
     <t>Bertha Kennedy Catholic School (BKCS)</t>
   </si>
   <si>
     <t>Bishop Greschuk School (BHGS)</t>
   </si>
   <si>
     <t>Bishop Pinkham (BPINK)</t>
   </si>
   <si>
     <t>Blackie (BCS)</t>
   </si>
   <si>
     <t>Blessed Cardinal Newman (BCN)</t>
   </si>
   <si>
     <t>Blessed Marie Rose School (BLMR)</t>
   </si>
   <si>
     <t>Bluffton School (BLUFF)</t>
@@ -308,80 +311,92 @@
   <si>
     <t>Calgary Science School Lasers (CSS1)</t>
   </si>
   <si>
     <t>Calgary Waldorf School (CWS)</t>
   </si>
   <si>
     <t>Cambrain Heights (CAMBH)</t>
   </si>
   <si>
     <t>Cambrian heights (CAMB)</t>
   </si>
   <si>
     <t>Cambrian Heights Elementary (CAMBH)</t>
   </si>
   <si>
     <t>Cameron Crossing (5326)</t>
   </si>
   <si>
     <t>Captain Nichola Goddard (CAPTNG)</t>
   </si>
   <si>
     <t>Caslan School (CASL)</t>
   </si>
   <si>
+    <t>CBe-Learn (LEARN)</t>
+  </si>
+  <si>
     <t>Cen: Mecca Glen School (MGS)</t>
   </si>
   <si>
     <t>Centre for Learning (CFL)</t>
   </si>
   <si>
+    <t>Chaparral School (CHS)</t>
+  </si>
+  <si>
     <t>Charlotte Small Elementary (CSE)</t>
   </si>
   <si>
+    <t>Chief Justice Milvain School (CJMS)</t>
+  </si>
+  <si>
     <t>Chief Napewaew Frog Lake Junior (FRLJ)</t>
   </si>
   <si>
     <t>Chief Old Sun elementary School (COSS)</t>
   </si>
   <si>
     <t>Chinook Park (CHIN)</t>
   </si>
   <si>
     <t>Citadel Park (Elementary) School (CPES)</t>
   </si>
   <si>
     <t>Clairmont Community School Kodiaks (CCSK)</t>
   </si>
   <si>
     <t>Clarence Sansom (CLSAN)</t>
   </si>
   <si>
     <t>Clear Vista (CLRV)</t>
   </si>
   <si>
+    <t>Clear Water Academy (CWA)</t>
+  </si>
+  <si>
     <t>Clover Bar Junior High (CB)</t>
   </si>
   <si>
     <t>CMAC 2023 (CMAC)</t>
   </si>
   <si>
     <t>Cold Lake Junior High (CLJH)</t>
   </si>
   <si>
     <t>Cold Lake Junior High (CLJR)</t>
   </si>
   <si>
     <t>Colonel Irvine (COLI)</t>
   </si>
   <si>
     <t>Colonel MacLeod (CMACL)</t>
   </si>
   <si>
     <t>Connect Charter School (CCS)</t>
   </si>
   <si>
     <t>Crawford Plains (CRAW)</t>
   </si>
   <si>
     <t>Crestomere School (CREST)</t>
@@ -395,50 +410,53 @@
   <si>
     <t>Dalhousie Elementary School (DHELS)</t>
   </si>
   <si>
     <t>David Thompson (DAVTH)</t>
   </si>
   <si>
     <t>Devon Christian School (DVCS)</t>
   </si>
   <si>
     <t>Dr George Stanley (DRGS)</t>
   </si>
   <si>
     <t>Dr GM Egbert (DREG)</t>
   </si>
   <si>
     <t>Dr Gordon Higgins (DRGH)</t>
   </si>
   <si>
     <t>Dr Martha Cohen (DRMC)</t>
   </si>
   <si>
     <t>Dr. Bernard Brosseau School (DBBS)</t>
   </si>
   <si>
+    <t>Dr. J.K Mulloy (DRJKM)</t>
+  </si>
+  <si>
     <t>Dr. Oakley (DROA)</t>
   </si>
   <si>
     <t>Dr. Roberta Bondar School (DRBS)</t>
   </si>
   <si>
     <t>Dr. Swift Middle School (DSMS)</t>
   </si>
   <si>
     <t>Eckville Elementary (ECKE)</t>
   </si>
   <si>
     <t>Ecole Champs Vallee (ECVS)</t>
   </si>
   <si>
     <t>Ecole Corinthia Park School (ECPS)</t>
   </si>
   <si>
     <t>Ecole de la Rose Sauvage (Les Couguars) (ERS)</t>
   </si>
   <si>
     <t>Ecole Des Beaux Lacs (EDBL)</t>
   </si>
   <si>
     <t>École des Hautes-Plaines (HAPL)</t>
@@ -488,86 +506,95 @@
   <si>
     <t>Elizabeth School (ES)</t>
   </si>
   <si>
     <t>Elizabeth Settlement School (ELSE)</t>
   </si>
   <si>
     <t>Elk Island Athletics Association (EIAA)</t>
   </si>
   <si>
     <t>Elk Island Catholic Schools (EICS)</t>
   </si>
   <si>
     <t>Elk Island Public Schools (EIPS)</t>
   </si>
   <si>
     <t>Eric Harvie (EHS25)</t>
   </si>
   <si>
     <t>Ernest Morrow (ERMO)</t>
   </si>
   <si>
     <t>Evergreen School (EVG)</t>
   </si>
   <si>
+    <t>Fairview School (FVIEW)</t>
+  </si>
+  <si>
     <t>FE Osborne (FEOSB)</t>
   </si>
   <si>
     <t>FFCA - North Middle School (FFCAN)</t>
   </si>
   <si>
     <t>FFCA - South Middle School (FFCA)</t>
   </si>
   <si>
     <t>FG Miller Junior (FGMJ)</t>
   </si>
   <si>
     <t>Fireside (FIRE)</t>
   </si>
   <si>
     <t>Florence Hallock School (FLHS)</t>
   </si>
   <si>
     <t>Fort Saskatchewan Christian Junior High (FC)</t>
   </si>
   <si>
+    <t>Foundations for the Future Academy - South (FFFAS)</t>
+  </si>
+  <si>
     <t>Foundations for the Future Charter Academy (DAV)</t>
   </si>
   <si>
     <t>FR Haythorne Junior High (FRH)</t>
   </si>
   <si>
     <t>Frog Lake School (FROG)</t>
   </si>
   <si>
     <t>Fultonvale Junior High (FULT)</t>
   </si>
   <si>
     <t>George P. Nicholson (GPN)</t>
   </si>
   <si>
+    <t>Gilbertine Academy (GILHH)</t>
+  </si>
+  <si>
     <t>Glamorgan (GLAMO)</t>
   </si>
   <si>
     <t>Glen Allan ()</t>
   </si>
   <si>
     <t>Glen Allan Elementary (GAE)</t>
   </si>
   <si>
     <t>Glen Avon Glen Avon (GLAV)</t>
   </si>
   <si>
     <t>Glendon School Juniors (GLEJ)</t>
   </si>
   <si>
     <t>Glengarry School (GGS)</t>
   </si>
   <si>
     <t>Glenora School (GLNS)</t>
   </si>
   <si>
     <t>GP Vanier (GPVA)</t>
   </si>
   <si>
     <t>GPPSD Isabel Campbell (ICPS)</t>
@@ -581,74 +608,80 @@
   <si>
     <t>H.E. Bourgoin Middle School (HEBS)</t>
   </si>
   <si>
     <t>Harold Panabaker (HPANA)</t>
   </si>
   <si>
     <t>HD Cartwright (HDCAR)</t>
   </si>
   <si>
     <t>Heinsburg Community School Junior (HEIJ)</t>
   </si>
   <si>
     <t>Heritage Heights School (HHTS)</t>
   </si>
   <si>
     <t>Heritage Hills Elementary (HEE)</t>
   </si>
   <si>
     <t>Hillhurst School (HIBOU)</t>
   </si>
   <si>
     <t>Hilwie Hamdon (HILWH)</t>
   </si>
   <si>
+    <t>Holy Cross Catholic School (HCCS)</t>
+  </si>
+  <si>
     <t>Holy Cross Elementary School (HCES)</t>
   </si>
   <si>
     <t>Holy Redeemer (HR)</t>
   </si>
   <si>
     <t>Home School (HOME)</t>
   </si>
   <si>
     <t>Ian Bazalgette (IANB)</t>
   </si>
   <si>
     <t>Intermediate Boys (AMSIB)</t>
   </si>
   <si>
     <t>Intermediate Girls (AMSIG)</t>
   </si>
   <si>
     <t>Iron River School (IRRI)</t>
   </si>
   <si>
     <t>J.S. McCormick (JSMC)</t>
   </si>
   <si>
+    <t>Jenny Elliot (1234)</t>
+  </si>
+  <si>
     <t>John Costello (JCSTL)</t>
   </si>
   <si>
     <t>John N. A. Janvier School (JHJS)</t>
   </si>
   <si>
     <t>John Paul II (JPII)</t>
   </si>
   <si>
     <t>John Ware (WARE)</t>
   </si>
   <si>
     <t>Junior Boys (AMSJB)</t>
   </si>
   <si>
     <t>Junior Girls (AMSJG)</t>
   </si>
   <si>
     <t>Kameyosek School (KAME)</t>
   </si>
   <si>
     <t>Keheewin (KEHE)</t>
   </si>
   <si>
     <t>Kehewin Community Junior (KECJ)</t>
@@ -734,50 +767,56 @@
   <si>
     <t>Marion Carson School (MACA)</t>
   </si>
   <si>
     <t>Marshall Springs (MSPRI)</t>
   </si>
   <si>
     <t>McKenzie Highlands (MCKHI)</t>
   </si>
   <si>
     <t>Meadow Ridge School (MRS)</t>
   </si>
   <si>
     <t>Menno Simon Christian School (MSCS)</t>
   </si>
   <si>
     <t>Meyonohk Dragons (MEYOD)</t>
   </si>
   <si>
     <t>Midsun (MIDSU)</t>
   </si>
   <si>
     <t>Millarville Community School (MCS)</t>
   </si>
   <si>
+    <t>Monterey park elementary (MOPE)</t>
+  </si>
+  <si>
+    <t>Monterey park school (NONE)</t>
+  </si>
+  <si>
     <t>Mother Teresa Catholic (MTCS)</t>
   </si>
   <si>
     <t>Mount Royal (MTRL)</t>
   </si>
   <si>
     <t>Mountain Park (MPARK)</t>
   </si>
   <si>
     <t>Mundare School (MUND)</t>
   </si>
   <si>
     <t>Muriel Clayton Middle School (MCMS)</t>
   </si>
   <si>
     <t>National Sport School (CANSS)</t>
   </si>
   <si>
     <t>NE: St. Paul Storefront Campus (SPSC)</t>
   </si>
   <si>
     <t>Neil M Ross Elementary School (NMRES)</t>
   </si>
   <si>
     <t>Nellie Carlson Cubs (NLCC)</t>
@@ -974,62 +1013,68 @@
   <si>
     <t>Nw:Whispering Ridge School (WISP)</t>
   </si>
   <si>
     <t>Nw:Woking School (WOK)</t>
   </si>
   <si>
     <t>Oilfields High School (OILF)</t>
   </si>
   <si>
     <t>Okotoks Junior High School (OJHS)</t>
   </si>
   <si>
     <t>Our Lady of Perpetual Help (OLPH)</t>
   </si>
   <si>
     <t>Our Lady of the Rosary (OLRS)</t>
   </si>
   <si>
     <t>Our Lady of Wisdom Wolves (OLW)</t>
   </si>
   <si>
     <t>Pakan School Junior (PAKA)</t>
   </si>
   <si>
+    <t>Panorama Hills School (PHSC)</t>
+  </si>
+  <si>
     <t>Parkland and Evergreen Schools (PKEG)</t>
   </si>
   <si>
     <t>Pembina Hills Schools (PHSD)</t>
   </si>
   <si>
     <t>Peter Lougheed (PLOUG)</t>
   </si>
   <si>
     <t>Pine Street School (PNSS)</t>
   </si>
   <si>
+    <t>Pineridge (1234)</t>
+  </si>
+  <si>
     <t>Pioneer Middle School (PIO)</t>
   </si>
   <si>
     <t>Ponoka Christian School (PCS)</t>
   </si>
   <si>
     <t>Prairie Sky (PRAI)</t>
   </si>
   <si>
     <t>Queen Elizabeth (QUEEN)</t>
   </si>
   <si>
     <t>Rainbow Creek (RCE)</t>
   </si>
   <si>
     <t>Ramsay School (RAMS)</t>
   </si>
   <si>
     <t>RancheView School (RANCH)</t>
   </si>
   <si>
     <t>Red Deer Lake (RDL)</t>
   </si>
   <si>
     <t>Rideau Park (RIDPK)</t>
@@ -1124,50 +1169,53 @@
   <si>
     <t>Scenic Acres School (SCEN)</t>
   </si>
   <si>
     <t>Senator Patrick Burns (SENPB)</t>
   </si>
   <si>
     <t>Senator Riley Middle School (SRMS)</t>
   </si>
   <si>
     <t>Sherwood (SHERW)</t>
   </si>
   <si>
     <t>Sherwood Heights Junior High (SWH)</t>
   </si>
   <si>
     <t>Sibylla Kiddle School (SKS)</t>
   </si>
   <si>
     <t>Silver Springs School (SSES)</t>
   </si>
   <si>
     <t>Simon Fraser (SIFR)</t>
   </si>
   <si>
+    <t>Simons Valley School (SVS)</t>
+  </si>
+  <si>
     <t>Sir John A MacDonald (SIRJAM)</t>
   </si>
   <si>
     <t>Sir John Franklin (SJFA)</t>
   </si>
   <si>
     <t>Sir Wilfred Laurier (SWLA)</t>
   </si>
   <si>
     <t>SouthPointe (SOPT)</t>
   </si>
   <si>
     <t>Spruceview School (SPV)</t>
   </si>
   <si>
     <t>St Albert Schools (STAS)</t>
   </si>
   <si>
     <t>St Andre Bessette (SAB)</t>
   </si>
   <si>
     <t>St Cecilia (ST CE)</t>
   </si>
   <si>
     <t>St Gianna (ST.G)</t>
@@ -1193,71 +1241,77 @@
   <si>
     <t>St Sylvester (SYLV)</t>
   </si>
   <si>
     <t>St Theresa (STT)</t>
   </si>
   <si>
     <t>St Vincent (STVE)</t>
   </si>
   <si>
     <t>St. Augustine Kings and Queens (STA)</t>
   </si>
   <si>
     <t>St. Augustine Ponoka (SAP)</t>
   </si>
   <si>
     <t>St. Clement Catholic School (SCLEM)</t>
   </si>
   <si>
     <t>St. Dominic Elementary School (SDES)</t>
   </si>
   <si>
     <t>St. Francis of Assisi Academy (STFA)</t>
   </si>
   <si>
+    <t>St. Gianna (ST.G)</t>
+  </si>
+  <si>
     <t>St. Gregory Catholic School (SGREG)</t>
   </si>
   <si>
     <t>St. Isabella (STIB)</t>
   </si>
   <si>
     <t>St. Josephine Bakhita (SJB)</t>
   </si>
   <si>
     <t>St. Mary's (Vegreville) (STMYV)</t>
   </si>
   <si>
     <t>St. Mary's Catholic School Sexsmith (SMCS)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas Elem/Jr High (STA)</t>
   </si>
   <si>
     <t>St. Vincent Elementary (STVE)</t>
   </si>
   <si>
+    <t>St.Jerome (STJ)</t>
+  </si>
+  <si>
     <t>Strathcona Christian Academy (SCA)</t>
   </si>
   <si>
     <t>Strathcona-Tweedsmuir School (STS)</t>
   </si>
   <si>
     <t>Sturgeon Schools (STUR)</t>
   </si>
   <si>
     <t>Sundance Elementary School (SUND)</t>
   </si>
   <si>
     <t>Tanbridge Academy (TITAN)</t>
   </si>
   <si>
     <t>TB Riley (TBRIL)</t>
   </si>
   <si>
     <t>Ted Harrison (TEDH)</t>
   </si>
   <si>
     <t>Terrace Road School (TRRD)</t>
   </si>
   <si>
     <t>Terry Fox (TFOX)</t>
@@ -1316,54 +1370,60 @@
   <si>
     <t>West Ridge (WRIDG)</t>
   </si>
   <si>
     <t>West Springs School (WSS)</t>
   </si>
   <si>
     <t>Westgate Elementary (WSTGT)</t>
   </si>
   <si>
     <t>Westglen Elementary (WGEL)</t>
   </si>
   <si>
     <t>Westmount (WMS)</t>
   </si>
   <si>
     <t>Westmount Charter School (WCS)</t>
   </si>
   <si>
     <t>Wildwood School (WWES)</t>
   </si>
   <si>
     <t>William Pratt (WDPR)</t>
   </si>
   <si>
+    <t>William Reid (WRS)</t>
+  </si>
+  <si>
     <t>Willow Park School (WPS)</t>
   </si>
   <si>
     <t>Windsor Park (WINPK)</t>
+  </si>
+  <si>
+    <t>Woodlands Scool (WOODL)</t>
   </si>
   <si>
     <t>Woodman (WOODM)</t>
   </si>
   <si>
     <t>Wye Elementary (WYE)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
@@ -4436,107 +4496,167 @@
       <c r="D390" s="2"/>
       <c r="DB390" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="391" spans="1:108">
       <c r="D391" s="2"/>
       <c r="DB391" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="392" spans="1:108">
       <c r="D392" s="2"/>
       <c r="DB392" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="393" spans="1:108">
       <c r="D393" s="2"/>
       <c r="DB393" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="394" spans="1:108">
       <c r="D394" s="2"/>
+      <c r="DB394" t="s">
+        <v>439</v>
+      </c>
     </row>
     <row r="395" spans="1:108">
       <c r="D395" s="2"/>
+      <c r="DB395" t="s">
+        <v>440</v>
+      </c>
     </row>
     <row r="396" spans="1:108">
       <c r="D396" s="2"/>
+      <c r="DB396" t="s">
+        <v>441</v>
+      </c>
     </row>
     <row r="397" spans="1:108">
       <c r="D397" s="2"/>
+      <c r="DB397" t="s">
+        <v>442</v>
+      </c>
     </row>
     <row r="398" spans="1:108">
       <c r="D398" s="2"/>
+      <c r="DB398" t="s">
+        <v>443</v>
+      </c>
     </row>
     <row r="399" spans="1:108">
       <c r="D399" s="2"/>
+      <c r="DB399" t="s">
+        <v>444</v>
+      </c>
     </row>
     <row r="400" spans="1:108">
       <c r="D400" s="2"/>
+      <c r="DB400" t="s">
+        <v>445</v>
+      </c>
     </row>
     <row r="401" spans="1:108">
       <c r="D401" s="2"/>
+      <c r="DB401" t="s">
+        <v>446</v>
+      </c>
     </row>
     <row r="402" spans="1:108">
       <c r="D402" s="2"/>
+      <c r="DB402" t="s">
+        <v>447</v>
+      </c>
     </row>
     <row r="403" spans="1:108">
       <c r="D403" s="2"/>
+      <c r="DB403" t="s">
+        <v>448</v>
+      </c>
     </row>
     <row r="404" spans="1:108">
       <c r="D404" s="2"/>
+      <c r="DB404" t="s">
+        <v>449</v>
+      </c>
     </row>
     <row r="405" spans="1:108">
       <c r="D405" s="2"/>
+      <c r="DB405" t="s">
+        <v>450</v>
+      </c>
     </row>
     <row r="406" spans="1:108">
       <c r="D406" s="2"/>
+      <c r="DB406" t="s">
+        <v>451</v>
+      </c>
     </row>
     <row r="407" spans="1:108">
       <c r="D407" s="2"/>
+      <c r="DB407" t="s">
+        <v>452</v>
+      </c>
     </row>
     <row r="408" spans="1:108">
       <c r="D408" s="2"/>
+      <c r="DB408" t="s">
+        <v>453</v>
+      </c>
     </row>
     <row r="409" spans="1:108">
       <c r="D409" s="2"/>
+      <c r="DB409" t="s">
+        <v>454</v>
+      </c>
     </row>
     <row r="410" spans="1:108">
       <c r="D410" s="2"/>
+      <c r="DB410" t="s">
+        <v>455</v>
+      </c>
     </row>
     <row r="411" spans="1:108">
       <c r="D411" s="2"/>
+      <c r="DB411" t="s">
+        <v>456</v>
+      </c>
     </row>
     <row r="412" spans="1:108">
       <c r="D412" s="2"/>
+      <c r="DB412" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="413" spans="1:108">
       <c r="D413" s="2"/>
+      <c r="DB413" t="s">
+        <v>458</v>
+      </c>
     </row>
     <row r="414" spans="1:108">
       <c r="D414" s="2"/>
     </row>
     <row r="415" spans="1:108">
       <c r="D415" s="2"/>
     </row>
     <row r="416" spans="1:108">
       <c r="D416" s="2"/>
     </row>
     <row r="417" spans="1:108">
       <c r="D417" s="2"/>
     </row>
     <row r="418" spans="1:108">
       <c r="D418" s="2"/>
     </row>
     <row r="419" spans="1:108">
       <c r="D419" s="2"/>
     </row>
     <row r="420" spans="1:108">
       <c r="D420" s="2"/>
     </row>
     <row r="421" spans="1:108">
       <c r="D421" s="2"/>
     </row>
@@ -6266,51 +6386,51 @@
       <c r="D996" s="2"/>
     </row>
     <row r="997" spans="1:108">
       <c r="D997" s="2"/>
     </row>
     <row r="998" spans="1:108">
       <c r="D998" s="2"/>
     </row>
     <row r="999" spans="1:108">
       <c r="D999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="D1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$393</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$413</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$8</formula1>
     </dataValidation>