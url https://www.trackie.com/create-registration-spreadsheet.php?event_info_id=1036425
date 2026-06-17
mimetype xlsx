--- v0 (2026-03-20)
+++ v1 (2026-06-17)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1263">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>100%Judo Academy</t>
   </si>
   <si>
     <t>1036425:typeValue:102</t>
   </si>
   <si>
     <t>1036425:typeValue:103</t>
   </si>
   <si>
     <t>1036425:typeValue:104</t>
   </si>
   <si>
     <t>1036425:typeValue:105</t>
   </si>
   <si>
     <t>1036425:typeValue:107</t>
   </si>
   <si>
@@ -3008,50 +3008,53 @@
   <si>
     <t>Rikidokan Judo Club</t>
   </si>
   <si>
     <t>Rising Sun Judo Club</t>
   </si>
   <si>
     <t>River Heights Judo Club</t>
   </si>
   <si>
     <t>Riverdale W.c.</t>
   </si>
   <si>
     <t>Rmc / Kingston Military Community</t>
   </si>
   <si>
     <t>RMC Judo Club</t>
   </si>
   <si>
     <t>Rock Judo Club</t>
   </si>
   <si>
     <t>Rockman Judo Club</t>
   </si>
   <si>
+    <t>Rockwater Judo</t>
+  </si>
+  <si>
     <t>Rocky Mountain Nippon Budokai Judo Society</t>
   </si>
   <si>
     <t>Rodrigo Resende Academy</t>
   </si>
   <si>
     <t>Ron Beers Family Self Defense</t>
   </si>
   <si>
     <t>Ronin Judo Club</t>
   </si>
   <si>
     <t>Ross River Judo Club</t>
   </si>
   <si>
     <t>Rossland Park</t>
   </si>
   <si>
     <t>Royal Canadian Sea Cadets</t>
   </si>
   <si>
     <t>Royal International Sports Academy</t>
   </si>
   <si>
     <t>Royal St George's College Judo Club</t>
@@ -3669,50 +3672,53 @@
     <t>Victoria Judo Club</t>
   </si>
   <si>
     <t>Victory Mixed Martial Arts</t>
   </si>
   <si>
     <t>Vilna Judo Club</t>
   </si>
   <si>
     <t>Virden Judo Club</t>
   </si>
   <si>
     <t>Viscount Alexander Park Com. Coun</t>
   </si>
   <si>
     <t>Volunteers</t>
   </si>
   <si>
     <t>Warri Judo Team</t>
   </si>
   <si>
     <t>Warrior Martial Arts Centre</t>
   </si>
   <si>
     <t>Waterloo Judo Club</t>
+  </si>
+  <si>
+    <t>We'koqma'q Judo Club</t>
   </si>
   <si>
     <t>Welland Judo Club</t>
   </si>
   <si>
     <t>West Kildonan Judo Club</t>
   </si>
   <si>
     <t>West Nipissing W.c.</t>
   </si>
   <si>
     <t>Western Idaho Judo Institute</t>
   </si>
   <si>
     <t>Western Jiu-Jitsu</t>
   </si>
   <si>
     <t>Western Judo Club</t>
   </si>
   <si>
     <t>Westminster Judo Club</t>
   </si>
   <si>
     <t>Westsyde Judo</t>
   </si>
@@ -4176,51 +4182,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB1265"/>
+  <dimension ref="A1:DB1267"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="74" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:106" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
@@ -10558,51 +10564,51 @@
         <v>1016</v>
       </c>
     </row>
     <row r="1020" spans="1:106">
       <c r="DB1020" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="1021" spans="1:106">
       <c r="DB1021" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="1022" spans="1:106">
       <c r="DB1022" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="1023" spans="1:106">
       <c r="DB1023" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="1024" spans="1:106">
       <c r="DB1024" t="s">
-        <v>1020</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="1025" spans="1:106">
       <c r="DB1025" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="1026" spans="1:106">
       <c r="DB1026" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="1027" spans="1:106">
       <c r="DB1027" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="1028" spans="1:106">
       <c r="DB1028" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="1029" spans="1:106">
       <c r="DB1029" t="s">
         <v>1025</v>
@@ -11578,56 +11584,56 @@
         <v>1219</v>
       </c>
     </row>
     <row r="1224" spans="1:106">
       <c r="DB1224" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="1225" spans="1:106">
       <c r="DB1225" t="s">
         <v>1221</v>
       </c>
     </row>
     <row r="1226" spans="1:106">
       <c r="DB1226" t="s">
         <v>1222</v>
       </c>
     </row>
     <row r="1227" spans="1:106">
       <c r="DB1227" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="1228" spans="1:106">
       <c r="DB1228" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="1229" spans="1:106">
       <c r="DB1229" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="1230" spans="1:106">
       <c r="DB1230" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="1231" spans="1:106">
       <c r="DB1231" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="1232" spans="1:106">
       <c r="DB1232" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="1233" spans="1:106">
       <c r="DB1233" t="s">
         <v>1228</v>
       </c>
     </row>
     <row r="1234" spans="1:106">
       <c r="DB1234" t="s">
         <v>1229</v>
@@ -11764,64 +11770,74 @@
       </c>
     </row>
     <row r="1261" spans="1:106">
       <c r="DB1261" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="1262" spans="1:106">
       <c r="DB1262" t="s">
         <v>1257</v>
       </c>
     </row>
     <row r="1263" spans="1:106">
       <c r="DB1263" t="s">
         <v>1258</v>
       </c>
     </row>
     <row r="1264" spans="1:106">
       <c r="DB1264" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="1265" spans="1:106">
       <c r="DB1265" t="s">
         <v>1260</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:106">
+      <c r="DB1266" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:106">
+      <c r="DB1267" t="s">
+        <v>1262</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$1265</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$1267</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>