--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="114">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Novice</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036462:typeValue:102</t>
   </si>
   <si>
     <t>1036462:typeValue:103</t>
   </si>
   <si>
     <t>1036462:typeValue:104</t>
   </si>
   <si>
     <t>1036462:typeValue:106</t>
   </si>
   <si>
@@ -221,99 +221,171 @@
   <si>
     <t>2000m Steeplechase</t>
   </si>
   <si>
     <t>Long Jump</t>
   </si>
   <si>
     <t>Triple Jump</t>
   </si>
   <si>
     <t>High Jump</t>
   </si>
   <si>
     <t>Shot Put</t>
   </si>
   <si>
     <t>Discus Throw</t>
   </si>
   <si>
     <t>Javelin Throw</t>
   </si>
   <si>
     <t>300m Hurdles</t>
   </si>
   <si>
+    <t>Almonte (EOAL)</t>
+  </si>
+  <si>
     <t>80m Hurdles</t>
   </si>
   <si>
     <t>100m Hurdles</t>
   </si>
   <si>
     <t>Pole Vault</t>
   </si>
   <si>
     <t>Ancaster High School - HWDSB (SOAN)</t>
   </si>
   <si>
-    <t>4X400m (Co-Ed)</t>
+    <t>Ange Gabriel (ACAG)</t>
+  </si>
+  <si>
+    <t>Arthur Voaden Secondary School (AVSS)</t>
   </si>
   <si>
     <t>Bernie Custis S.S. - HWDSB (SOBC)</t>
   </si>
   <si>
+    <t>Calvary Christian High School (CCHS)</t>
+  </si>
+  <si>
+    <t>Char-Lan HS (EOCL)</t>
+  </si>
+  <si>
+    <t>cornwall collegiate and vocational school (CCVS)</t>
+  </si>
+  <si>
     <t>Dundas Valley S.S. - HWDSB (SODV)</t>
+  </si>
+  <si>
+    <t>École secondaire catholique La Citadelle (EOCI)</t>
   </si>
   <si>
     <t>Ecole Secondaire Georges-P.-Vanier - HWDSB (SOGV)</t>
   </si>
   <si>
+    <t>Georgian Bay District Secondary (GBDSS)</t>
+  </si>
+  <si>
     <t>Glendale S.S. - HWDSB (SOGD)</t>
+  </si>
+  <si>
+    <t>Glengarry District High School (GLEN)</t>
+  </si>
+  <si>
+    <t>Great Lakes Christian High School (GLCHS)</t>
   </si>
   <si>
     <t>Guido de Bres C.H.S - HWDSB (SOGU)</t>
   </si>
   <si>
     <t>Hamilton District C.H.S. - HWDSB (SOHD)</t>
   </si>
   <si>
+    <t>Holy Trinity Catholic Secondary School (HTCSS)</t>
+  </si>
+  <si>
+    <t>Immaculata High School (NCIM)</t>
+  </si>
+  <si>
+    <t>ISNA Senior Boys (ISNAB)</t>
+  </si>
+  <si>
+    <t>L'Héritage (HER)</t>
+  </si>
+  <si>
+    <t>Lasalle Secondary School (LAS)</t>
+  </si>
+  <si>
     <t>Nora Frances Henderson S.S. - HWDSB (SONH)</t>
+  </si>
+  <si>
+    <t>North Dundas HS (EOND)</t>
+  </si>
+  <si>
+    <t>Notre Dame du Sault (NDDS)</t>
   </si>
   <si>
     <t>Orchard Park S.S. - HWDSB (SOOP)</t>
   </si>
   <si>
+    <t>Saint Lawrence Secondary (SLSS)</t>
+  </si>
+  <si>
     <t>Saltfleet District - HWDSB (SOSF)</t>
+  </si>
+  <si>
+    <t>Seaway HS (EOSW)</t>
   </si>
   <si>
     <t>Sherwood S.S. - HWDSB (SOSH)</t>
   </si>
   <si>
     <t>Sir Allan MacNab S.S. - HWDSB (SOAM)</t>
   </si>
   <si>
     <t>Sir Winston Churchill S.S. - HWDSB (SOWC)</t>
+  </si>
+  <si>
+    <t>St Michael Stratford (WOMC)</t>
+  </si>
+  <si>
+    <t>St. Joeseph's CSS (SJCSS)</t>
+  </si>
+  <si>
+    <t>St. Matthew Catholic Secondary School (SMCSS)</t>
+  </si>
+  <si>
+    <t>St. Michael CHS (SMCHS)</t>
+  </si>
+  <si>
+    <t>St. Peter (NCSR)</t>
+  </si>
+  <si>
+    <t>Tagwi Secondary School (EOTA)</t>
   </si>
   <si>
     <t>Waterdown District - HWDSB (SOWN)</t>
   </si>
   <si>
     <t>Westdale S.S. - HWDSB (SOWD)</t>
   </si>
   <si>
     <t>Westmount S.S. - HWDSB (SOWM)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1262,125 +1334,128 @@
       <c r="S17" s="2"/>
       <c r="U17" s="2"/>
     </row>
     <row r="18" spans="1:108">
       <c r="G18" s="2"/>
       <c r="I18" s="2"/>
       <c r="K18" s="2"/>
       <c r="M18" s="2"/>
       <c r="O18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="S18" s="2"/>
       <c r="U18" s="2"/>
       <c r="DD18" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:108">
       <c r="G19" s="2"/>
       <c r="I19" s="2"/>
       <c r="K19" s="2"/>
       <c r="M19" s="2"/>
       <c r="O19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="S19" s="2"/>
       <c r="U19" s="2"/>
+      <c r="DB19" t="s">
+        <v>70</v>
+      </c>
       <c r="DD19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:108">
       <c r="G20" s="2"/>
       <c r="I20" s="2"/>
       <c r="K20" s="2"/>
       <c r="M20" s="2"/>
       <c r="O20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="2"/>
       <c r="U20" s="2"/>
       <c r="DD20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="G21" s="2"/>
       <c r="I21" s="2"/>
       <c r="K21" s="2"/>
       <c r="M21" s="2"/>
       <c r="O21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="S21" s="2"/>
       <c r="U21" s="2"/>
       <c r="DD21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="G22" s="2"/>
       <c r="I22" s="2"/>
       <c r="K22" s="2"/>
       <c r="M22" s="2"/>
       <c r="O22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="2"/>
       <c r="U22" s="2"/>
-      <c r="DB22" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="G23" s="2"/>
       <c r="I23" s="2"/>
       <c r="K23" s="2"/>
       <c r="M23" s="2"/>
       <c r="O23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="S23" s="2"/>
       <c r="U23" s="2"/>
+      <c r="DB23" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="24" spans="1:108">
       <c r="G24" s="2"/>
       <c r="I24" s="2"/>
       <c r="K24" s="2"/>
       <c r="M24" s="2"/>
       <c r="O24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="S24" s="2"/>
       <c r="U24" s="2"/>
     </row>
     <row r="25" spans="1:108">
       <c r="G25" s="2"/>
       <c r="I25" s="2"/>
       <c r="K25" s="2"/>
       <c r="M25" s="2"/>
       <c r="O25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="S25" s="2"/>
       <c r="U25" s="2"/>
+      <c r="DB25" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="G26" s="2"/>
       <c r="I26" s="2"/>
       <c r="K26" s="2"/>
       <c r="M26" s="2"/>
       <c r="O26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="S26" s="2"/>
       <c r="U26" s="2"/>
     </row>
     <row r="27" spans="1:108">
       <c r="G27" s="2"/>
       <c r="I27" s="2"/>
       <c r="K27" s="2"/>
       <c r="M27" s="2"/>
       <c r="O27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="S27" s="2"/>
       <c r="U27" s="2"/>
     </row>
     <row r="28" spans="1:108">
       <c r="G28" s="2"/>
       <c r="I28" s="2"/>
       <c r="K28" s="2"/>
@@ -1407,50 +1482,53 @@
       <c r="M30" s="2"/>
       <c r="O30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="S30" s="2"/>
       <c r="U30" s="2"/>
     </row>
     <row r="31" spans="1:108">
       <c r="G31" s="2"/>
       <c r="I31" s="2"/>
       <c r="K31" s="2"/>
       <c r="M31" s="2"/>
       <c r="O31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="S31" s="2"/>
       <c r="U31" s="2"/>
     </row>
     <row r="32" spans="1:108">
       <c r="G32" s="2"/>
       <c r="I32" s="2"/>
       <c r="K32" s="2"/>
       <c r="M32" s="2"/>
       <c r="O32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="S32" s="2"/>
       <c r="U32" s="2"/>
+      <c r="DB32" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="33" spans="1:108">
       <c r="G33" s="2"/>
       <c r="I33" s="2"/>
       <c r="K33" s="2"/>
       <c r="M33" s="2"/>
       <c r="O33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="S33" s="2"/>
       <c r="U33" s="2"/>
     </row>
     <row r="34" spans="1:108">
       <c r="G34" s="2"/>
       <c r="I34" s="2"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
       <c r="O34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="S34" s="2"/>
       <c r="U34" s="2"/>
     </row>
     <row r="35" spans="1:108">
       <c r="G35" s="2"/>
       <c r="I35" s="2"/>
       <c r="K35" s="2"/>
@@ -1667,83 +1745,83 @@
       <c r="M56" s="2"/>
       <c r="O56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="S56" s="2"/>
       <c r="U56" s="2"/>
     </row>
     <row r="57" spans="1:108">
       <c r="G57" s="2"/>
       <c r="I57" s="2"/>
       <c r="K57" s="2"/>
       <c r="M57" s="2"/>
       <c r="O57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="S57" s="2"/>
       <c r="U57" s="2"/>
     </row>
     <row r="58" spans="1:108">
       <c r="G58" s="2"/>
       <c r="I58" s="2"/>
       <c r="K58" s="2"/>
       <c r="M58" s="2"/>
       <c r="O58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="S58" s="2"/>
       <c r="U58" s="2"/>
-      <c r="DB58" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:108">
       <c r="G59" s="2"/>
       <c r="I59" s="2"/>
       <c r="K59" s="2"/>
       <c r="M59" s="2"/>
       <c r="O59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="S59" s="2"/>
       <c r="U59" s="2"/>
     </row>
     <row r="60" spans="1:108">
       <c r="G60" s="2"/>
       <c r="I60" s="2"/>
       <c r="K60" s="2"/>
       <c r="M60" s="2"/>
       <c r="O60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="S60" s="2"/>
       <c r="U60" s="2"/>
     </row>
     <row r="61" spans="1:108">
       <c r="G61" s="2"/>
       <c r="I61" s="2"/>
       <c r="K61" s="2"/>
       <c r="M61" s="2"/>
       <c r="O61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="S61" s="2"/>
       <c r="U61" s="2"/>
+      <c r="DB61" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="62" spans="1:108">
       <c r="G62" s="2"/>
       <c r="I62" s="2"/>
       <c r="K62" s="2"/>
       <c r="M62" s="2"/>
       <c r="O62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="S62" s="2"/>
       <c r="U62" s="2"/>
     </row>
     <row r="63" spans="1:108">
       <c r="G63" s="2"/>
       <c r="I63" s="2"/>
       <c r="K63" s="2"/>
       <c r="M63" s="2"/>
       <c r="O63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="S63" s="2"/>
       <c r="U63" s="2"/>
     </row>
     <row r="64" spans="1:108">
       <c r="G64" s="2"/>
       <c r="I64" s="2"/>
       <c r="K64" s="2"/>
@@ -2100,50 +2178,53 @@
       <c r="M99" s="2"/>
       <c r="O99" s="2"/>
       <c r="Q99" s="2"/>
       <c r="S99" s="2"/>
       <c r="U99" s="2"/>
     </row>
     <row r="100" spans="1:108">
       <c r="G100" s="2"/>
       <c r="I100" s="2"/>
       <c r="K100" s="2"/>
       <c r="M100" s="2"/>
       <c r="O100" s="2"/>
       <c r="Q100" s="2"/>
       <c r="S100" s="2"/>
       <c r="U100" s="2"/>
     </row>
     <row r="101" spans="1:108">
       <c r="G101" s="2"/>
       <c r="I101" s="2"/>
       <c r="K101" s="2"/>
       <c r="M101" s="2"/>
       <c r="O101" s="2"/>
       <c r="Q101" s="2"/>
       <c r="S101" s="2"/>
       <c r="U101" s="2"/>
+      <c r="DB101" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="102" spans="1:108">
       <c r="G102" s="2"/>
       <c r="I102" s="2"/>
       <c r="K102" s="2"/>
       <c r="M102" s="2"/>
       <c r="O102" s="2"/>
       <c r="Q102" s="2"/>
       <c r="S102" s="2"/>
       <c r="U102" s="2"/>
     </row>
     <row r="103" spans="1:108">
       <c r="G103" s="2"/>
       <c r="I103" s="2"/>
       <c r="K103" s="2"/>
       <c r="M103" s="2"/>
       <c r="O103" s="2"/>
       <c r="Q103" s="2"/>
       <c r="S103" s="2"/>
       <c r="U103" s="2"/>
     </row>
     <row r="104" spans="1:108">
       <c r="G104" s="2"/>
       <c r="I104" s="2"/>
       <c r="K104" s="2"/>
@@ -2450,50 +2531,53 @@
       <c r="M134" s="2"/>
       <c r="O134" s="2"/>
       <c r="Q134" s="2"/>
       <c r="S134" s="2"/>
       <c r="U134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="G135" s="2"/>
       <c r="I135" s="2"/>
       <c r="K135" s="2"/>
       <c r="M135" s="2"/>
       <c r="O135" s="2"/>
       <c r="Q135" s="2"/>
       <c r="S135" s="2"/>
       <c r="U135" s="2"/>
     </row>
     <row r="136" spans="1:108">
       <c r="G136" s="2"/>
       <c r="I136" s="2"/>
       <c r="K136" s="2"/>
       <c r="M136" s="2"/>
       <c r="O136" s="2"/>
       <c r="Q136" s="2"/>
       <c r="S136" s="2"/>
       <c r="U136" s="2"/>
+      <c r="DB136" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="137" spans="1:108">
       <c r="G137" s="2"/>
       <c r="I137" s="2"/>
       <c r="K137" s="2"/>
       <c r="M137" s="2"/>
       <c r="O137" s="2"/>
       <c r="Q137" s="2"/>
       <c r="S137" s="2"/>
       <c r="U137" s="2"/>
     </row>
     <row r="138" spans="1:108">
       <c r="G138" s="2"/>
       <c r="I138" s="2"/>
       <c r="K138" s="2"/>
       <c r="M138" s="2"/>
       <c r="O138" s="2"/>
       <c r="Q138" s="2"/>
       <c r="S138" s="2"/>
       <c r="U138" s="2"/>
     </row>
     <row r="139" spans="1:108">
       <c r="G139" s="2"/>
       <c r="I139" s="2"/>
       <c r="K139" s="2"/>
@@ -2690,50 +2774,53 @@
       <c r="M158" s="2"/>
       <c r="O158" s="2"/>
       <c r="Q158" s="2"/>
       <c r="S158" s="2"/>
       <c r="U158" s="2"/>
     </row>
     <row r="159" spans="1:108">
       <c r="G159" s="2"/>
       <c r="I159" s="2"/>
       <c r="K159" s="2"/>
       <c r="M159" s="2"/>
       <c r="O159" s="2"/>
       <c r="Q159" s="2"/>
       <c r="S159" s="2"/>
       <c r="U159" s="2"/>
     </row>
     <row r="160" spans="1:108">
       <c r="G160" s="2"/>
       <c r="I160" s="2"/>
       <c r="K160" s="2"/>
       <c r="M160" s="2"/>
       <c r="O160" s="2"/>
       <c r="Q160" s="2"/>
       <c r="S160" s="2"/>
       <c r="U160" s="2"/>
+      <c r="DB160" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="161" spans="1:108">
       <c r="G161" s="2"/>
       <c r="I161" s="2"/>
       <c r="K161" s="2"/>
       <c r="M161" s="2"/>
       <c r="O161" s="2"/>
       <c r="Q161" s="2"/>
       <c r="S161" s="2"/>
       <c r="U161" s="2"/>
     </row>
     <row r="162" spans="1:108">
       <c r="G162" s="2"/>
       <c r="I162" s="2"/>
       <c r="K162" s="2"/>
       <c r="M162" s="2"/>
       <c r="O162" s="2"/>
       <c r="Q162" s="2"/>
       <c r="S162" s="2"/>
       <c r="U162" s="2"/>
     </row>
     <row r="163" spans="1:108">
       <c r="G163" s="2"/>
       <c r="I163" s="2"/>
       <c r="K163" s="2"/>
@@ -2870,53 +2957,50 @@
       <c r="M176" s="2"/>
       <c r="O176" s="2"/>
       <c r="Q176" s="2"/>
       <c r="S176" s="2"/>
       <c r="U176" s="2"/>
     </row>
     <row r="177" spans="1:108">
       <c r="G177" s="2"/>
       <c r="I177" s="2"/>
       <c r="K177" s="2"/>
       <c r="M177" s="2"/>
       <c r="O177" s="2"/>
       <c r="Q177" s="2"/>
       <c r="S177" s="2"/>
       <c r="U177" s="2"/>
     </row>
     <row r="178" spans="1:108">
       <c r="G178" s="2"/>
       <c r="I178" s="2"/>
       <c r="K178" s="2"/>
       <c r="M178" s="2"/>
       <c r="O178" s="2"/>
       <c r="Q178" s="2"/>
       <c r="S178" s="2"/>
       <c r="U178" s="2"/>
-      <c r="DB178" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="179" spans="1:108">
       <c r="G179" s="2"/>
       <c r="I179" s="2"/>
       <c r="K179" s="2"/>
       <c r="M179" s="2"/>
       <c r="O179" s="2"/>
       <c r="Q179" s="2"/>
       <c r="S179" s="2"/>
       <c r="U179" s="2"/>
     </row>
     <row r="180" spans="1:108">
       <c r="G180" s="2"/>
       <c r="I180" s="2"/>
       <c r="K180" s="2"/>
       <c r="M180" s="2"/>
       <c r="O180" s="2"/>
       <c r="Q180" s="2"/>
       <c r="S180" s="2"/>
       <c r="U180" s="2"/>
     </row>
     <row r="181" spans="1:108">
       <c r="G181" s="2"/>
       <c r="I181" s="2"/>
       <c r="K181" s="2"/>
@@ -2933,50 +3017,53 @@
       <c r="M182" s="2"/>
       <c r="O182" s="2"/>
       <c r="Q182" s="2"/>
       <c r="S182" s="2"/>
       <c r="U182" s="2"/>
     </row>
     <row r="183" spans="1:108">
       <c r="G183" s="2"/>
       <c r="I183" s="2"/>
       <c r="K183" s="2"/>
       <c r="M183" s="2"/>
       <c r="O183" s="2"/>
       <c r="Q183" s="2"/>
       <c r="S183" s="2"/>
       <c r="U183" s="2"/>
     </row>
     <row r="184" spans="1:108">
       <c r="G184" s="2"/>
       <c r="I184" s="2"/>
       <c r="K184" s="2"/>
       <c r="M184" s="2"/>
       <c r="O184" s="2"/>
       <c r="Q184" s="2"/>
       <c r="S184" s="2"/>
       <c r="U184" s="2"/>
+      <c r="DB184" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="185" spans="1:108">
       <c r="G185" s="2"/>
       <c r="I185" s="2"/>
       <c r="K185" s="2"/>
       <c r="M185" s="2"/>
       <c r="O185" s="2"/>
       <c r="Q185" s="2"/>
       <c r="S185" s="2"/>
       <c r="U185" s="2"/>
     </row>
     <row r="186" spans="1:108">
       <c r="G186" s="2"/>
       <c r="I186" s="2"/>
       <c r="K186" s="2"/>
       <c r="M186" s="2"/>
       <c r="O186" s="2"/>
       <c r="Q186" s="2"/>
       <c r="S186" s="2"/>
       <c r="U186" s="2"/>
     </row>
     <row r="187" spans="1:108">
       <c r="G187" s="2"/>
       <c r="I187" s="2"/>
       <c r="K187" s="2"/>
@@ -3293,83 +3380,83 @@
       <c r="M218" s="2"/>
       <c r="O218" s="2"/>
       <c r="Q218" s="2"/>
       <c r="S218" s="2"/>
       <c r="U218" s="2"/>
     </row>
     <row r="219" spans="1:108">
       <c r="G219" s="2"/>
       <c r="I219" s="2"/>
       <c r="K219" s="2"/>
       <c r="M219" s="2"/>
       <c r="O219" s="2"/>
       <c r="Q219" s="2"/>
       <c r="S219" s="2"/>
       <c r="U219" s="2"/>
     </row>
     <row r="220" spans="1:108">
       <c r="G220" s="2"/>
       <c r="I220" s="2"/>
       <c r="K220" s="2"/>
       <c r="M220" s="2"/>
       <c r="O220" s="2"/>
       <c r="Q220" s="2"/>
       <c r="S220" s="2"/>
       <c r="U220" s="2"/>
+      <c r="DB220" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="221" spans="1:108">
       <c r="G221" s="2"/>
       <c r="I221" s="2"/>
       <c r="K221" s="2"/>
       <c r="M221" s="2"/>
       <c r="O221" s="2"/>
       <c r="Q221" s="2"/>
       <c r="S221" s="2"/>
       <c r="U221" s="2"/>
     </row>
     <row r="222" spans="1:108">
       <c r="G222" s="2"/>
       <c r="I222" s="2"/>
       <c r="K222" s="2"/>
       <c r="M222" s="2"/>
       <c r="O222" s="2"/>
       <c r="Q222" s="2"/>
       <c r="S222" s="2"/>
       <c r="U222" s="2"/>
     </row>
     <row r="223" spans="1:108">
       <c r="G223" s="2"/>
       <c r="I223" s="2"/>
       <c r="K223" s="2"/>
       <c r="M223" s="2"/>
       <c r="O223" s="2"/>
       <c r="Q223" s="2"/>
       <c r="S223" s="2"/>
       <c r="U223" s="2"/>
-      <c r="DB223" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="224" spans="1:108">
       <c r="G224" s="2"/>
       <c r="I224" s="2"/>
       <c r="K224" s="2"/>
       <c r="M224" s="2"/>
       <c r="O224" s="2"/>
       <c r="Q224" s="2"/>
       <c r="S224" s="2"/>
       <c r="U224" s="2"/>
     </row>
     <row r="225" spans="1:108">
       <c r="G225" s="2"/>
       <c r="I225" s="2"/>
       <c r="K225" s="2"/>
       <c r="M225" s="2"/>
       <c r="O225" s="2"/>
       <c r="Q225" s="2"/>
       <c r="S225" s="2"/>
       <c r="U225" s="2"/>
     </row>
     <row r="226" spans="1:108">
       <c r="G226" s="2"/>
       <c r="I226" s="2"/>
       <c r="K226" s="2"/>
@@ -3396,50 +3483,53 @@
       <c r="M228" s="2"/>
       <c r="O228" s="2"/>
       <c r="Q228" s="2"/>
       <c r="S228" s="2"/>
       <c r="U228" s="2"/>
     </row>
     <row r="229" spans="1:108">
       <c r="G229" s="2"/>
       <c r="I229" s="2"/>
       <c r="K229" s="2"/>
       <c r="M229" s="2"/>
       <c r="O229" s="2"/>
       <c r="Q229" s="2"/>
       <c r="S229" s="2"/>
       <c r="U229" s="2"/>
     </row>
     <row r="230" spans="1:108">
       <c r="G230" s="2"/>
       <c r="I230" s="2"/>
       <c r="K230" s="2"/>
       <c r="M230" s="2"/>
       <c r="O230" s="2"/>
       <c r="Q230" s="2"/>
       <c r="S230" s="2"/>
       <c r="U230" s="2"/>
+      <c r="DB230" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="231" spans="1:108">
       <c r="G231" s="2"/>
       <c r="I231" s="2"/>
       <c r="K231" s="2"/>
       <c r="M231" s="2"/>
       <c r="O231" s="2"/>
       <c r="Q231" s="2"/>
       <c r="S231" s="2"/>
       <c r="U231" s="2"/>
     </row>
     <row r="232" spans="1:108">
       <c r="G232" s="2"/>
       <c r="I232" s="2"/>
       <c r="K232" s="2"/>
       <c r="M232" s="2"/>
       <c r="O232" s="2"/>
       <c r="Q232" s="2"/>
       <c r="S232" s="2"/>
       <c r="U232" s="2"/>
     </row>
     <row r="233" spans="1:108">
       <c r="G233" s="2"/>
       <c r="I233" s="2"/>
       <c r="K233" s="2"/>
@@ -4226,63 +4316,63 @@
       <c r="M311" s="2"/>
       <c r="O311" s="2"/>
       <c r="Q311" s="2"/>
       <c r="S311" s="2"/>
       <c r="U311" s="2"/>
     </row>
     <row r="312" spans="1:108">
       <c r="G312" s="2"/>
       <c r="I312" s="2"/>
       <c r="K312" s="2"/>
       <c r="M312" s="2"/>
       <c r="O312" s="2"/>
       <c r="Q312" s="2"/>
       <c r="S312" s="2"/>
       <c r="U312" s="2"/>
     </row>
     <row r="313" spans="1:108">
       <c r="G313" s="2"/>
       <c r="I313" s="2"/>
       <c r="K313" s="2"/>
       <c r="M313" s="2"/>
       <c r="O313" s="2"/>
       <c r="Q313" s="2"/>
       <c r="S313" s="2"/>
       <c r="U313" s="2"/>
+      <c r="DB313" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="314" spans="1:108">
       <c r="G314" s="2"/>
       <c r="I314" s="2"/>
       <c r="K314" s="2"/>
       <c r="M314" s="2"/>
       <c r="O314" s="2"/>
       <c r="Q314" s="2"/>
       <c r="S314" s="2"/>
       <c r="U314" s="2"/>
-      <c r="DB314" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="315" spans="1:108">
       <c r="G315" s="2"/>
       <c r="I315" s="2"/>
       <c r="K315" s="2"/>
       <c r="M315" s="2"/>
       <c r="O315" s="2"/>
       <c r="Q315" s="2"/>
       <c r="S315" s="2"/>
       <c r="U315" s="2"/>
     </row>
     <row r="316" spans="1:108">
       <c r="G316" s="2"/>
       <c r="I316" s="2"/>
       <c r="K316" s="2"/>
       <c r="M316" s="2"/>
       <c r="O316" s="2"/>
       <c r="Q316" s="2"/>
       <c r="S316" s="2"/>
       <c r="U316" s="2"/>
     </row>
     <row r="317" spans="1:108">
       <c r="G317" s="2"/>
       <c r="I317" s="2"/>
       <c r="K317" s="2"/>
@@ -4319,70 +4409,76 @@
       <c r="M320" s="2"/>
       <c r="O320" s="2"/>
       <c r="Q320" s="2"/>
       <c r="S320" s="2"/>
       <c r="U320" s="2"/>
     </row>
     <row r="321" spans="1:108">
       <c r="G321" s="2"/>
       <c r="I321" s="2"/>
       <c r="K321" s="2"/>
       <c r="M321" s="2"/>
       <c r="O321" s="2"/>
       <c r="Q321" s="2"/>
       <c r="S321" s="2"/>
       <c r="U321" s="2"/>
     </row>
     <row r="322" spans="1:108">
       <c r="G322" s="2"/>
       <c r="I322" s="2"/>
       <c r="K322" s="2"/>
       <c r="M322" s="2"/>
       <c r="O322" s="2"/>
       <c r="Q322" s="2"/>
       <c r="S322" s="2"/>
       <c r="U322" s="2"/>
+      <c r="DB322" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="323" spans="1:108">
       <c r="G323" s="2"/>
       <c r="I323" s="2"/>
       <c r="K323" s="2"/>
       <c r="M323" s="2"/>
       <c r="O323" s="2"/>
       <c r="Q323" s="2"/>
       <c r="S323" s="2"/>
       <c r="U323" s="2"/>
     </row>
     <row r="324" spans="1:108">
       <c r="G324" s="2"/>
       <c r="I324" s="2"/>
       <c r="K324" s="2"/>
       <c r="M324" s="2"/>
       <c r="O324" s="2"/>
       <c r="Q324" s="2"/>
       <c r="S324" s="2"/>
       <c r="U324" s="2"/>
+      <c r="DB324" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="325" spans="1:108">
       <c r="G325" s="2"/>
       <c r="I325" s="2"/>
       <c r="K325" s="2"/>
       <c r="M325" s="2"/>
       <c r="O325" s="2"/>
       <c r="Q325" s="2"/>
       <c r="S325" s="2"/>
       <c r="U325" s="2"/>
     </row>
     <row r="326" spans="1:108">
       <c r="G326" s="2"/>
       <c r="I326" s="2"/>
       <c r="K326" s="2"/>
       <c r="M326" s="2"/>
       <c r="O326" s="2"/>
       <c r="Q326" s="2"/>
       <c r="S326" s="2"/>
       <c r="U326" s="2"/>
     </row>
     <row r="327" spans="1:108">
       <c r="G327" s="2"/>
       <c r="I327" s="2"/>
       <c r="K327" s="2"/>
@@ -4429,206 +4525,209 @@
       <c r="M331" s="2"/>
       <c r="O331" s="2"/>
       <c r="Q331" s="2"/>
       <c r="S331" s="2"/>
       <c r="U331" s="2"/>
     </row>
     <row r="332" spans="1:108">
       <c r="G332" s="2"/>
       <c r="I332" s="2"/>
       <c r="K332" s="2"/>
       <c r="M332" s="2"/>
       <c r="O332" s="2"/>
       <c r="Q332" s="2"/>
       <c r="S332" s="2"/>
       <c r="U332" s="2"/>
     </row>
     <row r="333" spans="1:108">
       <c r="G333" s="2"/>
       <c r="I333" s="2"/>
       <c r="K333" s="2"/>
       <c r="M333" s="2"/>
       <c r="O333" s="2"/>
       <c r="Q333" s="2"/>
       <c r="S333" s="2"/>
       <c r="U333" s="2"/>
-      <c r="DB333" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="334" spans="1:108">
       <c r="G334" s="2"/>
       <c r="I334" s="2"/>
       <c r="K334" s="2"/>
       <c r="M334" s="2"/>
       <c r="O334" s="2"/>
       <c r="Q334" s="2"/>
       <c r="S334" s="2"/>
       <c r="U334" s="2"/>
+      <c r="DB334" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="335" spans="1:108">
       <c r="G335" s="2"/>
       <c r="I335" s="2"/>
       <c r="K335" s="2"/>
       <c r="M335" s="2"/>
       <c r="O335" s="2"/>
       <c r="Q335" s="2"/>
       <c r="S335" s="2"/>
       <c r="U335" s="2"/>
     </row>
     <row r="336" spans="1:108">
       <c r="G336" s="2"/>
       <c r="I336" s="2"/>
       <c r="K336" s="2"/>
       <c r="M336" s="2"/>
       <c r="O336" s="2"/>
       <c r="Q336" s="2"/>
       <c r="S336" s="2"/>
       <c r="U336" s="2"/>
     </row>
     <row r="337" spans="1:108">
       <c r="G337" s="2"/>
       <c r="I337" s="2"/>
       <c r="K337" s="2"/>
       <c r="M337" s="2"/>
       <c r="O337" s="2"/>
       <c r="Q337" s="2"/>
       <c r="S337" s="2"/>
       <c r="U337" s="2"/>
     </row>
     <row r="338" spans="1:108">
       <c r="G338" s="2"/>
       <c r="I338" s="2"/>
       <c r="K338" s="2"/>
       <c r="M338" s="2"/>
       <c r="O338" s="2"/>
       <c r="Q338" s="2"/>
       <c r="S338" s="2"/>
       <c r="U338" s="2"/>
-      <c r="DB338" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="339" spans="1:108">
       <c r="G339" s="2"/>
       <c r="I339" s="2"/>
       <c r="K339" s="2"/>
       <c r="M339" s="2"/>
       <c r="O339" s="2"/>
       <c r="Q339" s="2"/>
       <c r="S339" s="2"/>
       <c r="U339" s="2"/>
     </row>
     <row r="340" spans="1:108">
       <c r="G340" s="2"/>
       <c r="I340" s="2"/>
       <c r="K340" s="2"/>
       <c r="M340" s="2"/>
       <c r="O340" s="2"/>
       <c r="Q340" s="2"/>
       <c r="S340" s="2"/>
       <c r="U340" s="2"/>
     </row>
     <row r="341" spans="1:108">
       <c r="G341" s="2"/>
       <c r="I341" s="2"/>
       <c r="K341" s="2"/>
       <c r="M341" s="2"/>
       <c r="O341" s="2"/>
       <c r="Q341" s="2"/>
       <c r="S341" s="2"/>
       <c r="U341" s="2"/>
     </row>
     <row r="342" spans="1:108">
       <c r="G342" s="2"/>
       <c r="I342" s="2"/>
       <c r="K342" s="2"/>
       <c r="M342" s="2"/>
       <c r="O342" s="2"/>
       <c r="Q342" s="2"/>
       <c r="S342" s="2"/>
       <c r="U342" s="2"/>
     </row>
     <row r="343" spans="1:108">
       <c r="G343" s="2"/>
       <c r="I343" s="2"/>
       <c r="K343" s="2"/>
       <c r="M343" s="2"/>
       <c r="O343" s="2"/>
       <c r="Q343" s="2"/>
       <c r="S343" s="2"/>
       <c r="U343" s="2"/>
+      <c r="DB343" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="344" spans="1:108">
       <c r="G344" s="2"/>
       <c r="I344" s="2"/>
       <c r="K344" s="2"/>
       <c r="M344" s="2"/>
       <c r="O344" s="2"/>
       <c r="Q344" s="2"/>
       <c r="S344" s="2"/>
       <c r="U344" s="2"/>
     </row>
     <row r="345" spans="1:108">
       <c r="G345" s="2"/>
       <c r="I345" s="2"/>
       <c r="K345" s="2"/>
       <c r="M345" s="2"/>
       <c r="O345" s="2"/>
       <c r="Q345" s="2"/>
       <c r="S345" s="2"/>
       <c r="U345" s="2"/>
     </row>
     <row r="346" spans="1:108">
       <c r="G346" s="2"/>
       <c r="I346" s="2"/>
       <c r="K346" s="2"/>
       <c r="M346" s="2"/>
       <c r="O346" s="2"/>
       <c r="Q346" s="2"/>
       <c r="S346" s="2"/>
       <c r="U346" s="2"/>
     </row>
     <row r="347" spans="1:108">
       <c r="G347" s="2"/>
       <c r="I347" s="2"/>
       <c r="K347" s="2"/>
       <c r="M347" s="2"/>
       <c r="O347" s="2"/>
       <c r="Q347" s="2"/>
       <c r="S347" s="2"/>
       <c r="U347" s="2"/>
     </row>
     <row r="348" spans="1:108">
       <c r="G348" s="2"/>
       <c r="I348" s="2"/>
       <c r="K348" s="2"/>
       <c r="M348" s="2"/>
       <c r="O348" s="2"/>
       <c r="Q348" s="2"/>
       <c r="S348" s="2"/>
       <c r="U348" s="2"/>
+      <c r="DB348" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="349" spans="1:108">
       <c r="G349" s="2"/>
       <c r="I349" s="2"/>
       <c r="K349" s="2"/>
       <c r="M349" s="2"/>
       <c r="O349" s="2"/>
       <c r="Q349" s="2"/>
       <c r="S349" s="2"/>
       <c r="U349" s="2"/>
     </row>
     <row r="350" spans="1:108">
       <c r="G350" s="2"/>
       <c r="I350" s="2"/>
       <c r="K350" s="2"/>
       <c r="M350" s="2"/>
       <c r="O350" s="2"/>
       <c r="Q350" s="2"/>
       <c r="S350" s="2"/>
       <c r="U350" s="2"/>
     </row>
     <row r="351" spans="1:108">
       <c r="G351" s="2"/>
       <c r="I351" s="2"/>
       <c r="K351" s="2"/>
@@ -4815,50 +4914,53 @@
       <c r="M369" s="2"/>
       <c r="O369" s="2"/>
       <c r="Q369" s="2"/>
       <c r="S369" s="2"/>
       <c r="U369" s="2"/>
     </row>
     <row r="370" spans="1:108">
       <c r="G370" s="2"/>
       <c r="I370" s="2"/>
       <c r="K370" s="2"/>
       <c r="M370" s="2"/>
       <c r="O370" s="2"/>
       <c r="Q370" s="2"/>
       <c r="S370" s="2"/>
       <c r="U370" s="2"/>
     </row>
     <row r="371" spans="1:108">
       <c r="G371" s="2"/>
       <c r="I371" s="2"/>
       <c r="K371" s="2"/>
       <c r="M371" s="2"/>
       <c r="O371" s="2"/>
       <c r="Q371" s="2"/>
       <c r="S371" s="2"/>
       <c r="U371" s="2"/>
+      <c r="DB371" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="372" spans="1:108">
       <c r="G372" s="2"/>
       <c r="I372" s="2"/>
       <c r="K372" s="2"/>
       <c r="M372" s="2"/>
       <c r="O372" s="2"/>
       <c r="Q372" s="2"/>
       <c r="S372" s="2"/>
       <c r="U372" s="2"/>
     </row>
     <row r="373" spans="1:108">
       <c r="G373" s="2"/>
       <c r="I373" s="2"/>
       <c r="K373" s="2"/>
       <c r="M373" s="2"/>
       <c r="O373" s="2"/>
       <c r="Q373" s="2"/>
       <c r="S373" s="2"/>
       <c r="U373" s="2"/>
     </row>
     <row r="374" spans="1:108">
       <c r="G374" s="2"/>
       <c r="I374" s="2"/>
       <c r="K374" s="2"/>
@@ -4985,80 +5087,86 @@
       <c r="M386" s="2"/>
       <c r="O386" s="2"/>
       <c r="Q386" s="2"/>
       <c r="S386" s="2"/>
       <c r="U386" s="2"/>
     </row>
     <row r="387" spans="1:108">
       <c r="G387" s="2"/>
       <c r="I387" s="2"/>
       <c r="K387" s="2"/>
       <c r="M387" s="2"/>
       <c r="O387" s="2"/>
       <c r="Q387" s="2"/>
       <c r="S387" s="2"/>
       <c r="U387" s="2"/>
     </row>
     <row r="388" spans="1:108">
       <c r="G388" s="2"/>
       <c r="I388" s="2"/>
       <c r="K388" s="2"/>
       <c r="M388" s="2"/>
       <c r="O388" s="2"/>
       <c r="Q388" s="2"/>
       <c r="S388" s="2"/>
       <c r="U388" s="2"/>
+      <c r="DB388" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="389" spans="1:108">
       <c r="G389" s="2"/>
       <c r="I389" s="2"/>
       <c r="K389" s="2"/>
       <c r="M389" s="2"/>
       <c r="O389" s="2"/>
       <c r="Q389" s="2"/>
       <c r="S389" s="2"/>
       <c r="U389" s="2"/>
     </row>
     <row r="390" spans="1:108">
       <c r="G390" s="2"/>
       <c r="I390" s="2"/>
       <c r="K390" s="2"/>
       <c r="M390" s="2"/>
       <c r="O390" s="2"/>
       <c r="Q390" s="2"/>
       <c r="S390" s="2"/>
       <c r="U390" s="2"/>
     </row>
     <row r="391" spans="1:108">
       <c r="G391" s="2"/>
       <c r="I391" s="2"/>
       <c r="K391" s="2"/>
       <c r="M391" s="2"/>
       <c r="O391" s="2"/>
       <c r="Q391" s="2"/>
       <c r="S391" s="2"/>
       <c r="U391" s="2"/>
+      <c r="DB391" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="392" spans="1:108">
       <c r="G392" s="2"/>
       <c r="I392" s="2"/>
       <c r="K392" s="2"/>
       <c r="M392" s="2"/>
       <c r="O392" s="2"/>
       <c r="Q392" s="2"/>
       <c r="S392" s="2"/>
       <c r="U392" s="2"/>
     </row>
     <row r="393" spans="1:108">
       <c r="G393" s="2"/>
       <c r="I393" s="2"/>
       <c r="K393" s="2"/>
       <c r="M393" s="2"/>
       <c r="O393" s="2"/>
       <c r="Q393" s="2"/>
       <c r="S393" s="2"/>
       <c r="U393" s="2"/>
     </row>
     <row r="394" spans="1:108">
       <c r="G394" s="2"/>
       <c r="I394" s="2"/>
       <c r="K394" s="2"/>
@@ -5335,50 +5443,53 @@
       <c r="M421" s="2"/>
       <c r="O421" s="2"/>
       <c r="Q421" s="2"/>
       <c r="S421" s="2"/>
       <c r="U421" s="2"/>
     </row>
     <row r="422" spans="1:108">
       <c r="G422" s="2"/>
       <c r="I422" s="2"/>
       <c r="K422" s="2"/>
       <c r="M422" s="2"/>
       <c r="O422" s="2"/>
       <c r="Q422" s="2"/>
       <c r="S422" s="2"/>
       <c r="U422" s="2"/>
     </row>
     <row r="423" spans="1:108">
       <c r="G423" s="2"/>
       <c r="I423" s="2"/>
       <c r="K423" s="2"/>
       <c r="M423" s="2"/>
       <c r="O423" s="2"/>
       <c r="Q423" s="2"/>
       <c r="S423" s="2"/>
       <c r="U423" s="2"/>
+      <c r="DB423" t="s">
+        <v>93</v>
+      </c>
     </row>
     <row r="424" spans="1:108">
       <c r="G424" s="2"/>
       <c r="I424" s="2"/>
       <c r="K424" s="2"/>
       <c r="M424" s="2"/>
       <c r="O424" s="2"/>
       <c r="Q424" s="2"/>
       <c r="S424" s="2"/>
       <c r="U424" s="2"/>
     </row>
     <row r="425" spans="1:108">
       <c r="G425" s="2"/>
       <c r="I425" s="2"/>
       <c r="K425" s="2"/>
       <c r="M425" s="2"/>
       <c r="O425" s="2"/>
       <c r="Q425" s="2"/>
       <c r="S425" s="2"/>
       <c r="U425" s="2"/>
     </row>
     <row r="426" spans="1:108">
       <c r="G426" s="2"/>
       <c r="I426" s="2"/>
       <c r="K426" s="2"/>
@@ -5515,50 +5626,53 @@
       <c r="M439" s="2"/>
       <c r="O439" s="2"/>
       <c r="Q439" s="2"/>
       <c r="S439" s="2"/>
       <c r="U439" s="2"/>
     </row>
     <row r="440" spans="1:108">
       <c r="G440" s="2"/>
       <c r="I440" s="2"/>
       <c r="K440" s="2"/>
       <c r="M440" s="2"/>
       <c r="O440" s="2"/>
       <c r="Q440" s="2"/>
       <c r="S440" s="2"/>
       <c r="U440" s="2"/>
     </row>
     <row r="441" spans="1:108">
       <c r="G441" s="2"/>
       <c r="I441" s="2"/>
       <c r="K441" s="2"/>
       <c r="M441" s="2"/>
       <c r="O441" s="2"/>
       <c r="Q441" s="2"/>
       <c r="S441" s="2"/>
       <c r="U441" s="2"/>
+      <c r="DB441" t="s">
+        <v>94</v>
+      </c>
     </row>
     <row r="442" spans="1:108">
       <c r="G442" s="2"/>
       <c r="I442" s="2"/>
       <c r="K442" s="2"/>
       <c r="M442" s="2"/>
       <c r="O442" s="2"/>
       <c r="Q442" s="2"/>
       <c r="S442" s="2"/>
       <c r="U442" s="2"/>
     </row>
     <row r="443" spans="1:108">
       <c r="G443" s="2"/>
       <c r="I443" s="2"/>
       <c r="K443" s="2"/>
       <c r="M443" s="2"/>
       <c r="O443" s="2"/>
       <c r="Q443" s="2"/>
       <c r="S443" s="2"/>
       <c r="U443" s="2"/>
     </row>
     <row r="444" spans="1:108">
       <c r="G444" s="2"/>
       <c r="I444" s="2"/>
       <c r="K444" s="2"/>
@@ -6265,53 +6379,50 @@
       <c r="M514" s="2"/>
       <c r="O514" s="2"/>
       <c r="Q514" s="2"/>
       <c r="S514" s="2"/>
       <c r="U514" s="2"/>
     </row>
     <row r="515" spans="1:108">
       <c r="G515" s="2"/>
       <c r="I515" s="2"/>
       <c r="K515" s="2"/>
       <c r="M515" s="2"/>
       <c r="O515" s="2"/>
       <c r="Q515" s="2"/>
       <c r="S515" s="2"/>
       <c r="U515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="G516" s="2"/>
       <c r="I516" s="2"/>
       <c r="K516" s="2"/>
       <c r="M516" s="2"/>
       <c r="O516" s="2"/>
       <c r="Q516" s="2"/>
       <c r="S516" s="2"/>
       <c r="U516" s="2"/>
-      <c r="DB516" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="517" spans="1:108">
       <c r="G517" s="2"/>
       <c r="I517" s="2"/>
       <c r="K517" s="2"/>
       <c r="M517" s="2"/>
       <c r="O517" s="2"/>
       <c r="Q517" s="2"/>
       <c r="S517" s="2"/>
       <c r="U517" s="2"/>
     </row>
     <row r="518" spans="1:108">
       <c r="G518" s="2"/>
       <c r="I518" s="2"/>
       <c r="K518" s="2"/>
       <c r="M518" s="2"/>
       <c r="O518" s="2"/>
       <c r="Q518" s="2"/>
       <c r="S518" s="2"/>
       <c r="U518" s="2"/>
     </row>
     <row r="519" spans="1:108">
       <c r="G519" s="2"/>
       <c r="I519" s="2"/>
       <c r="K519" s="2"/>
@@ -6418,80 +6529,86 @@
       <c r="M529" s="2"/>
       <c r="O529" s="2"/>
       <c r="Q529" s="2"/>
       <c r="S529" s="2"/>
       <c r="U529" s="2"/>
     </row>
     <row r="530" spans="1:108">
       <c r="G530" s="2"/>
       <c r="I530" s="2"/>
       <c r="K530" s="2"/>
       <c r="M530" s="2"/>
       <c r="O530" s="2"/>
       <c r="Q530" s="2"/>
       <c r="S530" s="2"/>
       <c r="U530" s="2"/>
     </row>
     <row r="531" spans="1:108">
       <c r="G531" s="2"/>
       <c r="I531" s="2"/>
       <c r="K531" s="2"/>
       <c r="M531" s="2"/>
       <c r="O531" s="2"/>
       <c r="Q531" s="2"/>
       <c r="S531" s="2"/>
       <c r="U531" s="2"/>
+      <c r="DB531" t="s">
+        <v>95</v>
+      </c>
     </row>
     <row r="532" spans="1:108">
       <c r="G532" s="2"/>
       <c r="I532" s="2"/>
       <c r="K532" s="2"/>
       <c r="M532" s="2"/>
       <c r="O532" s="2"/>
       <c r="Q532" s="2"/>
       <c r="S532" s="2"/>
       <c r="U532" s="2"/>
     </row>
     <row r="533" spans="1:108">
       <c r="G533" s="2"/>
       <c r="I533" s="2"/>
       <c r="K533" s="2"/>
       <c r="M533" s="2"/>
       <c r="O533" s="2"/>
       <c r="Q533" s="2"/>
       <c r="S533" s="2"/>
       <c r="U533" s="2"/>
     </row>
     <row r="534" spans="1:108">
       <c r="G534" s="2"/>
       <c r="I534" s="2"/>
       <c r="K534" s="2"/>
       <c r="M534" s="2"/>
       <c r="O534" s="2"/>
       <c r="Q534" s="2"/>
       <c r="S534" s="2"/>
       <c r="U534" s="2"/>
+      <c r="DB534" t="s">
+        <v>96</v>
+      </c>
     </row>
     <row r="535" spans="1:108">
       <c r="G535" s="2"/>
       <c r="I535" s="2"/>
       <c r="K535" s="2"/>
       <c r="M535" s="2"/>
       <c r="O535" s="2"/>
       <c r="Q535" s="2"/>
       <c r="S535" s="2"/>
       <c r="U535" s="2"/>
     </row>
     <row r="536" spans="1:108">
       <c r="G536" s="2"/>
       <c r="I536" s="2"/>
       <c r="K536" s="2"/>
       <c r="M536" s="2"/>
       <c r="O536" s="2"/>
       <c r="Q536" s="2"/>
       <c r="S536" s="2"/>
       <c r="U536" s="2"/>
     </row>
     <row r="537" spans="1:108">
       <c r="G537" s="2"/>
       <c r="I537" s="2"/>
       <c r="K537" s="2"/>
@@ -6638,73 +6755,73 @@
       <c r="M551" s="2"/>
       <c r="O551" s="2"/>
       <c r="Q551" s="2"/>
       <c r="S551" s="2"/>
       <c r="U551" s="2"/>
     </row>
     <row r="552" spans="1:108">
       <c r="G552" s="2"/>
       <c r="I552" s="2"/>
       <c r="K552" s="2"/>
       <c r="M552" s="2"/>
       <c r="O552" s="2"/>
       <c r="Q552" s="2"/>
       <c r="S552" s="2"/>
       <c r="U552" s="2"/>
     </row>
     <row r="553" spans="1:108">
       <c r="G553" s="2"/>
       <c r="I553" s="2"/>
       <c r="K553" s="2"/>
       <c r="M553" s="2"/>
       <c r="O553" s="2"/>
       <c r="Q553" s="2"/>
       <c r="S553" s="2"/>
       <c r="U553" s="2"/>
-      <c r="DB553" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="554" spans="1:108">
       <c r="G554" s="2"/>
       <c r="I554" s="2"/>
       <c r="K554" s="2"/>
       <c r="M554" s="2"/>
       <c r="O554" s="2"/>
       <c r="Q554" s="2"/>
       <c r="S554" s="2"/>
       <c r="U554" s="2"/>
     </row>
     <row r="555" spans="1:108">
       <c r="G555" s="2"/>
       <c r="I555" s="2"/>
       <c r="K555" s="2"/>
       <c r="M555" s="2"/>
       <c r="O555" s="2"/>
       <c r="Q555" s="2"/>
       <c r="S555" s="2"/>
       <c r="U555" s="2"/>
+      <c r="DB555" t="s">
+        <v>97</v>
+      </c>
     </row>
     <row r="556" spans="1:108">
       <c r="G556" s="2"/>
       <c r="I556" s="2"/>
       <c r="K556" s="2"/>
       <c r="M556" s="2"/>
       <c r="O556" s="2"/>
       <c r="Q556" s="2"/>
       <c r="S556" s="2"/>
       <c r="U556" s="2"/>
     </row>
     <row r="557" spans="1:108">
       <c r="G557" s="2"/>
       <c r="I557" s="2"/>
       <c r="K557" s="2"/>
       <c r="M557" s="2"/>
       <c r="O557" s="2"/>
       <c r="Q557" s="2"/>
       <c r="S557" s="2"/>
       <c r="U557" s="2"/>
     </row>
     <row r="558" spans="1:108">
       <c r="G558" s="2"/>
       <c r="I558" s="2"/>
       <c r="K558" s="2"/>
@@ -6811,50 +6928,53 @@
       <c r="M568" s="2"/>
       <c r="O568" s="2"/>
       <c r="Q568" s="2"/>
       <c r="S568" s="2"/>
       <c r="U568" s="2"/>
     </row>
     <row r="569" spans="1:108">
       <c r="G569" s="2"/>
       <c r="I569" s="2"/>
       <c r="K569" s="2"/>
       <c r="M569" s="2"/>
       <c r="O569" s="2"/>
       <c r="Q569" s="2"/>
       <c r="S569" s="2"/>
       <c r="U569" s="2"/>
     </row>
     <row r="570" spans="1:108">
       <c r="G570" s="2"/>
       <c r="I570" s="2"/>
       <c r="K570" s="2"/>
       <c r="M570" s="2"/>
       <c r="O570" s="2"/>
       <c r="Q570" s="2"/>
       <c r="S570" s="2"/>
       <c r="U570" s="2"/>
+      <c r="DB570" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="571" spans="1:108">
       <c r="G571" s="2"/>
       <c r="I571" s="2"/>
       <c r="K571" s="2"/>
       <c r="M571" s="2"/>
       <c r="O571" s="2"/>
       <c r="Q571" s="2"/>
       <c r="S571" s="2"/>
       <c r="U571" s="2"/>
     </row>
     <row r="572" spans="1:108">
       <c r="G572" s="2"/>
       <c r="I572" s="2"/>
       <c r="K572" s="2"/>
       <c r="M572" s="2"/>
       <c r="O572" s="2"/>
       <c r="Q572" s="2"/>
       <c r="S572" s="2"/>
       <c r="U572" s="2"/>
     </row>
     <row r="573" spans="1:108">
       <c r="G573" s="2"/>
       <c r="I573" s="2"/>
       <c r="K573" s="2"/>
@@ -7591,73 +7711,73 @@
       <c r="M646" s="2"/>
       <c r="O646" s="2"/>
       <c r="Q646" s="2"/>
       <c r="S646" s="2"/>
       <c r="U646" s="2"/>
     </row>
     <row r="647" spans="1:108">
       <c r="G647" s="2"/>
       <c r="I647" s="2"/>
       <c r="K647" s="2"/>
       <c r="M647" s="2"/>
       <c r="O647" s="2"/>
       <c r="Q647" s="2"/>
       <c r="S647" s="2"/>
       <c r="U647" s="2"/>
     </row>
     <row r="648" spans="1:108">
       <c r="G648" s="2"/>
       <c r="I648" s="2"/>
       <c r="K648" s="2"/>
       <c r="M648" s="2"/>
       <c r="O648" s="2"/>
       <c r="Q648" s="2"/>
       <c r="S648" s="2"/>
       <c r="U648" s="2"/>
-      <c r="DB648" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="649" spans="1:108">
       <c r="G649" s="2"/>
       <c r="I649" s="2"/>
       <c r="K649" s="2"/>
       <c r="M649" s="2"/>
       <c r="O649" s="2"/>
       <c r="Q649" s="2"/>
       <c r="S649" s="2"/>
       <c r="U649" s="2"/>
     </row>
     <row r="650" spans="1:108">
       <c r="G650" s="2"/>
       <c r="I650" s="2"/>
       <c r="K650" s="2"/>
       <c r="M650" s="2"/>
       <c r="O650" s="2"/>
       <c r="Q650" s="2"/>
       <c r="S650" s="2"/>
       <c r="U650" s="2"/>
+      <c r="DB650" t="s">
+        <v>99</v>
+      </c>
     </row>
     <row r="651" spans="1:108">
       <c r="G651" s="2"/>
       <c r="I651" s="2"/>
       <c r="K651" s="2"/>
       <c r="M651" s="2"/>
       <c r="O651" s="2"/>
       <c r="Q651" s="2"/>
       <c r="S651" s="2"/>
       <c r="U651" s="2"/>
     </row>
     <row r="652" spans="1:108">
       <c r="G652" s="2"/>
       <c r="I652" s="2"/>
       <c r="K652" s="2"/>
       <c r="M652" s="2"/>
       <c r="O652" s="2"/>
       <c r="Q652" s="2"/>
       <c r="S652" s="2"/>
       <c r="U652" s="2"/>
     </row>
     <row r="653" spans="1:108">
       <c r="G653" s="2"/>
       <c r="I653" s="2"/>
       <c r="K653" s="2"/>
@@ -7744,106 +7864,103 @@
       <c r="M661" s="2"/>
       <c r="O661" s="2"/>
       <c r="Q661" s="2"/>
       <c r="S661" s="2"/>
       <c r="U661" s="2"/>
     </row>
     <row r="662" spans="1:108">
       <c r="G662" s="2"/>
       <c r="I662" s="2"/>
       <c r="K662" s="2"/>
       <c r="M662" s="2"/>
       <c r="O662" s="2"/>
       <c r="Q662" s="2"/>
       <c r="S662" s="2"/>
       <c r="U662" s="2"/>
     </row>
     <row r="663" spans="1:108">
       <c r="G663" s="2"/>
       <c r="I663" s="2"/>
       <c r="K663" s="2"/>
       <c r="M663" s="2"/>
       <c r="O663" s="2"/>
       <c r="Q663" s="2"/>
       <c r="S663" s="2"/>
       <c r="U663" s="2"/>
-      <c r="DB663" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="664" spans="1:108">
       <c r="G664" s="2"/>
       <c r="I664" s="2"/>
       <c r="K664" s="2"/>
       <c r="M664" s="2"/>
       <c r="O664" s="2"/>
       <c r="Q664" s="2"/>
       <c r="S664" s="2"/>
       <c r="U664" s="2"/>
     </row>
     <row r="665" spans="1:108">
       <c r="G665" s="2"/>
       <c r="I665" s="2"/>
       <c r="K665" s="2"/>
       <c r="M665" s="2"/>
       <c r="O665" s="2"/>
       <c r="Q665" s="2"/>
       <c r="S665" s="2"/>
       <c r="U665" s="2"/>
     </row>
     <row r="666" spans="1:108">
       <c r="G666" s="2"/>
       <c r="I666" s="2"/>
       <c r="K666" s="2"/>
       <c r="M666" s="2"/>
       <c r="O666" s="2"/>
       <c r="Q666" s="2"/>
       <c r="S666" s="2"/>
       <c r="U666" s="2"/>
+      <c r="DB666" t="s">
+        <v>100</v>
+      </c>
     </row>
     <row r="667" spans="1:108">
       <c r="G667" s="2"/>
       <c r="I667" s="2"/>
       <c r="K667" s="2"/>
       <c r="M667" s="2"/>
       <c r="O667" s="2"/>
       <c r="Q667" s="2"/>
       <c r="S667" s="2"/>
       <c r="U667" s="2"/>
     </row>
     <row r="668" spans="1:108">
       <c r="G668" s="2"/>
       <c r="I668" s="2"/>
       <c r="K668" s="2"/>
       <c r="M668" s="2"/>
       <c r="O668" s="2"/>
       <c r="Q668" s="2"/>
       <c r="S668" s="2"/>
       <c r="U668" s="2"/>
-      <c r="DB668" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="669" spans="1:108">
       <c r="G669" s="2"/>
       <c r="I669" s="2"/>
       <c r="K669" s="2"/>
       <c r="M669" s="2"/>
       <c r="O669" s="2"/>
       <c r="Q669" s="2"/>
       <c r="S669" s="2"/>
       <c r="U669" s="2"/>
     </row>
     <row r="670" spans="1:108">
       <c r="G670" s="2"/>
       <c r="I670" s="2"/>
       <c r="K670" s="2"/>
       <c r="M670" s="2"/>
       <c r="O670" s="2"/>
       <c r="Q670" s="2"/>
       <c r="S670" s="2"/>
       <c r="U670" s="2"/>
     </row>
     <row r="671" spans="1:108">
       <c r="G671" s="2"/>
       <c r="I671" s="2"/>
       <c r="K671" s="2"/>
@@ -7890,153 +8007,159 @@
       <c r="M675" s="2"/>
       <c r="O675" s="2"/>
       <c r="Q675" s="2"/>
       <c r="S675" s="2"/>
       <c r="U675" s="2"/>
     </row>
     <row r="676" spans="1:108">
       <c r="G676" s="2"/>
       <c r="I676" s="2"/>
       <c r="K676" s="2"/>
       <c r="M676" s="2"/>
       <c r="O676" s="2"/>
       <c r="Q676" s="2"/>
       <c r="S676" s="2"/>
       <c r="U676" s="2"/>
     </row>
     <row r="677" spans="1:108">
       <c r="G677" s="2"/>
       <c r="I677" s="2"/>
       <c r="K677" s="2"/>
       <c r="M677" s="2"/>
       <c r="O677" s="2"/>
       <c r="Q677" s="2"/>
       <c r="S677" s="2"/>
       <c r="U677" s="2"/>
-      <c r="DB677" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="678" spans="1:108">
       <c r="G678" s="2"/>
       <c r="I678" s="2"/>
       <c r="K678" s="2"/>
       <c r="M678" s="2"/>
       <c r="O678" s="2"/>
       <c r="Q678" s="2"/>
       <c r="S678" s="2"/>
       <c r="U678" s="2"/>
     </row>
     <row r="679" spans="1:108">
       <c r="G679" s="2"/>
       <c r="I679" s="2"/>
       <c r="K679" s="2"/>
       <c r="M679" s="2"/>
       <c r="O679" s="2"/>
       <c r="Q679" s="2"/>
       <c r="S679" s="2"/>
       <c r="U679" s="2"/>
+      <c r="DB679" t="s">
+        <v>101</v>
+      </c>
     </row>
     <row r="680" spans="1:108">
       <c r="G680" s="2"/>
       <c r="I680" s="2"/>
       <c r="K680" s="2"/>
       <c r="M680" s="2"/>
       <c r="O680" s="2"/>
       <c r="Q680" s="2"/>
       <c r="S680" s="2"/>
       <c r="U680" s="2"/>
     </row>
     <row r="681" spans="1:108">
       <c r="G681" s="2"/>
       <c r="I681" s="2"/>
       <c r="K681" s="2"/>
       <c r="M681" s="2"/>
       <c r="O681" s="2"/>
       <c r="Q681" s="2"/>
       <c r="S681" s="2"/>
       <c r="U681" s="2"/>
     </row>
     <row r="682" spans="1:108">
       <c r="G682" s="2"/>
       <c r="I682" s="2"/>
       <c r="K682" s="2"/>
       <c r="M682" s="2"/>
       <c r="O682" s="2"/>
       <c r="Q682" s="2"/>
       <c r="S682" s="2"/>
       <c r="U682" s="2"/>
+      <c r="DB682" t="s">
+        <v>102</v>
+      </c>
     </row>
     <row r="683" spans="1:108">
       <c r="G683" s="2"/>
       <c r="I683" s="2"/>
       <c r="K683" s="2"/>
       <c r="M683" s="2"/>
       <c r="O683" s="2"/>
       <c r="Q683" s="2"/>
       <c r="S683" s="2"/>
       <c r="U683" s="2"/>
     </row>
     <row r="684" spans="1:108">
       <c r="G684" s="2"/>
       <c r="I684" s="2"/>
       <c r="K684" s="2"/>
       <c r="M684" s="2"/>
       <c r="O684" s="2"/>
       <c r="Q684" s="2"/>
       <c r="S684" s="2"/>
       <c r="U684" s="2"/>
     </row>
     <row r="685" spans="1:108">
       <c r="G685" s="2"/>
       <c r="I685" s="2"/>
       <c r="K685" s="2"/>
       <c r="M685" s="2"/>
       <c r="O685" s="2"/>
       <c r="Q685" s="2"/>
       <c r="S685" s="2"/>
       <c r="U685" s="2"/>
     </row>
     <row r="686" spans="1:108">
       <c r="G686" s="2"/>
       <c r="I686" s="2"/>
       <c r="K686" s="2"/>
       <c r="M686" s="2"/>
       <c r="O686" s="2"/>
       <c r="Q686" s="2"/>
       <c r="S686" s="2"/>
       <c r="U686" s="2"/>
     </row>
     <row r="687" spans="1:108">
       <c r="G687" s="2"/>
       <c r="I687" s="2"/>
       <c r="K687" s="2"/>
       <c r="M687" s="2"/>
       <c r="O687" s="2"/>
       <c r="Q687" s="2"/>
       <c r="S687" s="2"/>
       <c r="U687" s="2"/>
+      <c r="DB687" t="s">
+        <v>103</v>
+      </c>
     </row>
     <row r="688" spans="1:108">
       <c r="G688" s="2"/>
       <c r="I688" s="2"/>
       <c r="K688" s="2"/>
       <c r="M688" s="2"/>
       <c r="O688" s="2"/>
       <c r="Q688" s="2"/>
       <c r="S688" s="2"/>
       <c r="U688" s="2"/>
     </row>
     <row r="689" spans="1:108">
       <c r="G689" s="2"/>
       <c r="I689" s="2"/>
       <c r="K689" s="2"/>
       <c r="M689" s="2"/>
       <c r="O689" s="2"/>
       <c r="Q689" s="2"/>
       <c r="S689" s="2"/>
       <c r="U689" s="2"/>
     </row>
     <row r="690" spans="1:108">
       <c r="G690" s="2"/>
       <c r="I690" s="2"/>
       <c r="K690" s="2"/>
@@ -8083,50 +8206,53 @@
       <c r="M694" s="2"/>
       <c r="O694" s="2"/>
       <c r="Q694" s="2"/>
       <c r="S694" s="2"/>
       <c r="U694" s="2"/>
     </row>
     <row r="695" spans="1:108">
       <c r="G695" s="2"/>
       <c r="I695" s="2"/>
       <c r="K695" s="2"/>
       <c r="M695" s="2"/>
       <c r="O695" s="2"/>
       <c r="Q695" s="2"/>
       <c r="S695" s="2"/>
       <c r="U695" s="2"/>
     </row>
     <row r="696" spans="1:108">
       <c r="G696" s="2"/>
       <c r="I696" s="2"/>
       <c r="K696" s="2"/>
       <c r="M696" s="2"/>
       <c r="O696" s="2"/>
       <c r="Q696" s="2"/>
       <c r="S696" s="2"/>
       <c r="U696" s="2"/>
+      <c r="DB696" t="s">
+        <v>104</v>
+      </c>
     </row>
     <row r="697" spans="1:108">
       <c r="G697" s="2"/>
       <c r="I697" s="2"/>
       <c r="K697" s="2"/>
       <c r="M697" s="2"/>
       <c r="O697" s="2"/>
       <c r="Q697" s="2"/>
       <c r="S697" s="2"/>
       <c r="U697" s="2"/>
     </row>
     <row r="698" spans="1:108">
       <c r="G698" s="2"/>
       <c r="I698" s="2"/>
       <c r="K698" s="2"/>
       <c r="M698" s="2"/>
       <c r="O698" s="2"/>
       <c r="Q698" s="2"/>
       <c r="S698" s="2"/>
       <c r="U698" s="2"/>
     </row>
     <row r="699" spans="1:108">
       <c r="G699" s="2"/>
       <c r="I699" s="2"/>
       <c r="K699" s="2"/>
@@ -8253,50 +8379,53 @@
       <c r="M711" s="2"/>
       <c r="O711" s="2"/>
       <c r="Q711" s="2"/>
       <c r="S711" s="2"/>
       <c r="U711" s="2"/>
     </row>
     <row r="712" spans="1:108">
       <c r="G712" s="2"/>
       <c r="I712" s="2"/>
       <c r="K712" s="2"/>
       <c r="M712" s="2"/>
       <c r="O712" s="2"/>
       <c r="Q712" s="2"/>
       <c r="S712" s="2"/>
       <c r="U712" s="2"/>
     </row>
     <row r="713" spans="1:108">
       <c r="G713" s="2"/>
       <c r="I713" s="2"/>
       <c r="K713" s="2"/>
       <c r="M713" s="2"/>
       <c r="O713" s="2"/>
       <c r="Q713" s="2"/>
       <c r="S713" s="2"/>
       <c r="U713" s="2"/>
+      <c r="DB713" t="s">
+        <v>105</v>
+      </c>
     </row>
     <row r="714" spans="1:108">
       <c r="G714" s="2"/>
       <c r="I714" s="2"/>
       <c r="K714" s="2"/>
       <c r="M714" s="2"/>
       <c r="O714" s="2"/>
       <c r="Q714" s="2"/>
       <c r="S714" s="2"/>
       <c r="U714" s="2"/>
     </row>
     <row r="715" spans="1:108">
       <c r="G715" s="2"/>
       <c r="I715" s="2"/>
       <c r="K715" s="2"/>
       <c r="M715" s="2"/>
       <c r="O715" s="2"/>
       <c r="Q715" s="2"/>
       <c r="S715" s="2"/>
       <c r="U715" s="2"/>
     </row>
     <row r="716" spans="1:108">
       <c r="G716" s="2"/>
       <c r="I716" s="2"/>
       <c r="K716" s="2"/>
@@ -8583,50 +8712,53 @@
       <c r="M744" s="2"/>
       <c r="O744" s="2"/>
       <c r="Q744" s="2"/>
       <c r="S744" s="2"/>
       <c r="U744" s="2"/>
     </row>
     <row r="745" spans="1:108">
       <c r="G745" s="2"/>
       <c r="I745" s="2"/>
       <c r="K745" s="2"/>
       <c r="M745" s="2"/>
       <c r="O745" s="2"/>
       <c r="Q745" s="2"/>
       <c r="S745" s="2"/>
       <c r="U745" s="2"/>
     </row>
     <row r="746" spans="1:108">
       <c r="G746" s="2"/>
       <c r="I746" s="2"/>
       <c r="K746" s="2"/>
       <c r="M746" s="2"/>
       <c r="O746" s="2"/>
       <c r="Q746" s="2"/>
       <c r="S746" s="2"/>
       <c r="U746" s="2"/>
+      <c r="DB746" t="s">
+        <v>106</v>
+      </c>
     </row>
     <row r="747" spans="1:108">
       <c r="G747" s="2"/>
       <c r="I747" s="2"/>
       <c r="K747" s="2"/>
       <c r="M747" s="2"/>
       <c r="O747" s="2"/>
       <c r="Q747" s="2"/>
       <c r="S747" s="2"/>
       <c r="U747" s="2"/>
     </row>
     <row r="748" spans="1:108">
       <c r="G748" s="2"/>
       <c r="I748" s="2"/>
       <c r="K748" s="2"/>
       <c r="M748" s="2"/>
       <c r="O748" s="2"/>
       <c r="Q748" s="2"/>
       <c r="S748" s="2"/>
       <c r="U748" s="2"/>
     </row>
     <row r="749" spans="1:108">
       <c r="G749" s="2"/>
       <c r="I749" s="2"/>
       <c r="K749" s="2"/>
@@ -8913,100 +9045,106 @@
       <c r="M777" s="2"/>
       <c r="O777" s="2"/>
       <c r="Q777" s="2"/>
       <c r="S777" s="2"/>
       <c r="U777" s="2"/>
     </row>
     <row r="778" spans="1:108">
       <c r="G778" s="2"/>
       <c r="I778" s="2"/>
       <c r="K778" s="2"/>
       <c r="M778" s="2"/>
       <c r="O778" s="2"/>
       <c r="Q778" s="2"/>
       <c r="S778" s="2"/>
       <c r="U778" s="2"/>
     </row>
     <row r="779" spans="1:108">
       <c r="G779" s="2"/>
       <c r="I779" s="2"/>
       <c r="K779" s="2"/>
       <c r="M779" s="2"/>
       <c r="O779" s="2"/>
       <c r="Q779" s="2"/>
       <c r="S779" s="2"/>
       <c r="U779" s="2"/>
+      <c r="DB779" t="s">
+        <v>107</v>
+      </c>
     </row>
     <row r="780" spans="1:108">
       <c r="G780" s="2"/>
       <c r="I780" s="2"/>
       <c r="K780" s="2"/>
       <c r="M780" s="2"/>
       <c r="O780" s="2"/>
       <c r="Q780" s="2"/>
       <c r="S780" s="2"/>
       <c r="U780" s="2"/>
     </row>
     <row r="781" spans="1:108">
       <c r="G781" s="2"/>
       <c r="I781" s="2"/>
       <c r="K781" s="2"/>
       <c r="M781" s="2"/>
       <c r="O781" s="2"/>
       <c r="Q781" s="2"/>
       <c r="S781" s="2"/>
       <c r="U781" s="2"/>
     </row>
     <row r="782" spans="1:108">
       <c r="G782" s="2"/>
       <c r="I782" s="2"/>
       <c r="K782" s="2"/>
       <c r="M782" s="2"/>
       <c r="O782" s="2"/>
       <c r="Q782" s="2"/>
       <c r="S782" s="2"/>
       <c r="U782" s="2"/>
     </row>
     <row r="783" spans="1:108">
       <c r="G783" s="2"/>
       <c r="I783" s="2"/>
       <c r="K783" s="2"/>
       <c r="M783" s="2"/>
       <c r="O783" s="2"/>
       <c r="Q783" s="2"/>
       <c r="S783" s="2"/>
       <c r="U783" s="2"/>
     </row>
     <row r="784" spans="1:108">
       <c r="G784" s="2"/>
       <c r="I784" s="2"/>
       <c r="K784" s="2"/>
       <c r="M784" s="2"/>
       <c r="O784" s="2"/>
       <c r="Q784" s="2"/>
       <c r="S784" s="2"/>
       <c r="U784" s="2"/>
+      <c r="DB784" t="s">
+        <v>108</v>
+      </c>
     </row>
     <row r="785" spans="1:108">
       <c r="G785" s="2"/>
       <c r="I785" s="2"/>
       <c r="K785" s="2"/>
       <c r="M785" s="2"/>
       <c r="O785" s="2"/>
       <c r="Q785" s="2"/>
       <c r="S785" s="2"/>
       <c r="U785" s="2"/>
     </row>
     <row r="786" spans="1:108">
       <c r="G786" s="2"/>
       <c r="I786" s="2"/>
       <c r="K786" s="2"/>
       <c r="M786" s="2"/>
       <c r="O786" s="2"/>
       <c r="Q786" s="2"/>
       <c r="S786" s="2"/>
       <c r="U786" s="2"/>
     </row>
     <row r="787" spans="1:108">
       <c r="G787" s="2"/>
       <c r="I787" s="2"/>
       <c r="K787" s="2"/>
@@ -9113,50 +9251,53 @@
       <c r="M797" s="2"/>
       <c r="O797" s="2"/>
       <c r="Q797" s="2"/>
       <c r="S797" s="2"/>
       <c r="U797" s="2"/>
     </row>
     <row r="798" spans="1:108">
       <c r="G798" s="2"/>
       <c r="I798" s="2"/>
       <c r="K798" s="2"/>
       <c r="M798" s="2"/>
       <c r="O798" s="2"/>
       <c r="Q798" s="2"/>
       <c r="S798" s="2"/>
       <c r="U798" s="2"/>
     </row>
     <row r="799" spans="1:108">
       <c r="G799" s="2"/>
       <c r="I799" s="2"/>
       <c r="K799" s="2"/>
       <c r="M799" s="2"/>
       <c r="O799" s="2"/>
       <c r="Q799" s="2"/>
       <c r="S799" s="2"/>
       <c r="U799" s="2"/>
+      <c r="DB799" t="s">
+        <v>109</v>
+      </c>
     </row>
     <row r="800" spans="1:108">
       <c r="G800" s="2"/>
       <c r="I800" s="2"/>
       <c r="K800" s="2"/>
       <c r="M800" s="2"/>
       <c r="O800" s="2"/>
       <c r="Q800" s="2"/>
       <c r="S800" s="2"/>
       <c r="U800" s="2"/>
     </row>
     <row r="801" spans="1:108">
       <c r="G801" s="2"/>
       <c r="I801" s="2"/>
       <c r="K801" s="2"/>
       <c r="M801" s="2"/>
       <c r="O801" s="2"/>
       <c r="Q801" s="2"/>
       <c r="S801" s="2"/>
       <c r="U801" s="2"/>
     </row>
     <row r="802" spans="1:108">
       <c r="G802" s="2"/>
       <c r="I802" s="2"/>
       <c r="K802" s="2"/>
@@ -9473,50 +9614,53 @@
       <c r="M833" s="2"/>
       <c r="O833" s="2"/>
       <c r="Q833" s="2"/>
       <c r="S833" s="2"/>
       <c r="U833" s="2"/>
     </row>
     <row r="834" spans="1:108">
       <c r="G834" s="2"/>
       <c r="I834" s="2"/>
       <c r="K834" s="2"/>
       <c r="M834" s="2"/>
       <c r="O834" s="2"/>
       <c r="Q834" s="2"/>
       <c r="S834" s="2"/>
       <c r="U834" s="2"/>
     </row>
     <row r="835" spans="1:108">
       <c r="G835" s="2"/>
       <c r="I835" s="2"/>
       <c r="K835" s="2"/>
       <c r="M835" s="2"/>
       <c r="O835" s="2"/>
       <c r="Q835" s="2"/>
       <c r="S835" s="2"/>
       <c r="U835" s="2"/>
+      <c r="DB835" t="s">
+        <v>110</v>
+      </c>
     </row>
     <row r="836" spans="1:108">
       <c r="G836" s="2"/>
       <c r="I836" s="2"/>
       <c r="K836" s="2"/>
       <c r="M836" s="2"/>
       <c r="O836" s="2"/>
       <c r="Q836" s="2"/>
       <c r="S836" s="2"/>
       <c r="U836" s="2"/>
     </row>
     <row r="837" spans="1:108">
       <c r="G837" s="2"/>
       <c r="I837" s="2"/>
       <c r="K837" s="2"/>
       <c r="M837" s="2"/>
       <c r="O837" s="2"/>
       <c r="Q837" s="2"/>
       <c r="S837" s="2"/>
       <c r="U837" s="2"/>
     </row>
     <row r="838" spans="1:108">
       <c r="G838" s="2"/>
       <c r="I838" s="2"/>
       <c r="K838" s="2"/>
@@ -9723,53 +9867,50 @@
       <c r="M858" s="2"/>
       <c r="O858" s="2"/>
       <c r="Q858" s="2"/>
       <c r="S858" s="2"/>
       <c r="U858" s="2"/>
     </row>
     <row r="859" spans="1:108">
       <c r="G859" s="2"/>
       <c r="I859" s="2"/>
       <c r="K859" s="2"/>
       <c r="M859" s="2"/>
       <c r="O859" s="2"/>
       <c r="Q859" s="2"/>
       <c r="S859" s="2"/>
       <c r="U859" s="2"/>
     </row>
     <row r="860" spans="1:108">
       <c r="G860" s="2"/>
       <c r="I860" s="2"/>
       <c r="K860" s="2"/>
       <c r="M860" s="2"/>
       <c r="O860" s="2"/>
       <c r="Q860" s="2"/>
       <c r="S860" s="2"/>
       <c r="U860" s="2"/>
-      <c r="DB860" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="861" spans="1:108">
       <c r="G861" s="2"/>
       <c r="I861" s="2"/>
       <c r="K861" s="2"/>
       <c r="M861" s="2"/>
       <c r="O861" s="2"/>
       <c r="Q861" s="2"/>
       <c r="S861" s="2"/>
       <c r="U861" s="2"/>
     </row>
     <row r="862" spans="1:108">
       <c r="G862" s="2"/>
       <c r="I862" s="2"/>
       <c r="K862" s="2"/>
       <c r="M862" s="2"/>
       <c r="O862" s="2"/>
       <c r="Q862" s="2"/>
       <c r="S862" s="2"/>
       <c r="U862" s="2"/>
     </row>
     <row r="863" spans="1:108">
       <c r="G863" s="2"/>
       <c r="I863" s="2"/>
       <c r="K863" s="2"/>
@@ -9826,53 +9967,50 @@
       <c r="M868" s="2"/>
       <c r="O868" s="2"/>
       <c r="Q868" s="2"/>
       <c r="S868" s="2"/>
       <c r="U868" s="2"/>
     </row>
     <row r="869" spans="1:108">
       <c r="G869" s="2"/>
       <c r="I869" s="2"/>
       <c r="K869" s="2"/>
       <c r="M869" s="2"/>
       <c r="O869" s="2"/>
       <c r="Q869" s="2"/>
       <c r="S869" s="2"/>
       <c r="U869" s="2"/>
     </row>
     <row r="870" spans="1:108">
       <c r="G870" s="2"/>
       <c r="I870" s="2"/>
       <c r="K870" s="2"/>
       <c r="M870" s="2"/>
       <c r="O870" s="2"/>
       <c r="Q870" s="2"/>
       <c r="S870" s="2"/>
       <c r="U870" s="2"/>
-      <c r="DB870" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="871" spans="1:108">
       <c r="G871" s="2"/>
       <c r="I871" s="2"/>
       <c r="K871" s="2"/>
       <c r="M871" s="2"/>
       <c r="O871" s="2"/>
       <c r="Q871" s="2"/>
       <c r="S871" s="2"/>
       <c r="U871" s="2"/>
     </row>
     <row r="872" spans="1:108">
       <c r="G872" s="2"/>
       <c r="I872" s="2"/>
       <c r="K872" s="2"/>
       <c r="M872" s="2"/>
       <c r="O872" s="2"/>
       <c r="Q872" s="2"/>
       <c r="S872" s="2"/>
       <c r="U872" s="2"/>
     </row>
     <row r="873" spans="1:108">
       <c r="G873" s="2"/>
       <c r="I873" s="2"/>
       <c r="K873" s="2"/>
@@ -9889,53 +10027,50 @@
       <c r="M874" s="2"/>
       <c r="O874" s="2"/>
       <c r="Q874" s="2"/>
       <c r="S874" s="2"/>
       <c r="U874" s="2"/>
     </row>
     <row r="875" spans="1:108">
       <c r="G875" s="2"/>
       <c r="I875" s="2"/>
       <c r="K875" s="2"/>
       <c r="M875" s="2"/>
       <c r="O875" s="2"/>
       <c r="Q875" s="2"/>
       <c r="S875" s="2"/>
       <c r="U875" s="2"/>
     </row>
     <row r="876" spans="1:108">
       <c r="G876" s="2"/>
       <c r="I876" s="2"/>
       <c r="K876" s="2"/>
       <c r="M876" s="2"/>
       <c r="O876" s="2"/>
       <c r="Q876" s="2"/>
       <c r="S876" s="2"/>
       <c r="U876" s="2"/>
-      <c r="DB876" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="877" spans="1:108">
       <c r="G877" s="2"/>
       <c r="I877" s="2"/>
       <c r="K877" s="2"/>
       <c r="M877" s="2"/>
       <c r="O877" s="2"/>
       <c r="Q877" s="2"/>
       <c r="S877" s="2"/>
       <c r="U877" s="2"/>
     </row>
     <row r="878" spans="1:108">
       <c r="G878" s="2"/>
       <c r="I878" s="2"/>
       <c r="K878" s="2"/>
       <c r="M878" s="2"/>
       <c r="O878" s="2"/>
       <c r="Q878" s="2"/>
       <c r="S878" s="2"/>
       <c r="U878" s="2"/>
     </row>
     <row r="879" spans="1:108">
       <c r="G879" s="2"/>
       <c r="I879" s="2"/>
       <c r="K879" s="2"/>
@@ -9982,50 +10117,53 @@
       <c r="M883" s="2"/>
       <c r="O883" s="2"/>
       <c r="Q883" s="2"/>
       <c r="S883" s="2"/>
       <c r="U883" s="2"/>
     </row>
     <row r="884" spans="1:108">
       <c r="G884" s="2"/>
       <c r="I884" s="2"/>
       <c r="K884" s="2"/>
       <c r="M884" s="2"/>
       <c r="O884" s="2"/>
       <c r="Q884" s="2"/>
       <c r="S884" s="2"/>
       <c r="U884" s="2"/>
     </row>
     <row r="885" spans="1:108">
       <c r="G885" s="2"/>
       <c r="I885" s="2"/>
       <c r="K885" s="2"/>
       <c r="M885" s="2"/>
       <c r="O885" s="2"/>
       <c r="Q885" s="2"/>
       <c r="S885" s="2"/>
       <c r="U885" s="2"/>
+      <c r="DB885" t="s">
+        <v>111</v>
+      </c>
     </row>
     <row r="886" spans="1:108">
       <c r="G886" s="2"/>
       <c r="I886" s="2"/>
       <c r="K886" s="2"/>
       <c r="M886" s="2"/>
       <c r="O886" s="2"/>
       <c r="Q886" s="2"/>
       <c r="S886" s="2"/>
       <c r="U886" s="2"/>
     </row>
     <row r="887" spans="1:108">
       <c r="G887" s="2"/>
       <c r="I887" s="2"/>
       <c r="K887" s="2"/>
       <c r="M887" s="2"/>
       <c r="O887" s="2"/>
       <c r="Q887" s="2"/>
       <c r="S887" s="2"/>
       <c r="U887" s="2"/>
     </row>
     <row r="888" spans="1:108">
       <c r="G888" s="2"/>
       <c r="I888" s="2"/>
       <c r="K888" s="2"/>
@@ -10082,50 +10220,53 @@
       <c r="M893" s="2"/>
       <c r="O893" s="2"/>
       <c r="Q893" s="2"/>
       <c r="S893" s="2"/>
       <c r="U893" s="2"/>
     </row>
     <row r="894" spans="1:108">
       <c r="G894" s="2"/>
       <c r="I894" s="2"/>
       <c r="K894" s="2"/>
       <c r="M894" s="2"/>
       <c r="O894" s="2"/>
       <c r="Q894" s="2"/>
       <c r="S894" s="2"/>
       <c r="U894" s="2"/>
     </row>
     <row r="895" spans="1:108">
       <c r="G895" s="2"/>
       <c r="I895" s="2"/>
       <c r="K895" s="2"/>
       <c r="M895" s="2"/>
       <c r="O895" s="2"/>
       <c r="Q895" s="2"/>
       <c r="S895" s="2"/>
       <c r="U895" s="2"/>
+      <c r="DB895" t="s">
+        <v>112</v>
+      </c>
     </row>
     <row r="896" spans="1:108">
       <c r="G896" s="2"/>
       <c r="I896" s="2"/>
       <c r="K896" s="2"/>
       <c r="M896" s="2"/>
       <c r="O896" s="2"/>
       <c r="Q896" s="2"/>
       <c r="S896" s="2"/>
       <c r="U896" s="2"/>
     </row>
     <row r="897" spans="1:108">
       <c r="G897" s="2"/>
       <c r="I897" s="2"/>
       <c r="K897" s="2"/>
       <c r="M897" s="2"/>
       <c r="O897" s="2"/>
       <c r="Q897" s="2"/>
       <c r="S897" s="2"/>
       <c r="U897" s="2"/>
     </row>
     <row r="898" spans="1:108">
       <c r="G898" s="2"/>
       <c r="I898" s="2"/>
       <c r="K898" s="2"/>
@@ -10142,50 +10283,53 @@
       <c r="M899" s="2"/>
       <c r="O899" s="2"/>
       <c r="Q899" s="2"/>
       <c r="S899" s="2"/>
       <c r="U899" s="2"/>
     </row>
     <row r="900" spans="1:108">
       <c r="G900" s="2"/>
       <c r="I900" s="2"/>
       <c r="K900" s="2"/>
       <c r="M900" s="2"/>
       <c r="O900" s="2"/>
       <c r="Q900" s="2"/>
       <c r="S900" s="2"/>
       <c r="U900" s="2"/>
     </row>
     <row r="901" spans="1:108">
       <c r="G901" s="2"/>
       <c r="I901" s="2"/>
       <c r="K901" s="2"/>
       <c r="M901" s="2"/>
       <c r="O901" s="2"/>
       <c r="Q901" s="2"/>
       <c r="S901" s="2"/>
       <c r="U901" s="2"/>
+      <c r="DB901" t="s">
+        <v>113</v>
+      </c>
     </row>
     <row r="902" spans="1:108">
       <c r="G902" s="2"/>
       <c r="I902" s="2"/>
       <c r="K902" s="2"/>
       <c r="M902" s="2"/>
       <c r="O902" s="2"/>
       <c r="Q902" s="2"/>
       <c r="S902" s="2"/>
       <c r="U902" s="2"/>
     </row>
     <row r="903" spans="1:108">
       <c r="G903" s="2"/>
       <c r="I903" s="2"/>
       <c r="K903" s="2"/>
       <c r="M903" s="2"/>
       <c r="O903" s="2"/>
       <c r="Q903" s="2"/>
       <c r="S903" s="2"/>
       <c r="U903" s="2"/>
     </row>
     <row r="904" spans="1:108">
       <c r="G904" s="2"/>
       <c r="I904" s="2"/>
       <c r="K904" s="2"/>
@@ -11144,78 +11288,78 @@
       <c r="Q999" s="2"/>
       <c r="S999" s="2"/>
       <c r="U999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="G1000" s="2"/>
       <c r="I1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
-      <formula1>'Worksheet'!$DB$1:$DB$876</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$901</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DC$1:$DC$8</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
-      <formula1>'Worksheet'!$DD$1:$DD$20</formula1>
+      <formula1>'Worksheet'!$DD$1:$DD$19</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>