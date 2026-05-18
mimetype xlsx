--- v0 (2026-03-23)
+++ v1 (2026-05-18)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Grade 6</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036464:typeValue:102</t>
   </si>
   <si>
     <t>1036464:typeValue:103</t>
   </si>
   <si>
     <t>1036464:typeValue:104</t>
   </si>
   <si>
     <t>1036464:typeValue:106</t>
   </si>
   <si>
@@ -167,258 +167,171 @@
   <si>
     <t>Event #5</t>
   </si>
   <si>
     <t>Seed-Mark #5</t>
   </si>
   <si>
     <t>Event #6</t>
   </si>
   <si>
     <t>Seed-Mark #6</t>
   </si>
   <si>
     <t>Event #7</t>
   </si>
   <si>
     <t>Seed-Mark #7</t>
   </si>
   <si>
     <t>Event #8</t>
   </si>
   <si>
     <t>Seed-Mark #8</t>
   </si>
   <si>
+    <t>AAES - Junior Boys Team (7-8) (AAES)</t>
+  </si>
+  <si>
     <t>Open</t>
+  </si>
+  <si>
+    <t>AAES - Junior Girls Team (7-8) (AAES)</t>
   </si>
   <si>
     <t>Para</t>
   </si>
   <si>
+    <t>AAES - Novice Boys team (4-6) (AAES)</t>
+  </si>
+  <si>
     <t>Shot Put</t>
+  </si>
+  <si>
+    <t>AAES - Novice Girls Team (4-6) (AAES)</t>
   </si>
   <si>
     <t>Long Jump</t>
   </si>
   <si>
     <t>TurboJav</t>
   </si>
   <si>
     <t>400m</t>
   </si>
   <si>
-    <t>Algonquin Road Public School (ARPS)</t>
+    <t>Al-Ameen Elementary School (AAES)</t>
   </si>
   <si>
-    <t>Allan A. Greenleaf - HWDSB (AAGR)</t>
+    <t>Ancaster Meadow - HWDSB (MEAD)</t>
   </si>
   <si>
     <t>Balaclava - HWDSB (BALA)</t>
   </si>
   <si>
-    <t>Beacon Heights Public School (BHPS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Cathy Wever - HWDSB (CATHW)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Centennial 67 Public school (CEN67)</t>
   </si>
   <si>
     <t>Chedoke - HWDSB (CHED)</t>
   </si>
   <si>
-    <t>Collegiate (COLL)</t>
-[...5 lines deleted...]
-    <t>Dr. J Edgar Davey (DAVEY)</t>
+    <t>Do not know (NA)</t>
   </si>
   <si>
     <t>Dr. J. Edgar Davey - HWDSB (DAVE)</t>
   </si>
   <si>
-    <t>Dresden Area Central School (DACS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Dundas Central - HWDSB (DUNC)</t>
   </si>
   <si>
-    <t>École élémentaire catholique Sainte-Marie (SMR)</t>
-[...14 lines deleted...]
-    <t>Fern Hill School Ottawa (FHS)</t>
+    <t>EEP Grande-Ourse (GOUR)</t>
   </si>
   <si>
     <t>Franklin Road - HWDSB (FRAN)</t>
   </si>
   <si>
     <t>Gatestone - HWDSB (GATE)</t>
   </si>
   <si>
-    <t>Glen Ogilvie (GLENO)</t>
-[...5 lines deleted...]
-    <t>Hamilton Hebrew Acadmey - HWDSB (HHAC)</t>
+    <t>Hickson Central Public School (HCPS)</t>
   </si>
   <si>
     <t>Highview - HWDSB (HIGH)</t>
   </si>
   <si>
     <t>Lake Avenue - HWDSB (LAKE)</t>
   </si>
   <si>
-    <t>Lasalle Elementary Public School (LEPS)</t>
-[...16 lines deleted...]
-  <si>
     <t>Mount Albion - HWDSB (MALB)</t>
   </si>
   <si>
-    <t>Newton's Grove School Running Knights (NGSRK)</t>
+    <t>Mount Hope - HWDSB (HOPE)</t>
   </si>
   <si>
-    <t>NorWester View (NWVS)</t>
+    <t>NA</t>
   </si>
   <si>
     <t>Norwood Park - HWDSB (NORW)</t>
   </si>
   <si>
-    <t>Ottawa Christian School (OCS)</t>
-[...5 lines deleted...]
-    <t>Pierre-Elliott-Trudeau élémentaire (ÉPET)</t>
+    <t>OTTAWA MONTESSORI SCHOOL (OMS)</t>
   </si>
   <si>
     <t>PrInce of Wales - HWDSB (WALE)</t>
   </si>
   <si>
     <t>Queen Mary - HWDSB (QUEM)</t>
   </si>
   <si>
-    <t>Quintilian School (KQS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Ray Lewis - HWDSB (RLEW)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Riverview Alternative School (RAS)</t>
   </si>
   <si>
     <t>Robert Hopkins PS (RHOP)</t>
   </si>
   <si>
-    <t>Sainte Marie (SMARI)</t>
+    <t>Rockton - HWDSB (ROCK)</t>
   </si>
   <si>
-    <t>Severn Avenue PS (SEVER)</t>
-[...2 lines deleted...]
-    <t>South Crosby Public School (SCPS)</t>
+    <t>Sir William Osler - HWDSB (OSLS)</t>
   </si>
   <si>
     <t>South Meadow - HWDSB (SOUT)</t>
   </si>
   <si>
-    <t>St Gemma (STGEM)</t>
+    <t>Spring Valley - HWDSB (SVAL)</t>
   </si>
   <si>
-    <t>St. George Catholic Elementary (GEORG)</t>
-[...11 lines deleted...]
-    <t>St. Patrick School (SPCO)</t>
+    <t>Steve Maclean Public School (SMPS)</t>
   </si>
   <si>
     <t>Tapleytown - HWDSB (TAPL)</t>
   </si>
   <si>
     <t>Templemead - HWDSB (TEMP)</t>
   </si>
   <si>
-    <t>TFOX</t>
-[...1 lines deleted...]
-  <si>
     <t>Viscount Montgomery - HWDSB (VISC)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Westmount PS (WT)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -772,51 +685,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="56" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="11" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -1143,175 +1056,184 @@
       <c r="CB4" s="4"/>
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
+      <c r="DB4" t="s">
+        <v>52</v>
+      </c>
       <c r="DC4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="2"/>
       <c r="H5"/>
       <c r="I5" s="2"/>
       <c r="J5"/>
       <c r="K5" s="2"/>
       <c r="L5"/>
       <c r="M5" s="2"/>
       <c r="N5"/>
       <c r="O5" s="2"/>
       <c r="P5"/>
       <c r="Q5" s="2"/>
       <c r="R5"/>
       <c r="S5" s="2"/>
       <c r="T5"/>
       <c r="U5" s="2"/>
+      <c r="DB5" t="s">
+        <v>54</v>
+      </c>
       <c r="DC5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="G6" s="2"/>
       <c r="I6" s="2"/>
       <c r="K6" s="2"/>
       <c r="M6" s="2"/>
       <c r="O6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="S6" s="2"/>
       <c r="U6" s="2"/>
+      <c r="DB6" t="s">
+        <v>56</v>
+      </c>
       <c r="DD6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="G7" s="2"/>
       <c r="I7" s="2"/>
       <c r="K7" s="2"/>
       <c r="M7" s="2"/>
       <c r="O7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="S7" s="2"/>
       <c r="U7" s="2"/>
+      <c r="DB7" t="s">
+        <v>58</v>
+      </c>
       <c r="DD7" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="G8" s="2"/>
       <c r="I8" s="2"/>
       <c r="K8" s="2"/>
       <c r="M8" s="2"/>
       <c r="O8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="S8" s="2"/>
       <c r="U8" s="2"/>
       <c r="DD8" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="G9" s="2"/>
       <c r="I9" s="2"/>
       <c r="K9" s="2"/>
       <c r="M9" s="2"/>
       <c r="O9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="S9" s="2"/>
       <c r="U9" s="2"/>
       <c r="DD9" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="G10" s="2"/>
       <c r="I10" s="2"/>
       <c r="K10" s="2"/>
       <c r="M10" s="2"/>
       <c r="O10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="S10" s="2"/>
       <c r="U10" s="2"/>
     </row>
     <row r="11" spans="1:108">
       <c r="G11" s="2"/>
       <c r="I11" s="2"/>
       <c r="K11" s="2"/>
       <c r="M11" s="2"/>
       <c r="O11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="S11" s="2"/>
       <c r="U11" s="2"/>
-      <c r="DB11" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="G12" s="2"/>
       <c r="I12" s="2"/>
       <c r="K12" s="2"/>
       <c r="M12" s="2"/>
       <c r="O12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="S12" s="2"/>
       <c r="U12" s="2"/>
-      <c r="DB12" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:108">
       <c r="G13" s="2"/>
       <c r="I13" s="2"/>
       <c r="K13" s="2"/>
       <c r="M13" s="2"/>
       <c r="O13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="S13" s="2"/>
       <c r="U13" s="2"/>
+      <c r="DB13" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="G14" s="2"/>
       <c r="I14" s="2"/>
       <c r="K14" s="2"/>
       <c r="M14" s="2"/>
       <c r="O14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="S14" s="2"/>
       <c r="U14" s="2"/>
     </row>
     <row r="15" spans="1:108">
       <c r="G15" s="2"/>
       <c r="I15" s="2"/>
       <c r="K15" s="2"/>
       <c r="M15" s="2"/>
       <c r="O15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="S15" s="2"/>
       <c r="U15" s="2"/>
     </row>
     <row r="16" spans="1:108">
       <c r="G16" s="2"/>
       <c r="I16" s="2"/>
       <c r="K16" s="2"/>
@@ -1348,50 +1270,53 @@
       <c r="M19" s="2"/>
       <c r="O19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="S19" s="2"/>
       <c r="U19" s="2"/>
     </row>
     <row r="20" spans="1:108">
       <c r="G20" s="2"/>
       <c r="I20" s="2"/>
       <c r="K20" s="2"/>
       <c r="M20" s="2"/>
       <c r="O20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="2"/>
       <c r="U20" s="2"/>
     </row>
     <row r="21" spans="1:108">
       <c r="G21" s="2"/>
       <c r="I21" s="2"/>
       <c r="K21" s="2"/>
       <c r="M21" s="2"/>
       <c r="O21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="S21" s="2"/>
       <c r="U21" s="2"/>
+      <c r="DB21" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="22" spans="1:108">
       <c r="G22" s="2"/>
       <c r="I22" s="2"/>
       <c r="K22" s="2"/>
       <c r="M22" s="2"/>
       <c r="O22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="2"/>
       <c r="U22" s="2"/>
     </row>
     <row r="23" spans="1:108">
       <c r="G23" s="2"/>
       <c r="I23" s="2"/>
       <c r="K23" s="2"/>
       <c r="M23" s="2"/>
       <c r="O23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="S23" s="2"/>
       <c r="U23" s="2"/>
     </row>
     <row r="24" spans="1:108">
       <c r="G24" s="2"/>
       <c r="I24" s="2"/>
       <c r="K24" s="2"/>
@@ -1408,106 +1333,103 @@
       <c r="M25" s="2"/>
       <c r="O25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="S25" s="2"/>
       <c r="U25" s="2"/>
     </row>
     <row r="26" spans="1:108">
       <c r="G26" s="2"/>
       <c r="I26" s="2"/>
       <c r="K26" s="2"/>
       <c r="M26" s="2"/>
       <c r="O26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="S26" s="2"/>
       <c r="U26" s="2"/>
     </row>
     <row r="27" spans="1:108">
       <c r="G27" s="2"/>
       <c r="I27" s="2"/>
       <c r="K27" s="2"/>
       <c r="M27" s="2"/>
       <c r="O27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="S27" s="2"/>
       <c r="U27" s="2"/>
-      <c r="DB27" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:108">
       <c r="G28" s="2"/>
       <c r="I28" s="2"/>
       <c r="K28" s="2"/>
       <c r="M28" s="2"/>
       <c r="O28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="S28" s="2"/>
       <c r="U28" s="2"/>
     </row>
     <row r="29" spans="1:108">
       <c r="G29" s="2"/>
       <c r="I29" s="2"/>
       <c r="K29" s="2"/>
       <c r="M29" s="2"/>
       <c r="O29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="S29" s="2"/>
       <c r="U29" s="2"/>
-      <c r="DB29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="G30" s="2"/>
       <c r="I30" s="2"/>
       <c r="K30" s="2"/>
       <c r="M30" s="2"/>
       <c r="O30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="S30" s="2"/>
       <c r="U30" s="2"/>
     </row>
     <row r="31" spans="1:108">
       <c r="G31" s="2"/>
       <c r="I31" s="2"/>
       <c r="K31" s="2"/>
       <c r="M31" s="2"/>
       <c r="O31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="S31" s="2"/>
       <c r="U31" s="2"/>
     </row>
     <row r="32" spans="1:108">
       <c r="G32" s="2"/>
       <c r="I32" s="2"/>
       <c r="K32" s="2"/>
       <c r="M32" s="2"/>
       <c r="O32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="S32" s="2"/>
       <c r="U32" s="2"/>
+      <c r="DB32" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="33" spans="1:108">
       <c r="G33" s="2"/>
       <c r="I33" s="2"/>
       <c r="K33" s="2"/>
       <c r="M33" s="2"/>
       <c r="O33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="S33" s="2"/>
       <c r="U33" s="2"/>
     </row>
     <row r="34" spans="1:108">
       <c r="G34" s="2"/>
       <c r="I34" s="2"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
       <c r="O34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="S34" s="2"/>
       <c r="U34" s="2"/>
     </row>
     <row r="35" spans="1:108">
       <c r="G35" s="2"/>
       <c r="I35" s="2"/>
       <c r="K35" s="2"/>
@@ -1564,53 +1486,50 @@
       <c r="M40" s="2"/>
       <c r="O40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="S40" s="2"/>
       <c r="U40" s="2"/>
     </row>
     <row r="41" spans="1:108">
       <c r="G41" s="2"/>
       <c r="I41" s="2"/>
       <c r="K41" s="2"/>
       <c r="M41" s="2"/>
       <c r="O41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="S41" s="2"/>
       <c r="U41" s="2"/>
     </row>
     <row r="42" spans="1:108">
       <c r="G42" s="2"/>
       <c r="I42" s="2"/>
       <c r="K42" s="2"/>
       <c r="M42" s="2"/>
       <c r="O42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="S42" s="2"/>
       <c r="U42" s="2"/>
-      <c r="DB42" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:108">
       <c r="G43" s="2"/>
       <c r="I43" s="2"/>
       <c r="K43" s="2"/>
       <c r="M43" s="2"/>
       <c r="O43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="S43" s="2"/>
       <c r="U43" s="2"/>
     </row>
     <row r="44" spans="1:108">
       <c r="G44" s="2"/>
       <c r="I44" s="2"/>
       <c r="K44" s="2"/>
       <c r="M44" s="2"/>
       <c r="O44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="S44" s="2"/>
       <c r="U44" s="2"/>
     </row>
     <row r="45" spans="1:108">
       <c r="G45" s="2"/>
       <c r="I45" s="2"/>
       <c r="K45" s="2"/>
@@ -1747,116 +1666,113 @@
       <c r="M58" s="2"/>
       <c r="O58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="S58" s="2"/>
       <c r="U58" s="2"/>
     </row>
     <row r="59" spans="1:108">
       <c r="G59" s="2"/>
       <c r="I59" s="2"/>
       <c r="K59" s="2"/>
       <c r="M59" s="2"/>
       <c r="O59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="S59" s="2"/>
       <c r="U59" s="2"/>
     </row>
     <row r="60" spans="1:108">
       <c r="G60" s="2"/>
       <c r="I60" s="2"/>
       <c r="K60" s="2"/>
       <c r="M60" s="2"/>
       <c r="O60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="S60" s="2"/>
       <c r="U60" s="2"/>
-      <c r="DB60" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:108">
       <c r="G61" s="2"/>
       <c r="I61" s="2"/>
       <c r="K61" s="2"/>
       <c r="M61" s="2"/>
       <c r="O61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="S61" s="2"/>
       <c r="U61" s="2"/>
     </row>
     <row r="62" spans="1:108">
       <c r="G62" s="2"/>
       <c r="I62" s="2"/>
       <c r="K62" s="2"/>
       <c r="M62" s="2"/>
       <c r="O62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="S62" s="2"/>
       <c r="U62" s="2"/>
     </row>
     <row r="63" spans="1:108">
       <c r="G63" s="2"/>
       <c r="I63" s="2"/>
       <c r="K63" s="2"/>
       <c r="M63" s="2"/>
       <c r="O63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="S63" s="2"/>
       <c r="U63" s="2"/>
-      <c r="DB63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:108">
       <c r="G64" s="2"/>
       <c r="I64" s="2"/>
       <c r="K64" s="2"/>
       <c r="M64" s="2"/>
       <c r="O64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="S64" s="2"/>
       <c r="U64" s="2"/>
     </row>
     <row r="65" spans="1:108">
       <c r="G65" s="2"/>
       <c r="I65" s="2"/>
       <c r="K65" s="2"/>
       <c r="M65" s="2"/>
       <c r="O65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="S65" s="2"/>
       <c r="U65" s="2"/>
     </row>
     <row r="66" spans="1:108">
       <c r="G66" s="2"/>
       <c r="I66" s="2"/>
       <c r="K66" s="2"/>
       <c r="M66" s="2"/>
       <c r="O66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="S66" s="2"/>
       <c r="U66" s="2"/>
+      <c r="DB66" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="67" spans="1:108">
       <c r="G67" s="2"/>
       <c r="I67" s="2"/>
       <c r="K67" s="2"/>
       <c r="M67" s="2"/>
       <c r="O67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="S67" s="2"/>
       <c r="U67" s="2"/>
     </row>
     <row r="68" spans="1:108">
       <c r="G68" s="2"/>
       <c r="I68" s="2"/>
       <c r="K68" s="2"/>
       <c r="M68" s="2"/>
       <c r="O68" s="2"/>
       <c r="Q68" s="2"/>
       <c r="S68" s="2"/>
       <c r="U68" s="2"/>
     </row>
     <row r="69" spans="1:108">
       <c r="G69" s="2"/>
       <c r="I69" s="2"/>
       <c r="K69" s="2"/>
@@ -1903,53 +1819,50 @@
       <c r="M73" s="2"/>
       <c r="O73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="S73" s="2"/>
       <c r="U73" s="2"/>
     </row>
     <row r="74" spans="1:108">
       <c r="G74" s="2"/>
       <c r="I74" s="2"/>
       <c r="K74" s="2"/>
       <c r="M74" s="2"/>
       <c r="O74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="S74" s="2"/>
       <c r="U74" s="2"/>
     </row>
     <row r="75" spans="1:108">
       <c r="G75" s="2"/>
       <c r="I75" s="2"/>
       <c r="K75" s="2"/>
       <c r="M75" s="2"/>
       <c r="O75" s="2"/>
       <c r="Q75" s="2"/>
       <c r="S75" s="2"/>
       <c r="U75" s="2"/>
-      <c r="DB75" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="76" spans="1:108">
       <c r="G76" s="2"/>
       <c r="I76" s="2"/>
       <c r="K76" s="2"/>
       <c r="M76" s="2"/>
       <c r="O76" s="2"/>
       <c r="Q76" s="2"/>
       <c r="S76" s="2"/>
       <c r="U76" s="2"/>
     </row>
     <row r="77" spans="1:108">
       <c r="G77" s="2"/>
       <c r="I77" s="2"/>
       <c r="K77" s="2"/>
       <c r="M77" s="2"/>
       <c r="O77" s="2"/>
       <c r="Q77" s="2"/>
       <c r="S77" s="2"/>
       <c r="U77" s="2"/>
     </row>
     <row r="78" spans="1:108">
       <c r="G78" s="2"/>
       <c r="I78" s="2"/>
       <c r="K78" s="2"/>
@@ -1966,73 +1879,73 @@
       <c r="M79" s="2"/>
       <c r="O79" s="2"/>
       <c r="Q79" s="2"/>
       <c r="S79" s="2"/>
       <c r="U79" s="2"/>
     </row>
     <row r="80" spans="1:108">
       <c r="G80" s="2"/>
       <c r="I80" s="2"/>
       <c r="K80" s="2"/>
       <c r="M80" s="2"/>
       <c r="O80" s="2"/>
       <c r="Q80" s="2"/>
       <c r="S80" s="2"/>
       <c r="U80" s="2"/>
     </row>
     <row r="81" spans="1:108">
       <c r="G81" s="2"/>
       <c r="I81" s="2"/>
       <c r="K81" s="2"/>
       <c r="M81" s="2"/>
       <c r="O81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="S81" s="2"/>
       <c r="U81" s="2"/>
+      <c r="DB81" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="82" spans="1:108">
       <c r="G82" s="2"/>
       <c r="I82" s="2"/>
       <c r="K82" s="2"/>
       <c r="M82" s="2"/>
       <c r="O82" s="2"/>
       <c r="Q82" s="2"/>
       <c r="S82" s="2"/>
       <c r="U82" s="2"/>
     </row>
     <row r="83" spans="1:108">
       <c r="G83" s="2"/>
       <c r="I83" s="2"/>
       <c r="K83" s="2"/>
       <c r="M83" s="2"/>
       <c r="O83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="S83" s="2"/>
       <c r="U83" s="2"/>
-      <c r="DB83" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:108">
       <c r="G84" s="2"/>
       <c r="I84" s="2"/>
       <c r="K84" s="2"/>
       <c r="M84" s="2"/>
       <c r="O84" s="2"/>
       <c r="Q84" s="2"/>
       <c r="S84" s="2"/>
       <c r="U84" s="2"/>
     </row>
     <row r="85" spans="1:108">
       <c r="G85" s="2"/>
       <c r="I85" s="2"/>
       <c r="K85" s="2"/>
       <c r="M85" s="2"/>
       <c r="O85" s="2"/>
       <c r="Q85" s="2"/>
       <c r="S85" s="2"/>
       <c r="U85" s="2"/>
     </row>
     <row r="86" spans="1:108">
       <c r="G86" s="2"/>
       <c r="I86" s="2"/>
       <c r="K86" s="2"/>
@@ -2119,53 +2032,50 @@
       <c r="M94" s="2"/>
       <c r="O94" s="2"/>
       <c r="Q94" s="2"/>
       <c r="S94" s="2"/>
       <c r="U94" s="2"/>
     </row>
     <row r="95" spans="1:108">
       <c r="G95" s="2"/>
       <c r="I95" s="2"/>
       <c r="K95" s="2"/>
       <c r="M95" s="2"/>
       <c r="O95" s="2"/>
       <c r="Q95" s="2"/>
       <c r="S95" s="2"/>
       <c r="U95" s="2"/>
     </row>
     <row r="96" spans="1:108">
       <c r="G96" s="2"/>
       <c r="I96" s="2"/>
       <c r="K96" s="2"/>
       <c r="M96" s="2"/>
       <c r="O96" s="2"/>
       <c r="Q96" s="2"/>
       <c r="S96" s="2"/>
       <c r="U96" s="2"/>
-      <c r="DB96" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:108">
       <c r="G97" s="2"/>
       <c r="I97" s="2"/>
       <c r="K97" s="2"/>
       <c r="M97" s="2"/>
       <c r="O97" s="2"/>
       <c r="Q97" s="2"/>
       <c r="S97" s="2"/>
       <c r="U97" s="2"/>
     </row>
     <row r="98" spans="1:108">
       <c r="G98" s="2"/>
       <c r="I98" s="2"/>
       <c r="K98" s="2"/>
       <c r="M98" s="2"/>
       <c r="O98" s="2"/>
       <c r="Q98" s="2"/>
       <c r="S98" s="2"/>
       <c r="U98" s="2"/>
     </row>
     <row r="99" spans="1:108">
       <c r="G99" s="2"/>
       <c r="I99" s="2"/>
       <c r="K99" s="2"/>
@@ -2242,172 +2152,169 @@
       <c r="M106" s="2"/>
       <c r="O106" s="2"/>
       <c r="Q106" s="2"/>
       <c r="S106" s="2"/>
       <c r="U106" s="2"/>
     </row>
     <row r="107" spans="1:108">
       <c r="G107" s="2"/>
       <c r="I107" s="2"/>
       <c r="K107" s="2"/>
       <c r="M107" s="2"/>
       <c r="O107" s="2"/>
       <c r="Q107" s="2"/>
       <c r="S107" s="2"/>
       <c r="U107" s="2"/>
     </row>
     <row r="108" spans="1:108">
       <c r="G108" s="2"/>
       <c r="I108" s="2"/>
       <c r="K108" s="2"/>
       <c r="M108" s="2"/>
       <c r="O108" s="2"/>
       <c r="Q108" s="2"/>
       <c r="S108" s="2"/>
       <c r="U108" s="2"/>
-      <c r="DB108" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="G109" s="2"/>
       <c r="I109" s="2"/>
       <c r="K109" s="2"/>
       <c r="M109" s="2"/>
       <c r="O109" s="2"/>
       <c r="Q109" s="2"/>
       <c r="S109" s="2"/>
       <c r="U109" s="2"/>
-      <c r="DB109" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="110" spans="1:108">
       <c r="G110" s="2"/>
       <c r="I110" s="2"/>
       <c r="K110" s="2"/>
       <c r="M110" s="2"/>
       <c r="O110" s="2"/>
       <c r="Q110" s="2"/>
       <c r="S110" s="2"/>
       <c r="U110" s="2"/>
       <c r="DB110" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="G111" s="2"/>
       <c r="I111" s="2"/>
       <c r="K111" s="2"/>
       <c r="M111" s="2"/>
       <c r="O111" s="2"/>
       <c r="Q111" s="2"/>
       <c r="S111" s="2"/>
       <c r="U111" s="2"/>
     </row>
     <row r="112" spans="1:108">
       <c r="G112" s="2"/>
       <c r="I112" s="2"/>
       <c r="K112" s="2"/>
       <c r="M112" s="2"/>
       <c r="O112" s="2"/>
       <c r="Q112" s="2"/>
       <c r="S112" s="2"/>
       <c r="U112" s="2"/>
-      <c r="DB112" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="G113" s="2"/>
       <c r="I113" s="2"/>
       <c r="K113" s="2"/>
       <c r="M113" s="2"/>
       <c r="O113" s="2"/>
       <c r="Q113" s="2"/>
       <c r="S113" s="2"/>
       <c r="U113" s="2"/>
     </row>
     <row r="114" spans="1:108">
       <c r="G114" s="2"/>
       <c r="I114" s="2"/>
       <c r="K114" s="2"/>
       <c r="M114" s="2"/>
       <c r="O114" s="2"/>
       <c r="Q114" s="2"/>
       <c r="S114" s="2"/>
       <c r="U114" s="2"/>
     </row>
     <row r="115" spans="1:108">
       <c r="G115" s="2"/>
       <c r="I115" s="2"/>
       <c r="K115" s="2"/>
       <c r="M115" s="2"/>
       <c r="O115" s="2"/>
       <c r="Q115" s="2"/>
       <c r="S115" s="2"/>
       <c r="U115" s="2"/>
     </row>
     <row r="116" spans="1:108">
       <c r="G116" s="2"/>
       <c r="I116" s="2"/>
       <c r="K116" s="2"/>
       <c r="M116" s="2"/>
       <c r="O116" s="2"/>
       <c r="Q116" s="2"/>
       <c r="S116" s="2"/>
       <c r="U116" s="2"/>
+      <c r="DB116" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="117" spans="1:108">
       <c r="G117" s="2"/>
       <c r="I117" s="2"/>
       <c r="K117" s="2"/>
       <c r="M117" s="2"/>
       <c r="O117" s="2"/>
       <c r="Q117" s="2"/>
       <c r="S117" s="2"/>
       <c r="U117" s="2"/>
     </row>
     <row r="118" spans="1:108">
       <c r="G118" s="2"/>
       <c r="I118" s="2"/>
       <c r="K118" s="2"/>
       <c r="M118" s="2"/>
       <c r="O118" s="2"/>
       <c r="Q118" s="2"/>
       <c r="S118" s="2"/>
       <c r="U118" s="2"/>
     </row>
     <row r="119" spans="1:108">
       <c r="G119" s="2"/>
       <c r="I119" s="2"/>
       <c r="K119" s="2"/>
       <c r="M119" s="2"/>
       <c r="O119" s="2"/>
       <c r="Q119" s="2"/>
       <c r="S119" s="2"/>
       <c r="U119" s="2"/>
+      <c r="DB119" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="120" spans="1:108">
       <c r="G120" s="2"/>
       <c r="I120" s="2"/>
       <c r="K120" s="2"/>
       <c r="M120" s="2"/>
       <c r="O120" s="2"/>
       <c r="Q120" s="2"/>
       <c r="S120" s="2"/>
       <c r="U120" s="2"/>
     </row>
     <row r="121" spans="1:108">
       <c r="G121" s="2"/>
       <c r="I121" s="2"/>
       <c r="K121" s="2"/>
       <c r="M121" s="2"/>
       <c r="O121" s="2"/>
       <c r="Q121" s="2"/>
       <c r="S121" s="2"/>
       <c r="U121" s="2"/>
     </row>
     <row r="122" spans="1:108">
       <c r="G122" s="2"/>
       <c r="I122" s="2"/>
       <c r="K122" s="2"/>
@@ -2454,53 +2361,50 @@
       <c r="M126" s="2"/>
       <c r="O126" s="2"/>
       <c r="Q126" s="2"/>
       <c r="S126" s="2"/>
       <c r="U126" s="2"/>
     </row>
     <row r="127" spans="1:108">
       <c r="G127" s="2"/>
       <c r="I127" s="2"/>
       <c r="K127" s="2"/>
       <c r="M127" s="2"/>
       <c r="O127" s="2"/>
       <c r="Q127" s="2"/>
       <c r="S127" s="2"/>
       <c r="U127" s="2"/>
     </row>
     <row r="128" spans="1:108">
       <c r="G128" s="2"/>
       <c r="I128" s="2"/>
       <c r="K128" s="2"/>
       <c r="M128" s="2"/>
       <c r="O128" s="2"/>
       <c r="Q128" s="2"/>
       <c r="S128" s="2"/>
       <c r="U128" s="2"/>
-      <c r="DB128" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:108">
       <c r="G129" s="2"/>
       <c r="I129" s="2"/>
       <c r="K129" s="2"/>
       <c r="M129" s="2"/>
       <c r="O129" s="2"/>
       <c r="Q129" s="2"/>
       <c r="S129" s="2"/>
       <c r="U129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="G130" s="2"/>
       <c r="I130" s="2"/>
       <c r="K130" s="2"/>
       <c r="M130" s="2"/>
       <c r="O130" s="2"/>
       <c r="Q130" s="2"/>
       <c r="S130" s="2"/>
       <c r="U130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="G131" s="2"/>
       <c r="I131" s="2"/>
       <c r="K131" s="2"/>
@@ -2647,92 +2551,80 @@
       <c r="M145" s="2"/>
       <c r="O145" s="2"/>
       <c r="Q145" s="2"/>
       <c r="S145" s="2"/>
       <c r="U145" s="2"/>
     </row>
     <row r="146" spans="1:108">
       <c r="G146" s="2"/>
       <c r="I146" s="2"/>
       <c r="K146" s="2"/>
       <c r="M146" s="2"/>
       <c r="O146" s="2"/>
       <c r="Q146" s="2"/>
       <c r="S146" s="2"/>
       <c r="U146" s="2"/>
     </row>
     <row r="147" spans="1:108">
       <c r="G147" s="2"/>
       <c r="I147" s="2"/>
       <c r="K147" s="2"/>
       <c r="M147" s="2"/>
       <c r="O147" s="2"/>
       <c r="Q147" s="2"/>
       <c r="S147" s="2"/>
       <c r="U147" s="2"/>
-      <c r="DB147" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="148" spans="1:108">
       <c r="G148" s="2"/>
       <c r="I148" s="2"/>
       <c r="K148" s="2"/>
       <c r="M148" s="2"/>
       <c r="O148" s="2"/>
       <c r="Q148" s="2"/>
       <c r="S148" s="2"/>
       <c r="U148" s="2"/>
-      <c r="DB148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="149" spans="1:108">
       <c r="G149" s="2"/>
       <c r="I149" s="2"/>
       <c r="K149" s="2"/>
       <c r="M149" s="2"/>
       <c r="O149" s="2"/>
       <c r="Q149" s="2"/>
       <c r="S149" s="2"/>
       <c r="U149" s="2"/>
-      <c r="DB149" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="150" spans="1:108">
       <c r="G150" s="2"/>
       <c r="I150" s="2"/>
       <c r="K150" s="2"/>
       <c r="M150" s="2"/>
       <c r="O150" s="2"/>
       <c r="Q150" s="2"/>
       <c r="S150" s="2"/>
       <c r="U150" s="2"/>
-      <c r="DB150" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="151" spans="1:108">
       <c r="G151" s="2"/>
       <c r="I151" s="2"/>
       <c r="K151" s="2"/>
       <c r="M151" s="2"/>
       <c r="O151" s="2"/>
       <c r="Q151" s="2"/>
       <c r="S151" s="2"/>
       <c r="U151" s="2"/>
     </row>
     <row r="152" spans="1:108">
       <c r="G152" s="2"/>
       <c r="I152" s="2"/>
       <c r="K152" s="2"/>
       <c r="M152" s="2"/>
       <c r="O152" s="2"/>
       <c r="Q152" s="2"/>
       <c r="S152" s="2"/>
       <c r="U152" s="2"/>
     </row>
     <row r="153" spans="1:108">
       <c r="G153" s="2"/>
       <c r="I153" s="2"/>
       <c r="K153" s="2"/>
@@ -2759,50 +2651,53 @@
       <c r="M155" s="2"/>
       <c r="O155" s="2"/>
       <c r="Q155" s="2"/>
       <c r="S155" s="2"/>
       <c r="U155" s="2"/>
     </row>
     <row r="156" spans="1:108">
       <c r="G156" s="2"/>
       <c r="I156" s="2"/>
       <c r="K156" s="2"/>
       <c r="M156" s="2"/>
       <c r="O156" s="2"/>
       <c r="Q156" s="2"/>
       <c r="S156" s="2"/>
       <c r="U156" s="2"/>
     </row>
     <row r="157" spans="1:108">
       <c r="G157" s="2"/>
       <c r="I157" s="2"/>
       <c r="K157" s="2"/>
       <c r="M157" s="2"/>
       <c r="O157" s="2"/>
       <c r="Q157" s="2"/>
       <c r="S157" s="2"/>
       <c r="U157" s="2"/>
+      <c r="DB157" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="158" spans="1:108">
       <c r="G158" s="2"/>
       <c r="I158" s="2"/>
       <c r="K158" s="2"/>
       <c r="M158" s="2"/>
       <c r="O158" s="2"/>
       <c r="Q158" s="2"/>
       <c r="S158" s="2"/>
       <c r="U158" s="2"/>
     </row>
     <row r="159" spans="1:108">
       <c r="G159" s="2"/>
       <c r="I159" s="2"/>
       <c r="K159" s="2"/>
       <c r="M159" s="2"/>
       <c r="O159" s="2"/>
       <c r="Q159" s="2"/>
       <c r="S159" s="2"/>
       <c r="U159" s="2"/>
     </row>
     <row r="160" spans="1:108">
       <c r="G160" s="2"/>
       <c r="I160" s="2"/>
       <c r="K160" s="2"/>
@@ -2859,53 +2754,50 @@
       <c r="M165" s="2"/>
       <c r="O165" s="2"/>
       <c r="Q165" s="2"/>
       <c r="S165" s="2"/>
       <c r="U165" s="2"/>
     </row>
     <row r="166" spans="1:108">
       <c r="G166" s="2"/>
       <c r="I166" s="2"/>
       <c r="K166" s="2"/>
       <c r="M166" s="2"/>
       <c r="O166" s="2"/>
       <c r="Q166" s="2"/>
       <c r="S166" s="2"/>
       <c r="U166" s="2"/>
     </row>
     <row r="167" spans="1:108">
       <c r="G167" s="2"/>
       <c r="I167" s="2"/>
       <c r="K167" s="2"/>
       <c r="M167" s="2"/>
       <c r="O167" s="2"/>
       <c r="Q167" s="2"/>
       <c r="S167" s="2"/>
       <c r="U167" s="2"/>
-      <c r="DB167" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="168" spans="1:108">
       <c r="G168" s="2"/>
       <c r="I168" s="2"/>
       <c r="K168" s="2"/>
       <c r="M168" s="2"/>
       <c r="O168" s="2"/>
       <c r="Q168" s="2"/>
       <c r="S168" s="2"/>
       <c r="U168" s="2"/>
     </row>
     <row r="169" spans="1:108">
       <c r="G169" s="2"/>
       <c r="I169" s="2"/>
       <c r="K169" s="2"/>
       <c r="M169" s="2"/>
       <c r="O169" s="2"/>
       <c r="Q169" s="2"/>
       <c r="S169" s="2"/>
       <c r="U169" s="2"/>
     </row>
     <row r="170" spans="1:108">
       <c r="G170" s="2"/>
       <c r="I170" s="2"/>
       <c r="K170" s="2"/>
@@ -2972,199 +2864,196 @@
       <c r="M176" s="2"/>
       <c r="O176" s="2"/>
       <c r="Q176" s="2"/>
       <c r="S176" s="2"/>
       <c r="U176" s="2"/>
     </row>
     <row r="177" spans="1:108">
       <c r="G177" s="2"/>
       <c r="I177" s="2"/>
       <c r="K177" s="2"/>
       <c r="M177" s="2"/>
       <c r="O177" s="2"/>
       <c r="Q177" s="2"/>
       <c r="S177" s="2"/>
       <c r="U177" s="2"/>
     </row>
     <row r="178" spans="1:108">
       <c r="G178" s="2"/>
       <c r="I178" s="2"/>
       <c r="K178" s="2"/>
       <c r="M178" s="2"/>
       <c r="O178" s="2"/>
       <c r="Q178" s="2"/>
       <c r="S178" s="2"/>
       <c r="U178" s="2"/>
-      <c r="DB178" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="179" spans="1:108">
       <c r="G179" s="2"/>
       <c r="I179" s="2"/>
       <c r="K179" s="2"/>
       <c r="M179" s="2"/>
       <c r="O179" s="2"/>
       <c r="Q179" s="2"/>
       <c r="S179" s="2"/>
       <c r="U179" s="2"/>
     </row>
     <row r="180" spans="1:108">
       <c r="G180" s="2"/>
       <c r="I180" s="2"/>
       <c r="K180" s="2"/>
       <c r="M180" s="2"/>
       <c r="O180" s="2"/>
       <c r="Q180" s="2"/>
       <c r="S180" s="2"/>
       <c r="U180" s="2"/>
     </row>
     <row r="181" spans="1:108">
       <c r="G181" s="2"/>
       <c r="I181" s="2"/>
       <c r="K181" s="2"/>
       <c r="M181" s="2"/>
       <c r="O181" s="2"/>
       <c r="Q181" s="2"/>
       <c r="S181" s="2"/>
       <c r="U181" s="2"/>
-      <c r="DB181" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="182" spans="1:108">
       <c r="G182" s="2"/>
       <c r="I182" s="2"/>
       <c r="K182" s="2"/>
       <c r="M182" s="2"/>
       <c r="O182" s="2"/>
       <c r="Q182" s="2"/>
       <c r="S182" s="2"/>
       <c r="U182" s="2"/>
     </row>
     <row r="183" spans="1:108">
       <c r="G183" s="2"/>
       <c r="I183" s="2"/>
       <c r="K183" s="2"/>
       <c r="M183" s="2"/>
       <c r="O183" s="2"/>
       <c r="Q183" s="2"/>
       <c r="S183" s="2"/>
       <c r="U183" s="2"/>
     </row>
     <row r="184" spans="1:108">
       <c r="G184" s="2"/>
       <c r="I184" s="2"/>
       <c r="K184" s="2"/>
       <c r="M184" s="2"/>
       <c r="O184" s="2"/>
       <c r="Q184" s="2"/>
       <c r="S184" s="2"/>
       <c r="U184" s="2"/>
     </row>
     <row r="185" spans="1:108">
       <c r="G185" s="2"/>
       <c r="I185" s="2"/>
       <c r="K185" s="2"/>
       <c r="M185" s="2"/>
       <c r="O185" s="2"/>
       <c r="Q185" s="2"/>
       <c r="S185" s="2"/>
       <c r="U185" s="2"/>
     </row>
     <row r="186" spans="1:108">
       <c r="G186" s="2"/>
       <c r="I186" s="2"/>
       <c r="K186" s="2"/>
       <c r="M186" s="2"/>
       <c r="O186" s="2"/>
       <c r="Q186" s="2"/>
       <c r="S186" s="2"/>
       <c r="U186" s="2"/>
+      <c r="DB186" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="187" spans="1:108">
       <c r="G187" s="2"/>
       <c r="I187" s="2"/>
       <c r="K187" s="2"/>
       <c r="M187" s="2"/>
       <c r="O187" s="2"/>
       <c r="Q187" s="2"/>
       <c r="S187" s="2"/>
       <c r="U187" s="2"/>
     </row>
     <row r="188" spans="1:108">
       <c r="G188" s="2"/>
       <c r="I188" s="2"/>
       <c r="K188" s="2"/>
       <c r="M188" s="2"/>
       <c r="O188" s="2"/>
       <c r="Q188" s="2"/>
       <c r="S188" s="2"/>
       <c r="U188" s="2"/>
     </row>
     <row r="189" spans="1:108">
       <c r="G189" s="2"/>
       <c r="I189" s="2"/>
       <c r="K189" s="2"/>
       <c r="M189" s="2"/>
       <c r="O189" s="2"/>
       <c r="Q189" s="2"/>
       <c r="S189" s="2"/>
       <c r="U189" s="2"/>
+      <c r="DB189" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="190" spans="1:108">
       <c r="G190" s="2"/>
       <c r="I190" s="2"/>
       <c r="K190" s="2"/>
       <c r="M190" s="2"/>
       <c r="O190" s="2"/>
       <c r="Q190" s="2"/>
       <c r="S190" s="2"/>
       <c r="U190" s="2"/>
     </row>
     <row r="191" spans="1:108">
       <c r="G191" s="2"/>
       <c r="I191" s="2"/>
       <c r="K191" s="2"/>
       <c r="M191" s="2"/>
       <c r="O191" s="2"/>
       <c r="Q191" s="2"/>
       <c r="S191" s="2"/>
       <c r="U191" s="2"/>
     </row>
     <row r="192" spans="1:108">
       <c r="G192" s="2"/>
       <c r="I192" s="2"/>
       <c r="K192" s="2"/>
       <c r="M192" s="2"/>
       <c r="O192" s="2"/>
       <c r="Q192" s="2"/>
       <c r="S192" s="2"/>
       <c r="U192" s="2"/>
-      <c r="DB192" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:108">
       <c r="G193" s="2"/>
       <c r="I193" s="2"/>
       <c r="K193" s="2"/>
       <c r="M193" s="2"/>
       <c r="O193" s="2"/>
       <c r="Q193" s="2"/>
       <c r="S193" s="2"/>
       <c r="U193" s="2"/>
     </row>
     <row r="194" spans="1:108">
       <c r="G194" s="2"/>
       <c r="I194" s="2"/>
       <c r="K194" s="2"/>
       <c r="M194" s="2"/>
       <c r="O194" s="2"/>
       <c r="Q194" s="2"/>
       <c r="S194" s="2"/>
       <c r="U194" s="2"/>
     </row>
     <row r="195" spans="1:108">
       <c r="G195" s="2"/>
       <c r="I195" s="2"/>
       <c r="K195" s="2"/>
@@ -3241,96 +3130,90 @@
       <c r="M202" s="2"/>
       <c r="O202" s="2"/>
       <c r="Q202" s="2"/>
       <c r="S202" s="2"/>
       <c r="U202" s="2"/>
     </row>
     <row r="203" spans="1:108">
       <c r="G203" s="2"/>
       <c r="I203" s="2"/>
       <c r="K203" s="2"/>
       <c r="M203" s="2"/>
       <c r="O203" s="2"/>
       <c r="Q203" s="2"/>
       <c r="S203" s="2"/>
       <c r="U203" s="2"/>
     </row>
     <row r="204" spans="1:108">
       <c r="G204" s="2"/>
       <c r="I204" s="2"/>
       <c r="K204" s="2"/>
       <c r="M204" s="2"/>
       <c r="O204" s="2"/>
       <c r="Q204" s="2"/>
       <c r="S204" s="2"/>
       <c r="U204" s="2"/>
-      <c r="DB204" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="205" spans="1:108">
       <c r="G205" s="2"/>
       <c r="I205" s="2"/>
       <c r="K205" s="2"/>
       <c r="M205" s="2"/>
       <c r="O205" s="2"/>
       <c r="Q205" s="2"/>
       <c r="S205" s="2"/>
       <c r="U205" s="2"/>
     </row>
     <row r="206" spans="1:108">
       <c r="G206" s="2"/>
       <c r="I206" s="2"/>
       <c r="K206" s="2"/>
       <c r="M206" s="2"/>
       <c r="O206" s="2"/>
       <c r="Q206" s="2"/>
       <c r="S206" s="2"/>
       <c r="U206" s="2"/>
     </row>
     <row r="207" spans="1:108">
       <c r="G207" s="2"/>
       <c r="I207" s="2"/>
       <c r="K207" s="2"/>
       <c r="M207" s="2"/>
       <c r="O207" s="2"/>
       <c r="Q207" s="2"/>
       <c r="S207" s="2"/>
       <c r="U207" s="2"/>
     </row>
     <row r="208" spans="1:108">
       <c r="G208" s="2"/>
       <c r="I208" s="2"/>
       <c r="K208" s="2"/>
       <c r="M208" s="2"/>
       <c r="O208" s="2"/>
       <c r="Q208" s="2"/>
       <c r="S208" s="2"/>
       <c r="U208" s="2"/>
-      <c r="DB208" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="209" spans="1:108">
       <c r="G209" s="2"/>
       <c r="I209" s="2"/>
       <c r="K209" s="2"/>
       <c r="M209" s="2"/>
       <c r="O209" s="2"/>
       <c r="Q209" s="2"/>
       <c r="S209" s="2"/>
       <c r="U209" s="2"/>
     </row>
     <row r="210" spans="1:108">
       <c r="G210" s="2"/>
       <c r="I210" s="2"/>
       <c r="K210" s="2"/>
       <c r="M210" s="2"/>
       <c r="O210" s="2"/>
       <c r="Q210" s="2"/>
       <c r="S210" s="2"/>
       <c r="U210" s="2"/>
     </row>
     <row r="211" spans="1:108">
       <c r="G211" s="2"/>
       <c r="I211" s="2"/>
       <c r="K211" s="2"/>
@@ -3417,53 +3300,50 @@
       <c r="M219" s="2"/>
       <c r="O219" s="2"/>
       <c r="Q219" s="2"/>
       <c r="S219" s="2"/>
       <c r="U219" s="2"/>
     </row>
     <row r="220" spans="1:108">
       <c r="G220" s="2"/>
       <c r="I220" s="2"/>
       <c r="K220" s="2"/>
       <c r="M220" s="2"/>
       <c r="O220" s="2"/>
       <c r="Q220" s="2"/>
       <c r="S220" s="2"/>
       <c r="U220" s="2"/>
     </row>
     <row r="221" spans="1:108">
       <c r="G221" s="2"/>
       <c r="I221" s="2"/>
       <c r="K221" s="2"/>
       <c r="M221" s="2"/>
       <c r="O221" s="2"/>
       <c r="Q221" s="2"/>
       <c r="S221" s="2"/>
       <c r="U221" s="2"/>
-      <c r="DB221" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="222" spans="1:108">
       <c r="G222" s="2"/>
       <c r="I222" s="2"/>
       <c r="K222" s="2"/>
       <c r="M222" s="2"/>
       <c r="O222" s="2"/>
       <c r="Q222" s="2"/>
       <c r="S222" s="2"/>
       <c r="U222" s="2"/>
     </row>
     <row r="223" spans="1:108">
       <c r="G223" s="2"/>
       <c r="I223" s="2"/>
       <c r="K223" s="2"/>
       <c r="M223" s="2"/>
       <c r="O223" s="2"/>
       <c r="Q223" s="2"/>
       <c r="S223" s="2"/>
       <c r="U223" s="2"/>
     </row>
     <row r="224" spans="1:108">
       <c r="G224" s="2"/>
       <c r="I224" s="2"/>
       <c r="K224" s="2"/>
@@ -3500,60 +3380,66 @@
       <c r="M227" s="2"/>
       <c r="O227" s="2"/>
       <c r="Q227" s="2"/>
       <c r="S227" s="2"/>
       <c r="U227" s="2"/>
     </row>
     <row r="228" spans="1:108">
       <c r="G228" s="2"/>
       <c r="I228" s="2"/>
       <c r="K228" s="2"/>
       <c r="M228" s="2"/>
       <c r="O228" s="2"/>
       <c r="Q228" s="2"/>
       <c r="S228" s="2"/>
       <c r="U228" s="2"/>
     </row>
     <row r="229" spans="1:108">
       <c r="G229" s="2"/>
       <c r="I229" s="2"/>
       <c r="K229" s="2"/>
       <c r="M229" s="2"/>
       <c r="O229" s="2"/>
       <c r="Q229" s="2"/>
       <c r="S229" s="2"/>
       <c r="U229" s="2"/>
+      <c r="DB229" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="230" spans="1:108">
       <c r="G230" s="2"/>
       <c r="I230" s="2"/>
       <c r="K230" s="2"/>
       <c r="M230" s="2"/>
       <c r="O230" s="2"/>
       <c r="Q230" s="2"/>
       <c r="S230" s="2"/>
       <c r="U230" s="2"/>
+      <c r="DB230" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="231" spans="1:108">
       <c r="G231" s="2"/>
       <c r="I231" s="2"/>
       <c r="K231" s="2"/>
       <c r="M231" s="2"/>
       <c r="O231" s="2"/>
       <c r="Q231" s="2"/>
       <c r="S231" s="2"/>
       <c r="U231" s="2"/>
     </row>
     <row r="232" spans="1:108">
       <c r="G232" s="2"/>
       <c r="I232" s="2"/>
       <c r="K232" s="2"/>
       <c r="M232" s="2"/>
       <c r="O232" s="2"/>
       <c r="Q232" s="2"/>
       <c r="S232" s="2"/>
       <c r="U232" s="2"/>
     </row>
     <row r="233" spans="1:108">
       <c r="G233" s="2"/>
       <c r="I233" s="2"/>
       <c r="K233" s="2"/>
@@ -4000,169 +3886,163 @@
       <c r="M277" s="2"/>
       <c r="O277" s="2"/>
       <c r="Q277" s="2"/>
       <c r="S277" s="2"/>
       <c r="U277" s="2"/>
     </row>
     <row r="278" spans="1:108">
       <c r="G278" s="2"/>
       <c r="I278" s="2"/>
       <c r="K278" s="2"/>
       <c r="M278" s="2"/>
       <c r="O278" s="2"/>
       <c r="Q278" s="2"/>
       <c r="S278" s="2"/>
       <c r="U278" s="2"/>
     </row>
     <row r="279" spans="1:108">
       <c r="G279" s="2"/>
       <c r="I279" s="2"/>
       <c r="K279" s="2"/>
       <c r="M279" s="2"/>
       <c r="O279" s="2"/>
       <c r="Q279" s="2"/>
       <c r="S279" s="2"/>
       <c r="U279" s="2"/>
-      <c r="DB279" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="280" spans="1:108">
       <c r="G280" s="2"/>
       <c r="I280" s="2"/>
       <c r="K280" s="2"/>
       <c r="M280" s="2"/>
       <c r="O280" s="2"/>
       <c r="Q280" s="2"/>
       <c r="S280" s="2"/>
       <c r="U280" s="2"/>
     </row>
     <row r="281" spans="1:108">
       <c r="G281" s="2"/>
       <c r="I281" s="2"/>
       <c r="K281" s="2"/>
       <c r="M281" s="2"/>
       <c r="O281" s="2"/>
       <c r="Q281" s="2"/>
       <c r="S281" s="2"/>
       <c r="U281" s="2"/>
     </row>
     <row r="282" spans="1:108">
       <c r="G282" s="2"/>
       <c r="I282" s="2"/>
       <c r="K282" s="2"/>
       <c r="M282" s="2"/>
       <c r="O282" s="2"/>
       <c r="Q282" s="2"/>
       <c r="S282" s="2"/>
       <c r="U282" s="2"/>
     </row>
     <row r="283" spans="1:108">
       <c r="G283" s="2"/>
       <c r="I283" s="2"/>
       <c r="K283" s="2"/>
       <c r="M283" s="2"/>
       <c r="O283" s="2"/>
       <c r="Q283" s="2"/>
       <c r="S283" s="2"/>
       <c r="U283" s="2"/>
     </row>
     <row r="284" spans="1:108">
       <c r="G284" s="2"/>
       <c r="I284" s="2"/>
       <c r="K284" s="2"/>
       <c r="M284" s="2"/>
       <c r="O284" s="2"/>
       <c r="Q284" s="2"/>
       <c r="S284" s="2"/>
       <c r="U284" s="2"/>
-      <c r="DB284" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="285" spans="1:108">
       <c r="G285" s="2"/>
       <c r="I285" s="2"/>
       <c r="K285" s="2"/>
       <c r="M285" s="2"/>
       <c r="O285" s="2"/>
       <c r="Q285" s="2"/>
       <c r="S285" s="2"/>
       <c r="U285" s="2"/>
     </row>
     <row r="286" spans="1:108">
       <c r="G286" s="2"/>
       <c r="I286" s="2"/>
       <c r="K286" s="2"/>
       <c r="M286" s="2"/>
       <c r="O286" s="2"/>
       <c r="Q286" s="2"/>
       <c r="S286" s="2"/>
       <c r="U286" s="2"/>
     </row>
     <row r="287" spans="1:108">
       <c r="G287" s="2"/>
       <c r="I287" s="2"/>
       <c r="K287" s="2"/>
       <c r="M287" s="2"/>
       <c r="O287" s="2"/>
       <c r="Q287" s="2"/>
       <c r="S287" s="2"/>
       <c r="U287" s="2"/>
     </row>
     <row r="288" spans="1:108">
       <c r="G288" s="2"/>
       <c r="I288" s="2"/>
       <c r="K288" s="2"/>
       <c r="M288" s="2"/>
       <c r="O288" s="2"/>
       <c r="Q288" s="2"/>
       <c r="S288" s="2"/>
       <c r="U288" s="2"/>
+      <c r="DB288" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="289" spans="1:108">
       <c r="G289" s="2"/>
       <c r="I289" s="2"/>
       <c r="K289" s="2"/>
       <c r="M289" s="2"/>
       <c r="O289" s="2"/>
       <c r="Q289" s="2"/>
       <c r="S289" s="2"/>
       <c r="U289" s="2"/>
     </row>
     <row r="290" spans="1:108">
       <c r="G290" s="2"/>
       <c r="I290" s="2"/>
       <c r="K290" s="2"/>
       <c r="M290" s="2"/>
       <c r="O290" s="2"/>
       <c r="Q290" s="2"/>
       <c r="S290" s="2"/>
       <c r="U290" s="2"/>
-      <c r="DB290" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="291" spans="1:108">
       <c r="G291" s="2"/>
       <c r="I291" s="2"/>
       <c r="K291" s="2"/>
       <c r="M291" s="2"/>
       <c r="O291" s="2"/>
       <c r="Q291" s="2"/>
       <c r="S291" s="2"/>
       <c r="U291" s="2"/>
     </row>
     <row r="292" spans="1:108">
       <c r="G292" s="2"/>
       <c r="I292" s="2"/>
       <c r="K292" s="2"/>
       <c r="M292" s="2"/>
       <c r="O292" s="2"/>
       <c r="Q292" s="2"/>
       <c r="S292" s="2"/>
       <c r="U292" s="2"/>
     </row>
     <row r="293" spans="1:108">
       <c r="G293" s="2"/>
       <c r="I293" s="2"/>
       <c r="K293" s="2"/>
@@ -4219,76 +4099,70 @@
       <c r="M298" s="2"/>
       <c r="O298" s="2"/>
       <c r="Q298" s="2"/>
       <c r="S298" s="2"/>
       <c r="U298" s="2"/>
     </row>
     <row r="299" spans="1:108">
       <c r="G299" s="2"/>
       <c r="I299" s="2"/>
       <c r="K299" s="2"/>
       <c r="M299" s="2"/>
       <c r="O299" s="2"/>
       <c r="Q299" s="2"/>
       <c r="S299" s="2"/>
       <c r="U299" s="2"/>
     </row>
     <row r="300" spans="1:108">
       <c r="G300" s="2"/>
       <c r="I300" s="2"/>
       <c r="K300" s="2"/>
       <c r="M300" s="2"/>
       <c r="O300" s="2"/>
       <c r="Q300" s="2"/>
       <c r="S300" s="2"/>
       <c r="U300" s="2"/>
-      <c r="DB300" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="301" spans="1:108">
       <c r="G301" s="2"/>
       <c r="I301" s="2"/>
       <c r="K301" s="2"/>
       <c r="M301" s="2"/>
       <c r="O301" s="2"/>
       <c r="Q301" s="2"/>
       <c r="S301" s="2"/>
       <c r="U301" s="2"/>
     </row>
     <row r="302" spans="1:108">
       <c r="G302" s="2"/>
       <c r="I302" s="2"/>
       <c r="K302" s="2"/>
       <c r="M302" s="2"/>
       <c r="O302" s="2"/>
       <c r="Q302" s="2"/>
       <c r="S302" s="2"/>
       <c r="U302" s="2"/>
-      <c r="DB302" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="303" spans="1:108">
       <c r="G303" s="2"/>
       <c r="I303" s="2"/>
       <c r="K303" s="2"/>
       <c r="M303" s="2"/>
       <c r="O303" s="2"/>
       <c r="Q303" s="2"/>
       <c r="S303" s="2"/>
       <c r="U303" s="2"/>
     </row>
     <row r="304" spans="1:108">
       <c r="G304" s="2"/>
       <c r="I304" s="2"/>
       <c r="K304" s="2"/>
       <c r="M304" s="2"/>
       <c r="O304" s="2"/>
       <c r="Q304" s="2"/>
       <c r="S304" s="2"/>
       <c r="U304" s="2"/>
     </row>
     <row r="305" spans="1:108">
       <c r="G305" s="2"/>
       <c r="I305" s="2"/>
       <c r="K305" s="2"/>
@@ -4475,96 +4349,90 @@
       <c r="M323" s="2"/>
       <c r="O323" s="2"/>
       <c r="Q323" s="2"/>
       <c r="S323" s="2"/>
       <c r="U323" s="2"/>
     </row>
     <row r="324" spans="1:108">
       <c r="G324" s="2"/>
       <c r="I324" s="2"/>
       <c r="K324" s="2"/>
       <c r="M324" s="2"/>
       <c r="O324" s="2"/>
       <c r="Q324" s="2"/>
       <c r="S324" s="2"/>
       <c r="U324" s="2"/>
     </row>
     <row r="325" spans="1:108">
       <c r="G325" s="2"/>
       <c r="I325" s="2"/>
       <c r="K325" s="2"/>
       <c r="M325" s="2"/>
       <c r="O325" s="2"/>
       <c r="Q325" s="2"/>
       <c r="S325" s="2"/>
       <c r="U325" s="2"/>
-      <c r="DB325" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="326" spans="1:108">
       <c r="G326" s="2"/>
       <c r="I326" s="2"/>
       <c r="K326" s="2"/>
       <c r="M326" s="2"/>
       <c r="O326" s="2"/>
       <c r="Q326" s="2"/>
       <c r="S326" s="2"/>
       <c r="U326" s="2"/>
     </row>
     <row r="327" spans="1:108">
       <c r="G327" s="2"/>
       <c r="I327" s="2"/>
       <c r="K327" s="2"/>
       <c r="M327" s="2"/>
       <c r="O327" s="2"/>
       <c r="Q327" s="2"/>
       <c r="S327" s="2"/>
       <c r="U327" s="2"/>
     </row>
     <row r="328" spans="1:108">
       <c r="G328" s="2"/>
       <c r="I328" s="2"/>
       <c r="K328" s="2"/>
       <c r="M328" s="2"/>
       <c r="O328" s="2"/>
       <c r="Q328" s="2"/>
       <c r="S328" s="2"/>
       <c r="U328" s="2"/>
     </row>
     <row r="329" spans="1:108">
       <c r="G329" s="2"/>
       <c r="I329" s="2"/>
       <c r="K329" s="2"/>
       <c r="M329" s="2"/>
       <c r="O329" s="2"/>
       <c r="Q329" s="2"/>
       <c r="S329" s="2"/>
       <c r="U329" s="2"/>
-      <c r="DB329" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="330" spans="1:108">
       <c r="G330" s="2"/>
       <c r="I330" s="2"/>
       <c r="K330" s="2"/>
       <c r="M330" s="2"/>
       <c r="O330" s="2"/>
       <c r="Q330" s="2"/>
       <c r="S330" s="2"/>
       <c r="U330" s="2"/>
     </row>
     <row r="331" spans="1:108">
       <c r="G331" s="2"/>
       <c r="I331" s="2"/>
       <c r="K331" s="2"/>
       <c r="M331" s="2"/>
       <c r="O331" s="2"/>
       <c r="Q331" s="2"/>
       <c r="S331" s="2"/>
       <c r="U331" s="2"/>
     </row>
     <row r="332" spans="1:108">
       <c r="G332" s="2"/>
       <c r="I332" s="2"/>
       <c r="K332" s="2"/>
@@ -4591,53 +4459,50 @@
       <c r="M334" s="2"/>
       <c r="O334" s="2"/>
       <c r="Q334" s="2"/>
       <c r="S334" s="2"/>
       <c r="U334" s="2"/>
     </row>
     <row r="335" spans="1:108">
       <c r="G335" s="2"/>
       <c r="I335" s="2"/>
       <c r="K335" s="2"/>
       <c r="M335" s="2"/>
       <c r="O335" s="2"/>
       <c r="Q335" s="2"/>
       <c r="S335" s="2"/>
       <c r="U335" s="2"/>
     </row>
     <row r="336" spans="1:108">
       <c r="G336" s="2"/>
       <c r="I336" s="2"/>
       <c r="K336" s="2"/>
       <c r="M336" s="2"/>
       <c r="O336" s="2"/>
       <c r="Q336" s="2"/>
       <c r="S336" s="2"/>
       <c r="U336" s="2"/>
-      <c r="DB336" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="337" spans="1:108">
       <c r="G337" s="2"/>
       <c r="I337" s="2"/>
       <c r="K337" s="2"/>
       <c r="M337" s="2"/>
       <c r="O337" s="2"/>
       <c r="Q337" s="2"/>
       <c r="S337" s="2"/>
       <c r="U337" s="2"/>
     </row>
     <row r="338" spans="1:108">
       <c r="G338" s="2"/>
       <c r="I338" s="2"/>
       <c r="K338" s="2"/>
       <c r="M338" s="2"/>
       <c r="O338" s="2"/>
       <c r="Q338" s="2"/>
       <c r="S338" s="2"/>
       <c r="U338" s="2"/>
     </row>
     <row r="339" spans="1:108">
       <c r="G339" s="2"/>
       <c r="I339" s="2"/>
       <c r="K339" s="2"/>
@@ -4685,211 +4550,208 @@
       <c r="O343" s="2"/>
       <c r="Q343" s="2"/>
       <c r="S343" s="2"/>
       <c r="U343" s="2"/>
     </row>
     <row r="344" spans="1:108">
       <c r="G344" s="2"/>
       <c r="I344" s="2"/>
       <c r="K344" s="2"/>
       <c r="M344" s="2"/>
       <c r="O344" s="2"/>
       <c r="Q344" s="2"/>
       <c r="S344" s="2"/>
       <c r="U344" s="2"/>
     </row>
     <row r="345" spans="1:108">
       <c r="G345" s="2"/>
       <c r="I345" s="2"/>
       <c r="K345" s="2"/>
       <c r="M345" s="2"/>
       <c r="O345" s="2"/>
       <c r="Q345" s="2"/>
       <c r="S345" s="2"/>
       <c r="U345" s="2"/>
       <c r="DB345" t="s">
-        <v>92</v>
+        <v>76</v>
       </c>
     </row>
     <row r="346" spans="1:108">
       <c r="G346" s="2"/>
       <c r="I346" s="2"/>
       <c r="K346" s="2"/>
       <c r="M346" s="2"/>
       <c r="O346" s="2"/>
       <c r="Q346" s="2"/>
       <c r="S346" s="2"/>
       <c r="U346" s="2"/>
+      <c r="DB346" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="347" spans="1:108">
       <c r="G347" s="2"/>
       <c r="I347" s="2"/>
       <c r="K347" s="2"/>
       <c r="M347" s="2"/>
       <c r="O347" s="2"/>
       <c r="Q347" s="2"/>
       <c r="S347" s="2"/>
       <c r="U347" s="2"/>
     </row>
     <row r="348" spans="1:108">
       <c r="G348" s="2"/>
       <c r="I348" s="2"/>
       <c r="K348" s="2"/>
       <c r="M348" s="2"/>
       <c r="O348" s="2"/>
       <c r="Q348" s="2"/>
       <c r="S348" s="2"/>
       <c r="U348" s="2"/>
     </row>
     <row r="349" spans="1:108">
       <c r="G349" s="2"/>
       <c r="I349" s="2"/>
       <c r="K349" s="2"/>
       <c r="M349" s="2"/>
       <c r="O349" s="2"/>
       <c r="Q349" s="2"/>
       <c r="S349" s="2"/>
       <c r="U349" s="2"/>
     </row>
     <row r="350" spans="1:108">
       <c r="G350" s="2"/>
       <c r="I350" s="2"/>
       <c r="K350" s="2"/>
       <c r="M350" s="2"/>
       <c r="O350" s="2"/>
       <c r="Q350" s="2"/>
       <c r="S350" s="2"/>
       <c r="U350" s="2"/>
     </row>
     <row r="351" spans="1:108">
       <c r="G351" s="2"/>
       <c r="I351" s="2"/>
       <c r="K351" s="2"/>
       <c r="M351" s="2"/>
       <c r="O351" s="2"/>
       <c r="Q351" s="2"/>
       <c r="S351" s="2"/>
       <c r="U351" s="2"/>
+      <c r="DB351" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="352" spans="1:108">
       <c r="G352" s="2"/>
       <c r="I352" s="2"/>
       <c r="K352" s="2"/>
       <c r="M352" s="2"/>
       <c r="O352" s="2"/>
       <c r="Q352" s="2"/>
       <c r="S352" s="2"/>
       <c r="U352" s="2"/>
     </row>
     <row r="353" spans="1:108">
       <c r="G353" s="2"/>
       <c r="I353" s="2"/>
       <c r="K353" s="2"/>
       <c r="M353" s="2"/>
       <c r="O353" s="2"/>
       <c r="Q353" s="2"/>
       <c r="S353" s="2"/>
       <c r="U353" s="2"/>
     </row>
     <row r="354" spans="1:108">
       <c r="G354" s="2"/>
       <c r="I354" s="2"/>
       <c r="K354" s="2"/>
       <c r="M354" s="2"/>
       <c r="O354" s="2"/>
       <c r="Q354" s="2"/>
       <c r="S354" s="2"/>
       <c r="U354" s="2"/>
     </row>
     <row r="355" spans="1:108">
       <c r="G355" s="2"/>
       <c r="I355" s="2"/>
       <c r="K355" s="2"/>
       <c r="M355" s="2"/>
       <c r="O355" s="2"/>
       <c r="Q355" s="2"/>
       <c r="S355" s="2"/>
       <c r="U355" s="2"/>
-      <c r="DB355" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="356" spans="1:108">
       <c r="G356" s="2"/>
       <c r="I356" s="2"/>
       <c r="K356" s="2"/>
       <c r="M356" s="2"/>
       <c r="O356" s="2"/>
       <c r="Q356" s="2"/>
       <c r="S356" s="2"/>
       <c r="U356" s="2"/>
-      <c r="DB356" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="357" spans="1:108">
       <c r="G357" s="2"/>
       <c r="I357" s="2"/>
       <c r="K357" s="2"/>
       <c r="M357" s="2"/>
       <c r="O357" s="2"/>
       <c r="Q357" s="2"/>
       <c r="S357" s="2"/>
       <c r="U357" s="2"/>
     </row>
     <row r="358" spans="1:108">
       <c r="G358" s="2"/>
       <c r="I358" s="2"/>
       <c r="K358" s="2"/>
       <c r="M358" s="2"/>
       <c r="O358" s="2"/>
       <c r="Q358" s="2"/>
       <c r="S358" s="2"/>
       <c r="U358" s="2"/>
     </row>
     <row r="359" spans="1:108">
       <c r="G359" s="2"/>
       <c r="I359" s="2"/>
       <c r="K359" s="2"/>
       <c r="M359" s="2"/>
       <c r="O359" s="2"/>
       <c r="Q359" s="2"/>
       <c r="S359" s="2"/>
       <c r="U359" s="2"/>
     </row>
     <row r="360" spans="1:108">
       <c r="G360" s="2"/>
       <c r="I360" s="2"/>
       <c r="K360" s="2"/>
       <c r="M360" s="2"/>
       <c r="O360" s="2"/>
       <c r="Q360" s="2"/>
       <c r="S360" s="2"/>
       <c r="U360" s="2"/>
-      <c r="DB360" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="361" spans="1:108">
       <c r="G361" s="2"/>
       <c r="I361" s="2"/>
       <c r="K361" s="2"/>
       <c r="M361" s="2"/>
       <c r="O361" s="2"/>
       <c r="Q361" s="2"/>
       <c r="S361" s="2"/>
       <c r="U361" s="2"/>
     </row>
     <row r="362" spans="1:108">
       <c r="G362" s="2"/>
       <c r="I362" s="2"/>
       <c r="K362" s="2"/>
       <c r="M362" s="2"/>
       <c r="O362" s="2"/>
       <c r="Q362" s="2"/>
       <c r="S362" s="2"/>
       <c r="U362" s="2"/>
     </row>
     <row r="363" spans="1:108">
       <c r="G363" s="2"/>
       <c r="I363" s="2"/>
       <c r="K363" s="2"/>
@@ -4906,50 +4768,53 @@
       <c r="M364" s="2"/>
       <c r="O364" s="2"/>
       <c r="Q364" s="2"/>
       <c r="S364" s="2"/>
       <c r="U364" s="2"/>
     </row>
     <row r="365" spans="1:108">
       <c r="G365" s="2"/>
       <c r="I365" s="2"/>
       <c r="K365" s="2"/>
       <c r="M365" s="2"/>
       <c r="O365" s="2"/>
       <c r="Q365" s="2"/>
       <c r="S365" s="2"/>
       <c r="U365" s="2"/>
     </row>
     <row r="366" spans="1:108">
       <c r="G366" s="2"/>
       <c r="I366" s="2"/>
       <c r="K366" s="2"/>
       <c r="M366" s="2"/>
       <c r="O366" s="2"/>
       <c r="Q366" s="2"/>
       <c r="S366" s="2"/>
       <c r="U366" s="2"/>
+      <c r="DB366" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="367" spans="1:108">
       <c r="G367" s="2"/>
       <c r="I367" s="2"/>
       <c r="K367" s="2"/>
       <c r="M367" s="2"/>
       <c r="O367" s="2"/>
       <c r="Q367" s="2"/>
       <c r="S367" s="2"/>
       <c r="U367" s="2"/>
     </row>
     <row r="368" spans="1:108">
       <c r="G368" s="2"/>
       <c r="I368" s="2"/>
       <c r="K368" s="2"/>
       <c r="M368" s="2"/>
       <c r="O368" s="2"/>
       <c r="Q368" s="2"/>
       <c r="S368" s="2"/>
       <c r="U368" s="2"/>
     </row>
     <row r="369" spans="1:108">
       <c r="G369" s="2"/>
       <c r="I369" s="2"/>
       <c r="K369" s="2"/>
@@ -4966,50 +4831,53 @@
       <c r="M370" s="2"/>
       <c r="O370" s="2"/>
       <c r="Q370" s="2"/>
       <c r="S370" s="2"/>
       <c r="U370" s="2"/>
     </row>
     <row r="371" spans="1:108">
       <c r="G371" s="2"/>
       <c r="I371" s="2"/>
       <c r="K371" s="2"/>
       <c r="M371" s="2"/>
       <c r="O371" s="2"/>
       <c r="Q371" s="2"/>
       <c r="S371" s="2"/>
       <c r="U371" s="2"/>
     </row>
     <row r="372" spans="1:108">
       <c r="G372" s="2"/>
       <c r="I372" s="2"/>
       <c r="K372" s="2"/>
       <c r="M372" s="2"/>
       <c r="O372" s="2"/>
       <c r="Q372" s="2"/>
       <c r="S372" s="2"/>
       <c r="U372" s="2"/>
+      <c r="DB372" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="373" spans="1:108">
       <c r="G373" s="2"/>
       <c r="I373" s="2"/>
       <c r="K373" s="2"/>
       <c r="M373" s="2"/>
       <c r="O373" s="2"/>
       <c r="Q373" s="2"/>
       <c r="S373" s="2"/>
       <c r="U373" s="2"/>
     </row>
     <row r="374" spans="1:108">
       <c r="G374" s="2"/>
       <c r="I374" s="2"/>
       <c r="K374" s="2"/>
       <c r="M374" s="2"/>
       <c r="O374" s="2"/>
       <c r="Q374" s="2"/>
       <c r="S374" s="2"/>
       <c r="U374" s="2"/>
     </row>
     <row r="375" spans="1:108">
       <c r="G375" s="2"/>
       <c r="I375" s="2"/>
       <c r="K375" s="2"/>
@@ -5056,76 +4924,70 @@
       <c r="M379" s="2"/>
       <c r="O379" s="2"/>
       <c r="Q379" s="2"/>
       <c r="S379" s="2"/>
       <c r="U379" s="2"/>
     </row>
     <row r="380" spans="1:108">
       <c r="G380" s="2"/>
       <c r="I380" s="2"/>
       <c r="K380" s="2"/>
       <c r="M380" s="2"/>
       <c r="O380" s="2"/>
       <c r="Q380" s="2"/>
       <c r="S380" s="2"/>
       <c r="U380" s="2"/>
     </row>
     <row r="381" spans="1:108">
       <c r="G381" s="2"/>
       <c r="I381" s="2"/>
       <c r="K381" s="2"/>
       <c r="M381" s="2"/>
       <c r="O381" s="2"/>
       <c r="Q381" s="2"/>
       <c r="S381" s="2"/>
       <c r="U381" s="2"/>
-      <c r="DB381" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="382" spans="1:108">
       <c r="G382" s="2"/>
       <c r="I382" s="2"/>
       <c r="K382" s="2"/>
       <c r="M382" s="2"/>
       <c r="O382" s="2"/>
       <c r="Q382" s="2"/>
       <c r="S382" s="2"/>
       <c r="U382" s="2"/>
     </row>
     <row r="383" spans="1:108">
       <c r="G383" s="2"/>
       <c r="I383" s="2"/>
       <c r="K383" s="2"/>
       <c r="M383" s="2"/>
       <c r="O383" s="2"/>
       <c r="Q383" s="2"/>
       <c r="S383" s="2"/>
       <c r="U383" s="2"/>
-      <c r="DB383" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="384" spans="1:108">
       <c r="G384" s="2"/>
       <c r="I384" s="2"/>
       <c r="K384" s="2"/>
       <c r="M384" s="2"/>
       <c r="O384" s="2"/>
       <c r="Q384" s="2"/>
       <c r="S384" s="2"/>
       <c r="U384" s="2"/>
     </row>
     <row r="385" spans="1:108">
       <c r="G385" s="2"/>
       <c r="I385" s="2"/>
       <c r="K385" s="2"/>
       <c r="M385" s="2"/>
       <c r="O385" s="2"/>
       <c r="Q385" s="2"/>
       <c r="S385" s="2"/>
       <c r="U385" s="2"/>
     </row>
     <row r="386" spans="1:108">
       <c r="G386" s="2"/>
       <c r="I386" s="2"/>
       <c r="K386" s="2"/>
@@ -5172,53 +5034,50 @@
       <c r="M390" s="2"/>
       <c r="O390" s="2"/>
       <c r="Q390" s="2"/>
       <c r="S390" s="2"/>
       <c r="U390" s="2"/>
     </row>
     <row r="391" spans="1:108">
       <c r="G391" s="2"/>
       <c r="I391" s="2"/>
       <c r="K391" s="2"/>
       <c r="M391" s="2"/>
       <c r="O391" s="2"/>
       <c r="Q391" s="2"/>
       <c r="S391" s="2"/>
       <c r="U391" s="2"/>
     </row>
     <row r="392" spans="1:108">
       <c r="G392" s="2"/>
       <c r="I392" s="2"/>
       <c r="K392" s="2"/>
       <c r="M392" s="2"/>
       <c r="O392" s="2"/>
       <c r="Q392" s="2"/>
       <c r="S392" s="2"/>
       <c r="U392" s="2"/>
-      <c r="DB392" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="393" spans="1:108">
       <c r="G393" s="2"/>
       <c r="I393" s="2"/>
       <c r="K393" s="2"/>
       <c r="M393" s="2"/>
       <c r="O393" s="2"/>
       <c r="Q393" s="2"/>
       <c r="S393" s="2"/>
       <c r="U393" s="2"/>
     </row>
     <row r="394" spans="1:108">
       <c r="G394" s="2"/>
       <c r="I394" s="2"/>
       <c r="K394" s="2"/>
       <c r="M394" s="2"/>
       <c r="O394" s="2"/>
       <c r="Q394" s="2"/>
       <c r="S394" s="2"/>
       <c r="U394" s="2"/>
     </row>
     <row r="395" spans="1:108">
       <c r="G395" s="2"/>
       <c r="I395" s="2"/>
       <c r="K395" s="2"/>
@@ -5235,208 +5094,196 @@
       <c r="M396" s="2"/>
       <c r="O396" s="2"/>
       <c r="Q396" s="2"/>
       <c r="S396" s="2"/>
       <c r="U396" s="2"/>
     </row>
     <row r="397" spans="1:108">
       <c r="G397" s="2"/>
       <c r="I397" s="2"/>
       <c r="K397" s="2"/>
       <c r="M397" s="2"/>
       <c r="O397" s="2"/>
       <c r="Q397" s="2"/>
       <c r="S397" s="2"/>
       <c r="U397" s="2"/>
     </row>
     <row r="398" spans="1:108">
       <c r="G398" s="2"/>
       <c r="I398" s="2"/>
       <c r="K398" s="2"/>
       <c r="M398" s="2"/>
       <c r="O398" s="2"/>
       <c r="Q398" s="2"/>
       <c r="S398" s="2"/>
       <c r="U398" s="2"/>
-      <c r="DB398" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="399" spans="1:108">
       <c r="G399" s="2"/>
       <c r="I399" s="2"/>
       <c r="K399" s="2"/>
       <c r="M399" s="2"/>
       <c r="O399" s="2"/>
       <c r="Q399" s="2"/>
       <c r="S399" s="2"/>
       <c r="U399" s="2"/>
     </row>
     <row r="400" spans="1:108">
       <c r="G400" s="2"/>
       <c r="I400" s="2"/>
       <c r="K400" s="2"/>
       <c r="M400" s="2"/>
       <c r="O400" s="2"/>
       <c r="Q400" s="2"/>
       <c r="S400" s="2"/>
       <c r="U400" s="2"/>
     </row>
     <row r="401" spans="1:108">
       <c r="G401" s="2"/>
       <c r="I401" s="2"/>
       <c r="K401" s="2"/>
       <c r="M401" s="2"/>
       <c r="O401" s="2"/>
       <c r="Q401" s="2"/>
       <c r="S401" s="2"/>
       <c r="U401" s="2"/>
     </row>
     <row r="402" spans="1:108">
       <c r="G402" s="2"/>
       <c r="I402" s="2"/>
       <c r="K402" s="2"/>
       <c r="M402" s="2"/>
       <c r="O402" s="2"/>
       <c r="Q402" s="2"/>
       <c r="S402" s="2"/>
       <c r="U402" s="2"/>
-      <c r="DB402" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="403" spans="1:108">
       <c r="G403" s="2"/>
       <c r="I403" s="2"/>
       <c r="K403" s="2"/>
       <c r="M403" s="2"/>
       <c r="O403" s="2"/>
       <c r="Q403" s="2"/>
       <c r="S403" s="2"/>
       <c r="U403" s="2"/>
     </row>
     <row r="404" spans="1:108">
       <c r="G404" s="2"/>
       <c r="I404" s="2"/>
       <c r="K404" s="2"/>
       <c r="M404" s="2"/>
       <c r="O404" s="2"/>
       <c r="Q404" s="2"/>
       <c r="S404" s="2"/>
       <c r="U404" s="2"/>
+      <c r="DB404" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="405" spans="1:108">
       <c r="G405" s="2"/>
       <c r="I405" s="2"/>
       <c r="K405" s="2"/>
       <c r="M405" s="2"/>
       <c r="O405" s="2"/>
       <c r="Q405" s="2"/>
       <c r="S405" s="2"/>
       <c r="U405" s="2"/>
     </row>
     <row r="406" spans="1:108">
       <c r="G406" s="2"/>
       <c r="I406" s="2"/>
       <c r="K406" s="2"/>
       <c r="M406" s="2"/>
       <c r="O406" s="2"/>
       <c r="Q406" s="2"/>
       <c r="S406" s="2"/>
       <c r="U406" s="2"/>
     </row>
     <row r="407" spans="1:108">
       <c r="G407" s="2"/>
       <c r="I407" s="2"/>
       <c r="K407" s="2"/>
       <c r="M407" s="2"/>
       <c r="O407" s="2"/>
       <c r="Q407" s="2"/>
       <c r="S407" s="2"/>
       <c r="U407" s="2"/>
-      <c r="DB407" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="408" spans="1:108">
       <c r="G408" s="2"/>
       <c r="I408" s="2"/>
       <c r="K408" s="2"/>
       <c r="M408" s="2"/>
       <c r="O408" s="2"/>
       <c r="Q408" s="2"/>
       <c r="S408" s="2"/>
       <c r="U408" s="2"/>
-      <c r="DB408" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="409" spans="1:108">
       <c r="G409" s="2"/>
       <c r="I409" s="2"/>
       <c r="K409" s="2"/>
       <c r="M409" s="2"/>
       <c r="O409" s="2"/>
       <c r="Q409" s="2"/>
       <c r="S409" s="2"/>
       <c r="U409" s="2"/>
     </row>
     <row r="410" spans="1:108">
       <c r="G410" s="2"/>
       <c r="I410" s="2"/>
       <c r="K410" s="2"/>
       <c r="M410" s="2"/>
       <c r="O410" s="2"/>
       <c r="Q410" s="2"/>
       <c r="S410" s="2"/>
       <c r="U410" s="2"/>
+      <c r="DB410" t="s">
+        <v>82</v>
+      </c>
     </row>
     <row r="411" spans="1:108">
       <c r="G411" s="2"/>
       <c r="I411" s="2"/>
       <c r="K411" s="2"/>
       <c r="M411" s="2"/>
       <c r="O411" s="2"/>
       <c r="Q411" s="2"/>
       <c r="S411" s="2"/>
       <c r="U411" s="2"/>
-      <c r="DB411" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="412" spans="1:108">
       <c r="G412" s="2"/>
       <c r="I412" s="2"/>
       <c r="K412" s="2"/>
       <c r="M412" s="2"/>
       <c r="O412" s="2"/>
       <c r="Q412" s="2"/>
       <c r="S412" s="2"/>
       <c r="U412" s="2"/>
-      <c r="DB412" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="413" spans="1:108">
       <c r="G413" s="2"/>
       <c r="I413" s="2"/>
       <c r="K413" s="2"/>
       <c r="M413" s="2"/>
       <c r="O413" s="2"/>
       <c r="Q413" s="2"/>
       <c r="S413" s="2"/>
       <c r="U413" s="2"/>
     </row>
     <row r="414" spans="1:108">
       <c r="G414" s="2"/>
       <c r="I414" s="2"/>
       <c r="K414" s="2"/>
       <c r="M414" s="2"/>
       <c r="O414" s="2"/>
       <c r="Q414" s="2"/>
       <c r="S414" s="2"/>
       <c r="U414" s="2"/>
     </row>
     <row r="415" spans="1:108">
       <c r="G415" s="2"/>
       <c r="I415" s="2"/>
       <c r="K415" s="2"/>
@@ -5463,166 +5310,169 @@
       <c r="M417" s="2"/>
       <c r="O417" s="2"/>
       <c r="Q417" s="2"/>
       <c r="S417" s="2"/>
       <c r="U417" s="2"/>
     </row>
     <row r="418" spans="1:108">
       <c r="G418" s="2"/>
       <c r="I418" s="2"/>
       <c r="K418" s="2"/>
       <c r="M418" s="2"/>
       <c r="O418" s="2"/>
       <c r="Q418" s="2"/>
       <c r="S418" s="2"/>
       <c r="U418" s="2"/>
     </row>
     <row r="419" spans="1:108">
       <c r="G419" s="2"/>
       <c r="I419" s="2"/>
       <c r="K419" s="2"/>
       <c r="M419" s="2"/>
       <c r="O419" s="2"/>
       <c r="Q419" s="2"/>
       <c r="S419" s="2"/>
       <c r="U419" s="2"/>
+      <c r="DB419" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="420" spans="1:108">
       <c r="G420" s="2"/>
       <c r="I420" s="2"/>
       <c r="K420" s="2"/>
       <c r="M420" s="2"/>
       <c r="O420" s="2"/>
       <c r="Q420" s="2"/>
       <c r="S420" s="2"/>
       <c r="U420" s="2"/>
     </row>
     <row r="421" spans="1:108">
       <c r="G421" s="2"/>
       <c r="I421" s="2"/>
       <c r="K421" s="2"/>
       <c r="M421" s="2"/>
       <c r="O421" s="2"/>
       <c r="Q421" s="2"/>
       <c r="S421" s="2"/>
       <c r="U421" s="2"/>
     </row>
     <row r="422" spans="1:108">
       <c r="G422" s="2"/>
       <c r="I422" s="2"/>
       <c r="K422" s="2"/>
       <c r="M422" s="2"/>
       <c r="O422" s="2"/>
       <c r="Q422" s="2"/>
       <c r="S422" s="2"/>
       <c r="U422" s="2"/>
     </row>
     <row r="423" spans="1:108">
       <c r="G423" s="2"/>
       <c r="I423" s="2"/>
       <c r="K423" s="2"/>
       <c r="M423" s="2"/>
       <c r="O423" s="2"/>
       <c r="Q423" s="2"/>
       <c r="S423" s="2"/>
       <c r="U423" s="2"/>
     </row>
     <row r="424" spans="1:108">
       <c r="G424" s="2"/>
       <c r="I424" s="2"/>
       <c r="K424" s="2"/>
       <c r="M424" s="2"/>
       <c r="O424" s="2"/>
       <c r="Q424" s="2"/>
       <c r="S424" s="2"/>
       <c r="U424" s="2"/>
+      <c r="DB424" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="425" spans="1:108">
       <c r="G425" s="2"/>
       <c r="I425" s="2"/>
       <c r="K425" s="2"/>
       <c r="M425" s="2"/>
       <c r="O425" s="2"/>
       <c r="Q425" s="2"/>
       <c r="S425" s="2"/>
       <c r="U425" s="2"/>
-      <c r="DB425" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="426" spans="1:108">
       <c r="G426" s="2"/>
       <c r="I426" s="2"/>
       <c r="K426" s="2"/>
       <c r="M426" s="2"/>
       <c r="O426" s="2"/>
       <c r="Q426" s="2"/>
       <c r="S426" s="2"/>
       <c r="U426" s="2"/>
     </row>
     <row r="427" spans="1:108">
       <c r="G427" s="2"/>
       <c r="I427" s="2"/>
       <c r="K427" s="2"/>
       <c r="M427" s="2"/>
       <c r="O427" s="2"/>
       <c r="Q427" s="2"/>
       <c r="S427" s="2"/>
       <c r="U427" s="2"/>
     </row>
     <row r="428" spans="1:108">
       <c r="G428" s="2"/>
       <c r="I428" s="2"/>
       <c r="K428" s="2"/>
       <c r="M428" s="2"/>
       <c r="O428" s="2"/>
       <c r="Q428" s="2"/>
       <c r="S428" s="2"/>
       <c r="U428" s="2"/>
+      <c r="DB428" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="429" spans="1:108">
       <c r="G429" s="2"/>
       <c r="I429" s="2"/>
       <c r="K429" s="2"/>
       <c r="M429" s="2"/>
       <c r="O429" s="2"/>
       <c r="Q429" s="2"/>
       <c r="S429" s="2"/>
       <c r="U429" s="2"/>
     </row>
     <row r="430" spans="1:108">
       <c r="G430" s="2"/>
       <c r="I430" s="2"/>
       <c r="K430" s="2"/>
       <c r="M430" s="2"/>
       <c r="O430" s="2"/>
       <c r="Q430" s="2"/>
       <c r="S430" s="2"/>
       <c r="U430" s="2"/>
-      <c r="DB430" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="431" spans="1:108">
       <c r="G431" s="2"/>
       <c r="I431" s="2"/>
       <c r="K431" s="2"/>
       <c r="M431" s="2"/>
       <c r="O431" s="2"/>
       <c r="Q431" s="2"/>
       <c r="S431" s="2"/>
       <c r="U431" s="2"/>
     </row>
     <row r="432" spans="1:108">
       <c r="G432" s="2"/>
       <c r="I432" s="2"/>
       <c r="K432" s="2"/>
       <c r="M432" s="2"/>
       <c r="O432" s="2"/>
       <c r="Q432" s="2"/>
       <c r="S432" s="2"/>
       <c r="U432" s="2"/>
     </row>
     <row r="433" spans="1:108">
       <c r="G433" s="2"/>
       <c r="I433" s="2"/>
       <c r="K433" s="2"/>
@@ -5699,86 +5549,80 @@
       <c r="M440" s="2"/>
       <c r="O440" s="2"/>
       <c r="Q440" s="2"/>
       <c r="S440" s="2"/>
       <c r="U440" s="2"/>
     </row>
     <row r="441" spans="1:108">
       <c r="G441" s="2"/>
       <c r="I441" s="2"/>
       <c r="K441" s="2"/>
       <c r="M441" s="2"/>
       <c r="O441" s="2"/>
       <c r="Q441" s="2"/>
       <c r="S441" s="2"/>
       <c r="U441" s="2"/>
     </row>
     <row r="442" spans="1:108">
       <c r="G442" s="2"/>
       <c r="I442" s="2"/>
       <c r="K442" s="2"/>
       <c r="M442" s="2"/>
       <c r="O442" s="2"/>
       <c r="Q442" s="2"/>
       <c r="S442" s="2"/>
       <c r="U442" s="2"/>
-      <c r="DB442" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="443" spans="1:108">
       <c r="G443" s="2"/>
       <c r="I443" s="2"/>
       <c r="K443" s="2"/>
       <c r="M443" s="2"/>
       <c r="O443" s="2"/>
       <c r="Q443" s="2"/>
       <c r="S443" s="2"/>
       <c r="U443" s="2"/>
     </row>
     <row r="444" spans="1:108">
       <c r="G444" s="2"/>
       <c r="I444" s="2"/>
       <c r="K444" s="2"/>
       <c r="M444" s="2"/>
       <c r="O444" s="2"/>
       <c r="Q444" s="2"/>
       <c r="S444" s="2"/>
       <c r="U444" s="2"/>
     </row>
     <row r="445" spans="1:108">
       <c r="G445" s="2"/>
       <c r="I445" s="2"/>
       <c r="K445" s="2"/>
       <c r="M445" s="2"/>
       <c r="O445" s="2"/>
       <c r="Q445" s="2"/>
       <c r="S445" s="2"/>
       <c r="U445" s="2"/>
-      <c r="DB445" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="446" spans="1:108">
       <c r="G446" s="2"/>
       <c r="I446" s="2"/>
       <c r="K446" s="2"/>
       <c r="M446" s="2"/>
       <c r="O446" s="2"/>
       <c r="Q446" s="2"/>
       <c r="S446" s="2"/>
       <c r="U446" s="2"/>
     </row>
     <row r="447" spans="1:108">
       <c r="G447" s="2"/>
       <c r="I447" s="2"/>
       <c r="K447" s="2"/>
       <c r="M447" s="2"/>
       <c r="O447" s="2"/>
       <c r="Q447" s="2"/>
       <c r="S447" s="2"/>
       <c r="U447" s="2"/>
     </row>
     <row r="448" spans="1:108">
       <c r="G448" s="2"/>
       <c r="I448" s="2"/>
       <c r="K448" s="2"/>
@@ -5795,113 +5639,116 @@
       <c r="M449" s="2"/>
       <c r="O449" s="2"/>
       <c r="Q449" s="2"/>
       <c r="S449" s="2"/>
       <c r="U449" s="2"/>
     </row>
     <row r="450" spans="1:108">
       <c r="G450" s="2"/>
       <c r="I450" s="2"/>
       <c r="K450" s="2"/>
       <c r="M450" s="2"/>
       <c r="O450" s="2"/>
       <c r="Q450" s="2"/>
       <c r="S450" s="2"/>
       <c r="U450" s="2"/>
     </row>
     <row r="451" spans="1:108">
       <c r="G451" s="2"/>
       <c r="I451" s="2"/>
       <c r="K451" s="2"/>
       <c r="M451" s="2"/>
       <c r="O451" s="2"/>
       <c r="Q451" s="2"/>
       <c r="S451" s="2"/>
       <c r="U451" s="2"/>
+      <c r="DB451" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="452" spans="1:108">
       <c r="G452" s="2"/>
       <c r="I452" s="2"/>
       <c r="K452" s="2"/>
       <c r="M452" s="2"/>
       <c r="O452" s="2"/>
       <c r="Q452" s="2"/>
       <c r="S452" s="2"/>
       <c r="U452" s="2"/>
     </row>
     <row r="453" spans="1:108">
       <c r="G453" s="2"/>
       <c r="I453" s="2"/>
       <c r="K453" s="2"/>
       <c r="M453" s="2"/>
       <c r="O453" s="2"/>
       <c r="Q453" s="2"/>
       <c r="S453" s="2"/>
       <c r="U453" s="2"/>
-      <c r="DB453" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="454" spans="1:108">
       <c r="G454" s="2"/>
       <c r="I454" s="2"/>
       <c r="K454" s="2"/>
       <c r="M454" s="2"/>
       <c r="O454" s="2"/>
       <c r="Q454" s="2"/>
       <c r="S454" s="2"/>
       <c r="U454" s="2"/>
     </row>
     <row r="455" spans="1:108">
       <c r="G455" s="2"/>
       <c r="I455" s="2"/>
       <c r="K455" s="2"/>
       <c r="M455" s="2"/>
       <c r="O455" s="2"/>
       <c r="Q455" s="2"/>
       <c r="S455" s="2"/>
       <c r="U455" s="2"/>
     </row>
     <row r="456" spans="1:108">
       <c r="G456" s="2"/>
       <c r="I456" s="2"/>
       <c r="K456" s="2"/>
       <c r="M456" s="2"/>
       <c r="O456" s="2"/>
       <c r="Q456" s="2"/>
       <c r="S456" s="2"/>
       <c r="U456" s="2"/>
     </row>
     <row r="457" spans="1:108">
       <c r="G457" s="2"/>
       <c r="I457" s="2"/>
       <c r="K457" s="2"/>
       <c r="M457" s="2"/>
       <c r="O457" s="2"/>
       <c r="Q457" s="2"/>
       <c r="S457" s="2"/>
       <c r="U457" s="2"/>
+      <c r="DB457" t="s">
+        <v>87</v>
+      </c>
     </row>
     <row r="458" spans="1:108">
       <c r="G458" s="2"/>
       <c r="I458" s="2"/>
       <c r="K458" s="2"/>
       <c r="M458" s="2"/>
       <c r="O458" s="2"/>
       <c r="Q458" s="2"/>
       <c r="S458" s="2"/>
       <c r="U458" s="2"/>
     </row>
     <row r="459" spans="1:108">
       <c r="G459" s="2"/>
       <c r="I459" s="2"/>
       <c r="K459" s="2"/>
       <c r="M459" s="2"/>
       <c r="O459" s="2"/>
       <c r="Q459" s="2"/>
       <c r="S459" s="2"/>
       <c r="U459" s="2"/>
     </row>
     <row r="460" spans="1:108">
       <c r="G460" s="2"/>
       <c r="I460" s="2"/>
       <c r="K460" s="2"/>
@@ -5918,50 +5765,53 @@
       <c r="M461" s="2"/>
       <c r="O461" s="2"/>
       <c r="Q461" s="2"/>
       <c r="S461" s="2"/>
       <c r="U461" s="2"/>
     </row>
     <row r="462" spans="1:108">
       <c r="G462" s="2"/>
       <c r="I462" s="2"/>
       <c r="K462" s="2"/>
       <c r="M462" s="2"/>
       <c r="O462" s="2"/>
       <c r="Q462" s="2"/>
       <c r="S462" s="2"/>
       <c r="U462" s="2"/>
     </row>
     <row r="463" spans="1:108">
       <c r="G463" s="2"/>
       <c r="I463" s="2"/>
       <c r="K463" s="2"/>
       <c r="M463" s="2"/>
       <c r="O463" s="2"/>
       <c r="Q463" s="2"/>
       <c r="S463" s="2"/>
       <c r="U463" s="2"/>
+      <c r="DB463" t="s">
+        <v>88</v>
+      </c>
     </row>
     <row r="464" spans="1:108">
       <c r="G464" s="2"/>
       <c r="I464" s="2"/>
       <c r="K464" s="2"/>
       <c r="M464" s="2"/>
       <c r="O464" s="2"/>
       <c r="Q464" s="2"/>
       <c r="S464" s="2"/>
       <c r="U464" s="2"/>
     </row>
     <row r="465" spans="1:108">
       <c r="G465" s="2"/>
       <c r="I465" s="2"/>
       <c r="K465" s="2"/>
       <c r="M465" s="2"/>
       <c r="O465" s="2"/>
       <c r="Q465" s="2"/>
       <c r="S465" s="2"/>
       <c r="U465" s="2"/>
     </row>
     <row r="466" spans="1:108">
       <c r="G466" s="2"/>
       <c r="I466" s="2"/>
       <c r="K466" s="2"/>
@@ -6338,53 +6188,50 @@
       <c r="M503" s="2"/>
       <c r="O503" s="2"/>
       <c r="Q503" s="2"/>
       <c r="S503" s="2"/>
       <c r="U503" s="2"/>
     </row>
     <row r="504" spans="1:108">
       <c r="G504" s="2"/>
       <c r="I504" s="2"/>
       <c r="K504" s="2"/>
       <c r="M504" s="2"/>
       <c r="O504" s="2"/>
       <c r="Q504" s="2"/>
       <c r="S504" s="2"/>
       <c r="U504" s="2"/>
     </row>
     <row r="505" spans="1:108">
       <c r="G505" s="2"/>
       <c r="I505" s="2"/>
       <c r="K505" s="2"/>
       <c r="M505" s="2"/>
       <c r="O505" s="2"/>
       <c r="Q505" s="2"/>
       <c r="S505" s="2"/>
       <c r="U505" s="2"/>
-      <c r="DB505" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="506" spans="1:108">
       <c r="G506" s="2"/>
       <c r="I506" s="2"/>
       <c r="K506" s="2"/>
       <c r="M506" s="2"/>
       <c r="O506" s="2"/>
       <c r="Q506" s="2"/>
       <c r="S506" s="2"/>
       <c r="U506" s="2"/>
     </row>
     <row r="507" spans="1:108">
       <c r="G507" s="2"/>
       <c r="I507" s="2"/>
       <c r="K507" s="2"/>
       <c r="M507" s="2"/>
       <c r="O507" s="2"/>
       <c r="Q507" s="2"/>
       <c r="S507" s="2"/>
       <c r="U507" s="2"/>
     </row>
     <row r="508" spans="1:108">
       <c r="G508" s="2"/>
       <c r="I508" s="2"/>
       <c r="K508" s="2"/>
@@ -6431,53 +6278,50 @@
       <c r="M512" s="2"/>
       <c r="O512" s="2"/>
       <c r="Q512" s="2"/>
       <c r="S512" s="2"/>
       <c r="U512" s="2"/>
     </row>
     <row r="513" spans="1:108">
       <c r="G513" s="2"/>
       <c r="I513" s="2"/>
       <c r="K513" s="2"/>
       <c r="M513" s="2"/>
       <c r="O513" s="2"/>
       <c r="Q513" s="2"/>
       <c r="S513" s="2"/>
       <c r="U513" s="2"/>
     </row>
     <row r="514" spans="1:108">
       <c r="G514" s="2"/>
       <c r="I514" s="2"/>
       <c r="K514" s="2"/>
       <c r="M514" s="2"/>
       <c r="O514" s="2"/>
       <c r="Q514" s="2"/>
       <c r="S514" s="2"/>
       <c r="U514" s="2"/>
-      <c r="DB514" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="515" spans="1:108">
       <c r="G515" s="2"/>
       <c r="I515" s="2"/>
       <c r="K515" s="2"/>
       <c r="M515" s="2"/>
       <c r="O515" s="2"/>
       <c r="Q515" s="2"/>
       <c r="S515" s="2"/>
       <c r="U515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="G516" s="2"/>
       <c r="I516" s="2"/>
       <c r="K516" s="2"/>
       <c r="M516" s="2"/>
       <c r="O516" s="2"/>
       <c r="Q516" s="2"/>
       <c r="S516" s="2"/>
       <c r="U516" s="2"/>
     </row>
     <row r="517" spans="1:108">
       <c r="G517" s="2"/>
       <c r="I517" s="2"/>
       <c r="K517" s="2"/>
@@ -6494,76 +6338,70 @@
       <c r="M518" s="2"/>
       <c r="O518" s="2"/>
       <c r="Q518" s="2"/>
       <c r="S518" s="2"/>
       <c r="U518" s="2"/>
     </row>
     <row r="519" spans="1:108">
       <c r="G519" s="2"/>
       <c r="I519" s="2"/>
       <c r="K519" s="2"/>
       <c r="M519" s="2"/>
       <c r="O519" s="2"/>
       <c r="Q519" s="2"/>
       <c r="S519" s="2"/>
       <c r="U519" s="2"/>
     </row>
     <row r="520" spans="1:108">
       <c r="G520" s="2"/>
       <c r="I520" s="2"/>
       <c r="K520" s="2"/>
       <c r="M520" s="2"/>
       <c r="O520" s="2"/>
       <c r="Q520" s="2"/>
       <c r="S520" s="2"/>
       <c r="U520" s="2"/>
-      <c r="DB520" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="521" spans="1:108">
       <c r="G521" s="2"/>
       <c r="I521" s="2"/>
       <c r="K521" s="2"/>
       <c r="M521" s="2"/>
       <c r="O521" s="2"/>
       <c r="Q521" s="2"/>
       <c r="S521" s="2"/>
       <c r="U521" s="2"/>
     </row>
     <row r="522" spans="1:108">
       <c r="G522" s="2"/>
       <c r="I522" s="2"/>
       <c r="K522" s="2"/>
       <c r="M522" s="2"/>
       <c r="O522" s="2"/>
       <c r="Q522" s="2"/>
       <c r="S522" s="2"/>
       <c r="U522" s="2"/>
-      <c r="DB522" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="523" spans="1:108">
       <c r="G523" s="2"/>
       <c r="I523" s="2"/>
       <c r="K523" s="2"/>
       <c r="M523" s="2"/>
       <c r="O523" s="2"/>
       <c r="Q523" s="2"/>
       <c r="S523" s="2"/>
       <c r="U523" s="2"/>
     </row>
     <row r="524" spans="1:108">
       <c r="G524" s="2"/>
       <c r="I524" s="2"/>
       <c r="K524" s="2"/>
       <c r="M524" s="2"/>
       <c r="O524" s="2"/>
       <c r="Q524" s="2"/>
       <c r="S524" s="2"/>
       <c r="U524" s="2"/>
     </row>
     <row r="525" spans="1:108">
       <c r="G525" s="2"/>
       <c r="I525" s="2"/>
       <c r="K525" s="2"/>
@@ -6780,53 +6618,50 @@
       <c r="M546" s="2"/>
       <c r="O546" s="2"/>
       <c r="Q546" s="2"/>
       <c r="S546" s="2"/>
       <c r="U546" s="2"/>
     </row>
     <row r="547" spans="1:108">
       <c r="G547" s="2"/>
       <c r="I547" s="2"/>
       <c r="K547" s="2"/>
       <c r="M547" s="2"/>
       <c r="O547" s="2"/>
       <c r="Q547" s="2"/>
       <c r="S547" s="2"/>
       <c r="U547" s="2"/>
     </row>
     <row r="548" spans="1:108">
       <c r="G548" s="2"/>
       <c r="I548" s="2"/>
       <c r="K548" s="2"/>
       <c r="M548" s="2"/>
       <c r="O548" s="2"/>
       <c r="Q548" s="2"/>
       <c r="S548" s="2"/>
       <c r="U548" s="2"/>
-      <c r="DB548" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="549" spans="1:108">
       <c r="G549" s="2"/>
       <c r="I549" s="2"/>
       <c r="K549" s="2"/>
       <c r="M549" s="2"/>
       <c r="O549" s="2"/>
       <c r="Q549" s="2"/>
       <c r="S549" s="2"/>
       <c r="U549" s="2"/>
     </row>
     <row r="550" spans="1:108">
       <c r="G550" s="2"/>
       <c r="I550" s="2"/>
       <c r="K550" s="2"/>
       <c r="M550" s="2"/>
       <c r="O550" s="2"/>
       <c r="Q550" s="2"/>
       <c r="S550" s="2"/>
       <c r="U550" s="2"/>
     </row>
     <row r="551" spans="1:108">
       <c r="G551" s="2"/>
       <c r="I551" s="2"/>
       <c r="K551" s="2"/>
@@ -7133,109 +6968,103 @@
       <c r="M581" s="2"/>
       <c r="O581" s="2"/>
       <c r="Q581" s="2"/>
       <c r="S581" s="2"/>
       <c r="U581" s="2"/>
     </row>
     <row r="582" spans="1:108">
       <c r="G582" s="2"/>
       <c r="I582" s="2"/>
       <c r="K582" s="2"/>
       <c r="M582" s="2"/>
       <c r="O582" s="2"/>
       <c r="Q582" s="2"/>
       <c r="S582" s="2"/>
       <c r="U582" s="2"/>
     </row>
     <row r="583" spans="1:108">
       <c r="G583" s="2"/>
       <c r="I583" s="2"/>
       <c r="K583" s="2"/>
       <c r="M583" s="2"/>
       <c r="O583" s="2"/>
       <c r="Q583" s="2"/>
       <c r="S583" s="2"/>
       <c r="U583" s="2"/>
-      <c r="DB583" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="584" spans="1:108">
       <c r="G584" s="2"/>
       <c r="I584" s="2"/>
       <c r="K584" s="2"/>
       <c r="M584" s="2"/>
       <c r="O584" s="2"/>
       <c r="Q584" s="2"/>
       <c r="S584" s="2"/>
       <c r="U584" s="2"/>
+      <c r="DB584" t="s">
+        <v>89</v>
+      </c>
     </row>
     <row r="585" spans="1:108">
       <c r="G585" s="2"/>
       <c r="I585" s="2"/>
       <c r="K585" s="2"/>
       <c r="M585" s="2"/>
       <c r="O585" s="2"/>
       <c r="Q585" s="2"/>
       <c r="S585" s="2"/>
       <c r="U585" s="2"/>
     </row>
     <row r="586" spans="1:108">
       <c r="G586" s="2"/>
       <c r="I586" s="2"/>
       <c r="K586" s="2"/>
       <c r="M586" s="2"/>
       <c r="O586" s="2"/>
       <c r="Q586" s="2"/>
       <c r="S586" s="2"/>
       <c r="U586" s="2"/>
-      <c r="DB586" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="587" spans="1:108">
       <c r="G587" s="2"/>
       <c r="I587" s="2"/>
       <c r="K587" s="2"/>
       <c r="M587" s="2"/>
       <c r="O587" s="2"/>
       <c r="Q587" s="2"/>
       <c r="S587" s="2"/>
       <c r="U587" s="2"/>
     </row>
     <row r="588" spans="1:108">
       <c r="G588" s="2"/>
       <c r="I588" s="2"/>
       <c r="K588" s="2"/>
       <c r="M588" s="2"/>
       <c r="O588" s="2"/>
       <c r="Q588" s="2"/>
       <c r="S588" s="2"/>
       <c r="U588" s="2"/>
-      <c r="DB588" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="589" spans="1:108">
       <c r="G589" s="2"/>
       <c r="I589" s="2"/>
       <c r="K589" s="2"/>
       <c r="M589" s="2"/>
       <c r="O589" s="2"/>
       <c r="Q589" s="2"/>
       <c r="S589" s="2"/>
       <c r="U589" s="2"/>
     </row>
     <row r="590" spans="1:108">
       <c r="G590" s="2"/>
       <c r="I590" s="2"/>
       <c r="K590" s="2"/>
       <c r="M590" s="2"/>
       <c r="O590" s="2"/>
       <c r="Q590" s="2"/>
       <c r="S590" s="2"/>
       <c r="U590" s="2"/>
     </row>
     <row r="591" spans="1:108">
       <c r="G591" s="2"/>
       <c r="I591" s="2"/>
       <c r="K591" s="2"/>
@@ -7272,262 +7101,259 @@
       <c r="M594" s="2"/>
       <c r="O594" s="2"/>
       <c r="Q594" s="2"/>
       <c r="S594" s="2"/>
       <c r="U594" s="2"/>
     </row>
     <row r="595" spans="1:108">
       <c r="G595" s="2"/>
       <c r="I595" s="2"/>
       <c r="K595" s="2"/>
       <c r="M595" s="2"/>
       <c r="O595" s="2"/>
       <c r="Q595" s="2"/>
       <c r="S595" s="2"/>
       <c r="U595" s="2"/>
     </row>
     <row r="596" spans="1:108">
       <c r="G596" s="2"/>
       <c r="I596" s="2"/>
       <c r="K596" s="2"/>
       <c r="M596" s="2"/>
       <c r="O596" s="2"/>
       <c r="Q596" s="2"/>
       <c r="S596" s="2"/>
       <c r="U596" s="2"/>
+      <c r="DB596" t="s">
+        <v>90</v>
+      </c>
     </row>
     <row r="597" spans="1:108">
       <c r="G597" s="2"/>
       <c r="I597" s="2"/>
       <c r="K597" s="2"/>
       <c r="M597" s="2"/>
       <c r="O597" s="2"/>
       <c r="Q597" s="2"/>
       <c r="S597" s="2"/>
       <c r="U597" s="2"/>
     </row>
     <row r="598" spans="1:108">
       <c r="G598" s="2"/>
       <c r="I598" s="2"/>
       <c r="K598" s="2"/>
       <c r="M598" s="2"/>
       <c r="O598" s="2"/>
       <c r="Q598" s="2"/>
       <c r="S598" s="2"/>
       <c r="U598" s="2"/>
     </row>
     <row r="599" spans="1:108">
       <c r="G599" s="2"/>
       <c r="I599" s="2"/>
       <c r="K599" s="2"/>
       <c r="M599" s="2"/>
       <c r="O599" s="2"/>
       <c r="Q599" s="2"/>
       <c r="S599" s="2"/>
       <c r="U599" s="2"/>
+      <c r="DB599" t="s">
+        <v>91</v>
+      </c>
     </row>
     <row r="600" spans="1:108">
       <c r="G600" s="2"/>
       <c r="I600" s="2"/>
       <c r="K600" s="2"/>
       <c r="M600" s="2"/>
       <c r="O600" s="2"/>
       <c r="Q600" s="2"/>
       <c r="S600" s="2"/>
       <c r="U600" s="2"/>
     </row>
     <row r="601" spans="1:108">
       <c r="G601" s="2"/>
       <c r="I601" s="2"/>
       <c r="K601" s="2"/>
       <c r="M601" s="2"/>
       <c r="O601" s="2"/>
       <c r="Q601" s="2"/>
       <c r="S601" s="2"/>
       <c r="U601" s="2"/>
     </row>
     <row r="602" spans="1:108">
       <c r="G602" s="2"/>
       <c r="I602" s="2"/>
       <c r="K602" s="2"/>
       <c r="M602" s="2"/>
       <c r="O602" s="2"/>
       <c r="Q602" s="2"/>
       <c r="S602" s="2"/>
       <c r="U602" s="2"/>
     </row>
     <row r="603" spans="1:108">
       <c r="G603" s="2"/>
       <c r="I603" s="2"/>
       <c r="K603" s="2"/>
       <c r="M603" s="2"/>
       <c r="O603" s="2"/>
       <c r="Q603" s="2"/>
       <c r="S603" s="2"/>
       <c r="U603" s="2"/>
-      <c r="DB603" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="604" spans="1:108">
       <c r="G604" s="2"/>
       <c r="I604" s="2"/>
       <c r="K604" s="2"/>
       <c r="M604" s="2"/>
       <c r="O604" s="2"/>
       <c r="Q604" s="2"/>
       <c r="S604" s="2"/>
       <c r="U604" s="2"/>
     </row>
     <row r="605" spans="1:108">
       <c r="G605" s="2"/>
       <c r="I605" s="2"/>
       <c r="K605" s="2"/>
       <c r="M605" s="2"/>
       <c r="O605" s="2"/>
       <c r="Q605" s="2"/>
       <c r="S605" s="2"/>
       <c r="U605" s="2"/>
     </row>
     <row r="606" spans="1:108">
       <c r="G606" s="2"/>
       <c r="I606" s="2"/>
       <c r="K606" s="2"/>
       <c r="M606" s="2"/>
       <c r="O606" s="2"/>
       <c r="Q606" s="2"/>
       <c r="S606" s="2"/>
       <c r="U606" s="2"/>
-      <c r="DB606" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="607" spans="1:108">
       <c r="G607" s="2"/>
       <c r="I607" s="2"/>
       <c r="K607" s="2"/>
       <c r="M607" s="2"/>
       <c r="O607" s="2"/>
       <c r="Q607" s="2"/>
       <c r="S607" s="2"/>
       <c r="U607" s="2"/>
     </row>
     <row r="608" spans="1:108">
       <c r="G608" s="2"/>
       <c r="I608" s="2"/>
       <c r="K608" s="2"/>
       <c r="M608" s="2"/>
       <c r="O608" s="2"/>
       <c r="Q608" s="2"/>
       <c r="S608" s="2"/>
       <c r="U608" s="2"/>
     </row>
     <row r="609" spans="1:108">
       <c r="G609" s="2"/>
       <c r="I609" s="2"/>
       <c r="K609" s="2"/>
       <c r="M609" s="2"/>
       <c r="O609" s="2"/>
       <c r="Q609" s="2"/>
       <c r="S609" s="2"/>
       <c r="U609" s="2"/>
     </row>
     <row r="610" spans="1:108">
       <c r="G610" s="2"/>
       <c r="I610" s="2"/>
       <c r="K610" s="2"/>
       <c r="M610" s="2"/>
       <c r="O610" s="2"/>
       <c r="Q610" s="2"/>
       <c r="S610" s="2"/>
       <c r="U610" s="2"/>
-      <c r="DB610" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="611" spans="1:108">
       <c r="G611" s="2"/>
       <c r="I611" s="2"/>
       <c r="K611" s="2"/>
       <c r="M611" s="2"/>
       <c r="O611" s="2"/>
       <c r="Q611" s="2"/>
       <c r="S611" s="2"/>
       <c r="U611" s="2"/>
     </row>
     <row r="612" spans="1:108">
       <c r="G612" s="2"/>
       <c r="I612" s="2"/>
       <c r="K612" s="2"/>
       <c r="M612" s="2"/>
       <c r="O612" s="2"/>
       <c r="Q612" s="2"/>
       <c r="S612" s="2"/>
       <c r="U612" s="2"/>
     </row>
     <row r="613" spans="1:108">
       <c r="G613" s="2"/>
       <c r="I613" s="2"/>
       <c r="K613" s="2"/>
       <c r="M613" s="2"/>
       <c r="O613" s="2"/>
       <c r="Q613" s="2"/>
       <c r="S613" s="2"/>
       <c r="U613" s="2"/>
     </row>
     <row r="614" spans="1:108">
       <c r="G614" s="2"/>
       <c r="I614" s="2"/>
       <c r="K614" s="2"/>
       <c r="M614" s="2"/>
       <c r="O614" s="2"/>
       <c r="Q614" s="2"/>
       <c r="S614" s="2"/>
       <c r="U614" s="2"/>
     </row>
     <row r="615" spans="1:108">
       <c r="G615" s="2"/>
       <c r="I615" s="2"/>
       <c r="K615" s="2"/>
       <c r="M615" s="2"/>
       <c r="O615" s="2"/>
       <c r="Q615" s="2"/>
       <c r="S615" s="2"/>
       <c r="U615" s="2"/>
-      <c r="DB615" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="616" spans="1:108">
       <c r="G616" s="2"/>
       <c r="I616" s="2"/>
       <c r="K616" s="2"/>
       <c r="M616" s="2"/>
       <c r="O616" s="2"/>
       <c r="Q616" s="2"/>
       <c r="S616" s="2"/>
       <c r="U616" s="2"/>
+      <c r="DB616" t="s">
+        <v>92</v>
+      </c>
     </row>
     <row r="617" spans="1:108">
       <c r="G617" s="2"/>
       <c r="I617" s="2"/>
       <c r="K617" s="2"/>
       <c r="M617" s="2"/>
       <c r="O617" s="2"/>
       <c r="Q617" s="2"/>
       <c r="S617" s="2"/>
       <c r="U617" s="2"/>
     </row>
     <row r="618" spans="1:108">
       <c r="G618" s="2"/>
       <c r="I618" s="2"/>
       <c r="K618" s="2"/>
       <c r="M618" s="2"/>
       <c r="O618" s="2"/>
       <c r="Q618" s="2"/>
       <c r="S618" s="2"/>
       <c r="U618" s="2"/>
     </row>
     <row r="619" spans="1:108">
       <c r="G619" s="2"/>
       <c r="I619" s="2"/>
       <c r="K619" s="2"/>
@@ -11336,51 +11162,51 @@
       <c r="Q999" s="2"/>
       <c r="S999" s="2"/>
       <c r="U999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="G1000" s="2"/>
       <c r="I1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
-      <formula1>'Worksheet'!$DB$1:$DB$615</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$616</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DC$1:$DC$5</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DD$1:$DD$7</formula1>
     </dataValidation>