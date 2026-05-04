--- v0 (2026-03-19)
+++ v1 (2026-05-04)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="139">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Grade 3</t>
   </si>
   <si>
     <t>80m</t>
   </si>
   <si>
     <t>1036466:typeValue:102</t>
   </si>
   <si>
     <t>1036466:typeValue:103</t>
   </si>
   <si>
     <t>1036466:typeValue:104</t>
   </si>
   <si>
     <t>1036466:typeValue:106</t>
   </si>
   <si>
@@ -158,318 +158,147 @@
   <si>
     <t>Event #4</t>
   </si>
   <si>
     <t>Seed-Mark #4</t>
   </si>
   <si>
     <t>Event #5</t>
   </si>
   <si>
     <t>Seed-Mark #5</t>
   </si>
   <si>
     <t>Event #6</t>
   </si>
   <si>
     <t>Seed-Mark #6</t>
   </si>
   <si>
     <t>Event #7</t>
   </si>
   <si>
     <t>Seed-Mark #7</t>
   </si>
   <si>
+    <t>AAES - Junior Boys Team (7-8) (AAES)</t>
+  </si>
+  <si>
     <t>Para</t>
+  </si>
+  <si>
+    <t>AAES - Junior Girls Team (7-8) (AAES)</t>
   </si>
   <si>
     <t>Long Jump</t>
   </si>
   <si>
+    <t>AAES - Novice Boys team (4-6) (AAES)</t>
+  </si>
+  <si>
     <t>Standing Long Jump</t>
+  </si>
+  <si>
+    <t>AAES - Novice Girls Team (4-6) (AAES)</t>
+  </si>
+  <si>
+    <t>Ball Throw</t>
   </si>
   <si>
     <t>Adelaide Hoodless - HWDSB (ADEL)</t>
   </si>
   <si>
-    <t>Ball Throw</t>
-[...29 lines deleted...]
-    <t>Collegiate (COLL)</t>
+    <t>Al-Ameen Elementary School (AAES)</t>
   </si>
   <si>
     <t>Collegiate – HWDSB (COLL)</t>
   </si>
   <si>
-    <t>D Roy Kennedy (DRK)</t>
-[...8 lines deleted...]
-    <t>Dresden Area Central School (DACS)</t>
+    <t>Do not know (NA)</t>
   </si>
   <si>
     <t>Eastdale - HWDSB (EAST)</t>
   </si>
   <si>
-    <t>Eastview Horizon (EXPS)</t>
+    <t>EEP Grande-Ourse (GOUR)</t>
   </si>
   <si>
-    <t>École élémentaire catholique Sainte-Marie (SMR)</t>
-[...23 lines deleted...]
-    <t>Glen Ogilvie (GLENO)</t>
+    <t>Hickson Central Public School (HCPS)</t>
   </si>
   <si>
     <t>Hillcrest - HWDSB (HILL)</t>
   </si>
   <si>
-    <t>Holy Name of Jesus (HNOJ)</t>
-[...13 lines deleted...]
-  <si>
     <t>Lake Avenue - HWDSB (LAKE)</t>
-  </si>
-[...10 lines deleted...]
-    <t>M.B. Track Club. (M.B.T)</t>
   </si>
   <si>
     <t>Memorial - HWDSB (MEMC)</t>
   </si>
   <si>
-    <t>Michaelle Jean (MICH)</t>
+    <t>NA</t>
   </si>
   <si>
-    <t>Mino Mikan Elementary School (MMES)</t>
-[...11 lines deleted...]
-    <t>Ottawa Christian School (OCS)</t>
+    <t>OTTAWA MONTESSORI SCHOOL (OMS)</t>
   </si>
   <si>
     <t>Parkdale - HWDSB (PARK)</t>
   </si>
   <si>
     <t>Pauline Johnson - HWDSB (PAUL)</t>
   </si>
   <si>
-    <t>Perth Children's House Montessori School (PCH)</t>
-[...10 lines deleted...]
-  <si>
     <t>Queen Mary - HWDSB (QUEM)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Quintilian School (KQS)</t>
   </si>
   <si>
     <t>Ray Lewis Elementary School (RLES)</t>
   </si>
   <si>
-    <t>Riverview Alternative School (RAS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Rosedale - HWDSB (ROSE)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Silverthorn CS (STRN)</t>
   </si>
   <si>
     <t>Sir Wilfrid Laurier - HWDSB (WILF)</t>
   </si>
   <si>
-    <t>South Crosby Public School (SCPS)</t>
-[...1 lines deleted...]
-  <si>
     <t>South Meadow - HWDSB (SOUT)</t>
   </si>
   <si>
-    <t>St Gemma (STGEM)</t>
-[...32 lines deleted...]
-    <t>TFOX</t>
+    <t>Steve Maclean Public School (SMPS)</t>
   </si>
   <si>
     <t>Viola Desmond – HWDSB (VIOL)</t>
   </si>
   <si>
-    <t>Viscount Alexander PS (VAPS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Viscount Montgomery - HWDSB (VISC)</t>
   </si>
   <si>
-    <t>W.E. Gowling Elementary (WEGO)</t>
-[...1 lines deleted...]
-  <si>
     <t>W.H. Ballard - HWDSB (BALL)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Westmount PS (WT)</t>
   </si>
   <si>
     <t>Westwood HWDSB (WWOO)</t>
   </si>
   <si>
     <t>Winona - HWDSB (WINO)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Woodroffe Ave PS (WAPS)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -823,51 +652,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="56" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
@@ -1185,159 +1014,171 @@
       <c r="CB4" s="4"/>
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
+      <c r="DB4" t="s">
+        <v>49</v>
+      </c>
       <c r="DC4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="2"/>
       <c r="H5"/>
       <c r="I5" s="2"/>
       <c r="J5"/>
       <c r="K5" s="2"/>
       <c r="L5"/>
       <c r="M5" s="2"/>
       <c r="N5"/>
       <c r="O5" s="2"/>
       <c r="P5"/>
       <c r="Q5" s="2"/>
       <c r="R5"/>
       <c r="S5" s="2"/>
+      <c r="DB5" t="s">
+        <v>51</v>
+      </c>
       <c r="DD5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="G6" s="2"/>
       <c r="I6" s="2"/>
       <c r="K6" s="2"/>
       <c r="M6" s="2"/>
       <c r="O6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="S6" s="2"/>
+      <c r="DB6" t="s">
+        <v>53</v>
+      </c>
       <c r="DD6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="G7" s="2"/>
       <c r="I7" s="2"/>
       <c r="K7" s="2"/>
       <c r="M7" s="2"/>
       <c r="O7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="S7" s="2"/>
       <c r="DB7" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="DD7" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="G8" s="2"/>
       <c r="I8" s="2"/>
       <c r="K8" s="2"/>
       <c r="M8" s="2"/>
       <c r="O8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="S8" s="2"/>
     </row>
     <row r="9" spans="1:108">
       <c r="G9" s="2"/>
       <c r="I9" s="2"/>
       <c r="K9" s="2"/>
       <c r="M9" s="2"/>
       <c r="O9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="S9" s="2"/>
     </row>
     <row r="10" spans="1:108">
       <c r="G10" s="2"/>
       <c r="I10" s="2"/>
       <c r="K10" s="2"/>
       <c r="M10" s="2"/>
       <c r="O10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="S10" s="2"/>
     </row>
     <row r="11" spans="1:108">
       <c r="G11" s="2"/>
       <c r="I11" s="2"/>
       <c r="K11" s="2"/>
       <c r="M11" s="2"/>
       <c r="O11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="S11" s="2"/>
       <c r="DB11" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="G12" s="2"/>
       <c r="I12" s="2"/>
       <c r="K12" s="2"/>
       <c r="M12" s="2"/>
       <c r="O12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="S12" s="2"/>
     </row>
     <row r="13" spans="1:108">
       <c r="G13" s="2"/>
       <c r="I13" s="2"/>
       <c r="K13" s="2"/>
       <c r="M13" s="2"/>
       <c r="O13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="S13" s="2"/>
+      <c r="DB13" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="G14" s="2"/>
       <c r="I14" s="2"/>
       <c r="K14" s="2"/>
       <c r="M14" s="2"/>
       <c r="O14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="S14" s="2"/>
     </row>
     <row r="15" spans="1:108">
       <c r="G15" s="2"/>
       <c r="I15" s="2"/>
       <c r="K15" s="2"/>
       <c r="M15" s="2"/>
       <c r="O15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="S15" s="2"/>
     </row>
     <row r="16" spans="1:108">
       <c r="G16" s="2"/>
       <c r="I16" s="2"/>
       <c r="K16" s="2"/>
       <c r="M16" s="2"/>
       <c r="O16" s="2"/>
@@ -1375,125 +1216,113 @@
       <c r="G20" s="2"/>
       <c r="I20" s="2"/>
       <c r="K20" s="2"/>
       <c r="M20" s="2"/>
       <c r="O20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="2"/>
     </row>
     <row r="21" spans="1:108">
       <c r="G21" s="2"/>
       <c r="I21" s="2"/>
       <c r="K21" s="2"/>
       <c r="M21" s="2"/>
       <c r="O21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="S21" s="2"/>
     </row>
     <row r="22" spans="1:108">
       <c r="G22" s="2"/>
       <c r="I22" s="2"/>
       <c r="K22" s="2"/>
       <c r="M22" s="2"/>
       <c r="O22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="2"/>
-      <c r="DB22" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="G23" s="2"/>
       <c r="I23" s="2"/>
       <c r="K23" s="2"/>
       <c r="M23" s="2"/>
       <c r="O23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="S23" s="2"/>
     </row>
     <row r="24" spans="1:108">
       <c r="G24" s="2"/>
       <c r="I24" s="2"/>
       <c r="K24" s="2"/>
       <c r="M24" s="2"/>
       <c r="O24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="S24" s="2"/>
-      <c r="DB24" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:108">
       <c r="G25" s="2"/>
       <c r="I25" s="2"/>
       <c r="K25" s="2"/>
       <c r="M25" s="2"/>
       <c r="O25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="S25" s="2"/>
     </row>
     <row r="26" spans="1:108">
       <c r="G26" s="2"/>
       <c r="I26" s="2"/>
       <c r="K26" s="2"/>
       <c r="M26" s="2"/>
       <c r="O26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="S26" s="2"/>
     </row>
     <row r="27" spans="1:108">
       <c r="G27" s="2"/>
       <c r="I27" s="2"/>
       <c r="K27" s="2"/>
       <c r="M27" s="2"/>
       <c r="O27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="S27" s="2"/>
     </row>
     <row r="28" spans="1:108">
       <c r="G28" s="2"/>
       <c r="I28" s="2"/>
       <c r="K28" s="2"/>
       <c r="M28" s="2"/>
       <c r="O28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="S28" s="2"/>
-      <c r="DB28" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="G29" s="2"/>
       <c r="I29" s="2"/>
       <c r="K29" s="2"/>
       <c r="M29" s="2"/>
       <c r="O29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="S29" s="2"/>
-      <c r="DB29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="G30" s="2"/>
       <c r="I30" s="2"/>
       <c r="K30" s="2"/>
       <c r="M30" s="2"/>
       <c r="O30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="S30" s="2"/>
     </row>
     <row r="31" spans="1:108">
       <c r="G31" s="2"/>
       <c r="I31" s="2"/>
       <c r="K31" s="2"/>
       <c r="M31" s="2"/>
       <c r="O31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="S31" s="2"/>
     </row>
     <row r="32" spans="1:108">
       <c r="G32" s="2"/>
       <c r="I32" s="2"/>
       <c r="K32" s="2"/>
       <c r="M32" s="2"/>
       <c r="O32" s="2"/>
@@ -1567,65 +1396,59 @@
       <c r="G40" s="2"/>
       <c r="I40" s="2"/>
       <c r="K40" s="2"/>
       <c r="M40" s="2"/>
       <c r="O40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="S40" s="2"/>
     </row>
     <row r="41" spans="1:108">
       <c r="G41" s="2"/>
       <c r="I41" s="2"/>
       <c r="K41" s="2"/>
       <c r="M41" s="2"/>
       <c r="O41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="S41" s="2"/>
     </row>
     <row r="42" spans="1:108">
       <c r="G42" s="2"/>
       <c r="I42" s="2"/>
       <c r="K42" s="2"/>
       <c r="M42" s="2"/>
       <c r="O42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="S42" s="2"/>
-      <c r="DB42" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:108">
       <c r="G43" s="2"/>
       <c r="I43" s="2"/>
       <c r="K43" s="2"/>
       <c r="M43" s="2"/>
       <c r="O43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="S43" s="2"/>
-      <c r="DB43" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:108">
       <c r="G44" s="2"/>
       <c r="I44" s="2"/>
       <c r="K44" s="2"/>
       <c r="M44" s="2"/>
       <c r="O44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="S44" s="2"/>
     </row>
     <row r="45" spans="1:108">
       <c r="G45" s="2"/>
       <c r="I45" s="2"/>
       <c r="K45" s="2"/>
       <c r="M45" s="2"/>
       <c r="O45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="S45" s="2"/>
     </row>
     <row r="46" spans="1:108">
       <c r="G46" s="2"/>
       <c r="I46" s="2"/>
       <c r="K46" s="2"/>
       <c r="M46" s="2"/>
       <c r="O46" s="2"/>
@@ -1762,53 +1585,50 @@
       <c r="G61" s="2"/>
       <c r="I61" s="2"/>
       <c r="K61" s="2"/>
       <c r="M61" s="2"/>
       <c r="O61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="S61" s="2"/>
     </row>
     <row r="62" spans="1:108">
       <c r="G62" s="2"/>
       <c r="I62" s="2"/>
       <c r="K62" s="2"/>
       <c r="M62" s="2"/>
       <c r="O62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="S62" s="2"/>
     </row>
     <row r="63" spans="1:108">
       <c r="G63" s="2"/>
       <c r="I63" s="2"/>
       <c r="K63" s="2"/>
       <c r="M63" s="2"/>
       <c r="O63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="S63" s="2"/>
-      <c r="DB63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:108">
       <c r="G64" s="2"/>
       <c r="I64" s="2"/>
       <c r="K64" s="2"/>
       <c r="M64" s="2"/>
       <c r="O64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="S64" s="2"/>
     </row>
     <row r="65" spans="1:108">
       <c r="G65" s="2"/>
       <c r="I65" s="2"/>
       <c r="K65" s="2"/>
       <c r="M65" s="2"/>
       <c r="O65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="S65" s="2"/>
     </row>
     <row r="66" spans="1:108">
       <c r="G66" s="2"/>
       <c r="I66" s="2"/>
       <c r="K66" s="2"/>
       <c r="M66" s="2"/>
       <c r="O66" s="2"/>
@@ -1819,53 +1639,50 @@
       <c r="G67" s="2"/>
       <c r="I67" s="2"/>
       <c r="K67" s="2"/>
       <c r="M67" s="2"/>
       <c r="O67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="S67" s="2"/>
     </row>
     <row r="68" spans="1:108">
       <c r="G68" s="2"/>
       <c r="I68" s="2"/>
       <c r="K68" s="2"/>
       <c r="M68" s="2"/>
       <c r="O68" s="2"/>
       <c r="Q68" s="2"/>
       <c r="S68" s="2"/>
     </row>
     <row r="69" spans="1:108">
       <c r="G69" s="2"/>
       <c r="I69" s="2"/>
       <c r="K69" s="2"/>
       <c r="M69" s="2"/>
       <c r="O69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="S69" s="2"/>
-      <c r="DB69" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="G70" s="2"/>
       <c r="I70" s="2"/>
       <c r="K70" s="2"/>
       <c r="M70" s="2"/>
       <c r="O70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="S70" s="2"/>
     </row>
     <row r="71" spans="1:108">
       <c r="G71" s="2"/>
       <c r="I71" s="2"/>
       <c r="K71" s="2"/>
       <c r="M71" s="2"/>
       <c r="O71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="S71" s="2"/>
     </row>
     <row r="72" spans="1:108">
       <c r="G72" s="2"/>
       <c r="I72" s="2"/>
       <c r="K72" s="2"/>
       <c r="M72" s="2"/>
       <c r="O72" s="2"/>
@@ -1948,65 +1765,59 @@
       <c r="G81" s="2"/>
       <c r="I81" s="2"/>
       <c r="K81" s="2"/>
       <c r="M81" s="2"/>
       <c r="O81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="S81" s="2"/>
     </row>
     <row r="82" spans="1:108">
       <c r="G82" s="2"/>
       <c r="I82" s="2"/>
       <c r="K82" s="2"/>
       <c r="M82" s="2"/>
       <c r="O82" s="2"/>
       <c r="Q82" s="2"/>
       <c r="S82" s="2"/>
     </row>
     <row r="83" spans="1:108">
       <c r="G83" s="2"/>
       <c r="I83" s="2"/>
       <c r="K83" s="2"/>
       <c r="M83" s="2"/>
       <c r="O83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="S83" s="2"/>
-      <c r="DB83" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:108">
       <c r="G84" s="2"/>
       <c r="I84" s="2"/>
       <c r="K84" s="2"/>
       <c r="M84" s="2"/>
       <c r="O84" s="2"/>
       <c r="Q84" s="2"/>
       <c r="S84" s="2"/>
-      <c r="DB84" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="85" spans="1:108">
       <c r="G85" s="2"/>
       <c r="I85" s="2"/>
       <c r="K85" s="2"/>
       <c r="M85" s="2"/>
       <c r="O85" s="2"/>
       <c r="Q85" s="2"/>
       <c r="S85" s="2"/>
     </row>
     <row r="86" spans="1:108">
       <c r="G86" s="2"/>
       <c r="I86" s="2"/>
       <c r="K86" s="2"/>
       <c r="M86" s="2"/>
       <c r="O86" s="2"/>
       <c r="Q86" s="2"/>
       <c r="S86" s="2"/>
     </row>
     <row r="87" spans="1:108">
       <c r="G87" s="2"/>
       <c r="I87" s="2"/>
       <c r="K87" s="2"/>
       <c r="M87" s="2"/>
       <c r="O87" s="2"/>
@@ -2017,50 +1828,53 @@
       <c r="G88" s="2"/>
       <c r="I88" s="2"/>
       <c r="K88" s="2"/>
       <c r="M88" s="2"/>
       <c r="O88" s="2"/>
       <c r="Q88" s="2"/>
       <c r="S88" s="2"/>
     </row>
     <row r="89" spans="1:108">
       <c r="G89" s="2"/>
       <c r="I89" s="2"/>
       <c r="K89" s="2"/>
       <c r="M89" s="2"/>
       <c r="O89" s="2"/>
       <c r="Q89" s="2"/>
       <c r="S89" s="2"/>
     </row>
     <row r="90" spans="1:108">
       <c r="G90" s="2"/>
       <c r="I90" s="2"/>
       <c r="K90" s="2"/>
       <c r="M90" s="2"/>
       <c r="O90" s="2"/>
       <c r="Q90" s="2"/>
       <c r="S90" s="2"/>
+      <c r="DB90" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="91" spans="1:108">
       <c r="G91" s="2"/>
       <c r="I91" s="2"/>
       <c r="K91" s="2"/>
       <c r="M91" s="2"/>
       <c r="O91" s="2"/>
       <c r="Q91" s="2"/>
       <c r="S91" s="2"/>
     </row>
     <row r="92" spans="1:108">
       <c r="G92" s="2"/>
       <c r="I92" s="2"/>
       <c r="K92" s="2"/>
       <c r="M92" s="2"/>
       <c r="O92" s="2"/>
       <c r="Q92" s="2"/>
       <c r="S92" s="2"/>
     </row>
     <row r="93" spans="1:108">
       <c r="G93" s="2"/>
       <c r="I93" s="2"/>
       <c r="K93" s="2"/>
       <c r="M93" s="2"/>
       <c r="O93" s="2"/>
@@ -2071,53 +1885,50 @@
       <c r="G94" s="2"/>
       <c r="I94" s="2"/>
       <c r="K94" s="2"/>
       <c r="M94" s="2"/>
       <c r="O94" s="2"/>
       <c r="Q94" s="2"/>
       <c r="S94" s="2"/>
     </row>
     <row r="95" spans="1:108">
       <c r="G95" s="2"/>
       <c r="I95" s="2"/>
       <c r="K95" s="2"/>
       <c r="M95" s="2"/>
       <c r="O95" s="2"/>
       <c r="Q95" s="2"/>
       <c r="S95" s="2"/>
     </row>
     <row r="96" spans="1:108">
       <c r="G96" s="2"/>
       <c r="I96" s="2"/>
       <c r="K96" s="2"/>
       <c r="M96" s="2"/>
       <c r="O96" s="2"/>
       <c r="Q96" s="2"/>
       <c r="S96" s="2"/>
-      <c r="DB96" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:108">
       <c r="G97" s="2"/>
       <c r="I97" s="2"/>
       <c r="K97" s="2"/>
       <c r="M97" s="2"/>
       <c r="O97" s="2"/>
       <c r="Q97" s="2"/>
       <c r="S97" s="2"/>
     </row>
     <row r="98" spans="1:108">
       <c r="G98" s="2"/>
       <c r="I98" s="2"/>
       <c r="K98" s="2"/>
       <c r="M98" s="2"/>
       <c r="O98" s="2"/>
       <c r="Q98" s="2"/>
       <c r="S98" s="2"/>
     </row>
     <row r="99" spans="1:108">
       <c r="G99" s="2"/>
       <c r="I99" s="2"/>
       <c r="K99" s="2"/>
       <c r="M99" s="2"/>
       <c r="O99" s="2"/>
@@ -2128,53 +1939,50 @@
       <c r="G100" s="2"/>
       <c r="I100" s="2"/>
       <c r="K100" s="2"/>
       <c r="M100" s="2"/>
       <c r="O100" s="2"/>
       <c r="Q100" s="2"/>
       <c r="S100" s="2"/>
     </row>
     <row r="101" spans="1:108">
       <c r="G101" s="2"/>
       <c r="I101" s="2"/>
       <c r="K101" s="2"/>
       <c r="M101" s="2"/>
       <c r="O101" s="2"/>
       <c r="Q101" s="2"/>
       <c r="S101" s="2"/>
     </row>
     <row r="102" spans="1:108">
       <c r="G102" s="2"/>
       <c r="I102" s="2"/>
       <c r="K102" s="2"/>
       <c r="M102" s="2"/>
       <c r="O102" s="2"/>
       <c r="Q102" s="2"/>
       <c r="S102" s="2"/>
-      <c r="DB102" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="G103" s="2"/>
       <c r="I103" s="2"/>
       <c r="K103" s="2"/>
       <c r="M103" s="2"/>
       <c r="O103" s="2"/>
       <c r="Q103" s="2"/>
       <c r="S103" s="2"/>
     </row>
     <row r="104" spans="1:108">
       <c r="G104" s="2"/>
       <c r="I104" s="2"/>
       <c r="K104" s="2"/>
       <c r="M104" s="2"/>
       <c r="O104" s="2"/>
       <c r="Q104" s="2"/>
       <c r="S104" s="2"/>
     </row>
     <row r="105" spans="1:108">
       <c r="G105" s="2"/>
       <c r="I105" s="2"/>
       <c r="K105" s="2"/>
       <c r="M105" s="2"/>
       <c r="O105" s="2"/>
@@ -2185,73 +1993,70 @@
       <c r="G106" s="2"/>
       <c r="I106" s="2"/>
       <c r="K106" s="2"/>
       <c r="M106" s="2"/>
       <c r="O106" s="2"/>
       <c r="Q106" s="2"/>
       <c r="S106" s="2"/>
     </row>
     <row r="107" spans="1:108">
       <c r="G107" s="2"/>
       <c r="I107" s="2"/>
       <c r="K107" s="2"/>
       <c r="M107" s="2"/>
       <c r="O107" s="2"/>
       <c r="Q107" s="2"/>
       <c r="S107" s="2"/>
     </row>
     <row r="108" spans="1:108">
       <c r="G108" s="2"/>
       <c r="I108" s="2"/>
       <c r="K108" s="2"/>
       <c r="M108" s="2"/>
       <c r="O108" s="2"/>
       <c r="Q108" s="2"/>
       <c r="S108" s="2"/>
-      <c r="DB108" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="G109" s="2"/>
       <c r="I109" s="2"/>
       <c r="K109" s="2"/>
       <c r="M109" s="2"/>
       <c r="O109" s="2"/>
       <c r="Q109" s="2"/>
       <c r="S109" s="2"/>
     </row>
     <row r="110" spans="1:108">
       <c r="G110" s="2"/>
       <c r="I110" s="2"/>
       <c r="K110" s="2"/>
       <c r="M110" s="2"/>
       <c r="O110" s="2"/>
       <c r="Q110" s="2"/>
       <c r="S110" s="2"/>
       <c r="DB110" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="G111" s="2"/>
       <c r="I111" s="2"/>
       <c r="K111" s="2"/>
       <c r="M111" s="2"/>
       <c r="O111" s="2"/>
       <c r="Q111" s="2"/>
       <c r="S111" s="2"/>
     </row>
     <row r="112" spans="1:108">
       <c r="G112" s="2"/>
       <c r="I112" s="2"/>
       <c r="K112" s="2"/>
       <c r="M112" s="2"/>
       <c r="O112" s="2"/>
       <c r="Q112" s="2"/>
       <c r="S112" s="2"/>
     </row>
     <row r="113" spans="1:108">
       <c r="G113" s="2"/>
       <c r="I113" s="2"/>
       <c r="K113" s="2"/>
       <c r="M113" s="2"/>
@@ -2281,65 +2086,59 @@
       <c r="G116" s="2"/>
       <c r="I116" s="2"/>
       <c r="K116" s="2"/>
       <c r="M116" s="2"/>
       <c r="O116" s="2"/>
       <c r="Q116" s="2"/>
       <c r="S116" s="2"/>
     </row>
     <row r="117" spans="1:108">
       <c r="G117" s="2"/>
       <c r="I117" s="2"/>
       <c r="K117" s="2"/>
       <c r="M117" s="2"/>
       <c r="O117" s="2"/>
       <c r="Q117" s="2"/>
       <c r="S117" s="2"/>
     </row>
     <row r="118" spans="1:108">
       <c r="G118" s="2"/>
       <c r="I118" s="2"/>
       <c r="K118" s="2"/>
       <c r="M118" s="2"/>
       <c r="O118" s="2"/>
       <c r="Q118" s="2"/>
       <c r="S118" s="2"/>
-      <c r="DB118" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="119" spans="1:108">
       <c r="G119" s="2"/>
       <c r="I119" s="2"/>
       <c r="K119" s="2"/>
       <c r="M119" s="2"/>
       <c r="O119" s="2"/>
       <c r="Q119" s="2"/>
       <c r="S119" s="2"/>
-      <c r="DB119" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:108">
       <c r="G120" s="2"/>
       <c r="I120" s="2"/>
       <c r="K120" s="2"/>
       <c r="M120" s="2"/>
       <c r="O120" s="2"/>
       <c r="Q120" s="2"/>
       <c r="S120" s="2"/>
     </row>
     <row r="121" spans="1:108">
       <c r="G121" s="2"/>
       <c r="I121" s="2"/>
       <c r="K121" s="2"/>
       <c r="M121" s="2"/>
       <c r="O121" s="2"/>
       <c r="Q121" s="2"/>
       <c r="S121" s="2"/>
     </row>
     <row r="122" spans="1:108">
       <c r="G122" s="2"/>
       <c r="I122" s="2"/>
       <c r="K122" s="2"/>
       <c r="M122" s="2"/>
       <c r="O122" s="2"/>
@@ -2350,80 +2149,80 @@
       <c r="G123" s="2"/>
       <c r="I123" s="2"/>
       <c r="K123" s="2"/>
       <c r="M123" s="2"/>
       <c r="O123" s="2"/>
       <c r="Q123" s="2"/>
       <c r="S123" s="2"/>
     </row>
     <row r="124" spans="1:108">
       <c r="G124" s="2"/>
       <c r="I124" s="2"/>
       <c r="K124" s="2"/>
       <c r="M124" s="2"/>
       <c r="O124" s="2"/>
       <c r="Q124" s="2"/>
       <c r="S124" s="2"/>
     </row>
     <row r="125" spans="1:108">
       <c r="G125" s="2"/>
       <c r="I125" s="2"/>
       <c r="K125" s="2"/>
       <c r="M125" s="2"/>
       <c r="O125" s="2"/>
       <c r="Q125" s="2"/>
       <c r="S125" s="2"/>
+      <c r="DB125" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="126" spans="1:108">
       <c r="G126" s="2"/>
       <c r="I126" s="2"/>
       <c r="K126" s="2"/>
       <c r="M126" s="2"/>
       <c r="O126" s="2"/>
       <c r="Q126" s="2"/>
       <c r="S126" s="2"/>
     </row>
     <row r="127" spans="1:108">
       <c r="G127" s="2"/>
       <c r="I127" s="2"/>
       <c r="K127" s="2"/>
       <c r="M127" s="2"/>
       <c r="O127" s="2"/>
       <c r="Q127" s="2"/>
       <c r="S127" s="2"/>
     </row>
     <row r="128" spans="1:108">
       <c r="G128" s="2"/>
       <c r="I128" s="2"/>
       <c r="K128" s="2"/>
       <c r="M128" s="2"/>
       <c r="O128" s="2"/>
       <c r="Q128" s="2"/>
       <c r="S128" s="2"/>
-      <c r="DB128" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:108">
       <c r="G129" s="2"/>
       <c r="I129" s="2"/>
       <c r="K129" s="2"/>
       <c r="M129" s="2"/>
       <c r="O129" s="2"/>
       <c r="Q129" s="2"/>
       <c r="S129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="G130" s="2"/>
       <c r="I130" s="2"/>
       <c r="K130" s="2"/>
       <c r="M130" s="2"/>
       <c r="O130" s="2"/>
       <c r="Q130" s="2"/>
       <c r="S130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="G131" s="2"/>
       <c r="I131" s="2"/>
       <c r="K131" s="2"/>
       <c r="M131" s="2"/>
       <c r="O131" s="2"/>
@@ -2551,89 +2350,77 @@
       <c r="G145" s="2"/>
       <c r="I145" s="2"/>
       <c r="K145" s="2"/>
       <c r="M145" s="2"/>
       <c r="O145" s="2"/>
       <c r="Q145" s="2"/>
       <c r="S145" s="2"/>
     </row>
     <row r="146" spans="1:108">
       <c r="G146" s="2"/>
       <c r="I146" s="2"/>
       <c r="K146" s="2"/>
       <c r="M146" s="2"/>
       <c r="O146" s="2"/>
       <c r="Q146" s="2"/>
       <c r="S146" s="2"/>
     </row>
     <row r="147" spans="1:108">
       <c r="G147" s="2"/>
       <c r="I147" s="2"/>
       <c r="K147" s="2"/>
       <c r="M147" s="2"/>
       <c r="O147" s="2"/>
       <c r="Q147" s="2"/>
       <c r="S147" s="2"/>
-      <c r="DB147" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="148" spans="1:108">
       <c r="G148" s="2"/>
       <c r="I148" s="2"/>
       <c r="K148" s="2"/>
       <c r="M148" s="2"/>
       <c r="O148" s="2"/>
       <c r="Q148" s="2"/>
       <c r="S148" s="2"/>
-      <c r="DB148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="149" spans="1:108">
       <c r="G149" s="2"/>
       <c r="I149" s="2"/>
       <c r="K149" s="2"/>
       <c r="M149" s="2"/>
       <c r="O149" s="2"/>
       <c r="Q149" s="2"/>
       <c r="S149" s="2"/>
-      <c r="DB149" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="150" spans="1:108">
       <c r="G150" s="2"/>
       <c r="I150" s="2"/>
       <c r="K150" s="2"/>
       <c r="M150" s="2"/>
       <c r="O150" s="2"/>
       <c r="Q150" s="2"/>
       <c r="S150" s="2"/>
-      <c r="DB150" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="151" spans="1:108">
       <c r="G151" s="2"/>
       <c r="I151" s="2"/>
       <c r="K151" s="2"/>
       <c r="M151" s="2"/>
       <c r="O151" s="2"/>
       <c r="Q151" s="2"/>
       <c r="S151" s="2"/>
     </row>
     <row r="152" spans="1:108">
       <c r="G152" s="2"/>
       <c r="I152" s="2"/>
       <c r="K152" s="2"/>
       <c r="M152" s="2"/>
       <c r="O152" s="2"/>
       <c r="Q152" s="2"/>
       <c r="S152" s="2"/>
     </row>
     <row r="153" spans="1:108">
       <c r="G153" s="2"/>
       <c r="I153" s="2"/>
       <c r="K153" s="2"/>
       <c r="M153" s="2"/>
       <c r="O153" s="2"/>
@@ -2653,50 +2440,53 @@
       <c r="G155" s="2"/>
       <c r="I155" s="2"/>
       <c r="K155" s="2"/>
       <c r="M155" s="2"/>
       <c r="O155" s="2"/>
       <c r="Q155" s="2"/>
       <c r="S155" s="2"/>
     </row>
     <row r="156" spans="1:108">
       <c r="G156" s="2"/>
       <c r="I156" s="2"/>
       <c r="K156" s="2"/>
       <c r="M156" s="2"/>
       <c r="O156" s="2"/>
       <c r="Q156" s="2"/>
       <c r="S156" s="2"/>
     </row>
     <row r="157" spans="1:108">
       <c r="G157" s="2"/>
       <c r="I157" s="2"/>
       <c r="K157" s="2"/>
       <c r="M157" s="2"/>
       <c r="O157" s="2"/>
       <c r="Q157" s="2"/>
       <c r="S157" s="2"/>
+      <c r="DB157" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="158" spans="1:108">
       <c r="G158" s="2"/>
       <c r="I158" s="2"/>
       <c r="K158" s="2"/>
       <c r="M158" s="2"/>
       <c r="O158" s="2"/>
       <c r="Q158" s="2"/>
       <c r="S158" s="2"/>
     </row>
     <row r="159" spans="1:108">
       <c r="G159" s="2"/>
       <c r="I159" s="2"/>
       <c r="K159" s="2"/>
       <c r="M159" s="2"/>
       <c r="O159" s="2"/>
       <c r="Q159" s="2"/>
       <c r="S159" s="2"/>
     </row>
     <row r="160" spans="1:108">
       <c r="G160" s="2"/>
       <c r="I160" s="2"/>
       <c r="K160" s="2"/>
       <c r="M160" s="2"/>
       <c r="O160" s="2"/>
@@ -2743,113 +2533,104 @@
       <c r="G165" s="2"/>
       <c r="I165" s="2"/>
       <c r="K165" s="2"/>
       <c r="M165" s="2"/>
       <c r="O165" s="2"/>
       <c r="Q165" s="2"/>
       <c r="S165" s="2"/>
     </row>
     <row r="166" spans="1:108">
       <c r="G166" s="2"/>
       <c r="I166" s="2"/>
       <c r="K166" s="2"/>
       <c r="M166" s="2"/>
       <c r="O166" s="2"/>
       <c r="Q166" s="2"/>
       <c r="S166" s="2"/>
     </row>
     <row r="167" spans="1:108">
       <c r="G167" s="2"/>
       <c r="I167" s="2"/>
       <c r="K167" s="2"/>
       <c r="M167" s="2"/>
       <c r="O167" s="2"/>
       <c r="Q167" s="2"/>
       <c r="S167" s="2"/>
-      <c r="DB167" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="168" spans="1:108">
       <c r="G168" s="2"/>
       <c r="I168" s="2"/>
       <c r="K168" s="2"/>
       <c r="M168" s="2"/>
       <c r="O168" s="2"/>
       <c r="Q168" s="2"/>
       <c r="S168" s="2"/>
     </row>
     <row r="169" spans="1:108">
       <c r="G169" s="2"/>
       <c r="I169" s="2"/>
       <c r="K169" s="2"/>
       <c r="M169" s="2"/>
       <c r="O169" s="2"/>
       <c r="Q169" s="2"/>
       <c r="S169" s="2"/>
     </row>
     <row r="170" spans="1:108">
       <c r="G170" s="2"/>
       <c r="I170" s="2"/>
       <c r="K170" s="2"/>
       <c r="M170" s="2"/>
       <c r="O170" s="2"/>
       <c r="Q170" s="2"/>
       <c r="S170" s="2"/>
     </row>
     <row r="171" spans="1:108">
       <c r="G171" s="2"/>
       <c r="I171" s="2"/>
       <c r="K171" s="2"/>
       <c r="M171" s="2"/>
       <c r="O171" s="2"/>
       <c r="Q171" s="2"/>
       <c r="S171" s="2"/>
-      <c r="DB171" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="172" spans="1:108">
       <c r="G172" s="2"/>
       <c r="I172" s="2"/>
       <c r="K172" s="2"/>
       <c r="M172" s="2"/>
       <c r="O172" s="2"/>
       <c r="Q172" s="2"/>
       <c r="S172" s="2"/>
     </row>
     <row r="173" spans="1:108">
       <c r="G173" s="2"/>
       <c r="I173" s="2"/>
       <c r="K173" s="2"/>
       <c r="M173" s="2"/>
       <c r="O173" s="2"/>
       <c r="Q173" s="2"/>
       <c r="S173" s="2"/>
-      <c r="DB173" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="174" spans="1:108">
       <c r="G174" s="2"/>
       <c r="I174" s="2"/>
       <c r="K174" s="2"/>
       <c r="M174" s="2"/>
       <c r="O174" s="2"/>
       <c r="Q174" s="2"/>
       <c r="S174" s="2"/>
     </row>
     <row r="175" spans="1:108">
       <c r="G175" s="2"/>
       <c r="I175" s="2"/>
       <c r="K175" s="2"/>
       <c r="M175" s="2"/>
       <c r="O175" s="2"/>
       <c r="Q175" s="2"/>
       <c r="S175" s="2"/>
     </row>
     <row r="176" spans="1:108">
       <c r="G176" s="2"/>
       <c r="I176" s="2"/>
       <c r="K176" s="2"/>
       <c r="M176" s="2"/>
       <c r="O176" s="2"/>
@@ -2977,53 +2758,50 @@
       <c r="G190" s="2"/>
       <c r="I190" s="2"/>
       <c r="K190" s="2"/>
       <c r="M190" s="2"/>
       <c r="O190" s="2"/>
       <c r="Q190" s="2"/>
       <c r="S190" s="2"/>
     </row>
     <row r="191" spans="1:108">
       <c r="G191" s="2"/>
       <c r="I191" s="2"/>
       <c r="K191" s="2"/>
       <c r="M191" s="2"/>
       <c r="O191" s="2"/>
       <c r="Q191" s="2"/>
       <c r="S191" s="2"/>
     </row>
     <row r="192" spans="1:108">
       <c r="G192" s="2"/>
       <c r="I192" s="2"/>
       <c r="K192" s="2"/>
       <c r="M192" s="2"/>
       <c r="O192" s="2"/>
       <c r="Q192" s="2"/>
       <c r="S192" s="2"/>
-      <c r="DB192" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:108">
       <c r="G193" s="2"/>
       <c r="I193" s="2"/>
       <c r="K193" s="2"/>
       <c r="M193" s="2"/>
       <c r="O193" s="2"/>
       <c r="Q193" s="2"/>
       <c r="S193" s="2"/>
     </row>
     <row r="194" spans="1:108">
       <c r="G194" s="2"/>
       <c r="I194" s="2"/>
       <c r="K194" s="2"/>
       <c r="M194" s="2"/>
       <c r="O194" s="2"/>
       <c r="Q194" s="2"/>
       <c r="S194" s="2"/>
     </row>
     <row r="195" spans="1:108">
       <c r="G195" s="2"/>
       <c r="I195" s="2"/>
       <c r="K195" s="2"/>
       <c r="M195" s="2"/>
       <c r="O195" s="2"/>
@@ -3250,53 +3028,50 @@
       <c r="G220" s="2"/>
       <c r="I220" s="2"/>
       <c r="K220" s="2"/>
       <c r="M220" s="2"/>
       <c r="O220" s="2"/>
       <c r="Q220" s="2"/>
       <c r="S220" s="2"/>
     </row>
     <row r="221" spans="1:108">
       <c r="G221" s="2"/>
       <c r="I221" s="2"/>
       <c r="K221" s="2"/>
       <c r="M221" s="2"/>
       <c r="O221" s="2"/>
       <c r="Q221" s="2"/>
       <c r="S221" s="2"/>
     </row>
     <row r="222" spans="1:108">
       <c r="G222" s="2"/>
       <c r="I222" s="2"/>
       <c r="K222" s="2"/>
       <c r="M222" s="2"/>
       <c r="O222" s="2"/>
       <c r="Q222" s="2"/>
       <c r="S222" s="2"/>
-      <c r="DB222" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="223" spans="1:108">
       <c r="G223" s="2"/>
       <c r="I223" s="2"/>
       <c r="K223" s="2"/>
       <c r="M223" s="2"/>
       <c r="O223" s="2"/>
       <c r="Q223" s="2"/>
       <c r="S223" s="2"/>
     </row>
     <row r="224" spans="1:108">
       <c r="G224" s="2"/>
       <c r="I224" s="2"/>
       <c r="K224" s="2"/>
       <c r="M224" s="2"/>
       <c r="O224" s="2"/>
       <c r="Q224" s="2"/>
       <c r="S224" s="2"/>
     </row>
     <row r="225" spans="1:108">
       <c r="G225" s="2"/>
       <c r="I225" s="2"/>
       <c r="K225" s="2"/>
       <c r="M225" s="2"/>
       <c r="O225" s="2"/>
@@ -3316,89 +3091,92 @@
       <c r="G227" s="2"/>
       <c r="I227" s="2"/>
       <c r="K227" s="2"/>
       <c r="M227" s="2"/>
       <c r="O227" s="2"/>
       <c r="Q227" s="2"/>
       <c r="S227" s="2"/>
     </row>
     <row r="228" spans="1:108">
       <c r="G228" s="2"/>
       <c r="I228" s="2"/>
       <c r="K228" s="2"/>
       <c r="M228" s="2"/>
       <c r="O228" s="2"/>
       <c r="Q228" s="2"/>
       <c r="S228" s="2"/>
     </row>
     <row r="229" spans="1:108">
       <c r="G229" s="2"/>
       <c r="I229" s="2"/>
       <c r="K229" s="2"/>
       <c r="M229" s="2"/>
       <c r="O229" s="2"/>
       <c r="Q229" s="2"/>
       <c r="S229" s="2"/>
+      <c r="DB229" t="s">
+        <v>63</v>
+      </c>
     </row>
     <row r="230" spans="1:108">
       <c r="G230" s="2"/>
       <c r="I230" s="2"/>
       <c r="K230" s="2"/>
       <c r="M230" s="2"/>
       <c r="O230" s="2"/>
       <c r="Q230" s="2"/>
       <c r="S230" s="2"/>
     </row>
     <row r="231" spans="1:108">
       <c r="G231" s="2"/>
       <c r="I231" s="2"/>
       <c r="K231" s="2"/>
       <c r="M231" s="2"/>
       <c r="O231" s="2"/>
       <c r="Q231" s="2"/>
       <c r="S231" s="2"/>
+      <c r="DB231" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="232" spans="1:108">
       <c r="G232" s="2"/>
       <c r="I232" s="2"/>
       <c r="K232" s="2"/>
       <c r="M232" s="2"/>
       <c r="O232" s="2"/>
       <c r="Q232" s="2"/>
       <c r="S232" s="2"/>
     </row>
     <row r="233" spans="1:108">
       <c r="G233" s="2"/>
       <c r="I233" s="2"/>
       <c r="K233" s="2"/>
       <c r="M233" s="2"/>
       <c r="O233" s="2"/>
       <c r="Q233" s="2"/>
       <c r="S233" s="2"/>
-      <c r="DB233" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="234" spans="1:108">
       <c r="G234" s="2"/>
       <c r="I234" s="2"/>
       <c r="K234" s="2"/>
       <c r="M234" s="2"/>
       <c r="O234" s="2"/>
       <c r="Q234" s="2"/>
       <c r="S234" s="2"/>
     </row>
     <row r="235" spans="1:108">
       <c r="G235" s="2"/>
       <c r="I235" s="2"/>
       <c r="K235" s="2"/>
       <c r="M235" s="2"/>
       <c r="O235" s="2"/>
       <c r="Q235" s="2"/>
       <c r="S235" s="2"/>
     </row>
     <row r="236" spans="1:108">
       <c r="G236" s="2"/>
       <c r="I236" s="2"/>
       <c r="K236" s="2"/>
       <c r="M236" s="2"/>
       <c r="O236" s="2"/>
@@ -3472,92 +3250,86 @@
       <c r="G244" s="2"/>
       <c r="I244" s="2"/>
       <c r="K244" s="2"/>
       <c r="M244" s="2"/>
       <c r="O244" s="2"/>
       <c r="Q244" s="2"/>
       <c r="S244" s="2"/>
     </row>
     <row r="245" spans="1:108">
       <c r="G245" s="2"/>
       <c r="I245" s="2"/>
       <c r="K245" s="2"/>
       <c r="M245" s="2"/>
       <c r="O245" s="2"/>
       <c r="Q245" s="2"/>
       <c r="S245" s="2"/>
     </row>
     <row r="246" spans="1:108">
       <c r="G246" s="2"/>
       <c r="I246" s="2"/>
       <c r="K246" s="2"/>
       <c r="M246" s="2"/>
       <c r="O246" s="2"/>
       <c r="Q246" s="2"/>
       <c r="S246" s="2"/>
-      <c r="DB246" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="247" spans="1:108">
       <c r="G247" s="2"/>
       <c r="I247" s="2"/>
       <c r="K247" s="2"/>
       <c r="M247" s="2"/>
       <c r="O247" s="2"/>
       <c r="Q247" s="2"/>
       <c r="S247" s="2"/>
     </row>
     <row r="248" spans="1:108">
       <c r="G248" s="2"/>
       <c r="I248" s="2"/>
       <c r="K248" s="2"/>
       <c r="M248" s="2"/>
       <c r="O248" s="2"/>
       <c r="Q248" s="2"/>
       <c r="S248" s="2"/>
     </row>
     <row r="249" spans="1:108">
       <c r="G249" s="2"/>
       <c r="I249" s="2"/>
       <c r="K249" s="2"/>
       <c r="M249" s="2"/>
       <c r="O249" s="2"/>
       <c r="Q249" s="2"/>
       <c r="S249" s="2"/>
     </row>
     <row r="250" spans="1:108">
       <c r="G250" s="2"/>
       <c r="I250" s="2"/>
       <c r="K250" s="2"/>
       <c r="M250" s="2"/>
       <c r="O250" s="2"/>
       <c r="Q250" s="2"/>
       <c r="S250" s="2"/>
-      <c r="DB250" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="251" spans="1:108">
       <c r="G251" s="2"/>
       <c r="I251" s="2"/>
       <c r="K251" s="2"/>
       <c r="M251" s="2"/>
       <c r="O251" s="2"/>
       <c r="Q251" s="2"/>
       <c r="S251" s="2"/>
     </row>
     <row r="252" spans="1:108">
       <c r="G252" s="2"/>
       <c r="I252" s="2"/>
       <c r="K252" s="2"/>
       <c r="M252" s="2"/>
       <c r="O252" s="2"/>
       <c r="Q252" s="2"/>
       <c r="S252" s="2"/>
     </row>
     <row r="253" spans="1:108">
       <c r="G253" s="2"/>
       <c r="I253" s="2"/>
       <c r="K253" s="2"/>
       <c r="M253" s="2"/>
       <c r="O253" s="2"/>
@@ -3640,53 +3412,50 @@
       <c r="G262" s="2"/>
       <c r="I262" s="2"/>
       <c r="K262" s="2"/>
       <c r="M262" s="2"/>
       <c r="O262" s="2"/>
       <c r="Q262" s="2"/>
       <c r="S262" s="2"/>
     </row>
     <row r="263" spans="1:108">
       <c r="G263" s="2"/>
       <c r="I263" s="2"/>
       <c r="K263" s="2"/>
       <c r="M263" s="2"/>
       <c r="O263" s="2"/>
       <c r="Q263" s="2"/>
       <c r="S263" s="2"/>
     </row>
     <row r="264" spans="1:108">
       <c r="G264" s="2"/>
       <c r="I264" s="2"/>
       <c r="K264" s="2"/>
       <c r="M264" s="2"/>
       <c r="O264" s="2"/>
       <c r="Q264" s="2"/>
       <c r="S264" s="2"/>
-      <c r="DB264" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="265" spans="1:108">
       <c r="G265" s="2"/>
       <c r="I265" s="2"/>
       <c r="K265" s="2"/>
       <c r="M265" s="2"/>
       <c r="O265" s="2"/>
       <c r="Q265" s="2"/>
       <c r="S265" s="2"/>
     </row>
     <row r="266" spans="1:108">
       <c r="G266" s="2"/>
       <c r="I266" s="2"/>
       <c r="K266" s="2"/>
       <c r="M266" s="2"/>
       <c r="O266" s="2"/>
       <c r="Q266" s="2"/>
       <c r="S266" s="2"/>
     </row>
     <row r="267" spans="1:108">
       <c r="G267" s="2"/>
       <c r="I267" s="2"/>
       <c r="K267" s="2"/>
       <c r="M267" s="2"/>
       <c r="O267" s="2"/>
@@ -3724,53 +3493,50 @@
       <c r="G271" s="2"/>
       <c r="I271" s="2"/>
       <c r="K271" s="2"/>
       <c r="M271" s="2"/>
       <c r="O271" s="2"/>
       <c r="Q271" s="2"/>
       <c r="S271" s="2"/>
     </row>
     <row r="272" spans="1:108">
       <c r="G272" s="2"/>
       <c r="I272" s="2"/>
       <c r="K272" s="2"/>
       <c r="M272" s="2"/>
       <c r="O272" s="2"/>
       <c r="Q272" s="2"/>
       <c r="S272" s="2"/>
     </row>
     <row r="273" spans="1:108">
       <c r="G273" s="2"/>
       <c r="I273" s="2"/>
       <c r="K273" s="2"/>
       <c r="M273" s="2"/>
       <c r="O273" s="2"/>
       <c r="Q273" s="2"/>
       <c r="S273" s="2"/>
-      <c r="DB273" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="274" spans="1:108">
       <c r="G274" s="2"/>
       <c r="I274" s="2"/>
       <c r="K274" s="2"/>
       <c r="M274" s="2"/>
       <c r="O274" s="2"/>
       <c r="Q274" s="2"/>
       <c r="S274" s="2"/>
     </row>
     <row r="275" spans="1:108">
       <c r="G275" s="2"/>
       <c r="I275" s="2"/>
       <c r="K275" s="2"/>
       <c r="M275" s="2"/>
       <c r="O275" s="2"/>
       <c r="Q275" s="2"/>
       <c r="S275" s="2"/>
     </row>
     <row r="276" spans="1:108">
       <c r="G276" s="2"/>
       <c r="I276" s="2"/>
       <c r="K276" s="2"/>
       <c r="M276" s="2"/>
       <c r="O276" s="2"/>
@@ -3781,158 +3547,152 @@
       <c r="G277" s="2"/>
       <c r="I277" s="2"/>
       <c r="K277" s="2"/>
       <c r="M277" s="2"/>
       <c r="O277" s="2"/>
       <c r="Q277" s="2"/>
       <c r="S277" s="2"/>
     </row>
     <row r="278" spans="1:108">
       <c r="G278" s="2"/>
       <c r="I278" s="2"/>
       <c r="K278" s="2"/>
       <c r="M278" s="2"/>
       <c r="O278" s="2"/>
       <c r="Q278" s="2"/>
       <c r="S278" s="2"/>
     </row>
     <row r="279" spans="1:108">
       <c r="G279" s="2"/>
       <c r="I279" s="2"/>
       <c r="K279" s="2"/>
       <c r="M279" s="2"/>
       <c r="O279" s="2"/>
       <c r="Q279" s="2"/>
       <c r="S279" s="2"/>
-      <c r="DB279" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="280" spans="1:108">
       <c r="G280" s="2"/>
       <c r="I280" s="2"/>
       <c r="K280" s="2"/>
       <c r="M280" s="2"/>
       <c r="O280" s="2"/>
       <c r="Q280" s="2"/>
       <c r="S280" s="2"/>
     </row>
     <row r="281" spans="1:108">
       <c r="G281" s="2"/>
       <c r="I281" s="2"/>
       <c r="K281" s="2"/>
       <c r="M281" s="2"/>
       <c r="O281" s="2"/>
       <c r="Q281" s="2"/>
       <c r="S281" s="2"/>
     </row>
     <row r="282" spans="1:108">
       <c r="G282" s="2"/>
       <c r="I282" s="2"/>
       <c r="K282" s="2"/>
       <c r="M282" s="2"/>
       <c r="O282" s="2"/>
       <c r="Q282" s="2"/>
       <c r="S282" s="2"/>
     </row>
     <row r="283" spans="1:108">
       <c r="G283" s="2"/>
       <c r="I283" s="2"/>
       <c r="K283" s="2"/>
       <c r="M283" s="2"/>
       <c r="O283" s="2"/>
       <c r="Q283" s="2"/>
       <c r="S283" s="2"/>
     </row>
     <row r="284" spans="1:108">
       <c r="G284" s="2"/>
       <c r="I284" s="2"/>
       <c r="K284" s="2"/>
       <c r="M284" s="2"/>
       <c r="O284" s="2"/>
       <c r="Q284" s="2"/>
       <c r="S284" s="2"/>
-      <c r="DB284" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="285" spans="1:108">
       <c r="G285" s="2"/>
       <c r="I285" s="2"/>
       <c r="K285" s="2"/>
       <c r="M285" s="2"/>
       <c r="O285" s="2"/>
       <c r="Q285" s="2"/>
       <c r="S285" s="2"/>
     </row>
     <row r="286" spans="1:108">
       <c r="G286" s="2"/>
       <c r="I286" s="2"/>
       <c r="K286" s="2"/>
       <c r="M286" s="2"/>
       <c r="O286" s="2"/>
       <c r="Q286" s="2"/>
       <c r="S286" s="2"/>
     </row>
     <row r="287" spans="1:108">
       <c r="G287" s="2"/>
       <c r="I287" s="2"/>
       <c r="K287" s="2"/>
       <c r="M287" s="2"/>
       <c r="O287" s="2"/>
       <c r="Q287" s="2"/>
       <c r="S287" s="2"/>
     </row>
     <row r="288" spans="1:108">
       <c r="G288" s="2"/>
       <c r="I288" s="2"/>
       <c r="K288" s="2"/>
       <c r="M288" s="2"/>
       <c r="O288" s="2"/>
       <c r="Q288" s="2"/>
       <c r="S288" s="2"/>
+      <c r="DB288" t="s">
+        <v>65</v>
+      </c>
     </row>
     <row r="289" spans="1:108">
       <c r="G289" s="2"/>
       <c r="I289" s="2"/>
       <c r="K289" s="2"/>
       <c r="M289" s="2"/>
       <c r="O289" s="2"/>
       <c r="Q289" s="2"/>
       <c r="S289" s="2"/>
     </row>
     <row r="290" spans="1:108">
       <c r="G290" s="2"/>
       <c r="I290" s="2"/>
       <c r="K290" s="2"/>
       <c r="M290" s="2"/>
       <c r="O290" s="2"/>
       <c r="Q290" s="2"/>
       <c r="S290" s="2"/>
-      <c r="DB290" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="291" spans="1:108">
       <c r="G291" s="2"/>
       <c r="I291" s="2"/>
       <c r="K291" s="2"/>
       <c r="M291" s="2"/>
       <c r="O291" s="2"/>
       <c r="Q291" s="2"/>
       <c r="S291" s="2"/>
     </row>
     <row r="292" spans="1:108">
       <c r="G292" s="2"/>
       <c r="I292" s="2"/>
       <c r="K292" s="2"/>
       <c r="M292" s="2"/>
       <c r="O292" s="2"/>
       <c r="Q292" s="2"/>
       <c r="S292" s="2"/>
     </row>
     <row r="293" spans="1:108">
       <c r="G293" s="2"/>
       <c r="I293" s="2"/>
       <c r="K293" s="2"/>
       <c r="M293" s="2"/>
       <c r="O293" s="2"/>
@@ -3979,74 +3739,68 @@
       <c r="G298" s="2"/>
       <c r="I298" s="2"/>
       <c r="K298" s="2"/>
       <c r="M298" s="2"/>
       <c r="O298" s="2"/>
       <c r="Q298" s="2"/>
       <c r="S298" s="2"/>
     </row>
     <row r="299" spans="1:108">
       <c r="G299" s="2"/>
       <c r="I299" s="2"/>
       <c r="K299" s="2"/>
       <c r="M299" s="2"/>
       <c r="O299" s="2"/>
       <c r="Q299" s="2"/>
       <c r="S299" s="2"/>
     </row>
     <row r="300" spans="1:108">
       <c r="G300" s="2"/>
       <c r="I300" s="2"/>
       <c r="K300" s="2"/>
       <c r="M300" s="2"/>
       <c r="O300" s="2"/>
       <c r="Q300" s="2"/>
       <c r="S300" s="2"/>
-      <c r="DB300" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="301" spans="1:108">
       <c r="G301" s="2"/>
       <c r="I301" s="2"/>
       <c r="K301" s="2"/>
       <c r="M301" s="2"/>
       <c r="O301" s="2"/>
       <c r="Q301" s="2"/>
       <c r="S301" s="2"/>
     </row>
     <row r="302" spans="1:108">
       <c r="G302" s="2"/>
       <c r="I302" s="2"/>
       <c r="K302" s="2"/>
       <c r="M302" s="2"/>
       <c r="O302" s="2"/>
       <c r="Q302" s="2"/>
       <c r="S302" s="2"/>
-      <c r="DB302" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="303" spans="1:108">
       <c r="G303" s="2"/>
       <c r="I303" s="2"/>
       <c r="K303" s="2"/>
       <c r="M303" s="2"/>
       <c r="O303" s="2"/>
       <c r="Q303" s="2"/>
       <c r="S303" s="2"/>
     </row>
     <row r="304" spans="1:108">
       <c r="G304" s="2"/>
       <c r="I304" s="2"/>
       <c r="K304" s="2"/>
       <c r="M304" s="2"/>
       <c r="O304" s="2"/>
       <c r="Q304" s="2"/>
       <c r="S304" s="2"/>
     </row>
     <row r="305" spans="1:108">
       <c r="G305" s="2"/>
       <c r="I305" s="2"/>
       <c r="K305" s="2"/>
       <c r="M305" s="2"/>
       <c r="O305" s="2"/>
@@ -4183,140 +3937,134 @@
       <c r="G320" s="2"/>
       <c r="I320" s="2"/>
       <c r="K320" s="2"/>
       <c r="M320" s="2"/>
       <c r="O320" s="2"/>
       <c r="Q320" s="2"/>
       <c r="S320" s="2"/>
     </row>
     <row r="321" spans="1:108">
       <c r="G321" s="2"/>
       <c r="I321" s="2"/>
       <c r="K321" s="2"/>
       <c r="M321" s="2"/>
       <c r="O321" s="2"/>
       <c r="Q321" s="2"/>
       <c r="S321" s="2"/>
     </row>
     <row r="322" spans="1:108">
       <c r="G322" s="2"/>
       <c r="I322" s="2"/>
       <c r="K322" s="2"/>
       <c r="M322" s="2"/>
       <c r="O322" s="2"/>
       <c r="Q322" s="2"/>
       <c r="S322" s="2"/>
-      <c r="DB322" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="323" spans="1:108">
       <c r="G323" s="2"/>
       <c r="I323" s="2"/>
       <c r="K323" s="2"/>
       <c r="M323" s="2"/>
       <c r="O323" s="2"/>
       <c r="Q323" s="2"/>
       <c r="S323" s="2"/>
     </row>
     <row r="324" spans="1:108">
       <c r="G324" s="2"/>
       <c r="I324" s="2"/>
       <c r="K324" s="2"/>
       <c r="M324" s="2"/>
       <c r="O324" s="2"/>
       <c r="Q324" s="2"/>
       <c r="S324" s="2"/>
     </row>
     <row r="325" spans="1:108">
       <c r="G325" s="2"/>
       <c r="I325" s="2"/>
       <c r="K325" s="2"/>
       <c r="M325" s="2"/>
       <c r="O325" s="2"/>
       <c r="Q325" s="2"/>
       <c r="S325" s="2"/>
-      <c r="DB325" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="326" spans="1:108">
       <c r="G326" s="2"/>
       <c r="I326" s="2"/>
       <c r="K326" s="2"/>
       <c r="M326" s="2"/>
       <c r="O326" s="2"/>
       <c r="Q326" s="2"/>
       <c r="S326" s="2"/>
     </row>
     <row r="327" spans="1:108">
       <c r="G327" s="2"/>
       <c r="I327" s="2"/>
       <c r="K327" s="2"/>
       <c r="M327" s="2"/>
       <c r="O327" s="2"/>
       <c r="Q327" s="2"/>
       <c r="S327" s="2"/>
     </row>
     <row r="328" spans="1:108">
       <c r="G328" s="2"/>
       <c r="I328" s="2"/>
       <c r="K328" s="2"/>
       <c r="M328" s="2"/>
       <c r="O328" s="2"/>
       <c r="Q328" s="2"/>
       <c r="S328" s="2"/>
     </row>
     <row r="329" spans="1:108">
       <c r="G329" s="2"/>
       <c r="I329" s="2"/>
       <c r="K329" s="2"/>
       <c r="M329" s="2"/>
       <c r="O329" s="2"/>
       <c r="Q329" s="2"/>
       <c r="S329" s="2"/>
-      <c r="DB329" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="330" spans="1:108">
       <c r="G330" s="2"/>
       <c r="I330" s="2"/>
       <c r="K330" s="2"/>
       <c r="M330" s="2"/>
       <c r="O330" s="2"/>
       <c r="Q330" s="2"/>
       <c r="S330" s="2"/>
     </row>
     <row r="331" spans="1:108">
       <c r="G331" s="2"/>
       <c r="I331" s="2"/>
       <c r="K331" s="2"/>
       <c r="M331" s="2"/>
       <c r="O331" s="2"/>
       <c r="Q331" s="2"/>
       <c r="S331" s="2"/>
+      <c r="DB331" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="332" spans="1:108">
       <c r="G332" s="2"/>
       <c r="I332" s="2"/>
       <c r="K332" s="2"/>
       <c r="M332" s="2"/>
       <c r="O332" s="2"/>
       <c r="Q332" s="2"/>
       <c r="S332" s="2"/>
     </row>
     <row r="333" spans="1:108">
       <c r="G333" s="2"/>
       <c r="I333" s="2"/>
       <c r="K333" s="2"/>
       <c r="M333" s="2"/>
       <c r="O333" s="2"/>
       <c r="Q333" s="2"/>
       <c r="S333" s="2"/>
     </row>
     <row r="334" spans="1:108">
       <c r="G334" s="2"/>
       <c r="I334" s="2"/>
       <c r="K334" s="2"/>
       <c r="M334" s="2"/>
       <c r="O334" s="2"/>
@@ -4399,197 +4147,188 @@
       <c r="G343" s="2"/>
       <c r="I343" s="2"/>
       <c r="K343" s="2"/>
       <c r="M343" s="2"/>
       <c r="O343" s="2"/>
       <c r="Q343" s="2"/>
       <c r="S343" s="2"/>
     </row>
     <row r="344" spans="1:108">
       <c r="G344" s="2"/>
       <c r="I344" s="2"/>
       <c r="K344" s="2"/>
       <c r="M344" s="2"/>
       <c r="O344" s="2"/>
       <c r="Q344" s="2"/>
       <c r="S344" s="2"/>
     </row>
     <row r="345" spans="1:108">
       <c r="G345" s="2"/>
       <c r="I345" s="2"/>
       <c r="K345" s="2"/>
       <c r="M345" s="2"/>
       <c r="O345" s="2"/>
       <c r="Q345" s="2"/>
       <c r="S345" s="2"/>
-      <c r="DB345" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="346" spans="1:108">
       <c r="G346" s="2"/>
       <c r="I346" s="2"/>
       <c r="K346" s="2"/>
       <c r="M346" s="2"/>
       <c r="O346" s="2"/>
       <c r="Q346" s="2"/>
       <c r="S346" s="2"/>
     </row>
     <row r="347" spans="1:108">
       <c r="G347" s="2"/>
       <c r="I347" s="2"/>
       <c r="K347" s="2"/>
       <c r="M347" s="2"/>
       <c r="O347" s="2"/>
       <c r="Q347" s="2"/>
       <c r="S347" s="2"/>
     </row>
     <row r="348" spans="1:108">
       <c r="G348" s="2"/>
       <c r="I348" s="2"/>
       <c r="K348" s="2"/>
       <c r="M348" s="2"/>
       <c r="O348" s="2"/>
       <c r="Q348" s="2"/>
       <c r="S348" s="2"/>
     </row>
     <row r="349" spans="1:108">
       <c r="G349" s="2"/>
       <c r="I349" s="2"/>
       <c r="K349" s="2"/>
       <c r="M349" s="2"/>
       <c r="O349" s="2"/>
       <c r="Q349" s="2"/>
       <c r="S349" s="2"/>
     </row>
     <row r="350" spans="1:108">
       <c r="G350" s="2"/>
       <c r="I350" s="2"/>
       <c r="K350" s="2"/>
       <c r="M350" s="2"/>
       <c r="O350" s="2"/>
       <c r="Q350" s="2"/>
       <c r="S350" s="2"/>
-      <c r="DB350" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="351" spans="1:108">
       <c r="G351" s="2"/>
       <c r="I351" s="2"/>
       <c r="K351" s="2"/>
       <c r="M351" s="2"/>
       <c r="O351" s="2"/>
       <c r="Q351" s="2"/>
       <c r="S351" s="2"/>
+      <c r="DB351" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="352" spans="1:108">
       <c r="G352" s="2"/>
       <c r="I352" s="2"/>
       <c r="K352" s="2"/>
       <c r="M352" s="2"/>
       <c r="O352" s="2"/>
       <c r="Q352" s="2"/>
       <c r="S352" s="2"/>
     </row>
     <row r="353" spans="1:108">
       <c r="G353" s="2"/>
       <c r="I353" s="2"/>
       <c r="K353" s="2"/>
       <c r="M353" s="2"/>
       <c r="O353" s="2"/>
       <c r="Q353" s="2"/>
       <c r="S353" s="2"/>
     </row>
     <row r="354" spans="1:108">
       <c r="G354" s="2"/>
       <c r="I354" s="2"/>
       <c r="K354" s="2"/>
       <c r="M354" s="2"/>
       <c r="O354" s="2"/>
       <c r="Q354" s="2"/>
       <c r="S354" s="2"/>
     </row>
     <row r="355" spans="1:108">
       <c r="G355" s="2"/>
       <c r="I355" s="2"/>
       <c r="K355" s="2"/>
       <c r="M355" s="2"/>
       <c r="O355" s="2"/>
       <c r="Q355" s="2"/>
       <c r="S355" s="2"/>
-      <c r="DB355" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="356" spans="1:108">
       <c r="G356" s="2"/>
       <c r="I356" s="2"/>
       <c r="K356" s="2"/>
       <c r="M356" s="2"/>
       <c r="O356" s="2"/>
       <c r="Q356" s="2"/>
       <c r="S356" s="2"/>
     </row>
     <row r="357" spans="1:108">
       <c r="G357" s="2"/>
       <c r="I357" s="2"/>
       <c r="K357" s="2"/>
       <c r="M357" s="2"/>
       <c r="O357" s="2"/>
       <c r="Q357" s="2"/>
       <c r="S357" s="2"/>
     </row>
     <row r="358" spans="1:108">
       <c r="G358" s="2"/>
       <c r="I358" s="2"/>
       <c r="K358" s="2"/>
       <c r="M358" s="2"/>
       <c r="O358" s="2"/>
       <c r="Q358" s="2"/>
       <c r="S358" s="2"/>
     </row>
     <row r="359" spans="1:108">
       <c r="G359" s="2"/>
       <c r="I359" s="2"/>
       <c r="K359" s="2"/>
       <c r="M359" s="2"/>
       <c r="O359" s="2"/>
       <c r="Q359" s="2"/>
       <c r="S359" s="2"/>
     </row>
     <row r="360" spans="1:108">
       <c r="G360" s="2"/>
       <c r="I360" s="2"/>
       <c r="K360" s="2"/>
       <c r="M360" s="2"/>
       <c r="O360" s="2"/>
       <c r="Q360" s="2"/>
       <c r="S360" s="2"/>
-      <c r="DB360" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="361" spans="1:108">
       <c r="G361" s="2"/>
       <c r="I361" s="2"/>
       <c r="K361" s="2"/>
       <c r="M361" s="2"/>
       <c r="O361" s="2"/>
       <c r="Q361" s="2"/>
       <c r="S361" s="2"/>
     </row>
     <row r="362" spans="1:108">
       <c r="G362" s="2"/>
       <c r="I362" s="2"/>
       <c r="K362" s="2"/>
       <c r="M362" s="2"/>
       <c r="O362" s="2"/>
       <c r="Q362" s="2"/>
       <c r="S362" s="2"/>
     </row>
     <row r="363" spans="1:108">
       <c r="G363" s="2"/>
       <c r="I363" s="2"/>
       <c r="K363" s="2"/>
       <c r="M363" s="2"/>
       <c r="O363" s="2"/>
@@ -4654,248 +4393,239 @@
       <c r="G370" s="2"/>
       <c r="I370" s="2"/>
       <c r="K370" s="2"/>
       <c r="M370" s="2"/>
       <c r="O370" s="2"/>
       <c r="Q370" s="2"/>
       <c r="S370" s="2"/>
     </row>
     <row r="371" spans="1:108">
       <c r="G371" s="2"/>
       <c r="I371" s="2"/>
       <c r="K371" s="2"/>
       <c r="M371" s="2"/>
       <c r="O371" s="2"/>
       <c r="Q371" s="2"/>
       <c r="S371" s="2"/>
     </row>
     <row r="372" spans="1:108">
       <c r="G372" s="2"/>
       <c r="I372" s="2"/>
       <c r="K372" s="2"/>
       <c r="M372" s="2"/>
       <c r="O372" s="2"/>
       <c r="Q372" s="2"/>
       <c r="S372" s="2"/>
+      <c r="DB372" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="373" spans="1:108">
       <c r="G373" s="2"/>
       <c r="I373" s="2"/>
       <c r="K373" s="2"/>
       <c r="M373" s="2"/>
       <c r="O373" s="2"/>
       <c r="Q373" s="2"/>
       <c r="S373" s="2"/>
     </row>
     <row r="374" spans="1:108">
       <c r="G374" s="2"/>
       <c r="I374" s="2"/>
       <c r="K374" s="2"/>
       <c r="M374" s="2"/>
       <c r="O374" s="2"/>
       <c r="Q374" s="2"/>
       <c r="S374" s="2"/>
-      <c r="DB374" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="375" spans="1:108">
       <c r="G375" s="2"/>
       <c r="I375" s="2"/>
       <c r="K375" s="2"/>
       <c r="M375" s="2"/>
       <c r="O375" s="2"/>
       <c r="Q375" s="2"/>
       <c r="S375" s="2"/>
     </row>
     <row r="376" spans="1:108">
       <c r="G376" s="2"/>
       <c r="I376" s="2"/>
       <c r="K376" s="2"/>
       <c r="M376" s="2"/>
       <c r="O376" s="2"/>
       <c r="Q376" s="2"/>
       <c r="S376" s="2"/>
-      <c r="DB376" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="377" spans="1:108">
       <c r="G377" s="2"/>
       <c r="I377" s="2"/>
       <c r="K377" s="2"/>
       <c r="M377" s="2"/>
       <c r="O377" s="2"/>
       <c r="Q377" s="2"/>
       <c r="S377" s="2"/>
     </row>
     <row r="378" spans="1:108">
       <c r="G378" s="2"/>
       <c r="I378" s="2"/>
       <c r="K378" s="2"/>
       <c r="M378" s="2"/>
       <c r="O378" s="2"/>
       <c r="Q378" s="2"/>
       <c r="S378" s="2"/>
     </row>
     <row r="379" spans="1:108">
       <c r="G379" s="2"/>
       <c r="I379" s="2"/>
       <c r="K379" s="2"/>
       <c r="M379" s="2"/>
       <c r="O379" s="2"/>
       <c r="Q379" s="2"/>
       <c r="S379" s="2"/>
     </row>
     <row r="380" spans="1:108">
       <c r="G380" s="2"/>
       <c r="I380" s="2"/>
       <c r="K380" s="2"/>
       <c r="M380" s="2"/>
       <c r="O380" s="2"/>
       <c r="Q380" s="2"/>
       <c r="S380" s="2"/>
     </row>
     <row r="381" spans="1:108">
       <c r="G381" s="2"/>
       <c r="I381" s="2"/>
       <c r="K381" s="2"/>
       <c r="M381" s="2"/>
       <c r="O381" s="2"/>
       <c r="Q381" s="2"/>
       <c r="S381" s="2"/>
-      <c r="DB381" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="382" spans="1:108">
       <c r="G382" s="2"/>
       <c r="I382" s="2"/>
       <c r="K382" s="2"/>
       <c r="M382" s="2"/>
       <c r="O382" s="2"/>
       <c r="Q382" s="2"/>
       <c r="S382" s="2"/>
     </row>
     <row r="383" spans="1:108">
       <c r="G383" s="2"/>
       <c r="I383" s="2"/>
       <c r="K383" s="2"/>
       <c r="M383" s="2"/>
       <c r="O383" s="2"/>
       <c r="Q383" s="2"/>
       <c r="S383" s="2"/>
-      <c r="DB383" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="384" spans="1:108">
       <c r="G384" s="2"/>
       <c r="I384" s="2"/>
       <c r="K384" s="2"/>
       <c r="M384" s="2"/>
       <c r="O384" s="2"/>
       <c r="Q384" s="2"/>
       <c r="S384" s="2"/>
     </row>
     <row r="385" spans="1:108">
       <c r="G385" s="2"/>
       <c r="I385" s="2"/>
       <c r="K385" s="2"/>
       <c r="M385" s="2"/>
       <c r="O385" s="2"/>
       <c r="Q385" s="2"/>
       <c r="S385" s="2"/>
     </row>
     <row r="386" spans="1:108">
       <c r="G386" s="2"/>
       <c r="I386" s="2"/>
       <c r="K386" s="2"/>
       <c r="M386" s="2"/>
       <c r="O386" s="2"/>
       <c r="Q386" s="2"/>
       <c r="S386" s="2"/>
       <c r="DB386" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
     </row>
     <row r="387" spans="1:108">
       <c r="G387" s="2"/>
       <c r="I387" s="2"/>
       <c r="K387" s="2"/>
       <c r="M387" s="2"/>
       <c r="O387" s="2"/>
       <c r="Q387" s="2"/>
       <c r="S387" s="2"/>
     </row>
     <row r="388" spans="1:108">
       <c r="G388" s="2"/>
       <c r="I388" s="2"/>
       <c r="K388" s="2"/>
       <c r="M388" s="2"/>
       <c r="O388" s="2"/>
       <c r="Q388" s="2"/>
       <c r="S388" s="2"/>
+      <c r="DB388" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="389" spans="1:108">
       <c r="G389" s="2"/>
       <c r="I389" s="2"/>
       <c r="K389" s="2"/>
       <c r="M389" s="2"/>
       <c r="O389" s="2"/>
       <c r="Q389" s="2"/>
       <c r="S389" s="2"/>
     </row>
     <row r="390" spans="1:108">
       <c r="G390" s="2"/>
       <c r="I390" s="2"/>
       <c r="K390" s="2"/>
       <c r="M390" s="2"/>
       <c r="O390" s="2"/>
       <c r="Q390" s="2"/>
       <c r="S390" s="2"/>
     </row>
     <row r="391" spans="1:108">
       <c r="G391" s="2"/>
       <c r="I391" s="2"/>
       <c r="K391" s="2"/>
       <c r="M391" s="2"/>
       <c r="O391" s="2"/>
       <c r="Q391" s="2"/>
       <c r="S391" s="2"/>
     </row>
     <row r="392" spans="1:108">
       <c r="G392" s="2"/>
       <c r="I392" s="2"/>
       <c r="K392" s="2"/>
       <c r="M392" s="2"/>
       <c r="O392" s="2"/>
       <c r="Q392" s="2"/>
       <c r="S392" s="2"/>
-      <c r="DB392" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="393" spans="1:108">
       <c r="G393" s="2"/>
       <c r="I393" s="2"/>
       <c r="K393" s="2"/>
       <c r="M393" s="2"/>
       <c r="O393" s="2"/>
       <c r="Q393" s="2"/>
       <c r="S393" s="2"/>
     </row>
     <row r="394" spans="1:108">
       <c r="G394" s="2"/>
       <c r="I394" s="2"/>
       <c r="K394" s="2"/>
       <c r="M394" s="2"/>
       <c r="O394" s="2"/>
       <c r="Q394" s="2"/>
       <c r="S394" s="2"/>
     </row>
     <row r="395" spans="1:108">
       <c r="G395" s="2"/>
       <c r="I395" s="2"/>
       <c r="K395" s="2"/>
       <c r="M395" s="2"/>
       <c r="O395" s="2"/>
@@ -4906,92 +4636,86 @@
       <c r="G396" s="2"/>
       <c r="I396" s="2"/>
       <c r="K396" s="2"/>
       <c r="M396" s="2"/>
       <c r="O396" s="2"/>
       <c r="Q396" s="2"/>
       <c r="S396" s="2"/>
     </row>
     <row r="397" spans="1:108">
       <c r="G397" s="2"/>
       <c r="I397" s="2"/>
       <c r="K397" s="2"/>
       <c r="M397" s="2"/>
       <c r="O397" s="2"/>
       <c r="Q397" s="2"/>
       <c r="S397" s="2"/>
     </row>
     <row r="398" spans="1:108">
       <c r="G398" s="2"/>
       <c r="I398" s="2"/>
       <c r="K398" s="2"/>
       <c r="M398" s="2"/>
       <c r="O398" s="2"/>
       <c r="Q398" s="2"/>
       <c r="S398" s="2"/>
-      <c r="DB398" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="399" spans="1:108">
       <c r="G399" s="2"/>
       <c r="I399" s="2"/>
       <c r="K399" s="2"/>
       <c r="M399" s="2"/>
       <c r="O399" s="2"/>
       <c r="Q399" s="2"/>
       <c r="S399" s="2"/>
     </row>
     <row r="400" spans="1:108">
       <c r="G400" s="2"/>
       <c r="I400" s="2"/>
       <c r="K400" s="2"/>
       <c r="M400" s="2"/>
       <c r="O400" s="2"/>
       <c r="Q400" s="2"/>
       <c r="S400" s="2"/>
     </row>
     <row r="401" spans="1:108">
       <c r="G401" s="2"/>
       <c r="I401" s="2"/>
       <c r="K401" s="2"/>
       <c r="M401" s="2"/>
       <c r="O401" s="2"/>
       <c r="Q401" s="2"/>
       <c r="S401" s="2"/>
     </row>
     <row r="402" spans="1:108">
       <c r="G402" s="2"/>
       <c r="I402" s="2"/>
       <c r="K402" s="2"/>
       <c r="M402" s="2"/>
       <c r="O402" s="2"/>
       <c r="Q402" s="2"/>
       <c r="S402" s="2"/>
-      <c r="DB402" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="403" spans="1:108">
       <c r="G403" s="2"/>
       <c r="I403" s="2"/>
       <c r="K403" s="2"/>
       <c r="M403" s="2"/>
       <c r="O403" s="2"/>
       <c r="Q403" s="2"/>
       <c r="S403" s="2"/>
     </row>
     <row r="404" spans="1:108">
       <c r="G404" s="2"/>
       <c r="I404" s="2"/>
       <c r="K404" s="2"/>
       <c r="M404" s="2"/>
       <c r="O404" s="2"/>
       <c r="Q404" s="2"/>
       <c r="S404" s="2"/>
     </row>
     <row r="405" spans="1:108">
       <c r="G405" s="2"/>
       <c r="I405" s="2"/>
       <c r="K405" s="2"/>
       <c r="M405" s="2"/>
       <c r="O405" s="2"/>
@@ -5002,95 +4726,89 @@
       <c r="G406" s="2"/>
       <c r="I406" s="2"/>
       <c r="K406" s="2"/>
       <c r="M406" s="2"/>
       <c r="O406" s="2"/>
       <c r="Q406" s="2"/>
       <c r="S406" s="2"/>
     </row>
     <row r="407" spans="1:108">
       <c r="G407" s="2"/>
       <c r="I407" s="2"/>
       <c r="K407" s="2"/>
       <c r="M407" s="2"/>
       <c r="O407" s="2"/>
       <c r="Q407" s="2"/>
       <c r="S407" s="2"/>
     </row>
     <row r="408" spans="1:108">
       <c r="G408" s="2"/>
       <c r="I408" s="2"/>
       <c r="K408" s="2"/>
       <c r="M408" s="2"/>
       <c r="O408" s="2"/>
       <c r="Q408" s="2"/>
       <c r="S408" s="2"/>
-      <c r="DB408" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="409" spans="1:108">
       <c r="G409" s="2"/>
       <c r="I409" s="2"/>
       <c r="K409" s="2"/>
       <c r="M409" s="2"/>
       <c r="O409" s="2"/>
       <c r="Q409" s="2"/>
       <c r="S409" s="2"/>
     </row>
     <row r="410" spans="1:108">
       <c r="G410" s="2"/>
       <c r="I410" s="2"/>
       <c r="K410" s="2"/>
       <c r="M410" s="2"/>
       <c r="O410" s="2"/>
       <c r="Q410" s="2"/>
       <c r="S410" s="2"/>
+      <c r="DB410" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="411" spans="1:108">
       <c r="G411" s="2"/>
       <c r="I411" s="2"/>
       <c r="K411" s="2"/>
       <c r="M411" s="2"/>
       <c r="O411" s="2"/>
       <c r="Q411" s="2"/>
       <c r="S411" s="2"/>
-      <c r="DB411" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="412" spans="1:108">
       <c r="G412" s="2"/>
       <c r="I412" s="2"/>
       <c r="K412" s="2"/>
       <c r="M412" s="2"/>
       <c r="O412" s="2"/>
       <c r="Q412" s="2"/>
       <c r="S412" s="2"/>
-      <c r="DB412" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="413" spans="1:108">
       <c r="G413" s="2"/>
       <c r="I413" s="2"/>
       <c r="K413" s="2"/>
       <c r="M413" s="2"/>
       <c r="O413" s="2"/>
       <c r="Q413" s="2"/>
       <c r="S413" s="2"/>
     </row>
     <row r="414" spans="1:108">
       <c r="G414" s="2"/>
       <c r="I414" s="2"/>
       <c r="K414" s="2"/>
       <c r="M414" s="2"/>
       <c r="O414" s="2"/>
       <c r="Q414" s="2"/>
       <c r="S414" s="2"/>
     </row>
     <row r="415" spans="1:108">
       <c r="G415" s="2"/>
       <c r="I415" s="2"/>
       <c r="K415" s="2"/>
       <c r="M415" s="2"/>
       <c r="O415" s="2"/>
@@ -5101,431 +4819,413 @@
       <c r="G416" s="2"/>
       <c r="I416" s="2"/>
       <c r="K416" s="2"/>
       <c r="M416" s="2"/>
       <c r="O416" s="2"/>
       <c r="Q416" s="2"/>
       <c r="S416" s="2"/>
     </row>
     <row r="417" spans="1:108">
       <c r="G417" s="2"/>
       <c r="I417" s="2"/>
       <c r="K417" s="2"/>
       <c r="M417" s="2"/>
       <c r="O417" s="2"/>
       <c r="Q417" s="2"/>
       <c r="S417" s="2"/>
     </row>
     <row r="418" spans="1:108">
       <c r="G418" s="2"/>
       <c r="I418" s="2"/>
       <c r="K418" s="2"/>
       <c r="M418" s="2"/>
       <c r="O418" s="2"/>
       <c r="Q418" s="2"/>
       <c r="S418" s="2"/>
-      <c r="DB418" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="419" spans="1:108">
       <c r="G419" s="2"/>
       <c r="I419" s="2"/>
       <c r="K419" s="2"/>
       <c r="M419" s="2"/>
       <c r="O419" s="2"/>
       <c r="Q419" s="2"/>
       <c r="S419" s="2"/>
     </row>
     <row r="420" spans="1:108">
       <c r="G420" s="2"/>
       <c r="I420" s="2"/>
       <c r="K420" s="2"/>
       <c r="M420" s="2"/>
       <c r="O420" s="2"/>
       <c r="Q420" s="2"/>
       <c r="S420" s="2"/>
+      <c r="DB420" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="421" spans="1:108">
       <c r="G421" s="2"/>
       <c r="I421" s="2"/>
       <c r="K421" s="2"/>
       <c r="M421" s="2"/>
       <c r="O421" s="2"/>
       <c r="Q421" s="2"/>
       <c r="S421" s="2"/>
     </row>
     <row r="422" spans="1:108">
       <c r="G422" s="2"/>
       <c r="I422" s="2"/>
       <c r="K422" s="2"/>
       <c r="M422" s="2"/>
       <c r="O422" s="2"/>
       <c r="Q422" s="2"/>
       <c r="S422" s="2"/>
     </row>
     <row r="423" spans="1:108">
       <c r="G423" s="2"/>
       <c r="I423" s="2"/>
       <c r="K423" s="2"/>
       <c r="M423" s="2"/>
       <c r="O423" s="2"/>
       <c r="Q423" s="2"/>
       <c r="S423" s="2"/>
     </row>
     <row r="424" spans="1:108">
       <c r="G424" s="2"/>
       <c r="I424" s="2"/>
       <c r="K424" s="2"/>
       <c r="M424" s="2"/>
       <c r="O424" s="2"/>
       <c r="Q424" s="2"/>
       <c r="S424" s="2"/>
     </row>
     <row r="425" spans="1:108">
       <c r="G425" s="2"/>
       <c r="I425" s="2"/>
       <c r="K425" s="2"/>
       <c r="M425" s="2"/>
       <c r="O425" s="2"/>
       <c r="Q425" s="2"/>
       <c r="S425" s="2"/>
-      <c r="DB425" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="426" spans="1:108">
       <c r="G426" s="2"/>
       <c r="I426" s="2"/>
       <c r="K426" s="2"/>
       <c r="M426" s="2"/>
       <c r="O426" s="2"/>
       <c r="Q426" s="2"/>
       <c r="S426" s="2"/>
     </row>
     <row r="427" spans="1:108">
       <c r="G427" s="2"/>
       <c r="I427" s="2"/>
       <c r="K427" s="2"/>
       <c r="M427" s="2"/>
       <c r="O427" s="2"/>
       <c r="Q427" s="2"/>
       <c r="S427" s="2"/>
     </row>
     <row r="428" spans="1:108">
       <c r="G428" s="2"/>
       <c r="I428" s="2"/>
       <c r="K428" s="2"/>
       <c r="M428" s="2"/>
       <c r="O428" s="2"/>
       <c r="Q428" s="2"/>
       <c r="S428" s="2"/>
     </row>
     <row r="429" spans="1:108">
       <c r="G429" s="2"/>
       <c r="I429" s="2"/>
       <c r="K429" s="2"/>
       <c r="M429" s="2"/>
       <c r="O429" s="2"/>
       <c r="Q429" s="2"/>
       <c r="S429" s="2"/>
     </row>
     <row r="430" spans="1:108">
       <c r="G430" s="2"/>
       <c r="I430" s="2"/>
       <c r="K430" s="2"/>
       <c r="M430" s="2"/>
       <c r="O430" s="2"/>
       <c r="Q430" s="2"/>
       <c r="S430" s="2"/>
       <c r="DB430" t="s">
-        <v>111</v>
+        <v>73</v>
       </c>
     </row>
     <row r="431" spans="1:108">
       <c r="G431" s="2"/>
       <c r="I431" s="2"/>
       <c r="K431" s="2"/>
       <c r="M431" s="2"/>
       <c r="O431" s="2"/>
       <c r="Q431" s="2"/>
       <c r="S431" s="2"/>
     </row>
     <row r="432" spans="1:108">
       <c r="G432" s="2"/>
       <c r="I432" s="2"/>
       <c r="K432" s="2"/>
       <c r="M432" s="2"/>
       <c r="O432" s="2"/>
       <c r="Q432" s="2"/>
       <c r="S432" s="2"/>
     </row>
     <row r="433" spans="1:108">
       <c r="G433" s="2"/>
       <c r="I433" s="2"/>
       <c r="K433" s="2"/>
       <c r="M433" s="2"/>
       <c r="O433" s="2"/>
       <c r="Q433" s="2"/>
       <c r="S433" s="2"/>
     </row>
     <row r="434" spans="1:108">
       <c r="G434" s="2"/>
       <c r="I434" s="2"/>
       <c r="K434" s="2"/>
       <c r="M434" s="2"/>
       <c r="O434" s="2"/>
       <c r="Q434" s="2"/>
       <c r="S434" s="2"/>
     </row>
     <row r="435" spans="1:108">
       <c r="G435" s="2"/>
       <c r="I435" s="2"/>
       <c r="K435" s="2"/>
       <c r="M435" s="2"/>
       <c r="O435" s="2"/>
       <c r="Q435" s="2"/>
       <c r="S435" s="2"/>
-      <c r="DB435" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="436" spans="1:108">
       <c r="G436" s="2"/>
       <c r="I436" s="2"/>
       <c r="K436" s="2"/>
       <c r="M436" s="2"/>
       <c r="O436" s="2"/>
       <c r="Q436" s="2"/>
       <c r="S436" s="2"/>
-      <c r="DB436" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="437" spans="1:108">
       <c r="G437" s="2"/>
       <c r="I437" s="2"/>
       <c r="K437" s="2"/>
       <c r="M437" s="2"/>
       <c r="O437" s="2"/>
       <c r="Q437" s="2"/>
       <c r="S437" s="2"/>
     </row>
     <row r="438" spans="1:108">
       <c r="G438" s="2"/>
       <c r="I438" s="2"/>
       <c r="K438" s="2"/>
       <c r="M438" s="2"/>
       <c r="O438" s="2"/>
       <c r="Q438" s="2"/>
       <c r="S438" s="2"/>
-      <c r="DB438" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="439" spans="1:108">
       <c r="G439" s="2"/>
       <c r="I439" s="2"/>
       <c r="K439" s="2"/>
       <c r="M439" s="2"/>
       <c r="O439" s="2"/>
       <c r="Q439" s="2"/>
       <c r="S439" s="2"/>
     </row>
     <row r="440" spans="1:108">
       <c r="G440" s="2"/>
       <c r="I440" s="2"/>
       <c r="K440" s="2"/>
       <c r="M440" s="2"/>
       <c r="O440" s="2"/>
       <c r="Q440" s="2"/>
       <c r="S440" s="2"/>
     </row>
     <row r="441" spans="1:108">
       <c r="G441" s="2"/>
       <c r="I441" s="2"/>
       <c r="K441" s="2"/>
       <c r="M441" s="2"/>
       <c r="O441" s="2"/>
       <c r="Q441" s="2"/>
       <c r="S441" s="2"/>
     </row>
     <row r="442" spans="1:108">
       <c r="G442" s="2"/>
       <c r="I442" s="2"/>
       <c r="K442" s="2"/>
       <c r="M442" s="2"/>
       <c r="O442" s="2"/>
       <c r="Q442" s="2"/>
       <c r="S442" s="2"/>
-      <c r="DB442" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="443" spans="1:108">
       <c r="G443" s="2"/>
       <c r="I443" s="2"/>
       <c r="K443" s="2"/>
       <c r="M443" s="2"/>
       <c r="O443" s="2"/>
       <c r="Q443" s="2"/>
       <c r="S443" s="2"/>
     </row>
     <row r="444" spans="1:108">
       <c r="G444" s="2"/>
       <c r="I444" s="2"/>
       <c r="K444" s="2"/>
       <c r="M444" s="2"/>
       <c r="O444" s="2"/>
       <c r="Q444" s="2"/>
       <c r="S444" s="2"/>
     </row>
     <row r="445" spans="1:108">
       <c r="G445" s="2"/>
       <c r="I445" s="2"/>
       <c r="K445" s="2"/>
       <c r="M445" s="2"/>
       <c r="O445" s="2"/>
       <c r="Q445" s="2"/>
       <c r="S445" s="2"/>
-      <c r="DB445" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="446" spans="1:108">
       <c r="G446" s="2"/>
       <c r="I446" s="2"/>
       <c r="K446" s="2"/>
       <c r="M446" s="2"/>
       <c r="O446" s="2"/>
       <c r="Q446" s="2"/>
       <c r="S446" s="2"/>
     </row>
     <row r="447" spans="1:108">
       <c r="G447" s="2"/>
       <c r="I447" s="2"/>
       <c r="K447" s="2"/>
       <c r="M447" s="2"/>
       <c r="O447" s="2"/>
       <c r="Q447" s="2"/>
       <c r="S447" s="2"/>
     </row>
     <row r="448" spans="1:108">
       <c r="G448" s="2"/>
       <c r="I448" s="2"/>
       <c r="K448" s="2"/>
       <c r="M448" s="2"/>
       <c r="O448" s="2"/>
       <c r="Q448" s="2"/>
       <c r="S448" s="2"/>
     </row>
     <row r="449" spans="1:108">
       <c r="G449" s="2"/>
       <c r="I449" s="2"/>
       <c r="K449" s="2"/>
       <c r="M449" s="2"/>
       <c r="O449" s="2"/>
       <c r="Q449" s="2"/>
       <c r="S449" s="2"/>
     </row>
     <row r="450" spans="1:108">
       <c r="G450" s="2"/>
       <c r="I450" s="2"/>
       <c r="K450" s="2"/>
       <c r="M450" s="2"/>
       <c r="O450" s="2"/>
       <c r="Q450" s="2"/>
       <c r="S450" s="2"/>
+      <c r="DB450" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="451" spans="1:108">
       <c r="G451" s="2"/>
       <c r="I451" s="2"/>
       <c r="K451" s="2"/>
       <c r="M451" s="2"/>
       <c r="O451" s="2"/>
       <c r="Q451" s="2"/>
       <c r="S451" s="2"/>
     </row>
     <row r="452" spans="1:108">
       <c r="G452" s="2"/>
       <c r="I452" s="2"/>
       <c r="K452" s="2"/>
       <c r="M452" s="2"/>
       <c r="O452" s="2"/>
       <c r="Q452" s="2"/>
       <c r="S452" s="2"/>
     </row>
     <row r="453" spans="1:108">
       <c r="G453" s="2"/>
       <c r="I453" s="2"/>
       <c r="K453" s="2"/>
       <c r="M453" s="2"/>
       <c r="O453" s="2"/>
       <c r="Q453" s="2"/>
       <c r="S453" s="2"/>
-      <c r="DB453" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="454" spans="1:108">
       <c r="G454" s="2"/>
       <c r="I454" s="2"/>
       <c r="K454" s="2"/>
       <c r="M454" s="2"/>
       <c r="O454" s="2"/>
       <c r="Q454" s="2"/>
       <c r="S454" s="2"/>
-      <c r="DB454" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="455" spans="1:108">
       <c r="G455" s="2"/>
       <c r="I455" s="2"/>
       <c r="K455" s="2"/>
       <c r="M455" s="2"/>
       <c r="O455" s="2"/>
       <c r="Q455" s="2"/>
       <c r="S455" s="2"/>
     </row>
     <row r="456" spans="1:108">
       <c r="G456" s="2"/>
       <c r="I456" s="2"/>
       <c r="K456" s="2"/>
       <c r="M456" s="2"/>
       <c r="O456" s="2"/>
       <c r="Q456" s="2"/>
       <c r="S456" s="2"/>
     </row>
     <row r="457" spans="1:108">
       <c r="G457" s="2"/>
       <c r="I457" s="2"/>
       <c r="K457" s="2"/>
       <c r="M457" s="2"/>
       <c r="O457" s="2"/>
       <c r="Q457" s="2"/>
       <c r="S457" s="2"/>
+      <c r="DB457" t="s">
+        <v>75</v>
+      </c>
     </row>
     <row r="458" spans="1:108">
       <c r="G458" s="2"/>
       <c r="I458" s="2"/>
       <c r="K458" s="2"/>
       <c r="M458" s="2"/>
       <c r="O458" s="2"/>
       <c r="Q458" s="2"/>
       <c r="S458" s="2"/>
     </row>
     <row r="459" spans="1:108">
       <c r="G459" s="2"/>
       <c r="I459" s="2"/>
       <c r="K459" s="2"/>
       <c r="M459" s="2"/>
       <c r="O459" s="2"/>
       <c r="Q459" s="2"/>
       <c r="S459" s="2"/>
     </row>
     <row r="460" spans="1:108">
       <c r="G460" s="2"/>
       <c r="I460" s="2"/>
       <c r="K460" s="2"/>
       <c r="M460" s="2"/>
       <c r="O460" s="2"/>
@@ -5914,53 +5614,50 @@
       <c r="G503" s="2"/>
       <c r="I503" s="2"/>
       <c r="K503" s="2"/>
       <c r="M503" s="2"/>
       <c r="O503" s="2"/>
       <c r="Q503" s="2"/>
       <c r="S503" s="2"/>
     </row>
     <row r="504" spans="1:108">
       <c r="G504" s="2"/>
       <c r="I504" s="2"/>
       <c r="K504" s="2"/>
       <c r="M504" s="2"/>
       <c r="O504" s="2"/>
       <c r="Q504" s="2"/>
       <c r="S504" s="2"/>
     </row>
     <row r="505" spans="1:108">
       <c r="G505" s="2"/>
       <c r="I505" s="2"/>
       <c r="K505" s="2"/>
       <c r="M505" s="2"/>
       <c r="O505" s="2"/>
       <c r="Q505" s="2"/>
       <c r="S505" s="2"/>
-      <c r="DB505" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="506" spans="1:108">
       <c r="G506" s="2"/>
       <c r="I506" s="2"/>
       <c r="K506" s="2"/>
       <c r="M506" s="2"/>
       <c r="O506" s="2"/>
       <c r="Q506" s="2"/>
       <c r="S506" s="2"/>
     </row>
     <row r="507" spans="1:108">
       <c r="G507" s="2"/>
       <c r="I507" s="2"/>
       <c r="K507" s="2"/>
       <c r="M507" s="2"/>
       <c r="O507" s="2"/>
       <c r="Q507" s="2"/>
       <c r="S507" s="2"/>
     </row>
     <row r="508" spans="1:108">
       <c r="G508" s="2"/>
       <c r="I508" s="2"/>
       <c r="K508" s="2"/>
       <c r="M508" s="2"/>
       <c r="O508" s="2"/>
@@ -5998,53 +5695,50 @@
       <c r="G512" s="2"/>
       <c r="I512" s="2"/>
       <c r="K512" s="2"/>
       <c r="M512" s="2"/>
       <c r="O512" s="2"/>
       <c r="Q512" s="2"/>
       <c r="S512" s="2"/>
     </row>
     <row r="513" spans="1:108">
       <c r="G513" s="2"/>
       <c r="I513" s="2"/>
       <c r="K513" s="2"/>
       <c r="M513" s="2"/>
       <c r="O513" s="2"/>
       <c r="Q513" s="2"/>
       <c r="S513" s="2"/>
     </row>
     <row r="514" spans="1:108">
       <c r="G514" s="2"/>
       <c r="I514" s="2"/>
       <c r="K514" s="2"/>
       <c r="M514" s="2"/>
       <c r="O514" s="2"/>
       <c r="Q514" s="2"/>
       <c r="S514" s="2"/>
-      <c r="DB514" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="515" spans="1:108">
       <c r="G515" s="2"/>
       <c r="I515" s="2"/>
       <c r="K515" s="2"/>
       <c r="M515" s="2"/>
       <c r="O515" s="2"/>
       <c r="Q515" s="2"/>
       <c r="S515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="G516" s="2"/>
       <c r="I516" s="2"/>
       <c r="K516" s="2"/>
       <c r="M516" s="2"/>
       <c r="O516" s="2"/>
       <c r="Q516" s="2"/>
       <c r="S516" s="2"/>
     </row>
     <row r="517" spans="1:108">
       <c r="G517" s="2"/>
       <c r="I517" s="2"/>
       <c r="K517" s="2"/>
       <c r="M517" s="2"/>
       <c r="O517" s="2"/>
@@ -6055,113 +5749,104 @@
       <c r="G518" s="2"/>
       <c r="I518" s="2"/>
       <c r="K518" s="2"/>
       <c r="M518" s="2"/>
       <c r="O518" s="2"/>
       <c r="Q518" s="2"/>
       <c r="S518" s="2"/>
     </row>
     <row r="519" spans="1:108">
       <c r="G519" s="2"/>
       <c r="I519" s="2"/>
       <c r="K519" s="2"/>
       <c r="M519" s="2"/>
       <c r="O519" s="2"/>
       <c r="Q519" s="2"/>
       <c r="S519" s="2"/>
     </row>
     <row r="520" spans="1:108">
       <c r="G520" s="2"/>
       <c r="I520" s="2"/>
       <c r="K520" s="2"/>
       <c r="M520" s="2"/>
       <c r="O520" s="2"/>
       <c r="Q520" s="2"/>
       <c r="S520" s="2"/>
-      <c r="DB520" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="521" spans="1:108">
       <c r="G521" s="2"/>
       <c r="I521" s="2"/>
       <c r="K521" s="2"/>
       <c r="M521" s="2"/>
       <c r="O521" s="2"/>
       <c r="Q521" s="2"/>
       <c r="S521" s="2"/>
     </row>
     <row r="522" spans="1:108">
       <c r="G522" s="2"/>
       <c r="I522" s="2"/>
       <c r="K522" s="2"/>
       <c r="M522" s="2"/>
       <c r="O522" s="2"/>
       <c r="Q522" s="2"/>
       <c r="S522" s="2"/>
-      <c r="DB522" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="523" spans="1:108">
       <c r="G523" s="2"/>
       <c r="I523" s="2"/>
       <c r="K523" s="2"/>
       <c r="M523" s="2"/>
       <c r="O523" s="2"/>
       <c r="Q523" s="2"/>
       <c r="S523" s="2"/>
     </row>
     <row r="524" spans="1:108">
       <c r="G524" s="2"/>
       <c r="I524" s="2"/>
       <c r="K524" s="2"/>
       <c r="M524" s="2"/>
       <c r="O524" s="2"/>
       <c r="Q524" s="2"/>
       <c r="S524" s="2"/>
     </row>
     <row r="525" spans="1:108">
       <c r="G525" s="2"/>
       <c r="I525" s="2"/>
       <c r="K525" s="2"/>
       <c r="M525" s="2"/>
       <c r="O525" s="2"/>
       <c r="Q525" s="2"/>
       <c r="S525" s="2"/>
     </row>
     <row r="526" spans="1:108">
       <c r="G526" s="2"/>
       <c r="I526" s="2"/>
       <c r="K526" s="2"/>
       <c r="M526" s="2"/>
       <c r="O526" s="2"/>
       <c r="Q526" s="2"/>
       <c r="S526" s="2"/>
-      <c r="DB526" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="527" spans="1:108">
       <c r="G527" s="2"/>
       <c r="I527" s="2"/>
       <c r="K527" s="2"/>
       <c r="M527" s="2"/>
       <c r="O527" s="2"/>
       <c r="Q527" s="2"/>
       <c r="S527" s="2"/>
     </row>
     <row r="528" spans="1:108">
       <c r="G528" s="2"/>
       <c r="I528" s="2"/>
       <c r="K528" s="2"/>
       <c r="M528" s="2"/>
       <c r="O528" s="2"/>
       <c r="Q528" s="2"/>
       <c r="S528" s="2"/>
     </row>
     <row r="529" spans="1:108">
       <c r="G529" s="2"/>
       <c r="I529" s="2"/>
       <c r="K529" s="2"/>
       <c r="M529" s="2"/>
       <c r="O529" s="2"/>
@@ -6271,104 +5956,95 @@
       <c r="G541" s="2"/>
       <c r="I541" s="2"/>
       <c r="K541" s="2"/>
       <c r="M541" s="2"/>
       <c r="O541" s="2"/>
       <c r="Q541" s="2"/>
       <c r="S541" s="2"/>
     </row>
     <row r="542" spans="1:108">
       <c r="G542" s="2"/>
       <c r="I542" s="2"/>
       <c r="K542" s="2"/>
       <c r="M542" s="2"/>
       <c r="O542" s="2"/>
       <c r="Q542" s="2"/>
       <c r="S542" s="2"/>
     </row>
     <row r="543" spans="1:108">
       <c r="G543" s="2"/>
       <c r="I543" s="2"/>
       <c r="K543" s="2"/>
       <c r="M543" s="2"/>
       <c r="O543" s="2"/>
       <c r="Q543" s="2"/>
       <c r="S543" s="2"/>
-      <c r="DB543" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="544" spans="1:108">
       <c r="G544" s="2"/>
       <c r="I544" s="2"/>
       <c r="K544" s="2"/>
       <c r="M544" s="2"/>
       <c r="O544" s="2"/>
       <c r="Q544" s="2"/>
       <c r="S544" s="2"/>
     </row>
     <row r="545" spans="1:108">
       <c r="G545" s="2"/>
       <c r="I545" s="2"/>
       <c r="K545" s="2"/>
       <c r="M545" s="2"/>
       <c r="O545" s="2"/>
       <c r="Q545" s="2"/>
       <c r="S545" s="2"/>
-      <c r="DB545" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="546" spans="1:108">
       <c r="G546" s="2"/>
       <c r="I546" s="2"/>
       <c r="K546" s="2"/>
       <c r="M546" s="2"/>
       <c r="O546" s="2"/>
       <c r="Q546" s="2"/>
       <c r="S546" s="2"/>
     </row>
     <row r="547" spans="1:108">
       <c r="G547" s="2"/>
       <c r="I547" s="2"/>
       <c r="K547" s="2"/>
       <c r="M547" s="2"/>
       <c r="O547" s="2"/>
       <c r="Q547" s="2"/>
       <c r="S547" s="2"/>
     </row>
     <row r="548" spans="1:108">
       <c r="G548" s="2"/>
       <c r="I548" s="2"/>
       <c r="K548" s="2"/>
       <c r="M548" s="2"/>
       <c r="O548" s="2"/>
       <c r="Q548" s="2"/>
       <c r="S548" s="2"/>
-      <c r="DB548" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="549" spans="1:108">
       <c r="G549" s="2"/>
       <c r="I549" s="2"/>
       <c r="K549" s="2"/>
       <c r="M549" s="2"/>
       <c r="O549" s="2"/>
       <c r="Q549" s="2"/>
       <c r="S549" s="2"/>
     </row>
     <row r="550" spans="1:108">
       <c r="G550" s="2"/>
       <c r="I550" s="2"/>
       <c r="K550" s="2"/>
       <c r="M550" s="2"/>
       <c r="O550" s="2"/>
       <c r="Q550" s="2"/>
       <c r="S550" s="2"/>
     </row>
     <row r="551" spans="1:108">
       <c r="G551" s="2"/>
       <c r="I551" s="2"/>
       <c r="K551" s="2"/>
       <c r="M551" s="2"/>
       <c r="O551" s="2"/>
@@ -6487,53 +6163,50 @@
       <c r="G564" s="2"/>
       <c r="I564" s="2"/>
       <c r="K564" s="2"/>
       <c r="M564" s="2"/>
       <c r="O564" s="2"/>
       <c r="Q564" s="2"/>
       <c r="S564" s="2"/>
     </row>
     <row r="565" spans="1:108">
       <c r="G565" s="2"/>
       <c r="I565" s="2"/>
       <c r="K565" s="2"/>
       <c r="M565" s="2"/>
       <c r="O565" s="2"/>
       <c r="Q565" s="2"/>
       <c r="S565" s="2"/>
     </row>
     <row r="566" spans="1:108">
       <c r="G566" s="2"/>
       <c r="I566" s="2"/>
       <c r="K566" s="2"/>
       <c r="M566" s="2"/>
       <c r="O566" s="2"/>
       <c r="Q566" s="2"/>
       <c r="S566" s="2"/>
-      <c r="DB566" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="567" spans="1:108">
       <c r="G567" s="2"/>
       <c r="I567" s="2"/>
       <c r="K567" s="2"/>
       <c r="M567" s="2"/>
       <c r="O567" s="2"/>
       <c r="Q567" s="2"/>
       <c r="S567" s="2"/>
     </row>
     <row r="568" spans="1:108">
       <c r="G568" s="2"/>
       <c r="I568" s="2"/>
       <c r="K568" s="2"/>
       <c r="M568" s="2"/>
       <c r="O568" s="2"/>
       <c r="Q568" s="2"/>
       <c r="S568" s="2"/>
     </row>
     <row r="569" spans="1:108">
       <c r="G569" s="2"/>
       <c r="I569" s="2"/>
       <c r="K569" s="2"/>
       <c r="M569" s="2"/>
       <c r="O569" s="2"/>
@@ -6652,89 +6325,89 @@
       <c r="G582" s="2"/>
       <c r="I582" s="2"/>
       <c r="K582" s="2"/>
       <c r="M582" s="2"/>
       <c r="O582" s="2"/>
       <c r="Q582" s="2"/>
       <c r="S582" s="2"/>
     </row>
     <row r="583" spans="1:108">
       <c r="G583" s="2"/>
       <c r="I583" s="2"/>
       <c r="K583" s="2"/>
       <c r="M583" s="2"/>
       <c r="O583" s="2"/>
       <c r="Q583" s="2"/>
       <c r="S583" s="2"/>
     </row>
     <row r="584" spans="1:108">
       <c r="G584" s="2"/>
       <c r="I584" s="2"/>
       <c r="K584" s="2"/>
       <c r="M584" s="2"/>
       <c r="O584" s="2"/>
       <c r="Q584" s="2"/>
       <c r="S584" s="2"/>
+      <c r="DB584" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="585" spans="1:108">
       <c r="G585" s="2"/>
       <c r="I585" s="2"/>
       <c r="K585" s="2"/>
       <c r="M585" s="2"/>
       <c r="O585" s="2"/>
       <c r="Q585" s="2"/>
       <c r="S585" s="2"/>
     </row>
     <row r="586" spans="1:108">
       <c r="G586" s="2"/>
       <c r="I586" s="2"/>
       <c r="K586" s="2"/>
       <c r="M586" s="2"/>
       <c r="O586" s="2"/>
       <c r="Q586" s="2"/>
       <c r="S586" s="2"/>
     </row>
     <row r="587" spans="1:108">
       <c r="G587" s="2"/>
       <c r="I587" s="2"/>
       <c r="K587" s="2"/>
       <c r="M587" s="2"/>
       <c r="O587" s="2"/>
       <c r="Q587" s="2"/>
       <c r="S587" s="2"/>
     </row>
     <row r="588" spans="1:108">
       <c r="G588" s="2"/>
       <c r="I588" s="2"/>
       <c r="K588" s="2"/>
       <c r="M588" s="2"/>
       <c r="O588" s="2"/>
       <c r="Q588" s="2"/>
       <c r="S588" s="2"/>
-      <c r="DB588" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="589" spans="1:108">
       <c r="G589" s="2"/>
       <c r="I589" s="2"/>
       <c r="K589" s="2"/>
       <c r="M589" s="2"/>
       <c r="O589" s="2"/>
       <c r="Q589" s="2"/>
       <c r="S589" s="2"/>
     </row>
     <row r="590" spans="1:108">
       <c r="G590" s="2"/>
       <c r="I590" s="2"/>
       <c r="K590" s="2"/>
       <c r="M590" s="2"/>
       <c r="O590" s="2"/>
       <c r="Q590" s="2"/>
       <c r="S590" s="2"/>
     </row>
     <row r="591" spans="1:108">
       <c r="G591" s="2"/>
       <c r="I591" s="2"/>
       <c r="K591" s="2"/>
       <c r="M591" s="2"/>
       <c r="O591" s="2"/>
@@ -6808,395 +6481,380 @@
       <c r="G599" s="2"/>
       <c r="I599" s="2"/>
       <c r="K599" s="2"/>
       <c r="M599" s="2"/>
       <c r="O599" s="2"/>
       <c r="Q599" s="2"/>
       <c r="S599" s="2"/>
     </row>
     <row r="600" spans="1:108">
       <c r="G600" s="2"/>
       <c r="I600" s="2"/>
       <c r="K600" s="2"/>
       <c r="M600" s="2"/>
       <c r="O600" s="2"/>
       <c r="Q600" s="2"/>
       <c r="S600" s="2"/>
     </row>
     <row r="601" spans="1:108">
       <c r="G601" s="2"/>
       <c r="I601" s="2"/>
       <c r="K601" s="2"/>
       <c r="M601" s="2"/>
       <c r="O601" s="2"/>
       <c r="Q601" s="2"/>
       <c r="S601" s="2"/>
-      <c r="DB601" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="602" spans="1:108">
       <c r="G602" s="2"/>
       <c r="I602" s="2"/>
       <c r="K602" s="2"/>
       <c r="M602" s="2"/>
       <c r="O602" s="2"/>
       <c r="Q602" s="2"/>
       <c r="S602" s="2"/>
-      <c r="DB602" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="603" spans="1:108">
       <c r="G603" s="2"/>
       <c r="I603" s="2"/>
       <c r="K603" s="2"/>
       <c r="M603" s="2"/>
       <c r="O603" s="2"/>
       <c r="Q603" s="2"/>
       <c r="S603" s="2"/>
-      <c r="DB603" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="604" spans="1:108">
       <c r="G604" s="2"/>
       <c r="I604" s="2"/>
       <c r="K604" s="2"/>
       <c r="M604" s="2"/>
       <c r="O604" s="2"/>
       <c r="Q604" s="2"/>
       <c r="S604" s="2"/>
     </row>
     <row r="605" spans="1:108">
       <c r="G605" s="2"/>
       <c r="I605" s="2"/>
       <c r="K605" s="2"/>
       <c r="M605" s="2"/>
       <c r="O605" s="2"/>
       <c r="Q605" s="2"/>
       <c r="S605" s="2"/>
     </row>
     <row r="606" spans="1:108">
       <c r="G606" s="2"/>
       <c r="I606" s="2"/>
       <c r="K606" s="2"/>
       <c r="M606" s="2"/>
       <c r="O606" s="2"/>
       <c r="Q606" s="2"/>
       <c r="S606" s="2"/>
-      <c r="DB606" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="607" spans="1:108">
       <c r="G607" s="2"/>
       <c r="I607" s="2"/>
       <c r="K607" s="2"/>
       <c r="M607" s="2"/>
       <c r="O607" s="2"/>
       <c r="Q607" s="2"/>
       <c r="S607" s="2"/>
-      <c r="DB607" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="608" spans="1:108">
       <c r="G608" s="2"/>
       <c r="I608" s="2"/>
       <c r="K608" s="2"/>
       <c r="M608" s="2"/>
       <c r="O608" s="2"/>
       <c r="Q608" s="2"/>
       <c r="S608" s="2"/>
     </row>
     <row r="609" spans="1:108">
       <c r="G609" s="2"/>
       <c r="I609" s="2"/>
       <c r="K609" s="2"/>
       <c r="M609" s="2"/>
       <c r="O609" s="2"/>
       <c r="Q609" s="2"/>
       <c r="S609" s="2"/>
     </row>
     <row r="610" spans="1:108">
       <c r="G610" s="2"/>
       <c r="I610" s="2"/>
       <c r="K610" s="2"/>
       <c r="M610" s="2"/>
       <c r="O610" s="2"/>
       <c r="Q610" s="2"/>
       <c r="S610" s="2"/>
-      <c r="DB610" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="611" spans="1:108">
       <c r="G611" s="2"/>
       <c r="I611" s="2"/>
       <c r="K611" s="2"/>
       <c r="M611" s="2"/>
       <c r="O611" s="2"/>
       <c r="Q611" s="2"/>
       <c r="S611" s="2"/>
     </row>
     <row r="612" spans="1:108">
       <c r="G612" s="2"/>
       <c r="I612" s="2"/>
       <c r="K612" s="2"/>
       <c r="M612" s="2"/>
       <c r="O612" s="2"/>
       <c r="Q612" s="2"/>
       <c r="S612" s="2"/>
     </row>
     <row r="613" spans="1:108">
       <c r="G613" s="2"/>
       <c r="I613" s="2"/>
       <c r="K613" s="2"/>
       <c r="M613" s="2"/>
       <c r="O613" s="2"/>
       <c r="Q613" s="2"/>
       <c r="S613" s="2"/>
     </row>
     <row r="614" spans="1:108">
       <c r="G614" s="2"/>
       <c r="I614" s="2"/>
       <c r="K614" s="2"/>
       <c r="M614" s="2"/>
       <c r="O614" s="2"/>
       <c r="Q614" s="2"/>
       <c r="S614" s="2"/>
+      <c r="DB614" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="615" spans="1:108">
       <c r="G615" s="2"/>
       <c r="I615" s="2"/>
       <c r="K615" s="2"/>
       <c r="M615" s="2"/>
       <c r="O615" s="2"/>
       <c r="Q615" s="2"/>
       <c r="S615" s="2"/>
-      <c r="DB615" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="616" spans="1:108">
       <c r="G616" s="2"/>
       <c r="I616" s="2"/>
       <c r="K616" s="2"/>
       <c r="M616" s="2"/>
       <c r="O616" s="2"/>
       <c r="Q616" s="2"/>
       <c r="S616" s="2"/>
+      <c r="DB616" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="617" spans="1:108">
       <c r="G617" s="2"/>
       <c r="I617" s="2"/>
       <c r="K617" s="2"/>
       <c r="M617" s="2"/>
       <c r="O617" s="2"/>
       <c r="Q617" s="2"/>
       <c r="S617" s="2"/>
     </row>
     <row r="618" spans="1:108">
       <c r="G618" s="2"/>
       <c r="I618" s="2"/>
       <c r="K618" s="2"/>
       <c r="M618" s="2"/>
       <c r="O618" s="2"/>
       <c r="Q618" s="2"/>
       <c r="S618" s="2"/>
-      <c r="DB618" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="619" spans="1:108">
       <c r="G619" s="2"/>
       <c r="I619" s="2"/>
       <c r="K619" s="2"/>
       <c r="M619" s="2"/>
       <c r="O619" s="2"/>
       <c r="Q619" s="2"/>
       <c r="S619" s="2"/>
     </row>
     <row r="620" spans="1:108">
       <c r="G620" s="2"/>
       <c r="I620" s="2"/>
       <c r="K620" s="2"/>
       <c r="M620" s="2"/>
       <c r="O620" s="2"/>
       <c r="Q620" s="2"/>
       <c r="S620" s="2"/>
+      <c r="DB620" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="621" spans="1:108">
       <c r="G621" s="2"/>
       <c r="I621" s="2"/>
       <c r="K621" s="2"/>
       <c r="M621" s="2"/>
       <c r="O621" s="2"/>
       <c r="Q621" s="2"/>
       <c r="S621" s="2"/>
     </row>
     <row r="622" spans="1:108">
       <c r="G622" s="2"/>
       <c r="I622" s="2"/>
       <c r="K622" s="2"/>
       <c r="M622" s="2"/>
       <c r="O622" s="2"/>
       <c r="Q622" s="2"/>
       <c r="S622" s="2"/>
     </row>
     <row r="623" spans="1:108">
       <c r="G623" s="2"/>
       <c r="I623" s="2"/>
       <c r="K623" s="2"/>
       <c r="M623" s="2"/>
       <c r="O623" s="2"/>
       <c r="Q623" s="2"/>
       <c r="S623" s="2"/>
-      <c r="DB623" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="624" spans="1:108">
       <c r="G624" s="2"/>
       <c r="I624" s="2"/>
       <c r="K624" s="2"/>
       <c r="M624" s="2"/>
       <c r="O624" s="2"/>
       <c r="Q624" s="2"/>
       <c r="S624" s="2"/>
     </row>
     <row r="625" spans="1:108">
       <c r="G625" s="2"/>
       <c r="I625" s="2"/>
       <c r="K625" s="2"/>
       <c r="M625" s="2"/>
       <c r="O625" s="2"/>
       <c r="Q625" s="2"/>
       <c r="S625" s="2"/>
     </row>
     <row r="626" spans="1:108">
       <c r="G626" s="2"/>
       <c r="I626" s="2"/>
       <c r="K626" s="2"/>
       <c r="M626" s="2"/>
       <c r="O626" s="2"/>
       <c r="Q626" s="2"/>
       <c r="S626" s="2"/>
-      <c r="DB626" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="627" spans="1:108">
       <c r="G627" s="2"/>
       <c r="I627" s="2"/>
       <c r="K627" s="2"/>
       <c r="M627" s="2"/>
       <c r="O627" s="2"/>
       <c r="Q627" s="2"/>
       <c r="S627" s="2"/>
     </row>
     <row r="628" spans="1:108">
       <c r="G628" s="2"/>
       <c r="I628" s="2"/>
       <c r="K628" s="2"/>
       <c r="M628" s="2"/>
       <c r="O628" s="2"/>
       <c r="Q628" s="2"/>
       <c r="S628" s="2"/>
     </row>
     <row r="629" spans="1:108">
       <c r="G629" s="2"/>
       <c r="I629" s="2"/>
       <c r="K629" s="2"/>
       <c r="M629" s="2"/>
       <c r="O629" s="2"/>
       <c r="Q629" s="2"/>
       <c r="S629" s="2"/>
     </row>
     <row r="630" spans="1:108">
       <c r="G630" s="2"/>
       <c r="I630" s="2"/>
       <c r="K630" s="2"/>
       <c r="M630" s="2"/>
       <c r="O630" s="2"/>
       <c r="Q630" s="2"/>
       <c r="S630" s="2"/>
     </row>
     <row r="631" spans="1:108">
       <c r="G631" s="2"/>
       <c r="I631" s="2"/>
       <c r="K631" s="2"/>
       <c r="M631" s="2"/>
       <c r="O631" s="2"/>
       <c r="Q631" s="2"/>
       <c r="S631" s="2"/>
+      <c r="DB631" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="632" spans="1:108">
       <c r="G632" s="2"/>
       <c r="I632" s="2"/>
       <c r="K632" s="2"/>
       <c r="M632" s="2"/>
       <c r="O632" s="2"/>
       <c r="Q632" s="2"/>
       <c r="S632" s="2"/>
     </row>
     <row r="633" spans="1:108">
       <c r="G633" s="2"/>
       <c r="I633" s="2"/>
       <c r="K633" s="2"/>
       <c r="M633" s="2"/>
       <c r="O633" s="2"/>
       <c r="Q633" s="2"/>
       <c r="S633" s="2"/>
     </row>
     <row r="634" spans="1:108">
       <c r="G634" s="2"/>
       <c r="I634" s="2"/>
       <c r="K634" s="2"/>
       <c r="M634" s="2"/>
       <c r="O634" s="2"/>
       <c r="Q634" s="2"/>
       <c r="S634" s="2"/>
     </row>
     <row r="635" spans="1:108">
       <c r="G635" s="2"/>
       <c r="I635" s="2"/>
       <c r="K635" s="2"/>
       <c r="M635" s="2"/>
       <c r="O635" s="2"/>
       <c r="Q635" s="2"/>
       <c r="S635" s="2"/>
     </row>
     <row r="636" spans="1:108">
       <c r="G636" s="2"/>
       <c r="I636" s="2"/>
       <c r="K636" s="2"/>
       <c r="M636" s="2"/>
       <c r="O636" s="2"/>
       <c r="Q636" s="2"/>
       <c r="S636" s="2"/>
+      <c r="DB636" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="637" spans="1:108">
       <c r="G637" s="2"/>
       <c r="I637" s="2"/>
       <c r="K637" s="2"/>
       <c r="M637" s="2"/>
       <c r="O637" s="2"/>
       <c r="Q637" s="2"/>
       <c r="S637" s="2"/>
     </row>
     <row r="638" spans="1:108">
       <c r="G638" s="2"/>
       <c r="I638" s="2"/>
       <c r="K638" s="2"/>
       <c r="M638" s="2"/>
       <c r="O638" s="2"/>
       <c r="Q638" s="2"/>
       <c r="S638" s="2"/>
     </row>
     <row r="639" spans="1:108">
       <c r="G639" s="2"/>
       <c r="I639" s="2"/>
       <c r="K639" s="2"/>
       <c r="M639" s="2"/>
       <c r="O639" s="2"/>
@@ -10441,51 +10099,51 @@
       <c r="M999" s="2"/>
       <c r="O999" s="2"/>
       <c r="Q999" s="2"/>
       <c r="S999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="G1000" s="2"/>
       <c r="I1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="10">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
-      <formula1>'Worksheet'!$DB$1:$DB$626</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$636</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DC$1:$DC$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>