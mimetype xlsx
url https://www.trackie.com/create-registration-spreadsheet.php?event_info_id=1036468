--- v0 (2026-03-23)
+++ v1 (2026-05-26)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="140">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Grade 3</t>
   </si>
   <si>
     <t>80m</t>
   </si>
   <si>
     <t>1036468:typeValue:102</t>
   </si>
   <si>
     <t>1036468:typeValue:103</t>
   </si>
   <si>
     <t>1036468:typeValue:104</t>
   </si>
   <si>
     <t>1036468:typeValue:106</t>
   </si>
   <si>
@@ -155,321 +155,159 @@
   <si>
     <t>Event #4</t>
   </si>
   <si>
     <t>Seed-Mark #4</t>
   </si>
   <si>
     <t>Event #5</t>
   </si>
   <si>
     <t>Seed-Mark #5</t>
   </si>
   <si>
     <t>Event #6</t>
   </si>
   <si>
     <t>Seed-Mark #6</t>
   </si>
   <si>
     <t>Event #7</t>
   </si>
   <si>
     <t>Seed-Mark #7</t>
   </si>
   <si>
+    <t>AAES - Junior Boys Team (7-8) (AAES)</t>
+  </si>
+  <si>
     <t>Para</t>
   </si>
   <si>
     <t>Long Jump</t>
   </si>
   <si>
+    <t>AAES - Junior Girls Team (7-8) (AAES)</t>
+  </si>
+  <si>
     <t>Standing Long Jump</t>
+  </si>
+  <si>
+    <t>AAES - Novice Boys team (4-6) (AAES)</t>
   </si>
   <si>
     <t>Softball Throw</t>
   </si>
   <si>
-    <t>Algonquin Road Public School (ARPS)</t>
+    <t>AAES - Novice Girls Team (4-6) (AAES)</t>
+  </si>
+  <si>
+    <t>Al-Ameen Elementary School (AAES)</t>
   </si>
   <si>
     <t>Ancaster Meadow - HWDSB (MEAD)</t>
   </si>
   <si>
-    <t>Athens Christian Academy (ACA)</t>
-[...4 lines deleted...]
-  <si>
     <t>Balaclava - HWDSB (BALA)</t>
-  </si>
-[...4 lines deleted...]
-    <t>Beacon Heights Public School (BHPS)</t>
   </si>
   <si>
     <t>Bennetto - HWDSB (BENN)</t>
   </si>
   <si>
-    <t>Briargreen (BRGN)</t>
-[...4 lines deleted...]
-  <si>
     <t>Cathy Wever - HWDSB (CATHW)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Centennial 67 Public school (CEN67)</t>
   </si>
   <si>
     <t>Central - HWDSB (CENT)</t>
   </si>
   <si>
-    <t>Central PS (CPS)</t>
-[...4 lines deleted...]
-  <si>
     <t>Cootes Paradise - HWDSB (COOT)</t>
   </si>
   <si>
-    <t>D Roy Kennedy (DRK)</t>
-[...8 lines deleted...]
-    <t>Dresden Area Central School (DACS)</t>
+    <t>Do not know (NA)</t>
   </si>
   <si>
     <t>Dundana - HWDSB (DUND)</t>
   </si>
   <si>
     <t>Dundas Central - HWDSB (DUNC)</t>
   </si>
   <si>
-    <t>Eastview Horizon (EXPS)</t>
+    <t>École élémentaire catholique Saint-Joseph Wendover (WEND)</t>
   </si>
   <si>
-    <t>École élémentaire catholique Sainte-Marie (SMR)</t>
-[...14 lines deleted...]
-    <t>Fern Hill School Ottawa (FHS)</t>
+    <t>EEP Grande-Ourse (GOUR)</t>
   </si>
   <si>
     <t>Flamborough Centre - HWDSB (FLAM)</t>
-  </si>
-[...7 lines deleted...]
-    <t>Glen Ogilvie (GLENO)</t>
   </si>
   <si>
     <t>Gordon Price - HWDSB (GORD)</t>
   </si>
   <si>
     <t>Greensville - HWDSB (GVIL)</t>
   </si>
   <si>
     <t>Hamilton Hebrew Acadmey - HWDSB (HHAC)</t>
   </si>
   <si>
     <t>Hess Street - HWDSB (HESS)</t>
   </si>
   <si>
-    <t>Holy Name of Jesus (HNOJ)</t>
+    <t>Hickson Central Public School (HCPS)</t>
   </si>
   <si>
-    <t>IR Churchill P.S. (IRC)</t>
-[...20 lines deleted...]
-    <t>M.B. Track Club. (M.B.T)</t>
+    <t>James L. Dunn (JLD)</t>
   </si>
   <si>
     <t>Mary Hopkins - HWDSB (MARK)</t>
   </si>
   <si>
-    <t>Michaelle Jean (MICH)</t>
-[...1 lines deleted...]
-  <si>
     <t>Millgrove - HWDSB (MILL)</t>
   </si>
   <si>
-    <t>Mino Mikan Elementary School (MMES)</t>
+    <t>NA</t>
   </si>
   <si>
-    <t>Newton's Grove School Running Knights (NGSRK)</t>
+    <t>Osgoode PS (OSGD)</t>
   </si>
   <si>
-    <t>North Star/Northern Lakes (NSNL)</t>
-[...17 lines deleted...]
-    <t>Quintilian School (KQS)</t>
+    <t>OTTAWA MONTESSORI SCHOOL (OMS)</t>
   </si>
   <si>
     <t>R.A. Riddell - HWDSB (RIDD)</t>
   </si>
   <si>
-    <t>Ray Lewis Elementary School (RLES)</t>
-[...7 lines deleted...]
-  <si>
     <t>Rockton - HWDSB (ROCK)</t>
-  </si>
-[...10 lines deleted...]
-    <t>Silverthorn CS (STRN)</t>
   </si>
   <si>
     <t>Sir William Osler - HWDSB (OSLS)</t>
   </si>
   <si>
-    <t>South Crosby Public School (SCPS)</t>
-[...32 lines deleted...]
-    <t>St.Huberts (HUB)</t>
+    <t>Steve Maclean Public School (SMPS)</t>
   </si>
   <si>
     <t>Strathcona - HWDSB (STRA)</t>
-  </si>
-[...16 lines deleted...]
-    <t>Woodroffe Ave PS (WAPS)</t>
   </si>
   <si>
     <t>Yorkview - HWDSB (YORK)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -826,51 +664,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" bestFit="true" customWidth="true" style="0"/>
-    <col min="106" max="106" width="56" bestFit="true" customWidth="true" style="0"/>
+    <col min="106" max="106" width="68" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
@@ -1185,453 +1023,447 @@
       <c r="CB4" s="4"/>
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
-      <c r="DC4" t="s">
+      <c r="DB4" t="s">
         <v>48</v>
       </c>
+      <c r="DC4" t="s">
+        <v>49</v>
+      </c>
       <c r="DD4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5" s="2"/>
       <c r="H5"/>
       <c r="I5" s="2"/>
       <c r="J5"/>
       <c r="K5" s="2"/>
       <c r="L5"/>
       <c r="M5" s="2"/>
       <c r="N5"/>
       <c r="O5" s="2"/>
       <c r="P5"/>
       <c r="Q5" s="2"/>
       <c r="R5"/>
       <c r="S5" s="2"/>
+      <c r="DB5" t="s">
+        <v>51</v>
+      </c>
       <c r="DD5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="G6" s="2"/>
       <c r="I6" s="2"/>
       <c r="K6" s="2"/>
       <c r="M6" s="2"/>
       <c r="O6" s="2"/>
       <c r="Q6" s="2"/>
       <c r="S6" s="2"/>
+      <c r="DB6" t="s">
+        <v>53</v>
+      </c>
       <c r="DD6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="G7" s="2"/>
       <c r="I7" s="2"/>
       <c r="K7" s="2"/>
       <c r="M7" s="2"/>
       <c r="O7" s="2"/>
       <c r="Q7" s="2"/>
       <c r="S7" s="2"/>
+      <c r="DB7" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="8" spans="1:108">
       <c r="G8" s="2"/>
       <c r="I8" s="2"/>
       <c r="K8" s="2"/>
       <c r="M8" s="2"/>
       <c r="O8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="S8" s="2"/>
     </row>
     <row r="9" spans="1:108">
       <c r="G9" s="2"/>
       <c r="I9" s="2"/>
       <c r="K9" s="2"/>
       <c r="M9" s="2"/>
       <c r="O9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="S9" s="2"/>
     </row>
     <row r="10" spans="1:108">
       <c r="G10" s="2"/>
       <c r="I10" s="2"/>
       <c r="K10" s="2"/>
       <c r="M10" s="2"/>
       <c r="O10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="S10" s="2"/>
     </row>
     <row r="11" spans="1:108">
       <c r="G11" s="2"/>
       <c r="I11" s="2"/>
       <c r="K11" s="2"/>
       <c r="M11" s="2"/>
       <c r="O11" s="2"/>
       <c r="Q11" s="2"/>
       <c r="S11" s="2"/>
-      <c r="DB11" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="G12" s="2"/>
       <c r="I12" s="2"/>
       <c r="K12" s="2"/>
       <c r="M12" s="2"/>
       <c r="O12" s="2"/>
       <c r="Q12" s="2"/>
       <c r="S12" s="2"/>
     </row>
     <row r="13" spans="1:108">
       <c r="G13" s="2"/>
       <c r="I13" s="2"/>
       <c r="K13" s="2"/>
       <c r="M13" s="2"/>
       <c r="O13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="S13" s="2"/>
+      <c r="DB13" t="s">
+        <v>56</v>
+      </c>
     </row>
     <row r="14" spans="1:108">
       <c r="G14" s="2"/>
       <c r="I14" s="2"/>
       <c r="K14" s="2"/>
       <c r="M14" s="2"/>
       <c r="O14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="S14" s="2"/>
     </row>
     <row r="15" spans="1:108">
       <c r="G15" s="2"/>
       <c r="I15" s="2"/>
       <c r="K15" s="2"/>
       <c r="M15" s="2"/>
       <c r="O15" s="2"/>
       <c r="Q15" s="2"/>
       <c r="S15" s="2"/>
     </row>
     <row r="16" spans="1:108">
       <c r="G16" s="2"/>
       <c r="I16" s="2"/>
       <c r="K16" s="2"/>
       <c r="M16" s="2"/>
       <c r="O16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="S16" s="2"/>
-      <c r="DB16" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="17" spans="1:108">
       <c r="G17" s="2"/>
       <c r="I17" s="2"/>
       <c r="K17" s="2"/>
       <c r="M17" s="2"/>
       <c r="O17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="S17" s="2"/>
     </row>
     <row r="18" spans="1:108">
       <c r="G18" s="2"/>
       <c r="I18" s="2"/>
       <c r="K18" s="2"/>
       <c r="M18" s="2"/>
       <c r="O18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="S18" s="2"/>
     </row>
     <row r="19" spans="1:108">
       <c r="G19" s="2"/>
       <c r="I19" s="2"/>
       <c r="K19" s="2"/>
       <c r="M19" s="2"/>
       <c r="O19" s="2"/>
       <c r="Q19" s="2"/>
       <c r="S19" s="2"/>
     </row>
     <row r="20" spans="1:108">
       <c r="G20" s="2"/>
       <c r="I20" s="2"/>
       <c r="K20" s="2"/>
       <c r="M20" s="2"/>
       <c r="O20" s="2"/>
       <c r="Q20" s="2"/>
       <c r="S20" s="2"/>
     </row>
     <row r="21" spans="1:108">
       <c r="G21" s="2"/>
       <c r="I21" s="2"/>
       <c r="K21" s="2"/>
       <c r="M21" s="2"/>
       <c r="O21" s="2"/>
       <c r="Q21" s="2"/>
       <c r="S21" s="2"/>
+      <c r="DB21" t="s">
+        <v>57</v>
+      </c>
     </row>
     <row r="22" spans="1:108">
       <c r="G22" s="2"/>
       <c r="I22" s="2"/>
       <c r="K22" s="2"/>
       <c r="M22" s="2"/>
       <c r="O22" s="2"/>
       <c r="Q22" s="2"/>
       <c r="S22" s="2"/>
-      <c r="DB22" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="G23" s="2"/>
       <c r="I23" s="2"/>
       <c r="K23" s="2"/>
       <c r="M23" s="2"/>
       <c r="O23" s="2"/>
       <c r="Q23" s="2"/>
       <c r="S23" s="2"/>
     </row>
     <row r="24" spans="1:108">
       <c r="G24" s="2"/>
       <c r="I24" s="2"/>
       <c r="K24" s="2"/>
       <c r="M24" s="2"/>
       <c r="O24" s="2"/>
       <c r="Q24" s="2"/>
       <c r="S24" s="2"/>
-      <c r="DB24" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="25" spans="1:108">
       <c r="G25" s="2"/>
       <c r="I25" s="2"/>
       <c r="K25" s="2"/>
       <c r="M25" s="2"/>
       <c r="O25" s="2"/>
       <c r="Q25" s="2"/>
       <c r="S25" s="2"/>
     </row>
     <row r="26" spans="1:108">
       <c r="G26" s="2"/>
       <c r="I26" s="2"/>
       <c r="K26" s="2"/>
       <c r="M26" s="2"/>
       <c r="O26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="S26" s="2"/>
     </row>
     <row r="27" spans="1:108">
       <c r="G27" s="2"/>
       <c r="I27" s="2"/>
       <c r="K27" s="2"/>
       <c r="M27" s="2"/>
       <c r="O27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="S27" s="2"/>
-      <c r="DB27" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="28" spans="1:108">
       <c r="G28" s="2"/>
       <c r="I28" s="2"/>
       <c r="K28" s="2"/>
       <c r="M28" s="2"/>
       <c r="O28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="S28" s="2"/>
-      <c r="DB28" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="G29" s="2"/>
       <c r="I29" s="2"/>
       <c r="K29" s="2"/>
       <c r="M29" s="2"/>
       <c r="O29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="S29" s="2"/>
-      <c r="DB29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="G30" s="2"/>
       <c r="I30" s="2"/>
       <c r="K30" s="2"/>
       <c r="M30" s="2"/>
       <c r="O30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="S30" s="2"/>
     </row>
     <row r="31" spans="1:108">
       <c r="G31" s="2"/>
       <c r="I31" s="2"/>
       <c r="K31" s="2"/>
       <c r="M31" s="2"/>
       <c r="O31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="S31" s="2"/>
     </row>
     <row r="32" spans="1:108">
       <c r="G32" s="2"/>
       <c r="I32" s="2"/>
       <c r="K32" s="2"/>
       <c r="M32" s="2"/>
       <c r="O32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="S32" s="2"/>
+      <c r="DB32" t="s">
+        <v>58</v>
+      </c>
     </row>
     <row r="33" spans="1:108">
       <c r="G33" s="2"/>
       <c r="I33" s="2"/>
       <c r="K33" s="2"/>
       <c r="M33" s="2"/>
       <c r="O33" s="2"/>
       <c r="Q33" s="2"/>
       <c r="S33" s="2"/>
     </row>
     <row r="34" spans="1:108">
       <c r="G34" s="2"/>
       <c r="I34" s="2"/>
       <c r="K34" s="2"/>
       <c r="M34" s="2"/>
       <c r="O34" s="2"/>
       <c r="Q34" s="2"/>
       <c r="S34" s="2"/>
     </row>
     <row r="35" spans="1:108">
       <c r="G35" s="2"/>
       <c r="I35" s="2"/>
       <c r="K35" s="2"/>
       <c r="M35" s="2"/>
       <c r="O35" s="2"/>
       <c r="Q35" s="2"/>
       <c r="S35" s="2"/>
-      <c r="DB35" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="G36" s="2"/>
       <c r="I36" s="2"/>
       <c r="K36" s="2"/>
       <c r="M36" s="2"/>
       <c r="O36" s="2"/>
       <c r="Q36" s="2"/>
       <c r="S36" s="2"/>
     </row>
     <row r="37" spans="1:108">
       <c r="G37" s="2"/>
       <c r="I37" s="2"/>
       <c r="K37" s="2"/>
       <c r="M37" s="2"/>
       <c r="O37" s="2"/>
       <c r="Q37" s="2"/>
       <c r="S37" s="2"/>
     </row>
     <row r="38" spans="1:108">
       <c r="G38" s="2"/>
       <c r="I38" s="2"/>
       <c r="K38" s="2"/>
       <c r="M38" s="2"/>
       <c r="O38" s="2"/>
       <c r="Q38" s="2"/>
       <c r="S38" s="2"/>
     </row>
     <row r="39" spans="1:108">
       <c r="G39" s="2"/>
       <c r="I39" s="2"/>
       <c r="K39" s="2"/>
       <c r="M39" s="2"/>
       <c r="O39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="S39" s="2"/>
     </row>
     <row r="40" spans="1:108">
       <c r="G40" s="2"/>
       <c r="I40" s="2"/>
       <c r="K40" s="2"/>
       <c r="M40" s="2"/>
       <c r="O40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="S40" s="2"/>
+      <c r="DB40" t="s">
+        <v>59</v>
+      </c>
     </row>
     <row r="41" spans="1:108">
       <c r="G41" s="2"/>
       <c r="I41" s="2"/>
       <c r="K41" s="2"/>
       <c r="M41" s="2"/>
       <c r="O41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="S41" s="2"/>
     </row>
     <row r="42" spans="1:108">
       <c r="G42" s="2"/>
       <c r="I42" s="2"/>
       <c r="K42" s="2"/>
       <c r="M42" s="2"/>
       <c r="O42" s="2"/>
       <c r="Q42" s="2"/>
       <c r="S42" s="2"/>
-      <c r="DB42" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:108">
       <c r="G43" s="2"/>
       <c r="I43" s="2"/>
       <c r="K43" s="2"/>
       <c r="M43" s="2"/>
       <c r="O43" s="2"/>
       <c r="Q43" s="2"/>
       <c r="S43" s="2"/>
-      <c r="DB43" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="44" spans="1:108">
       <c r="G44" s="2"/>
       <c r="I44" s="2"/>
       <c r="K44" s="2"/>
       <c r="M44" s="2"/>
       <c r="O44" s="2"/>
       <c r="Q44" s="2"/>
       <c r="S44" s="2"/>
     </row>
     <row r="45" spans="1:108">
       <c r="G45" s="2"/>
       <c r="I45" s="2"/>
       <c r="K45" s="2"/>
       <c r="M45" s="2"/>
       <c r="O45" s="2"/>
       <c r="Q45" s="2"/>
       <c r="S45" s="2"/>
     </row>
     <row r="46" spans="1:108">
       <c r="G46" s="2"/>
       <c r="I46" s="2"/>
       <c r="K46" s="2"/>
       <c r="M46" s="2"/>
       <c r="O46" s="2"/>
@@ -1741,170 +1573,164 @@
       <c r="G58" s="2"/>
       <c r="I58" s="2"/>
       <c r="K58" s="2"/>
       <c r="M58" s="2"/>
       <c r="O58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="S58" s="2"/>
     </row>
     <row r="59" spans="1:108">
       <c r="G59" s="2"/>
       <c r="I59" s="2"/>
       <c r="K59" s="2"/>
       <c r="M59" s="2"/>
       <c r="O59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="S59" s="2"/>
     </row>
     <row r="60" spans="1:108">
       <c r="G60" s="2"/>
       <c r="I60" s="2"/>
       <c r="K60" s="2"/>
       <c r="M60" s="2"/>
       <c r="O60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="S60" s="2"/>
-      <c r="DB60" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="61" spans="1:108">
       <c r="G61" s="2"/>
       <c r="I61" s="2"/>
       <c r="K61" s="2"/>
       <c r="M61" s="2"/>
       <c r="O61" s="2"/>
       <c r="Q61" s="2"/>
       <c r="S61" s="2"/>
     </row>
     <row r="62" spans="1:108">
       <c r="G62" s="2"/>
       <c r="I62" s="2"/>
       <c r="K62" s="2"/>
       <c r="M62" s="2"/>
       <c r="O62" s="2"/>
       <c r="Q62" s="2"/>
       <c r="S62" s="2"/>
     </row>
     <row r="63" spans="1:108">
       <c r="G63" s="2"/>
       <c r="I63" s="2"/>
       <c r="K63" s="2"/>
       <c r="M63" s="2"/>
       <c r="O63" s="2"/>
       <c r="Q63" s="2"/>
       <c r="S63" s="2"/>
-      <c r="DB63" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="64" spans="1:108">
       <c r="G64" s="2"/>
       <c r="I64" s="2"/>
       <c r="K64" s="2"/>
       <c r="M64" s="2"/>
       <c r="O64" s="2"/>
       <c r="Q64" s="2"/>
       <c r="S64" s="2"/>
     </row>
     <row r="65" spans="1:108">
       <c r="G65" s="2"/>
       <c r="I65" s="2"/>
       <c r="K65" s="2"/>
       <c r="M65" s="2"/>
       <c r="O65" s="2"/>
       <c r="Q65" s="2"/>
       <c r="S65" s="2"/>
     </row>
     <row r="66" spans="1:108">
       <c r="G66" s="2"/>
       <c r="I66" s="2"/>
       <c r="K66" s="2"/>
       <c r="M66" s="2"/>
       <c r="O66" s="2"/>
       <c r="Q66" s="2"/>
       <c r="S66" s="2"/>
       <c r="DB66" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="G67" s="2"/>
       <c r="I67" s="2"/>
       <c r="K67" s="2"/>
       <c r="M67" s="2"/>
       <c r="O67" s="2"/>
       <c r="Q67" s="2"/>
       <c r="S67" s="2"/>
     </row>
     <row r="68" spans="1:108">
       <c r="G68" s="2"/>
       <c r="I68" s="2"/>
       <c r="K68" s="2"/>
       <c r="M68" s="2"/>
       <c r="O68" s="2"/>
       <c r="Q68" s="2"/>
       <c r="S68" s="2"/>
     </row>
     <row r="69" spans="1:108">
       <c r="G69" s="2"/>
       <c r="I69" s="2"/>
       <c r="K69" s="2"/>
       <c r="M69" s="2"/>
       <c r="O69" s="2"/>
       <c r="Q69" s="2"/>
       <c r="S69" s="2"/>
-      <c r="DB69" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="G70" s="2"/>
       <c r="I70" s="2"/>
       <c r="K70" s="2"/>
       <c r="M70" s="2"/>
       <c r="O70" s="2"/>
       <c r="Q70" s="2"/>
       <c r="S70" s="2"/>
     </row>
     <row r="71" spans="1:108">
       <c r="G71" s="2"/>
       <c r="I71" s="2"/>
       <c r="K71" s="2"/>
       <c r="M71" s="2"/>
       <c r="O71" s="2"/>
       <c r="Q71" s="2"/>
       <c r="S71" s="2"/>
     </row>
     <row r="72" spans="1:108">
       <c r="G72" s="2"/>
       <c r="I72" s="2"/>
       <c r="K72" s="2"/>
       <c r="M72" s="2"/>
       <c r="O72" s="2"/>
       <c r="Q72" s="2"/>
       <c r="S72" s="2"/>
+      <c r="DB72" t="s">
+        <v>61</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="G73" s="2"/>
       <c r="I73" s="2"/>
       <c r="K73" s="2"/>
       <c r="M73" s="2"/>
       <c r="O73" s="2"/>
       <c r="Q73" s="2"/>
       <c r="S73" s="2"/>
     </row>
     <row r="74" spans="1:108">
       <c r="G74" s="2"/>
       <c r="I74" s="2"/>
       <c r="K74" s="2"/>
       <c r="M74" s="2"/>
       <c r="O74" s="2"/>
       <c r="Q74" s="2"/>
       <c r="S74" s="2"/>
     </row>
     <row r="75" spans="1:108">
       <c r="G75" s="2"/>
       <c r="I75" s="2"/>
       <c r="K75" s="2"/>
       <c r="M75" s="2"/>
       <c r="O75" s="2"/>
@@ -1960,53 +1786,50 @@
       <c r="G81" s="2"/>
       <c r="I81" s="2"/>
       <c r="K81" s="2"/>
       <c r="M81" s="2"/>
       <c r="O81" s="2"/>
       <c r="Q81" s="2"/>
       <c r="S81" s="2"/>
     </row>
     <row r="82" spans="1:108">
       <c r="G82" s="2"/>
       <c r="I82" s="2"/>
       <c r="K82" s="2"/>
       <c r="M82" s="2"/>
       <c r="O82" s="2"/>
       <c r="Q82" s="2"/>
       <c r="S82" s="2"/>
     </row>
     <row r="83" spans="1:108">
       <c r="G83" s="2"/>
       <c r="I83" s="2"/>
       <c r="K83" s="2"/>
       <c r="M83" s="2"/>
       <c r="O83" s="2"/>
       <c r="Q83" s="2"/>
       <c r="S83" s="2"/>
-      <c r="DB83" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="84" spans="1:108">
       <c r="G84" s="2"/>
       <c r="I84" s="2"/>
       <c r="K84" s="2"/>
       <c r="M84" s="2"/>
       <c r="O84" s="2"/>
       <c r="Q84" s="2"/>
       <c r="S84" s="2"/>
     </row>
     <row r="85" spans="1:108">
       <c r="G85" s="2"/>
       <c r="I85" s="2"/>
       <c r="K85" s="2"/>
       <c r="M85" s="2"/>
       <c r="O85" s="2"/>
       <c r="Q85" s="2"/>
       <c r="S85" s="2"/>
     </row>
     <row r="86" spans="1:108">
       <c r="G86" s="2"/>
       <c r="I86" s="2"/>
       <c r="K86" s="2"/>
       <c r="M86" s="2"/>
       <c r="O86" s="2"/>
@@ -2017,53 +1840,50 @@
       <c r="G87" s="2"/>
       <c r="I87" s="2"/>
       <c r="K87" s="2"/>
       <c r="M87" s="2"/>
       <c r="O87" s="2"/>
       <c r="Q87" s="2"/>
       <c r="S87" s="2"/>
     </row>
     <row r="88" spans="1:108">
       <c r="G88" s="2"/>
       <c r="I88" s="2"/>
       <c r="K88" s="2"/>
       <c r="M88" s="2"/>
       <c r="O88" s="2"/>
       <c r="Q88" s="2"/>
       <c r="S88" s="2"/>
     </row>
     <row r="89" spans="1:108">
       <c r="G89" s="2"/>
       <c r="I89" s="2"/>
       <c r="K89" s="2"/>
       <c r="M89" s="2"/>
       <c r="O89" s="2"/>
       <c r="Q89" s="2"/>
       <c r="S89" s="2"/>
-      <c r="DB89" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="90" spans="1:108">
       <c r="G90" s="2"/>
       <c r="I90" s="2"/>
       <c r="K90" s="2"/>
       <c r="M90" s="2"/>
       <c r="O90" s="2"/>
       <c r="Q90" s="2"/>
       <c r="S90" s="2"/>
     </row>
     <row r="91" spans="1:108">
       <c r="G91" s="2"/>
       <c r="I91" s="2"/>
       <c r="K91" s="2"/>
       <c r="M91" s="2"/>
       <c r="O91" s="2"/>
       <c r="Q91" s="2"/>
       <c r="S91" s="2"/>
     </row>
     <row r="92" spans="1:108">
       <c r="G92" s="2"/>
       <c r="I92" s="2"/>
       <c r="K92" s="2"/>
       <c r="M92" s="2"/>
       <c r="O92" s="2"/>
@@ -2074,62 +1894,62 @@
       <c r="G93" s="2"/>
       <c r="I93" s="2"/>
       <c r="K93" s="2"/>
       <c r="M93" s="2"/>
       <c r="O93" s="2"/>
       <c r="Q93" s="2"/>
       <c r="S93" s="2"/>
     </row>
     <row r="94" spans="1:108">
       <c r="G94" s="2"/>
       <c r="I94" s="2"/>
       <c r="K94" s="2"/>
       <c r="M94" s="2"/>
       <c r="O94" s="2"/>
       <c r="Q94" s="2"/>
       <c r="S94" s="2"/>
     </row>
     <row r="95" spans="1:108">
       <c r="G95" s="2"/>
       <c r="I95" s="2"/>
       <c r="K95" s="2"/>
       <c r="M95" s="2"/>
       <c r="O95" s="2"/>
       <c r="Q95" s="2"/>
       <c r="S95" s="2"/>
+      <c r="DB95" t="s">
+        <v>62</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="G96" s="2"/>
       <c r="I96" s="2"/>
       <c r="K96" s="2"/>
       <c r="M96" s="2"/>
       <c r="O96" s="2"/>
       <c r="Q96" s="2"/>
       <c r="S96" s="2"/>
-      <c r="DB96" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:108">
       <c r="G97" s="2"/>
       <c r="I97" s="2"/>
       <c r="K97" s="2"/>
       <c r="M97" s="2"/>
       <c r="O97" s="2"/>
       <c r="Q97" s="2"/>
       <c r="S97" s="2"/>
     </row>
     <row r="98" spans="1:108">
       <c r="G98" s="2"/>
       <c r="I98" s="2"/>
       <c r="K98" s="2"/>
       <c r="M98" s="2"/>
       <c r="O98" s="2"/>
       <c r="Q98" s="2"/>
       <c r="S98" s="2"/>
     </row>
     <row r="99" spans="1:108">
       <c r="G99" s="2"/>
       <c r="I99" s="2"/>
       <c r="K99" s="2"/>
       <c r="M99" s="2"/>
       <c r="O99" s="2"/>
@@ -2140,53 +1960,50 @@
       <c r="G100" s="2"/>
       <c r="I100" s="2"/>
       <c r="K100" s="2"/>
       <c r="M100" s="2"/>
       <c r="O100" s="2"/>
       <c r="Q100" s="2"/>
       <c r="S100" s="2"/>
     </row>
     <row r="101" spans="1:108">
       <c r="G101" s="2"/>
       <c r="I101" s="2"/>
       <c r="K101" s="2"/>
       <c r="M101" s="2"/>
       <c r="O101" s="2"/>
       <c r="Q101" s="2"/>
       <c r="S101" s="2"/>
     </row>
     <row r="102" spans="1:108">
       <c r="G102" s="2"/>
       <c r="I102" s="2"/>
       <c r="K102" s="2"/>
       <c r="M102" s="2"/>
       <c r="O102" s="2"/>
       <c r="Q102" s="2"/>
       <c r="S102" s="2"/>
-      <c r="DB102" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="G103" s="2"/>
       <c r="I103" s="2"/>
       <c r="K103" s="2"/>
       <c r="M103" s="2"/>
       <c r="O103" s="2"/>
       <c r="Q103" s="2"/>
       <c r="S103" s="2"/>
     </row>
     <row r="104" spans="1:108">
       <c r="G104" s="2"/>
       <c r="I104" s="2"/>
       <c r="K104" s="2"/>
       <c r="M104" s="2"/>
       <c r="O104" s="2"/>
       <c r="Q104" s="2"/>
       <c r="S104" s="2"/>
     </row>
     <row r="105" spans="1:108">
       <c r="G105" s="2"/>
       <c r="I105" s="2"/>
       <c r="K105" s="2"/>
       <c r="M105" s="2"/>
       <c r="O105" s="2"/>
@@ -2197,98 +2014,89 @@
       <c r="G106" s="2"/>
       <c r="I106" s="2"/>
       <c r="K106" s="2"/>
       <c r="M106" s="2"/>
       <c r="O106" s="2"/>
       <c r="Q106" s="2"/>
       <c r="S106" s="2"/>
     </row>
     <row r="107" spans="1:108">
       <c r="G107" s="2"/>
       <c r="I107" s="2"/>
       <c r="K107" s="2"/>
       <c r="M107" s="2"/>
       <c r="O107" s="2"/>
       <c r="Q107" s="2"/>
       <c r="S107" s="2"/>
     </row>
     <row r="108" spans="1:108">
       <c r="G108" s="2"/>
       <c r="I108" s="2"/>
       <c r="K108" s="2"/>
       <c r="M108" s="2"/>
       <c r="O108" s="2"/>
       <c r="Q108" s="2"/>
       <c r="S108" s="2"/>
-      <c r="DB108" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="G109" s="2"/>
       <c r="I109" s="2"/>
       <c r="K109" s="2"/>
       <c r="M109" s="2"/>
       <c r="O109" s="2"/>
       <c r="Q109" s="2"/>
       <c r="S109" s="2"/>
     </row>
     <row r="110" spans="1:108">
       <c r="G110" s="2"/>
       <c r="I110" s="2"/>
       <c r="K110" s="2"/>
       <c r="M110" s="2"/>
       <c r="O110" s="2"/>
       <c r="Q110" s="2"/>
       <c r="S110" s="2"/>
       <c r="DB110" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="G111" s="2"/>
       <c r="I111" s="2"/>
       <c r="K111" s="2"/>
       <c r="M111" s="2"/>
       <c r="O111" s="2"/>
       <c r="Q111" s="2"/>
       <c r="S111" s="2"/>
-      <c r="DB111" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="112" spans="1:108">
       <c r="G112" s="2"/>
       <c r="I112" s="2"/>
       <c r="K112" s="2"/>
       <c r="M112" s="2"/>
       <c r="O112" s="2"/>
       <c r="Q112" s="2"/>
       <c r="S112" s="2"/>
-      <c r="DB112" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:108">
       <c r="G113" s="2"/>
       <c r="I113" s="2"/>
       <c r="K113" s="2"/>
       <c r="M113" s="2"/>
       <c r="O113" s="2"/>
       <c r="Q113" s="2"/>
       <c r="S113" s="2"/>
     </row>
     <row r="114" spans="1:108">
       <c r="G114" s="2"/>
       <c r="I114" s="2"/>
       <c r="K114" s="2"/>
       <c r="M114" s="2"/>
       <c r="O114" s="2"/>
       <c r="Q114" s="2"/>
       <c r="S114" s="2"/>
     </row>
     <row r="115" spans="1:108">
       <c r="G115" s="2"/>
       <c r="I115" s="2"/>
       <c r="K115" s="2"/>
       <c r="M115" s="2"/>
       <c r="O115" s="2"/>
@@ -2299,61 +2107,64 @@
       <c r="G116" s="2"/>
       <c r="I116" s="2"/>
       <c r="K116" s="2"/>
       <c r="M116" s="2"/>
       <c r="O116" s="2"/>
       <c r="Q116" s="2"/>
       <c r="S116" s="2"/>
     </row>
     <row r="117" spans="1:108">
       <c r="G117" s="2"/>
       <c r="I117" s="2"/>
       <c r="K117" s="2"/>
       <c r="M117" s="2"/>
       <c r="O117" s="2"/>
       <c r="Q117" s="2"/>
       <c r="S117" s="2"/>
     </row>
     <row r="118" spans="1:108">
       <c r="G118" s="2"/>
       <c r="I118" s="2"/>
       <c r="K118" s="2"/>
       <c r="M118" s="2"/>
       <c r="O118" s="2"/>
       <c r="Q118" s="2"/>
       <c r="S118" s="2"/>
+      <c r="DB118" t="s">
+        <v>64</v>
+      </c>
     </row>
     <row r="119" spans="1:108">
       <c r="G119" s="2"/>
       <c r="I119" s="2"/>
       <c r="K119" s="2"/>
       <c r="M119" s="2"/>
       <c r="O119" s="2"/>
       <c r="Q119" s="2"/>
       <c r="S119" s="2"/>
       <c r="DB119" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="G120" s="2"/>
       <c r="I120" s="2"/>
       <c r="K120" s="2"/>
       <c r="M120" s="2"/>
       <c r="O120" s="2"/>
       <c r="Q120" s="2"/>
       <c r="S120" s="2"/>
     </row>
     <row r="121" spans="1:108">
       <c r="G121" s="2"/>
       <c r="I121" s="2"/>
       <c r="K121" s="2"/>
       <c r="M121" s="2"/>
       <c r="O121" s="2"/>
       <c r="Q121" s="2"/>
       <c r="S121" s="2"/>
     </row>
     <row r="122" spans="1:108">
       <c r="G122" s="2"/>
       <c r="I122" s="2"/>
       <c r="K122" s="2"/>
       <c r="M122" s="2"/>
@@ -2392,53 +2203,50 @@
       <c r="G126" s="2"/>
       <c r="I126" s="2"/>
       <c r="K126" s="2"/>
       <c r="M126" s="2"/>
       <c r="O126" s="2"/>
       <c r="Q126" s="2"/>
       <c r="S126" s="2"/>
     </row>
     <row r="127" spans="1:108">
       <c r="G127" s="2"/>
       <c r="I127" s="2"/>
       <c r="K127" s="2"/>
       <c r="M127" s="2"/>
       <c r="O127" s="2"/>
       <c r="Q127" s="2"/>
       <c r="S127" s="2"/>
     </row>
     <row r="128" spans="1:108">
       <c r="G128" s="2"/>
       <c r="I128" s="2"/>
       <c r="K128" s="2"/>
       <c r="M128" s="2"/>
       <c r="O128" s="2"/>
       <c r="Q128" s="2"/>
       <c r="S128" s="2"/>
-      <c r="DB128" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:108">
       <c r="G129" s="2"/>
       <c r="I129" s="2"/>
       <c r="K129" s="2"/>
       <c r="M129" s="2"/>
       <c r="O129" s="2"/>
       <c r="Q129" s="2"/>
       <c r="S129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="G130" s="2"/>
       <c r="I130" s="2"/>
       <c r="K130" s="2"/>
       <c r="M130" s="2"/>
       <c r="O130" s="2"/>
       <c r="Q130" s="2"/>
       <c r="S130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="G131" s="2"/>
       <c r="I131" s="2"/>
       <c r="K131" s="2"/>
       <c r="M131" s="2"/>
       <c r="O131" s="2"/>
@@ -2458,50 +2266,53 @@
       <c r="G133" s="2"/>
       <c r="I133" s="2"/>
       <c r="K133" s="2"/>
       <c r="M133" s="2"/>
       <c r="O133" s="2"/>
       <c r="Q133" s="2"/>
       <c r="S133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="G134" s="2"/>
       <c r="I134" s="2"/>
       <c r="K134" s="2"/>
       <c r="M134" s="2"/>
       <c r="O134" s="2"/>
       <c r="Q134" s="2"/>
       <c r="S134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="G135" s="2"/>
       <c r="I135" s="2"/>
       <c r="K135" s="2"/>
       <c r="M135" s="2"/>
       <c r="O135" s="2"/>
       <c r="Q135" s="2"/>
       <c r="S135" s="2"/>
+      <c r="DB135" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="136" spans="1:108">
       <c r="G136" s="2"/>
       <c r="I136" s="2"/>
       <c r="K136" s="2"/>
       <c r="M136" s="2"/>
       <c r="O136" s="2"/>
       <c r="Q136" s="2"/>
       <c r="S136" s="2"/>
     </row>
     <row r="137" spans="1:108">
       <c r="G137" s="2"/>
       <c r="I137" s="2"/>
       <c r="K137" s="2"/>
       <c r="M137" s="2"/>
       <c r="O137" s="2"/>
       <c r="Q137" s="2"/>
       <c r="S137" s="2"/>
     </row>
     <row r="138" spans="1:108">
       <c r="G138" s="2"/>
       <c r="I138" s="2"/>
       <c r="K138" s="2"/>
       <c r="M138" s="2"/>
       <c r="O138" s="2"/>
@@ -2566,89 +2377,77 @@
       <c r="G145" s="2"/>
       <c r="I145" s="2"/>
       <c r="K145" s="2"/>
       <c r="M145" s="2"/>
       <c r="O145" s="2"/>
       <c r="Q145" s="2"/>
       <c r="S145" s="2"/>
     </row>
     <row r="146" spans="1:108">
       <c r="G146" s="2"/>
       <c r="I146" s="2"/>
       <c r="K146" s="2"/>
       <c r="M146" s="2"/>
       <c r="O146" s="2"/>
       <c r="Q146" s="2"/>
       <c r="S146" s="2"/>
     </row>
     <row r="147" spans="1:108">
       <c r="G147" s="2"/>
       <c r="I147" s="2"/>
       <c r="K147" s="2"/>
       <c r="M147" s="2"/>
       <c r="O147" s="2"/>
       <c r="Q147" s="2"/>
       <c r="S147" s="2"/>
-      <c r="DB147" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="148" spans="1:108">
       <c r="G148" s="2"/>
       <c r="I148" s="2"/>
       <c r="K148" s="2"/>
       <c r="M148" s="2"/>
       <c r="O148" s="2"/>
       <c r="Q148" s="2"/>
       <c r="S148" s="2"/>
-      <c r="DB148" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="149" spans="1:108">
       <c r="G149" s="2"/>
       <c r="I149" s="2"/>
       <c r="K149" s="2"/>
       <c r="M149" s="2"/>
       <c r="O149" s="2"/>
       <c r="Q149" s="2"/>
       <c r="S149" s="2"/>
-      <c r="DB149" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="150" spans="1:108">
       <c r="G150" s="2"/>
       <c r="I150" s="2"/>
       <c r="K150" s="2"/>
       <c r="M150" s="2"/>
       <c r="O150" s="2"/>
       <c r="Q150" s="2"/>
       <c r="S150" s="2"/>
-      <c r="DB150" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="151" spans="1:108">
       <c r="G151" s="2"/>
       <c r="I151" s="2"/>
       <c r="K151" s="2"/>
       <c r="M151" s="2"/>
       <c r="O151" s="2"/>
       <c r="Q151" s="2"/>
       <c r="S151" s="2"/>
     </row>
     <row r="152" spans="1:108">
       <c r="G152" s="2"/>
       <c r="I152" s="2"/>
       <c r="K152" s="2"/>
       <c r="M152" s="2"/>
       <c r="O152" s="2"/>
       <c r="Q152" s="2"/>
       <c r="S152" s="2"/>
     </row>
     <row r="153" spans="1:108">
       <c r="G153" s="2"/>
       <c r="I153" s="2"/>
       <c r="K153" s="2"/>
       <c r="M153" s="2"/>
       <c r="O153" s="2"/>
@@ -2677,50 +2476,53 @@
       <c r="G156" s="2"/>
       <c r="I156" s="2"/>
       <c r="K156" s="2"/>
       <c r="M156" s="2"/>
       <c r="O156" s="2"/>
       <c r="Q156" s="2"/>
       <c r="S156" s="2"/>
     </row>
     <row r="157" spans="1:108">
       <c r="G157" s="2"/>
       <c r="I157" s="2"/>
       <c r="K157" s="2"/>
       <c r="M157" s="2"/>
       <c r="O157" s="2"/>
       <c r="Q157" s="2"/>
       <c r="S157" s="2"/>
     </row>
     <row r="158" spans="1:108">
       <c r="G158" s="2"/>
       <c r="I158" s="2"/>
       <c r="K158" s="2"/>
       <c r="M158" s="2"/>
       <c r="O158" s="2"/>
       <c r="Q158" s="2"/>
       <c r="S158" s="2"/>
+      <c r="DB158" t="s">
+        <v>67</v>
+      </c>
     </row>
     <row r="159" spans="1:108">
       <c r="G159" s="2"/>
       <c r="I159" s="2"/>
       <c r="K159" s="2"/>
       <c r="M159" s="2"/>
       <c r="O159" s="2"/>
       <c r="Q159" s="2"/>
       <c r="S159" s="2"/>
     </row>
     <row r="160" spans="1:108">
       <c r="G160" s="2"/>
       <c r="I160" s="2"/>
       <c r="K160" s="2"/>
       <c r="M160" s="2"/>
       <c r="O160" s="2"/>
       <c r="Q160" s="2"/>
       <c r="S160" s="2"/>
     </row>
     <row r="161" spans="1:108">
       <c r="G161" s="2"/>
       <c r="I161" s="2"/>
       <c r="K161" s="2"/>
       <c r="M161" s="2"/>
       <c r="O161" s="2"/>
@@ -2758,116 +2560,104 @@
       <c r="G165" s="2"/>
       <c r="I165" s="2"/>
       <c r="K165" s="2"/>
       <c r="M165" s="2"/>
       <c r="O165" s="2"/>
       <c r="Q165" s="2"/>
       <c r="S165" s="2"/>
     </row>
     <row r="166" spans="1:108">
       <c r="G166" s="2"/>
       <c r="I166" s="2"/>
       <c r="K166" s="2"/>
       <c r="M166" s="2"/>
       <c r="O166" s="2"/>
       <c r="Q166" s="2"/>
       <c r="S166" s="2"/>
     </row>
     <row r="167" spans="1:108">
       <c r="G167" s="2"/>
       <c r="I167" s="2"/>
       <c r="K167" s="2"/>
       <c r="M167" s="2"/>
       <c r="O167" s="2"/>
       <c r="Q167" s="2"/>
       <c r="S167" s="2"/>
-      <c r="DB167" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="168" spans="1:108">
       <c r="G168" s="2"/>
       <c r="I168" s="2"/>
       <c r="K168" s="2"/>
       <c r="M168" s="2"/>
       <c r="O168" s="2"/>
       <c r="Q168" s="2"/>
       <c r="S168" s="2"/>
     </row>
     <row r="169" spans="1:108">
       <c r="G169" s="2"/>
       <c r="I169" s="2"/>
       <c r="K169" s="2"/>
       <c r="M169" s="2"/>
       <c r="O169" s="2"/>
       <c r="Q169" s="2"/>
       <c r="S169" s="2"/>
     </row>
     <row r="170" spans="1:108">
       <c r="G170" s="2"/>
       <c r="I170" s="2"/>
       <c r="K170" s="2"/>
       <c r="M170" s="2"/>
       <c r="O170" s="2"/>
       <c r="Q170" s="2"/>
       <c r="S170" s="2"/>
-      <c r="DB170" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="171" spans="1:108">
       <c r="G171" s="2"/>
       <c r="I171" s="2"/>
       <c r="K171" s="2"/>
       <c r="M171" s="2"/>
       <c r="O171" s="2"/>
       <c r="Q171" s="2"/>
       <c r="S171" s="2"/>
-      <c r="DB171" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="172" spans="1:108">
       <c r="G172" s="2"/>
       <c r="I172" s="2"/>
       <c r="K172" s="2"/>
       <c r="M172" s="2"/>
       <c r="O172" s="2"/>
       <c r="Q172" s="2"/>
       <c r="S172" s="2"/>
     </row>
     <row r="173" spans="1:108">
       <c r="G173" s="2"/>
       <c r="I173" s="2"/>
       <c r="K173" s="2"/>
       <c r="M173" s="2"/>
       <c r="O173" s="2"/>
       <c r="Q173" s="2"/>
       <c r="S173" s="2"/>
-      <c r="DB173" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="174" spans="1:108">
       <c r="G174" s="2"/>
       <c r="I174" s="2"/>
       <c r="K174" s="2"/>
       <c r="M174" s="2"/>
       <c r="O174" s="2"/>
       <c r="Q174" s="2"/>
       <c r="S174" s="2"/>
     </row>
     <row r="175" spans="1:108">
       <c r="G175" s="2"/>
       <c r="I175" s="2"/>
       <c r="K175" s="2"/>
       <c r="M175" s="2"/>
       <c r="O175" s="2"/>
       <c r="Q175" s="2"/>
       <c r="S175" s="2"/>
     </row>
     <row r="176" spans="1:108">
       <c r="G176" s="2"/>
       <c r="I176" s="2"/>
       <c r="K176" s="2"/>
       <c r="M176" s="2"/>
       <c r="O176" s="2"/>
@@ -2878,50 +2668,53 @@
       <c r="G177" s="2"/>
       <c r="I177" s="2"/>
       <c r="K177" s="2"/>
       <c r="M177" s="2"/>
       <c r="O177" s="2"/>
       <c r="Q177" s="2"/>
       <c r="S177" s="2"/>
     </row>
     <row r="178" spans="1:108">
       <c r="G178" s="2"/>
       <c r="I178" s="2"/>
       <c r="K178" s="2"/>
       <c r="M178" s="2"/>
       <c r="O178" s="2"/>
       <c r="Q178" s="2"/>
       <c r="S178" s="2"/>
     </row>
     <row r="179" spans="1:108">
       <c r="G179" s="2"/>
       <c r="I179" s="2"/>
       <c r="K179" s="2"/>
       <c r="M179" s="2"/>
       <c r="O179" s="2"/>
       <c r="Q179" s="2"/>
       <c r="S179" s="2"/>
+      <c r="DB179" t="s">
+        <v>68</v>
+      </c>
     </row>
     <row r="180" spans="1:108">
       <c r="G180" s="2"/>
       <c r="I180" s="2"/>
       <c r="K180" s="2"/>
       <c r="M180" s="2"/>
       <c r="O180" s="2"/>
       <c r="Q180" s="2"/>
       <c r="S180" s="2"/>
     </row>
     <row r="181" spans="1:108">
       <c r="G181" s="2"/>
       <c r="I181" s="2"/>
       <c r="K181" s="2"/>
       <c r="M181" s="2"/>
       <c r="O181" s="2"/>
       <c r="Q181" s="2"/>
       <c r="S181" s="2"/>
     </row>
     <row r="182" spans="1:108">
       <c r="G182" s="2"/>
       <c r="I182" s="2"/>
       <c r="K182" s="2"/>
       <c r="M182" s="2"/>
       <c r="O182" s="2"/>
@@ -2995,101 +2788,95 @@
       <c r="G190" s="2"/>
       <c r="I190" s="2"/>
       <c r="K190" s="2"/>
       <c r="M190" s="2"/>
       <c r="O190" s="2"/>
       <c r="Q190" s="2"/>
       <c r="S190" s="2"/>
     </row>
     <row r="191" spans="1:108">
       <c r="G191" s="2"/>
       <c r="I191" s="2"/>
       <c r="K191" s="2"/>
       <c r="M191" s="2"/>
       <c r="O191" s="2"/>
       <c r="Q191" s="2"/>
       <c r="S191" s="2"/>
     </row>
     <row r="192" spans="1:108">
       <c r="G192" s="2"/>
       <c r="I192" s="2"/>
       <c r="K192" s="2"/>
       <c r="M192" s="2"/>
       <c r="O192" s="2"/>
       <c r="Q192" s="2"/>
       <c r="S192" s="2"/>
-      <c r="DB192" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="193" spans="1:108">
       <c r="G193" s="2"/>
       <c r="I193" s="2"/>
       <c r="K193" s="2"/>
       <c r="M193" s="2"/>
       <c r="O193" s="2"/>
       <c r="Q193" s="2"/>
       <c r="S193" s="2"/>
     </row>
     <row r="194" spans="1:108">
       <c r="G194" s="2"/>
       <c r="I194" s="2"/>
       <c r="K194" s="2"/>
       <c r="M194" s="2"/>
       <c r="O194" s="2"/>
       <c r="Q194" s="2"/>
       <c r="S194" s="2"/>
     </row>
     <row r="195" spans="1:108">
       <c r="G195" s="2"/>
       <c r="I195" s="2"/>
       <c r="K195" s="2"/>
       <c r="M195" s="2"/>
       <c r="O195" s="2"/>
       <c r="Q195" s="2"/>
       <c r="S195" s="2"/>
     </row>
     <row r="196" spans="1:108">
       <c r="G196" s="2"/>
       <c r="I196" s="2"/>
       <c r="K196" s="2"/>
       <c r="M196" s="2"/>
       <c r="O196" s="2"/>
       <c r="Q196" s="2"/>
       <c r="S196" s="2"/>
     </row>
     <row r="197" spans="1:108">
       <c r="G197" s="2"/>
       <c r="I197" s="2"/>
       <c r="K197" s="2"/>
       <c r="M197" s="2"/>
       <c r="O197" s="2"/>
       <c r="Q197" s="2"/>
       <c r="S197" s="2"/>
-      <c r="DB197" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="198" spans="1:108">
       <c r="G198" s="2"/>
       <c r="I198" s="2"/>
       <c r="K198" s="2"/>
       <c r="M198" s="2"/>
       <c r="O198" s="2"/>
       <c r="Q198" s="2"/>
       <c r="S198" s="2"/>
     </row>
     <row r="199" spans="1:108">
       <c r="G199" s="2"/>
       <c r="I199" s="2"/>
       <c r="K199" s="2"/>
       <c r="M199" s="2"/>
       <c r="O199" s="2"/>
       <c r="Q199" s="2"/>
       <c r="S199" s="2"/>
     </row>
     <row r="200" spans="1:108">
       <c r="G200" s="2"/>
       <c r="I200" s="2"/>
       <c r="K200" s="2"/>
       <c r="M200" s="2"/>
       <c r="O200" s="2"/>
@@ -3109,194 +2896,194 @@
       <c r="G202" s="2"/>
       <c r="I202" s="2"/>
       <c r="K202" s="2"/>
       <c r="M202" s="2"/>
       <c r="O202" s="2"/>
       <c r="Q202" s="2"/>
       <c r="S202" s="2"/>
     </row>
     <row r="203" spans="1:108">
       <c r="G203" s="2"/>
       <c r="I203" s="2"/>
       <c r="K203" s="2"/>
       <c r="M203" s="2"/>
       <c r="O203" s="2"/>
       <c r="Q203" s="2"/>
       <c r="S203" s="2"/>
     </row>
     <row r="204" spans="1:108">
       <c r="G204" s="2"/>
       <c r="I204" s="2"/>
       <c r="K204" s="2"/>
       <c r="M204" s="2"/>
       <c r="O204" s="2"/>
       <c r="Q204" s="2"/>
       <c r="S204" s="2"/>
-      <c r="DB204" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="205" spans="1:108">
       <c r="G205" s="2"/>
       <c r="I205" s="2"/>
       <c r="K205" s="2"/>
       <c r="M205" s="2"/>
       <c r="O205" s="2"/>
       <c r="Q205" s="2"/>
       <c r="S205" s="2"/>
     </row>
     <row r="206" spans="1:108">
       <c r="G206" s="2"/>
       <c r="I206" s="2"/>
       <c r="K206" s="2"/>
       <c r="M206" s="2"/>
       <c r="O206" s="2"/>
       <c r="Q206" s="2"/>
       <c r="S206" s="2"/>
+      <c r="DB206" t="s">
+        <v>69</v>
+      </c>
     </row>
     <row r="207" spans="1:108">
       <c r="G207" s="2"/>
       <c r="I207" s="2"/>
       <c r="K207" s="2"/>
       <c r="M207" s="2"/>
       <c r="O207" s="2"/>
       <c r="Q207" s="2"/>
       <c r="S207" s="2"/>
     </row>
     <row r="208" spans="1:108">
       <c r="G208" s="2"/>
       <c r="I208" s="2"/>
       <c r="K208" s="2"/>
       <c r="M208" s="2"/>
       <c r="O208" s="2"/>
       <c r="Q208" s="2"/>
       <c r="S208" s="2"/>
-      <c r="DB208" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="209" spans="1:108">
       <c r="G209" s="2"/>
       <c r="I209" s="2"/>
       <c r="K209" s="2"/>
       <c r="M209" s="2"/>
       <c r="O209" s="2"/>
       <c r="Q209" s="2"/>
       <c r="S209" s="2"/>
     </row>
     <row r="210" spans="1:108">
       <c r="G210" s="2"/>
       <c r="I210" s="2"/>
       <c r="K210" s="2"/>
       <c r="M210" s="2"/>
       <c r="O210" s="2"/>
       <c r="Q210" s="2"/>
       <c r="S210" s="2"/>
     </row>
     <row r="211" spans="1:108">
       <c r="G211" s="2"/>
       <c r="I211" s="2"/>
       <c r="K211" s="2"/>
       <c r="M211" s="2"/>
       <c r="O211" s="2"/>
       <c r="Q211" s="2"/>
       <c r="S211" s="2"/>
     </row>
     <row r="212" spans="1:108">
       <c r="G212" s="2"/>
       <c r="I212" s="2"/>
       <c r="K212" s="2"/>
       <c r="M212" s="2"/>
       <c r="O212" s="2"/>
       <c r="Q212" s="2"/>
       <c r="S212" s="2"/>
     </row>
     <row r="213" spans="1:108">
       <c r="G213" s="2"/>
       <c r="I213" s="2"/>
       <c r="K213" s="2"/>
       <c r="M213" s="2"/>
       <c r="O213" s="2"/>
       <c r="Q213" s="2"/>
       <c r="S213" s="2"/>
+      <c r="DB213" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="214" spans="1:108">
       <c r="G214" s="2"/>
       <c r="I214" s="2"/>
       <c r="K214" s="2"/>
       <c r="M214" s="2"/>
       <c r="O214" s="2"/>
       <c r="Q214" s="2"/>
       <c r="S214" s="2"/>
     </row>
     <row r="215" spans="1:108">
       <c r="G215" s="2"/>
       <c r="I215" s="2"/>
       <c r="K215" s="2"/>
       <c r="M215" s="2"/>
       <c r="O215" s="2"/>
       <c r="Q215" s="2"/>
       <c r="S215" s="2"/>
     </row>
     <row r="216" spans="1:108">
       <c r="G216" s="2"/>
       <c r="I216" s="2"/>
       <c r="K216" s="2"/>
       <c r="M216" s="2"/>
       <c r="O216" s="2"/>
       <c r="Q216" s="2"/>
       <c r="S216" s="2"/>
     </row>
     <row r="217" spans="1:108">
       <c r="G217" s="2"/>
       <c r="I217" s="2"/>
       <c r="K217" s="2"/>
       <c r="M217" s="2"/>
       <c r="O217" s="2"/>
       <c r="Q217" s="2"/>
       <c r="S217" s="2"/>
+      <c r="DB217" t="s">
+        <v>71</v>
+      </c>
     </row>
     <row r="218" spans="1:108">
       <c r="G218" s="2"/>
       <c r="I218" s="2"/>
       <c r="K218" s="2"/>
       <c r="M218" s="2"/>
       <c r="O218" s="2"/>
       <c r="Q218" s="2"/>
       <c r="S218" s="2"/>
     </row>
     <row r="219" spans="1:108">
       <c r="G219" s="2"/>
       <c r="I219" s="2"/>
       <c r="K219" s="2"/>
       <c r="M219" s="2"/>
       <c r="O219" s="2"/>
       <c r="Q219" s="2"/>
       <c r="S219" s="2"/>
-      <c r="DB219" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="220" spans="1:108">
       <c r="G220" s="2"/>
       <c r="I220" s="2"/>
       <c r="K220" s="2"/>
       <c r="M220" s="2"/>
       <c r="O220" s="2"/>
       <c r="Q220" s="2"/>
       <c r="S220" s="2"/>
     </row>
     <row r="221" spans="1:108">
       <c r="G221" s="2"/>
       <c r="I221" s="2"/>
       <c r="K221" s="2"/>
       <c r="M221" s="2"/>
       <c r="O221" s="2"/>
       <c r="Q221" s="2"/>
       <c r="S221" s="2"/>
     </row>
     <row r="222" spans="1:108">
       <c r="G222" s="2"/>
       <c r="I222" s="2"/>
       <c r="K222" s="2"/>
       <c r="M222" s="2"/>
       <c r="O222" s="2"/>
@@ -3334,98 +3121,101 @@
       <c r="G226" s="2"/>
       <c r="I226" s="2"/>
       <c r="K226" s="2"/>
       <c r="M226" s="2"/>
       <c r="O226" s="2"/>
       <c r="Q226" s="2"/>
       <c r="S226" s="2"/>
     </row>
     <row r="227" spans="1:108">
       <c r="G227" s="2"/>
       <c r="I227" s="2"/>
       <c r="K227" s="2"/>
       <c r="M227" s="2"/>
       <c r="O227" s="2"/>
       <c r="Q227" s="2"/>
       <c r="S227" s="2"/>
     </row>
     <row r="228" spans="1:108">
       <c r="G228" s="2"/>
       <c r="I228" s="2"/>
       <c r="K228" s="2"/>
       <c r="M228" s="2"/>
       <c r="O228" s="2"/>
       <c r="Q228" s="2"/>
       <c r="S228" s="2"/>
+      <c r="DB228" t="s">
+        <v>72</v>
+      </c>
     </row>
     <row r="229" spans="1:108">
       <c r="G229" s="2"/>
       <c r="I229" s="2"/>
       <c r="K229" s="2"/>
       <c r="M229" s="2"/>
       <c r="O229" s="2"/>
       <c r="Q229" s="2"/>
       <c r="S229" s="2"/>
     </row>
     <row r="230" spans="1:108">
       <c r="G230" s="2"/>
       <c r="I230" s="2"/>
       <c r="K230" s="2"/>
       <c r="M230" s="2"/>
       <c r="O230" s="2"/>
       <c r="Q230" s="2"/>
       <c r="S230" s="2"/>
+      <c r="DB230" t="s">
+        <v>73</v>
+      </c>
     </row>
     <row r="231" spans="1:108">
       <c r="G231" s="2"/>
       <c r="I231" s="2"/>
       <c r="K231" s="2"/>
       <c r="M231" s="2"/>
       <c r="O231" s="2"/>
       <c r="Q231" s="2"/>
       <c r="S231" s="2"/>
     </row>
     <row r="232" spans="1:108">
       <c r="G232" s="2"/>
       <c r="I232" s="2"/>
       <c r="K232" s="2"/>
       <c r="M232" s="2"/>
       <c r="O232" s="2"/>
       <c r="Q232" s="2"/>
       <c r="S232" s="2"/>
     </row>
     <row r="233" spans="1:108">
       <c r="G233" s="2"/>
       <c r="I233" s="2"/>
       <c r="K233" s="2"/>
       <c r="M233" s="2"/>
       <c r="O233" s="2"/>
       <c r="Q233" s="2"/>
       <c r="S233" s="2"/>
-      <c r="DB233" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="234" spans="1:108">
       <c r="G234" s="2"/>
       <c r="I234" s="2"/>
       <c r="K234" s="2"/>
       <c r="M234" s="2"/>
       <c r="O234" s="2"/>
       <c r="Q234" s="2"/>
       <c r="S234" s="2"/>
     </row>
     <row r="235" spans="1:108">
       <c r="G235" s="2"/>
       <c r="I235" s="2"/>
       <c r="K235" s="2"/>
       <c r="M235" s="2"/>
       <c r="O235" s="2"/>
       <c r="Q235" s="2"/>
       <c r="S235" s="2"/>
     </row>
     <row r="236" spans="1:108">
       <c r="G236" s="2"/>
       <c r="I236" s="2"/>
       <c r="K236" s="2"/>
       <c r="M236" s="2"/>
       <c r="O236" s="2"/>
@@ -3499,92 +3289,86 @@
       <c r="G244" s="2"/>
       <c r="I244" s="2"/>
       <c r="K244" s="2"/>
       <c r="M244" s="2"/>
       <c r="O244" s="2"/>
       <c r="Q244" s="2"/>
       <c r="S244" s="2"/>
     </row>
     <row r="245" spans="1:108">
       <c r="G245" s="2"/>
       <c r="I245" s="2"/>
       <c r="K245" s="2"/>
       <c r="M245" s="2"/>
       <c r="O245" s="2"/>
       <c r="Q245" s="2"/>
       <c r="S245" s="2"/>
     </row>
     <row r="246" spans="1:108">
       <c r="G246" s="2"/>
       <c r="I246" s="2"/>
       <c r="K246" s="2"/>
       <c r="M246" s="2"/>
       <c r="O246" s="2"/>
       <c r="Q246" s="2"/>
       <c r="S246" s="2"/>
-      <c r="DB246" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="247" spans="1:108">
       <c r="G247" s="2"/>
       <c r="I247" s="2"/>
       <c r="K247" s="2"/>
       <c r="M247" s="2"/>
       <c r="O247" s="2"/>
       <c r="Q247" s="2"/>
       <c r="S247" s="2"/>
     </row>
     <row r="248" spans="1:108">
       <c r="G248" s="2"/>
       <c r="I248" s="2"/>
       <c r="K248" s="2"/>
       <c r="M248" s="2"/>
       <c r="O248" s="2"/>
       <c r="Q248" s="2"/>
       <c r="S248" s="2"/>
     </row>
     <row r="249" spans="1:108">
       <c r="G249" s="2"/>
       <c r="I249" s="2"/>
       <c r="K249" s="2"/>
       <c r="M249" s="2"/>
       <c r="O249" s="2"/>
       <c r="Q249" s="2"/>
       <c r="S249" s="2"/>
     </row>
     <row r="250" spans="1:108">
       <c r="G250" s="2"/>
       <c r="I250" s="2"/>
       <c r="K250" s="2"/>
       <c r="M250" s="2"/>
       <c r="O250" s="2"/>
       <c r="Q250" s="2"/>
       <c r="S250" s="2"/>
-      <c r="DB250" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="251" spans="1:108">
       <c r="G251" s="2"/>
       <c r="I251" s="2"/>
       <c r="K251" s="2"/>
       <c r="M251" s="2"/>
       <c r="O251" s="2"/>
       <c r="Q251" s="2"/>
       <c r="S251" s="2"/>
     </row>
     <row r="252" spans="1:108">
       <c r="G252" s="2"/>
       <c r="I252" s="2"/>
       <c r="K252" s="2"/>
       <c r="M252" s="2"/>
       <c r="O252" s="2"/>
       <c r="Q252" s="2"/>
       <c r="S252" s="2"/>
     </row>
     <row r="253" spans="1:108">
       <c r="G253" s="2"/>
       <c r="I253" s="2"/>
       <c r="K253" s="2"/>
       <c r="M253" s="2"/>
       <c r="O253" s="2"/>
@@ -3640,80 +3424,80 @@
       <c r="G259" s="2"/>
       <c r="I259" s="2"/>
       <c r="K259" s="2"/>
       <c r="M259" s="2"/>
       <c r="O259" s="2"/>
       <c r="Q259" s="2"/>
       <c r="S259" s="2"/>
     </row>
     <row r="260" spans="1:108">
       <c r="G260" s="2"/>
       <c r="I260" s="2"/>
       <c r="K260" s="2"/>
       <c r="M260" s="2"/>
       <c r="O260" s="2"/>
       <c r="Q260" s="2"/>
       <c r="S260" s="2"/>
     </row>
     <row r="261" spans="1:108">
       <c r="G261" s="2"/>
       <c r="I261" s="2"/>
       <c r="K261" s="2"/>
       <c r="M261" s="2"/>
       <c r="O261" s="2"/>
       <c r="Q261" s="2"/>
       <c r="S261" s="2"/>
+      <c r="DB261" t="s">
+        <v>74</v>
+      </c>
     </row>
     <row r="262" spans="1:108">
       <c r="G262" s="2"/>
       <c r="I262" s="2"/>
       <c r="K262" s="2"/>
       <c r="M262" s="2"/>
       <c r="O262" s="2"/>
       <c r="Q262" s="2"/>
       <c r="S262" s="2"/>
     </row>
     <row r="263" spans="1:108">
       <c r="G263" s="2"/>
       <c r="I263" s="2"/>
       <c r="K263" s="2"/>
       <c r="M263" s="2"/>
       <c r="O263" s="2"/>
       <c r="Q263" s="2"/>
       <c r="S263" s="2"/>
     </row>
     <row r="264" spans="1:108">
       <c r="G264" s="2"/>
       <c r="I264" s="2"/>
       <c r="K264" s="2"/>
       <c r="M264" s="2"/>
       <c r="O264" s="2"/>
       <c r="Q264" s="2"/>
       <c r="S264" s="2"/>
-      <c r="DB264" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="265" spans="1:108">
       <c r="G265" s="2"/>
       <c r="I265" s="2"/>
       <c r="K265" s="2"/>
       <c r="M265" s="2"/>
       <c r="O265" s="2"/>
       <c r="Q265" s="2"/>
       <c r="S265" s="2"/>
     </row>
     <row r="266" spans="1:108">
       <c r="G266" s="2"/>
       <c r="I266" s="2"/>
       <c r="K266" s="2"/>
       <c r="M266" s="2"/>
       <c r="O266" s="2"/>
       <c r="Q266" s="2"/>
       <c r="S266" s="2"/>
     </row>
     <row r="267" spans="1:108">
       <c r="G267" s="2"/>
       <c r="I267" s="2"/>
       <c r="K267" s="2"/>
       <c r="M267" s="2"/>
       <c r="O267" s="2"/>
@@ -3751,53 +3535,50 @@
       <c r="G271" s="2"/>
       <c r="I271" s="2"/>
       <c r="K271" s="2"/>
       <c r="M271" s="2"/>
       <c r="O271" s="2"/>
       <c r="Q271" s="2"/>
       <c r="S271" s="2"/>
     </row>
     <row r="272" spans="1:108">
       <c r="G272" s="2"/>
       <c r="I272" s="2"/>
       <c r="K272" s="2"/>
       <c r="M272" s="2"/>
       <c r="O272" s="2"/>
       <c r="Q272" s="2"/>
       <c r="S272" s="2"/>
     </row>
     <row r="273" spans="1:108">
       <c r="G273" s="2"/>
       <c r="I273" s="2"/>
       <c r="K273" s="2"/>
       <c r="M273" s="2"/>
       <c r="O273" s="2"/>
       <c r="Q273" s="2"/>
       <c r="S273" s="2"/>
-      <c r="DB273" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="274" spans="1:108">
       <c r="G274" s="2"/>
       <c r="I274" s="2"/>
       <c r="K274" s="2"/>
       <c r="M274" s="2"/>
       <c r="O274" s="2"/>
       <c r="Q274" s="2"/>
       <c r="S274" s="2"/>
     </row>
     <row r="275" spans="1:108">
       <c r="G275" s="2"/>
       <c r="I275" s="2"/>
       <c r="K275" s="2"/>
       <c r="M275" s="2"/>
       <c r="O275" s="2"/>
       <c r="Q275" s="2"/>
       <c r="S275" s="2"/>
     </row>
     <row r="276" spans="1:108">
       <c r="G276" s="2"/>
       <c r="I276" s="2"/>
       <c r="K276" s="2"/>
       <c r="M276" s="2"/>
       <c r="O276" s="2"/>
@@ -3853,53 +3634,50 @@
       <c r="G282" s="2"/>
       <c r="I282" s="2"/>
       <c r="K282" s="2"/>
       <c r="M282" s="2"/>
       <c r="O282" s="2"/>
       <c r="Q282" s="2"/>
       <c r="S282" s="2"/>
     </row>
     <row r="283" spans="1:108">
       <c r="G283" s="2"/>
       <c r="I283" s="2"/>
       <c r="K283" s="2"/>
       <c r="M283" s="2"/>
       <c r="O283" s="2"/>
       <c r="Q283" s="2"/>
       <c r="S283" s="2"/>
     </row>
     <row r="284" spans="1:108">
       <c r="G284" s="2"/>
       <c r="I284" s="2"/>
       <c r="K284" s="2"/>
       <c r="M284" s="2"/>
       <c r="O284" s="2"/>
       <c r="Q284" s="2"/>
       <c r="S284" s="2"/>
-      <c r="DB284" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="285" spans="1:108">
       <c r="G285" s="2"/>
       <c r="I285" s="2"/>
       <c r="K285" s="2"/>
       <c r="M285" s="2"/>
       <c r="O285" s="2"/>
       <c r="Q285" s="2"/>
       <c r="S285" s="2"/>
     </row>
     <row r="286" spans="1:108">
       <c r="G286" s="2"/>
       <c r="I286" s="2"/>
       <c r="K286" s="2"/>
       <c r="M286" s="2"/>
       <c r="O286" s="2"/>
       <c r="Q286" s="2"/>
       <c r="S286" s="2"/>
     </row>
     <row r="287" spans="1:108">
       <c r="G287" s="2"/>
       <c r="I287" s="2"/>
       <c r="K287" s="2"/>
       <c r="M287" s="2"/>
       <c r="O287" s="2"/>
@@ -3910,53 +3688,50 @@
       <c r="G288" s="2"/>
       <c r="I288" s="2"/>
       <c r="K288" s="2"/>
       <c r="M288" s="2"/>
       <c r="O288" s="2"/>
       <c r="Q288" s="2"/>
       <c r="S288" s="2"/>
     </row>
     <row r="289" spans="1:108">
       <c r="G289" s="2"/>
       <c r="I289" s="2"/>
       <c r="K289" s="2"/>
       <c r="M289" s="2"/>
       <c r="O289" s="2"/>
       <c r="Q289" s="2"/>
       <c r="S289" s="2"/>
     </row>
     <row r="290" spans="1:108">
       <c r="G290" s="2"/>
       <c r="I290" s="2"/>
       <c r="K290" s="2"/>
       <c r="M290" s="2"/>
       <c r="O290" s="2"/>
       <c r="Q290" s="2"/>
       <c r="S290" s="2"/>
-      <c r="DB290" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="291" spans="1:108">
       <c r="G291" s="2"/>
       <c r="I291" s="2"/>
       <c r="K291" s="2"/>
       <c r="M291" s="2"/>
       <c r="O291" s="2"/>
       <c r="Q291" s="2"/>
       <c r="S291" s="2"/>
     </row>
     <row r="292" spans="1:108">
       <c r="G292" s="2"/>
       <c r="I292" s="2"/>
       <c r="K292" s="2"/>
       <c r="M292" s="2"/>
       <c r="O292" s="2"/>
       <c r="Q292" s="2"/>
       <c r="S292" s="2"/>
     </row>
     <row r="293" spans="1:108">
       <c r="G293" s="2"/>
       <c r="I293" s="2"/>
       <c r="K293" s="2"/>
       <c r="M293" s="2"/>
       <c r="O293" s="2"/>
@@ -4003,74 +3778,68 @@
       <c r="G298" s="2"/>
       <c r="I298" s="2"/>
       <c r="K298" s="2"/>
       <c r="M298" s="2"/>
       <c r="O298" s="2"/>
       <c r="Q298" s="2"/>
       <c r="S298" s="2"/>
     </row>
     <row r="299" spans="1:108">
       <c r="G299" s="2"/>
       <c r="I299" s="2"/>
       <c r="K299" s="2"/>
       <c r="M299" s="2"/>
       <c r="O299" s="2"/>
       <c r="Q299" s="2"/>
       <c r="S299" s="2"/>
     </row>
     <row r="300" spans="1:108">
       <c r="G300" s="2"/>
       <c r="I300" s="2"/>
       <c r="K300" s="2"/>
       <c r="M300" s="2"/>
       <c r="O300" s="2"/>
       <c r="Q300" s="2"/>
       <c r="S300" s="2"/>
-      <c r="DB300" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="301" spans="1:108">
       <c r="G301" s="2"/>
       <c r="I301" s="2"/>
       <c r="K301" s="2"/>
       <c r="M301" s="2"/>
       <c r="O301" s="2"/>
       <c r="Q301" s="2"/>
       <c r="S301" s="2"/>
     </row>
     <row r="302" spans="1:108">
       <c r="G302" s="2"/>
       <c r="I302" s="2"/>
       <c r="K302" s="2"/>
       <c r="M302" s="2"/>
       <c r="O302" s="2"/>
       <c r="Q302" s="2"/>
       <c r="S302" s="2"/>
-      <c r="DB302" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="303" spans="1:108">
       <c r="G303" s="2"/>
       <c r="I303" s="2"/>
       <c r="K303" s="2"/>
       <c r="M303" s="2"/>
       <c r="O303" s="2"/>
       <c r="Q303" s="2"/>
       <c r="S303" s="2"/>
     </row>
     <row r="304" spans="1:108">
       <c r="G304" s="2"/>
       <c r="I304" s="2"/>
       <c r="K304" s="2"/>
       <c r="M304" s="2"/>
       <c r="O304" s="2"/>
       <c r="Q304" s="2"/>
       <c r="S304" s="2"/>
     </row>
     <row r="305" spans="1:108">
       <c r="G305" s="2"/>
       <c r="I305" s="2"/>
       <c r="K305" s="2"/>
       <c r="M305" s="2"/>
       <c r="O305" s="2"/>
@@ -4153,53 +3922,50 @@
       <c r="G314" s="2"/>
       <c r="I314" s="2"/>
       <c r="K314" s="2"/>
       <c r="M314" s="2"/>
       <c r="O314" s="2"/>
       <c r="Q314" s="2"/>
       <c r="S314" s="2"/>
     </row>
     <row r="315" spans="1:108">
       <c r="G315" s="2"/>
       <c r="I315" s="2"/>
       <c r="K315" s="2"/>
       <c r="M315" s="2"/>
       <c r="O315" s="2"/>
       <c r="Q315" s="2"/>
       <c r="S315" s="2"/>
     </row>
     <row r="316" spans="1:108">
       <c r="G316" s="2"/>
       <c r="I316" s="2"/>
       <c r="K316" s="2"/>
       <c r="M316" s="2"/>
       <c r="O316" s="2"/>
       <c r="Q316" s="2"/>
       <c r="S316" s="2"/>
-      <c r="DB316" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="317" spans="1:108">
       <c r="G317" s="2"/>
       <c r="I317" s="2"/>
       <c r="K317" s="2"/>
       <c r="M317" s="2"/>
       <c r="O317" s="2"/>
       <c r="Q317" s="2"/>
       <c r="S317" s="2"/>
     </row>
     <row r="318" spans="1:108">
       <c r="G318" s="2"/>
       <c r="I318" s="2"/>
       <c r="K318" s="2"/>
       <c r="M318" s="2"/>
       <c r="O318" s="2"/>
       <c r="Q318" s="2"/>
       <c r="S318" s="2"/>
     </row>
     <row r="319" spans="1:108">
       <c r="G319" s="2"/>
       <c r="I319" s="2"/>
       <c r="K319" s="2"/>
       <c r="M319" s="2"/>
       <c r="O319" s="2"/>
@@ -4237,95 +4003,89 @@
       <c r="G323" s="2"/>
       <c r="I323" s="2"/>
       <c r="K323" s="2"/>
       <c r="M323" s="2"/>
       <c r="O323" s="2"/>
       <c r="Q323" s="2"/>
       <c r="S323" s="2"/>
     </row>
     <row r="324" spans="1:108">
       <c r="G324" s="2"/>
       <c r="I324" s="2"/>
       <c r="K324" s="2"/>
       <c r="M324" s="2"/>
       <c r="O324" s="2"/>
       <c r="Q324" s="2"/>
       <c r="S324" s="2"/>
     </row>
     <row r="325" spans="1:108">
       <c r="G325" s="2"/>
       <c r="I325" s="2"/>
       <c r="K325" s="2"/>
       <c r="M325" s="2"/>
       <c r="O325" s="2"/>
       <c r="Q325" s="2"/>
       <c r="S325" s="2"/>
-      <c r="DB325" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="326" spans="1:108">
       <c r="G326" s="2"/>
       <c r="I326" s="2"/>
       <c r="K326" s="2"/>
       <c r="M326" s="2"/>
       <c r="O326" s="2"/>
       <c r="Q326" s="2"/>
       <c r="S326" s="2"/>
     </row>
     <row r="327" spans="1:108">
       <c r="G327" s="2"/>
       <c r="I327" s="2"/>
       <c r="K327" s="2"/>
       <c r="M327" s="2"/>
       <c r="O327" s="2"/>
       <c r="Q327" s="2"/>
       <c r="S327" s="2"/>
       <c r="DB327" t="s">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="328" spans="1:108">
       <c r="G328" s="2"/>
       <c r="I328" s="2"/>
       <c r="K328" s="2"/>
       <c r="M328" s="2"/>
       <c r="O328" s="2"/>
       <c r="Q328" s="2"/>
       <c r="S328" s="2"/>
     </row>
     <row r="329" spans="1:108">
       <c r="G329" s="2"/>
       <c r="I329" s="2"/>
       <c r="K329" s="2"/>
       <c r="M329" s="2"/>
       <c r="O329" s="2"/>
       <c r="Q329" s="2"/>
       <c r="S329" s="2"/>
-      <c r="DB329" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="330" spans="1:108">
       <c r="G330" s="2"/>
       <c r="I330" s="2"/>
       <c r="K330" s="2"/>
       <c r="M330" s="2"/>
       <c r="O330" s="2"/>
       <c r="Q330" s="2"/>
       <c r="S330" s="2"/>
     </row>
     <row r="331" spans="1:108">
       <c r="G331" s="2"/>
       <c r="I331" s="2"/>
       <c r="K331" s="2"/>
       <c r="M331" s="2"/>
       <c r="O331" s="2"/>
       <c r="Q331" s="2"/>
       <c r="S331" s="2"/>
     </row>
     <row r="332" spans="1:108">
       <c r="G332" s="2"/>
       <c r="I332" s="2"/>
       <c r="K332" s="2"/>
       <c r="M332" s="2"/>
       <c r="O332" s="2"/>
@@ -4363,50 +4123,53 @@
       <c r="G336" s="2"/>
       <c r="I336" s="2"/>
       <c r="K336" s="2"/>
       <c r="M336" s="2"/>
       <c r="O336" s="2"/>
       <c r="Q336" s="2"/>
       <c r="S336" s="2"/>
     </row>
     <row r="337" spans="1:108">
       <c r="G337" s="2"/>
       <c r="I337" s="2"/>
       <c r="K337" s="2"/>
       <c r="M337" s="2"/>
       <c r="O337" s="2"/>
       <c r="Q337" s="2"/>
       <c r="S337" s="2"/>
     </row>
     <row r="338" spans="1:108">
       <c r="G338" s="2"/>
       <c r="I338" s="2"/>
       <c r="K338" s="2"/>
       <c r="M338" s="2"/>
       <c r="O338" s="2"/>
       <c r="Q338" s="2"/>
       <c r="S338" s="2"/>
+      <c r="DB338" t="s">
+        <v>76</v>
+      </c>
     </row>
     <row r="339" spans="1:108">
       <c r="G339" s="2"/>
       <c r="I339" s="2"/>
       <c r="K339" s="2"/>
       <c r="M339" s="2"/>
       <c r="O339" s="2"/>
       <c r="Q339" s="2"/>
       <c r="S339" s="2"/>
     </row>
     <row r="340" spans="1:108">
       <c r="G340" s="2"/>
       <c r="I340" s="2"/>
       <c r="K340" s="2"/>
       <c r="M340" s="2"/>
       <c r="O340" s="2"/>
       <c r="Q340" s="2"/>
       <c r="S340" s="2"/>
     </row>
     <row r="341" spans="1:108">
       <c r="G341" s="2"/>
       <c r="I341" s="2"/>
       <c r="K341" s="2"/>
       <c r="M341" s="2"/>
       <c r="O341" s="2"/>
@@ -4426,197 +4189,188 @@
       <c r="G343" s="2"/>
       <c r="I343" s="2"/>
       <c r="K343" s="2"/>
       <c r="M343" s="2"/>
       <c r="O343" s="2"/>
       <c r="Q343" s="2"/>
       <c r="S343" s="2"/>
     </row>
     <row r="344" spans="1:108">
       <c r="G344" s="2"/>
       <c r="I344" s="2"/>
       <c r="K344" s="2"/>
       <c r="M344" s="2"/>
       <c r="O344" s="2"/>
       <c r="Q344" s="2"/>
       <c r="S344" s="2"/>
     </row>
     <row r="345" spans="1:108">
       <c r="G345" s="2"/>
       <c r="I345" s="2"/>
       <c r="K345" s="2"/>
       <c r="M345" s="2"/>
       <c r="O345" s="2"/>
       <c r="Q345" s="2"/>
       <c r="S345" s="2"/>
-      <c r="DB345" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="346" spans="1:108">
       <c r="G346" s="2"/>
       <c r="I346" s="2"/>
       <c r="K346" s="2"/>
       <c r="M346" s="2"/>
       <c r="O346" s="2"/>
       <c r="Q346" s="2"/>
       <c r="S346" s="2"/>
     </row>
     <row r="347" spans="1:108">
       <c r="G347" s="2"/>
       <c r="I347" s="2"/>
       <c r="K347" s="2"/>
       <c r="M347" s="2"/>
       <c r="O347" s="2"/>
       <c r="Q347" s="2"/>
       <c r="S347" s="2"/>
     </row>
     <row r="348" spans="1:108">
       <c r="G348" s="2"/>
       <c r="I348" s="2"/>
       <c r="K348" s="2"/>
       <c r="M348" s="2"/>
       <c r="O348" s="2"/>
       <c r="Q348" s="2"/>
       <c r="S348" s="2"/>
     </row>
     <row r="349" spans="1:108">
       <c r="G349" s="2"/>
       <c r="I349" s="2"/>
       <c r="K349" s="2"/>
       <c r="M349" s="2"/>
       <c r="O349" s="2"/>
       <c r="Q349" s="2"/>
       <c r="S349" s="2"/>
     </row>
     <row r="350" spans="1:108">
       <c r="G350" s="2"/>
       <c r="I350" s="2"/>
       <c r="K350" s="2"/>
       <c r="M350" s="2"/>
       <c r="O350" s="2"/>
       <c r="Q350" s="2"/>
       <c r="S350" s="2"/>
-      <c r="DB350" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="351" spans="1:108">
       <c r="G351" s="2"/>
       <c r="I351" s="2"/>
       <c r="K351" s="2"/>
       <c r="M351" s="2"/>
       <c r="O351" s="2"/>
       <c r="Q351" s="2"/>
       <c r="S351" s="2"/>
     </row>
     <row r="352" spans="1:108">
       <c r="G352" s="2"/>
       <c r="I352" s="2"/>
       <c r="K352" s="2"/>
       <c r="M352" s="2"/>
       <c r="O352" s="2"/>
       <c r="Q352" s="2"/>
       <c r="S352" s="2"/>
     </row>
     <row r="353" spans="1:108">
       <c r="G353" s="2"/>
       <c r="I353" s="2"/>
       <c r="K353" s="2"/>
       <c r="M353" s="2"/>
       <c r="O353" s="2"/>
       <c r="Q353" s="2"/>
       <c r="S353" s="2"/>
+      <c r="DB353" t="s">
+        <v>77</v>
+      </c>
     </row>
     <row r="354" spans="1:108">
       <c r="G354" s="2"/>
       <c r="I354" s="2"/>
       <c r="K354" s="2"/>
       <c r="M354" s="2"/>
       <c r="O354" s="2"/>
       <c r="Q354" s="2"/>
       <c r="S354" s="2"/>
     </row>
     <row r="355" spans="1:108">
       <c r="G355" s="2"/>
       <c r="I355" s="2"/>
       <c r="K355" s="2"/>
       <c r="M355" s="2"/>
       <c r="O355" s="2"/>
       <c r="Q355" s="2"/>
       <c r="S355" s="2"/>
-      <c r="DB355" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="356" spans="1:108">
       <c r="G356" s="2"/>
       <c r="I356" s="2"/>
       <c r="K356" s="2"/>
       <c r="M356" s="2"/>
       <c r="O356" s="2"/>
       <c r="Q356" s="2"/>
       <c r="S356" s="2"/>
     </row>
     <row r="357" spans="1:108">
       <c r="G357" s="2"/>
       <c r="I357" s="2"/>
       <c r="K357" s="2"/>
       <c r="M357" s="2"/>
       <c r="O357" s="2"/>
       <c r="Q357" s="2"/>
       <c r="S357" s="2"/>
     </row>
     <row r="358" spans="1:108">
       <c r="G358" s="2"/>
       <c r="I358" s="2"/>
       <c r="K358" s="2"/>
       <c r="M358" s="2"/>
       <c r="O358" s="2"/>
       <c r="Q358" s="2"/>
       <c r="S358" s="2"/>
     </row>
     <row r="359" spans="1:108">
       <c r="G359" s="2"/>
       <c r="I359" s="2"/>
       <c r="K359" s="2"/>
       <c r="M359" s="2"/>
       <c r="O359" s="2"/>
       <c r="Q359" s="2"/>
       <c r="S359" s="2"/>
     </row>
     <row r="360" spans="1:108">
       <c r="G360" s="2"/>
       <c r="I360" s="2"/>
       <c r="K360" s="2"/>
       <c r="M360" s="2"/>
       <c r="O360" s="2"/>
       <c r="Q360" s="2"/>
       <c r="S360" s="2"/>
-      <c r="DB360" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="361" spans="1:108">
       <c r="G361" s="2"/>
       <c r="I361" s="2"/>
       <c r="K361" s="2"/>
       <c r="M361" s="2"/>
       <c r="O361" s="2"/>
       <c r="Q361" s="2"/>
       <c r="S361" s="2"/>
     </row>
     <row r="362" spans="1:108">
       <c r="G362" s="2"/>
       <c r="I362" s="2"/>
       <c r="K362" s="2"/>
       <c r="M362" s="2"/>
       <c r="O362" s="2"/>
       <c r="Q362" s="2"/>
       <c r="S362" s="2"/>
     </row>
     <row r="363" spans="1:108">
       <c r="G363" s="2"/>
       <c r="I363" s="2"/>
       <c r="K363" s="2"/>
       <c r="M363" s="2"/>
       <c r="O363" s="2"/>
@@ -4681,77 +4435,83 @@
       <c r="G370" s="2"/>
       <c r="I370" s="2"/>
       <c r="K370" s="2"/>
       <c r="M370" s="2"/>
       <c r="O370" s="2"/>
       <c r="Q370" s="2"/>
       <c r="S370" s="2"/>
     </row>
     <row r="371" spans="1:108">
       <c r="G371" s="2"/>
       <c r="I371" s="2"/>
       <c r="K371" s="2"/>
       <c r="M371" s="2"/>
       <c r="O371" s="2"/>
       <c r="Q371" s="2"/>
       <c r="S371" s="2"/>
     </row>
     <row r="372" spans="1:108">
       <c r="G372" s="2"/>
       <c r="I372" s="2"/>
       <c r="K372" s="2"/>
       <c r="M372" s="2"/>
       <c r="O372" s="2"/>
       <c r="Q372" s="2"/>
       <c r="S372" s="2"/>
+      <c r="DB372" t="s">
+        <v>78</v>
+      </c>
     </row>
     <row r="373" spans="1:108">
       <c r="G373" s="2"/>
       <c r="I373" s="2"/>
       <c r="K373" s="2"/>
       <c r="M373" s="2"/>
       <c r="O373" s="2"/>
       <c r="Q373" s="2"/>
       <c r="S373" s="2"/>
     </row>
     <row r="374" spans="1:108">
       <c r="G374" s="2"/>
       <c r="I374" s="2"/>
       <c r="K374" s="2"/>
       <c r="M374" s="2"/>
       <c r="O374" s="2"/>
       <c r="Q374" s="2"/>
       <c r="S374" s="2"/>
     </row>
     <row r="375" spans="1:108">
       <c r="G375" s="2"/>
       <c r="I375" s="2"/>
       <c r="K375" s="2"/>
       <c r="M375" s="2"/>
       <c r="O375" s="2"/>
       <c r="Q375" s="2"/>
       <c r="S375" s="2"/>
+      <c r="DB375" t="s">
+        <v>79</v>
+      </c>
     </row>
     <row r="376" spans="1:108">
       <c r="G376" s="2"/>
       <c r="I376" s="2"/>
       <c r="K376" s="2"/>
       <c r="M376" s="2"/>
       <c r="O376" s="2"/>
       <c r="Q376" s="2"/>
       <c r="S376" s="2"/>
     </row>
     <row r="377" spans="1:108">
       <c r="G377" s="2"/>
       <c r="I377" s="2"/>
       <c r="K377" s="2"/>
       <c r="M377" s="2"/>
       <c r="O377" s="2"/>
       <c r="Q377" s="2"/>
       <c r="S377" s="2"/>
     </row>
     <row r="378" spans="1:108">
       <c r="G378" s="2"/>
       <c r="I378" s="2"/>
       <c r="K378" s="2"/>
       <c r="M378" s="2"/>
       <c r="O378" s="2"/>
@@ -4762,104 +4522,95 @@
       <c r="G379" s="2"/>
       <c r="I379" s="2"/>
       <c r="K379" s="2"/>
       <c r="M379" s="2"/>
       <c r="O379" s="2"/>
       <c r="Q379" s="2"/>
       <c r="S379" s="2"/>
     </row>
     <row r="380" spans="1:108">
       <c r="G380" s="2"/>
       <c r="I380" s="2"/>
       <c r="K380" s="2"/>
       <c r="M380" s="2"/>
       <c r="O380" s="2"/>
       <c r="Q380" s="2"/>
       <c r="S380" s="2"/>
     </row>
     <row r="381" spans="1:108">
       <c r="G381" s="2"/>
       <c r="I381" s="2"/>
       <c r="K381" s="2"/>
       <c r="M381" s="2"/>
       <c r="O381" s="2"/>
       <c r="Q381" s="2"/>
       <c r="S381" s="2"/>
-      <c r="DB381" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="382" spans="1:108">
       <c r="G382" s="2"/>
       <c r="I382" s="2"/>
       <c r="K382" s="2"/>
       <c r="M382" s="2"/>
       <c r="O382" s="2"/>
       <c r="Q382" s="2"/>
       <c r="S382" s="2"/>
     </row>
     <row r="383" spans="1:108">
       <c r="G383" s="2"/>
       <c r="I383" s="2"/>
       <c r="K383" s="2"/>
       <c r="M383" s="2"/>
       <c r="O383" s="2"/>
       <c r="Q383" s="2"/>
       <c r="S383" s="2"/>
-      <c r="DB383" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="384" spans="1:108">
       <c r="G384" s="2"/>
       <c r="I384" s="2"/>
       <c r="K384" s="2"/>
       <c r="M384" s="2"/>
       <c r="O384" s="2"/>
       <c r="Q384" s="2"/>
       <c r="S384" s="2"/>
     </row>
     <row r="385" spans="1:108">
       <c r="G385" s="2"/>
       <c r="I385" s="2"/>
       <c r="K385" s="2"/>
       <c r="M385" s="2"/>
       <c r="O385" s="2"/>
       <c r="Q385" s="2"/>
       <c r="S385" s="2"/>
     </row>
     <row r="386" spans="1:108">
       <c r="G386" s="2"/>
       <c r="I386" s="2"/>
       <c r="K386" s="2"/>
       <c r="M386" s="2"/>
       <c r="O386" s="2"/>
       <c r="Q386" s="2"/>
       <c r="S386" s="2"/>
-      <c r="DB386" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="387" spans="1:108">
       <c r="G387" s="2"/>
       <c r="I387" s="2"/>
       <c r="K387" s="2"/>
       <c r="M387" s="2"/>
       <c r="O387" s="2"/>
       <c r="Q387" s="2"/>
       <c r="S387" s="2"/>
     </row>
     <row r="388" spans="1:108">
       <c r="G388" s="2"/>
       <c r="I388" s="2"/>
       <c r="K388" s="2"/>
       <c r="M388" s="2"/>
       <c r="O388" s="2"/>
       <c r="Q388" s="2"/>
       <c r="S388" s="2"/>
     </row>
     <row r="389" spans="1:108">
       <c r="G389" s="2"/>
       <c r="I389" s="2"/>
       <c r="K389" s="2"/>
       <c r="M389" s="2"/>
       <c r="O389" s="2"/>
@@ -4960,221 +4711,206 @@
       <c r="G400" s="2"/>
       <c r="I400" s="2"/>
       <c r="K400" s="2"/>
       <c r="M400" s="2"/>
       <c r="O400" s="2"/>
       <c r="Q400" s="2"/>
       <c r="S400" s="2"/>
     </row>
     <row r="401" spans="1:108">
       <c r="G401" s="2"/>
       <c r="I401" s="2"/>
       <c r="K401" s="2"/>
       <c r="M401" s="2"/>
       <c r="O401" s="2"/>
       <c r="Q401" s="2"/>
       <c r="S401" s="2"/>
     </row>
     <row r="402" spans="1:108">
       <c r="G402" s="2"/>
       <c r="I402" s="2"/>
       <c r="K402" s="2"/>
       <c r="M402" s="2"/>
       <c r="O402" s="2"/>
       <c r="Q402" s="2"/>
       <c r="S402" s="2"/>
-      <c r="DB402" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="403" spans="1:108">
       <c r="G403" s="2"/>
       <c r="I403" s="2"/>
       <c r="K403" s="2"/>
       <c r="M403" s="2"/>
       <c r="O403" s="2"/>
       <c r="Q403" s="2"/>
       <c r="S403" s="2"/>
     </row>
     <row r="404" spans="1:108">
       <c r="G404" s="2"/>
       <c r="I404" s="2"/>
       <c r="K404" s="2"/>
       <c r="M404" s="2"/>
       <c r="O404" s="2"/>
       <c r="Q404" s="2"/>
       <c r="S404" s="2"/>
-      <c r="DB404" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="405" spans="1:108">
       <c r="G405" s="2"/>
       <c r="I405" s="2"/>
       <c r="K405" s="2"/>
       <c r="M405" s="2"/>
       <c r="O405" s="2"/>
       <c r="Q405" s="2"/>
       <c r="S405" s="2"/>
     </row>
     <row r="406" spans="1:108">
       <c r="G406" s="2"/>
       <c r="I406" s="2"/>
       <c r="K406" s="2"/>
       <c r="M406" s="2"/>
       <c r="O406" s="2"/>
       <c r="Q406" s="2"/>
       <c r="S406" s="2"/>
     </row>
     <row r="407" spans="1:108">
       <c r="G407" s="2"/>
       <c r="I407" s="2"/>
       <c r="K407" s="2"/>
       <c r="M407" s="2"/>
       <c r="O407" s="2"/>
       <c r="Q407" s="2"/>
       <c r="S407" s="2"/>
     </row>
     <row r="408" spans="1:108">
       <c r="G408" s="2"/>
       <c r="I408" s="2"/>
       <c r="K408" s="2"/>
       <c r="M408" s="2"/>
       <c r="O408" s="2"/>
       <c r="Q408" s="2"/>
       <c r="S408" s="2"/>
-      <c r="DB408" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="409" spans="1:108">
       <c r="G409" s="2"/>
       <c r="I409" s="2"/>
       <c r="K409" s="2"/>
       <c r="M409" s="2"/>
       <c r="O409" s="2"/>
       <c r="Q409" s="2"/>
       <c r="S409" s="2"/>
     </row>
     <row r="410" spans="1:108">
       <c r="G410" s="2"/>
       <c r="I410" s="2"/>
       <c r="K410" s="2"/>
       <c r="M410" s="2"/>
       <c r="O410" s="2"/>
       <c r="Q410" s="2"/>
       <c r="S410" s="2"/>
     </row>
     <row r="411" spans="1:108">
       <c r="G411" s="2"/>
       <c r="I411" s="2"/>
       <c r="K411" s="2"/>
       <c r="M411" s="2"/>
       <c r="O411" s="2"/>
       <c r="Q411" s="2"/>
       <c r="S411" s="2"/>
-      <c r="DB411" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="412" spans="1:108">
       <c r="G412" s="2"/>
       <c r="I412" s="2"/>
       <c r="K412" s="2"/>
       <c r="M412" s="2"/>
       <c r="O412" s="2"/>
       <c r="Q412" s="2"/>
       <c r="S412" s="2"/>
-      <c r="DB412" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="413" spans="1:108">
       <c r="G413" s="2"/>
       <c r="I413" s="2"/>
       <c r="K413" s="2"/>
       <c r="M413" s="2"/>
       <c r="O413" s="2"/>
       <c r="Q413" s="2"/>
       <c r="S413" s="2"/>
     </row>
     <row r="414" spans="1:108">
       <c r="G414" s="2"/>
       <c r="I414" s="2"/>
       <c r="K414" s="2"/>
       <c r="M414" s="2"/>
       <c r="O414" s="2"/>
       <c r="Q414" s="2"/>
       <c r="S414" s="2"/>
     </row>
     <row r="415" spans="1:108">
       <c r="G415" s="2"/>
       <c r="I415" s="2"/>
       <c r="K415" s="2"/>
       <c r="M415" s="2"/>
       <c r="O415" s="2"/>
       <c r="Q415" s="2"/>
       <c r="S415" s="2"/>
     </row>
     <row r="416" spans="1:108">
       <c r="G416" s="2"/>
       <c r="I416" s="2"/>
       <c r="K416" s="2"/>
       <c r="M416" s="2"/>
       <c r="O416" s="2"/>
       <c r="Q416" s="2"/>
       <c r="S416" s="2"/>
-      <c r="DB416" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="417" spans="1:108">
       <c r="G417" s="2"/>
       <c r="I417" s="2"/>
       <c r="K417" s="2"/>
       <c r="M417" s="2"/>
       <c r="O417" s="2"/>
       <c r="Q417" s="2"/>
       <c r="S417" s="2"/>
     </row>
     <row r="418" spans="1:108">
       <c r="G418" s="2"/>
       <c r="I418" s="2"/>
       <c r="K418" s="2"/>
       <c r="M418" s="2"/>
       <c r="O418" s="2"/>
       <c r="Q418" s="2"/>
       <c r="S418" s="2"/>
     </row>
     <row r="419" spans="1:108">
       <c r="G419" s="2"/>
       <c r="I419" s="2"/>
       <c r="K419" s="2"/>
       <c r="M419" s="2"/>
       <c r="O419" s="2"/>
       <c r="Q419" s="2"/>
       <c r="S419" s="2"/>
+      <c r="DB419" t="s">
+        <v>80</v>
+      </c>
     </row>
     <row r="420" spans="1:108">
       <c r="G420" s="2"/>
       <c r="I420" s="2"/>
       <c r="K420" s="2"/>
       <c r="M420" s="2"/>
       <c r="O420" s="2"/>
       <c r="Q420" s="2"/>
       <c r="S420" s="2"/>
     </row>
     <row r="421" spans="1:108">
       <c r="G421" s="2"/>
       <c r="I421" s="2"/>
       <c r="K421" s="2"/>
       <c r="M421" s="2"/>
       <c r="O421" s="2"/>
       <c r="Q421" s="2"/>
       <c r="S421" s="2"/>
     </row>
     <row r="422" spans="1:108">
       <c r="G422" s="2"/>
       <c r="I422" s="2"/>
       <c r="K422" s="2"/>
       <c r="M422" s="2"/>
       <c r="O422" s="2"/>
@@ -5185,221 +4921,206 @@
       <c r="G423" s="2"/>
       <c r="I423" s="2"/>
       <c r="K423" s="2"/>
       <c r="M423" s="2"/>
       <c r="O423" s="2"/>
       <c r="Q423" s="2"/>
       <c r="S423" s="2"/>
     </row>
     <row r="424" spans="1:108">
       <c r="G424" s="2"/>
       <c r="I424" s="2"/>
       <c r="K424" s="2"/>
       <c r="M424" s="2"/>
       <c r="O424" s="2"/>
       <c r="Q424" s="2"/>
       <c r="S424" s="2"/>
     </row>
     <row r="425" spans="1:108">
       <c r="G425" s="2"/>
       <c r="I425" s="2"/>
       <c r="K425" s="2"/>
       <c r="M425" s="2"/>
       <c r="O425" s="2"/>
       <c r="Q425" s="2"/>
       <c r="S425" s="2"/>
-      <c r="DB425" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="426" spans="1:108">
       <c r="G426" s="2"/>
       <c r="I426" s="2"/>
       <c r="K426" s="2"/>
       <c r="M426" s="2"/>
       <c r="O426" s="2"/>
       <c r="Q426" s="2"/>
       <c r="S426" s="2"/>
     </row>
     <row r="427" spans="1:108">
       <c r="G427" s="2"/>
       <c r="I427" s="2"/>
       <c r="K427" s="2"/>
       <c r="M427" s="2"/>
       <c r="O427" s="2"/>
       <c r="Q427" s="2"/>
       <c r="S427" s="2"/>
     </row>
     <row r="428" spans="1:108">
       <c r="G428" s="2"/>
       <c r="I428" s="2"/>
       <c r="K428" s="2"/>
       <c r="M428" s="2"/>
       <c r="O428" s="2"/>
       <c r="Q428" s="2"/>
       <c r="S428" s="2"/>
     </row>
     <row r="429" spans="1:108">
       <c r="G429" s="2"/>
       <c r="I429" s="2"/>
       <c r="K429" s="2"/>
       <c r="M429" s="2"/>
       <c r="O429" s="2"/>
       <c r="Q429" s="2"/>
       <c r="S429" s="2"/>
     </row>
     <row r="430" spans="1:108">
       <c r="G430" s="2"/>
       <c r="I430" s="2"/>
       <c r="K430" s="2"/>
       <c r="M430" s="2"/>
       <c r="O430" s="2"/>
       <c r="Q430" s="2"/>
       <c r="S430" s="2"/>
-      <c r="DB430" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="431" spans="1:108">
       <c r="G431" s="2"/>
       <c r="I431" s="2"/>
       <c r="K431" s="2"/>
       <c r="M431" s="2"/>
       <c r="O431" s="2"/>
       <c r="Q431" s="2"/>
       <c r="S431" s="2"/>
+      <c r="DB431" t="s">
+        <v>81</v>
+      </c>
     </row>
     <row r="432" spans="1:108">
       <c r="G432" s="2"/>
       <c r="I432" s="2"/>
       <c r="K432" s="2"/>
       <c r="M432" s="2"/>
       <c r="O432" s="2"/>
       <c r="Q432" s="2"/>
       <c r="S432" s="2"/>
     </row>
     <row r="433" spans="1:108">
       <c r="G433" s="2"/>
       <c r="I433" s="2"/>
       <c r="K433" s="2"/>
       <c r="M433" s="2"/>
       <c r="O433" s="2"/>
       <c r="Q433" s="2"/>
       <c r="S433" s="2"/>
     </row>
     <row r="434" spans="1:108">
       <c r="G434" s="2"/>
       <c r="I434" s="2"/>
       <c r="K434" s="2"/>
       <c r="M434" s="2"/>
       <c r="O434" s="2"/>
       <c r="Q434" s="2"/>
       <c r="S434" s="2"/>
     </row>
     <row r="435" spans="1:108">
       <c r="G435" s="2"/>
       <c r="I435" s="2"/>
       <c r="K435" s="2"/>
       <c r="M435" s="2"/>
       <c r="O435" s="2"/>
       <c r="Q435" s="2"/>
       <c r="S435" s="2"/>
-      <c r="DB435" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="436" spans="1:108">
       <c r="G436" s="2"/>
       <c r="I436" s="2"/>
       <c r="K436" s="2"/>
       <c r="M436" s="2"/>
       <c r="O436" s="2"/>
       <c r="Q436" s="2"/>
       <c r="S436" s="2"/>
-      <c r="DB436" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="437" spans="1:108">
       <c r="G437" s="2"/>
       <c r="I437" s="2"/>
       <c r="K437" s="2"/>
       <c r="M437" s="2"/>
       <c r="O437" s="2"/>
       <c r="Q437" s="2"/>
       <c r="S437" s="2"/>
     </row>
     <row r="438" spans="1:108">
       <c r="G438" s="2"/>
       <c r="I438" s="2"/>
       <c r="K438" s="2"/>
       <c r="M438" s="2"/>
       <c r="O438" s="2"/>
       <c r="Q438" s="2"/>
       <c r="S438" s="2"/>
     </row>
     <row r="439" spans="1:108">
       <c r="G439" s="2"/>
       <c r="I439" s="2"/>
       <c r="K439" s="2"/>
       <c r="M439" s="2"/>
       <c r="O439" s="2"/>
       <c r="Q439" s="2"/>
       <c r="S439" s="2"/>
-      <c r="DB439" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="440" spans="1:108">
       <c r="G440" s="2"/>
       <c r="I440" s="2"/>
       <c r="K440" s="2"/>
       <c r="M440" s="2"/>
       <c r="O440" s="2"/>
       <c r="Q440" s="2"/>
       <c r="S440" s="2"/>
     </row>
     <row r="441" spans="1:108">
       <c r="G441" s="2"/>
       <c r="I441" s="2"/>
       <c r="K441" s="2"/>
       <c r="M441" s="2"/>
       <c r="O441" s="2"/>
       <c r="Q441" s="2"/>
       <c r="S441" s="2"/>
     </row>
     <row r="442" spans="1:108">
       <c r="G442" s="2"/>
       <c r="I442" s="2"/>
       <c r="K442" s="2"/>
       <c r="M442" s="2"/>
       <c r="O442" s="2"/>
       <c r="Q442" s="2"/>
       <c r="S442" s="2"/>
-      <c r="DB442" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="443" spans="1:108">
       <c r="G443" s="2"/>
       <c r="I443" s="2"/>
       <c r="K443" s="2"/>
       <c r="M443" s="2"/>
       <c r="O443" s="2"/>
       <c r="Q443" s="2"/>
       <c r="S443" s="2"/>
     </row>
     <row r="444" spans="1:108">
       <c r="G444" s="2"/>
       <c r="I444" s="2"/>
       <c r="K444" s="2"/>
       <c r="M444" s="2"/>
       <c r="O444" s="2"/>
       <c r="Q444" s="2"/>
       <c r="S444" s="2"/>
     </row>
     <row r="445" spans="1:108">
       <c r="G445" s="2"/>
       <c r="I445" s="2"/>
       <c r="K445" s="2"/>
       <c r="M445" s="2"/>
       <c r="O445" s="2"/>
@@ -5455,64 +5176,61 @@
       <c r="G451" s="2"/>
       <c r="I451" s="2"/>
       <c r="K451" s="2"/>
       <c r="M451" s="2"/>
       <c r="O451" s="2"/>
       <c r="Q451" s="2"/>
       <c r="S451" s="2"/>
     </row>
     <row r="452" spans="1:108">
       <c r="G452" s="2"/>
       <c r="I452" s="2"/>
       <c r="K452" s="2"/>
       <c r="M452" s="2"/>
       <c r="O452" s="2"/>
       <c r="Q452" s="2"/>
       <c r="S452" s="2"/>
     </row>
     <row r="453" spans="1:108">
       <c r="G453" s="2"/>
       <c r="I453" s="2"/>
       <c r="K453" s="2"/>
       <c r="M453" s="2"/>
       <c r="O453" s="2"/>
       <c r="Q453" s="2"/>
       <c r="S453" s="2"/>
-      <c r="DB453" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="454" spans="1:108">
       <c r="G454" s="2"/>
       <c r="I454" s="2"/>
       <c r="K454" s="2"/>
       <c r="M454" s="2"/>
       <c r="O454" s="2"/>
       <c r="Q454" s="2"/>
       <c r="S454" s="2"/>
       <c r="DB454" t="s">
-        <v>122</v>
+        <v>82</v>
       </c>
     </row>
     <row r="455" spans="1:108">
       <c r="G455" s="2"/>
       <c r="I455" s="2"/>
       <c r="K455" s="2"/>
       <c r="M455" s="2"/>
       <c r="O455" s="2"/>
       <c r="Q455" s="2"/>
       <c r="S455" s="2"/>
     </row>
     <row r="456" spans="1:108">
       <c r="G456" s="2"/>
       <c r="I456" s="2"/>
       <c r="K456" s="2"/>
       <c r="M456" s="2"/>
       <c r="O456" s="2"/>
       <c r="Q456" s="2"/>
       <c r="S456" s="2"/>
     </row>
     <row r="457" spans="1:108">
       <c r="G457" s="2"/>
       <c r="I457" s="2"/>
       <c r="K457" s="2"/>
       <c r="M457" s="2"/>
@@ -5929,53 +5647,50 @@
       <c r="G503" s="2"/>
       <c r="I503" s="2"/>
       <c r="K503" s="2"/>
       <c r="M503" s="2"/>
       <c r="O503" s="2"/>
       <c r="Q503" s="2"/>
       <c r="S503" s="2"/>
     </row>
     <row r="504" spans="1:108">
       <c r="G504" s="2"/>
       <c r="I504" s="2"/>
       <c r="K504" s="2"/>
       <c r="M504" s="2"/>
       <c r="O504" s="2"/>
       <c r="Q504" s="2"/>
       <c r="S504" s="2"/>
     </row>
     <row r="505" spans="1:108">
       <c r="G505" s="2"/>
       <c r="I505" s="2"/>
       <c r="K505" s="2"/>
       <c r="M505" s="2"/>
       <c r="O505" s="2"/>
       <c r="Q505" s="2"/>
       <c r="S505" s="2"/>
-      <c r="DB505" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="506" spans="1:108">
       <c r="G506" s="2"/>
       <c r="I506" s="2"/>
       <c r="K506" s="2"/>
       <c r="M506" s="2"/>
       <c r="O506" s="2"/>
       <c r="Q506" s="2"/>
       <c r="S506" s="2"/>
     </row>
     <row r="507" spans="1:108">
       <c r="G507" s="2"/>
       <c r="I507" s="2"/>
       <c r="K507" s="2"/>
       <c r="M507" s="2"/>
       <c r="O507" s="2"/>
       <c r="Q507" s="2"/>
       <c r="S507" s="2"/>
     </row>
     <row r="508" spans="1:108">
       <c r="G508" s="2"/>
       <c r="I508" s="2"/>
       <c r="K508" s="2"/>
       <c r="M508" s="2"/>
       <c r="O508" s="2"/>
@@ -6013,53 +5728,50 @@
       <c r="G512" s="2"/>
       <c r="I512" s="2"/>
       <c r="K512" s="2"/>
       <c r="M512" s="2"/>
       <c r="O512" s="2"/>
       <c r="Q512" s="2"/>
       <c r="S512" s="2"/>
     </row>
     <row r="513" spans="1:108">
       <c r="G513" s="2"/>
       <c r="I513" s="2"/>
       <c r="K513" s="2"/>
       <c r="M513" s="2"/>
       <c r="O513" s="2"/>
       <c r="Q513" s="2"/>
       <c r="S513" s="2"/>
     </row>
     <row r="514" spans="1:108">
       <c r="G514" s="2"/>
       <c r="I514" s="2"/>
       <c r="K514" s="2"/>
       <c r="M514" s="2"/>
       <c r="O514" s="2"/>
       <c r="Q514" s="2"/>
       <c r="S514" s="2"/>
-      <c r="DB514" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="515" spans="1:108">
       <c r="G515" s="2"/>
       <c r="I515" s="2"/>
       <c r="K515" s="2"/>
       <c r="M515" s="2"/>
       <c r="O515" s="2"/>
       <c r="Q515" s="2"/>
       <c r="S515" s="2"/>
     </row>
     <row r="516" spans="1:108">
       <c r="G516" s="2"/>
       <c r="I516" s="2"/>
       <c r="K516" s="2"/>
       <c r="M516" s="2"/>
       <c r="O516" s="2"/>
       <c r="Q516" s="2"/>
       <c r="S516" s="2"/>
     </row>
     <row r="517" spans="1:108">
       <c r="G517" s="2"/>
       <c r="I517" s="2"/>
       <c r="K517" s="2"/>
       <c r="M517" s="2"/>
       <c r="O517" s="2"/>
@@ -6070,113 +5782,104 @@
       <c r="G518" s="2"/>
       <c r="I518" s="2"/>
       <c r="K518" s="2"/>
       <c r="M518" s="2"/>
       <c r="O518" s="2"/>
       <c r="Q518" s="2"/>
       <c r="S518" s="2"/>
     </row>
     <row r="519" spans="1:108">
       <c r="G519" s="2"/>
       <c r="I519" s="2"/>
       <c r="K519" s="2"/>
       <c r="M519" s="2"/>
       <c r="O519" s="2"/>
       <c r="Q519" s="2"/>
       <c r="S519" s="2"/>
     </row>
     <row r="520" spans="1:108">
       <c r="G520" s="2"/>
       <c r="I520" s="2"/>
       <c r="K520" s="2"/>
       <c r="M520" s="2"/>
       <c r="O520" s="2"/>
       <c r="Q520" s="2"/>
       <c r="S520" s="2"/>
-      <c r="DB520" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="521" spans="1:108">
       <c r="G521" s="2"/>
       <c r="I521" s="2"/>
       <c r="K521" s="2"/>
       <c r="M521" s="2"/>
       <c r="O521" s="2"/>
       <c r="Q521" s="2"/>
       <c r="S521" s="2"/>
     </row>
     <row r="522" spans="1:108">
       <c r="G522" s="2"/>
       <c r="I522" s="2"/>
       <c r="K522" s="2"/>
       <c r="M522" s="2"/>
       <c r="O522" s="2"/>
       <c r="Q522" s="2"/>
       <c r="S522" s="2"/>
-      <c r="DB522" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="523" spans="1:108">
       <c r="G523" s="2"/>
       <c r="I523" s="2"/>
       <c r="K523" s="2"/>
       <c r="M523" s="2"/>
       <c r="O523" s="2"/>
       <c r="Q523" s="2"/>
       <c r="S523" s="2"/>
     </row>
     <row r="524" spans="1:108">
       <c r="G524" s="2"/>
       <c r="I524" s="2"/>
       <c r="K524" s="2"/>
       <c r="M524" s="2"/>
       <c r="O524" s="2"/>
       <c r="Q524" s="2"/>
       <c r="S524" s="2"/>
     </row>
     <row r="525" spans="1:108">
       <c r="G525" s="2"/>
       <c r="I525" s="2"/>
       <c r="K525" s="2"/>
       <c r="M525" s="2"/>
       <c r="O525" s="2"/>
       <c r="Q525" s="2"/>
       <c r="S525" s="2"/>
     </row>
     <row r="526" spans="1:108">
       <c r="G526" s="2"/>
       <c r="I526" s="2"/>
       <c r="K526" s="2"/>
       <c r="M526" s="2"/>
       <c r="O526" s="2"/>
       <c r="Q526" s="2"/>
       <c r="S526" s="2"/>
-      <c r="DB526" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="527" spans="1:108">
       <c r="G527" s="2"/>
       <c r="I527" s="2"/>
       <c r="K527" s="2"/>
       <c r="M527" s="2"/>
       <c r="O527" s="2"/>
       <c r="Q527" s="2"/>
       <c r="S527" s="2"/>
     </row>
     <row r="528" spans="1:108">
       <c r="G528" s="2"/>
       <c r="I528" s="2"/>
       <c r="K528" s="2"/>
       <c r="M528" s="2"/>
       <c r="O528" s="2"/>
       <c r="Q528" s="2"/>
       <c r="S528" s="2"/>
     </row>
     <row r="529" spans="1:108">
       <c r="G529" s="2"/>
       <c r="I529" s="2"/>
       <c r="K529" s="2"/>
       <c r="M529" s="2"/>
       <c r="O529" s="2"/>
@@ -6286,104 +5989,95 @@
       <c r="G541" s="2"/>
       <c r="I541" s="2"/>
       <c r="K541" s="2"/>
       <c r="M541" s="2"/>
       <c r="O541" s="2"/>
       <c r="Q541" s="2"/>
       <c r="S541" s="2"/>
     </row>
     <row r="542" spans="1:108">
       <c r="G542" s="2"/>
       <c r="I542" s="2"/>
       <c r="K542" s="2"/>
       <c r="M542" s="2"/>
       <c r="O542" s="2"/>
       <c r="Q542" s="2"/>
       <c r="S542" s="2"/>
     </row>
     <row r="543" spans="1:108">
       <c r="G543" s="2"/>
       <c r="I543" s="2"/>
       <c r="K543" s="2"/>
       <c r="M543" s="2"/>
       <c r="O543" s="2"/>
       <c r="Q543" s="2"/>
       <c r="S543" s="2"/>
-      <c r="DB543" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="544" spans="1:108">
       <c r="G544" s="2"/>
       <c r="I544" s="2"/>
       <c r="K544" s="2"/>
       <c r="M544" s="2"/>
       <c r="O544" s="2"/>
       <c r="Q544" s="2"/>
       <c r="S544" s="2"/>
     </row>
     <row r="545" spans="1:108">
       <c r="G545" s="2"/>
       <c r="I545" s="2"/>
       <c r="K545" s="2"/>
       <c r="M545" s="2"/>
       <c r="O545" s="2"/>
       <c r="Q545" s="2"/>
       <c r="S545" s="2"/>
-      <c r="DB545" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="546" spans="1:108">
       <c r="G546" s="2"/>
       <c r="I546" s="2"/>
       <c r="K546" s="2"/>
       <c r="M546" s="2"/>
       <c r="O546" s="2"/>
       <c r="Q546" s="2"/>
       <c r="S546" s="2"/>
     </row>
     <row r="547" spans="1:108">
       <c r="G547" s="2"/>
       <c r="I547" s="2"/>
       <c r="K547" s="2"/>
       <c r="M547" s="2"/>
       <c r="O547" s="2"/>
       <c r="Q547" s="2"/>
       <c r="S547" s="2"/>
     </row>
     <row r="548" spans="1:108">
       <c r="G548" s="2"/>
       <c r="I548" s="2"/>
       <c r="K548" s="2"/>
       <c r="M548" s="2"/>
       <c r="O548" s="2"/>
       <c r="Q548" s="2"/>
       <c r="S548" s="2"/>
-      <c r="DB548" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="549" spans="1:108">
       <c r="G549" s="2"/>
       <c r="I549" s="2"/>
       <c r="K549" s="2"/>
       <c r="M549" s="2"/>
       <c r="O549" s="2"/>
       <c r="Q549" s="2"/>
       <c r="S549" s="2"/>
     </row>
     <row r="550" spans="1:108">
       <c r="G550" s="2"/>
       <c r="I550" s="2"/>
       <c r="K550" s="2"/>
       <c r="M550" s="2"/>
       <c r="O550" s="2"/>
       <c r="Q550" s="2"/>
       <c r="S550" s="2"/>
     </row>
     <row r="551" spans="1:108">
       <c r="G551" s="2"/>
       <c r="I551" s="2"/>
       <c r="K551" s="2"/>
       <c r="M551" s="2"/>
       <c r="O551" s="2"/>
@@ -6502,53 +6196,50 @@
       <c r="G564" s="2"/>
       <c r="I564" s="2"/>
       <c r="K564" s="2"/>
       <c r="M564" s="2"/>
       <c r="O564" s="2"/>
       <c r="Q564" s="2"/>
       <c r="S564" s="2"/>
     </row>
     <row r="565" spans="1:108">
       <c r="G565" s="2"/>
       <c r="I565" s="2"/>
       <c r="K565" s="2"/>
       <c r="M565" s="2"/>
       <c r="O565" s="2"/>
       <c r="Q565" s="2"/>
       <c r="S565" s="2"/>
     </row>
     <row r="566" spans="1:108">
       <c r="G566" s="2"/>
       <c r="I566" s="2"/>
       <c r="K566" s="2"/>
       <c r="M566" s="2"/>
       <c r="O566" s="2"/>
       <c r="Q566" s="2"/>
       <c r="S566" s="2"/>
-      <c r="DB566" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="567" spans="1:108">
       <c r="G567" s="2"/>
       <c r="I567" s="2"/>
       <c r="K567" s="2"/>
       <c r="M567" s="2"/>
       <c r="O567" s="2"/>
       <c r="Q567" s="2"/>
       <c r="S567" s="2"/>
     </row>
     <row r="568" spans="1:108">
       <c r="G568" s="2"/>
       <c r="I568" s="2"/>
       <c r="K568" s="2"/>
       <c r="M568" s="2"/>
       <c r="O568" s="2"/>
       <c r="Q568" s="2"/>
       <c r="S568" s="2"/>
     </row>
     <row r="569" spans="1:108">
       <c r="G569" s="2"/>
       <c r="I569" s="2"/>
       <c r="K569" s="2"/>
       <c r="M569" s="2"/>
       <c r="O569" s="2"/>
@@ -6595,53 +6286,50 @@
       <c r="G574" s="2"/>
       <c r="I574" s="2"/>
       <c r="K574" s="2"/>
       <c r="M574" s="2"/>
       <c r="O574" s="2"/>
       <c r="Q574" s="2"/>
       <c r="S574" s="2"/>
     </row>
     <row r="575" spans="1:108">
       <c r="G575" s="2"/>
       <c r="I575" s="2"/>
       <c r="K575" s="2"/>
       <c r="M575" s="2"/>
       <c r="O575" s="2"/>
       <c r="Q575" s="2"/>
       <c r="S575" s="2"/>
     </row>
     <row r="576" spans="1:108">
       <c r="G576" s="2"/>
       <c r="I576" s="2"/>
       <c r="K576" s="2"/>
       <c r="M576" s="2"/>
       <c r="O576" s="2"/>
       <c r="Q576" s="2"/>
       <c r="S576" s="2"/>
-      <c r="DB576" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="577" spans="1:108">
       <c r="G577" s="2"/>
       <c r="I577" s="2"/>
       <c r="K577" s="2"/>
       <c r="M577" s="2"/>
       <c r="O577" s="2"/>
       <c r="Q577" s="2"/>
       <c r="S577" s="2"/>
     </row>
     <row r="578" spans="1:108">
       <c r="G578" s="2"/>
       <c r="I578" s="2"/>
       <c r="K578" s="2"/>
       <c r="M578" s="2"/>
       <c r="O578" s="2"/>
       <c r="Q578" s="2"/>
       <c r="S578" s="2"/>
     </row>
     <row r="579" spans="1:108">
       <c r="G579" s="2"/>
       <c r="I579" s="2"/>
       <c r="K579" s="2"/>
       <c r="M579" s="2"/>
       <c r="O579" s="2"/>
@@ -6697,98 +6385,101 @@
       <c r="G585" s="2"/>
       <c r="I585" s="2"/>
       <c r="K585" s="2"/>
       <c r="M585" s="2"/>
       <c r="O585" s="2"/>
       <c r="Q585" s="2"/>
       <c r="S585" s="2"/>
     </row>
     <row r="586" spans="1:108">
       <c r="G586" s="2"/>
       <c r="I586" s="2"/>
       <c r="K586" s="2"/>
       <c r="M586" s="2"/>
       <c r="O586" s="2"/>
       <c r="Q586" s="2"/>
       <c r="S586" s="2"/>
     </row>
     <row r="587" spans="1:108">
       <c r="G587" s="2"/>
       <c r="I587" s="2"/>
       <c r="K587" s="2"/>
       <c r="M587" s="2"/>
       <c r="O587" s="2"/>
       <c r="Q587" s="2"/>
       <c r="S587" s="2"/>
+      <c r="DB587" t="s">
+        <v>83</v>
+      </c>
     </row>
     <row r="588" spans="1:108">
       <c r="G588" s="2"/>
       <c r="I588" s="2"/>
       <c r="K588" s="2"/>
       <c r="M588" s="2"/>
       <c r="O588" s="2"/>
       <c r="Q588" s="2"/>
       <c r="S588" s="2"/>
-      <c r="DB588" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="589" spans="1:108">
       <c r="G589" s="2"/>
       <c r="I589" s="2"/>
       <c r="K589" s="2"/>
       <c r="M589" s="2"/>
       <c r="O589" s="2"/>
       <c r="Q589" s="2"/>
       <c r="S589" s="2"/>
     </row>
     <row r="590" spans="1:108">
       <c r="G590" s="2"/>
       <c r="I590" s="2"/>
       <c r="K590" s="2"/>
       <c r="M590" s="2"/>
       <c r="O590" s="2"/>
       <c r="Q590" s="2"/>
       <c r="S590" s="2"/>
     </row>
     <row r="591" spans="1:108">
       <c r="G591" s="2"/>
       <c r="I591" s="2"/>
       <c r="K591" s="2"/>
       <c r="M591" s="2"/>
       <c r="O591" s="2"/>
       <c r="Q591" s="2"/>
       <c r="S591" s="2"/>
     </row>
     <row r="592" spans="1:108">
       <c r="G592" s="2"/>
       <c r="I592" s="2"/>
       <c r="K592" s="2"/>
       <c r="M592" s="2"/>
       <c r="O592" s="2"/>
       <c r="Q592" s="2"/>
       <c r="S592" s="2"/>
+      <c r="DB592" t="s">
+        <v>84</v>
+      </c>
     </row>
     <row r="593" spans="1:108">
       <c r="G593" s="2"/>
       <c r="I593" s="2"/>
       <c r="K593" s="2"/>
       <c r="M593" s="2"/>
       <c r="O593" s="2"/>
       <c r="Q593" s="2"/>
       <c r="S593" s="2"/>
     </row>
     <row r="594" spans="1:108">
       <c r="G594" s="2"/>
       <c r="I594" s="2"/>
       <c r="K594" s="2"/>
       <c r="M594" s="2"/>
       <c r="O594" s="2"/>
       <c r="Q594" s="2"/>
       <c r="S594" s="2"/>
     </row>
     <row r="595" spans="1:108">
       <c r="G595" s="2"/>
       <c r="I595" s="2"/>
       <c r="K595" s="2"/>
       <c r="M595" s="2"/>
       <c r="O595" s="2"/>
@@ -6835,179 +6526,167 @@
       <c r="G600" s="2"/>
       <c r="I600" s="2"/>
       <c r="K600" s="2"/>
       <c r="M600" s="2"/>
       <c r="O600" s="2"/>
       <c r="Q600" s="2"/>
       <c r="S600" s="2"/>
     </row>
     <row r="601" spans="1:108">
       <c r="G601" s="2"/>
       <c r="I601" s="2"/>
       <c r="K601" s="2"/>
       <c r="M601" s="2"/>
       <c r="O601" s="2"/>
       <c r="Q601" s="2"/>
       <c r="S601" s="2"/>
     </row>
     <row r="602" spans="1:108">
       <c r="G602" s="2"/>
       <c r="I602" s="2"/>
       <c r="K602" s="2"/>
       <c r="M602" s="2"/>
       <c r="O602" s="2"/>
       <c r="Q602" s="2"/>
       <c r="S602" s="2"/>
-      <c r="DB602" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="603" spans="1:108">
       <c r="G603" s="2"/>
       <c r="I603" s="2"/>
       <c r="K603" s="2"/>
       <c r="M603" s="2"/>
       <c r="O603" s="2"/>
       <c r="Q603" s="2"/>
       <c r="S603" s="2"/>
     </row>
     <row r="604" spans="1:108">
       <c r="G604" s="2"/>
       <c r="I604" s="2"/>
       <c r="K604" s="2"/>
       <c r="M604" s="2"/>
       <c r="O604" s="2"/>
       <c r="Q604" s="2"/>
       <c r="S604" s="2"/>
     </row>
     <row r="605" spans="1:108">
       <c r="G605" s="2"/>
       <c r="I605" s="2"/>
       <c r="K605" s="2"/>
       <c r="M605" s="2"/>
       <c r="O605" s="2"/>
       <c r="Q605" s="2"/>
       <c r="S605" s="2"/>
     </row>
     <row r="606" spans="1:108">
       <c r="G606" s="2"/>
       <c r="I606" s="2"/>
       <c r="K606" s="2"/>
       <c r="M606" s="2"/>
       <c r="O606" s="2"/>
       <c r="Q606" s="2"/>
       <c r="S606" s="2"/>
-      <c r="DB606" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="607" spans="1:108">
       <c r="G607" s="2"/>
       <c r="I607" s="2"/>
       <c r="K607" s="2"/>
       <c r="M607" s="2"/>
       <c r="O607" s="2"/>
       <c r="Q607" s="2"/>
       <c r="S607" s="2"/>
     </row>
     <row r="608" spans="1:108">
       <c r="G608" s="2"/>
       <c r="I608" s="2"/>
       <c r="K608" s="2"/>
       <c r="M608" s="2"/>
       <c r="O608" s="2"/>
       <c r="Q608" s="2"/>
       <c r="S608" s="2"/>
     </row>
     <row r="609" spans="1:108">
       <c r="G609" s="2"/>
       <c r="I609" s="2"/>
       <c r="K609" s="2"/>
       <c r="M609" s="2"/>
       <c r="O609" s="2"/>
       <c r="Q609" s="2"/>
       <c r="S609" s="2"/>
     </row>
     <row r="610" spans="1:108">
       <c r="G610" s="2"/>
       <c r="I610" s="2"/>
       <c r="K610" s="2"/>
       <c r="M610" s="2"/>
       <c r="O610" s="2"/>
       <c r="Q610" s="2"/>
       <c r="S610" s="2"/>
-      <c r="DB610" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="611" spans="1:108">
       <c r="G611" s="2"/>
       <c r="I611" s="2"/>
       <c r="K611" s="2"/>
       <c r="M611" s="2"/>
       <c r="O611" s="2"/>
       <c r="Q611" s="2"/>
       <c r="S611" s="2"/>
     </row>
     <row r="612" spans="1:108">
       <c r="G612" s="2"/>
       <c r="I612" s="2"/>
       <c r="K612" s="2"/>
       <c r="M612" s="2"/>
       <c r="O612" s="2"/>
       <c r="Q612" s="2"/>
       <c r="S612" s="2"/>
     </row>
     <row r="613" spans="1:108">
       <c r="G613" s="2"/>
       <c r="I613" s="2"/>
       <c r="K613" s="2"/>
       <c r="M613" s="2"/>
       <c r="O613" s="2"/>
       <c r="Q613" s="2"/>
       <c r="S613" s="2"/>
     </row>
     <row r="614" spans="1:108">
       <c r="G614" s="2"/>
       <c r="I614" s="2"/>
       <c r="K614" s="2"/>
       <c r="M614" s="2"/>
       <c r="O614" s="2"/>
       <c r="Q614" s="2"/>
       <c r="S614" s="2"/>
     </row>
     <row r="615" spans="1:108">
       <c r="G615" s="2"/>
       <c r="I615" s="2"/>
       <c r="K615" s="2"/>
       <c r="M615" s="2"/>
       <c r="O615" s="2"/>
       <c r="Q615" s="2"/>
       <c r="S615" s="2"/>
-      <c r="DB615" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="616" spans="1:108">
       <c r="G616" s="2"/>
       <c r="I616" s="2"/>
       <c r="K616" s="2"/>
       <c r="M616" s="2"/>
       <c r="O616" s="2"/>
       <c r="Q616" s="2"/>
       <c r="S616" s="2"/>
     </row>
     <row r="617" spans="1:108">
       <c r="G617" s="2"/>
       <c r="I617" s="2"/>
       <c r="K617" s="2"/>
       <c r="M617" s="2"/>
       <c r="O617" s="2"/>
       <c r="Q617" s="2"/>
       <c r="S617" s="2"/>
     </row>
     <row r="618" spans="1:108">
       <c r="G618" s="2"/>
       <c r="I618" s="2"/>
       <c r="K618" s="2"/>
       <c r="M618" s="2"/>
       <c r="O618" s="2"/>
@@ -7063,83 +6742,77 @@
       <c r="G624" s="2"/>
       <c r="I624" s="2"/>
       <c r="K624" s="2"/>
       <c r="M624" s="2"/>
       <c r="O624" s="2"/>
       <c r="Q624" s="2"/>
       <c r="S624" s="2"/>
     </row>
     <row r="625" spans="1:108">
       <c r="G625" s="2"/>
       <c r="I625" s="2"/>
       <c r="K625" s="2"/>
       <c r="M625" s="2"/>
       <c r="O625" s="2"/>
       <c r="Q625" s="2"/>
       <c r="S625" s="2"/>
     </row>
     <row r="626" spans="1:108">
       <c r="G626" s="2"/>
       <c r="I626" s="2"/>
       <c r="K626" s="2"/>
       <c r="M626" s="2"/>
       <c r="O626" s="2"/>
       <c r="Q626" s="2"/>
       <c r="S626" s="2"/>
-      <c r="DB626" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="627" spans="1:108">
       <c r="G627" s="2"/>
       <c r="I627" s="2"/>
       <c r="K627" s="2"/>
       <c r="M627" s="2"/>
       <c r="O627" s="2"/>
       <c r="Q627" s="2"/>
       <c r="S627" s="2"/>
     </row>
     <row r="628" spans="1:108">
       <c r="G628" s="2"/>
       <c r="I628" s="2"/>
       <c r="K628" s="2"/>
       <c r="M628" s="2"/>
       <c r="O628" s="2"/>
       <c r="Q628" s="2"/>
       <c r="S628" s="2"/>
     </row>
     <row r="629" spans="1:108">
       <c r="G629" s="2"/>
       <c r="I629" s="2"/>
       <c r="K629" s="2"/>
       <c r="M629" s="2"/>
       <c r="O629" s="2"/>
       <c r="Q629" s="2"/>
       <c r="S629" s="2"/>
-      <c r="DB629" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="630" spans="1:108">
       <c r="G630" s="2"/>
       <c r="I630" s="2"/>
       <c r="K630" s="2"/>
       <c r="M630" s="2"/>
       <c r="O630" s="2"/>
       <c r="Q630" s="2"/>
       <c r="S630" s="2"/>
     </row>
     <row r="631" spans="1:108">
       <c r="G631" s="2"/>
       <c r="I631" s="2"/>
       <c r="K631" s="2"/>
       <c r="M631" s="2"/>
       <c r="O631" s="2"/>
       <c r="Q631" s="2"/>
       <c r="S631" s="2"/>
     </row>
     <row r="632" spans="1:108">
       <c r="G632" s="2"/>
       <c r="I632" s="2"/>
       <c r="K632" s="2"/>
       <c r="M632" s="2"/>
       <c r="O632" s="2"/>
@@ -7240,50 +6913,53 @@
       <c r="G643" s="2"/>
       <c r="I643" s="2"/>
       <c r="K643" s="2"/>
       <c r="M643" s="2"/>
       <c r="O643" s="2"/>
       <c r="Q643" s="2"/>
       <c r="S643" s="2"/>
     </row>
     <row r="644" spans="1:108">
       <c r="G644" s="2"/>
       <c r="I644" s="2"/>
       <c r="K644" s="2"/>
       <c r="M644" s="2"/>
       <c r="O644" s="2"/>
       <c r="Q644" s="2"/>
       <c r="S644" s="2"/>
     </row>
     <row r="645" spans="1:108">
       <c r="G645" s="2"/>
       <c r="I645" s="2"/>
       <c r="K645" s="2"/>
       <c r="M645" s="2"/>
       <c r="O645" s="2"/>
       <c r="Q645" s="2"/>
       <c r="S645" s="2"/>
+      <c r="DB645" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="646" spans="1:108">
       <c r="G646" s="2"/>
       <c r="I646" s="2"/>
       <c r="K646" s="2"/>
       <c r="M646" s="2"/>
       <c r="O646" s="2"/>
       <c r="Q646" s="2"/>
       <c r="S646" s="2"/>
     </row>
     <row r="647" spans="1:108">
       <c r="G647" s="2"/>
       <c r="I647" s="2"/>
       <c r="K647" s="2"/>
       <c r="M647" s="2"/>
       <c r="O647" s="2"/>
       <c r="Q647" s="2"/>
       <c r="S647" s="2"/>
     </row>
     <row r="648" spans="1:108">
       <c r="G648" s="2"/>
       <c r="I648" s="2"/>
       <c r="K648" s="2"/>
       <c r="M648" s="2"/>
       <c r="O648" s="2"/>
@@ -10447,51 +10123,51 @@
       <c r="M999" s="2"/>
       <c r="O999" s="2"/>
       <c r="Q999" s="2"/>
       <c r="S999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="G1000" s="2"/>
       <c r="I1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="10">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
-      <formula1>'Worksheet'!$DB$1:$DB$629</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$645</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DC$1:$DC$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>