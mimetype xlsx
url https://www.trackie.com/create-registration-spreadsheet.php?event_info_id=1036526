--- v0 (2026-03-25)
+++ v1 (2026-06-22)
@@ -71,51 +71,51 @@
   <si>
     <t>1036526:event_seed:1</t>
   </si>
   <si>
     <t>1036526:reg_event:2</t>
   </si>
   <si>
     <t>1036526:event_seed:2</t>
   </si>
   <si>
     <t>1036526:reg_event:3</t>
   </si>
   <si>
     <t>1036526:event_seed:3</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>U16</t>
   </si>
   <si>
     <t>2000m Steeplechase</t>
   </si>
   <si>
-    <t>Event Registration - Royal Canadian Legion District B Championships and Ontario Summer Games Team Selection</t>
+    <t>Event Registration - Royal Canadian Legion District B Ontario Provincial Qualifier and Ontario Summer Games Qualifier</t>
   </si>
   <si>
     <t>U18</t>
   </si>
   <si>
     <t>80m Hurdles</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Team</t>
   </si>