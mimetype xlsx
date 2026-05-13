--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="687">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="689">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>U16</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036529:typeValue:101</t>
   </si>
   <si>
     <t>1036529:typeValue:102</t>
   </si>
   <si>
     <t>1036529:typeValue:103</t>
   </si>
   <si>
@@ -545,50 +545,53 @@
   <si>
     <t>Club D'athlétisme Cdn-Ndg (ACDN)</t>
   </si>
   <si>
     <t>Club D'athlétisme De L'université Laval (CAUL)</t>
   </si>
   <si>
     <t>Club D'athlétisme De Québec (CAQC)</t>
   </si>
   <si>
     <t>Club D'athlétisme Du Mille De Dolbeau-Mistassini (CMDM)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Légendaires Des Pays-D'en-Haut (LPDH)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Roadrunners (CALR)</t>
   </si>
   <si>
     <t>Club De Coureurs Boréal (BORL)</t>
   </si>
   <si>
     <t>Club De Coureurs Phoenix (CCPH)</t>
   </si>
   <si>
+    <t>Club De Course À Pied Lachine-Dorval (CCPLD)</t>
+  </si>
+  <si>
     <t>Club De Course En Sentiers De Sutton (CCSS)</t>
   </si>
   <si>
     <t>Club De Course En'core (CDCE)</t>
   </si>
   <si>
     <t>Club De Course Gaspesia (GASP)</t>
   </si>
   <si>
     <t>Club De Course Les Aspirants De Repentigny (ASRE)</t>
   </si>
   <si>
     <t>Club De Course Les Vikings (VIKI)</t>
   </si>
   <si>
     <t>Club De Course Pulsars (PULS)</t>
   </si>
   <si>
     <t>Club De Course Volt (VOLT)</t>
   </si>
   <si>
     <t>Club De Trail De Bromont (CTBB)</t>
   </si>
   <si>
     <t>Club De Trail Montréal (TMTL)</t>
@@ -1671,50 +1674,53 @@
     <t>South East Spartans (SESP)</t>
   </si>
   <si>
     <t>South Simcoe Dufferin T.f.c. (OSSD)</t>
   </si>
   <si>
     <t>Southpointe Academy (SOUTH)</t>
   </si>
   <si>
     <t>Southwest Nova Athletics (SWNA)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
+  </si>
+  <si>
+    <t>Speed Mechanics Athletic Club (SMAC)</t>
   </si>
   <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>Split City Sonics (SPLI)</t>
   </si>
   <si>
     <t>Sport-Études Kinécible (SEKC)</t>
   </si>
   <si>
     <t>St Christy-Ihunaegbo Athletics Club (SCIA)</t>
   </si>
   <si>
     <t>St Thomas Legion Track &amp; Field Club (OSTL)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
   <si>
     <t>St. Albert Mustangs Track &amp; Field Club (STAL)</t>
   </si>
   <si>
     <t>St. Emile School (MSTEM)</t>
   </si>
@@ -5117,51 +5123,51 @@
     <row r="160" spans="1:108">
       <c r="E160" s="2"/>
       <c r="J160" s="2"/>
       <c r="L160" s="2"/>
       <c r="N160" s="2"/>
       <c r="P160" s="2"/>
       <c r="R160" s="2"/>
       <c r="T160" s="2"/>
       <c r="V160" s="2"/>
       <c r="X160" s="2"/>
       <c r="DB160" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="161" spans="1:108">
       <c r="E161" s="2"/>
       <c r="J161" s="2"/>
       <c r="L161" s="2"/>
       <c r="N161" s="2"/>
       <c r="P161" s="2"/>
       <c r="R161" s="2"/>
       <c r="T161" s="2"/>
       <c r="V161" s="2"/>
       <c r="X161" s="2"/>
       <c r="DB161" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="162" spans="1:108">
       <c r="E162" s="2"/>
       <c r="J162" s="2"/>
       <c r="L162" s="2"/>
       <c r="N162" s="2"/>
       <c r="P162" s="2"/>
       <c r="R162" s="2"/>
       <c r="T162" s="2"/>
       <c r="V162" s="2"/>
       <c r="X162" s="2"/>
       <c r="DB162" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="163" spans="1:108">
       <c r="E163" s="2"/>
       <c r="J163" s="2"/>
       <c r="L163" s="2"/>
       <c r="N163" s="2"/>
       <c r="P163" s="2"/>
       <c r="R163" s="2"/>
       <c r="T163" s="2"/>
       <c r="V163" s="2"/>
@@ -7511,65 +7517,65 @@
     <row r="331" spans="1:108">
       <c r="E331" s="2"/>
       <c r="J331" s="2"/>
       <c r="L331" s="2"/>
       <c r="N331" s="2"/>
       <c r="P331" s="2"/>
       <c r="R331" s="2"/>
       <c r="T331" s="2"/>
       <c r="V331" s="2"/>
       <c r="X331" s="2"/>
       <c r="DB331" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="332" spans="1:108">
       <c r="E332" s="2"/>
       <c r="J332" s="2"/>
       <c r="L332" s="2"/>
       <c r="N332" s="2"/>
       <c r="P332" s="2"/>
       <c r="R332" s="2"/>
       <c r="T332" s="2"/>
       <c r="V332" s="2"/>
       <c r="X332" s="2"/>
       <c r="DB332" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="333" spans="1:108">
       <c r="E333" s="2"/>
       <c r="J333" s="2"/>
       <c r="L333" s="2"/>
       <c r="N333" s="2"/>
       <c r="P333" s="2"/>
       <c r="R333" s="2"/>
       <c r="T333" s="2"/>
       <c r="V333" s="2"/>
       <c r="X333" s="2"/>
       <c r="DB333" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
     </row>
     <row r="334" spans="1:108">
       <c r="E334" s="2"/>
       <c r="J334" s="2"/>
       <c r="L334" s="2"/>
       <c r="N334" s="2"/>
       <c r="P334" s="2"/>
       <c r="R334" s="2"/>
       <c r="T334" s="2"/>
       <c r="V334" s="2"/>
       <c r="X334" s="2"/>
       <c r="DB334" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="335" spans="1:108">
       <c r="E335" s="2"/>
       <c r="J335" s="2"/>
       <c r="L335" s="2"/>
       <c r="N335" s="2"/>
       <c r="P335" s="2"/>
       <c r="R335" s="2"/>
       <c r="T335" s="2"/>
       <c r="V335" s="2"/>
@@ -8981,51 +8987,51 @@
     <row r="436" spans="1:108">
       <c r="E436" s="2"/>
       <c r="J436" s="2"/>
       <c r="L436" s="2"/>
       <c r="N436" s="2"/>
       <c r="P436" s="2"/>
       <c r="R436" s="2"/>
       <c r="T436" s="2"/>
       <c r="V436" s="2"/>
       <c r="X436" s="2"/>
       <c r="DB436" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="437" spans="1:108">
       <c r="E437" s="2"/>
       <c r="J437" s="2"/>
       <c r="L437" s="2"/>
       <c r="N437" s="2"/>
       <c r="P437" s="2"/>
       <c r="R437" s="2"/>
       <c r="T437" s="2"/>
       <c r="V437" s="2"/>
       <c r="X437" s="2"/>
       <c r="DB437" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
     </row>
     <row r="438" spans="1:108">
       <c r="E438" s="2"/>
       <c r="J438" s="2"/>
       <c r="L438" s="2"/>
       <c r="N438" s="2"/>
       <c r="P438" s="2"/>
       <c r="R438" s="2"/>
       <c r="T438" s="2"/>
       <c r="V438" s="2"/>
       <c r="X438" s="2"/>
       <c r="DB438" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="439" spans="1:108">
       <c r="E439" s="2"/>
       <c r="J439" s="2"/>
       <c r="L439" s="2"/>
       <c r="N439" s="2"/>
       <c r="P439" s="2"/>
       <c r="R439" s="2"/>
       <c r="T439" s="2"/>
       <c r="V439" s="2"/>
@@ -9065,51 +9071,51 @@
     <row r="442" spans="1:108">
       <c r="E442" s="2"/>
       <c r="J442" s="2"/>
       <c r="L442" s="2"/>
       <c r="N442" s="2"/>
       <c r="P442" s="2"/>
       <c r="R442" s="2"/>
       <c r="T442" s="2"/>
       <c r="V442" s="2"/>
       <c r="X442" s="2"/>
       <c r="DB442" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="443" spans="1:108">
       <c r="E443" s="2"/>
       <c r="J443" s="2"/>
       <c r="L443" s="2"/>
       <c r="N443" s="2"/>
       <c r="P443" s="2"/>
       <c r="R443" s="2"/>
       <c r="T443" s="2"/>
       <c r="V443" s="2"/>
       <c r="X443" s="2"/>
       <c r="DB443" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
     </row>
     <row r="444" spans="1:108">
       <c r="E444" s="2"/>
       <c r="J444" s="2"/>
       <c r="L444" s="2"/>
       <c r="N444" s="2"/>
       <c r="P444" s="2"/>
       <c r="R444" s="2"/>
       <c r="T444" s="2"/>
       <c r="V444" s="2"/>
       <c r="X444" s="2"/>
       <c r="DB444" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="445" spans="1:108">
       <c r="E445" s="2"/>
       <c r="J445" s="2"/>
       <c r="L445" s="2"/>
       <c r="N445" s="2"/>
       <c r="P445" s="2"/>
       <c r="R445" s="2"/>
       <c r="T445" s="2"/>
       <c r="V445" s="2"/>
@@ -9541,51 +9547,51 @@
     <row r="476" spans="1:108">
       <c r="E476" s="2"/>
       <c r="J476" s="2"/>
       <c r="L476" s="2"/>
       <c r="N476" s="2"/>
       <c r="P476" s="2"/>
       <c r="R476" s="2"/>
       <c r="T476" s="2"/>
       <c r="V476" s="2"/>
       <c r="X476" s="2"/>
       <c r="DB476" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="477" spans="1:108">
       <c r="E477" s="2"/>
       <c r="J477" s="2"/>
       <c r="L477" s="2"/>
       <c r="N477" s="2"/>
       <c r="P477" s="2"/>
       <c r="R477" s="2"/>
       <c r="T477" s="2"/>
       <c r="V477" s="2"/>
       <c r="X477" s="2"/>
       <c r="DB477" t="s">
-        <v>542</v>
+        <v>543</v>
       </c>
     </row>
     <row r="478" spans="1:108">
       <c r="E478" s="2"/>
       <c r="J478" s="2"/>
       <c r="L478" s="2"/>
       <c r="N478" s="2"/>
       <c r="P478" s="2"/>
       <c r="R478" s="2"/>
       <c r="T478" s="2"/>
       <c r="V478" s="2"/>
       <c r="X478" s="2"/>
       <c r="DB478" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="479" spans="1:108">
       <c r="E479" s="2"/>
       <c r="J479" s="2"/>
       <c r="L479" s="2"/>
       <c r="N479" s="2"/>
       <c r="P479" s="2"/>
       <c r="R479" s="2"/>
       <c r="T479" s="2"/>
       <c r="V479" s="2"/>
@@ -11570,61 +11576,67 @@
     </row>
     <row r="621" spans="1:108">
       <c r="E621" s="2"/>
       <c r="J621" s="2"/>
       <c r="L621" s="2"/>
       <c r="N621" s="2"/>
       <c r="P621" s="2"/>
       <c r="R621" s="2"/>
       <c r="T621" s="2"/>
       <c r="V621" s="2"/>
       <c r="X621" s="2"/>
       <c r="DB621" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="622" spans="1:108">
       <c r="E622" s="2"/>
       <c r="J622" s="2"/>
       <c r="L622" s="2"/>
       <c r="N622" s="2"/>
       <c r="P622" s="2"/>
       <c r="R622" s="2"/>
       <c r="T622" s="2"/>
       <c r="V622" s="2"/>
       <c r="X622" s="2"/>
+      <c r="DB622" t="s">
+        <v>687</v>
+      </c>
     </row>
     <row r="623" spans="1:108">
       <c r="E623" s="2"/>
       <c r="J623" s="2"/>
       <c r="L623" s="2"/>
       <c r="N623" s="2"/>
       <c r="P623" s="2"/>
       <c r="R623" s="2"/>
       <c r="T623" s="2"/>
       <c r="V623" s="2"/>
       <c r="X623" s="2"/>
+      <c r="DB623" t="s">
+        <v>688</v>
+      </c>
     </row>
     <row r="624" spans="1:108">
       <c r="E624" s="2"/>
       <c r="J624" s="2"/>
       <c r="L624" s="2"/>
       <c r="N624" s="2"/>
       <c r="P624" s="2"/>
       <c r="R624" s="2"/>
       <c r="T624" s="2"/>
       <c r="V624" s="2"/>
       <c r="X624" s="2"/>
     </row>
     <row r="625" spans="1:108">
       <c r="E625" s="2"/>
       <c r="J625" s="2"/>
       <c r="L625" s="2"/>
       <c r="N625" s="2"/>
       <c r="P625" s="2"/>
       <c r="R625" s="2"/>
       <c r="T625" s="2"/>
       <c r="V625" s="2"/>
       <c r="X625" s="2"/>
     </row>
     <row r="626" spans="1:108">
       <c r="E626" s="2"/>
@@ -15740,51 +15752,51 @@
       <c r="V999" s="2"/>
       <c r="X999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="E1000" s="2"/>
       <c r="J1000" s="2"/>
       <c r="L1000" s="2"/>
       <c r="N1000" s="2"/>
       <c r="P1000" s="2"/>
       <c r="R1000" s="2"/>
       <c r="T1000" s="2"/>
       <c r="V1000" s="2"/>
       <c r="X1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$621</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$623</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$14</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$14</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$14</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DD$1:$DD$14</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DD$1:$DD$14</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DD$1:$DD$14</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$14</formula1>
     </dataValidation>