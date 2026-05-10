--- v0 (2026-03-23)
+++ v1 (2026-05-10)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="694">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="695">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>U16</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036531:typeValue:3:409653</t>
   </si>
   <si>
     <t>1036531:typeValue:101</t>
   </si>
   <si>
@@ -564,50 +564,53 @@
     <t>Club D'athlétisme Beauce-Etchemin (CABE)</t>
   </si>
   <si>
     <t>Club D'athlétisme Cdn-Ndg (ACDN)</t>
   </si>
   <si>
     <t>Club D'athlétisme De L'université Laval (CAUL)</t>
   </si>
   <si>
     <t>Club D'athlétisme De Québec (CAQC)</t>
   </si>
   <si>
     <t>Club D'athlétisme Du Mille De Dolbeau-Mistassini (CMDM)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Légendaires Des Pays-D'en-Haut (LPDH)</t>
   </si>
   <si>
     <t>Club D'athlétisme Les Roadrunners (CALR)</t>
   </si>
   <si>
     <t>Club De Coureurs Boréal (BORL)</t>
   </si>
   <si>
     <t>Club De Coureurs Phoenix (CCPH)</t>
+  </si>
+  <si>
+    <t>Club De Course À Pied Lachine-Dorval (CCPLD)</t>
   </si>
   <si>
     <t>Club De Course En Sentiers De Sutton (CCSS)</t>
   </si>
   <si>
     <t>Club De Course En'core (CDCE)</t>
   </si>
   <si>
     <t>Club De Course Gaspesia (GASP)</t>
   </si>
   <si>
     <t>Club De Course Les Aspirants De Repentigny (ASRE)</t>
   </si>
   <si>
     <t>Club De Course Les Vikings (VIKI)</t>
   </si>
   <si>
     <t>Club De Course Pulsars (PULS)</t>
   </si>
   <si>
     <t>Club De Course Volt (VOLT)</t>
   </si>
   <si>
     <t>Club De Trail De Bromont (CTBB)</t>
   </si>
@@ -5161,51 +5164,51 @@
     <row r="160" spans="1:109">
       <c r="F160" s="2"/>
       <c r="K160" s="2"/>
       <c r="M160" s="2"/>
       <c r="O160" s="2"/>
       <c r="Q160" s="2"/>
       <c r="S160" s="2"/>
       <c r="U160" s="2"/>
       <c r="W160" s="2"/>
       <c r="Y160" s="2"/>
       <c r="DC160" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="161" spans="1:109">
       <c r="F161" s="2"/>
       <c r="K161" s="2"/>
       <c r="M161" s="2"/>
       <c r="O161" s="2"/>
       <c r="Q161" s="2"/>
       <c r="S161" s="2"/>
       <c r="U161" s="2"/>
       <c r="W161" s="2"/>
       <c r="Y161" s="2"/>
       <c r="DC161" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="162" spans="1:109">
       <c r="F162" s="2"/>
       <c r="K162" s="2"/>
       <c r="M162" s="2"/>
       <c r="O162" s="2"/>
       <c r="Q162" s="2"/>
       <c r="S162" s="2"/>
       <c r="U162" s="2"/>
       <c r="W162" s="2"/>
       <c r="Y162" s="2"/>
       <c r="DC162" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="163" spans="1:109">
       <c r="F163" s="2"/>
       <c r="K163" s="2"/>
       <c r="M163" s="2"/>
       <c r="O163" s="2"/>
       <c r="Q163" s="2"/>
       <c r="S163" s="2"/>
       <c r="U163" s="2"/>
       <c r="W163" s="2"/>
@@ -7555,65 +7558,65 @@
     <row r="331" spans="1:109">
       <c r="F331" s="2"/>
       <c r="K331" s="2"/>
       <c r="M331" s="2"/>
       <c r="O331" s="2"/>
       <c r="Q331" s="2"/>
       <c r="S331" s="2"/>
       <c r="U331" s="2"/>
       <c r="W331" s="2"/>
       <c r="Y331" s="2"/>
       <c r="DC331" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="332" spans="1:109">
       <c r="F332" s="2"/>
       <c r="K332" s="2"/>
       <c r="M332" s="2"/>
       <c r="O332" s="2"/>
       <c r="Q332" s="2"/>
       <c r="S332" s="2"/>
       <c r="U332" s="2"/>
       <c r="W332" s="2"/>
       <c r="Y332" s="2"/>
       <c r="DC332" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="333" spans="1:109">
       <c r="F333" s="2"/>
       <c r="K333" s="2"/>
       <c r="M333" s="2"/>
       <c r="O333" s="2"/>
       <c r="Q333" s="2"/>
       <c r="S333" s="2"/>
       <c r="U333" s="2"/>
       <c r="W333" s="2"/>
       <c r="Y333" s="2"/>
       <c r="DC333" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="334" spans="1:109">
       <c r="F334" s="2"/>
       <c r="K334" s="2"/>
       <c r="M334" s="2"/>
       <c r="O334" s="2"/>
       <c r="Q334" s="2"/>
       <c r="S334" s="2"/>
       <c r="U334" s="2"/>
       <c r="W334" s="2"/>
       <c r="Y334" s="2"/>
       <c r="DC334" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="335" spans="1:109">
       <c r="F335" s="2"/>
       <c r="K335" s="2"/>
       <c r="M335" s="2"/>
       <c r="O335" s="2"/>
       <c r="Q335" s="2"/>
       <c r="S335" s="2"/>
       <c r="U335" s="2"/>
       <c r="W335" s="2"/>
@@ -9025,51 +9028,51 @@
     <row r="436" spans="1:109">
       <c r="F436" s="2"/>
       <c r="K436" s="2"/>
       <c r="M436" s="2"/>
       <c r="O436" s="2"/>
       <c r="Q436" s="2"/>
       <c r="S436" s="2"/>
       <c r="U436" s="2"/>
       <c r="W436" s="2"/>
       <c r="Y436" s="2"/>
       <c r="DC436" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="437" spans="1:109">
       <c r="F437" s="2"/>
       <c r="K437" s="2"/>
       <c r="M437" s="2"/>
       <c r="O437" s="2"/>
       <c r="Q437" s="2"/>
       <c r="S437" s="2"/>
       <c r="U437" s="2"/>
       <c r="W437" s="2"/>
       <c r="Y437" s="2"/>
       <c r="DC437" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="438" spans="1:109">
       <c r="F438" s="2"/>
       <c r="K438" s="2"/>
       <c r="M438" s="2"/>
       <c r="O438" s="2"/>
       <c r="Q438" s="2"/>
       <c r="S438" s="2"/>
       <c r="U438" s="2"/>
       <c r="W438" s="2"/>
       <c r="Y438" s="2"/>
       <c r="DC438" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="439" spans="1:109">
       <c r="F439" s="2"/>
       <c r="K439" s="2"/>
       <c r="M439" s="2"/>
       <c r="O439" s="2"/>
       <c r="Q439" s="2"/>
       <c r="S439" s="2"/>
       <c r="U439" s="2"/>
       <c r="W439" s="2"/>
@@ -9109,51 +9112,51 @@
     <row r="442" spans="1:109">
       <c r="F442" s="2"/>
       <c r="K442" s="2"/>
       <c r="M442" s="2"/>
       <c r="O442" s="2"/>
       <c r="Q442" s="2"/>
       <c r="S442" s="2"/>
       <c r="U442" s="2"/>
       <c r="W442" s="2"/>
       <c r="Y442" s="2"/>
       <c r="DC442" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="443" spans="1:109">
       <c r="F443" s="2"/>
       <c r="K443" s="2"/>
       <c r="M443" s="2"/>
       <c r="O443" s="2"/>
       <c r="Q443" s="2"/>
       <c r="S443" s="2"/>
       <c r="U443" s="2"/>
       <c r="W443" s="2"/>
       <c r="Y443" s="2"/>
       <c r="DC443" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
     </row>
     <row r="444" spans="1:109">
       <c r="F444" s="2"/>
       <c r="K444" s="2"/>
       <c r="M444" s="2"/>
       <c r="O444" s="2"/>
       <c r="Q444" s="2"/>
       <c r="S444" s="2"/>
       <c r="U444" s="2"/>
       <c r="W444" s="2"/>
       <c r="Y444" s="2"/>
       <c r="DC444" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="445" spans="1:109">
       <c r="F445" s="2"/>
       <c r="K445" s="2"/>
       <c r="M445" s="2"/>
       <c r="O445" s="2"/>
       <c r="Q445" s="2"/>
       <c r="S445" s="2"/>
       <c r="U445" s="2"/>
       <c r="W445" s="2"/>
@@ -9585,51 +9588,51 @@
     <row r="476" spans="1:109">
       <c r="F476" s="2"/>
       <c r="K476" s="2"/>
       <c r="M476" s="2"/>
       <c r="O476" s="2"/>
       <c r="Q476" s="2"/>
       <c r="S476" s="2"/>
       <c r="U476" s="2"/>
       <c r="W476" s="2"/>
       <c r="Y476" s="2"/>
       <c r="DC476" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="477" spans="1:109">
       <c r="F477" s="2"/>
       <c r="K477" s="2"/>
       <c r="M477" s="2"/>
       <c r="O477" s="2"/>
       <c r="Q477" s="2"/>
       <c r="S477" s="2"/>
       <c r="U477" s="2"/>
       <c r="W477" s="2"/>
       <c r="Y477" s="2"/>
       <c r="DC477" t="s">
-        <v>549</v>
+        <v>550</v>
       </c>
     </row>
     <row r="478" spans="1:109">
       <c r="F478" s="2"/>
       <c r="K478" s="2"/>
       <c r="M478" s="2"/>
       <c r="O478" s="2"/>
       <c r="Q478" s="2"/>
       <c r="S478" s="2"/>
       <c r="U478" s="2"/>
       <c r="W478" s="2"/>
       <c r="Y478" s="2"/>
       <c r="DC478" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="479" spans="1:109">
       <c r="F479" s="2"/>
       <c r="K479" s="2"/>
       <c r="M479" s="2"/>
       <c r="O479" s="2"/>
       <c r="Q479" s="2"/>
       <c r="S479" s="2"/>
       <c r="U479" s="2"/>
       <c r="W479" s="2"/>
@@ -11614,50 +11617,53 @@
     </row>
     <row r="621" spans="1:109">
       <c r="F621" s="2"/>
       <c r="K621" s="2"/>
       <c r="M621" s="2"/>
       <c r="O621" s="2"/>
       <c r="Q621" s="2"/>
       <c r="S621" s="2"/>
       <c r="U621" s="2"/>
       <c r="W621" s="2"/>
       <c r="Y621" s="2"/>
       <c r="DC621" t="s">
         <v>693</v>
       </c>
     </row>
     <row r="622" spans="1:109">
       <c r="F622" s="2"/>
       <c r="K622" s="2"/>
       <c r="M622" s="2"/>
       <c r="O622" s="2"/>
       <c r="Q622" s="2"/>
       <c r="S622" s="2"/>
       <c r="U622" s="2"/>
       <c r="W622" s="2"/>
       <c r="Y622" s="2"/>
+      <c r="DC622" t="s">
+        <v>694</v>
+      </c>
     </row>
     <row r="623" spans="1:109">
       <c r="F623" s="2"/>
       <c r="K623" s="2"/>
       <c r="M623" s="2"/>
       <c r="O623" s="2"/>
       <c r="Q623" s="2"/>
       <c r="S623" s="2"/>
       <c r="U623" s="2"/>
       <c r="W623" s="2"/>
       <c r="Y623" s="2"/>
     </row>
     <row r="624" spans="1:109">
       <c r="F624" s="2"/>
       <c r="K624" s="2"/>
       <c r="M624" s="2"/>
       <c r="O624" s="2"/>
       <c r="Q624" s="2"/>
       <c r="S624" s="2"/>
       <c r="U624" s="2"/>
       <c r="W624" s="2"/>
       <c r="Y624" s="2"/>
     </row>
     <row r="625" spans="1:109">
       <c r="F625" s="2"/>
@@ -15787,51 +15793,51 @@
     <row r="1000" spans="1:109">
       <c r="F1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
       <c r="W1000" s="2"/>
       <c r="Y1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="12">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="A5:A1000">
       <formula1>'Worksheet'!$DA$1:$DA$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DC$1:$DC$621</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$622</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DE$1:$DE$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DE$1:$DE$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DE$1:$DE$17</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DE$1:$DE$17</formula1>
     </dataValidation>