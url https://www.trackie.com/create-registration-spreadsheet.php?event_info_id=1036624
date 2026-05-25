--- v0 (2026-04-10)
+++ v1 (2026-05-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="656">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>60m</t>
   </si>
   <si>
     <t>1036624:typeValue:101</t>
   </si>
   <si>
     <t>1036624:typeValue:102</t>
   </si>
   <si>
@@ -1614,50 +1614,53 @@
     <t>Snowshoe Canada (SC22)</t>
   </si>
   <si>
     <t>South East Spartans (SESP)</t>
   </si>
   <si>
     <t>South Simcoe Dufferin T.f.c. (OSSD)</t>
   </si>
   <si>
     <t>Southwest Nova Athletics (SWNA)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
+  </si>
+  <si>
+    <t>Speed Mechanics Athletics Club (SMAC)</t>
   </si>
   <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>Split City Sonics (SPLI)</t>
   </si>
   <si>
     <t>Sport-Études Kinécible (SEKC)</t>
   </si>
   <si>
     <t>St Christy-Ihunaegbo Athletics Club (SCIA)</t>
   </si>
   <si>
     <t>St Thomas Legion Track &amp; Field Club (OSTL)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
   <si>
     <t>St. Albert Mustangs Track &amp; Field Club (STAL)</t>
   </si>
   <si>
     <t>St. Emile School (MSTEM)</t>
   </si>
@@ -9680,170 +9683,170 @@
     </row>
     <row r="497" spans="1:109">
       <c r="E497" s="2"/>
       <c r="K497" s="2"/>
       <c r="M497" s="2"/>
       <c r="O497" s="2"/>
       <c r="Q497" s="2"/>
       <c r="S497" s="2"/>
       <c r="U497" s="2"/>
       <c r="W497" s="2"/>
       <c r="Y497" s="2"/>
       <c r="DB497" t="s">
         <v>542</v>
       </c>
     </row>
     <row r="498" spans="1:109">
       <c r="E498" s="2"/>
       <c r="K498" s="2"/>
       <c r="M498" s="2"/>
       <c r="O498" s="2"/>
       <c r="Q498" s="2"/>
       <c r="S498" s="2"/>
       <c r="U498" s="2"/>
       <c r="W498" s="2"/>
       <c r="Y498" s="2"/>
+      <c r="DB498" t="s">
+        <v>543</v>
+      </c>
     </row>
     <row r="499" spans="1:109">
       <c r="E499" s="2"/>
       <c r="K499" s="2"/>
       <c r="M499" s="2"/>
       <c r="O499" s="2"/>
       <c r="Q499" s="2"/>
       <c r="S499" s="2"/>
       <c r="U499" s="2"/>
       <c r="W499" s="2"/>
       <c r="Y499" s="2"/>
-      <c r="DB499" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="500" spans="1:109">
       <c r="E500" s="2"/>
       <c r="K500" s="2"/>
       <c r="M500" s="2"/>
       <c r="O500" s="2"/>
       <c r="Q500" s="2"/>
       <c r="S500" s="2"/>
       <c r="U500" s="2"/>
       <c r="W500" s="2"/>
       <c r="Y500" s="2"/>
       <c r="DB500" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="501" spans="1:109">
       <c r="E501" s="2"/>
       <c r="K501" s="2"/>
       <c r="M501" s="2"/>
       <c r="O501" s="2"/>
       <c r="Q501" s="2"/>
       <c r="S501" s="2"/>
       <c r="U501" s="2"/>
       <c r="W501" s="2"/>
       <c r="Y501" s="2"/>
       <c r="DB501" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="502" spans="1:109">
       <c r="E502" s="2"/>
       <c r="K502" s="2"/>
       <c r="M502" s="2"/>
       <c r="O502" s="2"/>
       <c r="Q502" s="2"/>
       <c r="S502" s="2"/>
       <c r="U502" s="2"/>
       <c r="W502" s="2"/>
       <c r="Y502" s="2"/>
+      <c r="DB502" t="s">
+        <v>546</v>
+      </c>
     </row>
     <row r="503" spans="1:109">
       <c r="E503" s="2"/>
       <c r="K503" s="2"/>
       <c r="M503" s="2"/>
       <c r="O503" s="2"/>
       <c r="Q503" s="2"/>
       <c r="S503" s="2"/>
       <c r="U503" s="2"/>
       <c r="W503" s="2"/>
       <c r="Y503" s="2"/>
-      <c r="DB503" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="504" spans="1:109">
       <c r="E504" s="2"/>
       <c r="K504" s="2"/>
       <c r="M504" s="2"/>
       <c r="O504" s="2"/>
       <c r="Q504" s="2"/>
       <c r="S504" s="2"/>
       <c r="U504" s="2"/>
       <c r="W504" s="2"/>
       <c r="Y504" s="2"/>
       <c r="DB504" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="505" spans="1:109">
       <c r="E505" s="2"/>
       <c r="K505" s="2"/>
       <c r="M505" s="2"/>
       <c r="O505" s="2"/>
       <c r="Q505" s="2"/>
       <c r="S505" s="2"/>
       <c r="U505" s="2"/>
       <c r="W505" s="2"/>
       <c r="Y505" s="2"/>
       <c r="DB505" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="506" spans="1:109">
       <c r="E506" s="2"/>
       <c r="K506" s="2"/>
       <c r="M506" s="2"/>
       <c r="O506" s="2"/>
       <c r="Q506" s="2"/>
       <c r="S506" s="2"/>
       <c r="U506" s="2"/>
       <c r="W506" s="2"/>
       <c r="Y506" s="2"/>
+      <c r="DB506" t="s">
+        <v>549</v>
+      </c>
     </row>
     <row r="507" spans="1:109">
       <c r="E507" s="2"/>
       <c r="K507" s="2"/>
       <c r="M507" s="2"/>
       <c r="O507" s="2"/>
       <c r="Q507" s="2"/>
       <c r="S507" s="2"/>
       <c r="U507" s="2"/>
       <c r="W507" s="2"/>
       <c r="Y507" s="2"/>
-      <c r="DB507" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="508" spans="1:109">
       <c r="E508" s="2"/>
       <c r="K508" s="2"/>
       <c r="M508" s="2"/>
       <c r="O508" s="2"/>
       <c r="Q508" s="2"/>
       <c r="S508" s="2"/>
       <c r="U508" s="2"/>
       <c r="W508" s="2"/>
       <c r="Y508" s="2"/>
       <c r="DB508" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="509" spans="1:109">
       <c r="E509" s="2"/>
       <c r="K509" s="2"/>
       <c r="M509" s="2"/>
       <c r="O509" s="2"/>
       <c r="Q509" s="2"/>
       <c r="S509" s="2"/>
       <c r="U509" s="2"/>
       <c r="W509" s="2"/>
       <c r="Y509" s="2"/>
@@ -10357,128 +10360,128 @@
     </row>
     <row r="546" spans="1:109">
       <c r="E546" s="2"/>
       <c r="K546" s="2"/>
       <c r="M546" s="2"/>
       <c r="O546" s="2"/>
       <c r="Q546" s="2"/>
       <c r="S546" s="2"/>
       <c r="U546" s="2"/>
       <c r="W546" s="2"/>
       <c r="Y546" s="2"/>
       <c r="DB546" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="547" spans="1:109">
       <c r="E547" s="2"/>
       <c r="K547" s="2"/>
       <c r="M547" s="2"/>
       <c r="O547" s="2"/>
       <c r="Q547" s="2"/>
       <c r="S547" s="2"/>
       <c r="U547" s="2"/>
       <c r="W547" s="2"/>
       <c r="Y547" s="2"/>
+      <c r="DB547" t="s">
+        <v>589</v>
+      </c>
     </row>
     <row r="548" spans="1:109">
       <c r="E548" s="2"/>
       <c r="K548" s="2"/>
       <c r="M548" s="2"/>
       <c r="O548" s="2"/>
       <c r="Q548" s="2"/>
       <c r="S548" s="2"/>
       <c r="U548" s="2"/>
       <c r="W548" s="2"/>
       <c r="Y548" s="2"/>
-      <c r="DB548" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="549" spans="1:109">
       <c r="E549" s="2"/>
       <c r="K549" s="2"/>
       <c r="M549" s="2"/>
       <c r="O549" s="2"/>
       <c r="Q549" s="2"/>
       <c r="S549" s="2"/>
       <c r="U549" s="2"/>
       <c r="W549" s="2"/>
       <c r="Y549" s="2"/>
       <c r="DB549" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="550" spans="1:109">
       <c r="E550" s="2"/>
       <c r="K550" s="2"/>
       <c r="M550" s="2"/>
       <c r="O550" s="2"/>
       <c r="Q550" s="2"/>
       <c r="S550" s="2"/>
       <c r="U550" s="2"/>
       <c r="W550" s="2"/>
       <c r="Y550" s="2"/>
       <c r="DB550" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="551" spans="1:109">
       <c r="E551" s="2"/>
       <c r="K551" s="2"/>
       <c r="M551" s="2"/>
       <c r="O551" s="2"/>
       <c r="Q551" s="2"/>
       <c r="S551" s="2"/>
       <c r="U551" s="2"/>
       <c r="W551" s="2"/>
       <c r="Y551" s="2"/>
+      <c r="DB551" t="s">
+        <v>592</v>
+      </c>
     </row>
     <row r="552" spans="1:109">
       <c r="E552" s="2"/>
       <c r="K552" s="2"/>
       <c r="M552" s="2"/>
       <c r="O552" s="2"/>
       <c r="Q552" s="2"/>
       <c r="S552" s="2"/>
       <c r="U552" s="2"/>
       <c r="W552" s="2"/>
       <c r="Y552" s="2"/>
     </row>
     <row r="553" spans="1:109">
       <c r="E553" s="2"/>
       <c r="K553" s="2"/>
       <c r="M553" s="2"/>
       <c r="O553" s="2"/>
       <c r="Q553" s="2"/>
       <c r="S553" s="2"/>
       <c r="U553" s="2"/>
       <c r="W553" s="2"/>
       <c r="Y553" s="2"/>
-      <c r="DB553" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="554" spans="1:109">
       <c r="E554" s="2"/>
       <c r="K554" s="2"/>
       <c r="M554" s="2"/>
       <c r="O554" s="2"/>
       <c r="Q554" s="2"/>
       <c r="S554" s="2"/>
       <c r="U554" s="2"/>
       <c r="W554" s="2"/>
       <c r="Y554" s="2"/>
       <c r="DB554" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="555" spans="1:109">
       <c r="E555" s="2"/>
       <c r="K555" s="2"/>
       <c r="M555" s="2"/>
       <c r="O555" s="2"/>
       <c r="Q555" s="2"/>
       <c r="S555" s="2"/>
       <c r="U555" s="2"/>
       <c r="W555" s="2"/>
       <c r="Y555" s="2"/>
@@ -10488,64 +10491,64 @@
     </row>
     <row r="556" spans="1:109">
       <c r="E556" s="2"/>
       <c r="K556" s="2"/>
       <c r="M556" s="2"/>
       <c r="O556" s="2"/>
       <c r="Q556" s="2"/>
       <c r="S556" s="2"/>
       <c r="U556" s="2"/>
       <c r="W556" s="2"/>
       <c r="Y556" s="2"/>
       <c r="DB556" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="557" spans="1:109">
       <c r="E557" s="2"/>
       <c r="K557" s="2"/>
       <c r="M557" s="2"/>
       <c r="O557" s="2"/>
       <c r="Q557" s="2"/>
       <c r="S557" s="2"/>
       <c r="U557" s="2"/>
       <c r="W557" s="2"/>
       <c r="Y557" s="2"/>
+      <c r="DB557" t="s">
+        <v>596</v>
+      </c>
     </row>
     <row r="558" spans="1:109">
       <c r="E558" s="2"/>
       <c r="K558" s="2"/>
       <c r="M558" s="2"/>
       <c r="O558" s="2"/>
       <c r="Q558" s="2"/>
       <c r="S558" s="2"/>
       <c r="U558" s="2"/>
       <c r="W558" s="2"/>
       <c r="Y558" s="2"/>
-      <c r="DB558" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="559" spans="1:109">
       <c r="E559" s="2"/>
       <c r="K559" s="2"/>
       <c r="M559" s="2"/>
       <c r="O559" s="2"/>
       <c r="Q559" s="2"/>
       <c r="S559" s="2"/>
       <c r="U559" s="2"/>
       <c r="W559" s="2"/>
       <c r="Y559" s="2"/>
       <c r="DB559" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="560" spans="1:109">
       <c r="E560" s="2"/>
       <c r="K560" s="2"/>
       <c r="M560" s="2"/>
       <c r="O560" s="2"/>
       <c r="Q560" s="2"/>
       <c r="S560" s="2"/>
       <c r="U560" s="2"/>
       <c r="W560" s="2"/>
       <c r="Y560" s="2"/>
@@ -10807,75 +10810,75 @@
     </row>
     <row r="579" spans="1:109">
       <c r="E579" s="2"/>
       <c r="K579" s="2"/>
       <c r="M579" s="2"/>
       <c r="O579" s="2"/>
       <c r="Q579" s="2"/>
       <c r="S579" s="2"/>
       <c r="U579" s="2"/>
       <c r="W579" s="2"/>
       <c r="Y579" s="2"/>
       <c r="DB579" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="580" spans="1:109">
       <c r="E580" s="2"/>
       <c r="K580" s="2"/>
       <c r="M580" s="2"/>
       <c r="O580" s="2"/>
       <c r="Q580" s="2"/>
       <c r="S580" s="2"/>
       <c r="U580" s="2"/>
       <c r="W580" s="2"/>
       <c r="Y580" s="2"/>
+      <c r="DB580" t="s">
+        <v>618</v>
+      </c>
     </row>
     <row r="581" spans="1:109">
       <c r="E581" s="2"/>
       <c r="K581" s="2"/>
       <c r="M581" s="2"/>
       <c r="O581" s="2"/>
       <c r="Q581" s="2"/>
       <c r="S581" s="2"/>
       <c r="U581" s="2"/>
       <c r="W581" s="2"/>
       <c r="Y581" s="2"/>
     </row>
     <row r="582" spans="1:109">
       <c r="E582" s="2"/>
       <c r="K582" s="2"/>
       <c r="M582" s="2"/>
       <c r="O582" s="2"/>
       <c r="Q582" s="2"/>
       <c r="S582" s="2"/>
       <c r="U582" s="2"/>
       <c r="W582" s="2"/>
       <c r="Y582" s="2"/>
-      <c r="DB582" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="583" spans="1:109">
       <c r="E583" s="2"/>
       <c r="K583" s="2"/>
       <c r="M583" s="2"/>
       <c r="O583" s="2"/>
       <c r="Q583" s="2"/>
       <c r="S583" s="2"/>
       <c r="U583" s="2"/>
       <c r="W583" s="2"/>
       <c r="Y583" s="2"/>
       <c r="DB583" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="584" spans="1:109">
       <c r="E584" s="2"/>
       <c r="K584" s="2"/>
       <c r="M584" s="2"/>
       <c r="O584" s="2"/>
       <c r="Q584" s="2"/>
       <c r="S584" s="2"/>
       <c r="U584" s="2"/>
       <c r="W584" s="2"/>
       <c r="Y584" s="2"/>
@@ -10913,89 +10916,89 @@
     </row>
     <row r="587" spans="1:109">
       <c r="E587" s="2"/>
       <c r="K587" s="2"/>
       <c r="M587" s="2"/>
       <c r="O587" s="2"/>
       <c r="Q587" s="2"/>
       <c r="S587" s="2"/>
       <c r="U587" s="2"/>
       <c r="W587" s="2"/>
       <c r="Y587" s="2"/>
       <c r="DB587" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="588" spans="1:109">
       <c r="E588" s="2"/>
       <c r="K588" s="2"/>
       <c r="M588" s="2"/>
       <c r="O588" s="2"/>
       <c r="Q588" s="2"/>
       <c r="S588" s="2"/>
       <c r="U588" s="2"/>
       <c r="W588" s="2"/>
       <c r="Y588" s="2"/>
+      <c r="DB588" t="s">
+        <v>624</v>
+      </c>
     </row>
     <row r="589" spans="1:109">
       <c r="E589" s="2"/>
       <c r="K589" s="2"/>
       <c r="M589" s="2"/>
       <c r="O589" s="2"/>
       <c r="Q589" s="2"/>
       <c r="S589" s="2"/>
       <c r="U589" s="2"/>
       <c r="W589" s="2"/>
       <c r="Y589" s="2"/>
-      <c r="DB589" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="590" spans="1:109">
       <c r="E590" s="2"/>
       <c r="K590" s="2"/>
       <c r="M590" s="2"/>
       <c r="O590" s="2"/>
       <c r="Q590" s="2"/>
       <c r="S590" s="2"/>
       <c r="U590" s="2"/>
       <c r="W590" s="2"/>
       <c r="Y590" s="2"/>
+      <c r="DB590" t="s">
+        <v>625</v>
+      </c>
     </row>
     <row r="591" spans="1:109">
       <c r="E591" s="2"/>
       <c r="K591" s="2"/>
       <c r="M591" s="2"/>
       <c r="O591" s="2"/>
       <c r="Q591" s="2"/>
       <c r="S591" s="2"/>
       <c r="U591" s="2"/>
       <c r="W591" s="2"/>
       <c r="Y591" s="2"/>
-      <c r="DB591" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="592" spans="1:109">
       <c r="E592" s="2"/>
       <c r="K592" s="2"/>
       <c r="M592" s="2"/>
       <c r="O592" s="2"/>
       <c r="Q592" s="2"/>
       <c r="S592" s="2"/>
       <c r="U592" s="2"/>
       <c r="W592" s="2"/>
       <c r="Y592" s="2"/>
       <c r="DB592" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="593" spans="1:109">
       <c r="E593" s="2"/>
       <c r="K593" s="2"/>
       <c r="M593" s="2"/>
       <c r="O593" s="2"/>
       <c r="Q593" s="2"/>
       <c r="S593" s="2"/>
       <c r="U593" s="2"/>
       <c r="W593" s="2"/>
       <c r="Y593" s="2"/>
@@ -11075,64 +11078,64 @@
     </row>
     <row r="599" spans="1:109">
       <c r="E599" s="2"/>
       <c r="K599" s="2"/>
       <c r="M599" s="2"/>
       <c r="O599" s="2"/>
       <c r="Q599" s="2"/>
       <c r="S599" s="2"/>
       <c r="U599" s="2"/>
       <c r="W599" s="2"/>
       <c r="Y599" s="2"/>
       <c r="DB599" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="600" spans="1:109">
       <c r="E600" s="2"/>
       <c r="K600" s="2"/>
       <c r="M600" s="2"/>
       <c r="O600" s="2"/>
       <c r="Q600" s="2"/>
       <c r="S600" s="2"/>
       <c r="U600" s="2"/>
       <c r="W600" s="2"/>
       <c r="Y600" s="2"/>
+      <c r="DB600" t="s">
+        <v>634</v>
+      </c>
     </row>
     <row r="601" spans="1:109">
       <c r="E601" s="2"/>
       <c r="K601" s="2"/>
       <c r="M601" s="2"/>
       <c r="O601" s="2"/>
       <c r="Q601" s="2"/>
       <c r="S601" s="2"/>
       <c r="U601" s="2"/>
       <c r="W601" s="2"/>
       <c r="Y601" s="2"/>
-      <c r="DB601" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="602" spans="1:109">
       <c r="E602" s="2"/>
       <c r="K602" s="2"/>
       <c r="M602" s="2"/>
       <c r="O602" s="2"/>
       <c r="Q602" s="2"/>
       <c r="S602" s="2"/>
       <c r="U602" s="2"/>
       <c r="W602" s="2"/>
       <c r="Y602" s="2"/>
       <c r="DB602" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="603" spans="1:109">
       <c r="E603" s="2"/>
       <c r="K603" s="2"/>
       <c r="M603" s="2"/>
       <c r="O603" s="2"/>
       <c r="Q603" s="2"/>
       <c r="S603" s="2"/>
       <c r="U603" s="2"/>
       <c r="W603" s="2"/>
       <c r="Y603" s="2"/>
@@ -11268,64 +11271,64 @@
     </row>
     <row r="613" spans="1:109">
       <c r="E613" s="2"/>
       <c r="K613" s="2"/>
       <c r="M613" s="2"/>
       <c r="O613" s="2"/>
       <c r="Q613" s="2"/>
       <c r="S613" s="2"/>
       <c r="U613" s="2"/>
       <c r="W613" s="2"/>
       <c r="Y613" s="2"/>
       <c r="DB613" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="614" spans="1:109">
       <c r="E614" s="2"/>
       <c r="K614" s="2"/>
       <c r="M614" s="2"/>
       <c r="O614" s="2"/>
       <c r="Q614" s="2"/>
       <c r="S614" s="2"/>
       <c r="U614" s="2"/>
       <c r="W614" s="2"/>
       <c r="Y614" s="2"/>
+      <c r="DB614" t="s">
+        <v>647</v>
+      </c>
     </row>
     <row r="615" spans="1:109">
       <c r="E615" s="2"/>
       <c r="K615" s="2"/>
       <c r="M615" s="2"/>
       <c r="O615" s="2"/>
       <c r="Q615" s="2"/>
       <c r="S615" s="2"/>
       <c r="U615" s="2"/>
       <c r="W615" s="2"/>
       <c r="Y615" s="2"/>
-      <c r="DB615" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="616" spans="1:109">
       <c r="E616" s="2"/>
       <c r="K616" s="2"/>
       <c r="M616" s="2"/>
       <c r="O616" s="2"/>
       <c r="Q616" s="2"/>
       <c r="S616" s="2"/>
       <c r="U616" s="2"/>
       <c r="W616" s="2"/>
       <c r="Y616" s="2"/>
       <c r="DB616" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="617" spans="1:109">
       <c r="E617" s="2"/>
       <c r="K617" s="2"/>
       <c r="M617" s="2"/>
       <c r="O617" s="2"/>
       <c r="Q617" s="2"/>
       <c r="S617" s="2"/>
       <c r="U617" s="2"/>
       <c r="W617" s="2"/>
       <c r="Y617" s="2"/>
@@ -11391,50 +11394,53 @@
     </row>
     <row r="622" spans="1:109">
       <c r="E622" s="2"/>
       <c r="K622" s="2"/>
       <c r="M622" s="2"/>
       <c r="O622" s="2"/>
       <c r="Q622" s="2"/>
       <c r="S622" s="2"/>
       <c r="U622" s="2"/>
       <c r="W622" s="2"/>
       <c r="Y622" s="2"/>
       <c r="DB622" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="623" spans="1:109">
       <c r="E623" s="2"/>
       <c r="K623" s="2"/>
       <c r="M623" s="2"/>
       <c r="O623" s="2"/>
       <c r="Q623" s="2"/>
       <c r="S623" s="2"/>
       <c r="U623" s="2"/>
       <c r="W623" s="2"/>
       <c r="Y623" s="2"/>
+      <c r="DB623" t="s">
+        <v>655</v>
+      </c>
     </row>
     <row r="624" spans="1:109">
       <c r="E624" s="2"/>
       <c r="K624" s="2"/>
       <c r="M624" s="2"/>
       <c r="O624" s="2"/>
       <c r="Q624" s="2"/>
       <c r="S624" s="2"/>
       <c r="U624" s="2"/>
       <c r="W624" s="2"/>
       <c r="Y624" s="2"/>
     </row>
     <row r="625" spans="1:109">
       <c r="E625" s="2"/>
       <c r="K625" s="2"/>
       <c r="M625" s="2"/>
       <c r="O625" s="2"/>
       <c r="Q625" s="2"/>
       <c r="S625" s="2"/>
       <c r="U625" s="2"/>
       <c r="W625" s="2"/>
       <c r="Y625" s="2"/>
     </row>
     <row r="626" spans="1:109">
       <c r="E626" s="2"/>
@@ -15550,51 +15556,51 @@
       <c r="W999" s="2"/>
       <c r="Y999" s="2"/>
     </row>
     <row r="1000" spans="1:109">
       <c r="E1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
       <c r="W1000" s="2"/>
       <c r="Y1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="12">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$622</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$623</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$5</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>