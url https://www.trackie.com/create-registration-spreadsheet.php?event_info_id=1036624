--- v1 (2026-05-25)
+++ v2 (2026-07-09)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="656">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>60m</t>
   </si>
   <si>
     <t>1036624:typeValue:101</t>
   </si>
   <si>
     <t>1036624:typeValue:102</t>
   </si>
   <si>
@@ -770,51 +770,51 @@
   <si>
     <t>Élite Distance (EDAC)</t>
   </si>
   <si>
     <t>Elite Jumps (ELJU)</t>
   </si>
   <si>
     <t>Elite Track &amp; Field Academy (ETFA)</t>
   </si>
   <si>
     <t>Elmwood Jr/Sr High School (MEWHS)</t>
   </si>
   <si>
     <t>Endurance Event Productions Ltd. (EEPL)</t>
   </si>
   <si>
     <t>Epsilon Mont-Tremblant (CEMT)</t>
   </si>
   <si>
     <t>Equipe Endurance (ENDU)</t>
   </si>
   <si>
     <t>Estevan Legion Track Club (ELTC)</t>
   </si>
   <si>
-    <t>Etobicoke Huskies-Striders Track And Field Club (ETOB)</t>
+    <t>Etobicoke Track (ETOB)</t>
   </si>
   <si>
     <t>Etoile Rouge (CAER)</t>
   </si>
   <si>
     <t>Excel Athletika (EXCL)</t>
   </si>
   <si>
     <t>Extreme Velocity Track Club (EXTM)</t>
   </si>
   <si>
     <t>Filoup (FILO)</t>
   </si>
   <si>
     <t>Flight Club Regina (FLCR)</t>
   </si>
   <si>
     <t>Flower City Athletics (FLWR)</t>
   </si>
   <si>
     <t>Flying Angels Academy (FLYA)</t>
   </si>
   <si>
     <t>Flying M Athletic Club (FMAC)</t>
   </si>
@@ -1007,51 +1007,51 @@
   <si>
     <t>Kilomaîtres De Lasalle (KMSL)</t>
   </si>
   <si>
     <t>Kin-Academie (KINA)</t>
   </si>
   <si>
     <t>Kind Vibe Kids (KVKC)</t>
   </si>
   <si>
     <t>Kind Vibe Kids (KIND)</t>
   </si>
   <si>
     <t>Kingston Track &amp; Field Club (KING)</t>
   </si>
   <si>
     <t>Kitchener Waterloo T.f.a. (KWTF)</t>
   </si>
   <si>
     <t>La Cavale (CAVA)</t>
   </si>
   <si>
     <t>Lachine (LACH)</t>
   </si>
   <si>
-    <t>Lakehead Running (LAKE)</t>
+    <t>Lakehead Track &amp; Field Club (LAKE)</t>
   </si>
   <si>
     <t>Lakeland Yellow Jackets (LLYJ)</t>
   </si>
   <si>
     <t>Lanaudière-Olympique (CALO)</t>
   </si>
   <si>
     <t>Langley Mustangs (LANG)</t>
   </si>
   <si>
     <t>Lanigan Track Club (LTAC)</t>
   </si>
   <si>
     <t>Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Lasalle Athletics (LSCA)</t>
   </si>
   <si>
     <t>Last Mile Athletics Club (LMAC)</t>
   </si>
   <si>
     <t>Last Mountain Athletics Club (LMTC)</t>
   </si>
@@ -1430,51 +1430,51 @@
   <si>
     <t>Prairie Inn Harriers Racing Team (PIHR)</t>
   </si>
   <si>
     <t>Prairie Run Crew Outreach Program Inc. (PRCI)</t>
   </si>
   <si>
     <t>Predator Athletics Club (1PAC)</t>
   </si>
   <si>
     <t>Pride &amp; Remembrance Association (PRAR)</t>
   </si>
   <si>
     <t>Prince George Road Runners (PGRR)</t>
   </si>
   <si>
     <t>Prince George Track &amp; Field Club (PGTF)</t>
   </si>
   <si>
     <t>Project Athletics Track And Field Program (PATF)</t>
   </si>
   <si>
     <t>Quest Sports Track And Field Club (QSTF)</t>
   </si>
   <si>
-    <t>Quinte Legion Lynx Track And Field Club (QUIN)</t>
+    <t>Quinte Legion Track &amp; Field Club (QUIN)</t>
   </si>
   <si>
     <t>R. H. G. Bonnycastle School (MBONN)</t>
   </si>
   <si>
     <t>Rapid Pulse Para Athletics (RPPA)</t>
   </si>
   <si>
     <t>Real North Athletics Club (RNAC)</t>
   </si>
   <si>
     <t>Red Deer Polytechnic University (RDPT)</t>
   </si>
   <si>
     <t>Red Deer Titans (REDD)</t>
   </si>
   <si>
     <t>Red Shoe Shuffle - Rmhc Toronto (RSS1)</t>
   </si>
   <si>
     <t>Remparts (RCMR)</t>
   </si>
   <si>
     <t>Rhythm Athletics (RHYT)</t>
   </si>
@@ -1727,50 +1727,53 @@
   <si>
     <t>Svitanok - Brlvc (SVTK)</t>
   </si>
   <si>
     <t>Swift Current Selects (SCSS)</t>
   </si>
   <si>
     <t>Tarus (TARS)</t>
   </si>
   <si>
     <t>Tec Voc High School (MTVHS)</t>
   </si>
   <si>
     <t>Thames Athletics Club (THAC)</t>
   </si>
   <si>
     <t>The King's University (TKUE)</t>
   </si>
   <si>
     <t>The Limberlost Challenge (ATLC)</t>
   </si>
   <si>
     <t>The Prince Edward County Marathon (TCMA)</t>
   </si>
   <si>
+    <t>The Renegades Speed Club (RENS)</t>
+  </si>
+  <si>
     <t>The Rotary Club Of Wiarton Shore To Shore Annual Race (RCWS)</t>
   </si>
   <si>
     <t>Thorold Elite Track Club (TETC)</t>
   </si>
   <si>
     <t>Throwers Club (THRO)</t>
   </si>
   <si>
     <t>Timmins Running Club (TMNS)</t>
   </si>
   <si>
     <t>Tk Dale Wealth (TKDW)</t>
   </si>
   <si>
     <t>Top Notch Masters (TNMC)</t>
   </si>
   <si>
     <t>Toronto Carnival Run (TOCA)</t>
   </si>
   <si>
     <t>Toronto Harriers (TOHR)</t>
   </si>
   <si>
     <t>Toronto Olympic Track &amp; Field Club (OTOC)</t>
@@ -1923,50 +1926,53 @@
     <t>Vr Pro Inc. (VRPR)</t>
   </si>
   <si>
     <t>Walkerton &amp; District Hospital Foundation (WDHF)</t>
   </si>
   <si>
     <t>Waterloo Track Club (UWTC)</t>
   </si>
   <si>
     <t>Wc Race Series Society (WCRS)</t>
   </si>
   <si>
     <t>Wellington School (MWELL)</t>
   </si>
   <si>
     <t>West Island T. C. (WITC)</t>
   </si>
   <si>
     <t>West Vancouver Track &amp; Field Club (WVAN)</t>
   </si>
   <si>
     <t>Westdale School (MWDAL)</t>
   </si>
   <si>
     <t>Westwood Collegiate (MWWHS)</t>
+  </si>
+  <si>
+    <t>Wincity Endurance Project (WCEP)</t>
   </si>
   <si>
     <t>Wind Track And Field Club (WIND)</t>
   </si>
   <si>
     <t>Windsor Essex Athletics Club (WEAC)</t>
   </si>
   <si>
     <t>Windsor Legion T.f.c (WLEG)</t>
   </si>
   <si>
     <t>Winnipeg Optimist Athletics (WOAC)</t>
   </si>
   <si>
     <t>Wolves Athletics Club (WOLV)</t>
   </si>
   <si>
     <t>Woodstock Legion Athletic Club (WOOD)</t>
   </si>
   <si>
     <t>Wooly Bully Races (NSMC)</t>
   </si>
   <si>
     <t>Xsnrg Running Club (XSNR)</t>
   </si>
@@ -10374,128 +10380,128 @@
     </row>
     <row r="547" spans="1:109">
       <c r="E547" s="2"/>
       <c r="K547" s="2"/>
       <c r="M547" s="2"/>
       <c r="O547" s="2"/>
       <c r="Q547" s="2"/>
       <c r="S547" s="2"/>
       <c r="U547" s="2"/>
       <c r="W547" s="2"/>
       <c r="Y547" s="2"/>
       <c r="DB547" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="548" spans="1:109">
       <c r="E548" s="2"/>
       <c r="K548" s="2"/>
       <c r="M548" s="2"/>
       <c r="O548" s="2"/>
       <c r="Q548" s="2"/>
       <c r="S548" s="2"/>
       <c r="U548" s="2"/>
       <c r="W548" s="2"/>
       <c r="Y548" s="2"/>
+      <c r="DB548" t="s">
+        <v>590</v>
+      </c>
     </row>
     <row r="549" spans="1:109">
       <c r="E549" s="2"/>
       <c r="K549" s="2"/>
       <c r="M549" s="2"/>
       <c r="O549" s="2"/>
       <c r="Q549" s="2"/>
       <c r="S549" s="2"/>
       <c r="U549" s="2"/>
       <c r="W549" s="2"/>
       <c r="Y549" s="2"/>
-      <c r="DB549" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="550" spans="1:109">
       <c r="E550" s="2"/>
       <c r="K550" s="2"/>
       <c r="M550" s="2"/>
       <c r="O550" s="2"/>
       <c r="Q550" s="2"/>
       <c r="S550" s="2"/>
       <c r="U550" s="2"/>
       <c r="W550" s="2"/>
       <c r="Y550" s="2"/>
       <c r="DB550" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="551" spans="1:109">
       <c r="E551" s="2"/>
       <c r="K551" s="2"/>
       <c r="M551" s="2"/>
       <c r="O551" s="2"/>
       <c r="Q551" s="2"/>
       <c r="S551" s="2"/>
       <c r="U551" s="2"/>
       <c r="W551" s="2"/>
       <c r="Y551" s="2"/>
       <c r="DB551" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="552" spans="1:109">
       <c r="E552" s="2"/>
       <c r="K552" s="2"/>
       <c r="M552" s="2"/>
       <c r="O552" s="2"/>
       <c r="Q552" s="2"/>
       <c r="S552" s="2"/>
       <c r="U552" s="2"/>
       <c r="W552" s="2"/>
       <c r="Y552" s="2"/>
+      <c r="DB552" t="s">
+        <v>593</v>
+      </c>
     </row>
     <row r="553" spans="1:109">
       <c r="E553" s="2"/>
       <c r="K553" s="2"/>
       <c r="M553" s="2"/>
       <c r="O553" s="2"/>
       <c r="Q553" s="2"/>
       <c r="S553" s="2"/>
       <c r="U553" s="2"/>
       <c r="W553" s="2"/>
       <c r="Y553" s="2"/>
     </row>
     <row r="554" spans="1:109">
       <c r="E554" s="2"/>
       <c r="K554" s="2"/>
       <c r="M554" s="2"/>
       <c r="O554" s="2"/>
       <c r="Q554" s="2"/>
       <c r="S554" s="2"/>
       <c r="U554" s="2"/>
       <c r="W554" s="2"/>
       <c r="Y554" s="2"/>
-      <c r="DB554" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="555" spans="1:109">
       <c r="E555" s="2"/>
       <c r="K555" s="2"/>
       <c r="M555" s="2"/>
       <c r="O555" s="2"/>
       <c r="Q555" s="2"/>
       <c r="S555" s="2"/>
       <c r="U555" s="2"/>
       <c r="W555" s="2"/>
       <c r="Y555" s="2"/>
       <c r="DB555" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="556" spans="1:109">
       <c r="E556" s="2"/>
       <c r="K556" s="2"/>
       <c r="M556" s="2"/>
       <c r="O556" s="2"/>
       <c r="Q556" s="2"/>
       <c r="S556" s="2"/>
       <c r="U556" s="2"/>
       <c r="W556" s="2"/>
       <c r="Y556" s="2"/>
@@ -10505,64 +10511,64 @@
     </row>
     <row r="557" spans="1:109">
       <c r="E557" s="2"/>
       <c r="K557" s="2"/>
       <c r="M557" s="2"/>
       <c r="O557" s="2"/>
       <c r="Q557" s="2"/>
       <c r="S557" s="2"/>
       <c r="U557" s="2"/>
       <c r="W557" s="2"/>
       <c r="Y557" s="2"/>
       <c r="DB557" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="558" spans="1:109">
       <c r="E558" s="2"/>
       <c r="K558" s="2"/>
       <c r="M558" s="2"/>
       <c r="O558" s="2"/>
       <c r="Q558" s="2"/>
       <c r="S558" s="2"/>
       <c r="U558" s="2"/>
       <c r="W558" s="2"/>
       <c r="Y558" s="2"/>
+      <c r="DB558" t="s">
+        <v>597</v>
+      </c>
     </row>
     <row r="559" spans="1:109">
       <c r="E559" s="2"/>
       <c r="K559" s="2"/>
       <c r="M559" s="2"/>
       <c r="O559" s="2"/>
       <c r="Q559" s="2"/>
       <c r="S559" s="2"/>
       <c r="U559" s="2"/>
       <c r="W559" s="2"/>
       <c r="Y559" s="2"/>
-      <c r="DB559" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="560" spans="1:109">
       <c r="E560" s="2"/>
       <c r="K560" s="2"/>
       <c r="M560" s="2"/>
       <c r="O560" s="2"/>
       <c r="Q560" s="2"/>
       <c r="S560" s="2"/>
       <c r="U560" s="2"/>
       <c r="W560" s="2"/>
       <c r="Y560" s="2"/>
       <c r="DB560" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="561" spans="1:109">
       <c r="E561" s="2"/>
       <c r="K561" s="2"/>
       <c r="M561" s="2"/>
       <c r="O561" s="2"/>
       <c r="Q561" s="2"/>
       <c r="S561" s="2"/>
       <c r="U561" s="2"/>
       <c r="W561" s="2"/>
       <c r="Y561" s="2"/>
@@ -10824,75 +10830,75 @@
     </row>
     <row r="580" spans="1:109">
       <c r="E580" s="2"/>
       <c r="K580" s="2"/>
       <c r="M580" s="2"/>
       <c r="O580" s="2"/>
       <c r="Q580" s="2"/>
       <c r="S580" s="2"/>
       <c r="U580" s="2"/>
       <c r="W580" s="2"/>
       <c r="Y580" s="2"/>
       <c r="DB580" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="581" spans="1:109">
       <c r="E581" s="2"/>
       <c r="K581" s="2"/>
       <c r="M581" s="2"/>
       <c r="O581" s="2"/>
       <c r="Q581" s="2"/>
       <c r="S581" s="2"/>
       <c r="U581" s="2"/>
       <c r="W581" s="2"/>
       <c r="Y581" s="2"/>
+      <c r="DB581" t="s">
+        <v>619</v>
+      </c>
     </row>
     <row r="582" spans="1:109">
       <c r="E582" s="2"/>
       <c r="K582" s="2"/>
       <c r="M582" s="2"/>
       <c r="O582" s="2"/>
       <c r="Q582" s="2"/>
       <c r="S582" s="2"/>
       <c r="U582" s="2"/>
       <c r="W582" s="2"/>
       <c r="Y582" s="2"/>
     </row>
     <row r="583" spans="1:109">
       <c r="E583" s="2"/>
       <c r="K583" s="2"/>
       <c r="M583" s="2"/>
       <c r="O583" s="2"/>
       <c r="Q583" s="2"/>
       <c r="S583" s="2"/>
       <c r="U583" s="2"/>
       <c r="W583" s="2"/>
       <c r="Y583" s="2"/>
-      <c r="DB583" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="584" spans="1:109">
       <c r="E584" s="2"/>
       <c r="K584" s="2"/>
       <c r="M584" s="2"/>
       <c r="O584" s="2"/>
       <c r="Q584" s="2"/>
       <c r="S584" s="2"/>
       <c r="U584" s="2"/>
       <c r="W584" s="2"/>
       <c r="Y584" s="2"/>
       <c r="DB584" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="585" spans="1:109">
       <c r="E585" s="2"/>
       <c r="K585" s="2"/>
       <c r="M585" s="2"/>
       <c r="O585" s="2"/>
       <c r="Q585" s="2"/>
       <c r="S585" s="2"/>
       <c r="U585" s="2"/>
       <c r="W585" s="2"/>
       <c r="Y585" s="2"/>
@@ -10930,89 +10936,89 @@
     </row>
     <row r="588" spans="1:109">
       <c r="E588" s="2"/>
       <c r="K588" s="2"/>
       <c r="M588" s="2"/>
       <c r="O588" s="2"/>
       <c r="Q588" s="2"/>
       <c r="S588" s="2"/>
       <c r="U588" s="2"/>
       <c r="W588" s="2"/>
       <c r="Y588" s="2"/>
       <c r="DB588" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="589" spans="1:109">
       <c r="E589" s="2"/>
       <c r="K589" s="2"/>
       <c r="M589" s="2"/>
       <c r="O589" s="2"/>
       <c r="Q589" s="2"/>
       <c r="S589" s="2"/>
       <c r="U589" s="2"/>
       <c r="W589" s="2"/>
       <c r="Y589" s="2"/>
+      <c r="DB589" t="s">
+        <v>625</v>
+      </c>
     </row>
     <row r="590" spans="1:109">
       <c r="E590" s="2"/>
       <c r="K590" s="2"/>
       <c r="M590" s="2"/>
       <c r="O590" s="2"/>
       <c r="Q590" s="2"/>
       <c r="S590" s="2"/>
       <c r="U590" s="2"/>
       <c r="W590" s="2"/>
       <c r="Y590" s="2"/>
-      <c r="DB590" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="591" spans="1:109">
       <c r="E591" s="2"/>
       <c r="K591" s="2"/>
       <c r="M591" s="2"/>
       <c r="O591" s="2"/>
       <c r="Q591" s="2"/>
       <c r="S591" s="2"/>
       <c r="U591" s="2"/>
       <c r="W591" s="2"/>
       <c r="Y591" s="2"/>
+      <c r="DB591" t="s">
+        <v>626</v>
+      </c>
     </row>
     <row r="592" spans="1:109">
       <c r="E592" s="2"/>
       <c r="K592" s="2"/>
       <c r="M592" s="2"/>
       <c r="O592" s="2"/>
       <c r="Q592" s="2"/>
       <c r="S592" s="2"/>
       <c r="U592" s="2"/>
       <c r="W592" s="2"/>
       <c r="Y592" s="2"/>
-      <c r="DB592" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="593" spans="1:109">
       <c r="E593" s="2"/>
       <c r="K593" s="2"/>
       <c r="M593" s="2"/>
       <c r="O593" s="2"/>
       <c r="Q593" s="2"/>
       <c r="S593" s="2"/>
       <c r="U593" s="2"/>
       <c r="W593" s="2"/>
       <c r="Y593" s="2"/>
       <c r="DB593" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="594" spans="1:109">
       <c r="E594" s="2"/>
       <c r="K594" s="2"/>
       <c r="M594" s="2"/>
       <c r="O594" s="2"/>
       <c r="Q594" s="2"/>
       <c r="S594" s="2"/>
       <c r="U594" s="2"/>
       <c r="W594" s="2"/>
       <c r="Y594" s="2"/>
@@ -11092,64 +11098,64 @@
     </row>
     <row r="600" spans="1:109">
       <c r="E600" s="2"/>
       <c r="K600" s="2"/>
       <c r="M600" s="2"/>
       <c r="O600" s="2"/>
       <c r="Q600" s="2"/>
       <c r="S600" s="2"/>
       <c r="U600" s="2"/>
       <c r="W600" s="2"/>
       <c r="Y600" s="2"/>
       <c r="DB600" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="601" spans="1:109">
       <c r="E601" s="2"/>
       <c r="K601" s="2"/>
       <c r="M601" s="2"/>
       <c r="O601" s="2"/>
       <c r="Q601" s="2"/>
       <c r="S601" s="2"/>
       <c r="U601" s="2"/>
       <c r="W601" s="2"/>
       <c r="Y601" s="2"/>
+      <c r="DB601" t="s">
+        <v>635</v>
+      </c>
     </row>
     <row r="602" spans="1:109">
       <c r="E602" s="2"/>
       <c r="K602" s="2"/>
       <c r="M602" s="2"/>
       <c r="O602" s="2"/>
       <c r="Q602" s="2"/>
       <c r="S602" s="2"/>
       <c r="U602" s="2"/>
       <c r="W602" s="2"/>
       <c r="Y602" s="2"/>
-      <c r="DB602" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="603" spans="1:109">
       <c r="E603" s="2"/>
       <c r="K603" s="2"/>
       <c r="M603" s="2"/>
       <c r="O603" s="2"/>
       <c r="Q603" s="2"/>
       <c r="S603" s="2"/>
       <c r="U603" s="2"/>
       <c r="W603" s="2"/>
       <c r="Y603" s="2"/>
       <c r="DB603" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="604" spans="1:109">
       <c r="E604" s="2"/>
       <c r="K604" s="2"/>
       <c r="M604" s="2"/>
       <c r="O604" s="2"/>
       <c r="Q604" s="2"/>
       <c r="S604" s="2"/>
       <c r="U604" s="2"/>
       <c r="W604" s="2"/>
       <c r="Y604" s="2"/>
@@ -11285,78 +11291,78 @@
     </row>
     <row r="614" spans="1:109">
       <c r="E614" s="2"/>
       <c r="K614" s="2"/>
       <c r="M614" s="2"/>
       <c r="O614" s="2"/>
       <c r="Q614" s="2"/>
       <c r="S614" s="2"/>
       <c r="U614" s="2"/>
       <c r="W614" s="2"/>
       <c r="Y614" s="2"/>
       <c r="DB614" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="615" spans="1:109">
       <c r="E615" s="2"/>
       <c r="K615" s="2"/>
       <c r="M615" s="2"/>
       <c r="O615" s="2"/>
       <c r="Q615" s="2"/>
       <c r="S615" s="2"/>
       <c r="U615" s="2"/>
       <c r="W615" s="2"/>
       <c r="Y615" s="2"/>
+      <c r="DB615" t="s">
+        <v>648</v>
+      </c>
     </row>
     <row r="616" spans="1:109">
       <c r="E616" s="2"/>
       <c r="K616" s="2"/>
       <c r="M616" s="2"/>
       <c r="O616" s="2"/>
       <c r="Q616" s="2"/>
       <c r="S616" s="2"/>
       <c r="U616" s="2"/>
       <c r="W616" s="2"/>
       <c r="Y616" s="2"/>
       <c r="DB616" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="617" spans="1:109">
       <c r="E617" s="2"/>
       <c r="K617" s="2"/>
       <c r="M617" s="2"/>
       <c r="O617" s="2"/>
       <c r="Q617" s="2"/>
       <c r="S617" s="2"/>
       <c r="U617" s="2"/>
       <c r="W617" s="2"/>
       <c r="Y617" s="2"/>
-      <c r="DB617" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="618" spans="1:109">
       <c r="E618" s="2"/>
       <c r="K618" s="2"/>
       <c r="M618" s="2"/>
       <c r="O618" s="2"/>
       <c r="Q618" s="2"/>
       <c r="S618" s="2"/>
       <c r="U618" s="2"/>
       <c r="W618" s="2"/>
       <c r="Y618" s="2"/>
       <c r="DB618" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="619" spans="1:109">
       <c r="E619" s="2"/>
       <c r="K619" s="2"/>
       <c r="M619" s="2"/>
       <c r="O619" s="2"/>
       <c r="Q619" s="2"/>
       <c r="S619" s="2"/>
       <c r="U619" s="2"/>
       <c r="W619" s="2"/>
       <c r="Y619" s="2"/>
@@ -11408,61 +11414,67 @@
     </row>
     <row r="623" spans="1:109">
       <c r="E623" s="2"/>
       <c r="K623" s="2"/>
       <c r="M623" s="2"/>
       <c r="O623" s="2"/>
       <c r="Q623" s="2"/>
       <c r="S623" s="2"/>
       <c r="U623" s="2"/>
       <c r="W623" s="2"/>
       <c r="Y623" s="2"/>
       <c r="DB623" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="624" spans="1:109">
       <c r="E624" s="2"/>
       <c r="K624" s="2"/>
       <c r="M624" s="2"/>
       <c r="O624" s="2"/>
       <c r="Q624" s="2"/>
       <c r="S624" s="2"/>
       <c r="U624" s="2"/>
       <c r="W624" s="2"/>
       <c r="Y624" s="2"/>
+      <c r="DB624" t="s">
+        <v>656</v>
+      </c>
     </row>
     <row r="625" spans="1:109">
       <c r="E625" s="2"/>
       <c r="K625" s="2"/>
       <c r="M625" s="2"/>
       <c r="O625" s="2"/>
       <c r="Q625" s="2"/>
       <c r="S625" s="2"/>
       <c r="U625" s="2"/>
       <c r="W625" s="2"/>
       <c r="Y625" s="2"/>
+      <c r="DB625" t="s">
+        <v>657</v>
+      </c>
     </row>
     <row r="626" spans="1:109">
       <c r="E626" s="2"/>
       <c r="K626" s="2"/>
       <c r="M626" s="2"/>
       <c r="O626" s="2"/>
       <c r="Q626" s="2"/>
       <c r="S626" s="2"/>
       <c r="U626" s="2"/>
       <c r="W626" s="2"/>
       <c r="Y626" s="2"/>
     </row>
     <row r="627" spans="1:109">
       <c r="E627" s="2"/>
       <c r="K627" s="2"/>
       <c r="M627" s="2"/>
       <c r="O627" s="2"/>
       <c r="Q627" s="2"/>
       <c r="S627" s="2"/>
       <c r="U627" s="2"/>
       <c r="W627" s="2"/>
       <c r="Y627" s="2"/>
     </row>
     <row r="628" spans="1:109">
       <c r="E628" s="2"/>
@@ -15556,51 +15568,51 @@
       <c r="W999" s="2"/>
       <c r="Y999" s="2"/>
     </row>
     <row r="1000" spans="1:109">
       <c r="E1000" s="2"/>
       <c r="K1000" s="2"/>
       <c r="M1000" s="2"/>
       <c r="O1000" s="2"/>
       <c r="Q1000" s="2"/>
       <c r="S1000" s="2"/>
       <c r="U1000" s="2"/>
       <c r="W1000" s="2"/>
       <c r="Y1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="12">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$623</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$625</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$5</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DE$1:$DE$24</formula1>
     </dataValidation>