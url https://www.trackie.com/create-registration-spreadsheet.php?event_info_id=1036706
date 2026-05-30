--- v0 (2026-04-15)
+++ v1 (2026-05-30)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1296">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>A.J. Smeltzer Junior (AJS)</t>
   </si>
   <si>
     <t>U10</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036706:typeValue:102</t>
   </si>
   <si>
     <t>1036706:typeValue:103</t>
   </si>
   <si>
     <t>1036706:typeValue:104</t>
   </si>
   <si>
@@ -410,98 +410,104 @@
   <si>
     <t>Astral Drive Elementary (ASTR2)</t>
   </si>
   <si>
     <t>Astral Drive Junior High (ASTR)</t>
   </si>
   <si>
     <t>Athena (AT)</t>
   </si>
   <si>
     <t>Athletic South East Athletics (ASEA)</t>
   </si>
   <si>
     <t>Athletics  East Track and Field Club (AETFC)</t>
   </si>
   <si>
     <t>Athletics East (AENS)</t>
   </si>
   <si>
     <t>Athletics East Nova Scotia (AENS)</t>
   </si>
   <si>
     <t>Athletics East Track and Field Club (AENS)</t>
   </si>
   <si>
-    <t>Athlétisme Chaleur Athletics (ACAN)</t>
-[...1 lines deleted...]
-  <si>
     <t>Athlétisme Chaleur Athletisme (ACAN)</t>
   </si>
   <si>
     <t>Athlétisme Péninsule Acadienne (APAC)</t>
   </si>
   <si>
     <t>Athlétisme South East Athletics (ASEA)</t>
   </si>
   <si>
     <t>Atlantic View Elementary (AVE)</t>
   </si>
   <si>
     <t>Auburn Drive (AUB)</t>
   </si>
   <si>
+    <t>Austin Elementary (AES)</t>
+  </si>
+  <si>
     <t>Avon View (AVON)</t>
   </si>
   <si>
     <t>Avon View High School (AVHS)</t>
   </si>
   <si>
     <t>Baddeck Academy (BADD)</t>
   </si>
   <si>
     <t>Baddeck Beacons Track And Field Club (BBTF)</t>
   </si>
   <si>
     <t>Baie Sainte-Anne (BSA)</t>
   </si>
   <si>
     <t>Bairdmore School (MBAIR)</t>
   </si>
   <si>
     <t>Baldur Vikings (0601)</t>
   </si>
   <si>
     <t>Balmoral Hall (MBALH)</t>
   </si>
   <si>
     <t>Balmoral Hall Blazers (BHB)</t>
   </si>
   <si>
     <t>Barkers Point Elementary school (BPES)</t>
   </si>
   <si>
+    <t>Barnhill (BARN)</t>
+  </si>
+  <si>
+    <t>Barnhill Middle (BARN)</t>
+  </si>
+  <si>
     <t>Barnhill Middle School (BMS)</t>
   </si>
   <si>
     <t>Barrington Municipal (BARRM)</t>
   </si>
   <si>
     <t>Bath Middle School (BATH)</t>
   </si>
   <si>
     <t>Bathurst High (BHS2)</t>
   </si>
   <si>
     <t>Bathurst High School (BHS2)</t>
   </si>
   <si>
     <t>Bay View High School (BVHS)</t>
   </si>
   <si>
     <t>Bayside Middle School (BAYM)</t>
   </si>
   <si>
     <t>Bayview Community School (BCS)</t>
   </si>
   <si>
     <t>Bayview Educational Center (BAYE)</t>
@@ -581,50 +587,53 @@
   <si>
     <t>Blackville High School (BLA2)</t>
   </si>
   <si>
     <t>Bliss Carman Middle (BCMS)</t>
   </si>
   <si>
     <t>Bloomfield Elementary (BF)</t>
   </si>
   <si>
     <t>BLT Runners (BLTR)</t>
   </si>
   <si>
     <t>Blt Runners (BLT1)</t>
   </si>
   <si>
     <t>Bluefield High School (BL)</t>
   </si>
   <si>
     <t>Bluenose Academy (BLN)</t>
   </si>
   <si>
     <t>Bluenose Athletics Track And Field Club (BANS)</t>
   </si>
   <si>
+    <t>Blumenort Bengals (BLUM)</t>
+  </si>
+  <si>
     <t>Boissevain Broncos (BCI)</t>
   </si>
   <si>
     <t>Boissevain Broncos (0901)</t>
   </si>
   <si>
     <t>Bonar Law High School (BON2)</t>
   </si>
   <si>
     <t>Bonnycastle School (BONN)</t>
   </si>
   <si>
     <t>Brandon Bobcats (BRAN)</t>
   </si>
   <si>
     <t>Brentwood College School (BCS)</t>
   </si>
   <si>
     <t>Breton Educational Center (BEC)</t>
   </si>
   <si>
     <t>Bridgeport School (BPOR)</t>
   </si>
   <si>
     <t>Bridgetown Regional (BTWN)</t>
@@ -782,50 +791,53 @@
   <si>
     <t>Chester Area Middle School (CAMS)</t>
   </si>
   <si>
     <t>Chief Harold Sappier Memorial Elementary Cihpolakons (CHSM)</t>
   </si>
   <si>
     <t>Chief Peguis Junior High (CPEG)</t>
   </si>
   <si>
     <t>Children Of The Earth High School (MCEHS)</t>
   </si>
   <si>
     <t>Chris Saunders Memorial Elementary (CSME)</t>
   </si>
   <si>
     <t>Churchill Academy (CHUR)</t>
   </si>
   <si>
     <t>Citadel High (CIT)</t>
   </si>
   <si>
     <t>Cité des Jeunes A. M. Sormany (CDJ3)</t>
   </si>
   <si>
+    <t>City Impact Academy (CIA)</t>
+  </si>
+  <si>
     <t>Claude D Taylor Elementary (CDT)</t>
   </si>
   <si>
     <t>Clayton Park Junior High (CPJH)</t>
   </si>
   <si>
     <t>Clearspring Middle School (MCLSP)</t>
   </si>
   <si>
     <t>Cliff's Antiques (ANTQ)</t>
   </si>
   <si>
     <t>Cliff's Antiques - The Road Show (CLIF)</t>
   </si>
   <si>
     <t>Club de Natation de Shippagan (CNS)</t>
   </si>
   <si>
     <t>Club de Natation Shippagan (CNS)</t>
   </si>
   <si>
     <t>Club Endurance Moncton (MONCT)</t>
   </si>
   <si>
     <t>club natation shippagan (CNS)</t>
@@ -974,50 +986,53 @@
   <si>
     <t>Douglas Elementary School (DOUG)</t>
   </si>
   <si>
     <t>Dr. George Johnson School (DGJS)</t>
   </si>
   <si>
     <t>Dr. JH Gillis High School (DJHG)</t>
   </si>
   <si>
     <t>Dr. Losier Middle School (DLMS)</t>
   </si>
   <si>
     <t>Dr. T.L. Sullivan Middle School (DTLS)</t>
   </si>
   <si>
     <t>Dr. Thomas McCulloch Junior High School (DTMJ)</t>
   </si>
   <si>
     <t>Dr. W.A. MacLeod Consolidated (WAMC)</t>
   </si>
   <si>
     <t>Dr. W.A. MacLeod Consolidated School (DWAM)</t>
   </si>
   <si>
+    <t>DRCSS Clippers (0802)</t>
+  </si>
+  <si>
     <t>Drumlin Heights Consolidated (DRUM)</t>
   </si>
   <si>
     <t>Dundas (DS)</t>
   </si>
   <si>
     <t>Dutch Settlement Elementary (DSE)</t>
   </si>
   <si>
     <t>E.B. Chandler Jr. High School (EBC)</t>
   </si>
   <si>
     <t>East Antigonish Academy (EAA)</t>
   </si>
   <si>
     <t>East Antigonish Education Centre (EAEC)</t>
   </si>
   <si>
     <t>East CB (ECB)</t>
   </si>
   <si>
     <t>East Coast Varsity (ECV)</t>
   </si>
   <si>
     <t>East Pictou Middle School (EPMS)</t>
@@ -1028,50 +1043,53 @@
   <si>
     <t>East Richmond Educational Center (EREC)</t>
   </si>
   <si>
     <t>East Selkirk Middle School (MESMS)</t>
   </si>
   <si>
     <t>East Wiltshire Junior High School (EWJHS)</t>
   </si>
   <si>
     <t>East Wiltshire School (EW)</t>
   </si>
   <si>
     <t>Eastern Kings Consolidated School (EKCS)</t>
   </si>
   <si>
     <t>Eastern Passage Education Centre (EPEC)</t>
   </si>
   <si>
     <t>Eastern Shore Consolidated (ESC)</t>
   </si>
   <si>
     <t>Eastern Shore District High (ESDH)</t>
   </si>
   <si>
+    <t>Ebb and Flow High School (803)</t>
+  </si>
+  <si>
     <t>Ecole Abbey-Landry (EAL)</t>
   </si>
   <si>
     <t>Ecole Acadien de Pomquet (POM)</t>
   </si>
   <si>
     <t>Ecole Acadienne de Truro (ETRU)</t>
   </si>
   <si>
     <t>Ecole Amirault (EA)</t>
   </si>
   <si>
     <t>Ecole Anna-Malenfant (EAM)</t>
   </si>
   <si>
     <t>Ecole Antonine-Maillet (A-M)</t>
   </si>
   <si>
     <t>Ecole Arc-en-ciel (EAEC)</t>
   </si>
   <si>
     <t>Ecole Arthur Meighen School (EAMS)</t>
   </si>
   <si>
     <t>Ecole Aux Quatre Vents (EQV)</t>
@@ -1130,50 +1148,53 @@
   <si>
     <t>Ecole Dieppe (EDIEP)</t>
   </si>
   <si>
     <t>École Discovery Trails Dinos (ÉDT)</t>
   </si>
   <si>
     <t>Ecole Donat-Robichaud (DR)</t>
   </si>
   <si>
     <t>Ecole Dr Marguerite-Michaud (EDMM)</t>
   </si>
   <si>
     <t>Ecole du Carrefour (EDCA)</t>
   </si>
   <si>
     <t>Ecole du Sommet (SOMM)</t>
   </si>
   <si>
     <t>Ecole Écho-Jeunesse (EEJ)</t>
   </si>
   <si>
     <t>Ecole Edward Schreyer School ()</t>
   </si>
   <si>
+    <t>Ecole Edward Schreyer School Barons (EESS)</t>
+  </si>
+  <si>
     <t>Ecole Étoile de l'Acadie (EDA)</t>
   </si>
   <si>
     <t>Ecole Evangeline (EV)</t>
   </si>
   <si>
     <t>Ecole Francois Buote (FB)</t>
   </si>
   <si>
     <t>Ecole George McDowell (EGMCD)</t>
   </si>
   <si>
     <t>Ecole Golden Gate Middle School (GGMS)</t>
   </si>
   <si>
     <t>Ecole Grande-Digue (GD)</t>
   </si>
   <si>
     <t>Ecole Guyot (GUY)</t>
   </si>
   <si>
     <t>Ecole Henri Bregeron (EHB)</t>
   </si>
   <si>
     <t>École Howden (HOWD)</t>
@@ -1181,50 +1202,53 @@
   <si>
     <t>Ecole l'Envolée (EES)</t>
   </si>
   <si>
     <t>Ecole l'Étincelle (ETIN)</t>
   </si>
   <si>
     <t>Ecole L'Odyssée (ELO3)</t>
   </si>
   <si>
     <t>Ecole La Passerelle (ELPA)</t>
   </si>
   <si>
     <t>Ecole La Relève (ELAR)</t>
   </si>
   <si>
     <t>Ecole La Rivière (RIVI)</t>
   </si>
   <si>
     <t>Ecole La Ruche Tracadie-Sheila (ELR)</t>
   </si>
   <si>
     <t>Ecole La Source (ELS)</t>
   </si>
   <si>
+    <t>École La Source (0709)</t>
+  </si>
+  <si>
     <t>Ecole Lacerte (LACE)</t>
   </si>
   <si>
     <t>Ecole Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Ecole Le Domaine Étudiant (ELDE)</t>
   </si>
   <si>
     <t>Ecole Le Mascaret (ELM)</t>
   </si>
   <si>
     <t>Ecole Le Sommet (ELST)</t>
   </si>
   <si>
     <t>Ecole le Tremplin (ELT)</t>
   </si>
   <si>
     <t>Ecole Leandre Legresley (ELLG)</t>
   </si>
   <si>
     <t>Ecole Leila North Community School (MLEIL)</t>
   </si>
   <si>
     <t>Ecole Leila North School (LEIL)</t>
@@ -1235,50 +1259,53 @@
   <si>
     <t>Ecole Les Eclaireurs (ELE)</t>
   </si>
   <si>
     <t>Ecole Lorette Immersion (ELI)</t>
   </si>
   <si>
     <t>Ecole Marée Montante (MMM)</t>
   </si>
   <si>
     <t>Ecole Marguerite-Bourgeoys (EMBO)</t>
   </si>
   <si>
     <t>Ecole Marie-Anne Gaboury (MEMAG)</t>
   </si>
   <si>
     <t>Ecole Marie-Esther (EME2)</t>
   </si>
   <si>
     <t>École Marie-Gaétane (EMG)</t>
   </si>
   <si>
     <t>Ecole Mathieu-Martin (EMM3)</t>
   </si>
   <si>
+    <t>École Mazina Giizhik (EMG)</t>
+  </si>
+  <si>
     <t>Ecole Mer et Monde (EMEM)</t>
   </si>
   <si>
     <t>Ecole Mgr Melanson (EMM)</t>
   </si>
   <si>
     <t>Ecole Mgr. M.-F. Richard (MFR2)</t>
   </si>
   <si>
     <t>Ecole Mgr.-François-Bourgeois (MFB)</t>
   </si>
   <si>
     <t>Ecole Millidgeville North (EMNS)</t>
   </si>
   <si>
     <t>Ecole Mont Carmel (EMC)</t>
   </si>
   <si>
     <t>Ecole Morden Middle School (EMMS)</t>
   </si>
   <si>
     <t>Ecole Munroe (MUN)</t>
   </si>
   <si>
     <t>Ecole NDA (NDA)</t>
@@ -1340,86 +1367,92 @@
   <si>
     <t>Ecole Secondaire de Clare (ESC)</t>
   </si>
   <si>
     <t>Ecole secondaire Mosaïque (ESM)</t>
   </si>
   <si>
     <t>Ecole secondaire Neelin High School (NHS)</t>
   </si>
   <si>
     <t>Ecole Selkirk Jr High (MSKJR)</t>
   </si>
   <si>
     <t>Ecole Seven Oaks Middle School (ESOMS)</t>
   </si>
   <si>
     <t>Ecole Soleil-Levant (ESL)</t>
   </si>
   <si>
     <t>Ecole Sr St-Alexandre (ESSA)</t>
   </si>
   <si>
     <t>Ecole St-Anne (ESA)</t>
   </si>
   <si>
+    <t>École St-Joachim (ESJ)</t>
+  </si>
+  <si>
     <t>Ecole St-Thérèse (EST3)</t>
   </si>
   <si>
     <t>Ecole St. Adolphe School (ESAS)</t>
   </si>
   <si>
     <t>Ecole St. Eustache (ESE)</t>
   </si>
   <si>
     <t>Ecole St. Germain (ESTG)</t>
   </si>
   <si>
     <t>Ecole St. Norbert Immersion (MSTNI)</t>
   </si>
   <si>
     <t>Ecole Ste Bernadette (ESBS)</t>
   </si>
   <si>
     <t>École Ste-Agathe (ÉSA)</t>
   </si>
   <si>
     <t>Ecole Van Belleghem (EVB)</t>
   </si>
   <si>
     <t>Ecole Van Walleghem (EVW)</t>
   </si>
   <si>
     <t>Ecole Varennes (EVAR)</t>
   </si>
   <si>
     <t>Ecole Viscount Alexander (EVA)</t>
   </si>
   <si>
     <t>Ecole W.-F. Boisvert (EWFB)</t>
   </si>
   <si>
+    <t>Ecole waterford Springs school (EWSS)</t>
+  </si>
+  <si>
     <t>Ecole Westpark School (EWPS)</t>
   </si>
   <si>
     <t>Ecole-Sur-Mer (ESM)</t>
   </si>
   <si>
     <t>EDGE Track (EDGE)</t>
   </si>
   <si>
     <t>Edith Cavell School (ECS)</t>
   </si>
   <si>
     <t>Edmund Partridge School (MEPAR)</t>
   </si>
   <si>
     <t>Edward Schreyer School (ESS)</t>
   </si>
   <si>
     <t>Eleanor W Graham Middle School (EWG)</t>
   </si>
   <si>
     <t>Eliot River Elementary School   (ER)</t>
   </si>
   <si>
     <t>Elizabeth Sutherland (ELS)</t>
@@ -1550,50 +1583,53 @@
   <si>
     <t>Freddy Beach Faculty (FBF)</t>
   </si>
   <si>
     <t>Fredericton Christian Academy (FCA)</t>
   </si>
   <si>
     <t>Fredericton High School (FHS3)</t>
   </si>
   <si>
     <t>Fredericton Reds Track &amp; Field (FREDS)</t>
   </si>
   <si>
     <t>Fredericton Reds Track &amp; Field (FLTC)</t>
   </si>
   <si>
     <t>Fredericton V-MAXX (VMAXX)</t>
   </si>
   <si>
     <t>Fredericton VMAXX (VMAXX)</t>
   </si>
   <si>
     <t>Frontenac School (FRON)</t>
   </si>
   <si>
+    <t>Frontier Collegiate (FTCL)</t>
+  </si>
+  <si>
     <t>Fundy High School (FHS2)</t>
   </si>
   <si>
     <t>Fundy Shores School (FSMS)</t>
   </si>
   <si>
     <t>G.R Saunders (GRSE)</t>
   </si>
   <si>
     <t>Gagetown School (GAGE)</t>
   </si>
   <si>
     <t>Garden City Collegiate (MGCHS)</t>
   </si>
   <si>
     <t>Garden Creek School (GCS)</t>
   </si>
   <si>
     <t>Garden Valley Collegiate (GVC)</t>
   </si>
   <si>
     <t>Geary Elementary Community School (GECS)</t>
   </si>
   <si>
     <t>General Byng School (MGENB)</t>
@@ -1934,50 +1970,53 @@
   <si>
     <t>Island Lakes Community School (ILCS)</t>
   </si>
   <si>
     <t>Island View High School (IVHS)</t>
   </si>
   <si>
     <t>Island View School (IVS)</t>
   </si>
   <si>
     <t>Islanders Track and Field (ISLA)</t>
   </si>
   <si>
     <t>Islands Consolidated (ICS)</t>
   </si>
   <si>
     <t>J. H. Bruns Collegiate (MJHBC)</t>
   </si>
   <si>
     <t>J.L. Ilsley (JLI)</t>
   </si>
   <si>
     <t>Jackyl's Avengers (JA)</t>
   </si>
   <si>
+    <t>Jaguars (ECRB)</t>
+  </si>
+  <si>
     <t>James M. Hill Memorial (JMH2)</t>
   </si>
   <si>
     <t>Janeville Elementary School (JAVL)</t>
   </si>
   <si>
     <t>JDLF-NB (JFNB)</t>
   </si>
   <si>
     <t>Jeffros (JFR)</t>
   </si>
   <si>
     <t>Jeux de l'Acadie Nova Scotia (JDLA)</t>
   </si>
   <si>
     <t>JH Bruns Collegiate (JHBC)</t>
   </si>
   <si>
     <t>JL Ilsley High School (JLI)</t>
   </si>
   <si>
     <t>John Caldwell High (JCH2)</t>
   </si>
   <si>
     <t>John Gunn Junior High School (JGJH)</t>
@@ -2048,62 +2087,68 @@
   <si>
     <t>Kinkora Regional High (KH)</t>
   </si>
   <si>
     <t>Kleefeld Stingers (STING)</t>
   </si>
   <si>
     <t>KyHypeTrain (HYPE)</t>
   </si>
   <si>
     <t>L. M. Montgomery Elementary School (LM)</t>
   </si>
   <si>
     <t>L'nu Sipuk Kina'muokuom (LSK)</t>
   </si>
   <si>
     <t>La Fontaine (CLF)</t>
   </si>
   <si>
     <t>La Fontaine de Néguac (LFN2)</t>
   </si>
   <si>
     <t>La Salle School (SALLE)</t>
   </si>
   <si>
+    <t>Lac du Bonnet (LDBSS)</t>
+  </si>
+  <si>
     <t>Laidlaw School (LAID)</t>
   </si>
   <si>
     <t>Lakefield Elementary (LES)</t>
   </si>
   <si>
     <t>Lakewood Elementary School (LWES)</t>
   </si>
   <si>
     <t>Lakewood Heights School (LHS)</t>
   </si>
   <si>
+    <t>Landmark Collegiate (LAND)</t>
+  </si>
+  <si>
     <t>Landmark East (LAND)</t>
   </si>
   <si>
     <t>Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Last Mile Athletics Club (LMAC)</t>
   </si>
   <si>
     <t>Lavallee School (MLAVA)</t>
   </si>
   <si>
     <t>Lawrencetown Education Centre (LEC)</t>
   </si>
   <si>
     <t>Le Galion des Appalaches (LGDA)</t>
   </si>
   <si>
     <t>Legion Demo (LDD)</t>
   </si>
   <si>
     <t>Leila North Community School (MLEIL)</t>
   </si>
   <si>
     <t>Leo Hayes High School (LHH3)</t>
@@ -2300,50 +2345,53 @@
   <si>
     <t>Mennonite Brethren Collegiate Institute (MBCI)</t>
   </si>
   <si>
     <t>Mgr Marcel-François-Richard (MFR)</t>
   </si>
   <si>
     <t>Mgr-M.-F.-Richard (MFR1)</t>
   </si>
   <si>
     <t>Mgr. M.-F.-Richard (MGRR)</t>
   </si>
   <si>
     <t>Mi'kmawey School (MIKY)</t>
   </si>
   <si>
     <t>Miami Marlins (MIAMI)</t>
   </si>
   <si>
     <t>Middleton Regional (MIDD)</t>
   </si>
   <si>
     <t>Mikisew HS (MIKI)</t>
   </si>
   <si>
+    <t>Mikisew School (MIK)</t>
+  </si>
+  <si>
     <t>Mile Macdonell Collegiate (MMMHS)</t>
   </si>
   <si>
     <t>Miles Macdonell Collegiate (MLMA)</t>
   </si>
   <si>
     <t>Millerton School (MLTN)</t>
   </si>
   <si>
     <t>Millidgeville North School (MNS)</t>
   </si>
   <si>
     <t>Millwood (MILL)</t>
   </si>
   <si>
     <t>Miltown Elementary School (MILES)</t>
   </si>
   <si>
     <t>Minnedosa Collegiate Chancellors (0705)</t>
   </si>
   <si>
     <t>Minnetonka School (MINN)</t>
   </si>
   <si>
     <t>Minto Memorial High Shool (MMHS)</t>
@@ -2354,50 +2402,53 @@
   <si>
     <t>Miramichi Track Club (MTC)</t>
   </si>
   <si>
     <t>Miramichi Valley High (MVH3)</t>
   </si>
   <si>
     <t>Miramichi Valley High School (MVHS)</t>
   </si>
   <si>
     <t>Miscouche (MU)</t>
   </si>
   <si>
     <t>Mitchell Middle School (MMS)</t>
   </si>
   <si>
     <t>Moncton Aigles Bleu (MNC)</t>
   </si>
   <si>
     <t>Moncton Christian Academy (MCA)</t>
   </si>
   <si>
     <t>Moncton High School (MHS3)</t>
   </si>
   <si>
+    <t>Monro Academy (MA)</t>
+  </si>
+  <si>
     <t>Montague Consolidated School (MC)</t>
   </si>
   <si>
     <t>Montague Intermediate School (MI)</t>
   </si>
   <si>
     <t>Montague Regional High School (MH)</t>
   </si>
   <si>
     <t>Montgomery Street Elem (MSE)</t>
   </si>
   <si>
     <t>Morden Collegiate (MMORD)</t>
   </si>
   <si>
     <t>Morden Collegiate Institute (0408)</t>
   </si>
   <si>
     <t>Morell Consolidated School (MR)</t>
   </si>
   <si>
     <t>Morell Regional High School (MO)</t>
   </si>
   <si>
     <t>Morris Mavericks (MMAV)</t>
@@ -2639,113 +2690,131 @@
   <si>
     <t>Park West School (PWS)</t>
   </si>
   <si>
     <t>Parkdale Elementary School (PD)</t>
   </si>
   <si>
     <t>Parkland Elementary School (PKES)</t>
   </si>
   <si>
     <t>Parkside Elementary (PK)</t>
   </si>
   <si>
     <t>Parkside School (PARK)</t>
   </si>
   <si>
     <t>Parrsboro Regional (PARS)</t>
   </si>
   <si>
     <t>Peguis Central School (PEGC)</t>
   </si>
   <si>
     <t>PEI Flying Frenchmen (PEFF)</t>
   </si>
   <si>
+    <t>Pembina Trails Collegiate (PTC)</t>
+  </si>
+  <si>
     <t>Péninsule Acadienne (PEN)</t>
   </si>
   <si>
+    <t>Penner (PENN)</t>
+  </si>
+  <si>
     <t>Père-Edgar-T-LeBlanc (PETL)</t>
   </si>
   <si>
     <t>Performance A.I. (P .I.)</t>
   </si>
   <si>
     <t>Perth-Andover Junior High (PAMS)</t>
   </si>
   <si>
     <t>Petitcodiac Regional High (PET)</t>
   </si>
   <si>
     <t>Petitcodiac Regional School (PRS)</t>
   </si>
   <si>
     <t>Pictou Academy (PICT)</t>
   </si>
   <si>
     <t>Pictou County Athletics Club (PCAC)</t>
   </si>
   <si>
     <t>Pictou County Road Runner (PCRR)</t>
   </si>
   <si>
     <t>Pictou Landing First Nation School (PLFN)</t>
   </si>
   <si>
     <t>Pierre Chaisson (PC)</t>
   </si>
   <si>
     <t>Pilot Mound Collegiate Institute (PMCI)</t>
   </si>
   <si>
     <t>Pilot Mound Pilots (0607)</t>
   </si>
   <si>
+    <t>Pinawa (PIN)</t>
+  </si>
+  <si>
     <t>Pine Ridge Middle School (PINE)</t>
   </si>
   <si>
     <t>Places-des-Jeunes (PDJ)</t>
   </si>
   <si>
+    <t>Pointe-des-Chênes (PDC)</t>
+  </si>
+  <si>
     <t>Polyvalente Alexandre J. Savoie (PAJS)</t>
   </si>
   <si>
+    <t>Polyvalente Louis Mailloux (PLM)</t>
+  </si>
+  <si>
     <t>Polyvalente W.-A.-Losier (WAL3)</t>
   </si>
   <si>
     <t>Port Elgin Regional School (PER)</t>
   </si>
   <si>
     <t>Portage Collegiate (PCHS)</t>
   </si>
   <si>
     <t>Portage Collegiate Institute (0410)</t>
   </si>
   <si>
     <t>Powerview School (PVS)</t>
   </si>
   <si>
+    <t>Powerview School Wild (POWV)</t>
+  </si>
+  <si>
     <t>Prairie Dale (PDS)</t>
   </si>
   <si>
     <t>Prairie Mountain (0611)</t>
   </si>
   <si>
     <t>Prairie Mountain (0608)</t>
   </si>
   <si>
     <t>Prairie Mountain Predators (PREDA)</t>
   </si>
   <si>
     <t>Prairie Rose School (MPROS)</t>
   </si>
   <si>
     <t>Prairie Sunrise School (PS)</t>
   </si>
   <si>
     <t>Predator Athletics Club (1PAC)</t>
   </si>
   <si>
     <t>Priestman Street Elementary School (PSES)</t>
   </si>
   <si>
     <t>Prince Arthur Jr. High (PAJH)</t>
@@ -2891,95 +2960,104 @@
   <si>
     <t>Robert H. Smith School (MRHSM)</t>
   </si>
   <si>
     <t>Roblin Elemetary School (ROBLI)</t>
   </si>
   <si>
     <t>Rockingstone Heights (ROCK)</t>
   </si>
   <si>
     <t>Rocky Lake Junior High (RLJH)</t>
   </si>
   <si>
     <t>Roland-Pépin (PRP2)</t>
   </si>
   <si>
     <t>Rollo Bay Consolidated School (RBCS)</t>
   </si>
   <si>
     <t>Rorketon High School (RORK)</t>
   </si>
   <si>
     <t>Rosenort Red Hawks (RTRH)</t>
   </si>
   <si>
+    <t>Ross L. Gray (RLG)</t>
+  </si>
+  <si>
     <t>Ross Road (RR)</t>
   </si>
   <si>
     <t>Rothesay Elementary School (RES)</t>
   </si>
   <si>
     <t>Rothesay High School (RHS2)</t>
   </si>
   <si>
     <t>Rothesay Netherwood Schoo (RNS2)</t>
   </si>
   <si>
     <t>Rothesay Netherwood School (RNS)</t>
   </si>
   <si>
     <t>Rothesay Park Middle School (RPMS)</t>
   </si>
   <si>
     <t>Rothesay Park School (RPS)</t>
   </si>
   <si>
     <t>Royal Road Elementary School (RRS)</t>
   </si>
   <si>
     <t>Royal School (ROY)</t>
   </si>
   <si>
     <t>Run Nova Scotia (RNS1)</t>
   </si>
   <si>
     <t>Ryerson Elementary School (MRYER)</t>
   </si>
   <si>
     <t>S. Arden Hill (MAP)</t>
   </si>
   <si>
     <t>Sackville Heights Junior High School (SKHT)</t>
   </si>
   <si>
     <t>Sackville High (SH)</t>
   </si>
   <si>
     <t>Sacred Heart School - Nova Scotia (SHSH)</t>
   </si>
   <si>
+    <t>Sage Creek School (SAGE)</t>
+  </si>
+  <si>
+    <t>Sagkeeng (SAG)</t>
+  </si>
+  <si>
     <t>Saint Boniface Diocesan High School (SBDHS)</t>
   </si>
   <si>
     <t>Saint John High School (SJH3)</t>
   </si>
   <si>
     <t>Saint John Reds Track &amp; Field (SJTC)</t>
   </si>
   <si>
     <t>Saint Mary's Athletics Club (SMUAC)</t>
   </si>
   <si>
     <t>Saint Mary's Huskies (SMU)</t>
   </si>
   <si>
     <t>Saint Mary's Univeristy (SMU)</t>
   </si>
   <si>
     <t>Saint Rose School (SRS)</t>
   </si>
   <si>
     <t>Saint-André (ERSA)</t>
   </si>
   <si>
     <t>Salem Elementary School (SALE)</t>
@@ -3104,77 +3182,86 @@
   <si>
     <t>Southern Kings Consolidated School (SK)</t>
   </si>
   <si>
     <t>Southern Victoria High School (SVHS)</t>
   </si>
   <si>
     <t>Southwest Nova Athletics (SWNA)</t>
   </si>
   <si>
     <t>Special Olympics Manitoba (SOMB)</t>
   </si>
   <si>
     <t>Special Olympics New Brunswick (SONB)</t>
   </si>
   <si>
     <t>Special Olympics Nova Scotia (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics PEI (SOPEI)</t>
   </si>
   <si>
+    <t>Special Olympics Team Toba (TOBA)</t>
+  </si>
+  <si>
     <t>Spring Park Elementary (SP)</t>
   </si>
   <si>
     <t>Springfield Heights School (SHS)</t>
   </si>
   <si>
+    <t>Springfield Middle School (SMS)</t>
+  </si>
+  <si>
     <t>Springhill Junior/Senior High (SHIL)</t>
   </si>
   <si>
     <t>Springs Christian Academy (MSCHS)</t>
   </si>
   <si>
     <t>Springvale Elementary (SGVL)</t>
   </si>
   <si>
     <t>SSNS Alumni (SSNS)</t>
   </si>
   <si>
     <t>SSNS Distance Alumni (SSNS)</t>
   </si>
   <si>
     <t>St Andrews (STAS)</t>
   </si>
   <si>
     <t>St Charles Catholic School (SCCS)</t>
   </si>
   <si>
+    <t>St Georges School (STG)</t>
+  </si>
+  <si>
     <t>St, Charles Catholic School (SCCS)</t>
   </si>
   <si>
     <t>St. Agnes Junior High (STAG)</t>
   </si>
   <si>
     <t>St. Agustin school (SA)</t>
   </si>
   <si>
     <t>St. Andrew Junior School (STAJ)</t>
   </si>
   <si>
     <t>St. Andrew's Elementary (STA)</t>
   </si>
   <si>
     <t>St. Augustine School (STAS)</t>
   </si>
   <si>
     <t>St. Avila School (STAV)</t>
   </si>
   <si>
     <t>St. Claude School (0609)</t>
   </si>
   <si>
     <t>St. Edward's (STED)</t>
@@ -3218,50 +3305,53 @@
   <si>
     <t>St. John's High School (MSJHS)</t>
   </si>
   <si>
     <t>St. John's Ravenscourt (MSJRT)</t>
   </si>
   <si>
     <t>St. Louis Elementary (SL)</t>
   </si>
   <si>
     <t>St. Malachy's High (SMH3)</t>
   </si>
   <si>
     <t>St. Martins School (STM)</t>
   </si>
   <si>
     <t>St. Mary's Academy (MSTMA)</t>
   </si>
   <si>
     <t>St. Mary's Academy - New Brunswick (SMA2)</t>
   </si>
   <si>
     <t>St. Mary's Bay Academy (SMBA)</t>
   </si>
   <si>
+    <t>St. Mary's Education Centre Academy (SMEC)</t>
+  </si>
+  <si>
     <t>St. Mary's Education Centre/Academy (SMEC)</t>
   </si>
   <si>
     <t>St. Mary's Huskies (SMU)</t>
   </si>
   <si>
     <t>St. Maurice School (MMAUR)</t>
   </si>
   <si>
     <t>St. Michael Jr (STMI)</t>
   </si>
   <si>
     <t>St. Norbert Collegiate (STNOR)</t>
   </si>
   <si>
     <t>St. Paul's Collegiate (ICSPC)</t>
   </si>
   <si>
     <t>St. Paul's High School (MSPHS)</t>
   </si>
   <si>
     <t>St. Peter's Consolidated School (SPCS)</t>
   </si>
   <si>
     <t>St. Stephen Elementary School (SSES)</t>
@@ -3281,50 +3371,56 @@
   <si>
     <t>St. Thomas Tommies (STU)</t>
   </si>
   <si>
     <t>Stanley Elementary School (SES)</t>
   </si>
   <si>
     <t>Stanley High School (SHS)</t>
   </si>
   <si>
     <t>Stanley Knowles School (MSTKN)</t>
   </si>
   <si>
     <t>Stars Athletics Academy (WSAA)</t>
   </si>
   <si>
     <t>Ste Rose Celtics (0813)</t>
   </si>
   <si>
     <t>Ste. Anne Collegiate (SAC)</t>
   </si>
   <si>
     <t>Ste. Anne Dragon (DRAG)</t>
   </si>
   <si>
+    <t>Ste. Marie Spitfires (0613)</t>
+  </si>
+  <si>
+    <t>Ste.Marie Spitfires (BRUX)</t>
+  </si>
+  <si>
     <t>Steinbach Christian School (FLAME)</t>
   </si>
   <si>
     <t>Steinbach Regional Secondary School (MSRSS)</t>
   </si>
   <si>
     <t>Stfx Track And Field Club (XTFC)</t>
   </si>
   <si>
     <t>Stonepark Intermediate School (ST)</t>
   </si>
   <si>
     <t>Stonewall Centennial School (MSTCE)</t>
   </si>
   <si>
     <t>Stonewall Collegiate Institute (RAMS)</t>
   </si>
   <si>
     <t>Stony Mountain School (STMS)</t>
   </si>
   <si>
     <t>Strait Area Education and Recreation Centre (SAER)</t>
   </si>
   <si>
     <t>Stratford Elementary School (SE)</t>
@@ -3356,92 +3452,113 @@
   <si>
     <t>Sunrise Athletic Club (SAC)</t>
   </si>
   <si>
     <t>Superior Middle School (SUP)</t>
   </si>
   <si>
     <t>Sussex Christian School (SCS)</t>
   </si>
   <si>
     <t>Sussex Corner Elementary School (SCES)</t>
   </si>
   <si>
     <t>Sussex Elementary School (SES)</t>
   </si>
   <si>
     <t>Sussex Middle School (SMS)</t>
   </si>
   <si>
     <t>Sussex Regional High (SRH3)</t>
   </si>
   <si>
     <t>SVRSS Tigers (SVRSS)</t>
   </si>
   <si>
+    <t>SVRSS Tigers (0815)</t>
+  </si>
+  <si>
+    <t>Swan Valley Regional Secondary School (0815)</t>
+  </si>
+  <si>
     <t>Sydney Academy (SYDA)</t>
   </si>
   <si>
     <t>Sydney Mines Middle School (SMMS)</t>
   </si>
   <si>
     <t>Tamarac Education Centre (TEC)</t>
   </si>
   <si>
     <t>Tantramar Regional High (TAN2)</t>
   </si>
   <si>
     <t>Tatamagouche Regional Academy (TRA)</t>
   </si>
   <si>
     <t>Team JIFFY (JIFFY)</t>
   </si>
   <si>
     <t>Team Manitoba (MB)</t>
   </si>
   <si>
     <t>Team NB Masters (TNBM)</t>
   </si>
   <si>
     <t>Team New Brunswick (NB)</t>
   </si>
   <si>
     <t>Team Nova Scotia (NS)</t>
   </si>
   <si>
     <t>Team PEI (PEI)</t>
   </si>
   <si>
     <t>Team Toba - SO (TTSO)</t>
   </si>
   <si>
     <t>Tec Voc High School (MTVHS)</t>
   </si>
   <si>
     <t>Terre Neuve (TN)</t>
   </si>
   <si>
+    <t>TGMS 6-2026 (6-26)</t>
+  </si>
+  <si>
+    <t>TGMS 7-26 (7-26)</t>
+  </si>
+  <si>
+    <t>TGMS 8-2026 (8-26)</t>
+  </si>
+  <si>
+    <t>TGMS Gr 4 '26 (4-26)</t>
+  </si>
+  <si>
+    <t>TGMS Gr 5 '26 (5-26)</t>
+  </si>
+  <si>
     <t>TGMS Grade 5 (TGMS5)</t>
   </si>
   <si>
     <t>The Booker School (BOOK)</t>
   </si>
   <si>
     <t>The Double Dee's ()</t>
   </si>
   <si>
     <t>The Montessori School of Charlottetown (TMSC)</t>
   </si>
   <si>
     <t>The Mount Academy (MT)</t>
   </si>
   <si>
     <t>Thomas Albert (PTA2)</t>
   </si>
   <si>
     <t>Thomas Greenway Middle Years School (TGMS)</t>
   </si>
   <si>
     <t>Thompson Jr (THOM)</t>
   </si>
   <si>
     <t>Thompson Middle School Trojans (TMST)</t>
@@ -3467,50 +3584,53 @@
   <si>
     <t>Tobique Valley Middle High School (TVMS)</t>
   </si>
   <si>
     <t>Tough Track (TTAC)</t>
   </si>
   <si>
     <t>Townsview School (TS)</t>
   </si>
   <si>
     <t>Tracadie Cross Consolidated School (TCCS)</t>
   </si>
   <si>
     <t>Training Performance by Thompson (TPT)</t>
   </si>
   <si>
     <t>Transcona Collegiate Titans (TCI)</t>
   </si>
   <si>
     <t>Trehern Collegiate (TRHN)</t>
   </si>
   <si>
     <t>Treherne Collegiate Institute (0610)</t>
   </si>
   <si>
+    <t>Treherne Elementary (0610)</t>
+  </si>
+  <si>
     <t>Tremblay Court Elementary (TCE)</t>
   </si>
   <si>
     <t>Trenton (TES)</t>
   </si>
   <si>
     <t>Trenton Middle School (TREM)</t>
   </si>
   <si>
     <t>Tri-Local (TRLO)</t>
   </si>
   <si>
     <t>TriathlonMB (TRIMB)</t>
   </si>
   <si>
     <t>Truro Lions Track &amp; Field Club (TLTC)</t>
   </si>
   <si>
     <t>Truro Middle School (TMS)</t>
   </si>
   <si>
     <t>Truro Tornado Dawgs (TTD)</t>
   </si>
   <si>
     <t>Tuxedo Park School (TUXP)</t>
@@ -3539,50 +3659,59 @@
   <si>
     <t>University Athletics Club (UNIAC)</t>
   </si>
   <si>
     <t>University of Winnipeg (UOW2)</t>
   </si>
   <si>
     <t>University Of Winnipeg Collegiate (MUOFW)</t>
   </si>
   <si>
     <t>UNNIVERSITY OF NEW BRUNSWICK (UNB)</t>
   </si>
   <si>
     <t>UPEI Panthers (UPEI)</t>
   </si>
   <si>
     <t>Upper Miramichi Elementary School (UMES)</t>
   </si>
   <si>
     <t>V-MAXXERS (VMAX)</t>
   </si>
   <si>
     <t>Valley Athletics (VAAC)</t>
   </si>
   <si>
+    <t>Valley Christian Academy (VCAM)</t>
+  </si>
+  <si>
+    <t>Valley Christian Academy - High School (VCAH)</t>
+  </si>
+  <si>
+    <t>Valley Christian Academy - Middle School (VCAM)</t>
+  </si>
+  <si>
     <t>Valley Gardens Middle School (VGMS)</t>
   </si>
   <si>
     <t>Valley Vaulters (VV)</t>
   </si>
   <si>
     <t>Van Walleghem School (VANWA)</t>
   </si>
   <si>
     <t>Van Walleghem School (MVWAL)</t>
   </si>
   <si>
     <t>Velocity Track (VT)</t>
   </si>
   <si>
     <t>Vernon River Consolidated School (VR)</t>
   </si>
   <si>
     <t>Via Vita Academy (VVA)</t>
   </si>
   <si>
     <t>Victor Mager School (VM)</t>
   </si>
   <si>
     <t>Victor Wyatt School (VW)</t>
@@ -3690,50 +3819,53 @@
     <t>Westfield Elementary (WFE)</t>
   </si>
   <si>
     <t>Westgate Collegiate (WEST)</t>
   </si>
   <si>
     <t>Westgrove School (WESTG)</t>
   </si>
   <si>
     <t>Westisle Composite High (WI)</t>
   </si>
   <si>
     <t>Westmount (0611)</t>
   </si>
   <si>
     <t>Westmount Elementary School (WMES)</t>
   </si>
   <si>
     <t>Westwood Collegiate (MWWHS)</t>
   </si>
   <si>
     <t>Westwood Elementary School (WWES)</t>
   </si>
   <si>
     <t>Westwood Primary School (WW)</t>
+  </si>
+  <si>
+    <t>Whitemouth School (WHMS)</t>
   </si>
   <si>
     <t>Whitney Pier Middle School (WPMS)</t>
   </si>
   <si>
     <t>Whycocomagh (WHY)</t>
   </si>
   <si>
     <t>Whyteridge School (MWHYT)</t>
   </si>
   <si>
     <t>William Morton Collegiate (MWMCI)</t>
   </si>
   <si>
     <t>Windburn (WIND)</t>
   </si>
   <si>
     <t>Windsor Park Collegiate (WPC)</t>
   </si>
   <si>
     <t>Windsor School (MWIND)</t>
   </si>
   <si>
     <t>Winkler Elementary School (WKES)</t>
   </si>
@@ -4149,51 +4281,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD1168"/>
+  <dimension ref="A1:DD1212"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="70" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="12" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="23" bestFit="true" customWidth="true" style="0"/>
@@ -19437,62 +19569,282 @@
     <row r="1164" spans="1:108">
       <c r="DB1164" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="1165" spans="1:108">
       <c r="DB1165" t="s">
         <v>1248</v>
       </c>
     </row>
     <row r="1166" spans="1:108">
       <c r="DB1166" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="1167" spans="1:108">
       <c r="DB1167" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="1168" spans="1:108">
       <c r="DB1168" t="s">
         <v>1251</v>
       </c>
     </row>
+    <row r="1169" spans="1:108">
+      <c r="DB1169" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:108">
+      <c r="DB1170" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:108">
+      <c r="DB1171" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:108">
+      <c r="DB1172" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:108">
+      <c r="DB1173" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:108">
+      <c r="DB1174" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:108">
+      <c r="DB1175" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:108">
+      <c r="DB1176" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:108">
+      <c r="DB1177" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:108">
+      <c r="DB1178" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:108">
+      <c r="DB1179" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:108">
+      <c r="DB1180" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:108">
+      <c r="DB1181" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:108">
+      <c r="DB1182" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:108">
+      <c r="DB1183" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:108">
+      <c r="DB1184" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:108">
+      <c r="DB1185" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:108">
+      <c r="DB1186" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:108">
+      <c r="DB1187" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:108">
+      <c r="DB1188" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:108">
+      <c r="DB1189" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:108">
+      <c r="DB1190" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:108">
+      <c r="DB1191" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:108">
+      <c r="DB1192" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:108">
+      <c r="DB1193" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:108">
+      <c r="DB1194" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:108">
+      <c r="DB1195" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:108">
+      <c r="DB1196" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:108">
+      <c r="DB1197" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:108">
+      <c r="DB1198" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:108">
+      <c r="DB1199" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:108">
+      <c r="DB1200" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:108">
+      <c r="DB1201" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:108">
+      <c r="DB1202" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:108">
+      <c r="DB1203" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:108">
+      <c r="DB1204" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:108">
+      <c r="DB1205" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:108">
+      <c r="DB1206" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:108">
+      <c r="DB1207" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:108">
+      <c r="DB1208" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:108">
+      <c r="DB1209" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:108">
+      <c r="DB1210" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:108">
+      <c r="DB1211" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:108">
+      <c r="DB1212" t="s">
+        <v>1295</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$1168</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$1212</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$25</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$25</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DD$1:$DD$25</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DD$1:$DD$25</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DD$1:$DD$25</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DD$1:$DD$25</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
       <formula1>'Worksheet'!$DD$1:$DD$25</formula1>
     </dataValidation>