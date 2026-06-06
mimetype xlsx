--- v0 (2026-04-22)
+++ v1 (2026-06-06)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="601">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="602">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>1500m</t>
   </si>
   <si>
     <t>1036715:typeValue:101</t>
   </si>
   <si>
     <t>1036715:typeValue:102</t>
   </si>
   <si>
     <t>1036715:typeValue:103</t>
   </si>
   <si>
@@ -1452,50 +1452,53 @@
     <t>Snowshoe Canada (SC22)</t>
   </si>
   <si>
     <t>South East Spartans (SESP)</t>
   </si>
   <si>
     <t>South Simcoe Dufferin T.f.c. (OSSD)</t>
   </si>
   <si>
     <t>Southwest Nova Athletics (SWNA)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
+  </si>
+  <si>
+    <t>Speed Mechanics Athletics Club (SMAC)</t>
   </si>
   <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>Split City Sonics (SPLI)</t>
   </si>
   <si>
     <t>Sport-Études Kinécible (SEKC)</t>
   </si>
   <si>
     <t>St Christy-Ihunaegbo Athletics Club (SCIA)</t>
   </si>
   <si>
     <t>St Thomas Legion Track &amp; Field Club (OSTL)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
   <si>
     <t>St. Albert Mustangs Track &amp; Field Club (STAL)</t>
   </si>
   <si>
     <t>St. Emile School (MSTEM)</t>
   </si>
@@ -5889,107 +5892,107 @@
     </row>
     <row r="495" spans="1:108">
       <c r="E495" s="2"/>
       <c r="K495" s="2"/>
       <c r="DB495" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="496" spans="1:108">
       <c r="E496" s="2"/>
       <c r="K496" s="2"/>
       <c r="DB496" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="497" spans="1:108">
       <c r="E497" s="2"/>
       <c r="K497" s="2"/>
       <c r="DB497" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="498" spans="1:108">
       <c r="E498" s="2"/>
       <c r="K498" s="2"/>
+      <c r="DB498" t="s">
+        <v>489</v>
+      </c>
     </row>
     <row r="499" spans="1:108">
       <c r="E499" s="2"/>
       <c r="K499" s="2"/>
-      <c r="DB499" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="500" spans="1:108">
       <c r="E500" s="2"/>
       <c r="K500" s="2"/>
       <c r="DB500" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="501" spans="1:108">
       <c r="E501" s="2"/>
       <c r="K501" s="2"/>
       <c r="DB501" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="502" spans="1:108">
       <c r="E502" s="2"/>
       <c r="K502" s="2"/>
+      <c r="DB502" t="s">
+        <v>492</v>
+      </c>
     </row>
     <row r="503" spans="1:108">
       <c r="E503" s="2"/>
       <c r="K503" s="2"/>
-      <c r="DB503" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="504" spans="1:108">
       <c r="E504" s="2"/>
       <c r="K504" s="2"/>
       <c r="DB504" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="505" spans="1:108">
       <c r="E505" s="2"/>
       <c r="K505" s="2"/>
       <c r="DB505" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="506" spans="1:108">
       <c r="E506" s="2"/>
       <c r="K506" s="2"/>
+      <c r="DB506" t="s">
+        <v>495</v>
+      </c>
     </row>
     <row r="507" spans="1:108">
       <c r="E507" s="2"/>
       <c r="K507" s="2"/>
-      <c r="DB507" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="508" spans="1:108">
       <c r="E508" s="2"/>
       <c r="K508" s="2"/>
       <c r="DB508" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="509" spans="1:108">
       <c r="E509" s="2"/>
       <c r="K509" s="2"/>
       <c r="DB509" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="510" spans="1:108">
       <c r="E510" s="2"/>
       <c r="K510" s="2"/>
       <c r="DB510" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="511" spans="1:108">
       <c r="E511" s="2"/>
       <c r="K511" s="2"/>
@@ -6223,118 +6226,118 @@
     </row>
     <row r="544" spans="1:108">
       <c r="E544" s="2"/>
       <c r="K544" s="2"/>
       <c r="DB544" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="545" spans="1:108">
       <c r="E545" s="2"/>
       <c r="K545" s="2"/>
       <c r="DB545" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="546" spans="1:108">
       <c r="E546" s="2"/>
       <c r="K546" s="2"/>
       <c r="DB546" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="547" spans="1:108">
       <c r="E547" s="2"/>
       <c r="K547" s="2"/>
+      <c r="DB547" t="s">
+        <v>535</v>
+      </c>
     </row>
     <row r="548" spans="1:108">
       <c r="E548" s="2"/>
       <c r="K548" s="2"/>
-      <c r="DB548" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="549" spans="1:108">
       <c r="E549" s="2"/>
       <c r="K549" s="2"/>
       <c r="DB549" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="550" spans="1:108">
       <c r="E550" s="2"/>
       <c r="K550" s="2"/>
       <c r="DB550" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="551" spans="1:108">
       <c r="E551" s="2"/>
       <c r="K551" s="2"/>
+      <c r="DB551" t="s">
+        <v>538</v>
+      </c>
     </row>
     <row r="552" spans="1:108">
       <c r="E552" s="2"/>
       <c r="K552" s="2"/>
     </row>
     <row r="553" spans="1:108">
       <c r="E553" s="2"/>
       <c r="K553" s="2"/>
-      <c r="DB553" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="554" spans="1:108">
       <c r="E554" s="2"/>
       <c r="K554" s="2"/>
       <c r="DB554" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="555" spans="1:108">
       <c r="E555" s="2"/>
       <c r="K555" s="2"/>
       <c r="DB555" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="556" spans="1:108">
       <c r="E556" s="2"/>
       <c r="K556" s="2"/>
       <c r="DB556" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="557" spans="1:108">
       <c r="E557" s="2"/>
       <c r="K557" s="2"/>
+      <c r="DB557" t="s">
+        <v>542</v>
+      </c>
     </row>
     <row r="558" spans="1:108">
       <c r="E558" s="2"/>
       <c r="K558" s="2"/>
-      <c r="DB558" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="559" spans="1:108">
       <c r="E559" s="2"/>
       <c r="K559" s="2"/>
       <c r="DB559" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="560" spans="1:108">
       <c r="E560" s="2"/>
       <c r="K560" s="2"/>
       <c r="DB560" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="561" spans="1:108">
       <c r="E561" s="2"/>
       <c r="K561" s="2"/>
       <c r="DB561" t="s">
         <v>545</v>
       </c>
     </row>
     <row r="562" spans="1:108">
       <c r="E562" s="2"/>
       <c r="K562" s="2"/>
@@ -6442,118 +6445,118 @@
     </row>
     <row r="577" spans="1:108">
       <c r="E577" s="2"/>
       <c r="K577" s="2"/>
       <c r="DB577" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="578" spans="1:108">
       <c r="E578" s="2"/>
       <c r="K578" s="2"/>
       <c r="DB578" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="579" spans="1:108">
       <c r="E579" s="2"/>
       <c r="K579" s="2"/>
       <c r="DB579" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="580" spans="1:108">
       <c r="E580" s="2"/>
       <c r="K580" s="2"/>
+      <c r="DB580" t="s">
+        <v>564</v>
+      </c>
     </row>
     <row r="581" spans="1:108">
       <c r="E581" s="2"/>
       <c r="K581" s="2"/>
     </row>
     <row r="582" spans="1:108">
       <c r="E582" s="2"/>
       <c r="K582" s="2"/>
-      <c r="DB582" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="583" spans="1:108">
       <c r="E583" s="2"/>
       <c r="K583" s="2"/>
       <c r="DB583" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="584" spans="1:108">
       <c r="E584" s="2"/>
       <c r="K584" s="2"/>
       <c r="DB584" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="585" spans="1:108">
       <c r="E585" s="2"/>
       <c r="K585" s="2"/>
       <c r="DB585" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="586" spans="1:108">
       <c r="E586" s="2"/>
       <c r="K586" s="2"/>
       <c r="DB586" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="587" spans="1:108">
       <c r="E587" s="2"/>
       <c r="K587" s="2"/>
       <c r="DB587" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="588" spans="1:108">
       <c r="E588" s="2"/>
       <c r="K588" s="2"/>
+      <c r="DB588" t="s">
+        <v>570</v>
+      </c>
     </row>
     <row r="589" spans="1:108">
       <c r="E589" s="2"/>
       <c r="K589" s="2"/>
-      <c r="DB589" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="590" spans="1:108">
       <c r="E590" s="2"/>
       <c r="K590" s="2"/>
+      <c r="DB590" t="s">
+        <v>571</v>
+      </c>
     </row>
     <row r="591" spans="1:108">
       <c r="E591" s="2"/>
       <c r="K591" s="2"/>
-      <c r="DB591" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="592" spans="1:108">
       <c r="E592" s="2"/>
       <c r="K592" s="2"/>
       <c r="DB592" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="593" spans="1:108">
       <c r="E593" s="2"/>
       <c r="K593" s="2"/>
       <c r="DB593" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="594" spans="1:108">
       <c r="E594" s="2"/>
       <c r="K594" s="2"/>
       <c r="DB594" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="595" spans="1:108">
       <c r="E595" s="2"/>
       <c r="K595" s="2"/>
@@ -6570,57 +6573,57 @@
     </row>
     <row r="597" spans="1:108">
       <c r="E597" s="2"/>
       <c r="K597" s="2"/>
       <c r="DB597" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="598" spans="1:108">
       <c r="E598" s="2"/>
       <c r="K598" s="2"/>
       <c r="DB598" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="599" spans="1:108">
       <c r="E599" s="2"/>
       <c r="K599" s="2"/>
       <c r="DB599" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="600" spans="1:108">
       <c r="E600" s="2"/>
       <c r="K600" s="2"/>
+      <c r="DB600" t="s">
+        <v>580</v>
+      </c>
     </row>
     <row r="601" spans="1:108">
       <c r="E601" s="2"/>
       <c r="K601" s="2"/>
-      <c r="DB601" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="602" spans="1:108">
       <c r="E602" s="2"/>
       <c r="K602" s="2"/>
       <c r="DB602" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="603" spans="1:108">
       <c r="E603" s="2"/>
       <c r="K603" s="2"/>
       <c r="DB603" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="604" spans="1:108">
       <c r="E604" s="2"/>
       <c r="K604" s="2"/>
       <c r="DB604" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="605" spans="1:108">
       <c r="E605" s="2"/>
       <c r="K605" s="2"/>
@@ -6665,57 +6668,57 @@
     </row>
     <row r="611" spans="1:108">
       <c r="E611" s="2"/>
       <c r="K611" s="2"/>
       <c r="DB611" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="612" spans="1:108">
       <c r="E612" s="2"/>
       <c r="K612" s="2"/>
       <c r="DB612" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="613" spans="1:108">
       <c r="E613" s="2"/>
       <c r="K613" s="2"/>
       <c r="DB613" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="614" spans="1:108">
       <c r="E614" s="2"/>
       <c r="K614" s="2"/>
+      <c r="DB614" t="s">
+        <v>593</v>
+      </c>
     </row>
     <row r="615" spans="1:108">
       <c r="E615" s="2"/>
       <c r="K615" s="2"/>
-      <c r="DB615" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="616" spans="1:108">
       <c r="E616" s="2"/>
       <c r="K616" s="2"/>
       <c r="DB616" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="617" spans="1:108">
       <c r="E617" s="2"/>
       <c r="K617" s="2"/>
       <c r="DB617" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="618" spans="1:108">
       <c r="E618" s="2"/>
       <c r="K618" s="2"/>
       <c r="DB618" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="619" spans="1:108">
       <c r="E619" s="2"/>
       <c r="K619" s="2"/>
@@ -6725,50 +6728,53 @@
     </row>
     <row r="620" spans="1:108">
       <c r="E620" s="2"/>
       <c r="K620" s="2"/>
       <c r="DB620" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="621" spans="1:108">
       <c r="E621" s="2"/>
       <c r="K621" s="2"/>
       <c r="DB621" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="622" spans="1:108">
       <c r="E622" s="2"/>
       <c r="K622" s="2"/>
       <c r="DB622" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="623" spans="1:108">
       <c r="E623" s="2"/>
       <c r="K623" s="2"/>
+      <c r="DB623" t="s">
+        <v>601</v>
+      </c>
     </row>
     <row r="624" spans="1:108">
       <c r="E624" s="2"/>
       <c r="K624" s="2"/>
     </row>
     <row r="625" spans="1:108">
       <c r="E625" s="2"/>
       <c r="K625" s="2"/>
     </row>
     <row r="626" spans="1:108">
       <c r="E626" s="2"/>
       <c r="K626" s="2"/>
     </row>
     <row r="627" spans="1:108">
       <c r="E627" s="2"/>
       <c r="K627" s="2"/>
     </row>
     <row r="628" spans="1:108">
       <c r="E628" s="2"/>
       <c r="K628" s="2"/>
     </row>
     <row r="629" spans="1:108">
       <c r="E629" s="2"/>
       <c r="K629" s="2"/>
     </row>
@@ -8245,51 +8251,51 @@
       <c r="K997" s="2"/>
     </row>
     <row r="998" spans="1:108">
       <c r="E998" s="2"/>
       <c r="K998" s="2"/>
     </row>
     <row r="999" spans="1:108">
       <c r="E999" s="2"/>
       <c r="K999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="E1000" s="2"/>
       <c r="K1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$622</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$623</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DD$1:$DD$3</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>