--- v0 (2026-04-08)
+++ v1 (2026-05-24)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="747">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="748">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>U12</t>
   </si>
   <si>
     <t>60m</t>
   </si>
   <si>
     <t>1036792:typeValue:101</t>
   </si>
   <si>
     <t>1036792:typeValue:102</t>
   </si>
   <si>
     <t>1036792:typeValue:103</t>
   </si>
   <si>
@@ -1806,50 +1806,53 @@
     <t>South East Spartans (SESP)</t>
   </si>
   <si>
     <t>South Simcoe Dufferin T.f.c. (OSSD)</t>
   </si>
   <si>
     <t>Southpointe Academy (SOUTH)</t>
   </si>
   <si>
     <t>Southwest Nova Athletics (SWNA)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
+  </si>
+  <si>
+    <t>Speed Mechanics Athletics Club (SMAC)</t>
   </si>
   <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>Split City Sonics (SPLI)</t>
   </si>
   <si>
     <t>Sport-Études Kinécible (SEKC)</t>
   </si>
   <si>
     <t>St Christy-Ihunaegbo Athletics Club (SCIA)</t>
   </si>
   <si>
     <t>St Thomas Legion Track &amp; Field Club (OSTL)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
   <si>
     <t>St. Albert Mustangs Track &amp; Field Club (STAL)</t>
   </si>
   <si>
     <t>St. Emile School (MSTEM)</t>
   </si>
@@ -12234,50 +12237,53 @@
     </row>
     <row r="650" spans="1:108">
       <c r="E650" s="2"/>
       <c r="J650" s="2"/>
       <c r="L650" s="2"/>
       <c r="N650" s="2"/>
       <c r="P650" s="2"/>
       <c r="R650" s="2"/>
       <c r="T650" s="2"/>
       <c r="V650" s="2"/>
       <c r="X650" s="2"/>
       <c r="DB650" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="651" spans="1:108">
       <c r="E651" s="2"/>
       <c r="J651" s="2"/>
       <c r="L651" s="2"/>
       <c r="N651" s="2"/>
       <c r="P651" s="2"/>
       <c r="R651" s="2"/>
       <c r="T651" s="2"/>
       <c r="V651" s="2"/>
       <c r="X651" s="2"/>
+      <c r="DB651" t="s">
+        <v>747</v>
+      </c>
     </row>
     <row r="652" spans="1:108">
       <c r="E652" s="2"/>
       <c r="J652" s="2"/>
       <c r="L652" s="2"/>
       <c r="N652" s="2"/>
       <c r="P652" s="2"/>
       <c r="R652" s="2"/>
       <c r="T652" s="2"/>
       <c r="V652" s="2"/>
       <c r="X652" s="2"/>
     </row>
     <row r="653" spans="1:108">
       <c r="E653" s="2"/>
       <c r="J653" s="2"/>
       <c r="L653" s="2"/>
       <c r="N653" s="2"/>
       <c r="P653" s="2"/>
       <c r="R653" s="2"/>
       <c r="T653" s="2"/>
       <c r="V653" s="2"/>
       <c r="X653" s="2"/>
     </row>
     <row r="654" spans="1:108">
       <c r="E654" s="2"/>
@@ -16085,51 +16091,51 @@
       <c r="V999" s="2"/>
       <c r="X999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="E1000" s="2"/>
       <c r="J1000" s="2"/>
       <c r="L1000" s="2"/>
       <c r="N1000" s="2"/>
       <c r="P1000" s="2"/>
       <c r="R1000" s="2"/>
       <c r="T1000" s="2"/>
       <c r="V1000" s="2"/>
       <c r="X1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$650</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$651</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$37</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$37</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$37</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DD$1:$DD$37</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DD$1:$DD$37</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DD$1:$DD$37</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$37</formula1>
     </dataValidation>