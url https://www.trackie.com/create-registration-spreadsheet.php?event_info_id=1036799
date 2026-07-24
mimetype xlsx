--- v0 (2026-06-09)
+++ v1 (2026-07-24)
@@ -9,91 +9,94 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4873">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="4940">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>U16</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036799:typeValue:101</t>
   </si>
   <si>
     <t>1036799:typeValue:102</t>
   </si>
   <si>
     <t>1036799:typeValue:103</t>
   </si>
   <si>
     <t>1036799:typeValue:106</t>
   </si>
   <si>
     <t>1036799:typeValue:107</t>
   </si>
   <si>
     <t>1036799:typeValue:105</t>
   </si>
   <si>
     <t>1036799:typeValue:104</t>
   </si>
   <si>
     <t>1036799:typeValue:112</t>
   </si>
   <si>
+    <t>1036799:typeValue:1:420460</t>
+  </si>
+  <si>
     <t>1036799:age_category</t>
   </si>
   <si>
     <t>1036799:reg_event:1</t>
   </si>
   <si>
     <t>1036799:event_seed:1</t>
   </si>
   <si>
     <t>1036799:reg_event:2</t>
   </si>
   <si>
     <t>1036799:event_seed:2</t>
   </si>
   <si>
     <t>1036799:reg_event:3</t>
   </si>
   <si>
     <t>1036799:event_seed:3</t>
   </si>
   <si>
     <t>1036799:reg_event:4</t>
   </si>
   <si>
     <t>1036799:event_seed:4</t>
@@ -149,50 +152,53 @@
   <si>
     <t>Athletics Canada #</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Competition Gender</t>
   </si>
   <si>
     <t>Canadian Citizen</t>
   </si>
   <si>
+    <t>Accepted Conversions – If you have a qualifying mark using an &lt;a href='https://files.trackie.com/uploads/redactor/2026-06-19-00-19-17-1872048742-22.png' target='_blank'&gt;accepted conversion&lt;/a&gt;, please describe it in the textbox below.</t>
+  </si>
+  <si>
     <t>Category</t>
   </si>
   <si>
     <t>Event #1</t>
   </si>
   <si>
     <t>Seed-Mark #1</t>
   </si>
   <si>
     <t>Event #2</t>
   </si>
   <si>
     <t>Seed-Mark #2</t>
   </si>
   <si>
     <t>Event #3</t>
   </si>
   <si>
     <t>Seed-Mark #3</t>
   </si>
   <si>
     <t>Event #4</t>
   </si>
   <si>
     <t>Seed-Mark #4</t>
@@ -584,50 +590,53 @@
   <si>
     <t>AEngineered to run ()</t>
   </si>
   <si>
     <t>Aetos</t>
   </si>
   <si>
     <t>Aetos Athletica (AETO)</t>
   </si>
   <si>
     <t>Agape Road Runners (AGAPR)</t>
   </si>
   <si>
     <t>Agape Tornadoes (AGAP)</t>
   </si>
   <si>
     <t>Agassiz Elementary-Secondary (AGES)</t>
   </si>
   <si>
     <t>Agincourt Road P.S. (AGIN)</t>
   </si>
   <si>
     <t>Aguas Buenas (AGUA)</t>
   </si>
   <si>
+    <t>Ahtletisme  Laval (ALAV)</t>
+  </si>
+  <si>
     <t>Ahuntsic (AHU)</t>
   </si>
   <si>
     <t>Airblastoff Athletics Bc (AIRL)</t>
   </si>
   <si>
     <t>Airblastoff Lion (ABOL)</t>
   </si>
   <si>
     <t>Airblastoff Lions ()</t>
   </si>
   <si>
     <t>Alain-Fortin (ALFO)</t>
   </si>
   <si>
     <t>Albena Lake Hodge Comprehensive School (ALHCS)</t>
   </si>
   <si>
     <t>Alberni District Secondary Sch (ADSS)</t>
   </si>
   <si>
     <t>Alberni District Secondary School (ALDSS)</t>
   </si>
   <si>
     <t>Alberni Valley Track Club (AVTC)</t>
@@ -923,182 +932,197 @@
   <si>
     <t>Assumption School - Powell River (ACS)</t>
   </si>
   <si>
     <t>AST Athlétisme (AST)</t>
   </si>
   <si>
     <t>Atanukan (ATAN)</t>
   </si>
   <si>
     <t>Athens District High School (EOAT)</t>
   </si>
   <si>
     <t>Athletes Academy (ACAD)</t>
   </si>
   <si>
     <t>Athletic Cats - Puerto Rico (CATS)</t>
   </si>
   <si>
     <t>Athletic School (AS)</t>
   </si>
   <si>
     <t>Athletic South East Athletics (ASEA)</t>
   </si>
   <si>
+    <t>Athletic southwest (ASW)</t>
+  </si>
+  <si>
     <t>Athletic Victory (Speed) Club (AVSC)</t>
   </si>
   <si>
     <t>Athletics  East Track and Field Club (AETFC)</t>
   </si>
   <si>
-    <t>Athletics East (AENS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Athletics East Nova Scotia (AENS)</t>
   </si>
   <si>
-    <t>Athletics East Track and Field Club (AENS)</t>
-[...1 lines deleted...]
-  <si>
     <t>Athletics Niagara (ANIA)</t>
   </si>
   <si>
     <t>Athletics Northeast (ANER)</t>
   </si>
   <si>
     <t>Athletics Nwt (ANWT)</t>
   </si>
   <si>
+    <t>Athletics Quebec Indépendant (00000)</t>
+  </si>
+  <si>
     <t>athletics victoria (AVIC)</t>
   </si>
   <si>
     <t>Athletics Victoria Track And Field Society (AVIC)</t>
   </si>
   <si>
     <t>Athletics Yukon (AK)</t>
   </si>
   <si>
     <t>Athletics Yukon (AYYK)</t>
   </si>
   <si>
     <t>Athletiques International (ATHL)</t>
   </si>
   <si>
     <t>Athlétisme Chaleur Athletisme (ACAN)</t>
   </si>
   <si>
     <t>Athlétisme ÉSC Saint-François-Xavier Sarnia (ESFX)</t>
   </si>
   <si>
     <t>Athlétisme Laval (ALAV)</t>
   </si>
   <si>
     <t>Athlétisme Péninsule Acadienne (APAC)</t>
   </si>
   <si>
+    <t>Athlétisme Quebec Indépendant (ZIND)</t>
+  </si>
+  <si>
     <t>Athlétisme Rive-Sud (CARS)</t>
   </si>
   <si>
     <t>Athlétisme South East Athletics (ASEA)</t>
   </si>
   <si>
+    <t>Athletisme Sud-Est/ South-East Athletics (ASEA)</t>
+  </si>
+  <si>
     <t>Athlétix (ATHX)</t>
   </si>
   <si>
     <t>Athol Murray College of Notre Dame (AMCND)</t>
   </si>
   <si>
     <t>Athos Club (ACTF)</t>
   </si>
   <si>
     <t>Atikameg School (ATIK)</t>
   </si>
   <si>
     <t>Atikokan H.S. (AHS)</t>
   </si>
   <si>
     <t>Auburn Drive (AUB)</t>
   </si>
   <si>
     <t>Aucouer de Lile (AUC)</t>
   </si>
   <si>
-    <t>Augustine Uche (OTTL)</t>
+    <t>Augustine Uche (AGUH)</t>
   </si>
   <si>
     <t>Aurora College (AC)</t>
   </si>
   <si>
     <t>Aurora High (AHS)</t>
   </si>
   <si>
     <t>Aurora Nordic (ANSC)</t>
   </si>
   <si>
     <t>Australia Sports (AUS)</t>
   </si>
   <si>
     <t>autobus yves seguin (1730)</t>
   </si>
   <si>
     <t>Avalanche Collège Mont Notre-Dame (MND)</t>
   </si>
   <si>
     <t>Avalon Nordic (ANSC)</t>
   </si>
   <si>
+    <t>Avalon Region (AVAL)</t>
+  </si>
+  <si>
     <t>AVENIR SPORTIF CLUB (ASCSM)</t>
   </si>
   <si>
     <t>AVENIR SPORTIF CLUB DE SAINT MARTIN (ASCSM)</t>
   </si>
   <si>
     <t>AVENIR SPORTIF CLUB DE ST MARTIN (ASCSM)</t>
   </si>
   <si>
     <t>Avon View (AVON)</t>
   </si>
   <si>
     <t>Avon View High School (AVHS)</t>
   </si>
   <si>
     <t>AY Jackson (NCJA)</t>
   </si>
   <si>
     <t>AY Jackson SS (AYJA)</t>
   </si>
   <si>
     <t>AZ Flames Track Club (AZFLM)</t>
   </si>
   <si>
     <t>Az-Zahraa Islamic Academy (AZZIA)</t>
   </si>
   <si>
     <t>Baccalieu Collegiate (BACC)</t>
   </si>
   <si>
+    <t>Back2basckz (BTB)</t>
+  </si>
+  <si>
+    <t>Back2basitz (BTB)</t>
+  </si>
+  <si>
     <t>Baddeck Academy (BADD)</t>
   </si>
   <si>
     <t>Baddeck Beacons Track And Field Club (BBTF)</t>
   </si>
   <si>
     <t>Baibombeh Anishinabe H.S. (BAHS)</t>
   </si>
   <si>
     <t>Baie Sainte-Anne (BSA)</t>
   </si>
   <si>
     <t>Baie-Comeau (CABC)</t>
   </si>
   <si>
     <t>Baie-Saint-Paul (BSPL)</t>
   </si>
   <si>
     <t>Bakerview Centre for Learning (BAKEC)</t>
   </si>
   <si>
     <t>Baldur Vikings (0601)</t>
   </si>
   <si>
     <t>Balfour Collegiate (BALF)</t>
@@ -1391,116 +1415,128 @@
   <si>
     <t>Bishop Strachan School (BSS)</t>
   </si>
   <si>
     <t>Bishop Tonnos CSS (BIST)</t>
   </si>
   <si>
     <t>Bishop's College School (BCS)</t>
   </si>
   <si>
     <t>Bishop's Gaiters (BISH)</t>
   </si>
   <si>
     <t>Bison Athletics Club (BTFC)</t>
   </si>
   <si>
     <t>Bisons Track Club (BTCO)</t>
   </si>
   <si>
     <t>Bistro del Mar (BISTR)</t>
   </si>
   <si>
     <t>Black &amp; Gold (B&amp;G)</t>
   </si>
   <si>
+    <t>Black &amp; Gold Track &amp; Field Club (BNG)</t>
+  </si>
+  <si>
+    <t>Black &amp; Gold Track Club (BNG)</t>
+  </si>
+  <si>
     <t>Black and Gold track and Field Club (BNG)</t>
   </si>
   <si>
     <t>Black and Gold Track and field club (BNG)</t>
   </si>
   <si>
     <t>Blackadder Pole Vault Club (BVC)</t>
   </si>
   <si>
     <t>BlackFox Throwers (BFTR)</t>
   </si>
   <si>
     <t>Blacktoe Running (BLAC)</t>
   </si>
   <si>
     <t>Blackville High School (BLA2)</t>
   </si>
   <si>
     <t>blake  fiscus (BLAKE)</t>
   </si>
   <si>
+    <t>Blaze Track Club (Barbados) (BTCB)</t>
+  </si>
+  <si>
     <t>Blenheim District High School (SWBL)</t>
   </si>
   <si>
     <t>Blessed Cardinal Newman High School (BCNHS)</t>
   </si>
   <si>
     <t>Blessed Sacrament (BBSS)</t>
   </si>
   <si>
     <t>Blessed Sacrament CS (BLSCS)</t>
   </si>
   <si>
     <t>Blessed Trinity (SOBT)</t>
   </si>
   <si>
     <t>Bloomfield - BNAA (BLRE)</t>
   </si>
   <si>
     <t>Bloor Collegiate Institute (BCI)</t>
   </si>
   <si>
     <t>Blossom Park (BLOS)</t>
   </si>
   <si>
     <t>BLT Runners (BLTR)</t>
   </si>
   <si>
     <t>Blt Runners (BLT1)</t>
   </si>
   <si>
     <t>Blue and White - Unattached (B&amp;W)</t>
   </si>
   <si>
     <t>BLUE BLAZERS (BLUE)</t>
   </si>
   <si>
     <t>Blue Devils (BDAC)</t>
   </si>
   <si>
     <t>Blue Devils Athletic Club (BDAC)</t>
   </si>
   <si>
     <t>Blue Devils Athletics Club (BDAC)</t>
   </si>
   <si>
+    <t>Blue Devils TC (BDTC)</t>
+  </si>
+  <si>
     <t>BLUE HOUSE (BLUE)</t>
   </si>
   <si>
     <t>Blue House Panthers (BLUE)</t>
   </si>
   <si>
     <t>Blue Jaguars (BLUE)</t>
   </si>
   <si>
     <t>Bluefield High School (BL)</t>
   </si>
   <si>
     <t>Bluenose Academy (BLN)</t>
   </si>
   <si>
     <t>Bluenose Athletics Track And Field Club (BANS)</t>
   </si>
   <si>
     <t>Bluevale C.I. (BCI)</t>
   </si>
   <si>
     <t>Blyth Academy - CIHA (BCIHA)</t>
   </si>
   <si>
     <t>Blyth Academy - Ottawa (BLYTH)</t>
@@ -1595,50 +1631,53 @@
   <si>
     <t>Brampton Racers Track &amp; Field Club (BRAC)</t>
   </si>
   <si>
     <t>Brampton Running Club (BBRC)</t>
   </si>
   <si>
     <t>Brampton Track Club (BRMP)</t>
   </si>
   <si>
     <t>Brandon Bobcats (BRAN)</t>
   </si>
   <si>
     <t>Branksome Hall (CIBR)</t>
   </si>
   <si>
     <t>Brantford Collegiate CVS (CWBR)</t>
   </si>
   <si>
     <t>Brantford T.f.c. (BRNT)</t>
   </si>
   <si>
     <t>Bravos de Cidra - Puerto Rico (BRAV)</t>
   </si>
   <si>
+    <t>Breakaway TC (HKY)</t>
+  </si>
+  <si>
     <t>Breaking Out Legends Together (BOLT)</t>
   </si>
   <si>
     <t>Brebeuf College (BREB)</t>
   </si>
   <si>
     <t>brennan (SWBN)</t>
   </si>
   <si>
     <t>Brentwood College School (BCS)</t>
   </si>
   <si>
     <t>Brentwood College School (BREN)</t>
   </si>
   <si>
     <t>Breton Educational Center (BEC)</t>
   </si>
   <si>
     <t>Breton High School (BRTN)</t>
   </si>
   <si>
     <t>Bridgetown Regional (BTWN)</t>
   </si>
   <si>
     <t>Britannia (BRIT)</t>
@@ -1682,50 +1721,53 @@
   <si>
     <t>Brookfield H.S. - Ottawa (NCBR)</t>
   </si>
   <si>
     <t>Brooklin High School (BROOK)</t>
   </si>
   <si>
     <t>Brooks (BROO)</t>
   </si>
   <si>
     <t>Brooks Composite High School (BCHS)</t>
   </si>
   <si>
     <t>Brooks Secondary (BRKS)</t>
   </si>
   <si>
     <t>Brookswood (BROO)</t>
   </si>
   <si>
     <t>Bruce Peninsula District School (BPDS)</t>
   </si>
   <si>
     <t>Bruno Bears (BCS1)</t>
   </si>
   <si>
+    <t>Btb</t>
+  </si>
+  <si>
     <t>Buccaneers (BUCS)</t>
   </si>
   <si>
     <t>Building Blocks - BNAA (BBPR)</t>
   </si>
   <si>
     <t>BULKLEY VALLEY ATHLETIC SOCIETY (BVAS)</t>
   </si>
   <si>
     <t>Bulldogs Special Olympics Team (BSOT)</t>
   </si>
   <si>
     <t>Bulldogs Track &amp; Field Club (BDTF)</t>
   </si>
   <si>
     <t>Bulldogs Track And Field Club (BULL)</t>
   </si>
   <si>
     <t>Burke Mountain Running Club (BMRC)</t>
   </si>
   <si>
     <t>burlington (BURL)</t>
   </si>
   <si>
     <t>Burlington Runners Club (BRC1)</t>
@@ -1748,50 +1790,53 @@
   <si>
     <t>Burnaby South Secondary (BUSS)</t>
   </si>
   <si>
     <t>Burnaby Striders Track &amp; Field Club (BBYS)</t>
   </si>
   <si>
     <t>BURNLEY ATHLETIC CLUB (BURN)</t>
   </si>
   <si>
     <t>Burnsview Secondary (BURN)</t>
   </si>
   <si>
     <t>Bust Bee - BNAA (BUSY)</t>
   </si>
   <si>
     <t>Butt Kickers (BKERS)</t>
   </si>
   <si>
     <t>Buttertart Trot (BTTR)</t>
   </si>
   <si>
     <t>Buttertart Trot (BTTT)</t>
   </si>
   <si>
+    <t>BVPA</t>
+  </si>
+  <si>
     <t>BWIC [British West Indies Collegiate] (BWIC)</t>
   </si>
   <si>
     <t>Byrne Creek School (BCS)</t>
   </si>
   <si>
     <t>Bytown Walkers Club de marche (BYTW)</t>
   </si>
   <si>
     <t>Bytown Walkers (BYTW)</t>
   </si>
   <si>
     <t>C. L'Assomption (CLAS)</t>
   </si>
   <si>
     <t>C. W. Jefferys Collegiate Institute (CWJC)</t>
   </si>
   <si>
     <t>C.a.n.i. Athletics (CANI)</t>
   </si>
   <si>
     <t>CA:All Saints (ALSA)</t>
   </si>
   <si>
     <t>Ca:Bishop Carroll (BICA)</t>
@@ -1991,50 +2036,53 @@
   <si>
     <t>CAIMANES (CAIMA)</t>
   </si>
   <si>
     <t>Cairine Wilson (CWSS)</t>
   </si>
   <si>
     <t>Cairine Wilson - Ottawa (NCCW)</t>
   </si>
   <si>
     <t>Cajica-Cabo Rojo - Puerto Rico (CR)</t>
   </si>
   <si>
     <t>Calabar (CHS)</t>
   </si>
   <si>
     <t>Caledonia Regional High School (CRHS)</t>
   </si>
   <si>
     <t>Caledonia Secondary School (CDS)</t>
   </si>
   <si>
     <t>Calgary (CITC)</t>
   </si>
   <si>
+    <t>Calgary Colts (CJFL)</t>
+  </si>
+  <si>
     <t>Calgary French &amp; International Scool (CFIS)</t>
   </si>
   <si>
     <t>Calgary International Track Club (CITC)</t>
   </si>
   <si>
     <t>Calgary International (CITC)</t>
   </si>
   <si>
     <t>Calgary Spartans (CALS)</t>
   </si>
   <si>
     <t>Calgary Warriors (CWTC)</t>
   </si>
   <si>
     <t>Calgary Warriors Track Club (CALW)</t>
   </si>
   <si>
     <t>California State University (CSULA)</t>
   </si>
   <si>
     <t>Callaghan Valley Sport &amp; Cultural Society (CVSC)</t>
   </si>
   <si>
     <t>Caltaf Athletic  Association (CALT)</t>
@@ -2528,50 +2576,53 @@
   <si>
     <t>Centro Scuola T.f.c. (CTRO)</t>
   </si>
   <si>
     <t>Chaleur (CHA)</t>
   </si>
   <si>
     <t>Chaminade College School (CHAM)</t>
   </si>
   <si>
     <t>Champigny (CHAMP)</t>
   </si>
   <si>
     <t>Champions for Christ (CFC)</t>
   </si>
   <si>
     <t>Champlain (CHA)</t>
   </si>
   <si>
     <t>Champlain St-Lambert (CSL)</t>
   </si>
   <si>
     <t>Champlain St. Lawrence Lions ()</t>
   </si>
   <si>
+    <t>Champs International Athletics ARR (C.)</t>
+  </si>
+  <si>
     <t>Channel Performance (CHPE)</t>
   </si>
   <si>
     <t>Chapleau H.S. (CHS)</t>
   </si>
   <si>
     <t>Char-Lan Dhs - Williamstown (EOCL)</t>
   </si>
   <si>
     <t>Char-Lan District High School (CHAR)</t>
   </si>
   <si>
     <t>Char-Lan HS (EOCL)</t>
   </si>
   <si>
     <t>Charles Bloom Secondary (CBS)</t>
   </si>
   <si>
     <t>Charles E Mills Secondary School (CEMSS)</t>
   </si>
   <si>
     <t>Charles Hay Sec (CHS)</t>
   </si>
   <si>
     <t>Charles Hulse (CHUL)</t>
@@ -2663,50 +2714,53 @@
   <si>
     <t>Chilliwack Track &amp; Field Club (CHWK)</t>
   </si>
   <si>
     <t>Chinese  Taipei (TPE)</t>
   </si>
   <si>
     <t>Chinese Taipei (CP)</t>
   </si>
   <si>
     <t>Chinguacousy Secondary School (CGSS)</t>
   </si>
   <si>
     <t>Chinguacousy Track Club (CHIN)</t>
   </si>
   <si>
     <t>Chinook Track &amp; Field Club (CHIN)</t>
   </si>
   <si>
     <t>Chippewa Secondary School (CWSS)</t>
   </si>
   <si>
     <t>Chippewa Secondary School (CHIP)</t>
   </si>
   <si>
+    <t>CHRIST CHURCH FOUNDATION SCHOOL (CCFS)</t>
+  </si>
+  <si>
     <t>Christ the King (BCTK)</t>
   </si>
   <si>
     <t>Christ The King 2026 (2026)</t>
   </si>
   <si>
     <t>Christ the King High School (CKHS)</t>
   </si>
   <si>
     <t>Christ the King Jaguars (CTKTF)</t>
   </si>
   <si>
     <t>Christian Homelearners eStreams (CHES)</t>
   </si>
   <si>
     <t>Chrstian Academy School (CAS)</t>
   </si>
   <si>
     <t>Churchill Academy (CHUR)</t>
   </si>
   <si>
     <t>Churchill Falls (EGLS)</t>
   </si>
   <si>
     <t>Cidra - Puerto Rico (CIDR)</t>
@@ -2816,50 +2870,53 @@
   <si>
     <t>Clearwater Secondary (CLEA)</t>
   </si>
   <si>
     <t>Clement Howell High School (CHHS)</t>
   </si>
   <si>
     <t>Cliff's Antiques (ANTQ)</t>
   </si>
   <si>
     <t>Cliff's Antiques - The Road Show (CLIF)</t>
   </si>
   <si>
     <t>Cloverdale Learning Centre (CLC)</t>
   </si>
   <si>
     <t>Club 3D (CA3D)</t>
   </si>
   <si>
     <t>Club Albergue - Puerto Rico (ALBO)</t>
   </si>
   <si>
     <t>Club Albergue Olimpico (ALBO)</t>
   </si>
   <si>
+    <t>Club Alliance Athlétisme (ALL)</t>
+  </si>
+  <si>
     <t>Club Athlétique Petite-Nation (CAPN)</t>
   </si>
   <si>
     <t>Club athlétisme rive sud (CARS)</t>
   </si>
   <si>
     <t>Club atlético de Fajardo - Puerto Rico (CAFJ)</t>
   </si>
   <si>
     <t>Club Atletismo Master Elite (CAME)</t>
   </si>
   <si>
     <t>Club Citius (CITS)</t>
   </si>
   <si>
     <t>Club D Athletisme de Gatineau (CDDG)</t>
   </si>
   <si>
     <t>Club D'athlétisme Beauce-Etchemin (CABE)</t>
   </si>
   <si>
     <t>Club D'athlétisme Cdn-Ndg (ACDN)</t>
   </si>
   <si>
     <t>Club D'athlétisme De L'université Laval (CAUL)</t>
@@ -2936,50 +2993,53 @@
   <si>
     <t>Club De Trail De Bromont (CTBB)</t>
   </si>
   <si>
     <t>Club De Trail Montréal (TMTL)</t>
   </si>
   <si>
     <t>Club Des Coureurs Sur Route Du Mont Saint-Bruno (CMSB)</t>
   </si>
   <si>
     <t>Club Don Pedro - Puerto Rico (CDPE)</t>
   </si>
   <si>
     <t>Club Endurance Moncton (MONCT)</t>
   </si>
   <si>
     <t>Club Gacelas (GACE)</t>
   </si>
   <si>
     <t>Club Indios de Canovanas - Puerto Rico (CIDC)</t>
   </si>
   <si>
     <t>Club Infantil Juvenil Hormigueros (CIJAH)</t>
   </si>
   <si>
+    <t>Club La Foulée (FOULé)</t>
+  </si>
+  <si>
     <t>Club Loraf Barceloneta - Puerto Rico (CLBA)</t>
   </si>
   <si>
     <t>Club Milpat Mauricie (MILP)</t>
   </si>
   <si>
     <t>club natation shippagan (CNS)</t>
   </si>
   <si>
     <t>Club North West (CNW)</t>
   </si>
   <si>
     <t>Club Northwest (CLBNW)</t>
   </si>
   <si>
     <t>Club Olimpo - Puerto Rico (OLIM)</t>
   </si>
   <si>
     <t>Club Olimpo Athletic - Puerto Rico (CLOA)</t>
   </si>
   <si>
     <t>Club Performance de Trois-Rivieres (CPTR)</t>
   </si>
   <si>
     <t>Club Rapide (RPDE)</t>
@@ -4172,53 +4232,59 @@
   <si>
     <t>École Ste-Agathe (ÉSA)</t>
   </si>
   <si>
     <t>ÉCOLE TRIOLET (TRI)</t>
   </si>
   <si>
     <t>Ecole Van Walleghem (EVW)</t>
   </si>
   <si>
     <t>Ecole Victor-Brodeur (EVB)</t>
   </si>
   <si>
     <t>Ecole Victoria (ECOV)</t>
   </si>
   <si>
     <t>Ecole Warman (EWES)</t>
   </si>
   <si>
     <t>ED Feehan (EDFHS)</t>
   </si>
   <si>
     <t>Eden High School (EHS)</t>
   </si>
   <si>
+    <t>Edge (0001)</t>
+  </si>
+  <si>
     <t>Edge School for Athletes (ESFA)</t>
   </si>
   <si>
+    <t>Edge Sport (EDGE)</t>
+  </si>
+  <si>
     <t>Edge Sport Track Club (EDGE)</t>
   </si>
   <si>
     <t>EDGE Track (EDGE)</t>
   </si>
   <si>
     <t>Edith Cavell School (ECS)</t>
   </si>
   <si>
     <t>Edm:Academy at King Edward (AAKE)</t>
   </si>
   <si>
     <t>Edm:Amiskwacy Academy (AMIS)</t>
   </si>
   <si>
     <t>Edm:Archbishop Jordan (ARJO)</t>
   </si>
   <si>
     <t>Edm:Archbishop MacDonald (ARMA)</t>
   </si>
   <si>
     <t>Edm:Archbishop O'Leary (AROL)</t>
   </si>
   <si>
     <t>Edm:Ardrossan (ARDO)</t>
@@ -4724,51 +4790,51 @@
   <si>
     <t>Especializada en Deportes Eugenio Guerra Cruz (ECEDA)</t>
   </si>
   <si>
     <t>ESPOIRSACRECOEUR (EESC)</t>
   </si>
   <si>
     <t>Esprit RC (ESPT)</t>
   </si>
   <si>
     <t>Esquimalt (ESQ)</t>
   </si>
   <si>
     <t>Essex District High School (SWES)</t>
   </si>
   <si>
     <t>Estevan Legion Track Club (ELTC)</t>
   </si>
   <si>
     <t>Estey School (EST)</t>
   </si>
   <si>
     <t>Ethelbert School (0805)</t>
   </si>
   <si>
-    <t>Etobicoke Huskies-Striders Track And Field Club (ETOB)</t>
+    <t>Etobicoke Track (ETOB)</t>
   </si>
   <si>
     <t>Etoile Rouge (CAER)</t>
   </si>
   <si>
     <t>Etonics Track (ETC)</t>
   </si>
   <si>
     <t>Etonics Track Club (ETC)</t>
   </si>
   <si>
     <t>Eugenio Guerra Cruz (EUGE)</t>
   </si>
   <si>
     <t>Evan Hardy (EHC)</t>
   </si>
   <si>
     <t>Evolve Edward Schreyer School (EESS)</t>
   </si>
   <si>
     <t>EWC</t>
   </si>
   <si>
     <t>Excel (16155)</t>
   </si>
@@ -4817,59 +4883,65 @@
   <si>
     <t>F.T.T.C (00265)</t>
   </si>
   <si>
     <t>F45 Kingston (F45K)</t>
   </si>
   <si>
     <t>FA Durham (FAD)</t>
   </si>
   <si>
     <t>FA Mississauga (FAM)</t>
   </si>
   <si>
     <t>Fabio (FABIO)</t>
   </si>
   <si>
     <t>fabulous fifty ()</t>
   </si>
   <si>
     <t>Faith Academy HS (FAHS)</t>
   </si>
   <si>
     <t>Fajardo - Puerto Rico (FAJA)</t>
   </si>
   <si>
+    <t>FAMCY RACING (FAMCY)</t>
+  </si>
+  <si>
     <t>Family Christian Academy (FCA)</t>
   </si>
   <si>
     <t>Fanning Education Centre/Canso Academy (FEC)</t>
   </si>
   <si>
     <t>Fanshawe College (FANC)</t>
   </si>
   <si>
+    <t>Fast &amp; Free Coaching (F&amp;F)</t>
+  </si>
+  <si>
     <t>Fast Twitch Track Club (FTTC)</t>
   </si>
   <si>
     <t>Father Henry Carr Catholic Secondary School (FHC)</t>
   </si>
   <si>
     <t>Father John Redmond (FJR)</t>
   </si>
   <si>
     <t>Father Michael McCaffery (FMM)</t>
   </si>
   <si>
     <t>Father Michael McCaffery High School (FMMHS)</t>
   </si>
   <si>
     <t>Father Time &amp; The Sprinters (FTTS)</t>
   </si>
   <si>
     <t>Fatima Academy (FACA)</t>
   </si>
   <si>
     <t>FC Barcelona (FCBB)</t>
   </si>
   <si>
     <t>Featherston Drive (FEAT)</t>
@@ -4946,50 +5018,53 @@
   <si>
     <t>Flex Academy (FLEX)</t>
   </si>
   <si>
     <t>Flight Club Regina (FLCR)</t>
   </si>
   <si>
     <t>Flower CITY (FLWR)</t>
   </si>
   <si>
     <t>Flower City Athletics (FLWR)</t>
   </si>
   <si>
     <t>Flower Power ()</t>
   </si>
   <si>
     <t>Flower Studio (FLST)</t>
   </si>
   <si>
     <t>Flyers Track Club - BNAA (FTC)</t>
   </si>
   <si>
     <t>Flying 'M Athletic Club (FMAC)</t>
   </si>
   <si>
+    <t>Flying angels (FA)</t>
+  </si>
+  <si>
     <t>Flying Angels - Brampton (FLYBR)</t>
   </si>
   <si>
     <t>Flying Angels - Durham (FLYDU)</t>
   </si>
   <si>
     <t>Flying Angels - Etobicoke (FLYET)</t>
   </si>
   <si>
     <t>Flying Angels - Halton (FAH)</t>
   </si>
   <si>
     <t>Flying Angels - Markham (FLYMA)</t>
   </si>
   <si>
     <t>Flying Angels - Mississauga (FLYMI)</t>
   </si>
   <si>
     <t>Flying Angels - North York (FLYNY)</t>
   </si>
   <si>
     <t>Flying Angels - Scarborough (FLYSC)</t>
   </si>
   <si>
     <t>Flying Angels - Toronto (FLYTO)</t>
@@ -5123,50 +5198,53 @@
   <si>
     <t>Freddy Beach Faculty (FBF)</t>
   </si>
   <si>
     <t>Fredericton High School (FHS3)</t>
   </si>
   <si>
     <t>Fredericton Reds Track &amp; Field (FREDS)</t>
   </si>
   <si>
     <t>Fredericton Reds Track &amp; Field (FLTC)</t>
   </si>
   <si>
     <t>Fredericton V-MAXX (VMAXX)</t>
   </si>
   <si>
     <t>Fredericton VMAXX (VMAXX)</t>
   </si>
   <si>
     <t>Friends (FRIEN)</t>
   </si>
   <si>
     <t>Friends On The Run (FOTR)</t>
   </si>
   <si>
+    <t>Friends on the run - Joe Ryan (FOTR)</t>
+  </si>
+  <si>
     <t>Frisrky Beavers (A/B)</t>
   </si>
   <si>
     <t>Frog Lake Tustukeeskaws High School (TTES)</t>
   </si>
   <si>
     <t>Front Runners (FRTO)</t>
   </si>
   <si>
     <t>Frontenac SS - Kingston (EOFT)</t>
   </si>
   <si>
     <t>Frontier Collegiate (FTCL)</t>
   </si>
   <si>
     <t>Frontrunners Athletic Club (FTRS)</t>
   </si>
   <si>
     <t>Fuel Running Club (FUEL)</t>
   </si>
   <si>
     <t>Fulford Academy (FULF)</t>
   </si>
   <si>
     <t>Full stride (FSTC)</t>
@@ -5207,50 +5285,53 @@
   <si>
     <t>Garden Valley Collegiate (GVC)</t>
   </si>
   <si>
     <t>Garibaldi Secondary (GARI)</t>
   </si>
   <si>
     <t>GARME</t>
   </si>
   <si>
     <t>Garneau (NCGA)</t>
   </si>
   <si>
     <t>Garth Webb SS (GHGW)</t>
   </si>
   <si>
     <t>Gateway Academy (CVCS) (GA)</t>
   </si>
   <si>
     <t>Gatineau (GATI)</t>
   </si>
   <si>
     <t>Gaulois Disraeli (GAUL)</t>
   </si>
   <si>
+    <t>Gazelle (GAZ)</t>
+  </si>
+  <si>
     <t>GCA (ROYAL)</t>
   </si>
   <si>
     <t>Gemini Racers (GRR)</t>
   </si>
   <si>
     <t>General Amherst (SWAM)</t>
   </si>
   <si>
     <t>General city team (GCT)</t>
   </si>
   <si>
     <t>George D. Lewis School (GDL)</t>
   </si>
   <si>
     <t>George Elliot (GESS)</t>
   </si>
   <si>
     <t>George Waters Middle School (MGEOW)</t>
   </si>
   <si>
     <t>George-Etienne-Cartier (GEC)</t>
   </si>
   <si>
     <t>Georgetown District High School (GDHS)</t>
@@ -5708,50 +5789,53 @@
   <si>
     <t>Hampton High School (HHS2)</t>
   </si>
   <si>
     <t>Handsworth (HAND)</t>
   </si>
   <si>
     <t>Hants East Rural High School (HERH)</t>
   </si>
   <si>
     <t>Hants North (HNRH)</t>
   </si>
   <si>
     <t>Hantsport (HNPT)</t>
   </si>
   <si>
     <t>Hapnot Collegiate (HCI)</t>
   </si>
   <si>
     <t>Happy Hill Secondary School (1473)</t>
   </si>
   <si>
     <t>Happy Trails Racing Inc. (HTRI)</t>
   </si>
   <si>
+    <t>Harbour Grace Run Club (HGRC)</t>
+  </si>
+  <si>
     <t>Harbour Track (HARB)</t>
   </si>
   <si>
     <t>Harbour Track - Hamilton (HARB)</t>
   </si>
   <si>
     <t>Harbour View High (HVH3)</t>
   </si>
   <si>
     <t>Harold M Brathwaite SS (BRATH)</t>
   </si>
   <si>
     <t>Harrington Sound Primary - BNAA (HSP)</t>
   </si>
   <si>
     <t>Harrison Trimble High (HTH3)</t>
   </si>
   <si>
     <t>Harrow AC (HARR)</t>
   </si>
   <si>
     <t>HARRY CAMSELL SCHOOL (HCS)</t>
   </si>
   <si>
     <t>Harry Collinge High School (HACO)</t>
@@ -5870,50 +5954,53 @@
   <si>
     <t>Highlands Track And Field (HTFC)</t>
   </si>
   <si>
     <t>Highroad Academy (HRA)</t>
   </si>
   <si>
     <t>Hillcrest - Ottawa (NCHC)</t>
   </si>
   <si>
     <t>Hillsborough Elementary School (HES)</t>
   </si>
   <si>
     <t>Hillsborough Secondary School (HSS)</t>
   </si>
   <si>
     <t>Hilltop High School (HTH)</t>
   </si>
   <si>
     <t>HJ Cambie (HMCB)</t>
   </si>
   <si>
     <t>Hoka NJ - NY (HOKA)</t>
   </si>
   <si>
+    <t>Holland high school (HHS)</t>
+  </si>
+  <si>
     <t>Holy Angels High (HAH)</t>
   </si>
   <si>
     <t>Holy Cross (HCHS)</t>
   </si>
   <si>
     <t>Holy Cross (CROSS)</t>
   </si>
   <si>
     <t>Holy Cross - Kingston (HYCR)</t>
   </si>
   <si>
     <t>Holy Cross Catholic Secondary School (SOHC)</t>
   </si>
   <si>
     <t>Holy Cross Catholic Secondary School ()</t>
   </si>
   <si>
     <t>Holy Cross Centurions - Strathroy (WOHC)</t>
   </si>
   <si>
     <t>Holy Cross Css - Peterborough (COHO)</t>
   </si>
   <si>
     <t>Holy Cross El / Holyrood (HCEH)</t>
@@ -5972,50 +6059,53 @@
   <si>
     <t>Holy Trinity School (HTS)</t>
   </si>
   <si>
     <t>Holy Trinity Titans - Simcoe (CWHT)</t>
   </si>
   <si>
     <t>Home School (HS)</t>
   </si>
   <si>
     <t>Home School Middle - BNAA (HOMM)</t>
   </si>
   <si>
     <t>Home School Primary - BNAA (HOMP)</t>
   </si>
   <si>
     <t>Home School Senior - BNAA (HOMS)</t>
   </si>
   <si>
     <t>Hon W.C.Kennedy (SWKE)</t>
   </si>
   <si>
     <t>Hope Secondary (HOPE)</t>
   </si>
   <si>
+    <t>Hopedale (HOPE)</t>
+  </si>
+  <si>
     <t>Hopewell (HOPE)</t>
   </si>
   <si>
     <t>HORIZON (ESH)</t>
   </si>
   <si>
     <t>Horizon-Jeunesse (HOJE)</t>
   </si>
   <si>
     <t>Hormigueros - Puerto Rico (HORM)</t>
   </si>
   <si>
     <t>Hornepayne H.S. (HOHS)</t>
   </si>
   <si>
     <t>Horseshoe Crossing (HCHS)</t>
   </si>
   <si>
     <t>Horton High (HHS)</t>
   </si>
   <si>
     <t>Host Region (HOST)</t>
   </si>
   <si>
     <t>House Of Speed Track And Field Club (LW44)</t>
@@ -6113,77 +6203,80 @@
   <si>
     <t>Immaculata High School (NCIM)</t>
   </si>
   <si>
     <t>Immaculata HS (IMMA)</t>
   </si>
   <si>
     <t>Immaculate Conc. S /Coll (ICPS)</t>
   </si>
   <si>
     <t>Immaculate Conception Catholic School (ICCS)</t>
   </si>
   <si>
     <t>Immanuel Christian School (ICS)</t>
   </si>
   <si>
     <t>Impact Mentoring Academy Middle - BNAA (IMAM)</t>
   </si>
   <si>
     <t>Impact Mentoring Academy Senior - BNAA (IMAS)</t>
   </si>
   <si>
     <t>Impulsion (IMPU)</t>
   </si>
   <si>
-    <t>Indépendant (ZIND)</t>
-[...1 lines deleted...]
-  <si>
     <t>Indépendant ()</t>
   </si>
   <si>
     <t>INDEPENDIENTE - COLOMBIA (INDEP)</t>
   </si>
   <si>
     <t>Independiente - Puerto Rico (IND)</t>
   </si>
   <si>
+    <t>Indigenous (INDI)</t>
+  </si>
+  <si>
     <t>Individual (INDIV)</t>
   </si>
   <si>
     <t>Individual entry (1)</t>
   </si>
   <si>
     <t>Infinity Track Club (INFI)</t>
   </si>
   <si>
     <t>Ingersoll DCI (WOIN)</t>
   </si>
   <si>
     <t>Innisdale Secondary School (INSS)</t>
   </si>
   <si>
+    <t>Instinct Racing (INST)</t>
+  </si>
+  <si>
     <t>Institute of Technical Education (ITE)</t>
   </si>
   <si>
     <t>Interamericana San German - Puerto Rico (IASG)</t>
   </si>
   <si>
     <t>Interior Running Association (BCIR)</t>
   </si>
   <si>
     <t>International (0000)</t>
   </si>
   <si>
     <t>International School (INTS)</t>
   </si>
   <si>
     <t>Inverness County Athletics (INVA)</t>
   </si>
   <si>
     <t>Inverness Educational Centre (INV)</t>
   </si>
   <si>
     <t>Inversion Pole Vault Club (IPVC)</t>
   </si>
   <si>
     <t>Invictus Athletics Club (INAC)</t>
@@ -6434,50 +6527,53 @@
   <si>
     <t>JR Robson (JRR)</t>
   </si>
   <si>
     <t>Juana Diaz - Puerto Rico (JUDI)</t>
   </si>
   <si>
     <t>judo ben laval (C 408)</t>
   </si>
   <si>
     <t>Jules-Verne (J-V)</t>
   </si>
   <si>
     <t>Jump Squad (JSNS)</t>
   </si>
   <si>
     <t>JumpStart Athletic Programme (JSAP)</t>
   </si>
   <si>
     <t>Junior Bison Track &amp; Field Club (JRB)</t>
   </si>
   <si>
     <t>Junior Mavericks Running Club (JMRC)</t>
   </si>
   <si>
+    <t>JUST BLAZE TRACK &amp; FIELD (JBTFC)</t>
+  </si>
+  <si>
     <t>JUST BLAZE Track &amp; Filed Club (JBTFC)</t>
   </si>
   <si>
     <t>Just sports Velocity Track Club (1473)</t>
   </si>
   <si>
     <t>Juvenat Notre dame (JND)</t>
   </si>
   <si>
     <t>K2J Fitness (K2J)</t>
   </si>
   <si>
     <t>Kajaks Track &amp; Field Club (KJAK)</t>
   </si>
   <si>
     <t>KAKISA LAKE SCHOOL (KAK)</t>
   </si>
   <si>
     <t>Kal RATS (KALR)</t>
   </si>
   <si>
     <t>Kalamalka Secondary School (KALA)</t>
   </si>
   <si>
     <t>Kamloops Christian School (KAMCS)</t>
@@ -6620,68 +6716,74 @@
   <si>
     <t>King's Christian School (KING)</t>
   </si>
   <si>
     <t>King's View Academy (KVA)</t>
   </si>
   <si>
     <t>King's-Edgehill School (KES)</t>
   </si>
   <si>
     <t>Kings County Academy (KCA)</t>
   </si>
   <si>
     <t>Kingston Christian School (KGCS)</t>
   </si>
   <si>
     <t>Kingston Road Runners Association (KRRA)</t>
   </si>
   <si>
     <t>Kingston Secondary School (EOKSS)</t>
   </si>
   <si>
     <t>Kingston Track &amp; Field Club (KING)</t>
   </si>
   <si>
+    <t>Kingston Track and Field (KIN)</t>
+  </si>
+  <si>
     <t>Kinkora Regional High (KH)</t>
   </si>
   <si>
     <t>Kirkland Lake District Composite School (KLDCS)</t>
   </si>
   <si>
     <t>Kita Kaze Budo ()</t>
   </si>
   <si>
     <t>Kitchener Collegiate (KCI) (KCI)</t>
   </si>
   <si>
     <t>Kitchener Waterloo T.f.a. (KWTF)</t>
   </si>
   <si>
     <t>Kitsilano (KITS)</t>
   </si>
   <si>
+    <t>Knights&amp;Rebels Academy Athletics (K&amp;R)</t>
+  </si>
+  <si>
     <t>Kno Team/PON - Puerto Rico (KNO)</t>
   </si>
   <si>
     <t>Kootenay Chaos Track Club (KCTC)</t>
   </si>
   <si>
     <t>Kootenay River Secondary (KRSS)</t>
   </si>
   <si>
     <t>Korah C&amp;VS (KORAH)</t>
   </si>
   <si>
     <t>Kronos Triathlon Club (KTRIC)</t>
   </si>
   <si>
     <t>Kunal Star Academy (KUNAL)</t>
   </si>
   <si>
     <t>Kurt Félix Athletics Academy (KFAA)</t>
   </si>
   <si>
     <t>KVR Middle School (KVR)</t>
   </si>
   <si>
     <t>Kwaleen (KWE)</t>
@@ -6791,56 +6893,62 @@
   <si>
     <t>Lake Country Run Club (LCRC)</t>
   </si>
   <si>
     <t>Lake Cowichan School (LCS)</t>
   </si>
   <si>
     <t>Lake head running (ORLANDO ALLISON)</t>
   </si>
   <si>
     <t>Lake Superior HS (NWLS)</t>
   </si>
   <si>
     <t>Lakefield College School (LCS)</t>
   </si>
   <si>
     <t>Lakefield Dsh - Lakefield (COLA)</t>
   </si>
   <si>
     <t>Lakehead (LAKEH)</t>
   </si>
   <si>
     <t>Lakehead Running Club (LRUN)</t>
   </si>
   <si>
-    <t>Lakehead Running (LAKE)</t>
-[...1 lines deleted...]
-  <si>
     <t>Lakehead Track &amp; Field Club (LAKE)</t>
   </si>
   <si>
+    <t>Lakehead Track &amp; Field Club 2026 (LTFC)</t>
+  </si>
+  <si>
+    <t>Lakehead Track &amp; Field/XC 2025-2026 (LRUN)</t>
+  </si>
+  <si>
+    <t>Lakehead Track and Field Club (LAKE)</t>
+  </si>
+  <si>
     <t>Lakeland Yellow Jackets (LLYJ)</t>
   </si>
   <si>
     <t>Lakes District Secondary School (LDSS)</t>
   </si>
   <si>
     <t>Lakeshore Catholic (SOLA)</t>
   </si>
   <si>
     <t>Lakewood Academy (LKWD)</t>
   </si>
   <si>
     <t>Lakewood Academy /GL (LWAG)</t>
   </si>
   <si>
     <t>Lakewood I.S. (LIS)</t>
   </si>
   <si>
     <t>Lambrick Park (LAMB)</t>
   </si>
   <si>
     <t>Lambton Central (SWLC)</t>
   </si>
   <si>
     <t>Lambton Central Novice Girls (LCNG)</t>
@@ -7058,50 +7166,53 @@
   <si>
     <t>Les Wildcats de Rockland District (WILD)</t>
   </si>
   <si>
     <t>Lester B Pearson - Ottawa (NCPE)</t>
   </si>
   <si>
     <t>Lester Pearson Memorial High (LPMH)</t>
   </si>
   <si>
     <t>Lethbridge Track And Field Club (LTFC)</t>
   </si>
   <si>
     <t>levant (LPRC)</t>
   </si>
   <si>
     <t>Level 10 Lightning (LTNL)</t>
   </si>
   <si>
     <t>Level 10 Lightning Regina (L10L)</t>
   </si>
   <si>
     <t>LG Olympia Dortmund (LGOD)</t>
   </si>
   <si>
+    <t>Liberty Athletic Club (0026)</t>
+  </si>
+  <si>
     <t>Lightning Speed (SPEED)</t>
   </si>
   <si>
     <t>Limitless Era Track Club (LMTE)</t>
   </si>
   <si>
     <t>Limitless Era Track Club (LETC)</t>
   </si>
   <si>
     <t>Linden Meadows School (MLIMD)</t>
   </si>
   <si>
     <t>Lindsay Cvi - Lindsay (COLI)</t>
   </si>
   <si>
     <t>lion's athletic (1111)</t>
   </si>
   <si>
     <t>Lionel-Groulx (L-G)</t>
   </si>
   <si>
     <t>LIONS GATE ROAD RUNNERS ()</t>
   </si>
   <si>
     <t>Lions Gate Road Runners (LGRR)</t>
@@ -7847,50 +7958,53 @@
   <si>
     <t>Mississauga T.f.c. (MISS)</t>
   </si>
   <si>
     <t>Mistissini Athletic Club (MIST)</t>
   </si>
   <si>
     <t>Mitchell District Secondary School (MDHS)</t>
   </si>
   <si>
     <t>Mitchell-Carias (MC)</t>
   </si>
   <si>
     <t>Mitchell/Montcalm - Sherbrooke (MIMO)</t>
   </si>
   <si>
     <t>Mobile Central High (MCHS)</t>
   </si>
   <si>
     <t>Module Vanier (MDVN)</t>
   </si>
   <si>
     <t>Momentum Track and Field (MTF)</t>
   </si>
   <si>
+    <t>Mona Academy (MONA)</t>
+  </si>
+  <si>
     <t>Monarch Athletics Club (MOAC)</t>
   </si>
   <si>
     <t>Monarch Park Stadium After School Club (MPASC)</t>
   </si>
   <si>
     <t>Monarch Ultra Relay Run (MURR)</t>
   </si>
   <si>
     <t>Moncton Christian Academy (MCA)</t>
   </si>
   <si>
     <t>Moncton High School (MHS3)</t>
   </si>
   <si>
     <t>Monique-Proulx (MPR)</t>
   </si>
   <si>
     <t>Monro Academy (MA)</t>
   </si>
   <si>
     <t>Monseigneur-Bruyere HS (MBHS)</t>
   </si>
   <si>
     <t>Monsignor Doyle C.S.S. (CWMD)</t>
@@ -8534,95 +8648,95 @@
   <si>
     <t>Niagara Olympic Club (NOCO)</t>
   </si>
   <si>
     <t>Nicholson - Belleville (NIBE)</t>
   </si>
   <si>
     <t>Nicholson CC - Belleville (CONI)</t>
   </si>
   <si>
     <t>Nicolas-Gatineau</t>
   </si>
   <si>
     <t>Nicolas-Gatineau (N-G)</t>
   </si>
   <si>
     <t>Nike (LWTF) (NILW)</t>
   </si>
   <si>
     <t>Nike (NMKT) (NINM)</t>
   </si>
   <si>
     <t>Nike (ONOC) (NIOC)</t>
   </si>
   <si>
-    <t>Nike (OTTL) (NIOT)</t>
-[...1 lines deleted...]
-  <si>
     <t>Nike (PATF) (NIPA)</t>
   </si>
   <si>
     <t>Nike (SASW) (NISW)</t>
   </si>
   <si>
     <t>Nike (UNBC) (NIBC)</t>
   </si>
   <si>
     <t>Nike (UNON) (NION)</t>
   </si>
   <si>
     <t>Nike (UNSK) (NISK)</t>
   </si>
   <si>
     <t>Nike (VRTC) (NIVR)</t>
   </si>
   <si>
     <t>Nipigon-Red Rock D.H.S. (NRDHS)</t>
   </si>
   <si>
     <t>Nish Run Crew (NISH)</t>
   </si>
   <si>
     <t>Niverville Collegiate Panthers (NPAN)</t>
   </si>
   <si>
     <t>NJ Finest (NA)</t>
   </si>
   <si>
     <t>Nkwala School (NKWA)</t>
   </si>
   <si>
     <t>No Limits (NLAC)</t>
   </si>
   <si>
     <t>No Limits AC (NLAC)</t>
   </si>
   <si>
     <t>No Mercy Vball (NMVB)</t>
   </si>
   <si>
+    <t>No name (3170)</t>
+  </si>
+  <si>
     <t>No team (NANA)</t>
   </si>
   <si>
     <t>no team  - unaffiliated (N/A)</t>
   </si>
   <si>
     <t>no team- unaffiliated (NO TM)</t>
   </si>
   <si>
     <t>NOCESA Sports (NOCE)</t>
   </si>
   <si>
     <t>Nomads (NOMA)</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
     <t>Nora Frances Henderson S.S. - HWDSB (SONH)</t>
   </si>
   <si>
     <t>Norman Johnson (NCNJ)</t>
   </si>
   <si>
     <t>Norman Wildcats (NOR)</t>
@@ -8816,50 +8930,56 @@
   <si>
     <t>Nova Athletics Track Club (NATC)</t>
   </si>
   <si>
     <t>Nova Athletics Track clun (NATC)</t>
   </si>
   <si>
     <t>Nova Scotia WC Racing Team (WRT)</t>
   </si>
   <si>
     <t>Nova Scotia/Nunavut (NSNU)</t>
   </si>
   <si>
     <t>Novice Girls (AMSNG)</t>
   </si>
   <si>
     <t>NRG (NRGTC)</t>
   </si>
   <si>
     <t>Nrg track club (NRG)</t>
   </si>
   <si>
     <t>NS Canada Games (NSCG)</t>
   </si>
   <si>
+    <t>NSC Tridents (NSCT)</t>
+  </si>
+  <si>
+    <t>NTFC</t>
+  </si>
+  <si>
     <t>NUCLEOEIRAS (ADNO)</t>
   </si>
   <si>
     <t>Nunatsiavut (NUNA)</t>
   </si>
   <si>
     <t>Nunavut (UNNU)</t>
   </si>
   <si>
     <t>Nunavut Artic College (NAC)</t>
   </si>
   <si>
     <t>Nutana (NC)</t>
   </si>
   <si>
     <t>Nw:Beaverlodge Regional (BERE)</t>
   </si>
   <si>
     <t>Nw:Charles Spencer (CHSP)</t>
   </si>
   <si>
     <t>NW:Chief North Tallcree (CNTC)</t>
   </si>
   <si>
     <t>NW:des Quatre-Vents (DQVE)</t>
@@ -9194,53 +9314,50 @@
   <si>
     <t>OSA Private School (OSA)</t>
   </si>
   <si>
     <t>Osgoode (NCOS)</t>
   </si>
   <si>
     <t>Oshawa Legion Track Club (OLTC)</t>
   </si>
   <si>
     <t>Oskâyak (OSK)</t>
   </si>
   <si>
     <t>Ot Fitness Track (OTHP)</t>
   </si>
   <si>
     <t>OTHER (OTH)</t>
   </si>
   <si>
     <t>Ottawa (ON)</t>
   </si>
   <si>
     <t>Ottawa Jewish Community School (NCOJ)</t>
   </si>
   <si>
-    <t>ottawa lions (OTTL)</t>
-[...1 lines deleted...]
-  <si>
     <t>Ottawa Lions T.f.c (OTTL)</t>
   </si>
   <si>
     <t>Ottawa Tech Secondary School (NCOT)</t>
   </si>
   <si>
     <t>Ottawa Technical Secondary School (OTSS)</t>
   </si>
   <si>
     <t>Ottawa Valley Track &amp; Field Club (OVTF)</t>
   </si>
   <si>
     <t>Ottawa Valley Track and Field (OVTFC)</t>
   </si>
   <si>
     <t>Ottawa Valley Track and Field Club (OVTFC)</t>
   </si>
   <si>
     <t>Ottawa Victory Christian Academy (OVCA)</t>
   </si>
   <si>
     <t>Ottawa-Carleton Virtual SS (NCOCV)</t>
   </si>
   <si>
     <t>Ottos Comprehensive School (OCS)</t>
@@ -9251,50 +9368,53 @@
   <si>
     <t>Our Lady of Lourdes CHS (CWOL)</t>
   </si>
   <si>
     <t>Our Lady of Mount Carmel (OLMC)</t>
   </si>
   <si>
     <t>Our Lady Of Perpetual Help (OLPHS)</t>
   </si>
   <si>
     <t>Our Lady of Providence (OLOP)</t>
   </si>
   <si>
     <t>Our Lady of the Bay Catholic High School (OLBCHS)</t>
   </si>
   <si>
     <t>Outer Limits Athletic Club (OLAC)</t>
   </si>
   <si>
     <t>Over The Top Track Club (OTTTC)</t>
   </si>
   <si>
     <t>owen fiscus (OWEN)</t>
   </si>
   <si>
+    <t>Owen Sound (OSTC)</t>
+  </si>
+  <si>
     <t>Owen Sound District Secondary School (OSDSS)</t>
   </si>
   <si>
     <t>Owen Sound Track Club (OSTC)</t>
   </si>
   <si>
     <t>Owen sound Track Team (OSTT)</t>
   </si>
   <si>
     <t>Oxbow Prairie Horizons School (OPHS)</t>
   </si>
   <si>
     <t>Oxford Regional Educational Centre (OREC)</t>
   </si>
   <si>
     <t>Oxford School (OX)</t>
   </si>
   <si>
     <t>Oxford@8 (O@8)</t>
   </si>
   <si>
     <t>Oyster Pond Academy (OPA)</t>
   </si>
   <si>
     <t>Pa Athletics (PAAC)</t>
@@ -9839,50 +9959,53 @@
   <si>
     <t>Proceres Barranquitas - Puerto Rico (BARR)</t>
   </si>
   <si>
     <t>Project Athletics Track And Field Program (PATF)</t>
   </si>
   <si>
     <t>Prospect Preschool - BNAA (PPRE)</t>
   </si>
   <si>
     <t>Prospect Primary - BNAA (PPRI)</t>
   </si>
   <si>
     <t>Providence Pilots (PROV)</t>
   </si>
   <si>
     <t>Providence Reformed Collegiate (WOPR)</t>
   </si>
   <si>
     <t>Provo Middle School (PPM)</t>
   </si>
   <si>
     <t>Provo Middle School (PMS)</t>
   </si>
   <si>
+    <t>PS 11 (PS11)</t>
+  </si>
+  <si>
     <t>PSE Sports Club (PSE)</t>
   </si>
   <si>
     <t>PSS Track Stars (PSSTS)</t>
   </si>
   <si>
     <t>PUERTO RICO MASTER ATHLETICS TEAM (PURA)</t>
   </si>
   <si>
     <t>Puerto Rico Masters - Puerto Rico (PRMA)</t>
   </si>
   <si>
     <t>Pugwash District High School (PDHS)</t>
   </si>
   <si>
     <t>Puma (SAAC) (PMSC)</t>
   </si>
   <si>
     <t>Puma (UTTC) (PMTT)</t>
   </si>
   <si>
     <t>Purple Ponies (PURP)</t>
   </si>
   <si>
     <t>Purvis Primary - BNAA (PURP)</t>
@@ -9911,66 +10034,72 @@
   <si>
     <t>Queen Elizabeth Cvi - Kingston (EOQE)</t>
   </si>
   <si>
     <t>Queen Elizabeth Regional High (QEHS)</t>
   </si>
   <si>
     <t>Queen Elizabeth School (QES)</t>
   </si>
   <si>
     <t>Queen Elizabeth SS - Surrey (ROYAL)</t>
   </si>
   <si>
     <t>Queen Margaret School (QMS)</t>
   </si>
   <si>
     <t>Queen of Angels (QUAN)</t>
   </si>
   <si>
     <t>Queen's Alumni (QULUM)</t>
   </si>
   <si>
     <t>Queen’s Alumni (QUAL)</t>
   </si>
   <si>
+    <t>Quest Sports (QSTF)</t>
+  </si>
+  <si>
     <t>Quest Sports Track And Field Club (QSTF)</t>
   </si>
   <si>
     <t>Quidi Vidi Brewery - Couch to Finish Line (QUIDI)</t>
   </si>
   <si>
     <t>Quilchena (QUIL)</t>
   </si>
   <si>
     <t>quinte (QUINN)</t>
   </si>
   <si>
     <t>Quinte Christian - Belleville (COQC)</t>
   </si>
   <si>
-    <t>Quinte Legion Lynx Track And Field Club (QUIN)</t>
+    <t>Quinte Legion Links (OWEN)</t>
+  </si>
+  <si>
+    <t>Quinte Legion Track &amp; Field Club (QUIN)</t>
   </si>
   <si>
     <t>Quinte legion track and field (QLTF)</t>
   </si>
   <si>
     <t>Quinte Legion Track and Field Club (QUIN)</t>
   </si>
   <si>
     <t>Quinte ZLegion Lynx Track and Field (QUIN)</t>
   </si>
   <si>
     <t>R. H. G. Bonnycastle School (MBONN)</t>
   </si>
   <si>
     <t>R.A. McMath Secondary (MCMAT)</t>
   </si>
   <si>
     <t>R.B.Russell High School (RBR)</t>
   </si>
   <si>
     <t>R.F. Staples Secondary School (RFST)</t>
   </si>
   <si>
     <t>R.O.S.E.S  Academy  784 (ROSES)</t>
   </si>
@@ -10031,50 +10160,53 @@
   <si>
     <t>RC Palmer (RCPM)</t>
   </si>
   <si>
     <t>RCL Branch 32 Meaford (032)</t>
   </si>
   <si>
     <t>RCL Branch Owen Sound (006)</t>
   </si>
   <si>
     <t>RCL Branch Wiarton (208)</t>
   </si>
   <si>
     <t>RCL Chesley (144)</t>
   </si>
   <si>
     <t>RCL Paisley (295)</t>
   </si>
   <si>
     <t>RCL Southampton (155)</t>
   </si>
   <si>
     <t>RCL Tobermory (290)</t>
   </si>
   <si>
+    <t>Rd Parker collegiate (RDPC)</t>
+  </si>
+  <si>
     <t>RDF Running (RDF)</t>
   </si>
   <si>
     <t>RDHS</t>
   </si>
   <si>
     <t>RE Mountain Secondary (RE M)</t>
   </si>
   <si>
     <t>Ready-Set-Go Sprinters (RSGS)</t>
   </si>
   <si>
     <t>Real North Athletics Club (RNAC)</t>
   </si>
   <si>
     <t>Really Handsome Runners (RHR)</t>
   </si>
   <si>
     <t>Reapers (WEY)</t>
   </si>
   <si>
     <t>ReasonToRun (R2R)</t>
   </si>
   <si>
     <t>REBEL (MSF)</t>
@@ -10082,56 +10214,62 @@
   <si>
     <t>RED</t>
   </si>
   <si>
     <t>Red Deer and District Track and Field (REDD)</t>
   </si>
   <si>
     <t>Red Deer Polytechnic (RDP)</t>
   </si>
   <si>
     <t>Red Deer Titans (REDD)</t>
   </si>
   <si>
     <t>Red Hawk Sports Club (RHS)</t>
   </si>
   <si>
     <t>red hot ()</t>
   </si>
   <si>
     <t>RED HOUSE (RED)</t>
   </si>
   <si>
     <t>Red House Tigers (RED)</t>
   </si>
   <si>
+    <t>Red Kilo (REDK)</t>
+  </si>
+  <si>
     <t>Red Lake D.H.S. (RLDHS)</t>
   </si>
   <si>
     <t>Red Shoe Shuffle - Rmhc Toronto (RSS1)</t>
   </si>
   <si>
+    <t>Red Truck Racing (TRT)</t>
+  </si>
+  <si>
     <t>RED WOLVES (RED)</t>
   </si>
   <si>
     <t>Redeemer Christian - Ottawa (NCRC)</t>
   </si>
   <si>
     <t>Redrun (REDR)</t>
   </si>
   <si>
     <t>Reds (REDS)</t>
   </si>
   <si>
     <t>Redwater School (RED)</t>
   </si>
   <si>
     <t>Regent Christian (RCA)</t>
   </si>
   <si>
     <t>Regina (UOFR)</t>
   </si>
   <si>
     <t>Regina Christian School (RCST)</t>
   </si>
   <si>
     <t>Regina High School (RHS)</t>
@@ -10175,50 +10313,56 @@
   <si>
     <t>Revelstoke Secondary School (REVEL)</t>
   </si>
   <si>
     <t>Reynolds Secondary School (REYN)</t>
   </si>
   <si>
     <t>Rhythm Athletics (RHYT)</t>
   </si>
   <si>
     <t>Rich Peers (RICP)</t>
   </si>
   <si>
     <t>Richard Pfaff Alternate (RDPF)</t>
   </si>
   <si>
     <t>Richmond Academy (RICH)</t>
   </si>
   <si>
     <t>Richmond Christian (RCSS)</t>
   </si>
   <si>
     <t>Richmond High School (RMHS)</t>
   </si>
   <si>
+    <t>Richmond Hill Rockets (RHRS)</t>
+  </si>
+  <si>
+    <t>Richmond Hill Rockets (RHRO)</t>
+  </si>
+  <si>
     <t>Richmond Secondary School (RHS)</t>
   </si>
   <si>
     <t>Richview Collegiate Institute (RICHV)</t>
   </si>
   <si>
     <t>Richview Collegiate Institute (RCI)</t>
   </si>
   <si>
     <t>Rick Hansen Secondary (RHSS)</t>
   </si>
   <si>
     <t>Rideau - Elgin (NCRE)</t>
   </si>
   <si>
     <t>Rideau District HS - Elgin (EORD)</t>
   </si>
   <si>
     <t>Rideau HS (NCRI)</t>
   </si>
   <si>
     <t>Ridgemont HS - Ottawa (NCRM)</t>
   </si>
   <si>
     <t>Ridgemont HS Cross Country Running (RHS)</t>
@@ -10445,53 +10589,59 @@
   <si>
     <t>Rouge Et Or U. Laval (ROUL)</t>
   </si>
   <si>
     <t>Route 10 (RT10)</t>
   </si>
   <si>
     <t>Royal Bay (ROYB)</t>
   </si>
   <si>
     <t>Royal City Athletics Club (RCAO)</t>
   </si>
   <si>
     <t>Royal City Track &amp; Field Club (CITY)</t>
   </si>
   <si>
     <t>Royal city track club ()</t>
   </si>
   <si>
     <t>Royal Military College Saint-Jean (RMCSJ)</t>
   </si>
   <si>
     <t>Royal St. George's College (RSGC)</t>
   </si>
   <si>
+    <t>Royals (DRJHG)</t>
+  </si>
+  <si>
     <t>RSEQ-CE (RSEQ)</t>
   </si>
   <si>
+    <t>RUFF KUTZ TRACK CLUB (1000)</t>
+  </si>
+  <si>
     <t>Rumah Biru (RB)</t>
   </si>
   <si>
     <t>Rumah Hijau (RH)</t>
   </si>
   <si>
     <t>Rumah Kuning (RK)</t>
   </si>
   <si>
     <t>Run Club Kamloops (RCK)</t>
   </si>
   <si>
     <t>Run Merrickville (RUNM)</t>
   </si>
   <si>
     <t>Run Nova Scotia (RNS1)</t>
   </si>
   <si>
     <t>Run Ottawa (RO23)</t>
   </si>
   <si>
     <t>Run The Great Lakes (RGL1)</t>
   </si>
   <si>
     <t>Run to beer (RTB)</t>
@@ -10637,50 +10787,53 @@
   <si>
     <t>Saint Lawrence Secondary (SLSS)</t>
   </si>
   <si>
     <t>Saint Lawrence Secondary - Cornwall (SLSS)</t>
   </si>
   <si>
     <t>Saint Mary's Athletics Club (SMUAC)</t>
   </si>
   <si>
     <t>Saint Mary's Huskies (SMU)</t>
   </si>
   <si>
     <t>Saint Mary's Univeristy (SMU)</t>
   </si>
   <si>
     <t>Saint Michael's College VT-USA (SMCVT)</t>
   </si>
   <si>
     <t>Saint Paul Catholic High School (SOSP)</t>
   </si>
   <si>
     <t>Saint Thomas Aquinas (STA)</t>
   </si>
   <si>
+    <t>Saint Vincent (VIN)</t>
+  </si>
+  <si>
     <t>Saint-Charles-Garnier - Whitby (STCG)</t>
   </si>
   <si>
     <t>Saint-François-D'assise (SFDA)</t>
   </si>
   <si>
     <t>Saint-Guillaume (STGU)</t>
   </si>
   <si>
     <t>Saint-Jean Olympique (CSJO)</t>
   </si>
   <si>
     <t>Saint-Jean-Paul II (SJP2)</t>
   </si>
   <si>
     <t>Saint-Jérôme (S-J)</t>
   </si>
   <si>
     <t>Saint-Joseph-D'orleans (SJDO)</t>
   </si>
   <si>
     <t>Saint-Laurent Sélect (CSLS)</t>
   </si>
   <si>
     <t>Saint-Rémi (SARE)</t>
@@ -11669,50 +11822,53 @@
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics PEI (SOPEI)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Special Olympics Team Alberta (SOTA)</t>
   </si>
   <si>
     <t>Special Olympics Team Toba (TOBA)</t>
   </si>
   <si>
     <t>Spectrum Community School (SPEC)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Capital Track Club (00001)</t>
   </si>
   <si>
+    <t>Speed City Track Club (SCTC)</t>
+  </si>
+  <si>
     <t>Speed Mechanic Inc (SPME)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
   </si>
   <si>
     <t>Speed Mechanics Athletics Club (SMAC)</t>
   </si>
   <si>
     <t>Speed Printing Survivors Track and Field Club (SPSU)</t>
   </si>
   <si>
     <t>Speed Squad Track and Field Club (SST)</t>
   </si>
   <si>
     <t>Speed Track Club - Jamaica (STCJ)</t>
   </si>
   <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>SpeedTeam (SPTM)</t>
   </si>
   <si>
     <t>Speedy plus (..)</t>
@@ -11837,53 +11993,50 @@
   <si>
     <t>St-Charles Garnier (SCG)</t>
   </si>
   <si>
     <t>St-Francis Xavier CHS (Falcons) (FALC)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
   <si>
     <t>St-Jean-Eudes (SJE)</t>
   </si>
   <si>
     <t>St-Laurent Academy (SLTA)</t>
   </si>
   <si>
     <t>St-Pierre (PIE)</t>
   </si>
   <si>
     <t>St,Davids track Blazers (SDTB)</t>
   </si>
   <si>
     <t>St.  Matthew High School-Ottawa (MATT)</t>
   </si>
   <si>
-    <t>St. Albert Mustangs (STAL)</t>
-[...1 lines deleted...]
-  <si>
     <t>St. Albert Mustangs Track &amp; Field Club (STAL)</t>
   </si>
   <si>
     <t>St. Andrew (SA)</t>
   </si>
   <si>
     <t>St. Andrew Branch (SA)</t>
   </si>
   <si>
     <t>St. Andrew's Anglican Secondary (SAASS)</t>
   </si>
   <si>
     <t>St. Andrew's Anglican Secondary School (SAASS)</t>
   </si>
   <si>
     <t>St. Andrew's College (SAC)</t>
   </si>
   <si>
     <t>St. Andrew's RC (SA)</t>
   </si>
   <si>
     <t>St. Andrews (STA)</t>
   </si>
   <si>
     <t>St. Andrews Branch (SA)</t>
@@ -12446,53 +12599,50 @@
   <si>
     <t>St. Thomas Aquinas Tottenham (STAQ)</t>
   </si>
   <si>
     <t>St. Thomas Community Christian School (STCCS)</t>
   </si>
   <si>
     <t>St. Thomas Legion TFC (OSTL)</t>
   </si>
   <si>
     <t>St. Thomas More (STMC)</t>
   </si>
   <si>
     <t>St. Thomas More CSS (STM)</t>
   </si>
   <si>
     <t>St. Thomas of Villanova (SWTV)</t>
   </si>
   <si>
     <t>St. Vincent (SVG)</t>
   </si>
   <si>
     <t>St. Vincent Grammar School (SVGS)</t>
   </si>
   <si>
-    <t>St.Albert Mustangs (STAL)</t>
-[...1 lines deleted...]
-  <si>
     <t>St.Andrew's College (SAC)</t>
   </si>
   <si>
     <t>st.andrew's roman catholic school(SARCS (SARCS)</t>
   </si>
   <si>
     <t>st.Davids catholic secondary (SDCSS)</t>
   </si>
   <si>
     <t>St.Davids Track Blazers (SDTB)</t>
   </si>
   <si>
     <t>St.Dvaid CC (STDCC)</t>
   </si>
   <si>
     <t>St.Jean Sur Richelieu (SJSR)</t>
   </si>
   <si>
     <t>St.Joseph's Convent St.Andrew's (SJCSA)</t>
   </si>
   <si>
     <t>St.Louis Girls' R.C School (473)</t>
   </si>
   <si>
     <t>STAC Hamilton (STAC)</t>
@@ -12647,50 +12797,53 @@
   <si>
     <t>Sts' ailes School (STSA)</t>
   </si>
   <si>
     <t>Stti</t>
   </si>
   <si>
     <t>Students Online School (STON)</t>
   </si>
   <si>
     <t>Sturgeon Composite High School (STUR)</t>
   </si>
   <si>
     <t>SUCRE (1)</t>
   </si>
   <si>
     <t>Sud Est (SUD)</t>
   </si>
   <si>
     <t>Sudbury Endurance</t>
   </si>
   <si>
     <t>Sudbury Endurance (SUDB)</t>
   </si>
   <si>
+    <t>Sudbury Rocks (ROCKS)</t>
+  </si>
+  <si>
     <t>Sudbury Secondary School (SUDS)</t>
   </si>
   <si>
     <t>Sugarloaf Mountain Athletic Club (SMAC)</t>
   </si>
   <si>
     <t>Sugarloaf Senior High (SLS2)</t>
   </si>
   <si>
     <t>Sullivan Heights (SULH)</t>
   </si>
   <si>
     <t>Summerland Secondary (SUMS)</t>
   </si>
   <si>
     <t>Summit Academy of Active Learning (SAAL)</t>
   </si>
   <si>
     <t>Sunrise Athletic Club (SAC)</t>
   </si>
   <si>
     <t>Sunshine Coast Athletics (SCAC)</t>
   </si>
   <si>
     <t>Superior CVI (NWSC)</t>
@@ -12917,50 +13070,53 @@
   <si>
     <t>Team Ros (TROS)</t>
   </si>
   <si>
     <t>Team Saskatchewan (SK)</t>
   </si>
   <si>
     <t>Team St Patricks 2025 (STPAT)</t>
   </si>
   <si>
     <t>Team SVG (SVG)</t>
   </si>
   <si>
     <t>Team Toba - SO (TTSO)</t>
   </si>
   <si>
     <t>TEAM UAA PR (UAAPR)</t>
   </si>
   <si>
     <t>Team Yukon (YK)</t>
   </si>
   <si>
     <t>Team1 (TTT)</t>
   </si>
   <si>
+    <t>Teamp (123)</t>
+  </si>
+  <si>
     <t>Tec Voc High School (MTVHS)</t>
   </si>
   <si>
     <t>Technical Safety BC (TSBC)</t>
   </si>
   <si>
     <t>Technique Track Club - BNAA (TTC)</t>
   </si>
   <si>
     <t>Tecumseh Vista Academy (SWVA)</t>
   </si>
   <si>
     <t>Teeswater Harriers (THRC)</t>
   </si>
   <si>
     <t>Telemark Nordic Club (TELNC)</t>
   </si>
   <si>
     <t>Temasek Polytechnic (TP)</t>
   </si>
   <si>
     <t>Temiskaming District Secondary School (TDSS)</t>
   </si>
   <si>
     <t>Templeton (TEMP)</t>
@@ -13043,111 +13199,117 @@
   <si>
     <t>The Element High School (TEHS)</t>
   </si>
   <si>
     <t>The Elite Huit (TEH)</t>
   </si>
   <si>
     <t>The Farm Team (FARM)</t>
   </si>
   <si>
     <t>The Limberlost Challenge (ATLC)</t>
   </si>
   <si>
     <t>The Lions Track Club (LTC)</t>
   </si>
   <si>
     <t>The Mount Academy (MT)</t>
   </si>
   <si>
     <t>The Pacemakers (T.P.)</t>
   </si>
   <si>
     <t>The Prince Edward County Marathon (TCMA)</t>
   </si>
   <si>
+    <t>The Renegades Speed Club (RENS)</t>
+  </si>
+  <si>
     <t>The Rotary Club Of Wiarton Shore To Shore Annual Race (RCWS)</t>
   </si>
   <si>
     <t>The Runway (RUN)</t>
   </si>
   <si>
     <t>The St. George's Institute (SGI)</t>
   </si>
   <si>
     <t>The York School (YTS)</t>
   </si>
   <si>
     <t>Thom Collegiate (THOM)</t>
   </si>
   <si>
     <t>Thomas A.Stewart-Peterborough (COTS)</t>
   </si>
   <si>
     <t>Thomas Albert (PTA2)</t>
   </si>
   <si>
     <t>Thomas Haney Secondary School (THSS)</t>
   </si>
   <si>
     <t>Thorburn Consolidated (THOR)</t>
   </si>
   <si>
     <t>Thorhild Central School (THOR)</t>
   </si>
   <si>
     <t>Thorold Elite Track Club ()</t>
   </si>
   <si>
     <t>Thorold Elite Track Club (TETC)</t>
   </si>
   <si>
     <t>Thorold SS (THOR)</t>
   </si>
   <si>
     <t>Thorsby (THOR)</t>
   </si>
   <si>
     <t>Thotold Elite TC (TETC)</t>
   </si>
   <si>
     <t>Thousand Islands SS (EOTI)</t>
   </si>
   <si>
+    <t>Three Fires Track Club (TFTC)</t>
+  </si>
+  <si>
     <t>Three Fires Track Club, Manitoulin (TFTC)</t>
   </si>
   <si>
     <t>Three Oaks Sr. High (TO)</t>
   </si>
   <si>
     <t>Throwers Club ()</t>
   </si>
   <si>
     <t>Throwers Club (THRO)</t>
   </si>
   <si>
-    <t>Thunderbirds Track + Field (THUNB)</t>
+    <t>Thunderbirds (TBIR)</t>
   </si>
   <si>
     <t>TIGER</t>
   </si>
   <si>
     <t>Tigers (TIGERS)</t>
   </si>
   <si>
     <t>tigers athletic and fitness club ()</t>
   </si>
   <si>
     <t>Tigers Sports Club (TGRS)</t>
   </si>
   <si>
     <t>TIGRE</t>
   </si>
   <si>
     <t>Tilbury DHS (SWTI)</t>
   </si>
   <si>
     <t>Tiller ()</t>
   </si>
   <si>
     <t>Timberline Secondary (TIMR)</t>
   </si>
@@ -13337,50 +13499,53 @@
   <si>
     <t>Trey Bombs (TBS)</t>
   </si>
   <si>
     <t>Tri-Local (TRLO)</t>
   </si>
   <si>
     <t>Tri-O-Lac (TOL)</t>
   </si>
   <si>
     <t>Triathlete Within (TRIW)</t>
   </si>
   <si>
     <t>Triathlon Québec (TRIQ)</t>
   </si>
   <si>
     <t>TriathlonMB (TRIMB)</t>
   </si>
   <si>
     <t>Tricentia Academy /AC (TRAC)</t>
   </si>
   <si>
     <t>TriHardz (TRIHZ)</t>
   </si>
   <si>
+    <t>Trinidad &amp; Tobago (TTO)</t>
+  </si>
+  <si>
     <t>Trinidad and Tobago Association of Masters Athletics (TTAMA)</t>
   </si>
   <si>
     <t>Trinity Christian School (TRIN)</t>
   </si>
   <si>
     <t>Trinity College School (TYCS)</t>
   </si>
   <si>
     <t>Trinity Shore Track and Field Club (TSTF)</t>
   </si>
   <si>
     <t>Trinity Western (TWUS)</t>
   </si>
   <si>
     <t>Trinity Western University (TWUS)</t>
   </si>
   <si>
     <t>Trojans Athletic Club (TACC)</t>
   </si>
   <si>
     <t>Trovadores (TROV)</t>
   </si>
   <si>
     <t>Trovarunners (TROVR)</t>
@@ -13475,92 +13640,104 @@
   <si>
     <t>UHS</t>
   </si>
   <si>
     <t>Ultra Throw (ULTR)</t>
   </si>
   <si>
     <t>UMEI (SWUM)</t>
   </si>
   <si>
     <t>UN-Ontario (UNON)</t>
   </si>
   <si>
     <t>unassigned ()</t>
   </si>
   <si>
     <t>Unattached (UNA)</t>
   </si>
   <si>
     <t>UNATTACHED (UNA)</t>
   </si>
   <si>
     <t>Unattached - BNAA (UNA)</t>
   </si>
   <si>
+    <t>Unattached - United States (UUSA)</t>
+  </si>
+  <si>
     <t>Unattached Alberta (UNAB)</t>
   </si>
   <si>
     <t>Unattached Alberta ()</t>
   </si>
   <si>
     <t>Unattached British Columbia (UNBC)</t>
   </si>
   <si>
     <t>Unattached British Columbia ()</t>
   </si>
   <si>
     <t>Unattached Newfoundland And Labrador (UNNL)</t>
   </si>
   <si>
     <t>Unattached Nova Scotia (UNNS)</t>
   </si>
   <si>
+    <t>Unattached NS (UNNS)</t>
+  </si>
+  <si>
     <t>Unattached Ontario (UNON)</t>
   </si>
   <si>
     <t>Unattached Saskatchewan (UNATK)</t>
   </si>
   <si>
+    <t>Unattached USA (UNUS)</t>
+  </si>
+  <si>
     <t>Unattached-Manitoba (UNMB)</t>
   </si>
   <si>
     <t>Unattached-New Brunswick (UNNB)</t>
   </si>
   <si>
     <t>Unattached-Saskatchewan (UNSK)</t>
   </si>
   <si>
     <t>unattatched (UNA)</t>
   </si>
   <si>
     <t>UNB (UNBF)</t>
   </si>
   <si>
     <t>UNB Alumni (UNBA)</t>
   </si>
   <si>
+    <t>Uni (USA)</t>
+  </si>
+  <si>
     <t>Uniacke District (UNID)</t>
   </si>
   <si>
     <t>Union (UNO)</t>
   </si>
   <si>
     <t>United Mennonite Educational (SWUM)</t>
   </si>
   <si>
     <t>UNITED TAMIL (UNIT)</t>
   </si>
   <si>
     <t>United Tamil Sports Club (UTSC)</t>
   </si>
   <si>
     <t>Unity Christian (UCS)</t>
   </si>
   <si>
     <t>Unity Christian High School (UCHS)</t>
   </si>
   <si>
     <t>Univ Of Regina Track Club (URTC)</t>
   </si>
   <si>
     <t>Universal Athletics Club (UATH)</t>
@@ -13745,50 +13922,56 @@
   <si>
     <t>Urban Academy (UA)</t>
   </si>
   <si>
     <t>Urban Acadmey (URBN)</t>
   </si>
   <si>
     <t>Ursuline College Chatham (SWUC)</t>
   </si>
   <si>
     <t>US Air Force WCAP (WCAP)</t>
   </si>
   <si>
     <t>USA (USA-1)</t>
   </si>
   <si>
     <t>USA 1 (USA-1)</t>
   </si>
   <si>
     <t>Usa-1</t>
   </si>
   <si>
     <t>UTAH</t>
   </si>
   <si>
+    <t>UTS Norths Athletics (UTSN)</t>
+  </si>
+  <si>
+    <t>UTS Norths Athletics Club (UTSN)</t>
+  </si>
+  <si>
     <t>UTT (UTTC)</t>
   </si>
   <si>
     <t>UTT Patriots (UTT)</t>
   </si>
   <si>
     <t>UVC_2026_03_28 (UVC1)</t>
   </si>
   <si>
     <t>UVic Cycling (UCC)</t>
   </si>
   <si>
     <t>UVIC Shotokan ()</t>
   </si>
   <si>
     <t>UW TF/XC Alumni (UWALU)</t>
   </si>
   <si>
     <t>Uxbridge Secondary School (LUXS)</t>
   </si>
   <si>
     <t>V-MAXXERS (VMAX)</t>
   </si>
   <si>
     <t>VAFA</t>
@@ -13850,95 +14033,95 @@
   <si>
     <t>Vancouver Christian School (VCS)</t>
   </si>
   <si>
     <t>Vancouver College (VANCO)</t>
   </si>
   <si>
     <t>Vancouver Falcons Athletic Club (VFAC)</t>
   </si>
   <si>
     <t>Vancouver International Marathon Society (VIMS)</t>
   </si>
   <si>
     <t>Vancouver Island Runners' Assoc. (VIRA)</t>
   </si>
   <si>
     <t>Vancouver Island Scottish Throwing Association (VISTA)</t>
   </si>
   <si>
     <t>Vancouver Olympic Club (VOCA)</t>
   </si>
   <si>
     <t>Vancouver Technical (VATE)</t>
   </si>
   <si>
-    <t>Vancouver Thunderbirds (TBIR)</t>
-[...1 lines deleted...]
-  <si>
     <t>Vandal Track Club (VTC)</t>
   </si>
   <si>
     <t>Vanier (VAN)</t>
   </si>
   <si>
     <t>Vankleek Hill CI (REBE)</t>
   </si>
   <si>
     <t>Varbergs GIF (VARG)</t>
   </si>
   <si>
     <t>Variety Village (VVAC)</t>
   </si>
   <si>
     <t>Variety Village Athletic Club (VVAC)</t>
   </si>
   <si>
     <t>Vaudreuil-Dorion (ALLI)</t>
   </si>
   <si>
     <t>VCA Athletics (VCAA)</t>
   </si>
   <si>
     <t>Vega Baja - Puerto Rico (VEBA)</t>
   </si>
   <si>
     <t>Velocity Management (VM)</t>
   </si>
   <si>
     <t>Velocity Tack Club (VELO)</t>
   </si>
   <si>
     <t>Velocity Track (VT)</t>
   </si>
   <si>
     <t>Velocity Track Club (VELO)</t>
   </si>
   <si>
     <t>Venta (NCVP)</t>
   </si>
   <si>
+    <t>Venus Development Club (VENUS)</t>
+  </si>
+  <si>
     <t>Verchilds High School (VHS)</t>
   </si>
   <si>
     <t>Vermont Catamounts (VT)</t>
   </si>
   <si>
     <t>Vermont Technical College (VTC)</t>
   </si>
   <si>
     <t>Vernon Amateur Athletics Association (VAAA)</t>
   </si>
   <si>
     <t>Vernon Christian (VERN)</t>
   </si>
   <si>
     <t>Vernon Pacers Running Club (PACERS)</t>
   </si>
   <si>
     <t>Vernon Secondary School (VSS)</t>
   </si>
   <si>
     <t>Very Nice Track Club (NICE)</t>
   </si>
   <si>
     <t>Vic City Elite (VCE)</t>
@@ -14123,50 +14306,53 @@
   <si>
     <t>Waterford Valley High (WVH)</t>
   </si>
   <si>
     <t>Waterloo Collegiate Institute (WCI)</t>
   </si>
   <si>
     <t>Waterloo Running Club (WRC)</t>
   </si>
   <si>
     <t>Waterloo Track Club (UWTC)</t>
   </si>
   <si>
     <t>Waterloo-Oxford District Secondary School (WO)</t>
   </si>
   <si>
     <t>Watson Lake Secondary (WTLK)</t>
   </si>
   <si>
     <t>Wayne's volleyball tournament team for TMA 2025-11-25 (TMA01)</t>
   </si>
   <si>
     <t>Wc Race Series Society (WCRS)</t>
   </si>
   <si>
+    <t>We Run the World (WRTW)</t>
+  </si>
+  <si>
     <t>We-Koqma'q Mi'Knaw School (WEK)</t>
   </si>
   <si>
     <t>Webber Academy (WA)</t>
   </si>
   <si>
     <t>Webnames.ca (WBNS)</t>
   </si>
   <si>
     <t>WELEDEH CATHOLIC SCHOOL (WELE)</t>
   </si>
   <si>
     <t>Welland Centennial (WDCL)</t>
   </si>
   <si>
     <t>Wellington Heights Secondary School (CWWE)</t>
   </si>
   <si>
     <t>Wellington School (MWELL)</t>
   </si>
   <si>
     <t>Wellington Secondary (WELL)</t>
   </si>
   <si>
     <t>Wesley College (WC)</t>
@@ -14255,50 +14441,53 @@
   <si>
     <t>Westdale S.S. - HWDSB (SOWD)</t>
   </si>
   <si>
     <t>Westdale School (MWDAL)</t>
   </si>
   <si>
     <t>Western (WEST)</t>
   </si>
   <si>
     <t>Western Alumni (WTA)</t>
   </si>
   <si>
     <t>Western Espoirs (WTES)</t>
   </si>
   <si>
     <t>Western Purple (WTP)</t>
   </si>
   <si>
     <t>Western Rockets (WR)</t>
   </si>
   <si>
     <t>Western S.S. (SWWS)</t>
   </si>
   <si>
+    <t>Western Valley Athletic Collective (WVAC)</t>
+  </si>
+  <si>
     <t>Western White (WTW)</t>
   </si>
   <si>
     <t>Westgate Collegiate (WEST)</t>
   </si>
   <si>
     <t>Westgate CVI (NWWG)</t>
   </si>
   <si>
     <t>Westisle Composite High (WI)</t>
   </si>
   <si>
     <t>Westlane (WTLN)</t>
   </si>
   <si>
     <t>Westminster Secondary School (WEST)</t>
   </si>
   <si>
     <t>Westmorland Senior School (WSS)</t>
   </si>
   <si>
     <t>Westmount (0611)</t>
   </si>
   <si>
     <t>Westmount S.S. - HWDSB (SOWM)</t>
@@ -14381,50 +14570,59 @@
   <si>
     <t>William E Hay Stettler Secondary Campus (WEHSS)</t>
   </si>
   <si>
     <t>William Gillett Academy (WGA)</t>
   </si>
   <si>
     <t>William Lyon MacKenzie Collegiate Institute (WLM)</t>
   </si>
   <si>
     <t>WILLIAM MCDONALD SCHOOL (WMC)</t>
   </si>
   <si>
     <t>William Morton Collegiate (MWMCI)</t>
   </si>
   <si>
     <t>Williams Ephs (WILL)</t>
   </si>
   <si>
     <t>Williams Track and Field (W2A)</t>
   </si>
   <si>
     <t>Wilson's Team (WIL)</t>
   </si>
   <si>
+    <t>WinCity Endruacne Project (WCEP)</t>
+  </si>
+  <si>
+    <t>WinCity Endurance (WCEP)</t>
+  </si>
+  <si>
+    <t>WinCity Endurance Project (WCEP)</t>
+  </si>
+  <si>
     <t>Wind Of Change ()</t>
   </si>
   <si>
     <t>Wind Track And Field Club (WIND)</t>
   </si>
   <si>
     <t>Windburn (WIND)</t>
   </si>
   <si>
     <t>Windermere (WIND)</t>
   </si>
   <si>
     <t>Windsor - North Vancouver (WSR)</t>
   </si>
   <si>
     <t>Windsor Essex Athletics Club (WEAC)</t>
   </si>
   <si>
     <t>Windsor House (WHOU)</t>
   </si>
   <si>
     <t>Windsor Islamic (SWWI)</t>
   </si>
   <si>
     <t>Windsor Legion T.f.c (WLEG)</t>
@@ -14601,50 +14799,53 @@
     <t>Yqg Athletics (YQGA)</t>
   </si>
   <si>
     <t>Yqx Athletics (YQXA)</t>
   </si>
   <si>
     <t>Yqx Running Club (YQXR)</t>
   </si>
   <si>
     <t>Yukon (UNYK)</t>
   </si>
   <si>
     <t>Yukon College (YUKC)</t>
   </si>
   <si>
     <t>ZC ATHLETICS (ZC)</t>
   </si>
   <si>
     <t>Zenith Athletic Club (ZAC)</t>
   </si>
   <si>
     <t>Zénix De La Mauricie (ZENX)</t>
   </si>
   <si>
     <t>Zero XQZ (ZEROX)</t>
+  </si>
+  <si>
+    <t>Zind</t>
   </si>
   <si>
     <t>Zone 1 - Sunny South (ZONE1)</t>
   </si>
   <si>
     <t>Zone 2 - Big Country (ZONE2)</t>
   </si>
   <si>
     <t>Zone 3 - Calgary (ZONE3)</t>
   </si>
   <si>
     <t>Zone 4 - Parkland (ZONE4)</t>
   </si>
   <si>
     <t>Zone 5 - Black Gold/Yellowhead (ZONE5)</t>
   </si>
   <si>
     <t>Zone 6 - Edmonton (ZONE6)</t>
   </si>
   <si>
     <t>Zone 7 - North East (ZONE7)</t>
   </si>
   <si>
     <t>Zone 8 - Peace Country (ZONE8)</t>
   </si>
@@ -15012,87 +15213,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DD4797"/>
+  <dimension ref="A1:DD4862"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="4" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="277" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="21" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="22" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
-[...14 lines deleted...]
-    <col min="25" max="25" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="23" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:108" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
@@ -15144,66 +15346,69 @@
       </c>
       <c r="R2" t="s">
         <v>22</v>
       </c>
       <c r="S2" t="s">
         <v>23</v>
       </c>
       <c r="T2" t="s">
         <v>24</v>
       </c>
       <c r="U2" t="s">
         <v>25</v>
       </c>
       <c r="V2" t="s">
         <v>26</v>
       </c>
       <c r="W2" t="s">
         <v>27</v>
       </c>
       <c r="X2" t="s">
         <v>28</v>
       </c>
       <c r="Y2" t="s">
         <v>29</v>
       </c>
+      <c r="Z2" t="s">
+        <v>30</v>
+      </c>
       <c r="DA2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="DB2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="DC2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="DD2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:108">
       <c r="A3" s="3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
@@ -15265,136 +15470,138 @@
       <c r="CC3" s="3"/>
       <c r="CD3" s="3"/>
       <c r="CE3" s="3"/>
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="DC3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="DD3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:108">
       <c r="A4" s="4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="N4" s="4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="O4" s="4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="P4" s="4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="Q4" s="4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="R4" s="4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="U4" s="4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="V4" s="4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="W4" s="4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="X4" s="4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="Y4" s="4" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="Z4" s="4"/>
+        <v>63</v>
+      </c>
+      <c r="Z4" s="4" t="s">
+        <v>64</v>
+      </c>
       <c r="AA4" s="4"/>
       <c r="AB4" s="4"/>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
       <c r="AT4" s="4"/>
       <c r="AU4" s="4"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
@@ -15430,33118 +15637,33443 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DA4" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="DC4" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="DD4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="D5"/>
       <c r="F5" s="2"/>
       <c r="H5"/>
-      <c r="I5"/>
       <c r="J5"/>
-      <c r="K5" s="2"/>
-[...13 lines deleted...]
-      <c r="Y5" s="2"/>
+      <c r="K5"/>
+      <c r="L5" s="2"/>
+      <c r="M5"/>
+      <c r="N5" s="2"/>
+      <c r="O5"/>
+      <c r="P5" s="2"/>
+      <c r="Q5"/>
+      <c r="R5" s="2"/>
+      <c r="S5"/>
+      <c r="T5" s="2"/>
+      <c r="U5"/>
+      <c r="V5" s="2"/>
+      <c r="W5"/>
+      <c r="X5" s="2"/>
+      <c r="Y5"/>
+      <c r="Z5" s="2"/>
       <c r="DA5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="DC5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="DD5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="F6" s="2"/>
-      <c r="K6" s="2"/>
-[...6 lines deleted...]
-      <c r="Y6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="V6" s="2"/>
+      <c r="X6" s="2"/>
+      <c r="Z6" s="2"/>
       <c r="DA6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="DC6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="DD6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="F7" s="2"/>
-      <c r="K7" s="2"/>
-[...6 lines deleted...]
-      <c r="Y7" s="2"/>
+      <c r="L7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="R7" s="2"/>
+      <c r="T7" s="2"/>
+      <c r="V7" s="2"/>
+      <c r="X7" s="2"/>
+      <c r="Z7" s="2"/>
       <c r="DA7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="DD7" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="F8" s="2"/>
-      <c r="K8" s="2"/>
-[...6 lines deleted...]
-      <c r="Y8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="V8" s="2"/>
+      <c r="X8" s="2"/>
+      <c r="Z8" s="2"/>
       <c r="DA8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="DD8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="F9" s="2"/>
-      <c r="K9" s="2"/>
-[...6 lines deleted...]
-      <c r="Y9" s="2"/>
+      <c r="L9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="T9" s="2"/>
+      <c r="V9" s="2"/>
+      <c r="X9" s="2"/>
+      <c r="Z9" s="2"/>
       <c r="DA9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="DD9" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="F10" s="2"/>
-      <c r="K10" s="2"/>
-[...6 lines deleted...]
-      <c r="Y10" s="2"/>
+      <c r="L10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="R10" s="2"/>
+      <c r="T10" s="2"/>
+      <c r="V10" s="2"/>
+      <c r="X10" s="2"/>
+      <c r="Z10" s="2"/>
       <c r="DA10" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="DD10" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="F11" s="2"/>
-      <c r="K11" s="2"/>
-[...6 lines deleted...]
-      <c r="Y11" s="2"/>
+      <c r="L11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="T11" s="2"/>
+      <c r="V11" s="2"/>
+      <c r="X11" s="2"/>
+      <c r="Z11" s="2"/>
       <c r="DA11" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="DD11" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="F12" s="2"/>
-      <c r="K12" s="2"/>
-[...6 lines deleted...]
-      <c r="Y12" s="2"/>
+      <c r="L12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="T12" s="2"/>
+      <c r="V12" s="2"/>
+      <c r="X12" s="2"/>
+      <c r="Z12" s="2"/>
       <c r="DA12" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="DD12" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="F13" s="2"/>
-      <c r="K13" s="2"/>
-[...6 lines deleted...]
-      <c r="Y13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="N13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="R13" s="2"/>
+      <c r="T13" s="2"/>
+      <c r="V13" s="2"/>
+      <c r="X13" s="2"/>
+      <c r="Z13" s="2"/>
       <c r="DA13" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="DD13" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="F14" s="2"/>
-      <c r="K14" s="2"/>
-[...6 lines deleted...]
-      <c r="Y14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="R14" s="2"/>
+      <c r="T14" s="2"/>
+      <c r="V14" s="2"/>
+      <c r="X14" s="2"/>
+      <c r="Z14" s="2"/>
       <c r="DA14" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="DD14" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="F15" s="2"/>
-      <c r="K15" s="2"/>
-[...6 lines deleted...]
-      <c r="Y15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="R15" s="2"/>
+      <c r="T15" s="2"/>
+      <c r="V15" s="2"/>
+      <c r="X15" s="2"/>
+      <c r="Z15" s="2"/>
       <c r="DA15" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="DD15" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="F16" s="2"/>
-      <c r="K16" s="2"/>
-[...6 lines deleted...]
-      <c r="Y16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="T16" s="2"/>
+      <c r="V16" s="2"/>
+      <c r="X16" s="2"/>
+      <c r="Z16" s="2"/>
       <c r="DA16" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="DD16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="F17" s="2"/>
-      <c r="K17" s="2"/>
-[...6 lines deleted...]
-      <c r="Y17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Z17" s="2"/>
       <c r="DA17" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="DD17" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="18" spans="1:108">
       <c r="F18" s="2"/>
-      <c r="K18" s="2"/>
-[...6 lines deleted...]
-      <c r="Y18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="T18" s="2"/>
+      <c r="V18" s="2"/>
+      <c r="X18" s="2"/>
+      <c r="Z18" s="2"/>
       <c r="DA18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="DD18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="19" spans="1:108">
       <c r="F19" s="2"/>
-      <c r="K19" s="2"/>
-[...6 lines deleted...]
-      <c r="Y19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="P19" s="2"/>
+      <c r="R19" s="2"/>
+      <c r="T19" s="2"/>
+      <c r="V19" s="2"/>
+      <c r="X19" s="2"/>
+      <c r="Z19" s="2"/>
       <c r="DA19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="DD19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:108">
       <c r="F20" s="2"/>
-      <c r="K20" s="2"/>
-[...6 lines deleted...]
-      <c r="Y20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="R20" s="2"/>
+      <c r="T20" s="2"/>
+      <c r="V20" s="2"/>
+      <c r="X20" s="2"/>
+      <c r="Z20" s="2"/>
       <c r="DA20" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="DD20" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="F21" s="2"/>
-      <c r="K21" s="2"/>
-[...6 lines deleted...]
-      <c r="Y21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="T21" s="2"/>
+      <c r="V21" s="2"/>
+      <c r="X21" s="2"/>
+      <c r="Z21" s="2"/>
       <c r="DA21" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="DD21" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="F22" s="2"/>
-      <c r="K22" s="2"/>
-[...6 lines deleted...]
-      <c r="Y22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="R22" s="2"/>
+      <c r="T22" s="2"/>
+      <c r="V22" s="2"/>
+      <c r="X22" s="2"/>
+      <c r="Z22" s="2"/>
       <c r="DA22" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="DD22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="F23" s="2"/>
-      <c r="K23" s="2"/>
-[...6 lines deleted...]
-      <c r="Y23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="R23" s="2"/>
+      <c r="T23" s="2"/>
+      <c r="V23" s="2"/>
+      <c r="X23" s="2"/>
+      <c r="Z23" s="2"/>
       <c r="DA23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="DD23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="F24" s="2"/>
-      <c r="K24" s="2"/>
-[...6 lines deleted...]
-      <c r="Y24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="T24" s="2"/>
+      <c r="V24" s="2"/>
+      <c r="X24" s="2"/>
+      <c r="Z24" s="2"/>
       <c r="DA24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="DD24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="F25" s="2"/>
-      <c r="K25" s="2"/>
-[...6 lines deleted...]
-      <c r="Y25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="V25" s="2"/>
+      <c r="X25" s="2"/>
+      <c r="Z25" s="2"/>
       <c r="DA25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="DD25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="F26" s="2"/>
-      <c r="K26" s="2"/>
-[...6 lines deleted...]
-      <c r="Y26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="R26" s="2"/>
+      <c r="T26" s="2"/>
+      <c r="V26" s="2"/>
+      <c r="X26" s="2"/>
+      <c r="Z26" s="2"/>
       <c r="DA26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="DD26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="F27" s="2"/>
-      <c r="K27" s="2"/>
-[...6 lines deleted...]
-      <c r="Y27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="R27" s="2"/>
+      <c r="T27" s="2"/>
+      <c r="V27" s="2"/>
+      <c r="X27" s="2"/>
+      <c r="Z27" s="2"/>
       <c r="DA27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="DD27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="F28" s="2"/>
-      <c r="K28" s="2"/>
-[...6 lines deleted...]
-      <c r="Y28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="R28" s="2"/>
+      <c r="T28" s="2"/>
+      <c r="V28" s="2"/>
+      <c r="X28" s="2"/>
+      <c r="Z28" s="2"/>
       <c r="DA28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="DD28" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="F29" s="2"/>
-      <c r="K29" s="2"/>
-[...6 lines deleted...]
-      <c r="Y29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="V29" s="2"/>
+      <c r="X29" s="2"/>
+      <c r="Z29" s="2"/>
       <c r="DA29" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="DD29" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="F30" s="2"/>
-      <c r="K30" s="2"/>
-[...6 lines deleted...]
-      <c r="Y30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="T30" s="2"/>
+      <c r="V30" s="2"/>
+      <c r="X30" s="2"/>
+      <c r="Z30" s="2"/>
       <c r="DA30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="F31" s="2"/>
-      <c r="K31" s="2"/>
-[...6 lines deleted...]
-      <c r="Y31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="R31" s="2"/>
+      <c r="T31" s="2"/>
+      <c r="V31" s="2"/>
+      <c r="X31" s="2"/>
+      <c r="Z31" s="2"/>
       <c r="DA31" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="F32" s="2"/>
-      <c r="K32" s="2"/>
-[...6 lines deleted...]
-      <c r="Y32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="P32" s="2"/>
+      <c r="R32" s="2"/>
+      <c r="T32" s="2"/>
+      <c r="V32" s="2"/>
+      <c r="X32" s="2"/>
+      <c r="Z32" s="2"/>
       <c r="DA32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="F33" s="2"/>
-      <c r="K33" s="2"/>
-[...6 lines deleted...]
-      <c r="Y33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="P33" s="2"/>
+      <c r="R33" s="2"/>
+      <c r="T33" s="2"/>
+      <c r="V33" s="2"/>
+      <c r="X33" s="2"/>
+      <c r="Z33" s="2"/>
       <c r="DA33" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="F34" s="2"/>
-      <c r="K34" s="2"/>
-[...6 lines deleted...]
-      <c r="Y34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="R34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="V34" s="2"/>
+      <c r="X34" s="2"/>
+      <c r="Z34" s="2"/>
       <c r="DA34" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="F35" s="2"/>
-      <c r="K35" s="2"/>
-[...6 lines deleted...]
-      <c r="Y35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="N35" s="2"/>
+      <c r="P35" s="2"/>
+      <c r="R35" s="2"/>
+      <c r="T35" s="2"/>
+      <c r="V35" s="2"/>
+      <c r="X35" s="2"/>
+      <c r="Z35" s="2"/>
       <c r="DA35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="F36" s="2"/>
-      <c r="K36" s="2"/>
-[...6 lines deleted...]
-      <c r="Y36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="P36" s="2"/>
+      <c r="R36" s="2"/>
+      <c r="T36" s="2"/>
+      <c r="V36" s="2"/>
+      <c r="X36" s="2"/>
+      <c r="Z36" s="2"/>
       <c r="DA36" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="F37" s="2"/>
-      <c r="K37" s="2"/>
-[...6 lines deleted...]
-      <c r="Y37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="P37" s="2"/>
+      <c r="R37" s="2"/>
+      <c r="T37" s="2"/>
+      <c r="V37" s="2"/>
+      <c r="X37" s="2"/>
+      <c r="Z37" s="2"/>
       <c r="DA37" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="F38" s="2"/>
-      <c r="K38" s="2"/>
-[...6 lines deleted...]
-      <c r="Y38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="P38" s="2"/>
+      <c r="R38" s="2"/>
+      <c r="T38" s="2"/>
+      <c r="V38" s="2"/>
+      <c r="X38" s="2"/>
+      <c r="Z38" s="2"/>
       <c r="DA38" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:108">
       <c r="F39" s="2"/>
-      <c r="K39" s="2"/>
-[...6 lines deleted...]
-      <c r="Y39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="R39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="V39" s="2"/>
+      <c r="X39" s="2"/>
+      <c r="Z39" s="2"/>
       <c r="DA39" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="F40" s="2"/>
-      <c r="K40" s="2"/>
-[...6 lines deleted...]
-      <c r="Y40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="P40" s="2"/>
+      <c r="R40" s="2"/>
+      <c r="T40" s="2"/>
+      <c r="V40" s="2"/>
+      <c r="X40" s="2"/>
+      <c r="Z40" s="2"/>
       <c r="DA40" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="F41" s="2"/>
-      <c r="K41" s="2"/>
-[...6 lines deleted...]
-      <c r="Y41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="R41" s="2"/>
+      <c r="T41" s="2"/>
+      <c r="V41" s="2"/>
+      <c r="X41" s="2"/>
+      <c r="Z41" s="2"/>
       <c r="DA41" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="F42" s="2"/>
-      <c r="K42" s="2"/>
-[...6 lines deleted...]
-      <c r="Y42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="P42" s="2"/>
+      <c r="R42" s="2"/>
+      <c r="T42" s="2"/>
+      <c r="V42" s="2"/>
+      <c r="X42" s="2"/>
+      <c r="Z42" s="2"/>
       <c r="DA42" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="F43" s="2"/>
-      <c r="K43" s="2"/>
-[...6 lines deleted...]
-      <c r="Y43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="P43" s="2"/>
+      <c r="R43" s="2"/>
+      <c r="T43" s="2"/>
+      <c r="V43" s="2"/>
+      <c r="X43" s="2"/>
+      <c r="Z43" s="2"/>
       <c r="DA43" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="F44" s="2"/>
-      <c r="K44" s="2"/>
-[...6 lines deleted...]
-      <c r="Y44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="R44" s="2"/>
+      <c r="T44" s="2"/>
+      <c r="V44" s="2"/>
+      <c r="X44" s="2"/>
+      <c r="Z44" s="2"/>
       <c r="DA44" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="F45" s="2"/>
-      <c r="K45" s="2"/>
-[...6 lines deleted...]
-      <c r="Y45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="R45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="V45" s="2"/>
+      <c r="X45" s="2"/>
+      <c r="Z45" s="2"/>
       <c r="DA45" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="F46" s="2"/>
-      <c r="K46" s="2"/>
-[...6 lines deleted...]
-      <c r="Y46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="R46" s="2"/>
+      <c r="T46" s="2"/>
+      <c r="V46" s="2"/>
+      <c r="X46" s="2"/>
+      <c r="Z46" s="2"/>
       <c r="DA46" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="F47" s="2"/>
-      <c r="K47" s="2"/>
-[...6 lines deleted...]
-      <c r="Y47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="V47" s="2"/>
+      <c r="X47" s="2"/>
+      <c r="Z47" s="2"/>
       <c r="DA47" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="F48" s="2"/>
-      <c r="K48" s="2"/>
-[...6 lines deleted...]
-      <c r="Y48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="N48" s="2"/>
+      <c r="P48" s="2"/>
+      <c r="R48" s="2"/>
+      <c r="T48" s="2"/>
+      <c r="V48" s="2"/>
+      <c r="X48" s="2"/>
+      <c r="Z48" s="2"/>
       <c r="DA48" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="F49" s="2"/>
-      <c r="K49" s="2"/>
-[...6 lines deleted...]
-      <c r="Y49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="P49" s="2"/>
+      <c r="R49" s="2"/>
+      <c r="T49" s="2"/>
+      <c r="V49" s="2"/>
+      <c r="X49" s="2"/>
+      <c r="Z49" s="2"/>
       <c r="DA49" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="F50" s="2"/>
-      <c r="K50" s="2"/>
-[...6 lines deleted...]
-      <c r="Y50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="P50" s="2"/>
+      <c r="R50" s="2"/>
+      <c r="T50" s="2"/>
+      <c r="V50" s="2"/>
+      <c r="X50" s="2"/>
+      <c r="Z50" s="2"/>
       <c r="DA50" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="F51" s="2"/>
-      <c r="K51" s="2"/>
-[...6 lines deleted...]
-      <c r="Y51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="P51" s="2"/>
+      <c r="R51" s="2"/>
+      <c r="T51" s="2"/>
+      <c r="V51" s="2"/>
+      <c r="X51" s="2"/>
+      <c r="Z51" s="2"/>
       <c r="DA51" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="F52" s="2"/>
-      <c r="K52" s="2"/>
-[...6 lines deleted...]
-      <c r="Y52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="R52" s="2"/>
+      <c r="T52" s="2"/>
+      <c r="V52" s="2"/>
+      <c r="X52" s="2"/>
+      <c r="Z52" s="2"/>
       <c r="DA52" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="F53" s="2"/>
-      <c r="K53" s="2"/>
-[...6 lines deleted...]
-      <c r="Y53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="N53" s="2"/>
+      <c r="P53" s="2"/>
+      <c r="R53" s="2"/>
+      <c r="T53" s="2"/>
+      <c r="V53" s="2"/>
+      <c r="X53" s="2"/>
+      <c r="Z53" s="2"/>
       <c r="DA53" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="F54" s="2"/>
-      <c r="K54" s="2"/>
-[...6 lines deleted...]
-      <c r="Y54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="P54" s="2"/>
+      <c r="R54" s="2"/>
+      <c r="T54" s="2"/>
+      <c r="V54" s="2"/>
+      <c r="X54" s="2"/>
+      <c r="Z54" s="2"/>
       <c r="DA54" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="F55" s="2"/>
-      <c r="K55" s="2"/>
-[...6 lines deleted...]
-      <c r="Y55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="N55" s="2"/>
+      <c r="P55" s="2"/>
+      <c r="R55" s="2"/>
+      <c r="T55" s="2"/>
+      <c r="V55" s="2"/>
+      <c r="X55" s="2"/>
+      <c r="Z55" s="2"/>
       <c r="DA55" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="F56" s="2"/>
-      <c r="K56" s="2"/>
-[...6 lines deleted...]
-      <c r="Y56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="P56" s="2"/>
+      <c r="R56" s="2"/>
+      <c r="T56" s="2"/>
+      <c r="V56" s="2"/>
+      <c r="X56" s="2"/>
+      <c r="Z56" s="2"/>
       <c r="DA56" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="F57" s="2"/>
-      <c r="K57" s="2"/>
-[...6 lines deleted...]
-      <c r="Y57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="N57" s="2"/>
+      <c r="P57" s="2"/>
+      <c r="R57" s="2"/>
+      <c r="T57" s="2"/>
+      <c r="V57" s="2"/>
+      <c r="X57" s="2"/>
+      <c r="Z57" s="2"/>
       <c r="DA57" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="F58" s="2"/>
-      <c r="K58" s="2"/>
-[...6 lines deleted...]
-      <c r="Y58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="R58" s="2"/>
+      <c r="T58" s="2"/>
+      <c r="V58" s="2"/>
+      <c r="X58" s="2"/>
+      <c r="Z58" s="2"/>
       <c r="DA58" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="F59" s="2"/>
-      <c r="K59" s="2"/>
-[...6 lines deleted...]
-      <c r="Y59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="P59" s="2"/>
+      <c r="R59" s="2"/>
+      <c r="T59" s="2"/>
+      <c r="V59" s="2"/>
+      <c r="X59" s="2"/>
+      <c r="Z59" s="2"/>
       <c r="DA59" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="F60" s="2"/>
-      <c r="K60" s="2"/>
-[...6 lines deleted...]
-      <c r="Y60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="P60" s="2"/>
+      <c r="R60" s="2"/>
+      <c r="T60" s="2"/>
+      <c r="V60" s="2"/>
+      <c r="X60" s="2"/>
+      <c r="Z60" s="2"/>
       <c r="DA60" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="F61" s="2"/>
-      <c r="K61" s="2"/>
-[...6 lines deleted...]
-      <c r="Y61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="R61" s="2"/>
+      <c r="T61" s="2"/>
+      <c r="V61" s="2"/>
+      <c r="X61" s="2"/>
+      <c r="Z61" s="2"/>
       <c r="DA61" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="F62" s="2"/>
-      <c r="K62" s="2"/>
-[...6 lines deleted...]
-      <c r="Y62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="R62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="V62" s="2"/>
+      <c r="X62" s="2"/>
+      <c r="Z62" s="2"/>
       <c r="DA62" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="F63" s="2"/>
-      <c r="K63" s="2"/>
-[...6 lines deleted...]
-      <c r="Y63" s="2"/>
+      <c r="L63" s="2"/>
+      <c r="N63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="R63" s="2"/>
+      <c r="T63" s="2"/>
+      <c r="V63" s="2"/>
+      <c r="X63" s="2"/>
+      <c r="Z63" s="2"/>
       <c r="DA63" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="F64" s="2"/>
-      <c r="K64" s="2"/>
-[...6 lines deleted...]
-      <c r="Y64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="R64" s="2"/>
+      <c r="T64" s="2"/>
+      <c r="V64" s="2"/>
+      <c r="X64" s="2"/>
+      <c r="Z64" s="2"/>
       <c r="DA64" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="F65" s="2"/>
-      <c r="K65" s="2"/>
-[...6 lines deleted...]
-      <c r="Y65" s="2"/>
+      <c r="L65" s="2"/>
+      <c r="N65" s="2"/>
+      <c r="P65" s="2"/>
+      <c r="R65" s="2"/>
+      <c r="T65" s="2"/>
+      <c r="V65" s="2"/>
+      <c r="X65" s="2"/>
+      <c r="Z65" s="2"/>
       <c r="DA65" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="F66" s="2"/>
-      <c r="K66" s="2"/>
-[...6 lines deleted...]
-      <c r="Y66" s="2"/>
+      <c r="L66" s="2"/>
+      <c r="N66" s="2"/>
+      <c r="P66" s="2"/>
+      <c r="R66" s="2"/>
+      <c r="T66" s="2"/>
+      <c r="V66" s="2"/>
+      <c r="X66" s="2"/>
+      <c r="Z66" s="2"/>
       <c r="DA66" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="F67" s="2"/>
-      <c r="K67" s="2"/>
-[...6 lines deleted...]
-      <c r="Y67" s="2"/>
+      <c r="L67" s="2"/>
+      <c r="N67" s="2"/>
+      <c r="P67" s="2"/>
+      <c r="R67" s="2"/>
+      <c r="T67" s="2"/>
+      <c r="V67" s="2"/>
+      <c r="X67" s="2"/>
+      <c r="Z67" s="2"/>
       <c r="DA67" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="F68" s="2"/>
-      <c r="K68" s="2"/>
-[...6 lines deleted...]
-      <c r="Y68" s="2"/>
+      <c r="L68" s="2"/>
+      <c r="N68" s="2"/>
+      <c r="P68" s="2"/>
+      <c r="R68" s="2"/>
+      <c r="T68" s="2"/>
+      <c r="V68" s="2"/>
+      <c r="X68" s="2"/>
+      <c r="Z68" s="2"/>
       <c r="DA68" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="F69" s="2"/>
-      <c r="K69" s="2"/>
-[...6 lines deleted...]
-      <c r="Y69" s="2"/>
+      <c r="L69" s="2"/>
+      <c r="N69" s="2"/>
+      <c r="P69" s="2"/>
+      <c r="R69" s="2"/>
+      <c r="T69" s="2"/>
+      <c r="V69" s="2"/>
+      <c r="X69" s="2"/>
+      <c r="Z69" s="2"/>
       <c r="DA69" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="F70" s="2"/>
-      <c r="K70" s="2"/>
-[...6 lines deleted...]
-      <c r="Y70" s="2"/>
+      <c r="L70" s="2"/>
+      <c r="N70" s="2"/>
+      <c r="P70" s="2"/>
+      <c r="R70" s="2"/>
+      <c r="T70" s="2"/>
+      <c r="V70" s="2"/>
+      <c r="X70" s="2"/>
+      <c r="Z70" s="2"/>
       <c r="DA70" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="F71" s="2"/>
-      <c r="K71" s="2"/>
-[...6 lines deleted...]
-      <c r="Y71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="N71" s="2"/>
+      <c r="P71" s="2"/>
+      <c r="R71" s="2"/>
+      <c r="T71" s="2"/>
+      <c r="V71" s="2"/>
+      <c r="X71" s="2"/>
+      <c r="Z71" s="2"/>
       <c r="DA71" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="F72" s="2"/>
-      <c r="K72" s="2"/>
-[...6 lines deleted...]
-      <c r="Y72" s="2"/>
+      <c r="L72" s="2"/>
+      <c r="N72" s="2"/>
+      <c r="P72" s="2"/>
+      <c r="R72" s="2"/>
+      <c r="T72" s="2"/>
+      <c r="V72" s="2"/>
+      <c r="X72" s="2"/>
+      <c r="Z72" s="2"/>
       <c r="DA72" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="F73" s="2"/>
-      <c r="K73" s="2"/>
-[...6 lines deleted...]
-      <c r="Y73" s="2"/>
+      <c r="L73" s="2"/>
+      <c r="N73" s="2"/>
+      <c r="P73" s="2"/>
+      <c r="R73" s="2"/>
+      <c r="T73" s="2"/>
+      <c r="V73" s="2"/>
+      <c r="X73" s="2"/>
+      <c r="Z73" s="2"/>
       <c r="DA73" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="F74" s="2"/>
-      <c r="K74" s="2"/>
-[...6 lines deleted...]
-      <c r="Y74" s="2"/>
+      <c r="L74" s="2"/>
+      <c r="N74" s="2"/>
+      <c r="P74" s="2"/>
+      <c r="R74" s="2"/>
+      <c r="T74" s="2"/>
+      <c r="V74" s="2"/>
+      <c r="X74" s="2"/>
+      <c r="Z74" s="2"/>
       <c r="DA74" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="F75" s="2"/>
-      <c r="K75" s="2"/>
-[...6 lines deleted...]
-      <c r="Y75" s="2"/>
+      <c r="L75" s="2"/>
+      <c r="N75" s="2"/>
+      <c r="P75" s="2"/>
+      <c r="R75" s="2"/>
+      <c r="T75" s="2"/>
+      <c r="V75" s="2"/>
+      <c r="X75" s="2"/>
+      <c r="Z75" s="2"/>
       <c r="DA75" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="F76" s="2"/>
-      <c r="K76" s="2"/>
-[...6 lines deleted...]
-      <c r="Y76" s="2"/>
+      <c r="L76" s="2"/>
+      <c r="N76" s="2"/>
+      <c r="P76" s="2"/>
+      <c r="R76" s="2"/>
+      <c r="T76" s="2"/>
+      <c r="V76" s="2"/>
+      <c r="X76" s="2"/>
+      <c r="Z76" s="2"/>
       <c r="DA76" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="F77" s="2"/>
-      <c r="K77" s="2"/>
-[...6 lines deleted...]
-      <c r="Y77" s="2"/>
+      <c r="L77" s="2"/>
+      <c r="N77" s="2"/>
+      <c r="P77" s="2"/>
+      <c r="R77" s="2"/>
+      <c r="T77" s="2"/>
+      <c r="V77" s="2"/>
+      <c r="X77" s="2"/>
+      <c r="Z77" s="2"/>
       <c r="DA77" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="F78" s="2"/>
-      <c r="K78" s="2"/>
-[...6 lines deleted...]
-      <c r="Y78" s="2"/>
+      <c r="L78" s="2"/>
+      <c r="N78" s="2"/>
+      <c r="P78" s="2"/>
+      <c r="R78" s="2"/>
+      <c r="T78" s="2"/>
+      <c r="V78" s="2"/>
+      <c r="X78" s="2"/>
+      <c r="Z78" s="2"/>
       <c r="DA78" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="F79" s="2"/>
-      <c r="K79" s="2"/>
-[...6 lines deleted...]
-      <c r="Y79" s="2"/>
+      <c r="L79" s="2"/>
+      <c r="N79" s="2"/>
+      <c r="P79" s="2"/>
+      <c r="R79" s="2"/>
+      <c r="T79" s="2"/>
+      <c r="V79" s="2"/>
+      <c r="X79" s="2"/>
+      <c r="Z79" s="2"/>
       <c r="DA79" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
     </row>
     <row r="80" spans="1:108">
       <c r="F80" s="2"/>
-      <c r="K80" s="2"/>
-[...6 lines deleted...]
-      <c r="Y80" s="2"/>
+      <c r="L80" s="2"/>
+      <c r="N80" s="2"/>
+      <c r="P80" s="2"/>
+      <c r="R80" s="2"/>
+      <c r="T80" s="2"/>
+      <c r="V80" s="2"/>
+      <c r="X80" s="2"/>
+      <c r="Z80" s="2"/>
       <c r="DA80" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="F81" s="2"/>
-      <c r="K81" s="2"/>
-[...6 lines deleted...]
-      <c r="Y81" s="2"/>
+      <c r="L81" s="2"/>
+      <c r="N81" s="2"/>
+      <c r="P81" s="2"/>
+      <c r="R81" s="2"/>
+      <c r="T81" s="2"/>
+      <c r="V81" s="2"/>
+      <c r="X81" s="2"/>
+      <c r="Z81" s="2"/>
       <c r="DA81" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="F82" s="2"/>
-      <c r="K82" s="2"/>
-[...6 lines deleted...]
-      <c r="Y82" s="2"/>
+      <c r="L82" s="2"/>
+      <c r="N82" s="2"/>
+      <c r="P82" s="2"/>
+      <c r="R82" s="2"/>
+      <c r="T82" s="2"/>
+      <c r="V82" s="2"/>
+      <c r="X82" s="2"/>
+      <c r="Z82" s="2"/>
       <c r="DA82" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="F83" s="2"/>
-      <c r="K83" s="2"/>
-[...6 lines deleted...]
-      <c r="Y83" s="2"/>
+      <c r="L83" s="2"/>
+      <c r="N83" s="2"/>
+      <c r="P83" s="2"/>
+      <c r="R83" s="2"/>
+      <c r="T83" s="2"/>
+      <c r="V83" s="2"/>
+      <c r="X83" s="2"/>
+      <c r="Z83" s="2"/>
       <c r="DA83" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="F84" s="2"/>
-      <c r="K84" s="2"/>
-[...6 lines deleted...]
-      <c r="Y84" s="2"/>
+      <c r="L84" s="2"/>
+      <c r="N84" s="2"/>
+      <c r="P84" s="2"/>
+      <c r="R84" s="2"/>
+      <c r="T84" s="2"/>
+      <c r="V84" s="2"/>
+      <c r="X84" s="2"/>
+      <c r="Z84" s="2"/>
       <c r="DA84" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="F85" s="2"/>
-      <c r="K85" s="2"/>
-[...6 lines deleted...]
-      <c r="Y85" s="2"/>
+      <c r="L85" s="2"/>
+      <c r="N85" s="2"/>
+      <c r="P85" s="2"/>
+      <c r="R85" s="2"/>
+      <c r="T85" s="2"/>
+      <c r="V85" s="2"/>
+      <c r="X85" s="2"/>
+      <c r="Z85" s="2"/>
       <c r="DA85" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="F86" s="2"/>
-      <c r="K86" s="2"/>
-[...6 lines deleted...]
-      <c r="Y86" s="2"/>
+      <c r="L86" s="2"/>
+      <c r="N86" s="2"/>
+      <c r="P86" s="2"/>
+      <c r="R86" s="2"/>
+      <c r="T86" s="2"/>
+      <c r="V86" s="2"/>
+      <c r="X86" s="2"/>
+      <c r="Z86" s="2"/>
       <c r="DA86" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="F87" s="2"/>
-      <c r="K87" s="2"/>
-[...6 lines deleted...]
-      <c r="Y87" s="2"/>
+      <c r="L87" s="2"/>
+      <c r="N87" s="2"/>
+      <c r="P87" s="2"/>
+      <c r="R87" s="2"/>
+      <c r="T87" s="2"/>
+      <c r="V87" s="2"/>
+      <c r="X87" s="2"/>
+      <c r="Z87" s="2"/>
       <c r="DA87" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="F88" s="2"/>
-      <c r="K88" s="2"/>
-[...6 lines deleted...]
-      <c r="Y88" s="2"/>
+      <c r="L88" s="2"/>
+      <c r="N88" s="2"/>
+      <c r="P88" s="2"/>
+      <c r="R88" s="2"/>
+      <c r="T88" s="2"/>
+      <c r="V88" s="2"/>
+      <c r="X88" s="2"/>
+      <c r="Z88" s="2"/>
       <c r="DA88" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="F89" s="2"/>
-      <c r="K89" s="2"/>
-[...6 lines deleted...]
-      <c r="Y89" s="2"/>
+      <c r="L89" s="2"/>
+      <c r="N89" s="2"/>
+      <c r="P89" s="2"/>
+      <c r="R89" s="2"/>
+      <c r="T89" s="2"/>
+      <c r="V89" s="2"/>
+      <c r="X89" s="2"/>
+      <c r="Z89" s="2"/>
       <c r="DA89" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="F90" s="2"/>
-      <c r="K90" s="2"/>
-[...6 lines deleted...]
-      <c r="Y90" s="2"/>
+      <c r="L90" s="2"/>
+      <c r="N90" s="2"/>
+      <c r="P90" s="2"/>
+      <c r="R90" s="2"/>
+      <c r="T90" s="2"/>
+      <c r="V90" s="2"/>
+      <c r="X90" s="2"/>
+      <c r="Z90" s="2"/>
       <c r="DA90" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="F91" s="2"/>
-      <c r="K91" s="2"/>
-[...6 lines deleted...]
-      <c r="Y91" s="2"/>
+      <c r="L91" s="2"/>
+      <c r="N91" s="2"/>
+      <c r="P91" s="2"/>
+      <c r="R91" s="2"/>
+      <c r="T91" s="2"/>
+      <c r="V91" s="2"/>
+      <c r="X91" s="2"/>
+      <c r="Z91" s="2"/>
       <c r="DA91" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="F92" s="2"/>
-      <c r="K92" s="2"/>
-[...6 lines deleted...]
-      <c r="Y92" s="2"/>
+      <c r="L92" s="2"/>
+      <c r="N92" s="2"/>
+      <c r="P92" s="2"/>
+      <c r="R92" s="2"/>
+      <c r="T92" s="2"/>
+      <c r="V92" s="2"/>
+      <c r="X92" s="2"/>
+      <c r="Z92" s="2"/>
       <c r="DA92" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="F93" s="2"/>
-      <c r="K93" s="2"/>
-[...6 lines deleted...]
-      <c r="Y93" s="2"/>
+      <c r="L93" s="2"/>
+      <c r="N93" s="2"/>
+      <c r="P93" s="2"/>
+      <c r="R93" s="2"/>
+      <c r="T93" s="2"/>
+      <c r="V93" s="2"/>
+      <c r="X93" s="2"/>
+      <c r="Z93" s="2"/>
       <c r="DA93" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="F94" s="2"/>
-      <c r="K94" s="2"/>
-[...6 lines deleted...]
-      <c r="Y94" s="2"/>
+      <c r="L94" s="2"/>
+      <c r="N94" s="2"/>
+      <c r="P94" s="2"/>
+      <c r="R94" s="2"/>
+      <c r="T94" s="2"/>
+      <c r="V94" s="2"/>
+      <c r="X94" s="2"/>
+      <c r="Z94" s="2"/>
       <c r="DA94" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="F95" s="2"/>
-      <c r="K95" s="2"/>
-[...6 lines deleted...]
-      <c r="Y95" s="2"/>
+      <c r="L95" s="2"/>
+      <c r="N95" s="2"/>
+      <c r="P95" s="2"/>
+      <c r="R95" s="2"/>
+      <c r="T95" s="2"/>
+      <c r="V95" s="2"/>
+      <c r="X95" s="2"/>
+      <c r="Z95" s="2"/>
       <c r="DA95" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="F96" s="2"/>
-      <c r="K96" s="2"/>
-[...6 lines deleted...]
-      <c r="Y96" s="2"/>
+      <c r="L96" s="2"/>
+      <c r="N96" s="2"/>
+      <c r="P96" s="2"/>
+      <c r="R96" s="2"/>
+      <c r="T96" s="2"/>
+      <c r="V96" s="2"/>
+      <c r="X96" s="2"/>
+      <c r="Z96" s="2"/>
       <c r="DA96" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="F97" s="2"/>
-      <c r="K97" s="2"/>
-[...6 lines deleted...]
-      <c r="Y97" s="2"/>
+      <c r="L97" s="2"/>
+      <c r="N97" s="2"/>
+      <c r="P97" s="2"/>
+      <c r="R97" s="2"/>
+      <c r="T97" s="2"/>
+      <c r="V97" s="2"/>
+      <c r="X97" s="2"/>
+      <c r="Z97" s="2"/>
       <c r="DA97" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="F98" s="2"/>
-      <c r="K98" s="2"/>
-[...6 lines deleted...]
-      <c r="Y98" s="2"/>
+      <c r="L98" s="2"/>
+      <c r="N98" s="2"/>
+      <c r="P98" s="2"/>
+      <c r="R98" s="2"/>
+      <c r="T98" s="2"/>
+      <c r="V98" s="2"/>
+      <c r="X98" s="2"/>
+      <c r="Z98" s="2"/>
       <c r="DA98" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="F99" s="2"/>
-      <c r="K99" s="2"/>
-[...6 lines deleted...]
-      <c r="Y99" s="2"/>
+      <c r="L99" s="2"/>
+      <c r="N99" s="2"/>
+      <c r="P99" s="2"/>
+      <c r="R99" s="2"/>
+      <c r="T99" s="2"/>
+      <c r="V99" s="2"/>
+      <c r="X99" s="2"/>
+      <c r="Z99" s="2"/>
       <c r="DA99" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="F100" s="2"/>
-      <c r="K100" s="2"/>
-[...6 lines deleted...]
-      <c r="Y100" s="2"/>
+      <c r="L100" s="2"/>
+      <c r="N100" s="2"/>
+      <c r="P100" s="2"/>
+      <c r="R100" s="2"/>
+      <c r="T100" s="2"/>
+      <c r="V100" s="2"/>
+      <c r="X100" s="2"/>
+      <c r="Z100" s="2"/>
       <c r="DA100" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="F101" s="2"/>
-      <c r="K101" s="2"/>
-[...6 lines deleted...]
-      <c r="Y101" s="2"/>
+      <c r="L101" s="2"/>
+      <c r="N101" s="2"/>
+      <c r="P101" s="2"/>
+      <c r="R101" s="2"/>
+      <c r="T101" s="2"/>
+      <c r="V101" s="2"/>
+      <c r="X101" s="2"/>
+      <c r="Z101" s="2"/>
       <c r="DA101" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="F102" s="2"/>
-      <c r="K102" s="2"/>
-[...6 lines deleted...]
-      <c r="Y102" s="2"/>
+      <c r="L102" s="2"/>
+      <c r="N102" s="2"/>
+      <c r="P102" s="2"/>
+      <c r="R102" s="2"/>
+      <c r="T102" s="2"/>
+      <c r="V102" s="2"/>
+      <c r="X102" s="2"/>
+      <c r="Z102" s="2"/>
       <c r="DA102" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="F103" s="2"/>
-      <c r="K103" s="2"/>
-[...6 lines deleted...]
-      <c r="Y103" s="2"/>
+      <c r="L103" s="2"/>
+      <c r="N103" s="2"/>
+      <c r="P103" s="2"/>
+      <c r="R103" s="2"/>
+      <c r="T103" s="2"/>
+      <c r="V103" s="2"/>
+      <c r="X103" s="2"/>
+      <c r="Z103" s="2"/>
       <c r="DA103" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="F104" s="2"/>
-      <c r="K104" s="2"/>
-[...6 lines deleted...]
-      <c r="Y104" s="2"/>
+      <c r="L104" s="2"/>
+      <c r="N104" s="2"/>
+      <c r="P104" s="2"/>
+      <c r="R104" s="2"/>
+      <c r="T104" s="2"/>
+      <c r="V104" s="2"/>
+      <c r="X104" s="2"/>
+      <c r="Z104" s="2"/>
       <c r="DA104" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="F105" s="2"/>
-      <c r="K105" s="2"/>
-[...6 lines deleted...]
-      <c r="Y105" s="2"/>
+      <c r="L105" s="2"/>
+      <c r="N105" s="2"/>
+      <c r="P105" s="2"/>
+      <c r="R105" s="2"/>
+      <c r="T105" s="2"/>
+      <c r="V105" s="2"/>
+      <c r="X105" s="2"/>
+      <c r="Z105" s="2"/>
       <c r="DA105" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="F106" s="2"/>
-      <c r="K106" s="2"/>
-[...6 lines deleted...]
-      <c r="Y106" s="2"/>
+      <c r="L106" s="2"/>
+      <c r="N106" s="2"/>
+      <c r="P106" s="2"/>
+      <c r="R106" s="2"/>
+      <c r="T106" s="2"/>
+      <c r="V106" s="2"/>
+      <c r="X106" s="2"/>
+      <c r="Z106" s="2"/>
       <c r="DA106" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="F107" s="2"/>
-      <c r="K107" s="2"/>
-[...6 lines deleted...]
-      <c r="Y107" s="2"/>
+      <c r="L107" s="2"/>
+      <c r="N107" s="2"/>
+      <c r="P107" s="2"/>
+      <c r="R107" s="2"/>
+      <c r="T107" s="2"/>
+      <c r="V107" s="2"/>
+      <c r="X107" s="2"/>
+      <c r="Z107" s="2"/>
       <c r="DA107" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="F108" s="2"/>
-      <c r="K108" s="2"/>
-[...6 lines deleted...]
-      <c r="Y108" s="2"/>
+      <c r="L108" s="2"/>
+      <c r="N108" s="2"/>
+      <c r="P108" s="2"/>
+      <c r="R108" s="2"/>
+      <c r="T108" s="2"/>
+      <c r="V108" s="2"/>
+      <c r="X108" s="2"/>
+      <c r="Z108" s="2"/>
       <c r="DA108" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="F109" s="2"/>
-      <c r="K109" s="2"/>
-[...6 lines deleted...]
-      <c r="Y109" s="2"/>
+      <c r="L109" s="2"/>
+      <c r="N109" s="2"/>
+      <c r="P109" s="2"/>
+      <c r="R109" s="2"/>
+      <c r="T109" s="2"/>
+      <c r="V109" s="2"/>
+      <c r="X109" s="2"/>
+      <c r="Z109" s="2"/>
       <c r="DA109" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="F110" s="2"/>
-      <c r="K110" s="2"/>
-[...6 lines deleted...]
-      <c r="Y110" s="2"/>
+      <c r="L110" s="2"/>
+      <c r="N110" s="2"/>
+      <c r="P110" s="2"/>
+      <c r="R110" s="2"/>
+      <c r="T110" s="2"/>
+      <c r="V110" s="2"/>
+      <c r="X110" s="2"/>
+      <c r="Z110" s="2"/>
       <c r="DA110" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="F111" s="2"/>
-      <c r="K111" s="2"/>
-[...6 lines deleted...]
-      <c r="Y111" s="2"/>
+      <c r="L111" s="2"/>
+      <c r="N111" s="2"/>
+      <c r="P111" s="2"/>
+      <c r="R111" s="2"/>
+      <c r="T111" s="2"/>
+      <c r="V111" s="2"/>
+      <c r="X111" s="2"/>
+      <c r="Z111" s="2"/>
       <c r="DA111" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="F112" s="2"/>
-      <c r="K112" s="2"/>
-[...6 lines deleted...]
-      <c r="Y112" s="2"/>
+      <c r="L112" s="2"/>
+      <c r="N112" s="2"/>
+      <c r="P112" s="2"/>
+      <c r="R112" s="2"/>
+      <c r="T112" s="2"/>
+      <c r="V112" s="2"/>
+      <c r="X112" s="2"/>
+      <c r="Z112" s="2"/>
       <c r="DA112" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="F113" s="2"/>
-      <c r="K113" s="2"/>
-[...6 lines deleted...]
-      <c r="Y113" s="2"/>
+      <c r="L113" s="2"/>
+      <c r="N113" s="2"/>
+      <c r="P113" s="2"/>
+      <c r="R113" s="2"/>
+      <c r="T113" s="2"/>
+      <c r="V113" s="2"/>
+      <c r="X113" s="2"/>
+      <c r="Z113" s="2"/>
       <c r="DA113" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="F114" s="2"/>
-      <c r="K114" s="2"/>
-[...6 lines deleted...]
-      <c r="Y114" s="2"/>
+      <c r="L114" s="2"/>
+      <c r="N114" s="2"/>
+      <c r="P114" s="2"/>
+      <c r="R114" s="2"/>
+      <c r="T114" s="2"/>
+      <c r="V114" s="2"/>
+      <c r="X114" s="2"/>
+      <c r="Z114" s="2"/>
       <c r="DA114" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="F115" s="2"/>
-      <c r="K115" s="2"/>
-[...6 lines deleted...]
-      <c r="Y115" s="2"/>
+      <c r="L115" s="2"/>
+      <c r="N115" s="2"/>
+      <c r="P115" s="2"/>
+      <c r="R115" s="2"/>
+      <c r="T115" s="2"/>
+      <c r="V115" s="2"/>
+      <c r="X115" s="2"/>
+      <c r="Z115" s="2"/>
       <c r="DA115" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="F116" s="2"/>
-      <c r="K116" s="2"/>
-[...6 lines deleted...]
-      <c r="Y116" s="2"/>
+      <c r="L116" s="2"/>
+      <c r="N116" s="2"/>
+      <c r="P116" s="2"/>
+      <c r="R116" s="2"/>
+      <c r="T116" s="2"/>
+      <c r="V116" s="2"/>
+      <c r="X116" s="2"/>
+      <c r="Z116" s="2"/>
       <c r="DA116" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="F117" s="2"/>
-      <c r="K117" s="2"/>
-[...6 lines deleted...]
-      <c r="Y117" s="2"/>
+      <c r="L117" s="2"/>
+      <c r="N117" s="2"/>
+      <c r="P117" s="2"/>
+      <c r="R117" s="2"/>
+      <c r="T117" s="2"/>
+      <c r="V117" s="2"/>
+      <c r="X117" s="2"/>
+      <c r="Z117" s="2"/>
       <c r="DA117" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="F118" s="2"/>
-      <c r="K118" s="2"/>
-[...6 lines deleted...]
-      <c r="Y118" s="2"/>
+      <c r="L118" s="2"/>
+      <c r="N118" s="2"/>
+      <c r="P118" s="2"/>
+      <c r="R118" s="2"/>
+      <c r="T118" s="2"/>
+      <c r="V118" s="2"/>
+      <c r="X118" s="2"/>
+      <c r="Z118" s="2"/>
       <c r="DA118" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="F119" s="2"/>
-      <c r="K119" s="2"/>
-[...6 lines deleted...]
-      <c r="Y119" s="2"/>
+      <c r="L119" s="2"/>
+      <c r="N119" s="2"/>
+      <c r="P119" s="2"/>
+      <c r="R119" s="2"/>
+      <c r="T119" s="2"/>
+      <c r="V119" s="2"/>
+      <c r="X119" s="2"/>
+      <c r="Z119" s="2"/>
       <c r="DA119" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="F120" s="2"/>
-      <c r="K120" s="2"/>
-[...6 lines deleted...]
-      <c r="Y120" s="2"/>
+      <c r="L120" s="2"/>
+      <c r="N120" s="2"/>
+      <c r="P120" s="2"/>
+      <c r="R120" s="2"/>
+      <c r="T120" s="2"/>
+      <c r="V120" s="2"/>
+      <c r="X120" s="2"/>
+      <c r="Z120" s="2"/>
       <c r="DA120" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="F121" s="2"/>
-      <c r="K121" s="2"/>
-[...6 lines deleted...]
-      <c r="Y121" s="2"/>
+      <c r="L121" s="2"/>
+      <c r="N121" s="2"/>
+      <c r="P121" s="2"/>
+      <c r="R121" s="2"/>
+      <c r="T121" s="2"/>
+      <c r="V121" s="2"/>
+      <c r="X121" s="2"/>
+      <c r="Z121" s="2"/>
       <c r="DA121" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="F122" s="2"/>
-      <c r="K122" s="2"/>
-[...6 lines deleted...]
-      <c r="Y122" s="2"/>
+      <c r="L122" s="2"/>
+      <c r="N122" s="2"/>
+      <c r="P122" s="2"/>
+      <c r="R122" s="2"/>
+      <c r="T122" s="2"/>
+      <c r="V122" s="2"/>
+      <c r="X122" s="2"/>
+      <c r="Z122" s="2"/>
       <c r="DA122" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="F123" s="2"/>
-      <c r="K123" s="2"/>
-[...6 lines deleted...]
-      <c r="Y123" s="2"/>
+      <c r="L123" s="2"/>
+      <c r="N123" s="2"/>
+      <c r="P123" s="2"/>
+      <c r="R123" s="2"/>
+      <c r="T123" s="2"/>
+      <c r="V123" s="2"/>
+      <c r="X123" s="2"/>
+      <c r="Z123" s="2"/>
       <c r="DA123" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="F124" s="2"/>
-      <c r="K124" s="2"/>
-[...6 lines deleted...]
-      <c r="Y124" s="2"/>
+      <c r="L124" s="2"/>
+      <c r="N124" s="2"/>
+      <c r="P124" s="2"/>
+      <c r="R124" s="2"/>
+      <c r="T124" s="2"/>
+      <c r="V124" s="2"/>
+      <c r="X124" s="2"/>
+      <c r="Z124" s="2"/>
       <c r="DA124" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="F125" s="2"/>
-      <c r="K125" s="2"/>
-[...6 lines deleted...]
-      <c r="Y125" s="2"/>
+      <c r="L125" s="2"/>
+      <c r="N125" s="2"/>
+      <c r="P125" s="2"/>
+      <c r="R125" s="2"/>
+      <c r="T125" s="2"/>
+      <c r="V125" s="2"/>
+      <c r="X125" s="2"/>
+      <c r="Z125" s="2"/>
       <c r="DA125" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="F126" s="2"/>
-      <c r="K126" s="2"/>
-[...6 lines deleted...]
-      <c r="Y126" s="2"/>
+      <c r="L126" s="2"/>
+      <c r="N126" s="2"/>
+      <c r="P126" s="2"/>
+      <c r="R126" s="2"/>
+      <c r="T126" s="2"/>
+      <c r="V126" s="2"/>
+      <c r="X126" s="2"/>
+      <c r="Z126" s="2"/>
       <c r="DA126" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="F127" s="2"/>
-      <c r="K127" s="2"/>
-[...6 lines deleted...]
-      <c r="Y127" s="2"/>
+      <c r="L127" s="2"/>
+      <c r="N127" s="2"/>
+      <c r="P127" s="2"/>
+      <c r="R127" s="2"/>
+      <c r="T127" s="2"/>
+      <c r="V127" s="2"/>
+      <c r="X127" s="2"/>
+      <c r="Z127" s="2"/>
       <c r="DA127" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="F128" s="2"/>
-      <c r="K128" s="2"/>
-[...6 lines deleted...]
-      <c r="Y128" s="2"/>
+      <c r="L128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="P128" s="2"/>
+      <c r="R128" s="2"/>
+      <c r="T128" s="2"/>
+      <c r="V128" s="2"/>
+      <c r="X128" s="2"/>
+      <c r="Z128" s="2"/>
       <c r="DA128" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
     </row>
     <row r="129" spans="1:108">
       <c r="F129" s="2"/>
-      <c r="K129" s="2"/>
-[...6 lines deleted...]
-      <c r="Y129" s="2"/>
+      <c r="L129" s="2"/>
+      <c r="N129" s="2"/>
+      <c r="P129" s="2"/>
+      <c r="R129" s="2"/>
+      <c r="T129" s="2"/>
+      <c r="V129" s="2"/>
+      <c r="X129" s="2"/>
+      <c r="Z129" s="2"/>
       <c r="DA129" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="130" spans="1:108">
       <c r="F130" s="2"/>
-      <c r="K130" s="2"/>
-[...6 lines deleted...]
-      <c r="Y130" s="2"/>
+      <c r="L130" s="2"/>
+      <c r="N130" s="2"/>
+      <c r="P130" s="2"/>
+      <c r="R130" s="2"/>
+      <c r="T130" s="2"/>
+      <c r="V130" s="2"/>
+      <c r="X130" s="2"/>
+      <c r="Z130" s="2"/>
       <c r="DA130" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="131" spans="1:108">
       <c r="F131" s="2"/>
-      <c r="K131" s="2"/>
-[...6 lines deleted...]
-      <c r="Y131" s="2"/>
+      <c r="L131" s="2"/>
+      <c r="N131" s="2"/>
+      <c r="P131" s="2"/>
+      <c r="R131" s="2"/>
+      <c r="T131" s="2"/>
+      <c r="V131" s="2"/>
+      <c r="X131" s="2"/>
+      <c r="Z131" s="2"/>
       <c r="DA131" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="132" spans="1:108">
       <c r="F132" s="2"/>
-      <c r="K132" s="2"/>
-[...6 lines deleted...]
-      <c r="Y132" s="2"/>
+      <c r="L132" s="2"/>
+      <c r="N132" s="2"/>
+      <c r="P132" s="2"/>
+      <c r="R132" s="2"/>
+      <c r="T132" s="2"/>
+      <c r="V132" s="2"/>
+      <c r="X132" s="2"/>
+      <c r="Z132" s="2"/>
       <c r="DA132" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
     </row>
     <row r="133" spans="1:108">
       <c r="F133" s="2"/>
-      <c r="K133" s="2"/>
-[...6 lines deleted...]
-      <c r="Y133" s="2"/>
+      <c r="L133" s="2"/>
+      <c r="N133" s="2"/>
+      <c r="P133" s="2"/>
+      <c r="R133" s="2"/>
+      <c r="T133" s="2"/>
+      <c r="V133" s="2"/>
+      <c r="X133" s="2"/>
+      <c r="Z133" s="2"/>
       <c r="DA133" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
     </row>
     <row r="134" spans="1:108">
       <c r="F134" s="2"/>
-      <c r="K134" s="2"/>
-[...6 lines deleted...]
-      <c r="Y134" s="2"/>
+      <c r="L134" s="2"/>
+      <c r="N134" s="2"/>
+      <c r="P134" s="2"/>
+      <c r="R134" s="2"/>
+      <c r="T134" s="2"/>
+      <c r="V134" s="2"/>
+      <c r="X134" s="2"/>
+      <c r="Z134" s="2"/>
       <c r="DA134" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="135" spans="1:108">
       <c r="F135" s="2"/>
-      <c r="K135" s="2"/>
-[...6 lines deleted...]
-      <c r="Y135" s="2"/>
+      <c r="L135" s="2"/>
+      <c r="N135" s="2"/>
+      <c r="P135" s="2"/>
+      <c r="R135" s="2"/>
+      <c r="T135" s="2"/>
+      <c r="V135" s="2"/>
+      <c r="X135" s="2"/>
+      <c r="Z135" s="2"/>
       <c r="DA135" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="136" spans="1:108">
       <c r="F136" s="2"/>
-      <c r="K136" s="2"/>
-[...6 lines deleted...]
-      <c r="Y136" s="2"/>
+      <c r="L136" s="2"/>
+      <c r="N136" s="2"/>
+      <c r="P136" s="2"/>
+      <c r="R136" s="2"/>
+      <c r="T136" s="2"/>
+      <c r="V136" s="2"/>
+      <c r="X136" s="2"/>
+      <c r="Z136" s="2"/>
       <c r="DA136" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:108">
       <c r="F137" s="2"/>
-      <c r="K137" s="2"/>
-[...6 lines deleted...]
-      <c r="Y137" s="2"/>
+      <c r="L137" s="2"/>
+      <c r="N137" s="2"/>
+      <c r="P137" s="2"/>
+      <c r="R137" s="2"/>
+      <c r="T137" s="2"/>
+      <c r="V137" s="2"/>
+      <c r="X137" s="2"/>
+      <c r="Z137" s="2"/>
       <c r="DA137" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
     </row>
     <row r="138" spans="1:108">
       <c r="F138" s="2"/>
-      <c r="K138" s="2"/>
-[...6 lines deleted...]
-      <c r="Y138" s="2"/>
+      <c r="L138" s="2"/>
+      <c r="N138" s="2"/>
+      <c r="P138" s="2"/>
+      <c r="R138" s="2"/>
+      <c r="T138" s="2"/>
+      <c r="V138" s="2"/>
+      <c r="X138" s="2"/>
+      <c r="Z138" s="2"/>
       <c r="DA138" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="139" spans="1:108">
       <c r="F139" s="2"/>
-      <c r="K139" s="2"/>
-[...6 lines deleted...]
-      <c r="Y139" s="2"/>
+      <c r="L139" s="2"/>
+      <c r="N139" s="2"/>
+      <c r="P139" s="2"/>
+      <c r="R139" s="2"/>
+      <c r="T139" s="2"/>
+      <c r="V139" s="2"/>
+      <c r="X139" s="2"/>
+      <c r="Z139" s="2"/>
       <c r="DA139" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="140" spans="1:108">
       <c r="F140" s="2"/>
-      <c r="K140" s="2"/>
-[...6 lines deleted...]
-      <c r="Y140" s="2"/>
+      <c r="L140" s="2"/>
+      <c r="N140" s="2"/>
+      <c r="P140" s="2"/>
+      <c r="R140" s="2"/>
+      <c r="T140" s="2"/>
+      <c r="V140" s="2"/>
+      <c r="X140" s="2"/>
+      <c r="Z140" s="2"/>
       <c r="DA140" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="141" spans="1:108">
       <c r="F141" s="2"/>
-      <c r="K141" s="2"/>
-[...6 lines deleted...]
-      <c r="Y141" s="2"/>
+      <c r="L141" s="2"/>
+      <c r="N141" s="2"/>
+      <c r="P141" s="2"/>
+      <c r="R141" s="2"/>
+      <c r="T141" s="2"/>
+      <c r="V141" s="2"/>
+      <c r="X141" s="2"/>
+      <c r="Z141" s="2"/>
       <c r="DA141" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
     </row>
     <row r="142" spans="1:108">
       <c r="F142" s="2"/>
-      <c r="K142" s="2"/>
-[...6 lines deleted...]
-      <c r="Y142" s="2"/>
+      <c r="L142" s="2"/>
+      <c r="N142" s="2"/>
+      <c r="P142" s="2"/>
+      <c r="R142" s="2"/>
+      <c r="T142" s="2"/>
+      <c r="V142" s="2"/>
+      <c r="X142" s="2"/>
+      <c r="Z142" s="2"/>
       <c r="DA142" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
     </row>
     <row r="143" spans="1:108">
       <c r="F143" s="2"/>
-      <c r="K143" s="2"/>
-[...6 lines deleted...]
-      <c r="Y143" s="2"/>
+      <c r="L143" s="2"/>
+      <c r="N143" s="2"/>
+      <c r="P143" s="2"/>
+      <c r="R143" s="2"/>
+      <c r="T143" s="2"/>
+      <c r="V143" s="2"/>
+      <c r="X143" s="2"/>
+      <c r="Z143" s="2"/>
       <c r="DA143" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="144" spans="1:108">
       <c r="F144" s="2"/>
-      <c r="K144" s="2"/>
-[...6 lines deleted...]
-      <c r="Y144" s="2"/>
+      <c r="L144" s="2"/>
+      <c r="N144" s="2"/>
+      <c r="P144" s="2"/>
+      <c r="R144" s="2"/>
+      <c r="T144" s="2"/>
+      <c r="V144" s="2"/>
+      <c r="X144" s="2"/>
+      <c r="Z144" s="2"/>
       <c r="DA144" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
     </row>
     <row r="145" spans="1:108">
       <c r="F145" s="2"/>
-      <c r="K145" s="2"/>
-[...6 lines deleted...]
-      <c r="Y145" s="2"/>
+      <c r="L145" s="2"/>
+      <c r="N145" s="2"/>
+      <c r="P145" s="2"/>
+      <c r="R145" s="2"/>
+      <c r="T145" s="2"/>
+      <c r="V145" s="2"/>
+      <c r="X145" s="2"/>
+      <c r="Z145" s="2"/>
       <c r="DA145" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="146" spans="1:108">
       <c r="F146" s="2"/>
-      <c r="K146" s="2"/>
-[...6 lines deleted...]
-      <c r="Y146" s="2"/>
+      <c r="L146" s="2"/>
+      <c r="N146" s="2"/>
+      <c r="P146" s="2"/>
+      <c r="R146" s="2"/>
+      <c r="T146" s="2"/>
+      <c r="V146" s="2"/>
+      <c r="X146" s="2"/>
+      <c r="Z146" s="2"/>
       <c r="DA146" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="147" spans="1:108">
       <c r="F147" s="2"/>
-      <c r="K147" s="2"/>
-[...6 lines deleted...]
-      <c r="Y147" s="2"/>
+      <c r="L147" s="2"/>
+      <c r="N147" s="2"/>
+      <c r="P147" s="2"/>
+      <c r="R147" s="2"/>
+      <c r="T147" s="2"/>
+      <c r="V147" s="2"/>
+      <c r="X147" s="2"/>
+      <c r="Z147" s="2"/>
       <c r="DA147" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
     </row>
     <row r="148" spans="1:108">
       <c r="F148" s="2"/>
-      <c r="K148" s="2"/>
-[...6 lines deleted...]
-      <c r="Y148" s="2"/>
+      <c r="L148" s="2"/>
+      <c r="N148" s="2"/>
+      <c r="P148" s="2"/>
+      <c r="R148" s="2"/>
+      <c r="T148" s="2"/>
+      <c r="V148" s="2"/>
+      <c r="X148" s="2"/>
+      <c r="Z148" s="2"/>
       <c r="DA148" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
     </row>
     <row r="149" spans="1:108">
       <c r="F149" s="2"/>
-      <c r="K149" s="2"/>
-[...6 lines deleted...]
-      <c r="Y149" s="2"/>
+      <c r="L149" s="2"/>
+      <c r="N149" s="2"/>
+      <c r="P149" s="2"/>
+      <c r="R149" s="2"/>
+      <c r="T149" s="2"/>
+      <c r="V149" s="2"/>
+      <c r="X149" s="2"/>
+      <c r="Z149" s="2"/>
       <c r="DA149" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="150" spans="1:108">
       <c r="F150" s="2"/>
-      <c r="K150" s="2"/>
-[...6 lines deleted...]
-      <c r="Y150" s="2"/>
+      <c r="L150" s="2"/>
+      <c r="N150" s="2"/>
+      <c r="P150" s="2"/>
+      <c r="R150" s="2"/>
+      <c r="T150" s="2"/>
+      <c r="V150" s="2"/>
+      <c r="X150" s="2"/>
+      <c r="Z150" s="2"/>
       <c r="DA150" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="151" spans="1:108">
       <c r="F151" s="2"/>
-      <c r="K151" s="2"/>
-[...6 lines deleted...]
-      <c r="Y151" s="2"/>
+      <c r="L151" s="2"/>
+      <c r="N151" s="2"/>
+      <c r="P151" s="2"/>
+      <c r="R151" s="2"/>
+      <c r="T151" s="2"/>
+      <c r="V151" s="2"/>
+      <c r="X151" s="2"/>
+      <c r="Z151" s="2"/>
       <c r="DA151" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="152" spans="1:108">
       <c r="F152" s="2"/>
-      <c r="K152" s="2"/>
-[...6 lines deleted...]
-      <c r="Y152" s="2"/>
+      <c r="L152" s="2"/>
+      <c r="N152" s="2"/>
+      <c r="P152" s="2"/>
+      <c r="R152" s="2"/>
+      <c r="T152" s="2"/>
+      <c r="V152" s="2"/>
+      <c r="X152" s="2"/>
+      <c r="Z152" s="2"/>
       <c r="DA152" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
     </row>
     <row r="153" spans="1:108">
       <c r="F153" s="2"/>
-      <c r="K153" s="2"/>
-[...6 lines deleted...]
-      <c r="Y153" s="2"/>
+      <c r="L153" s="2"/>
+      <c r="N153" s="2"/>
+      <c r="P153" s="2"/>
+      <c r="R153" s="2"/>
+      <c r="T153" s="2"/>
+      <c r="V153" s="2"/>
+      <c r="X153" s="2"/>
+      <c r="Z153" s="2"/>
       <c r="DA153" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
     </row>
     <row r="154" spans="1:108">
       <c r="F154" s="2"/>
-      <c r="K154" s="2"/>
-[...6 lines deleted...]
-      <c r="Y154" s="2"/>
+      <c r="L154" s="2"/>
+      <c r="N154" s="2"/>
+      <c r="P154" s="2"/>
+      <c r="R154" s="2"/>
+      <c r="T154" s="2"/>
+      <c r="V154" s="2"/>
+      <c r="X154" s="2"/>
+      <c r="Z154" s="2"/>
       <c r="DA154" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
     </row>
     <row r="155" spans="1:108">
       <c r="F155" s="2"/>
-      <c r="K155" s="2"/>
-[...6 lines deleted...]
-      <c r="Y155" s="2"/>
+      <c r="L155" s="2"/>
+      <c r="N155" s="2"/>
+      <c r="P155" s="2"/>
+      <c r="R155" s="2"/>
+      <c r="T155" s="2"/>
+      <c r="V155" s="2"/>
+      <c r="X155" s="2"/>
+      <c r="Z155" s="2"/>
       <c r="DA155" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="156" spans="1:108">
       <c r="F156" s="2"/>
-      <c r="K156" s="2"/>
-[...6 lines deleted...]
-      <c r="Y156" s="2"/>
+      <c r="L156" s="2"/>
+      <c r="N156" s="2"/>
+      <c r="P156" s="2"/>
+      <c r="R156" s="2"/>
+      <c r="T156" s="2"/>
+      <c r="V156" s="2"/>
+      <c r="X156" s="2"/>
+      <c r="Z156" s="2"/>
       <c r="DA156" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
     </row>
     <row r="157" spans="1:108">
       <c r="F157" s="2"/>
-      <c r="K157" s="2"/>
-[...6 lines deleted...]
-      <c r="Y157" s="2"/>
+      <c r="L157" s="2"/>
+      <c r="N157" s="2"/>
+      <c r="P157" s="2"/>
+      <c r="R157" s="2"/>
+      <c r="T157" s="2"/>
+      <c r="V157" s="2"/>
+      <c r="X157" s="2"/>
+      <c r="Z157" s="2"/>
       <c r="DA157" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
     </row>
     <row r="158" spans="1:108">
       <c r="F158" s="2"/>
-      <c r="K158" s="2"/>
-[...6 lines deleted...]
-      <c r="Y158" s="2"/>
+      <c r="L158" s="2"/>
+      <c r="N158" s="2"/>
+      <c r="P158" s="2"/>
+      <c r="R158" s="2"/>
+      <c r="T158" s="2"/>
+      <c r="V158" s="2"/>
+      <c r="X158" s="2"/>
+      <c r="Z158" s="2"/>
       <c r="DA158" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="159" spans="1:108">
       <c r="F159" s="2"/>
-      <c r="K159" s="2"/>
-[...6 lines deleted...]
-      <c r="Y159" s="2"/>
+      <c r="L159" s="2"/>
+      <c r="N159" s="2"/>
+      <c r="P159" s="2"/>
+      <c r="R159" s="2"/>
+      <c r="T159" s="2"/>
+      <c r="V159" s="2"/>
+      <c r="X159" s="2"/>
+      <c r="Z159" s="2"/>
       <c r="DA159" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
     </row>
     <row r="160" spans="1:108">
       <c r="F160" s="2"/>
-      <c r="K160" s="2"/>
-[...6 lines deleted...]
-      <c r="Y160" s="2"/>
+      <c r="L160" s="2"/>
+      <c r="N160" s="2"/>
+      <c r="P160" s="2"/>
+      <c r="R160" s="2"/>
+      <c r="T160" s="2"/>
+      <c r="V160" s="2"/>
+      <c r="X160" s="2"/>
+      <c r="Z160" s="2"/>
       <c r="DA160" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
     </row>
     <row r="161" spans="1:108">
       <c r="F161" s="2"/>
-      <c r="K161" s="2"/>
-[...6 lines deleted...]
-      <c r="Y161" s="2"/>
+      <c r="L161" s="2"/>
+      <c r="N161" s="2"/>
+      <c r="P161" s="2"/>
+      <c r="R161" s="2"/>
+      <c r="T161" s="2"/>
+      <c r="V161" s="2"/>
+      <c r="X161" s="2"/>
+      <c r="Z161" s="2"/>
       <c r="DA161" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
     </row>
     <row r="162" spans="1:108">
       <c r="F162" s="2"/>
-      <c r="K162" s="2"/>
-[...6 lines deleted...]
-      <c r="Y162" s="2"/>
+      <c r="L162" s="2"/>
+      <c r="N162" s="2"/>
+      <c r="P162" s="2"/>
+      <c r="R162" s="2"/>
+      <c r="T162" s="2"/>
+      <c r="V162" s="2"/>
+      <c r="X162" s="2"/>
+      <c r="Z162" s="2"/>
       <c r="DA162" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="163" spans="1:108">
       <c r="F163" s="2"/>
-      <c r="K163" s="2"/>
-[...6 lines deleted...]
-      <c r="Y163" s="2"/>
+      <c r="L163" s="2"/>
+      <c r="N163" s="2"/>
+      <c r="P163" s="2"/>
+      <c r="R163" s="2"/>
+      <c r="T163" s="2"/>
+      <c r="V163" s="2"/>
+      <c r="X163" s="2"/>
+      <c r="Z163" s="2"/>
       <c r="DA163" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
     </row>
     <row r="164" spans="1:108">
       <c r="F164" s="2"/>
-      <c r="K164" s="2"/>
-[...6 lines deleted...]
-      <c r="Y164" s="2"/>
+      <c r="L164" s="2"/>
+      <c r="N164" s="2"/>
+      <c r="P164" s="2"/>
+      <c r="R164" s="2"/>
+      <c r="T164" s="2"/>
+      <c r="V164" s="2"/>
+      <c r="X164" s="2"/>
+      <c r="Z164" s="2"/>
       <c r="DA164" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
     </row>
     <row r="165" spans="1:108">
       <c r="F165" s="2"/>
-      <c r="K165" s="2"/>
-[...6 lines deleted...]
-      <c r="Y165" s="2"/>
+      <c r="L165" s="2"/>
+      <c r="N165" s="2"/>
+      <c r="P165" s="2"/>
+      <c r="R165" s="2"/>
+      <c r="T165" s="2"/>
+      <c r="V165" s="2"/>
+      <c r="X165" s="2"/>
+      <c r="Z165" s="2"/>
       <c r="DA165" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="166" spans="1:108">
       <c r="F166" s="2"/>
-      <c r="K166" s="2"/>
-[...6 lines deleted...]
-      <c r="Y166" s="2"/>
+      <c r="L166" s="2"/>
+      <c r="N166" s="2"/>
+      <c r="P166" s="2"/>
+      <c r="R166" s="2"/>
+      <c r="T166" s="2"/>
+      <c r="V166" s="2"/>
+      <c r="X166" s="2"/>
+      <c r="Z166" s="2"/>
       <c r="DA166" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
     </row>
     <row r="167" spans="1:108">
       <c r="F167" s="2"/>
-      <c r="K167" s="2"/>
-[...6 lines deleted...]
-      <c r="Y167" s="2"/>
+      <c r="L167" s="2"/>
+      <c r="N167" s="2"/>
+      <c r="P167" s="2"/>
+      <c r="R167" s="2"/>
+      <c r="T167" s="2"/>
+      <c r="V167" s="2"/>
+      <c r="X167" s="2"/>
+      <c r="Z167" s="2"/>
       <c r="DA167" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
     </row>
     <row r="168" spans="1:108">
       <c r="F168" s="2"/>
-      <c r="K168" s="2"/>
-[...6 lines deleted...]
-      <c r="Y168" s="2"/>
+      <c r="L168" s="2"/>
+      <c r="N168" s="2"/>
+      <c r="P168" s="2"/>
+      <c r="R168" s="2"/>
+      <c r="T168" s="2"/>
+      <c r="V168" s="2"/>
+      <c r="X168" s="2"/>
+      <c r="Z168" s="2"/>
       <c r="DA168" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
     </row>
     <row r="169" spans="1:108">
       <c r="F169" s="2"/>
-      <c r="K169" s="2"/>
-[...6 lines deleted...]
-      <c r="Y169" s="2"/>
+      <c r="L169" s="2"/>
+      <c r="N169" s="2"/>
+      <c r="P169" s="2"/>
+      <c r="R169" s="2"/>
+      <c r="T169" s="2"/>
+      <c r="V169" s="2"/>
+      <c r="X169" s="2"/>
+      <c r="Z169" s="2"/>
       <c r="DA169" t="s">
-        <v>255</v>
+        <v>257</v>
       </c>
     </row>
     <row r="170" spans="1:108">
       <c r="F170" s="2"/>
-      <c r="K170" s="2"/>
-[...6 lines deleted...]
-      <c r="Y170" s="2"/>
+      <c r="L170" s="2"/>
+      <c r="N170" s="2"/>
+      <c r="P170" s="2"/>
+      <c r="R170" s="2"/>
+      <c r="T170" s="2"/>
+      <c r="V170" s="2"/>
+      <c r="X170" s="2"/>
+      <c r="Z170" s="2"/>
       <c r="DA170" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
     </row>
     <row r="171" spans="1:108">
       <c r="F171" s="2"/>
-      <c r="K171" s="2"/>
-[...6 lines deleted...]
-      <c r="Y171" s="2"/>
+      <c r="L171" s="2"/>
+      <c r="N171" s="2"/>
+      <c r="P171" s="2"/>
+      <c r="R171" s="2"/>
+      <c r="T171" s="2"/>
+      <c r="V171" s="2"/>
+      <c r="X171" s="2"/>
+      <c r="Z171" s="2"/>
       <c r="DA171" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
     </row>
     <row r="172" spans="1:108">
       <c r="F172" s="2"/>
-      <c r="K172" s="2"/>
-[...6 lines deleted...]
-      <c r="Y172" s="2"/>
+      <c r="L172" s="2"/>
+      <c r="N172" s="2"/>
+      <c r="P172" s="2"/>
+      <c r="R172" s="2"/>
+      <c r="T172" s="2"/>
+      <c r="V172" s="2"/>
+      <c r="X172" s="2"/>
+      <c r="Z172" s="2"/>
       <c r="DA172" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="173" spans="1:108">
       <c r="F173" s="2"/>
-      <c r="K173" s="2"/>
-[...6 lines deleted...]
-      <c r="Y173" s="2"/>
+      <c r="L173" s="2"/>
+      <c r="N173" s="2"/>
+      <c r="P173" s="2"/>
+      <c r="R173" s="2"/>
+      <c r="T173" s="2"/>
+      <c r="V173" s="2"/>
+      <c r="X173" s="2"/>
+      <c r="Z173" s="2"/>
       <c r="DA173" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
     </row>
     <row r="174" spans="1:108">
       <c r="F174" s="2"/>
-      <c r="K174" s="2"/>
-[...6 lines deleted...]
-      <c r="Y174" s="2"/>
+      <c r="L174" s="2"/>
+      <c r="N174" s="2"/>
+      <c r="P174" s="2"/>
+      <c r="R174" s="2"/>
+      <c r="T174" s="2"/>
+      <c r="V174" s="2"/>
+      <c r="X174" s="2"/>
+      <c r="Z174" s="2"/>
       <c r="DA174" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
     </row>
     <row r="175" spans="1:108">
       <c r="F175" s="2"/>
-      <c r="K175" s="2"/>
-[...6 lines deleted...]
-      <c r="Y175" s="2"/>
+      <c r="L175" s="2"/>
+      <c r="N175" s="2"/>
+      <c r="P175" s="2"/>
+      <c r="R175" s="2"/>
+      <c r="T175" s="2"/>
+      <c r="V175" s="2"/>
+      <c r="X175" s="2"/>
+      <c r="Z175" s="2"/>
       <c r="DA175" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="176" spans="1:108">
       <c r="F176" s="2"/>
-      <c r="K176" s="2"/>
-[...6 lines deleted...]
-      <c r="Y176" s="2"/>
+      <c r="L176" s="2"/>
+      <c r="N176" s="2"/>
+      <c r="P176" s="2"/>
+      <c r="R176" s="2"/>
+      <c r="T176" s="2"/>
+      <c r="V176" s="2"/>
+      <c r="X176" s="2"/>
+      <c r="Z176" s="2"/>
       <c r="DA176" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
     </row>
     <row r="177" spans="1:108">
       <c r="F177" s="2"/>
-      <c r="K177" s="2"/>
-[...6 lines deleted...]
-      <c r="Y177" s="2"/>
+      <c r="L177" s="2"/>
+      <c r="N177" s="2"/>
+      <c r="P177" s="2"/>
+      <c r="R177" s="2"/>
+      <c r="T177" s="2"/>
+      <c r="V177" s="2"/>
+      <c r="X177" s="2"/>
+      <c r="Z177" s="2"/>
       <c r="DA177" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
     </row>
     <row r="178" spans="1:108">
       <c r="F178" s="2"/>
-      <c r="K178" s="2"/>
-[...6 lines deleted...]
-      <c r="Y178" s="2"/>
+      <c r="L178" s="2"/>
+      <c r="N178" s="2"/>
+      <c r="P178" s="2"/>
+      <c r="R178" s="2"/>
+      <c r="T178" s="2"/>
+      <c r="V178" s="2"/>
+      <c r="X178" s="2"/>
+      <c r="Z178" s="2"/>
       <c r="DA178" t="s">
-        <v>264</v>
+        <v>266</v>
       </c>
     </row>
     <row r="179" spans="1:108">
       <c r="F179" s="2"/>
-      <c r="K179" s="2"/>
-[...6 lines deleted...]
-      <c r="Y179" s="2"/>
+      <c r="L179" s="2"/>
+      <c r="N179" s="2"/>
+      <c r="P179" s="2"/>
+      <c r="R179" s="2"/>
+      <c r="T179" s="2"/>
+      <c r="V179" s="2"/>
+      <c r="X179" s="2"/>
+      <c r="Z179" s="2"/>
       <c r="DA179" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
     </row>
     <row r="180" spans="1:108">
       <c r="F180" s="2"/>
-      <c r="K180" s="2"/>
-[...6 lines deleted...]
-      <c r="Y180" s="2"/>
+      <c r="L180" s="2"/>
+      <c r="N180" s="2"/>
+      <c r="P180" s="2"/>
+      <c r="R180" s="2"/>
+      <c r="T180" s="2"/>
+      <c r="V180" s="2"/>
+      <c r="X180" s="2"/>
+      <c r="Z180" s="2"/>
       <c r="DA180" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
     </row>
     <row r="181" spans="1:108">
       <c r="F181" s="2"/>
-      <c r="K181" s="2"/>
-[...6 lines deleted...]
-      <c r="Y181" s="2"/>
+      <c r="L181" s="2"/>
+      <c r="N181" s="2"/>
+      <c r="P181" s="2"/>
+      <c r="R181" s="2"/>
+      <c r="T181" s="2"/>
+      <c r="V181" s="2"/>
+      <c r="X181" s="2"/>
+      <c r="Z181" s="2"/>
       <c r="DA181" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
     </row>
     <row r="182" spans="1:108">
       <c r="F182" s="2"/>
-      <c r="K182" s="2"/>
-[...6 lines deleted...]
-      <c r="Y182" s="2"/>
+      <c r="L182" s="2"/>
+      <c r="N182" s="2"/>
+      <c r="P182" s="2"/>
+      <c r="R182" s="2"/>
+      <c r="T182" s="2"/>
+      <c r="V182" s="2"/>
+      <c r="X182" s="2"/>
+      <c r="Z182" s="2"/>
       <c r="DA182" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:108">
       <c r="F183" s="2"/>
-      <c r="K183" s="2"/>
-[...6 lines deleted...]
-      <c r="Y183" s="2"/>
+      <c r="L183" s="2"/>
+      <c r="N183" s="2"/>
+      <c r="P183" s="2"/>
+      <c r="R183" s="2"/>
+      <c r="T183" s="2"/>
+      <c r="V183" s="2"/>
+      <c r="X183" s="2"/>
+      <c r="Z183" s="2"/>
       <c r="DA183" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="184" spans="1:108">
       <c r="F184" s="2"/>
-      <c r="K184" s="2"/>
-[...6 lines deleted...]
-      <c r="Y184" s="2"/>
+      <c r="L184" s="2"/>
+      <c r="N184" s="2"/>
+      <c r="P184" s="2"/>
+      <c r="R184" s="2"/>
+      <c r="T184" s="2"/>
+      <c r="V184" s="2"/>
+      <c r="X184" s="2"/>
+      <c r="Z184" s="2"/>
       <c r="DA184" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
     </row>
     <row r="185" spans="1:108">
       <c r="F185" s="2"/>
-      <c r="K185" s="2"/>
-[...6 lines deleted...]
-      <c r="Y185" s="2"/>
+      <c r="L185" s="2"/>
+      <c r="N185" s="2"/>
+      <c r="P185" s="2"/>
+      <c r="R185" s="2"/>
+      <c r="T185" s="2"/>
+      <c r="V185" s="2"/>
+      <c r="X185" s="2"/>
+      <c r="Z185" s="2"/>
       <c r="DA185" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
     </row>
     <row r="186" spans="1:108">
       <c r="F186" s="2"/>
-      <c r="K186" s="2"/>
-[...6 lines deleted...]
-      <c r="Y186" s="2"/>
+      <c r="L186" s="2"/>
+      <c r="N186" s="2"/>
+      <c r="P186" s="2"/>
+      <c r="R186" s="2"/>
+      <c r="T186" s="2"/>
+      <c r="V186" s="2"/>
+      <c r="X186" s="2"/>
+      <c r="Z186" s="2"/>
       <c r="DA186" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="187" spans="1:108">
       <c r="F187" s="2"/>
-      <c r="K187" s="2"/>
-[...6 lines deleted...]
-      <c r="Y187" s="2"/>
+      <c r="L187" s="2"/>
+      <c r="N187" s="2"/>
+      <c r="P187" s="2"/>
+      <c r="R187" s="2"/>
+      <c r="T187" s="2"/>
+      <c r="V187" s="2"/>
+      <c r="X187" s="2"/>
+      <c r="Z187" s="2"/>
       <c r="DA187" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="188" spans="1:108">
       <c r="F188" s="2"/>
-      <c r="K188" s="2"/>
-[...6 lines deleted...]
-      <c r="Y188" s="2"/>
+      <c r="L188" s="2"/>
+      <c r="N188" s="2"/>
+      <c r="P188" s="2"/>
+      <c r="R188" s="2"/>
+      <c r="T188" s="2"/>
+      <c r="V188" s="2"/>
+      <c r="X188" s="2"/>
+      <c r="Z188" s="2"/>
       <c r="DA188" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
     </row>
     <row r="189" spans="1:108">
       <c r="F189" s="2"/>
-      <c r="K189" s="2"/>
-[...6 lines deleted...]
-      <c r="Y189" s="2"/>
+      <c r="L189" s="2"/>
+      <c r="N189" s="2"/>
+      <c r="P189" s="2"/>
+      <c r="R189" s="2"/>
+      <c r="T189" s="2"/>
+      <c r="V189" s="2"/>
+      <c r="X189" s="2"/>
+      <c r="Z189" s="2"/>
       <c r="DA189" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="190" spans="1:108">
       <c r="F190" s="2"/>
-      <c r="K190" s="2"/>
-[...6 lines deleted...]
-      <c r="Y190" s="2"/>
+      <c r="L190" s="2"/>
+      <c r="N190" s="2"/>
+      <c r="P190" s="2"/>
+      <c r="R190" s="2"/>
+      <c r="T190" s="2"/>
+      <c r="V190" s="2"/>
+      <c r="X190" s="2"/>
+      <c r="Z190" s="2"/>
       <c r="DA190" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
     </row>
     <row r="191" spans="1:108">
       <c r="F191" s="2"/>
-      <c r="K191" s="2"/>
-[...6 lines deleted...]
-      <c r="Y191" s="2"/>
+      <c r="L191" s="2"/>
+      <c r="N191" s="2"/>
+      <c r="P191" s="2"/>
+      <c r="R191" s="2"/>
+      <c r="T191" s="2"/>
+      <c r="V191" s="2"/>
+      <c r="X191" s="2"/>
+      <c r="Z191" s="2"/>
       <c r="DA191" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="192" spans="1:108">
       <c r="F192" s="2"/>
-      <c r="K192" s="2"/>
-[...6 lines deleted...]
-      <c r="Y192" s="2"/>
+      <c r="L192" s="2"/>
+      <c r="N192" s="2"/>
+      <c r="P192" s="2"/>
+      <c r="R192" s="2"/>
+      <c r="T192" s="2"/>
+      <c r="V192" s="2"/>
+      <c r="X192" s="2"/>
+      <c r="Z192" s="2"/>
       <c r="DA192" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="193" spans="1:108">
       <c r="F193" s="2"/>
-      <c r="K193" s="2"/>
-[...6 lines deleted...]
-      <c r="Y193" s="2"/>
+      <c r="L193" s="2"/>
+      <c r="N193" s="2"/>
+      <c r="P193" s="2"/>
+      <c r="R193" s="2"/>
+      <c r="T193" s="2"/>
+      <c r="V193" s="2"/>
+      <c r="X193" s="2"/>
+      <c r="Z193" s="2"/>
       <c r="DA193" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
     </row>
     <row r="194" spans="1:108">
       <c r="F194" s="2"/>
-      <c r="K194" s="2"/>
-[...6 lines deleted...]
-      <c r="Y194" s="2"/>
+      <c r="L194" s="2"/>
+      <c r="N194" s="2"/>
+      <c r="P194" s="2"/>
+      <c r="R194" s="2"/>
+      <c r="T194" s="2"/>
+      <c r="V194" s="2"/>
+      <c r="X194" s="2"/>
+      <c r="Z194" s="2"/>
       <c r="DA194" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="195" spans="1:108">
       <c r="F195" s="2"/>
-      <c r="K195" s="2"/>
-[...6 lines deleted...]
-      <c r="Y195" s="2"/>
+      <c r="L195" s="2"/>
+      <c r="N195" s="2"/>
+      <c r="P195" s="2"/>
+      <c r="R195" s="2"/>
+      <c r="T195" s="2"/>
+      <c r="V195" s="2"/>
+      <c r="X195" s="2"/>
+      <c r="Z195" s="2"/>
       <c r="DA195" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="196" spans="1:108">
       <c r="F196" s="2"/>
-      <c r="K196" s="2"/>
-[...6 lines deleted...]
-      <c r="Y196" s="2"/>
+      <c r="L196" s="2"/>
+      <c r="N196" s="2"/>
+      <c r="P196" s="2"/>
+      <c r="R196" s="2"/>
+      <c r="T196" s="2"/>
+      <c r="V196" s="2"/>
+      <c r="X196" s="2"/>
+      <c r="Z196" s="2"/>
       <c r="DA196" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="197" spans="1:108">
       <c r="F197" s="2"/>
-      <c r="K197" s="2"/>
-[...6 lines deleted...]
-      <c r="Y197" s="2"/>
+      <c r="L197" s="2"/>
+      <c r="N197" s="2"/>
+      <c r="P197" s="2"/>
+      <c r="R197" s="2"/>
+      <c r="T197" s="2"/>
+      <c r="V197" s="2"/>
+      <c r="X197" s="2"/>
+      <c r="Z197" s="2"/>
       <c r="DA197" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="198" spans="1:108">
       <c r="F198" s="2"/>
-      <c r="K198" s="2"/>
-[...6 lines deleted...]
-      <c r="Y198" s="2"/>
+      <c r="L198" s="2"/>
+      <c r="N198" s="2"/>
+      <c r="P198" s="2"/>
+      <c r="R198" s="2"/>
+      <c r="T198" s="2"/>
+      <c r="V198" s="2"/>
+      <c r="X198" s="2"/>
+      <c r="Z198" s="2"/>
       <c r="DA198" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="199" spans="1:108">
       <c r="F199" s="2"/>
-      <c r="K199" s="2"/>
-[...6 lines deleted...]
-      <c r="Y199" s="2"/>
+      <c r="L199" s="2"/>
+      <c r="N199" s="2"/>
+      <c r="P199" s="2"/>
+      <c r="R199" s="2"/>
+      <c r="T199" s="2"/>
+      <c r="V199" s="2"/>
+      <c r="X199" s="2"/>
+      <c r="Z199" s="2"/>
       <c r="DA199" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
     </row>
     <row r="200" spans="1:108">
       <c r="F200" s="2"/>
-      <c r="K200" s="2"/>
-[...6 lines deleted...]
-      <c r="Y200" s="2"/>
+      <c r="L200" s="2"/>
+      <c r="N200" s="2"/>
+      <c r="P200" s="2"/>
+      <c r="R200" s="2"/>
+      <c r="T200" s="2"/>
+      <c r="V200" s="2"/>
+      <c r="X200" s="2"/>
+      <c r="Z200" s="2"/>
       <c r="DA200" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
     </row>
     <row r="201" spans="1:108">
       <c r="F201" s="2"/>
-      <c r="K201" s="2"/>
-[...6 lines deleted...]
-      <c r="Y201" s="2"/>
+      <c r="L201" s="2"/>
+      <c r="N201" s="2"/>
+      <c r="P201" s="2"/>
+      <c r="R201" s="2"/>
+      <c r="T201" s="2"/>
+      <c r="V201" s="2"/>
+      <c r="X201" s="2"/>
+      <c r="Z201" s="2"/>
       <c r="DA201" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="202" spans="1:108">
       <c r="F202" s="2"/>
-      <c r="K202" s="2"/>
-[...6 lines deleted...]
-      <c r="Y202" s="2"/>
+      <c r="L202" s="2"/>
+      <c r="N202" s="2"/>
+      <c r="P202" s="2"/>
+      <c r="R202" s="2"/>
+      <c r="T202" s="2"/>
+      <c r="V202" s="2"/>
+      <c r="X202" s="2"/>
+      <c r="Z202" s="2"/>
       <c r="DA202" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="203" spans="1:108">
       <c r="F203" s="2"/>
-      <c r="K203" s="2"/>
-[...6 lines deleted...]
-      <c r="Y203" s="2"/>
+      <c r="L203" s="2"/>
+      <c r="N203" s="2"/>
+      <c r="P203" s="2"/>
+      <c r="R203" s="2"/>
+      <c r="T203" s="2"/>
+      <c r="V203" s="2"/>
+      <c r="X203" s="2"/>
+      <c r="Z203" s="2"/>
       <c r="DA203" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
     <row r="204" spans="1:108">
       <c r="F204" s="2"/>
-      <c r="K204" s="2"/>
-[...6 lines deleted...]
-      <c r="Y204" s="2"/>
+      <c r="L204" s="2"/>
+      <c r="N204" s="2"/>
+      <c r="P204" s="2"/>
+      <c r="R204" s="2"/>
+      <c r="T204" s="2"/>
+      <c r="V204" s="2"/>
+      <c r="X204" s="2"/>
+      <c r="Z204" s="2"/>
       <c r="DA204" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="205" spans="1:108">
       <c r="F205" s="2"/>
-      <c r="K205" s="2"/>
-[...6 lines deleted...]
-      <c r="Y205" s="2"/>
+      <c r="L205" s="2"/>
+      <c r="N205" s="2"/>
+      <c r="P205" s="2"/>
+      <c r="R205" s="2"/>
+      <c r="T205" s="2"/>
+      <c r="V205" s="2"/>
+      <c r="X205" s="2"/>
+      <c r="Z205" s="2"/>
       <c r="DA205" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
     </row>
     <row r="206" spans="1:108">
       <c r="F206" s="2"/>
-      <c r="K206" s="2"/>
-[...6 lines deleted...]
-      <c r="Y206" s="2"/>
+      <c r="L206" s="2"/>
+      <c r="N206" s="2"/>
+      <c r="P206" s="2"/>
+      <c r="R206" s="2"/>
+      <c r="T206" s="2"/>
+      <c r="V206" s="2"/>
+      <c r="X206" s="2"/>
+      <c r="Z206" s="2"/>
       <c r="DA206" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
     </row>
     <row r="207" spans="1:108">
       <c r="F207" s="2"/>
-      <c r="K207" s="2"/>
-[...6 lines deleted...]
-      <c r="Y207" s="2"/>
+      <c r="L207" s="2"/>
+      <c r="N207" s="2"/>
+      <c r="P207" s="2"/>
+      <c r="R207" s="2"/>
+      <c r="T207" s="2"/>
+      <c r="V207" s="2"/>
+      <c r="X207" s="2"/>
+      <c r="Z207" s="2"/>
       <c r="DA207" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
     </row>
     <row r="208" spans="1:108">
       <c r="F208" s="2"/>
-      <c r="K208" s="2"/>
-[...6 lines deleted...]
-      <c r="Y208" s="2"/>
+      <c r="L208" s="2"/>
+      <c r="N208" s="2"/>
+      <c r="P208" s="2"/>
+      <c r="R208" s="2"/>
+      <c r="T208" s="2"/>
+      <c r="V208" s="2"/>
+      <c r="X208" s="2"/>
+      <c r="Z208" s="2"/>
       <c r="DA208" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="209" spans="1:108">
       <c r="F209" s="2"/>
-      <c r="K209" s="2"/>
-[...6 lines deleted...]
-      <c r="Y209" s="2"/>
+      <c r="L209" s="2"/>
+      <c r="N209" s="2"/>
+      <c r="P209" s="2"/>
+      <c r="R209" s="2"/>
+      <c r="T209" s="2"/>
+      <c r="V209" s="2"/>
+      <c r="X209" s="2"/>
+      <c r="Z209" s="2"/>
       <c r="DA209" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
     </row>
     <row r="210" spans="1:108">
       <c r="F210" s="2"/>
-      <c r="K210" s="2"/>
-[...6 lines deleted...]
-      <c r="Y210" s="2"/>
+      <c r="L210" s="2"/>
+      <c r="N210" s="2"/>
+      <c r="P210" s="2"/>
+      <c r="R210" s="2"/>
+      <c r="T210" s="2"/>
+      <c r="V210" s="2"/>
+      <c r="X210" s="2"/>
+      <c r="Z210" s="2"/>
       <c r="DA210" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
     </row>
     <row r="211" spans="1:108">
       <c r="F211" s="2"/>
-      <c r="K211" s="2"/>
-[...6 lines deleted...]
-      <c r="Y211" s="2"/>
+      <c r="L211" s="2"/>
+      <c r="N211" s="2"/>
+      <c r="P211" s="2"/>
+      <c r="R211" s="2"/>
+      <c r="T211" s="2"/>
+      <c r="V211" s="2"/>
+      <c r="X211" s="2"/>
+      <c r="Z211" s="2"/>
       <c r="DA211" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
     </row>
     <row r="212" spans="1:108">
       <c r="F212" s="2"/>
-      <c r="K212" s="2"/>
-[...6 lines deleted...]
-      <c r="Y212" s="2"/>
+      <c r="L212" s="2"/>
+      <c r="N212" s="2"/>
+      <c r="P212" s="2"/>
+      <c r="R212" s="2"/>
+      <c r="T212" s="2"/>
+      <c r="V212" s="2"/>
+      <c r="X212" s="2"/>
+      <c r="Z212" s="2"/>
       <c r="DA212" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:108">
       <c r="F213" s="2"/>
-      <c r="K213" s="2"/>
-[...6 lines deleted...]
-      <c r="Y213" s="2"/>
+      <c r="L213" s="2"/>
+      <c r="N213" s="2"/>
+      <c r="P213" s="2"/>
+      <c r="R213" s="2"/>
+      <c r="T213" s="2"/>
+      <c r="V213" s="2"/>
+      <c r="X213" s="2"/>
+      <c r="Z213" s="2"/>
       <c r="DA213" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="214" spans="1:108">
       <c r="F214" s="2"/>
-      <c r="K214" s="2"/>
-[...6 lines deleted...]
-      <c r="Y214" s="2"/>
+      <c r="L214" s="2"/>
+      <c r="N214" s="2"/>
+      <c r="P214" s="2"/>
+      <c r="R214" s="2"/>
+      <c r="T214" s="2"/>
+      <c r="V214" s="2"/>
+      <c r="X214" s="2"/>
+      <c r="Z214" s="2"/>
       <c r="DA214" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
     </row>
     <row r="215" spans="1:108">
       <c r="F215" s="2"/>
-      <c r="K215" s="2"/>
-[...6 lines deleted...]
-      <c r="Y215" s="2"/>
+      <c r="L215" s="2"/>
+      <c r="N215" s="2"/>
+      <c r="P215" s="2"/>
+      <c r="R215" s="2"/>
+      <c r="T215" s="2"/>
+      <c r="V215" s="2"/>
+      <c r="X215" s="2"/>
+      <c r="Z215" s="2"/>
       <c r="DA215" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
     </row>
     <row r="216" spans="1:108">
       <c r="F216" s="2"/>
-      <c r="K216" s="2"/>
-[...6 lines deleted...]
-      <c r="Y216" s="2"/>
+      <c r="L216" s="2"/>
+      <c r="N216" s="2"/>
+      <c r="P216" s="2"/>
+      <c r="R216" s="2"/>
+      <c r="T216" s="2"/>
+      <c r="V216" s="2"/>
+      <c r="X216" s="2"/>
+      <c r="Z216" s="2"/>
       <c r="DA216" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="217" spans="1:108">
       <c r="F217" s="2"/>
-      <c r="K217" s="2"/>
-[...6 lines deleted...]
-      <c r="Y217" s="2"/>
+      <c r="L217" s="2"/>
+      <c r="N217" s="2"/>
+      <c r="P217" s="2"/>
+      <c r="R217" s="2"/>
+      <c r="T217" s="2"/>
+      <c r="V217" s="2"/>
+      <c r="X217" s="2"/>
+      <c r="Z217" s="2"/>
       <c r="DA217" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
     </row>
     <row r="218" spans="1:108">
       <c r="F218" s="2"/>
-      <c r="K218" s="2"/>
-[...6 lines deleted...]
-      <c r="Y218" s="2"/>
+      <c r="L218" s="2"/>
+      <c r="N218" s="2"/>
+      <c r="P218" s="2"/>
+      <c r="R218" s="2"/>
+      <c r="T218" s="2"/>
+      <c r="V218" s="2"/>
+      <c r="X218" s="2"/>
+      <c r="Z218" s="2"/>
       <c r="DA218" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="219" spans="1:108">
       <c r="F219" s="2"/>
-      <c r="K219" s="2"/>
-[...6 lines deleted...]
-      <c r="Y219" s="2"/>
+      <c r="L219" s="2"/>
+      <c r="N219" s="2"/>
+      <c r="P219" s="2"/>
+      <c r="R219" s="2"/>
+      <c r="T219" s="2"/>
+      <c r="V219" s="2"/>
+      <c r="X219" s="2"/>
+      <c r="Z219" s="2"/>
       <c r="DA219" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="220" spans="1:108">
       <c r="F220" s="2"/>
-      <c r="K220" s="2"/>
-[...6 lines deleted...]
-      <c r="Y220" s="2"/>
+      <c r="L220" s="2"/>
+      <c r="N220" s="2"/>
+      <c r="P220" s="2"/>
+      <c r="R220" s="2"/>
+      <c r="T220" s="2"/>
+      <c r="V220" s="2"/>
+      <c r="X220" s="2"/>
+      <c r="Z220" s="2"/>
       <c r="DA220" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
     </row>
     <row r="221" spans="1:108">
       <c r="F221" s="2"/>
-      <c r="K221" s="2"/>
-[...6 lines deleted...]
-      <c r="Y221" s="2"/>
+      <c r="L221" s="2"/>
+      <c r="N221" s="2"/>
+      <c r="P221" s="2"/>
+      <c r="R221" s="2"/>
+      <c r="T221" s="2"/>
+      <c r="V221" s="2"/>
+      <c r="X221" s="2"/>
+      <c r="Z221" s="2"/>
       <c r="DA221" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
     </row>
     <row r="222" spans="1:108">
       <c r="F222" s="2"/>
-      <c r="K222" s="2"/>
-[...6 lines deleted...]
-      <c r="Y222" s="2"/>
+      <c r="L222" s="2"/>
+      <c r="N222" s="2"/>
+      <c r="P222" s="2"/>
+      <c r="R222" s="2"/>
+      <c r="T222" s="2"/>
+      <c r="V222" s="2"/>
+      <c r="X222" s="2"/>
+      <c r="Z222" s="2"/>
       <c r="DA222" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="223" spans="1:108">
       <c r="F223" s="2"/>
-      <c r="K223" s="2"/>
-[...6 lines deleted...]
-      <c r="Y223" s="2"/>
+      <c r="L223" s="2"/>
+      <c r="N223" s="2"/>
+      <c r="P223" s="2"/>
+      <c r="R223" s="2"/>
+      <c r="T223" s="2"/>
+      <c r="V223" s="2"/>
+      <c r="X223" s="2"/>
+      <c r="Z223" s="2"/>
       <c r="DA223" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="224" spans="1:108">
       <c r="F224" s="2"/>
-      <c r="K224" s="2"/>
-[...6 lines deleted...]
-      <c r="Y224" s="2"/>
+      <c r="L224" s="2"/>
+      <c r="N224" s="2"/>
+      <c r="P224" s="2"/>
+      <c r="R224" s="2"/>
+      <c r="T224" s="2"/>
+      <c r="V224" s="2"/>
+      <c r="X224" s="2"/>
+      <c r="Z224" s="2"/>
       <c r="DA224" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
     </row>
     <row r="225" spans="1:108">
       <c r="F225" s="2"/>
-      <c r="K225" s="2"/>
-[...6 lines deleted...]
-      <c r="Y225" s="2"/>
+      <c r="L225" s="2"/>
+      <c r="N225" s="2"/>
+      <c r="P225" s="2"/>
+      <c r="R225" s="2"/>
+      <c r="T225" s="2"/>
+      <c r="V225" s="2"/>
+      <c r="X225" s="2"/>
+      <c r="Z225" s="2"/>
       <c r="DA225" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="226" spans="1:108">
       <c r="F226" s="2"/>
-      <c r="K226" s="2"/>
-[...6 lines deleted...]
-      <c r="Y226" s="2"/>
+      <c r="L226" s="2"/>
+      <c r="N226" s="2"/>
+      <c r="P226" s="2"/>
+      <c r="R226" s="2"/>
+      <c r="T226" s="2"/>
+      <c r="V226" s="2"/>
+      <c r="X226" s="2"/>
+      <c r="Z226" s="2"/>
       <c r="DA226" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
     </row>
     <row r="227" spans="1:108">
       <c r="F227" s="2"/>
-      <c r="K227" s="2"/>
-[...6 lines deleted...]
-      <c r="Y227" s="2"/>
+      <c r="L227" s="2"/>
+      <c r="N227" s="2"/>
+      <c r="P227" s="2"/>
+      <c r="R227" s="2"/>
+      <c r="T227" s="2"/>
+      <c r="V227" s="2"/>
+      <c r="X227" s="2"/>
+      <c r="Z227" s="2"/>
       <c r="DA227" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
     </row>
     <row r="228" spans="1:108">
       <c r="F228" s="2"/>
-      <c r="K228" s="2"/>
-[...6 lines deleted...]
-      <c r="Y228" s="2"/>
+      <c r="L228" s="2"/>
+      <c r="N228" s="2"/>
+      <c r="P228" s="2"/>
+      <c r="R228" s="2"/>
+      <c r="T228" s="2"/>
+      <c r="V228" s="2"/>
+      <c r="X228" s="2"/>
+      <c r="Z228" s="2"/>
       <c r="DA228" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
     </row>
     <row r="229" spans="1:108">
       <c r="F229" s="2"/>
-      <c r="K229" s="2"/>
-[...6 lines deleted...]
-      <c r="Y229" s="2"/>
+      <c r="L229" s="2"/>
+      <c r="N229" s="2"/>
+      <c r="P229" s="2"/>
+      <c r="R229" s="2"/>
+      <c r="T229" s="2"/>
+      <c r="V229" s="2"/>
+      <c r="X229" s="2"/>
+      <c r="Z229" s="2"/>
       <c r="DA229" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
     </row>
     <row r="230" spans="1:108">
       <c r="F230" s="2"/>
-      <c r="K230" s="2"/>
-[...6 lines deleted...]
-      <c r="Y230" s="2"/>
+      <c r="L230" s="2"/>
+      <c r="N230" s="2"/>
+      <c r="P230" s="2"/>
+      <c r="R230" s="2"/>
+      <c r="T230" s="2"/>
+      <c r="V230" s="2"/>
+      <c r="X230" s="2"/>
+      <c r="Z230" s="2"/>
       <c r="DA230" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
     </row>
     <row r="231" spans="1:108">
       <c r="F231" s="2"/>
-      <c r="K231" s="2"/>
-[...6 lines deleted...]
-      <c r="Y231" s="2"/>
+      <c r="L231" s="2"/>
+      <c r="N231" s="2"/>
+      <c r="P231" s="2"/>
+      <c r="R231" s="2"/>
+      <c r="T231" s="2"/>
+      <c r="V231" s="2"/>
+      <c r="X231" s="2"/>
+      <c r="Z231" s="2"/>
       <c r="DA231" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="232" spans="1:108">
       <c r="F232" s="2"/>
-      <c r="K232" s="2"/>
-[...6 lines deleted...]
-      <c r="Y232" s="2"/>
+      <c r="L232" s="2"/>
+      <c r="N232" s="2"/>
+      <c r="P232" s="2"/>
+      <c r="R232" s="2"/>
+      <c r="T232" s="2"/>
+      <c r="V232" s="2"/>
+      <c r="X232" s="2"/>
+      <c r="Z232" s="2"/>
       <c r="DA232" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
     </row>
     <row r="233" spans="1:108">
       <c r="F233" s="2"/>
-      <c r="K233" s="2"/>
-[...6 lines deleted...]
-      <c r="Y233" s="2"/>
+      <c r="L233" s="2"/>
+      <c r="N233" s="2"/>
+      <c r="P233" s="2"/>
+      <c r="R233" s="2"/>
+      <c r="T233" s="2"/>
+      <c r="V233" s="2"/>
+      <c r="X233" s="2"/>
+      <c r="Z233" s="2"/>
       <c r="DA233" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
     </row>
     <row r="234" spans="1:108">
       <c r="F234" s="2"/>
-      <c r="K234" s="2"/>
-[...6 lines deleted...]
-      <c r="Y234" s="2"/>
+      <c r="L234" s="2"/>
+      <c r="N234" s="2"/>
+      <c r="P234" s="2"/>
+      <c r="R234" s="2"/>
+      <c r="T234" s="2"/>
+      <c r="V234" s="2"/>
+      <c r="X234" s="2"/>
+      <c r="Z234" s="2"/>
       <c r="DA234" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="235" spans="1:108">
       <c r="F235" s="2"/>
-      <c r="K235" s="2"/>
-[...6 lines deleted...]
-      <c r="Y235" s="2"/>
+      <c r="L235" s="2"/>
+      <c r="N235" s="2"/>
+      <c r="P235" s="2"/>
+      <c r="R235" s="2"/>
+      <c r="T235" s="2"/>
+      <c r="V235" s="2"/>
+      <c r="X235" s="2"/>
+      <c r="Z235" s="2"/>
       <c r="DA235" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
     </row>
     <row r="236" spans="1:108">
       <c r="F236" s="2"/>
-      <c r="K236" s="2"/>
-[...6 lines deleted...]
-      <c r="Y236" s="2"/>
+      <c r="L236" s="2"/>
+      <c r="N236" s="2"/>
+      <c r="P236" s="2"/>
+      <c r="R236" s="2"/>
+      <c r="T236" s="2"/>
+      <c r="V236" s="2"/>
+      <c r="X236" s="2"/>
+      <c r="Z236" s="2"/>
       <c r="DA236" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="237" spans="1:108">
       <c r="F237" s="2"/>
-      <c r="K237" s="2"/>
-[...6 lines deleted...]
-      <c r="Y237" s="2"/>
+      <c r="L237" s="2"/>
+      <c r="N237" s="2"/>
+      <c r="P237" s="2"/>
+      <c r="R237" s="2"/>
+      <c r="T237" s="2"/>
+      <c r="V237" s="2"/>
+      <c r="X237" s="2"/>
+      <c r="Z237" s="2"/>
       <c r="DA237" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="238" spans="1:108">
       <c r="F238" s="2"/>
-      <c r="K238" s="2"/>
-[...6 lines deleted...]
-      <c r="Y238" s="2"/>
+      <c r="L238" s="2"/>
+      <c r="N238" s="2"/>
+      <c r="P238" s="2"/>
+      <c r="R238" s="2"/>
+      <c r="T238" s="2"/>
+      <c r="V238" s="2"/>
+      <c r="X238" s="2"/>
+      <c r="Z238" s="2"/>
       <c r="DA238" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
     </row>
     <row r="239" spans="1:108">
       <c r="F239" s="2"/>
-      <c r="K239" s="2"/>
-[...6 lines deleted...]
-      <c r="Y239" s="2"/>
+      <c r="L239" s="2"/>
+      <c r="N239" s="2"/>
+      <c r="P239" s="2"/>
+      <c r="R239" s="2"/>
+      <c r="T239" s="2"/>
+      <c r="V239" s="2"/>
+      <c r="X239" s="2"/>
+      <c r="Z239" s="2"/>
       <c r="DA239" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
     </row>
     <row r="240" spans="1:108">
       <c r="F240" s="2"/>
-      <c r="K240" s="2"/>
-[...6 lines deleted...]
-      <c r="Y240" s="2"/>
+      <c r="L240" s="2"/>
+      <c r="N240" s="2"/>
+      <c r="P240" s="2"/>
+      <c r="R240" s="2"/>
+      <c r="T240" s="2"/>
+      <c r="V240" s="2"/>
+      <c r="X240" s="2"/>
+      <c r="Z240" s="2"/>
       <c r="DA240" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="241" spans="1:108">
       <c r="F241" s="2"/>
-      <c r="K241" s="2"/>
-[...6 lines deleted...]
-      <c r="Y241" s="2"/>
+      <c r="L241" s="2"/>
+      <c r="N241" s="2"/>
+      <c r="P241" s="2"/>
+      <c r="R241" s="2"/>
+      <c r="T241" s="2"/>
+      <c r="V241" s="2"/>
+      <c r="X241" s="2"/>
+      <c r="Z241" s="2"/>
       <c r="DA241" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
     </row>
     <row r="242" spans="1:108">
       <c r="F242" s="2"/>
-      <c r="K242" s="2"/>
-[...6 lines deleted...]
-      <c r="Y242" s="2"/>
+      <c r="L242" s="2"/>
+      <c r="N242" s="2"/>
+      <c r="P242" s="2"/>
+      <c r="R242" s="2"/>
+      <c r="T242" s="2"/>
+      <c r="V242" s="2"/>
+      <c r="X242" s="2"/>
+      <c r="Z242" s="2"/>
       <c r="DA242" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
     </row>
     <row r="243" spans="1:108">
       <c r="F243" s="2"/>
-      <c r="K243" s="2"/>
-[...6 lines deleted...]
-      <c r="Y243" s="2"/>
+      <c r="L243" s="2"/>
+      <c r="N243" s="2"/>
+      <c r="P243" s="2"/>
+      <c r="R243" s="2"/>
+      <c r="T243" s="2"/>
+      <c r="V243" s="2"/>
+      <c r="X243" s="2"/>
+      <c r="Z243" s="2"/>
       <c r="DA243" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
     </row>
     <row r="244" spans="1:108">
       <c r="F244" s="2"/>
-      <c r="K244" s="2"/>
-[...6 lines deleted...]
-      <c r="Y244" s="2"/>
+      <c r="L244" s="2"/>
+      <c r="N244" s="2"/>
+      <c r="P244" s="2"/>
+      <c r="R244" s="2"/>
+      <c r="T244" s="2"/>
+      <c r="V244" s="2"/>
+      <c r="X244" s="2"/>
+      <c r="Z244" s="2"/>
       <c r="DA244" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
     </row>
     <row r="245" spans="1:108">
       <c r="F245" s="2"/>
-      <c r="K245" s="2"/>
-[...6 lines deleted...]
-      <c r="Y245" s="2"/>
+      <c r="L245" s="2"/>
+      <c r="N245" s="2"/>
+      <c r="P245" s="2"/>
+      <c r="R245" s="2"/>
+      <c r="T245" s="2"/>
+      <c r="V245" s="2"/>
+      <c r="X245" s="2"/>
+      <c r="Z245" s="2"/>
       <c r="DA245" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="246" spans="1:108">
       <c r="F246" s="2"/>
-      <c r="K246" s="2"/>
-[...6 lines deleted...]
-      <c r="Y246" s="2"/>
+      <c r="L246" s="2"/>
+      <c r="N246" s="2"/>
+      <c r="P246" s="2"/>
+      <c r="R246" s="2"/>
+      <c r="T246" s="2"/>
+      <c r="V246" s="2"/>
+      <c r="X246" s="2"/>
+      <c r="Z246" s="2"/>
       <c r="DA246" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
     </row>
     <row r="247" spans="1:108">
       <c r="F247" s="2"/>
-      <c r="K247" s="2"/>
-[...6 lines deleted...]
-      <c r="Y247" s="2"/>
+      <c r="L247" s="2"/>
+      <c r="N247" s="2"/>
+      <c r="P247" s="2"/>
+      <c r="R247" s="2"/>
+      <c r="T247" s="2"/>
+      <c r="V247" s="2"/>
+      <c r="X247" s="2"/>
+      <c r="Z247" s="2"/>
       <c r="DA247" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
     </row>
     <row r="248" spans="1:108">
       <c r="F248" s="2"/>
-      <c r="K248" s="2"/>
-[...6 lines deleted...]
-      <c r="Y248" s="2"/>
+      <c r="L248" s="2"/>
+      <c r="N248" s="2"/>
+      <c r="P248" s="2"/>
+      <c r="R248" s="2"/>
+      <c r="T248" s="2"/>
+      <c r="V248" s="2"/>
+      <c r="X248" s="2"/>
+      <c r="Z248" s="2"/>
       <c r="DA248" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
     </row>
     <row r="249" spans="1:108">
       <c r="F249" s="2"/>
-      <c r="K249" s="2"/>
-[...6 lines deleted...]
-      <c r="Y249" s="2"/>
+      <c r="L249" s="2"/>
+      <c r="N249" s="2"/>
+      <c r="P249" s="2"/>
+      <c r="R249" s="2"/>
+      <c r="T249" s="2"/>
+      <c r="V249" s="2"/>
+      <c r="X249" s="2"/>
+      <c r="Z249" s="2"/>
       <c r="DA249" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
     </row>
     <row r="250" spans="1:108">
       <c r="F250" s="2"/>
-      <c r="K250" s="2"/>
-[...6 lines deleted...]
-      <c r="Y250" s="2"/>
+      <c r="L250" s="2"/>
+      <c r="N250" s="2"/>
+      <c r="P250" s="2"/>
+      <c r="R250" s="2"/>
+      <c r="T250" s="2"/>
+      <c r="V250" s="2"/>
+      <c r="X250" s="2"/>
+      <c r="Z250" s="2"/>
       <c r="DA250" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="251" spans="1:108">
       <c r="F251" s="2"/>
-      <c r="K251" s="2"/>
-[...6 lines deleted...]
-      <c r="Y251" s="2"/>
+      <c r="L251" s="2"/>
+      <c r="N251" s="2"/>
+      <c r="P251" s="2"/>
+      <c r="R251" s="2"/>
+      <c r="T251" s="2"/>
+      <c r="V251" s="2"/>
+      <c r="X251" s="2"/>
+      <c r="Z251" s="2"/>
       <c r="DA251" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
     </row>
     <row r="252" spans="1:108">
       <c r="F252" s="2"/>
-      <c r="K252" s="2"/>
-[...6 lines deleted...]
-      <c r="Y252" s="2"/>
+      <c r="L252" s="2"/>
+      <c r="N252" s="2"/>
+      <c r="P252" s="2"/>
+      <c r="R252" s="2"/>
+      <c r="T252" s="2"/>
+      <c r="V252" s="2"/>
+      <c r="X252" s="2"/>
+      <c r="Z252" s="2"/>
       <c r="DA252" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
     </row>
     <row r="253" spans="1:108">
       <c r="F253" s="2"/>
-      <c r="K253" s="2"/>
-[...6 lines deleted...]
-      <c r="Y253" s="2"/>
+      <c r="L253" s="2"/>
+      <c r="N253" s="2"/>
+      <c r="P253" s="2"/>
+      <c r="R253" s="2"/>
+      <c r="T253" s="2"/>
+      <c r="V253" s="2"/>
+      <c r="X253" s="2"/>
+      <c r="Z253" s="2"/>
       <c r="DA253" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="254" spans="1:108">
       <c r="F254" s="2"/>
-      <c r="K254" s="2"/>
-[...6 lines deleted...]
-      <c r="Y254" s="2"/>
+      <c r="L254" s="2"/>
+      <c r="N254" s="2"/>
+      <c r="P254" s="2"/>
+      <c r="R254" s="2"/>
+      <c r="T254" s="2"/>
+      <c r="V254" s="2"/>
+      <c r="X254" s="2"/>
+      <c r="Z254" s="2"/>
       <c r="DA254" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="255" spans="1:108">
       <c r="F255" s="2"/>
-      <c r="K255" s="2"/>
-[...6 lines deleted...]
-      <c r="Y255" s="2"/>
+      <c r="L255" s="2"/>
+      <c r="N255" s="2"/>
+      <c r="P255" s="2"/>
+      <c r="R255" s="2"/>
+      <c r="T255" s="2"/>
+      <c r="V255" s="2"/>
+      <c r="X255" s="2"/>
+      <c r="Z255" s="2"/>
       <c r="DA255" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
     </row>
     <row r="256" spans="1:108">
       <c r="F256" s="2"/>
-      <c r="K256" s="2"/>
-[...6 lines deleted...]
-      <c r="Y256" s="2"/>
+      <c r="L256" s="2"/>
+      <c r="N256" s="2"/>
+      <c r="P256" s="2"/>
+      <c r="R256" s="2"/>
+      <c r="T256" s="2"/>
+      <c r="V256" s="2"/>
+      <c r="X256" s="2"/>
+      <c r="Z256" s="2"/>
       <c r="DA256" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
     </row>
     <row r="257" spans="1:108">
       <c r="F257" s="2"/>
-      <c r="K257" s="2"/>
-[...6 lines deleted...]
-      <c r="Y257" s="2"/>
+      <c r="L257" s="2"/>
+      <c r="N257" s="2"/>
+      <c r="P257" s="2"/>
+      <c r="R257" s="2"/>
+      <c r="T257" s="2"/>
+      <c r="V257" s="2"/>
+      <c r="X257" s="2"/>
+      <c r="Z257" s="2"/>
       <c r="DA257" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
     </row>
     <row r="258" spans="1:108">
       <c r="F258" s="2"/>
-      <c r="K258" s="2"/>
-[...6 lines deleted...]
-      <c r="Y258" s="2"/>
+      <c r="L258" s="2"/>
+      <c r="N258" s="2"/>
+      <c r="P258" s="2"/>
+      <c r="R258" s="2"/>
+      <c r="T258" s="2"/>
+      <c r="V258" s="2"/>
+      <c r="X258" s="2"/>
+      <c r="Z258" s="2"/>
       <c r="DA258" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
     </row>
     <row r="259" spans="1:108">
       <c r="F259" s="2"/>
-      <c r="K259" s="2"/>
-[...6 lines deleted...]
-      <c r="Y259" s="2"/>
+      <c r="L259" s="2"/>
+      <c r="N259" s="2"/>
+      <c r="P259" s="2"/>
+      <c r="R259" s="2"/>
+      <c r="T259" s="2"/>
+      <c r="V259" s="2"/>
+      <c r="X259" s="2"/>
+      <c r="Z259" s="2"/>
       <c r="DA259" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="260" spans="1:108">
       <c r="F260" s="2"/>
-      <c r="K260" s="2"/>
-[...6 lines deleted...]
-      <c r="Y260" s="2"/>
+      <c r="L260" s="2"/>
+      <c r="N260" s="2"/>
+      <c r="P260" s="2"/>
+      <c r="R260" s="2"/>
+      <c r="T260" s="2"/>
+      <c r="V260" s="2"/>
+      <c r="X260" s="2"/>
+      <c r="Z260" s="2"/>
       <c r="DA260" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
     </row>
     <row r="261" spans="1:108">
       <c r="F261" s="2"/>
-      <c r="K261" s="2"/>
-[...6 lines deleted...]
-      <c r="Y261" s="2"/>
+      <c r="L261" s="2"/>
+      <c r="N261" s="2"/>
+      <c r="P261" s="2"/>
+      <c r="R261" s="2"/>
+      <c r="T261" s="2"/>
+      <c r="V261" s="2"/>
+      <c r="X261" s="2"/>
+      <c r="Z261" s="2"/>
       <c r="DA261" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
     </row>
     <row r="262" spans="1:108">
       <c r="F262" s="2"/>
-      <c r="K262" s="2"/>
-[...6 lines deleted...]
-      <c r="Y262" s="2"/>
+      <c r="L262" s="2"/>
+      <c r="N262" s="2"/>
+      <c r="P262" s="2"/>
+      <c r="R262" s="2"/>
+      <c r="T262" s="2"/>
+      <c r="V262" s="2"/>
+      <c r="X262" s="2"/>
+      <c r="Z262" s="2"/>
       <c r="DA262" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
     </row>
     <row r="263" spans="1:108">
       <c r="F263" s="2"/>
-      <c r="K263" s="2"/>
-[...6 lines deleted...]
-      <c r="Y263" s="2"/>
+      <c r="L263" s="2"/>
+      <c r="N263" s="2"/>
+      <c r="P263" s="2"/>
+      <c r="R263" s="2"/>
+      <c r="T263" s="2"/>
+      <c r="V263" s="2"/>
+      <c r="X263" s="2"/>
+      <c r="Z263" s="2"/>
       <c r="DA263" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
     </row>
     <row r="264" spans="1:108">
       <c r="F264" s="2"/>
-      <c r="K264" s="2"/>
-[...6 lines deleted...]
-      <c r="Y264" s="2"/>
+      <c r="L264" s="2"/>
+      <c r="N264" s="2"/>
+      <c r="P264" s="2"/>
+      <c r="R264" s="2"/>
+      <c r="T264" s="2"/>
+      <c r="V264" s="2"/>
+      <c r="X264" s="2"/>
+      <c r="Z264" s="2"/>
       <c r="DA264" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="265" spans="1:108">
       <c r="F265" s="2"/>
-      <c r="K265" s="2"/>
-[...6 lines deleted...]
-      <c r="Y265" s="2"/>
+      <c r="L265" s="2"/>
+      <c r="N265" s="2"/>
+      <c r="P265" s="2"/>
+      <c r="R265" s="2"/>
+      <c r="T265" s="2"/>
+      <c r="V265" s="2"/>
+      <c r="X265" s="2"/>
+      <c r="Z265" s="2"/>
       <c r="DA265" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
     </row>
     <row r="266" spans="1:108">
       <c r="F266" s="2"/>
-      <c r="K266" s="2"/>
-[...6 lines deleted...]
-      <c r="Y266" s="2"/>
+      <c r="L266" s="2"/>
+      <c r="N266" s="2"/>
+      <c r="P266" s="2"/>
+      <c r="R266" s="2"/>
+      <c r="T266" s="2"/>
+      <c r="V266" s="2"/>
+      <c r="X266" s="2"/>
+      <c r="Z266" s="2"/>
       <c r="DA266" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
     </row>
     <row r="267" spans="1:108">
       <c r="F267" s="2"/>
-      <c r="K267" s="2"/>
-[...6 lines deleted...]
-      <c r="Y267" s="2"/>
+      <c r="L267" s="2"/>
+      <c r="N267" s="2"/>
+      <c r="P267" s="2"/>
+      <c r="R267" s="2"/>
+      <c r="T267" s="2"/>
+      <c r="V267" s="2"/>
+      <c r="X267" s="2"/>
+      <c r="Z267" s="2"/>
       <c r="DA267" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
     </row>
     <row r="268" spans="1:108">
       <c r="F268" s="2"/>
-      <c r="K268" s="2"/>
-[...6 lines deleted...]
-      <c r="Y268" s="2"/>
+      <c r="L268" s="2"/>
+      <c r="N268" s="2"/>
+      <c r="P268" s="2"/>
+      <c r="R268" s="2"/>
+      <c r="T268" s="2"/>
+      <c r="V268" s="2"/>
+      <c r="X268" s="2"/>
+      <c r="Z268" s="2"/>
       <c r="DA268" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
     </row>
     <row r="269" spans="1:108">
       <c r="F269" s="2"/>
-      <c r="K269" s="2"/>
-[...6 lines deleted...]
-      <c r="Y269" s="2"/>
+      <c r="L269" s="2"/>
+      <c r="N269" s="2"/>
+      <c r="P269" s="2"/>
+      <c r="R269" s="2"/>
+      <c r="T269" s="2"/>
+      <c r="V269" s="2"/>
+      <c r="X269" s="2"/>
+      <c r="Z269" s="2"/>
       <c r="DA269" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="270" spans="1:108">
       <c r="F270" s="2"/>
-      <c r="K270" s="2"/>
-[...6 lines deleted...]
-      <c r="Y270" s="2"/>
+      <c r="L270" s="2"/>
+      <c r="N270" s="2"/>
+      <c r="P270" s="2"/>
+      <c r="R270" s="2"/>
+      <c r="T270" s="2"/>
+      <c r="V270" s="2"/>
+      <c r="X270" s="2"/>
+      <c r="Z270" s="2"/>
       <c r="DA270" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
     </row>
     <row r="271" spans="1:108">
       <c r="F271" s="2"/>
-      <c r="K271" s="2"/>
-[...6 lines deleted...]
-      <c r="Y271" s="2"/>
+      <c r="L271" s="2"/>
+      <c r="N271" s="2"/>
+      <c r="P271" s="2"/>
+      <c r="R271" s="2"/>
+      <c r="T271" s="2"/>
+      <c r="V271" s="2"/>
+      <c r="X271" s="2"/>
+      <c r="Z271" s="2"/>
       <c r="DA271" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="272" spans="1:108">
       <c r="F272" s="2"/>
-      <c r="K272" s="2"/>
-[...6 lines deleted...]
-      <c r="Y272" s="2"/>
+      <c r="L272" s="2"/>
+      <c r="N272" s="2"/>
+      <c r="P272" s="2"/>
+      <c r="R272" s="2"/>
+      <c r="T272" s="2"/>
+      <c r="V272" s="2"/>
+      <c r="X272" s="2"/>
+      <c r="Z272" s="2"/>
       <c r="DA272" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
     </row>
     <row r="273" spans="1:108">
       <c r="F273" s="2"/>
-      <c r="K273" s="2"/>
-[...6 lines deleted...]
-      <c r="Y273" s="2"/>
+      <c r="L273" s="2"/>
+      <c r="N273" s="2"/>
+      <c r="P273" s="2"/>
+      <c r="R273" s="2"/>
+      <c r="T273" s="2"/>
+      <c r="V273" s="2"/>
+      <c r="X273" s="2"/>
+      <c r="Z273" s="2"/>
       <c r="DA273" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
     </row>
     <row r="274" spans="1:108">
       <c r="F274" s="2"/>
-      <c r="K274" s="2"/>
-[...6 lines deleted...]
-      <c r="Y274" s="2"/>
+      <c r="L274" s="2"/>
+      <c r="N274" s="2"/>
+      <c r="P274" s="2"/>
+      <c r="R274" s="2"/>
+      <c r="T274" s="2"/>
+      <c r="V274" s="2"/>
+      <c r="X274" s="2"/>
+      <c r="Z274" s="2"/>
       <c r="DA274" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
     </row>
     <row r="275" spans="1:108">
       <c r="F275" s="2"/>
-      <c r="K275" s="2"/>
-[...6 lines deleted...]
-      <c r="Y275" s="2"/>
+      <c r="L275" s="2"/>
+      <c r="N275" s="2"/>
+      <c r="P275" s="2"/>
+      <c r="R275" s="2"/>
+      <c r="T275" s="2"/>
+      <c r="V275" s="2"/>
+      <c r="X275" s="2"/>
+      <c r="Z275" s="2"/>
       <c r="DA275" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
     </row>
     <row r="276" spans="1:108">
       <c r="F276" s="2"/>
-      <c r="K276" s="2"/>
-[...6 lines deleted...]
-      <c r="Y276" s="2"/>
+      <c r="L276" s="2"/>
+      <c r="N276" s="2"/>
+      <c r="P276" s="2"/>
+      <c r="R276" s="2"/>
+      <c r="T276" s="2"/>
+      <c r="V276" s="2"/>
+      <c r="X276" s="2"/>
+      <c r="Z276" s="2"/>
       <c r="DA276" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
     </row>
     <row r="277" spans="1:108">
       <c r="F277" s="2"/>
-      <c r="K277" s="2"/>
-[...6 lines deleted...]
-      <c r="Y277" s="2"/>
+      <c r="L277" s="2"/>
+      <c r="N277" s="2"/>
+      <c r="P277" s="2"/>
+      <c r="R277" s="2"/>
+      <c r="T277" s="2"/>
+      <c r="V277" s="2"/>
+      <c r="X277" s="2"/>
+      <c r="Z277" s="2"/>
       <c r="DA277" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
     </row>
     <row r="278" spans="1:108">
       <c r="F278" s="2"/>
-      <c r="K278" s="2"/>
-[...6 lines deleted...]
-      <c r="Y278" s="2"/>
+      <c r="L278" s="2"/>
+      <c r="N278" s="2"/>
+      <c r="P278" s="2"/>
+      <c r="R278" s="2"/>
+      <c r="T278" s="2"/>
+      <c r="V278" s="2"/>
+      <c r="X278" s="2"/>
+      <c r="Z278" s="2"/>
       <c r="DA278" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
     </row>
     <row r="279" spans="1:108">
       <c r="F279" s="2"/>
-      <c r="K279" s="2"/>
-[...6 lines deleted...]
-      <c r="Y279" s="2"/>
+      <c r="L279" s="2"/>
+      <c r="N279" s="2"/>
+      <c r="P279" s="2"/>
+      <c r="R279" s="2"/>
+      <c r="T279" s="2"/>
+      <c r="V279" s="2"/>
+      <c r="X279" s="2"/>
+      <c r="Z279" s="2"/>
       <c r="DA279" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
     </row>
     <row r="280" spans="1:108">
       <c r="F280" s="2"/>
-      <c r="K280" s="2"/>
-[...6 lines deleted...]
-      <c r="Y280" s="2"/>
+      <c r="L280" s="2"/>
+      <c r="N280" s="2"/>
+      <c r="P280" s="2"/>
+      <c r="R280" s="2"/>
+      <c r="T280" s="2"/>
+      <c r="V280" s="2"/>
+      <c r="X280" s="2"/>
+      <c r="Z280" s="2"/>
       <c r="DA280" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
     </row>
     <row r="281" spans="1:108">
       <c r="F281" s="2"/>
-      <c r="K281" s="2"/>
-[...6 lines deleted...]
-      <c r="Y281" s="2"/>
+      <c r="L281" s="2"/>
+      <c r="N281" s="2"/>
+      <c r="P281" s="2"/>
+      <c r="R281" s="2"/>
+      <c r="T281" s="2"/>
+      <c r="V281" s="2"/>
+      <c r="X281" s="2"/>
+      <c r="Z281" s="2"/>
       <c r="DA281" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
     </row>
     <row r="282" spans="1:108">
       <c r="F282" s="2"/>
-      <c r="K282" s="2"/>
-[...6 lines deleted...]
-      <c r="Y282" s="2"/>
+      <c r="L282" s="2"/>
+      <c r="N282" s="2"/>
+      <c r="P282" s="2"/>
+      <c r="R282" s="2"/>
+      <c r="T282" s="2"/>
+      <c r="V282" s="2"/>
+      <c r="X282" s="2"/>
+      <c r="Z282" s="2"/>
       <c r="DA282" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
     </row>
     <row r="283" spans="1:108">
       <c r="F283" s="2"/>
-      <c r="K283" s="2"/>
-[...6 lines deleted...]
-      <c r="Y283" s="2"/>
+      <c r="L283" s="2"/>
+      <c r="N283" s="2"/>
+      <c r="P283" s="2"/>
+      <c r="R283" s="2"/>
+      <c r="T283" s="2"/>
+      <c r="V283" s="2"/>
+      <c r="X283" s="2"/>
+      <c r="Z283" s="2"/>
       <c r="DA283" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
     </row>
     <row r="284" spans="1:108">
       <c r="F284" s="2"/>
-      <c r="K284" s="2"/>
-[...6 lines deleted...]
-      <c r="Y284" s="2"/>
+      <c r="L284" s="2"/>
+      <c r="N284" s="2"/>
+      <c r="P284" s="2"/>
+      <c r="R284" s="2"/>
+      <c r="T284" s="2"/>
+      <c r="V284" s="2"/>
+      <c r="X284" s="2"/>
+      <c r="Z284" s="2"/>
       <c r="DA284" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="285" spans="1:108">
       <c r="F285" s="2"/>
-      <c r="K285" s="2"/>
-[...6 lines deleted...]
-      <c r="Y285" s="2"/>
+      <c r="L285" s="2"/>
+      <c r="N285" s="2"/>
+      <c r="P285" s="2"/>
+      <c r="R285" s="2"/>
+      <c r="T285" s="2"/>
+      <c r="V285" s="2"/>
+      <c r="X285" s="2"/>
+      <c r="Z285" s="2"/>
       <c r="DA285" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
     </row>
     <row r="286" spans="1:108">
       <c r="F286" s="2"/>
-      <c r="K286" s="2"/>
-[...6 lines deleted...]
-      <c r="Y286" s="2"/>
+      <c r="L286" s="2"/>
+      <c r="N286" s="2"/>
+      <c r="P286" s="2"/>
+      <c r="R286" s="2"/>
+      <c r="T286" s="2"/>
+      <c r="V286" s="2"/>
+      <c r="X286" s="2"/>
+      <c r="Z286" s="2"/>
       <c r="DA286" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
     </row>
     <row r="287" spans="1:108">
       <c r="F287" s="2"/>
-      <c r="K287" s="2"/>
-[...6 lines deleted...]
-      <c r="Y287" s="2"/>
+      <c r="L287" s="2"/>
+      <c r="N287" s="2"/>
+      <c r="P287" s="2"/>
+      <c r="R287" s="2"/>
+      <c r="T287" s="2"/>
+      <c r="V287" s="2"/>
+      <c r="X287" s="2"/>
+      <c r="Z287" s="2"/>
       <c r="DA287" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="288" spans="1:108">
       <c r="F288" s="2"/>
-      <c r="K288" s="2"/>
-[...6 lines deleted...]
-      <c r="Y288" s="2"/>
+      <c r="L288" s="2"/>
+      <c r="N288" s="2"/>
+      <c r="P288" s="2"/>
+      <c r="R288" s="2"/>
+      <c r="T288" s="2"/>
+      <c r="V288" s="2"/>
+      <c r="X288" s="2"/>
+      <c r="Z288" s="2"/>
       <c r="DA288" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
     </row>
     <row r="289" spans="1:108">
       <c r="F289" s="2"/>
-      <c r="K289" s="2"/>
-[...6 lines deleted...]
-      <c r="Y289" s="2"/>
+      <c r="L289" s="2"/>
+      <c r="N289" s="2"/>
+      <c r="P289" s="2"/>
+      <c r="R289" s="2"/>
+      <c r="T289" s="2"/>
+      <c r="V289" s="2"/>
+      <c r="X289" s="2"/>
+      <c r="Z289" s="2"/>
       <c r="DA289" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
     </row>
     <row r="290" spans="1:108">
       <c r="F290" s="2"/>
-      <c r="K290" s="2"/>
-[...6 lines deleted...]
-      <c r="Y290" s="2"/>
+      <c r="L290" s="2"/>
+      <c r="N290" s="2"/>
+      <c r="P290" s="2"/>
+      <c r="R290" s="2"/>
+      <c r="T290" s="2"/>
+      <c r="V290" s="2"/>
+      <c r="X290" s="2"/>
+      <c r="Z290" s="2"/>
       <c r="DA290" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
     </row>
     <row r="291" spans="1:108">
       <c r="F291" s="2"/>
-      <c r="K291" s="2"/>
-[...6 lines deleted...]
-      <c r="Y291" s="2"/>
+      <c r="L291" s="2"/>
+      <c r="N291" s="2"/>
+      <c r="P291" s="2"/>
+      <c r="R291" s="2"/>
+      <c r="T291" s="2"/>
+      <c r="V291" s="2"/>
+      <c r="X291" s="2"/>
+      <c r="Z291" s="2"/>
       <c r="DA291" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="292" spans="1:108">
       <c r="F292" s="2"/>
-      <c r="K292" s="2"/>
-[...6 lines deleted...]
-      <c r="Y292" s="2"/>
+      <c r="L292" s="2"/>
+      <c r="N292" s="2"/>
+      <c r="P292" s="2"/>
+      <c r="R292" s="2"/>
+      <c r="T292" s="2"/>
+      <c r="V292" s="2"/>
+      <c r="X292" s="2"/>
+      <c r="Z292" s="2"/>
       <c r="DA292" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
     </row>
     <row r="293" spans="1:108">
       <c r="F293" s="2"/>
-      <c r="K293" s="2"/>
-[...6 lines deleted...]
-      <c r="Y293" s="2"/>
+      <c r="L293" s="2"/>
+      <c r="N293" s="2"/>
+      <c r="P293" s="2"/>
+      <c r="R293" s="2"/>
+      <c r="T293" s="2"/>
+      <c r="V293" s="2"/>
+      <c r="X293" s="2"/>
+      <c r="Z293" s="2"/>
       <c r="DA293" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
     </row>
     <row r="294" spans="1:108">
       <c r="F294" s="2"/>
-      <c r="K294" s="2"/>
-[...6 lines deleted...]
-      <c r="Y294" s="2"/>
+      <c r="L294" s="2"/>
+      <c r="N294" s="2"/>
+      <c r="P294" s="2"/>
+      <c r="R294" s="2"/>
+      <c r="T294" s="2"/>
+      <c r="V294" s="2"/>
+      <c r="X294" s="2"/>
+      <c r="Z294" s="2"/>
       <c r="DA294" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
     </row>
     <row r="295" spans="1:108">
       <c r="F295" s="2"/>
-      <c r="K295" s="2"/>
-[...6 lines deleted...]
-      <c r="Y295" s="2"/>
+      <c r="L295" s="2"/>
+      <c r="N295" s="2"/>
+      <c r="P295" s="2"/>
+      <c r="R295" s="2"/>
+      <c r="T295" s="2"/>
+      <c r="V295" s="2"/>
+      <c r="X295" s="2"/>
+      <c r="Z295" s="2"/>
       <c r="DA295" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
     </row>
     <row r="296" spans="1:108">
       <c r="F296" s="2"/>
-      <c r="K296" s="2"/>
-[...6 lines deleted...]
-      <c r="Y296" s="2"/>
+      <c r="L296" s="2"/>
+      <c r="N296" s="2"/>
+      <c r="P296" s="2"/>
+      <c r="R296" s="2"/>
+      <c r="T296" s="2"/>
+      <c r="V296" s="2"/>
+      <c r="X296" s="2"/>
+      <c r="Z296" s="2"/>
       <c r="DA296" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
     </row>
     <row r="297" spans="1:108">
       <c r="F297" s="2"/>
-      <c r="K297" s="2"/>
-[...6 lines deleted...]
-      <c r="Y297" s="2"/>
+      <c r="L297" s="2"/>
+      <c r="N297" s="2"/>
+      <c r="P297" s="2"/>
+      <c r="R297" s="2"/>
+      <c r="T297" s="2"/>
+      <c r="V297" s="2"/>
+      <c r="X297" s="2"/>
+      <c r="Z297" s="2"/>
       <c r="DA297" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
     </row>
     <row r="298" spans="1:108">
       <c r="F298" s="2"/>
-      <c r="K298" s="2"/>
-[...6 lines deleted...]
-      <c r="Y298" s="2"/>
+      <c r="L298" s="2"/>
+      <c r="N298" s="2"/>
+      <c r="P298" s="2"/>
+      <c r="R298" s="2"/>
+      <c r="T298" s="2"/>
+      <c r="V298" s="2"/>
+      <c r="X298" s="2"/>
+      <c r="Z298" s="2"/>
       <c r="DA298" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
     </row>
     <row r="299" spans="1:108">
       <c r="F299" s="2"/>
-      <c r="K299" s="2"/>
-[...6 lines deleted...]
-      <c r="Y299" s="2"/>
+      <c r="L299" s="2"/>
+      <c r="N299" s="2"/>
+      <c r="P299" s="2"/>
+      <c r="R299" s="2"/>
+      <c r="T299" s="2"/>
+      <c r="V299" s="2"/>
+      <c r="X299" s="2"/>
+      <c r="Z299" s="2"/>
       <c r="DA299" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
     </row>
     <row r="300" spans="1:108">
       <c r="F300" s="2"/>
-      <c r="K300" s="2"/>
-[...6 lines deleted...]
-      <c r="Y300" s="2"/>
+      <c r="L300" s="2"/>
+      <c r="N300" s="2"/>
+      <c r="P300" s="2"/>
+      <c r="R300" s="2"/>
+      <c r="T300" s="2"/>
+      <c r="V300" s="2"/>
+      <c r="X300" s="2"/>
+      <c r="Z300" s="2"/>
       <c r="DA300" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
     </row>
     <row r="301" spans="1:108">
       <c r="F301" s="2"/>
-      <c r="K301" s="2"/>
-[...6 lines deleted...]
-      <c r="Y301" s="2"/>
+      <c r="L301" s="2"/>
+      <c r="N301" s="2"/>
+      <c r="P301" s="2"/>
+      <c r="R301" s="2"/>
+      <c r="T301" s="2"/>
+      <c r="V301" s="2"/>
+      <c r="X301" s="2"/>
+      <c r="Z301" s="2"/>
       <c r="DA301" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
     </row>
     <row r="302" spans="1:108">
       <c r="F302" s="2"/>
-      <c r="K302" s="2"/>
-[...6 lines deleted...]
-      <c r="Y302" s="2"/>
+      <c r="L302" s="2"/>
+      <c r="N302" s="2"/>
+      <c r="P302" s="2"/>
+      <c r="R302" s="2"/>
+      <c r="T302" s="2"/>
+      <c r="V302" s="2"/>
+      <c r="X302" s="2"/>
+      <c r="Z302" s="2"/>
       <c r="DA302" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="303" spans="1:108">
       <c r="F303" s="2"/>
-      <c r="K303" s="2"/>
-[...6 lines deleted...]
-      <c r="Y303" s="2"/>
+      <c r="L303" s="2"/>
+      <c r="N303" s="2"/>
+      <c r="P303" s="2"/>
+      <c r="R303" s="2"/>
+      <c r="T303" s="2"/>
+      <c r="V303" s="2"/>
+      <c r="X303" s="2"/>
+      <c r="Z303" s="2"/>
       <c r="DA303" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
     </row>
     <row r="304" spans="1:108">
       <c r="F304" s="2"/>
-      <c r="K304" s="2"/>
-[...6 lines deleted...]
-      <c r="Y304" s="2"/>
+      <c r="L304" s="2"/>
+      <c r="N304" s="2"/>
+      <c r="P304" s="2"/>
+      <c r="R304" s="2"/>
+      <c r="T304" s="2"/>
+      <c r="V304" s="2"/>
+      <c r="X304" s="2"/>
+      <c r="Z304" s="2"/>
       <c r="DA304" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
     </row>
     <row r="305" spans="1:108">
       <c r="F305" s="2"/>
-      <c r="K305" s="2"/>
-[...6 lines deleted...]
-      <c r="Y305" s="2"/>
+      <c r="L305" s="2"/>
+      <c r="N305" s="2"/>
+      <c r="P305" s="2"/>
+      <c r="R305" s="2"/>
+      <c r="T305" s="2"/>
+      <c r="V305" s="2"/>
+      <c r="X305" s="2"/>
+      <c r="Z305" s="2"/>
       <c r="DA305" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
     </row>
     <row r="306" spans="1:108">
       <c r="F306" s="2"/>
-      <c r="K306" s="2"/>
-[...6 lines deleted...]
-      <c r="Y306" s="2"/>
+      <c r="L306" s="2"/>
+      <c r="N306" s="2"/>
+      <c r="P306" s="2"/>
+      <c r="R306" s="2"/>
+      <c r="T306" s="2"/>
+      <c r="V306" s="2"/>
+      <c r="X306" s="2"/>
+      <c r="Z306" s="2"/>
       <c r="DA306" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
     </row>
     <row r="307" spans="1:108">
       <c r="F307" s="2"/>
-      <c r="K307" s="2"/>
-[...6 lines deleted...]
-      <c r="Y307" s="2"/>
+      <c r="L307" s="2"/>
+      <c r="N307" s="2"/>
+      <c r="P307" s="2"/>
+      <c r="R307" s="2"/>
+      <c r="T307" s="2"/>
+      <c r="V307" s="2"/>
+      <c r="X307" s="2"/>
+      <c r="Z307" s="2"/>
       <c r="DA307" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
     </row>
     <row r="308" spans="1:108">
       <c r="F308" s="2"/>
-      <c r="K308" s="2"/>
-[...6 lines deleted...]
-      <c r="Y308" s="2"/>
+      <c r="L308" s="2"/>
+      <c r="N308" s="2"/>
+      <c r="P308" s="2"/>
+      <c r="R308" s="2"/>
+      <c r="T308" s="2"/>
+      <c r="V308" s="2"/>
+      <c r="X308" s="2"/>
+      <c r="Z308" s="2"/>
       <c r="DA308" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
     </row>
     <row r="309" spans="1:108">
       <c r="F309" s="2"/>
-      <c r="K309" s="2"/>
-[...6 lines deleted...]
-      <c r="Y309" s="2"/>
+      <c r="L309" s="2"/>
+      <c r="N309" s="2"/>
+      <c r="P309" s="2"/>
+      <c r="R309" s="2"/>
+      <c r="T309" s="2"/>
+      <c r="V309" s="2"/>
+      <c r="X309" s="2"/>
+      <c r="Z309" s="2"/>
       <c r="DA309" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
     </row>
     <row r="310" spans="1:108">
       <c r="F310" s="2"/>
-      <c r="K310" s="2"/>
-[...6 lines deleted...]
-      <c r="Y310" s="2"/>
+      <c r="L310" s="2"/>
+      <c r="N310" s="2"/>
+      <c r="P310" s="2"/>
+      <c r="R310" s="2"/>
+      <c r="T310" s="2"/>
+      <c r="V310" s="2"/>
+      <c r="X310" s="2"/>
+      <c r="Z310" s="2"/>
       <c r="DA310" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="311" spans="1:108">
       <c r="F311" s="2"/>
-      <c r="K311" s="2"/>
-[...6 lines deleted...]
-      <c r="Y311" s="2"/>
+      <c r="L311" s="2"/>
+      <c r="N311" s="2"/>
+      <c r="P311" s="2"/>
+      <c r="R311" s="2"/>
+      <c r="T311" s="2"/>
+      <c r="V311" s="2"/>
+      <c r="X311" s="2"/>
+      <c r="Z311" s="2"/>
       <c r="DA311" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
     </row>
     <row r="312" spans="1:108">
       <c r="F312" s="2"/>
-      <c r="K312" s="2"/>
-[...6 lines deleted...]
-      <c r="Y312" s="2"/>
+      <c r="L312" s="2"/>
+      <c r="N312" s="2"/>
+      <c r="P312" s="2"/>
+      <c r="R312" s="2"/>
+      <c r="T312" s="2"/>
+      <c r="V312" s="2"/>
+      <c r="X312" s="2"/>
+      <c r="Z312" s="2"/>
       <c r="DA312" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
     </row>
     <row r="313" spans="1:108">
       <c r="F313" s="2"/>
-      <c r="K313" s="2"/>
-[...6 lines deleted...]
-      <c r="Y313" s="2"/>
+      <c r="L313" s="2"/>
+      <c r="N313" s="2"/>
+      <c r="P313" s="2"/>
+      <c r="R313" s="2"/>
+      <c r="T313" s="2"/>
+      <c r="V313" s="2"/>
+      <c r="X313" s="2"/>
+      <c r="Z313" s="2"/>
       <c r="DA313" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="314" spans="1:108">
       <c r="F314" s="2"/>
-      <c r="K314" s="2"/>
-[...6 lines deleted...]
-      <c r="Y314" s="2"/>
+      <c r="L314" s="2"/>
+      <c r="N314" s="2"/>
+      <c r="P314" s="2"/>
+      <c r="R314" s="2"/>
+      <c r="T314" s="2"/>
+      <c r="V314" s="2"/>
+      <c r="X314" s="2"/>
+      <c r="Z314" s="2"/>
       <c r="DA314" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
     </row>
     <row r="315" spans="1:108">
       <c r="F315" s="2"/>
-      <c r="K315" s="2"/>
-[...6 lines deleted...]
-      <c r="Y315" s="2"/>
+      <c r="L315" s="2"/>
+      <c r="N315" s="2"/>
+      <c r="P315" s="2"/>
+      <c r="R315" s="2"/>
+      <c r="T315" s="2"/>
+      <c r="V315" s="2"/>
+      <c r="X315" s="2"/>
+      <c r="Z315" s="2"/>
       <c r="DA315" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
     </row>
     <row r="316" spans="1:108">
       <c r="F316" s="2"/>
-      <c r="K316" s="2"/>
-[...6 lines deleted...]
-      <c r="Y316" s="2"/>
+      <c r="L316" s="2"/>
+      <c r="N316" s="2"/>
+      <c r="P316" s="2"/>
+      <c r="R316" s="2"/>
+      <c r="T316" s="2"/>
+      <c r="V316" s="2"/>
+      <c r="X316" s="2"/>
+      <c r="Z316" s="2"/>
       <c r="DA316" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="317" spans="1:108">
       <c r="F317" s="2"/>
-      <c r="K317" s="2"/>
-[...6 lines deleted...]
-      <c r="Y317" s="2"/>
+      <c r="L317" s="2"/>
+      <c r="N317" s="2"/>
+      <c r="P317" s="2"/>
+      <c r="R317" s="2"/>
+      <c r="T317" s="2"/>
+      <c r="V317" s="2"/>
+      <c r="X317" s="2"/>
+      <c r="Z317" s="2"/>
       <c r="DA317" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
     </row>
     <row r="318" spans="1:108">
       <c r="F318" s="2"/>
-      <c r="K318" s="2"/>
-[...6 lines deleted...]
-      <c r="Y318" s="2"/>
+      <c r="L318" s="2"/>
+      <c r="N318" s="2"/>
+      <c r="P318" s="2"/>
+      <c r="R318" s="2"/>
+      <c r="T318" s="2"/>
+      <c r="V318" s="2"/>
+      <c r="X318" s="2"/>
+      <c r="Z318" s="2"/>
       <c r="DA318" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
     </row>
     <row r="319" spans="1:108">
       <c r="F319" s="2"/>
-      <c r="K319" s="2"/>
-[...6 lines deleted...]
-      <c r="Y319" s="2"/>
+      <c r="L319" s="2"/>
+      <c r="N319" s="2"/>
+      <c r="P319" s="2"/>
+      <c r="R319" s="2"/>
+      <c r="T319" s="2"/>
+      <c r="V319" s="2"/>
+      <c r="X319" s="2"/>
+      <c r="Z319" s="2"/>
       <c r="DA319" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="320" spans="1:108">
       <c r="F320" s="2"/>
-      <c r="K320" s="2"/>
-[...6 lines deleted...]
-      <c r="Y320" s="2"/>
+      <c r="L320" s="2"/>
+      <c r="N320" s="2"/>
+      <c r="P320" s="2"/>
+      <c r="R320" s="2"/>
+      <c r="T320" s="2"/>
+      <c r="V320" s="2"/>
+      <c r="X320" s="2"/>
+      <c r="Z320" s="2"/>
       <c r="DA320" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
     </row>
     <row r="321" spans="1:108">
       <c r="F321" s="2"/>
-      <c r="K321" s="2"/>
-[...6 lines deleted...]
-      <c r="Y321" s="2"/>
+      <c r="L321" s="2"/>
+      <c r="N321" s="2"/>
+      <c r="P321" s="2"/>
+      <c r="R321" s="2"/>
+      <c r="T321" s="2"/>
+      <c r="V321" s="2"/>
+      <c r="X321" s="2"/>
+      <c r="Z321" s="2"/>
       <c r="DA321" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
     </row>
     <row r="322" spans="1:108">
       <c r="F322" s="2"/>
-      <c r="K322" s="2"/>
-[...6 lines deleted...]
-      <c r="Y322" s="2"/>
+      <c r="L322" s="2"/>
+      <c r="N322" s="2"/>
+      <c r="P322" s="2"/>
+      <c r="R322" s="2"/>
+      <c r="T322" s="2"/>
+      <c r="V322" s="2"/>
+      <c r="X322" s="2"/>
+      <c r="Z322" s="2"/>
       <c r="DA322" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
     </row>
     <row r="323" spans="1:108">
       <c r="F323" s="2"/>
-      <c r="K323" s="2"/>
-[...6 lines deleted...]
-      <c r="Y323" s="2"/>
+      <c r="L323" s="2"/>
+      <c r="N323" s="2"/>
+      <c r="P323" s="2"/>
+      <c r="R323" s="2"/>
+      <c r="T323" s="2"/>
+      <c r="V323" s="2"/>
+      <c r="X323" s="2"/>
+      <c r="Z323" s="2"/>
       <c r="DA323" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
     </row>
     <row r="324" spans="1:108">
       <c r="F324" s="2"/>
-      <c r="K324" s="2"/>
-[...6 lines deleted...]
-      <c r="Y324" s="2"/>
+      <c r="L324" s="2"/>
+      <c r="N324" s="2"/>
+      <c r="P324" s="2"/>
+      <c r="R324" s="2"/>
+      <c r="T324" s="2"/>
+      <c r="V324" s="2"/>
+      <c r="X324" s="2"/>
+      <c r="Z324" s="2"/>
       <c r="DA324" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="325" spans="1:108">
       <c r="F325" s="2"/>
-      <c r="K325" s="2"/>
-[...6 lines deleted...]
-      <c r="Y325" s="2"/>
+      <c r="L325" s="2"/>
+      <c r="N325" s="2"/>
+      <c r="P325" s="2"/>
+      <c r="R325" s="2"/>
+      <c r="T325" s="2"/>
+      <c r="V325" s="2"/>
+      <c r="X325" s="2"/>
+      <c r="Z325" s="2"/>
       <c r="DA325" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
     </row>
     <row r="326" spans="1:108">
       <c r="F326" s="2"/>
-      <c r="K326" s="2"/>
-[...6 lines deleted...]
-      <c r="Y326" s="2"/>
+      <c r="L326" s="2"/>
+      <c r="N326" s="2"/>
+      <c r="P326" s="2"/>
+      <c r="R326" s="2"/>
+      <c r="T326" s="2"/>
+      <c r="V326" s="2"/>
+      <c r="X326" s="2"/>
+      <c r="Z326" s="2"/>
       <c r="DA326" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
     </row>
     <row r="327" spans="1:108">
       <c r="F327" s="2"/>
-      <c r="K327" s="2"/>
-[...6 lines deleted...]
-      <c r="Y327" s="2"/>
+      <c r="L327" s="2"/>
+      <c r="N327" s="2"/>
+      <c r="P327" s="2"/>
+      <c r="R327" s="2"/>
+      <c r="T327" s="2"/>
+      <c r="V327" s="2"/>
+      <c r="X327" s="2"/>
+      <c r="Z327" s="2"/>
       <c r="DA327" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="328" spans="1:108">
       <c r="F328" s="2"/>
-      <c r="K328" s="2"/>
-[...6 lines deleted...]
-      <c r="Y328" s="2"/>
+      <c r="L328" s="2"/>
+      <c r="N328" s="2"/>
+      <c r="P328" s="2"/>
+      <c r="R328" s="2"/>
+      <c r="T328" s="2"/>
+      <c r="V328" s="2"/>
+      <c r="X328" s="2"/>
+      <c r="Z328" s="2"/>
       <c r="DA328" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="329" spans="1:108">
       <c r="F329" s="2"/>
-      <c r="K329" s="2"/>
-[...6 lines deleted...]
-      <c r="Y329" s="2"/>
+      <c r="L329" s="2"/>
+      <c r="N329" s="2"/>
+      <c r="P329" s="2"/>
+      <c r="R329" s="2"/>
+      <c r="T329" s="2"/>
+      <c r="V329" s="2"/>
+      <c r="X329" s="2"/>
+      <c r="Z329" s="2"/>
       <c r="DA329" t="s">
-        <v>415</v>
+        <v>417</v>
       </c>
     </row>
     <row r="330" spans="1:108">
       <c r="F330" s="2"/>
-      <c r="K330" s="2"/>
-[...6 lines deleted...]
-      <c r="Y330" s="2"/>
+      <c r="L330" s="2"/>
+      <c r="N330" s="2"/>
+      <c r="P330" s="2"/>
+      <c r="R330" s="2"/>
+      <c r="T330" s="2"/>
+      <c r="V330" s="2"/>
+      <c r="X330" s="2"/>
+      <c r="Z330" s="2"/>
       <c r="DA330" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="331" spans="1:108">
       <c r="F331" s="2"/>
-      <c r="K331" s="2"/>
-[...6 lines deleted...]
-      <c r="Y331" s="2"/>
+      <c r="L331" s="2"/>
+      <c r="N331" s="2"/>
+      <c r="P331" s="2"/>
+      <c r="R331" s="2"/>
+      <c r="T331" s="2"/>
+      <c r="V331" s="2"/>
+      <c r="X331" s="2"/>
+      <c r="Z331" s="2"/>
       <c r="DA331" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
     </row>
     <row r="332" spans="1:108">
       <c r="F332" s="2"/>
-      <c r="K332" s="2"/>
-[...6 lines deleted...]
-      <c r="Y332" s="2"/>
+      <c r="L332" s="2"/>
+      <c r="N332" s="2"/>
+      <c r="P332" s="2"/>
+      <c r="R332" s="2"/>
+      <c r="T332" s="2"/>
+      <c r="V332" s="2"/>
+      <c r="X332" s="2"/>
+      <c r="Z332" s="2"/>
       <c r="DA332" t="s">
-        <v>418</v>
+        <v>420</v>
       </c>
     </row>
     <row r="333" spans="1:108">
       <c r="F333" s="2"/>
-      <c r="K333" s="2"/>
-[...6 lines deleted...]
-      <c r="Y333" s="2"/>
+      <c r="L333" s="2"/>
+      <c r="N333" s="2"/>
+      <c r="P333" s="2"/>
+      <c r="R333" s="2"/>
+      <c r="T333" s="2"/>
+      <c r="V333" s="2"/>
+      <c r="X333" s="2"/>
+      <c r="Z333" s="2"/>
       <c r="DA333" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="334" spans="1:108">
       <c r="F334" s="2"/>
-      <c r="K334" s="2"/>
-[...6 lines deleted...]
-      <c r="Y334" s="2"/>
+      <c r="L334" s="2"/>
+      <c r="N334" s="2"/>
+      <c r="P334" s="2"/>
+      <c r="R334" s="2"/>
+      <c r="T334" s="2"/>
+      <c r="V334" s="2"/>
+      <c r="X334" s="2"/>
+      <c r="Z334" s="2"/>
       <c r="DA334" t="s">
-        <v>420</v>
+        <v>422</v>
       </c>
     </row>
     <row r="335" spans="1:108">
       <c r="F335" s="2"/>
-      <c r="K335" s="2"/>
-[...6 lines deleted...]
-      <c r="Y335" s="2"/>
+      <c r="L335" s="2"/>
+      <c r="N335" s="2"/>
+      <c r="P335" s="2"/>
+      <c r="R335" s="2"/>
+      <c r="T335" s="2"/>
+      <c r="V335" s="2"/>
+      <c r="X335" s="2"/>
+      <c r="Z335" s="2"/>
       <c r="DA335" t="s">
-        <v>421</v>
+        <v>423</v>
       </c>
     </row>
     <row r="336" spans="1:108">
       <c r="F336" s="2"/>
-      <c r="K336" s="2"/>
-[...6 lines deleted...]
-      <c r="Y336" s="2"/>
+      <c r="L336" s="2"/>
+      <c r="N336" s="2"/>
+      <c r="P336" s="2"/>
+      <c r="R336" s="2"/>
+      <c r="T336" s="2"/>
+      <c r="V336" s="2"/>
+      <c r="X336" s="2"/>
+      <c r="Z336" s="2"/>
       <c r="DA336" t="s">
-        <v>422</v>
+        <v>424</v>
       </c>
     </row>
     <row r="337" spans="1:108">
       <c r="F337" s="2"/>
-      <c r="K337" s="2"/>
-[...6 lines deleted...]
-      <c r="Y337" s="2"/>
+      <c r="L337" s="2"/>
+      <c r="N337" s="2"/>
+      <c r="P337" s="2"/>
+      <c r="R337" s="2"/>
+      <c r="T337" s="2"/>
+      <c r="V337" s="2"/>
+      <c r="X337" s="2"/>
+      <c r="Z337" s="2"/>
       <c r="DA337" t="s">
-        <v>423</v>
+        <v>425</v>
       </c>
     </row>
     <row r="338" spans="1:108">
       <c r="F338" s="2"/>
-      <c r="K338" s="2"/>
-[...6 lines deleted...]
-      <c r="Y338" s="2"/>
+      <c r="L338" s="2"/>
+      <c r="N338" s="2"/>
+      <c r="P338" s="2"/>
+      <c r="R338" s="2"/>
+      <c r="T338" s="2"/>
+      <c r="V338" s="2"/>
+      <c r="X338" s="2"/>
+      <c r="Z338" s="2"/>
       <c r="DA338" t="s">
-        <v>424</v>
+        <v>426</v>
       </c>
     </row>
     <row r="339" spans="1:108">
       <c r="F339" s="2"/>
-      <c r="K339" s="2"/>
-[...6 lines deleted...]
-      <c r="Y339" s="2"/>
+      <c r="L339" s="2"/>
+      <c r="N339" s="2"/>
+      <c r="P339" s="2"/>
+      <c r="R339" s="2"/>
+      <c r="T339" s="2"/>
+      <c r="V339" s="2"/>
+      <c r="X339" s="2"/>
+      <c r="Z339" s="2"/>
       <c r="DA339" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
     </row>
     <row r="340" spans="1:108">
       <c r="F340" s="2"/>
-      <c r="K340" s="2"/>
-[...6 lines deleted...]
-      <c r="Y340" s="2"/>
+      <c r="L340" s="2"/>
+      <c r="N340" s="2"/>
+      <c r="P340" s="2"/>
+      <c r="R340" s="2"/>
+      <c r="T340" s="2"/>
+      <c r="V340" s="2"/>
+      <c r="X340" s="2"/>
+      <c r="Z340" s="2"/>
       <c r="DA340" t="s">
-        <v>426</v>
+        <v>428</v>
       </c>
     </row>
     <row r="341" spans="1:108">
       <c r="F341" s="2"/>
-      <c r="K341" s="2"/>
-[...6 lines deleted...]
-      <c r="Y341" s="2"/>
+      <c r="L341" s="2"/>
+      <c r="N341" s="2"/>
+      <c r="P341" s="2"/>
+      <c r="R341" s="2"/>
+      <c r="T341" s="2"/>
+      <c r="V341" s="2"/>
+      <c r="X341" s="2"/>
+      <c r="Z341" s="2"/>
       <c r="DA341" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
     </row>
     <row r="342" spans="1:108">
       <c r="F342" s="2"/>
-      <c r="K342" s="2"/>
-[...6 lines deleted...]
-      <c r="Y342" s="2"/>
+      <c r="L342" s="2"/>
+      <c r="N342" s="2"/>
+      <c r="P342" s="2"/>
+      <c r="R342" s="2"/>
+      <c r="T342" s="2"/>
+      <c r="V342" s="2"/>
+      <c r="X342" s="2"/>
+      <c r="Z342" s="2"/>
       <c r="DA342" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
     </row>
     <row r="343" spans="1:108">
       <c r="F343" s="2"/>
-      <c r="K343" s="2"/>
-[...6 lines deleted...]
-      <c r="Y343" s="2"/>
+      <c r="L343" s="2"/>
+      <c r="N343" s="2"/>
+      <c r="P343" s="2"/>
+      <c r="R343" s="2"/>
+      <c r="T343" s="2"/>
+      <c r="V343" s="2"/>
+      <c r="X343" s="2"/>
+      <c r="Z343" s="2"/>
       <c r="DA343" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
     </row>
     <row r="344" spans="1:108">
       <c r="F344" s="2"/>
-      <c r="K344" s="2"/>
-[...6 lines deleted...]
-      <c r="Y344" s="2"/>
+      <c r="L344" s="2"/>
+      <c r="N344" s="2"/>
+      <c r="P344" s="2"/>
+      <c r="R344" s="2"/>
+      <c r="T344" s="2"/>
+      <c r="V344" s="2"/>
+      <c r="X344" s="2"/>
+      <c r="Z344" s="2"/>
       <c r="DA344" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="345" spans="1:108">
       <c r="F345" s="2"/>
-      <c r="K345" s="2"/>
-[...6 lines deleted...]
-      <c r="Y345" s="2"/>
+      <c r="L345" s="2"/>
+      <c r="N345" s="2"/>
+      <c r="P345" s="2"/>
+      <c r="R345" s="2"/>
+      <c r="T345" s="2"/>
+      <c r="V345" s="2"/>
+      <c r="X345" s="2"/>
+      <c r="Z345" s="2"/>
       <c r="DA345" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
     </row>
     <row r="346" spans="1:108">
       <c r="F346" s="2"/>
-      <c r="K346" s="2"/>
-[...6 lines deleted...]
-      <c r="Y346" s="2"/>
+      <c r="L346" s="2"/>
+      <c r="N346" s="2"/>
+      <c r="P346" s="2"/>
+      <c r="R346" s="2"/>
+      <c r="T346" s="2"/>
+      <c r="V346" s="2"/>
+      <c r="X346" s="2"/>
+      <c r="Z346" s="2"/>
       <c r="DA346" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
     </row>
     <row r="347" spans="1:108">
       <c r="F347" s="2"/>
-      <c r="K347" s="2"/>
-[...6 lines deleted...]
-      <c r="Y347" s="2"/>
+      <c r="L347" s="2"/>
+      <c r="N347" s="2"/>
+      <c r="P347" s="2"/>
+      <c r="R347" s="2"/>
+      <c r="T347" s="2"/>
+      <c r="V347" s="2"/>
+      <c r="X347" s="2"/>
+      <c r="Z347" s="2"/>
       <c r="DA347" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="348" spans="1:108">
       <c r="F348" s="2"/>
-      <c r="K348" s="2"/>
-[...6 lines deleted...]
-      <c r="Y348" s="2"/>
+      <c r="L348" s="2"/>
+      <c r="N348" s="2"/>
+      <c r="P348" s="2"/>
+      <c r="R348" s="2"/>
+      <c r="T348" s="2"/>
+      <c r="V348" s="2"/>
+      <c r="X348" s="2"/>
+      <c r="Z348" s="2"/>
       <c r="DA348" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="349" spans="1:108">
       <c r="F349" s="2"/>
-      <c r="K349" s="2"/>
-[...6 lines deleted...]
-      <c r="Y349" s="2"/>
+      <c r="L349" s="2"/>
+      <c r="N349" s="2"/>
+      <c r="P349" s="2"/>
+      <c r="R349" s="2"/>
+      <c r="T349" s="2"/>
+      <c r="V349" s="2"/>
+      <c r="X349" s="2"/>
+      <c r="Z349" s="2"/>
       <c r="DA349" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
     </row>
     <row r="350" spans="1:108">
       <c r="F350" s="2"/>
-      <c r="K350" s="2"/>
-[...6 lines deleted...]
-      <c r="Y350" s="2"/>
+      <c r="L350" s="2"/>
+      <c r="N350" s="2"/>
+      <c r="P350" s="2"/>
+      <c r="R350" s="2"/>
+      <c r="T350" s="2"/>
+      <c r="V350" s="2"/>
+      <c r="X350" s="2"/>
+      <c r="Z350" s="2"/>
       <c r="DA350" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="351" spans="1:108">
       <c r="F351" s="2"/>
-      <c r="K351" s="2"/>
-[...6 lines deleted...]
-      <c r="Y351" s="2"/>
+      <c r="L351" s="2"/>
+      <c r="N351" s="2"/>
+      <c r="P351" s="2"/>
+      <c r="R351" s="2"/>
+      <c r="T351" s="2"/>
+      <c r="V351" s="2"/>
+      <c r="X351" s="2"/>
+      <c r="Z351" s="2"/>
       <c r="DA351" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
     </row>
     <row r="352" spans="1:108">
       <c r="F352" s="2"/>
-      <c r="K352" s="2"/>
-[...6 lines deleted...]
-      <c r="Y352" s="2"/>
+      <c r="L352" s="2"/>
+      <c r="N352" s="2"/>
+      <c r="P352" s="2"/>
+      <c r="R352" s="2"/>
+      <c r="T352" s="2"/>
+      <c r="V352" s="2"/>
+      <c r="X352" s="2"/>
+      <c r="Z352" s="2"/>
       <c r="DA352" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
     </row>
     <row r="353" spans="1:108">
       <c r="F353" s="2"/>
-      <c r="K353" s="2"/>
-[...6 lines deleted...]
-      <c r="Y353" s="2"/>
+      <c r="L353" s="2"/>
+      <c r="N353" s="2"/>
+      <c r="P353" s="2"/>
+      <c r="R353" s="2"/>
+      <c r="T353" s="2"/>
+      <c r="V353" s="2"/>
+      <c r="X353" s="2"/>
+      <c r="Z353" s="2"/>
       <c r="DA353" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
     </row>
     <row r="354" spans="1:108">
       <c r="F354" s="2"/>
-      <c r="K354" s="2"/>
-[...6 lines deleted...]
-      <c r="Y354" s="2"/>
+      <c r="L354" s="2"/>
+      <c r="N354" s="2"/>
+      <c r="P354" s="2"/>
+      <c r="R354" s="2"/>
+      <c r="T354" s="2"/>
+      <c r="V354" s="2"/>
+      <c r="X354" s="2"/>
+      <c r="Z354" s="2"/>
       <c r="DA354" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="355" spans="1:108">
       <c r="F355" s="2"/>
-      <c r="K355" s="2"/>
-[...6 lines deleted...]
-      <c r="Y355" s="2"/>
+      <c r="L355" s="2"/>
+      <c r="N355" s="2"/>
+      <c r="P355" s="2"/>
+      <c r="R355" s="2"/>
+      <c r="T355" s="2"/>
+      <c r="V355" s="2"/>
+      <c r="X355" s="2"/>
+      <c r="Z355" s="2"/>
       <c r="DA355" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
     </row>
     <row r="356" spans="1:108">
       <c r="F356" s="2"/>
-      <c r="K356" s="2"/>
-[...6 lines deleted...]
-      <c r="Y356" s="2"/>
+      <c r="L356" s="2"/>
+      <c r="N356" s="2"/>
+      <c r="P356" s="2"/>
+      <c r="R356" s="2"/>
+      <c r="T356" s="2"/>
+      <c r="V356" s="2"/>
+      <c r="X356" s="2"/>
+      <c r="Z356" s="2"/>
       <c r="DA356" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
     </row>
     <row r="357" spans="1:108">
       <c r="F357" s="2"/>
-      <c r="K357" s="2"/>
-[...6 lines deleted...]
-      <c r="Y357" s="2"/>
+      <c r="L357" s="2"/>
+      <c r="N357" s="2"/>
+      <c r="P357" s="2"/>
+      <c r="R357" s="2"/>
+      <c r="T357" s="2"/>
+      <c r="V357" s="2"/>
+      <c r="X357" s="2"/>
+      <c r="Z357" s="2"/>
       <c r="DA357" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
     </row>
     <row r="358" spans="1:108">
       <c r="F358" s="2"/>
-      <c r="K358" s="2"/>
-[...6 lines deleted...]
-      <c r="Y358" s="2"/>
+      <c r="L358" s="2"/>
+      <c r="N358" s="2"/>
+      <c r="P358" s="2"/>
+      <c r="R358" s="2"/>
+      <c r="T358" s="2"/>
+      <c r="V358" s="2"/>
+      <c r="X358" s="2"/>
+      <c r="Z358" s="2"/>
       <c r="DA358" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
     </row>
     <row r="359" spans="1:108">
       <c r="F359" s="2"/>
-      <c r="K359" s="2"/>
-[...6 lines deleted...]
-      <c r="Y359" s="2"/>
+      <c r="L359" s="2"/>
+      <c r="N359" s="2"/>
+      <c r="P359" s="2"/>
+      <c r="R359" s="2"/>
+      <c r="T359" s="2"/>
+      <c r="V359" s="2"/>
+      <c r="X359" s="2"/>
+      <c r="Z359" s="2"/>
       <c r="DA359" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
     </row>
     <row r="360" spans="1:108">
       <c r="F360" s="2"/>
-      <c r="K360" s="2"/>
-[...6 lines deleted...]
-      <c r="Y360" s="2"/>
+      <c r="L360" s="2"/>
+      <c r="N360" s="2"/>
+      <c r="P360" s="2"/>
+      <c r="R360" s="2"/>
+      <c r="T360" s="2"/>
+      <c r="V360" s="2"/>
+      <c r="X360" s="2"/>
+      <c r="Z360" s="2"/>
       <c r="DA360" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
     </row>
     <row r="361" spans="1:108">
       <c r="F361" s="2"/>
-      <c r="K361" s="2"/>
-[...6 lines deleted...]
-      <c r="Y361" s="2"/>
+      <c r="L361" s="2"/>
+      <c r="N361" s="2"/>
+      <c r="P361" s="2"/>
+      <c r="R361" s="2"/>
+      <c r="T361" s="2"/>
+      <c r="V361" s="2"/>
+      <c r="X361" s="2"/>
+      <c r="Z361" s="2"/>
       <c r="DA361" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
     </row>
     <row r="362" spans="1:108">
       <c r="F362" s="2"/>
-      <c r="K362" s="2"/>
-[...6 lines deleted...]
-      <c r="Y362" s="2"/>
+      <c r="L362" s="2"/>
+      <c r="N362" s="2"/>
+      <c r="P362" s="2"/>
+      <c r="R362" s="2"/>
+      <c r="T362" s="2"/>
+      <c r="V362" s="2"/>
+      <c r="X362" s="2"/>
+      <c r="Z362" s="2"/>
       <c r="DA362" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
     </row>
     <row r="363" spans="1:108">
       <c r="F363" s="2"/>
-      <c r="K363" s="2"/>
-[...6 lines deleted...]
-      <c r="Y363" s="2"/>
+      <c r="L363" s="2"/>
+      <c r="N363" s="2"/>
+      <c r="P363" s="2"/>
+      <c r="R363" s="2"/>
+      <c r="T363" s="2"/>
+      <c r="V363" s="2"/>
+      <c r="X363" s="2"/>
+      <c r="Z363" s="2"/>
       <c r="DA363" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
     </row>
     <row r="364" spans="1:108">
       <c r="F364" s="2"/>
-      <c r="K364" s="2"/>
-[...6 lines deleted...]
-      <c r="Y364" s="2"/>
+      <c r="L364" s="2"/>
+      <c r="N364" s="2"/>
+      <c r="P364" s="2"/>
+      <c r="R364" s="2"/>
+      <c r="T364" s="2"/>
+      <c r="V364" s="2"/>
+      <c r="X364" s="2"/>
+      <c r="Z364" s="2"/>
       <c r="DA364" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="365" spans="1:108">
       <c r="F365" s="2"/>
-      <c r="K365" s="2"/>
-[...6 lines deleted...]
-      <c r="Y365" s="2"/>
+      <c r="L365" s="2"/>
+      <c r="N365" s="2"/>
+      <c r="P365" s="2"/>
+      <c r="R365" s="2"/>
+      <c r="T365" s="2"/>
+      <c r="V365" s="2"/>
+      <c r="X365" s="2"/>
+      <c r="Z365" s="2"/>
       <c r="DA365" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
     </row>
     <row r="366" spans="1:108">
       <c r="F366" s="2"/>
-      <c r="K366" s="2"/>
-[...6 lines deleted...]
-      <c r="Y366" s="2"/>
+      <c r="L366" s="2"/>
+      <c r="N366" s="2"/>
+      <c r="P366" s="2"/>
+      <c r="R366" s="2"/>
+      <c r="T366" s="2"/>
+      <c r="V366" s="2"/>
+      <c r="X366" s="2"/>
+      <c r="Z366" s="2"/>
       <c r="DA366" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
     </row>
     <row r="367" spans="1:108">
       <c r="F367" s="2"/>
-      <c r="K367" s="2"/>
-[...6 lines deleted...]
-      <c r="Y367" s="2"/>
+      <c r="L367" s="2"/>
+      <c r="N367" s="2"/>
+      <c r="P367" s="2"/>
+      <c r="R367" s="2"/>
+      <c r="T367" s="2"/>
+      <c r="V367" s="2"/>
+      <c r="X367" s="2"/>
+      <c r="Z367" s="2"/>
       <c r="DA367" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
     </row>
     <row r="368" spans="1:108">
       <c r="F368" s="2"/>
-      <c r="K368" s="2"/>
-[...6 lines deleted...]
-      <c r="Y368" s="2"/>
+      <c r="L368" s="2"/>
+      <c r="N368" s="2"/>
+      <c r="P368" s="2"/>
+      <c r="R368" s="2"/>
+      <c r="T368" s="2"/>
+      <c r="V368" s="2"/>
+      <c r="X368" s="2"/>
+      <c r="Z368" s="2"/>
       <c r="DA368" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="369" spans="1:108">
       <c r="F369" s="2"/>
-      <c r="K369" s="2"/>
-[...6 lines deleted...]
-      <c r="Y369" s="2"/>
+      <c r="L369" s="2"/>
+      <c r="N369" s="2"/>
+      <c r="P369" s="2"/>
+      <c r="R369" s="2"/>
+      <c r="T369" s="2"/>
+      <c r="V369" s="2"/>
+      <c r="X369" s="2"/>
+      <c r="Z369" s="2"/>
       <c r="DA369" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
     </row>
     <row r="370" spans="1:108">
       <c r="F370" s="2"/>
-      <c r="K370" s="2"/>
-[...6 lines deleted...]
-      <c r="Y370" s="2"/>
+      <c r="L370" s="2"/>
+      <c r="N370" s="2"/>
+      <c r="P370" s="2"/>
+      <c r="R370" s="2"/>
+      <c r="T370" s="2"/>
+      <c r="V370" s="2"/>
+      <c r="X370" s="2"/>
+      <c r="Z370" s="2"/>
       <c r="DA370" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="371" spans="1:108">
       <c r="F371" s="2"/>
-      <c r="K371" s="2"/>
-[...6 lines deleted...]
-      <c r="Y371" s="2"/>
+      <c r="L371" s="2"/>
+      <c r="N371" s="2"/>
+      <c r="P371" s="2"/>
+      <c r="R371" s="2"/>
+      <c r="T371" s="2"/>
+      <c r="V371" s="2"/>
+      <c r="X371" s="2"/>
+      <c r="Z371" s="2"/>
       <c r="DA371" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
     </row>
     <row r="372" spans="1:108">
       <c r="F372" s="2"/>
-      <c r="K372" s="2"/>
-[...6 lines deleted...]
-      <c r="Y372" s="2"/>
+      <c r="L372" s="2"/>
+      <c r="N372" s="2"/>
+      <c r="P372" s="2"/>
+      <c r="R372" s="2"/>
+      <c r="T372" s="2"/>
+      <c r="V372" s="2"/>
+      <c r="X372" s="2"/>
+      <c r="Z372" s="2"/>
       <c r="DA372" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
     </row>
     <row r="373" spans="1:108">
       <c r="F373" s="2"/>
-      <c r="K373" s="2"/>
-[...6 lines deleted...]
-      <c r="Y373" s="2"/>
+      <c r="L373" s="2"/>
+      <c r="N373" s="2"/>
+      <c r="P373" s="2"/>
+      <c r="R373" s="2"/>
+      <c r="T373" s="2"/>
+      <c r="V373" s="2"/>
+      <c r="X373" s="2"/>
+      <c r="Z373" s="2"/>
       <c r="DA373" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
     </row>
     <row r="374" spans="1:108">
       <c r="F374" s="2"/>
-      <c r="K374" s="2"/>
-[...6 lines deleted...]
-      <c r="Y374" s="2"/>
+      <c r="L374" s="2"/>
+      <c r="N374" s="2"/>
+      <c r="P374" s="2"/>
+      <c r="R374" s="2"/>
+      <c r="T374" s="2"/>
+      <c r="V374" s="2"/>
+      <c r="X374" s="2"/>
+      <c r="Z374" s="2"/>
       <c r="DA374" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="375" spans="1:108">
       <c r="F375" s="2"/>
-      <c r="K375" s="2"/>
-[...6 lines deleted...]
-      <c r="Y375" s="2"/>
+      <c r="L375" s="2"/>
+      <c r="N375" s="2"/>
+      <c r="P375" s="2"/>
+      <c r="R375" s="2"/>
+      <c r="T375" s="2"/>
+      <c r="V375" s="2"/>
+      <c r="X375" s="2"/>
+      <c r="Z375" s="2"/>
       <c r="DA375" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
     </row>
     <row r="376" spans="1:108">
       <c r="F376" s="2"/>
-      <c r="K376" s="2"/>
-[...6 lines deleted...]
-      <c r="Y376" s="2"/>
+      <c r="L376" s="2"/>
+      <c r="N376" s="2"/>
+      <c r="P376" s="2"/>
+      <c r="R376" s="2"/>
+      <c r="T376" s="2"/>
+      <c r="V376" s="2"/>
+      <c r="X376" s="2"/>
+      <c r="Z376" s="2"/>
       <c r="DA376" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
     </row>
     <row r="377" spans="1:108">
       <c r="F377" s="2"/>
-      <c r="K377" s="2"/>
-[...6 lines deleted...]
-      <c r="Y377" s="2"/>
+      <c r="L377" s="2"/>
+      <c r="N377" s="2"/>
+      <c r="P377" s="2"/>
+      <c r="R377" s="2"/>
+      <c r="T377" s="2"/>
+      <c r="V377" s="2"/>
+      <c r="X377" s="2"/>
+      <c r="Z377" s="2"/>
       <c r="DA377" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="378" spans="1:108">
       <c r="F378" s="2"/>
-      <c r="K378" s="2"/>
-[...6 lines deleted...]
-      <c r="Y378" s="2"/>
+      <c r="L378" s="2"/>
+      <c r="N378" s="2"/>
+      <c r="P378" s="2"/>
+      <c r="R378" s="2"/>
+      <c r="T378" s="2"/>
+      <c r="V378" s="2"/>
+      <c r="X378" s="2"/>
+      <c r="Z378" s="2"/>
       <c r="DA378" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="379" spans="1:108">
       <c r="F379" s="2"/>
-      <c r="K379" s="2"/>
-[...6 lines deleted...]
-      <c r="Y379" s="2"/>
+      <c r="L379" s="2"/>
+      <c r="N379" s="2"/>
+      <c r="P379" s="2"/>
+      <c r="R379" s="2"/>
+      <c r="T379" s="2"/>
+      <c r="V379" s="2"/>
+      <c r="X379" s="2"/>
+      <c r="Z379" s="2"/>
       <c r="DA379" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
     </row>
     <row r="380" spans="1:108">
       <c r="F380" s="2"/>
-      <c r="K380" s="2"/>
-[...6 lines deleted...]
-      <c r="Y380" s="2"/>
+      <c r="L380" s="2"/>
+      <c r="N380" s="2"/>
+      <c r="P380" s="2"/>
+      <c r="R380" s="2"/>
+      <c r="T380" s="2"/>
+      <c r="V380" s="2"/>
+      <c r="X380" s="2"/>
+      <c r="Z380" s="2"/>
       <c r="DA380" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
     </row>
     <row r="381" spans="1:108">
       <c r="F381" s="2"/>
-      <c r="K381" s="2"/>
-[...6 lines deleted...]
-      <c r="Y381" s="2"/>
+      <c r="L381" s="2"/>
+      <c r="N381" s="2"/>
+      <c r="P381" s="2"/>
+      <c r="R381" s="2"/>
+      <c r="T381" s="2"/>
+      <c r="V381" s="2"/>
+      <c r="X381" s="2"/>
+      <c r="Z381" s="2"/>
       <c r="DA381" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
     </row>
     <row r="382" spans="1:108">
       <c r="F382" s="2"/>
-      <c r="K382" s="2"/>
-[...6 lines deleted...]
-      <c r="Y382" s="2"/>
+      <c r="L382" s="2"/>
+      <c r="N382" s="2"/>
+      <c r="P382" s="2"/>
+      <c r="R382" s="2"/>
+      <c r="T382" s="2"/>
+      <c r="V382" s="2"/>
+      <c r="X382" s="2"/>
+      <c r="Z382" s="2"/>
       <c r="DA382" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
     </row>
     <row r="383" spans="1:108">
       <c r="F383" s="2"/>
-      <c r="K383" s="2"/>
-[...6 lines deleted...]
-      <c r="Y383" s="2"/>
+      <c r="L383" s="2"/>
+      <c r="N383" s="2"/>
+      <c r="P383" s="2"/>
+      <c r="R383" s="2"/>
+      <c r="T383" s="2"/>
+      <c r="V383" s="2"/>
+      <c r="X383" s="2"/>
+      <c r="Z383" s="2"/>
       <c r="DA383" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
     </row>
     <row r="384" spans="1:108">
       <c r="F384" s="2"/>
-      <c r="K384" s="2"/>
-[...6 lines deleted...]
-      <c r="Y384" s="2"/>
+      <c r="L384" s="2"/>
+      <c r="N384" s="2"/>
+      <c r="P384" s="2"/>
+      <c r="R384" s="2"/>
+      <c r="T384" s="2"/>
+      <c r="V384" s="2"/>
+      <c r="X384" s="2"/>
+      <c r="Z384" s="2"/>
       <c r="DA384" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
     </row>
     <row r="385" spans="1:108">
       <c r="F385" s="2"/>
-      <c r="K385" s="2"/>
-[...6 lines deleted...]
-      <c r="Y385" s="2"/>
+      <c r="L385" s="2"/>
+      <c r="N385" s="2"/>
+      <c r="P385" s="2"/>
+      <c r="R385" s="2"/>
+      <c r="T385" s="2"/>
+      <c r="V385" s="2"/>
+      <c r="X385" s="2"/>
+      <c r="Z385" s="2"/>
       <c r="DA385" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
     </row>
     <row r="386" spans="1:108">
       <c r="F386" s="2"/>
-      <c r="K386" s="2"/>
-[...6 lines deleted...]
-      <c r="Y386" s="2"/>
+      <c r="L386" s="2"/>
+      <c r="N386" s="2"/>
+      <c r="P386" s="2"/>
+      <c r="R386" s="2"/>
+      <c r="T386" s="2"/>
+      <c r="V386" s="2"/>
+      <c r="X386" s="2"/>
+      <c r="Z386" s="2"/>
       <c r="DA386" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
     </row>
     <row r="387" spans="1:108">
       <c r="F387" s="2"/>
-      <c r="K387" s="2"/>
-[...6 lines deleted...]
-      <c r="Y387" s="2"/>
+      <c r="L387" s="2"/>
+      <c r="N387" s="2"/>
+      <c r="P387" s="2"/>
+      <c r="R387" s="2"/>
+      <c r="T387" s="2"/>
+      <c r="V387" s="2"/>
+      <c r="X387" s="2"/>
+      <c r="Z387" s="2"/>
       <c r="DA387" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
     </row>
     <row r="388" spans="1:108">
       <c r="F388" s="2"/>
-      <c r="K388" s="2"/>
-[...6 lines deleted...]
-      <c r="Y388" s="2"/>
+      <c r="L388" s="2"/>
+      <c r="N388" s="2"/>
+      <c r="P388" s="2"/>
+      <c r="R388" s="2"/>
+      <c r="T388" s="2"/>
+      <c r="V388" s="2"/>
+      <c r="X388" s="2"/>
+      <c r="Z388" s="2"/>
       <c r="DA388" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
     </row>
     <row r="389" spans="1:108">
       <c r="F389" s="2"/>
-      <c r="K389" s="2"/>
-[...6 lines deleted...]
-      <c r="Y389" s="2"/>
+      <c r="L389" s="2"/>
+      <c r="N389" s="2"/>
+      <c r="P389" s="2"/>
+      <c r="R389" s="2"/>
+      <c r="T389" s="2"/>
+      <c r="V389" s="2"/>
+      <c r="X389" s="2"/>
+      <c r="Z389" s="2"/>
       <c r="DA389" t="s">
-        <v>475</v>
+        <v>477</v>
       </c>
     </row>
     <row r="390" spans="1:108">
       <c r="F390" s="2"/>
-      <c r="K390" s="2"/>
-[...6 lines deleted...]
-      <c r="Y390" s="2"/>
+      <c r="L390" s="2"/>
+      <c r="N390" s="2"/>
+      <c r="P390" s="2"/>
+      <c r="R390" s="2"/>
+      <c r="T390" s="2"/>
+      <c r="V390" s="2"/>
+      <c r="X390" s="2"/>
+      <c r="Z390" s="2"/>
       <c r="DA390" t="s">
-        <v>476</v>
+        <v>478</v>
       </c>
     </row>
     <row r="391" spans="1:108">
       <c r="F391" s="2"/>
-      <c r="K391" s="2"/>
-[...6 lines deleted...]
-      <c r="Y391" s="2"/>
+      <c r="L391" s="2"/>
+      <c r="N391" s="2"/>
+      <c r="P391" s="2"/>
+      <c r="R391" s="2"/>
+      <c r="T391" s="2"/>
+      <c r="V391" s="2"/>
+      <c r="X391" s="2"/>
+      <c r="Z391" s="2"/>
       <c r="DA391" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
     </row>
     <row r="392" spans="1:108">
       <c r="F392" s="2"/>
-      <c r="K392" s="2"/>
-[...6 lines deleted...]
-      <c r="Y392" s="2"/>
+      <c r="L392" s="2"/>
+      <c r="N392" s="2"/>
+      <c r="P392" s="2"/>
+      <c r="R392" s="2"/>
+      <c r="T392" s="2"/>
+      <c r="V392" s="2"/>
+      <c r="X392" s="2"/>
+      <c r="Z392" s="2"/>
       <c r="DA392" t="s">
-        <v>478</v>
+        <v>480</v>
       </c>
     </row>
     <row r="393" spans="1:108">
       <c r="F393" s="2"/>
-      <c r="K393" s="2"/>
-[...6 lines deleted...]
-      <c r="Y393" s="2"/>
+      <c r="L393" s="2"/>
+      <c r="N393" s="2"/>
+      <c r="P393" s="2"/>
+      <c r="R393" s="2"/>
+      <c r="T393" s="2"/>
+      <c r="V393" s="2"/>
+      <c r="X393" s="2"/>
+      <c r="Z393" s="2"/>
       <c r="DA393" t="s">
-        <v>479</v>
+        <v>481</v>
       </c>
     </row>
     <row r="394" spans="1:108">
       <c r="F394" s="2"/>
-      <c r="K394" s="2"/>
-[...6 lines deleted...]
-      <c r="Y394" s="2"/>
+      <c r="L394" s="2"/>
+      <c r="N394" s="2"/>
+      <c r="P394" s="2"/>
+      <c r="R394" s="2"/>
+      <c r="T394" s="2"/>
+      <c r="V394" s="2"/>
+      <c r="X394" s="2"/>
+      <c r="Z394" s="2"/>
       <c r="DA394" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="395" spans="1:108">
       <c r="F395" s="2"/>
-      <c r="K395" s="2"/>
-[...6 lines deleted...]
-      <c r="Y395" s="2"/>
+      <c r="L395" s="2"/>
+      <c r="N395" s="2"/>
+      <c r="P395" s="2"/>
+      <c r="R395" s="2"/>
+      <c r="T395" s="2"/>
+      <c r="V395" s="2"/>
+      <c r="X395" s="2"/>
+      <c r="Z395" s="2"/>
       <c r="DA395" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="396" spans="1:108">
       <c r="F396" s="2"/>
-      <c r="K396" s="2"/>
-[...6 lines deleted...]
-      <c r="Y396" s="2"/>
+      <c r="L396" s="2"/>
+      <c r="N396" s="2"/>
+      <c r="P396" s="2"/>
+      <c r="R396" s="2"/>
+      <c r="T396" s="2"/>
+      <c r="V396" s="2"/>
+      <c r="X396" s="2"/>
+      <c r="Z396" s="2"/>
       <c r="DA396" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
     </row>
     <row r="397" spans="1:108">
       <c r="F397" s="2"/>
-      <c r="K397" s="2"/>
-[...6 lines deleted...]
-      <c r="Y397" s="2"/>
+      <c r="L397" s="2"/>
+      <c r="N397" s="2"/>
+      <c r="P397" s="2"/>
+      <c r="R397" s="2"/>
+      <c r="T397" s="2"/>
+      <c r="V397" s="2"/>
+      <c r="X397" s="2"/>
+      <c r="Z397" s="2"/>
       <c r="DA397" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
     </row>
     <row r="398" spans="1:108">
       <c r="F398" s="2"/>
-      <c r="K398" s="2"/>
-[...6 lines deleted...]
-      <c r="Y398" s="2"/>
+      <c r="L398" s="2"/>
+      <c r="N398" s="2"/>
+      <c r="P398" s="2"/>
+      <c r="R398" s="2"/>
+      <c r="T398" s="2"/>
+      <c r="V398" s="2"/>
+      <c r="X398" s="2"/>
+      <c r="Z398" s="2"/>
       <c r="DA398" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="399" spans="1:108">
       <c r="F399" s="2"/>
-      <c r="K399" s="2"/>
-[...6 lines deleted...]
-      <c r="Y399" s="2"/>
+      <c r="L399" s="2"/>
+      <c r="N399" s="2"/>
+      <c r="P399" s="2"/>
+      <c r="R399" s="2"/>
+      <c r="T399" s="2"/>
+      <c r="V399" s="2"/>
+      <c r="X399" s="2"/>
+      <c r="Z399" s="2"/>
       <c r="DA399" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="400" spans="1:108">
       <c r="F400" s="2"/>
-      <c r="K400" s="2"/>
-[...6 lines deleted...]
-      <c r="Y400" s="2"/>
+      <c r="L400" s="2"/>
+      <c r="N400" s="2"/>
+      <c r="P400" s="2"/>
+      <c r="R400" s="2"/>
+      <c r="T400" s="2"/>
+      <c r="V400" s="2"/>
+      <c r="X400" s="2"/>
+      <c r="Z400" s="2"/>
       <c r="DA400" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
     </row>
     <row r="401" spans="1:108">
       <c r="F401" s="2"/>
-      <c r="K401" s="2"/>
-[...6 lines deleted...]
-      <c r="Y401" s="2"/>
+      <c r="L401" s="2"/>
+      <c r="N401" s="2"/>
+      <c r="P401" s="2"/>
+      <c r="R401" s="2"/>
+      <c r="T401" s="2"/>
+      <c r="V401" s="2"/>
+      <c r="X401" s="2"/>
+      <c r="Z401" s="2"/>
       <c r="DA401" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="402" spans="1:108">
       <c r="F402" s="2"/>
-      <c r="K402" s="2"/>
-[...6 lines deleted...]
-      <c r="Y402" s="2"/>
+      <c r="L402" s="2"/>
+      <c r="N402" s="2"/>
+      <c r="P402" s="2"/>
+      <c r="R402" s="2"/>
+      <c r="T402" s="2"/>
+      <c r="V402" s="2"/>
+      <c r="X402" s="2"/>
+      <c r="Z402" s="2"/>
       <c r="DA402" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
     </row>
     <row r="403" spans="1:108">
       <c r="F403" s="2"/>
-      <c r="K403" s="2"/>
-[...6 lines deleted...]
-      <c r="Y403" s="2"/>
+      <c r="L403" s="2"/>
+      <c r="N403" s="2"/>
+      <c r="P403" s="2"/>
+      <c r="R403" s="2"/>
+      <c r="T403" s="2"/>
+      <c r="V403" s="2"/>
+      <c r="X403" s="2"/>
+      <c r="Z403" s="2"/>
       <c r="DA403" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
     </row>
     <row r="404" spans="1:108">
       <c r="F404" s="2"/>
-      <c r="K404" s="2"/>
-[...6 lines deleted...]
-      <c r="Y404" s="2"/>
+      <c r="L404" s="2"/>
+      <c r="N404" s="2"/>
+      <c r="P404" s="2"/>
+      <c r="R404" s="2"/>
+      <c r="T404" s="2"/>
+      <c r="V404" s="2"/>
+      <c r="X404" s="2"/>
+      <c r="Z404" s="2"/>
       <c r="DA404" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="405" spans="1:108">
       <c r="F405" s="2"/>
-      <c r="K405" s="2"/>
-[...6 lines deleted...]
-      <c r="Y405" s="2"/>
+      <c r="L405" s="2"/>
+      <c r="N405" s="2"/>
+      <c r="P405" s="2"/>
+      <c r="R405" s="2"/>
+      <c r="T405" s="2"/>
+      <c r="V405" s="2"/>
+      <c r="X405" s="2"/>
+      <c r="Z405" s="2"/>
       <c r="DA405" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
     </row>
     <row r="406" spans="1:108">
       <c r="F406" s="2"/>
-      <c r="K406" s="2"/>
-[...6 lines deleted...]
-      <c r="Y406" s="2"/>
+      <c r="L406" s="2"/>
+      <c r="N406" s="2"/>
+      <c r="P406" s="2"/>
+      <c r="R406" s="2"/>
+      <c r="T406" s="2"/>
+      <c r="V406" s="2"/>
+      <c r="X406" s="2"/>
+      <c r="Z406" s="2"/>
       <c r="DA406" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
     </row>
     <row r="407" spans="1:108">
       <c r="F407" s="2"/>
-      <c r="K407" s="2"/>
-[...6 lines deleted...]
-      <c r="Y407" s="2"/>
+      <c r="L407" s="2"/>
+      <c r="N407" s="2"/>
+      <c r="P407" s="2"/>
+      <c r="R407" s="2"/>
+      <c r="T407" s="2"/>
+      <c r="V407" s="2"/>
+      <c r="X407" s="2"/>
+      <c r="Z407" s="2"/>
       <c r="DA407" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="408" spans="1:108">
       <c r="F408" s="2"/>
-      <c r="K408" s="2"/>
-[...6 lines deleted...]
-      <c r="Y408" s="2"/>
+      <c r="L408" s="2"/>
+      <c r="N408" s="2"/>
+      <c r="P408" s="2"/>
+      <c r="R408" s="2"/>
+      <c r="T408" s="2"/>
+      <c r="V408" s="2"/>
+      <c r="X408" s="2"/>
+      <c r="Z408" s="2"/>
       <c r="DA408" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
     </row>
     <row r="409" spans="1:108">
       <c r="F409" s="2"/>
-      <c r="K409" s="2"/>
-[...6 lines deleted...]
-      <c r="Y409" s="2"/>
+      <c r="L409" s="2"/>
+      <c r="N409" s="2"/>
+      <c r="P409" s="2"/>
+      <c r="R409" s="2"/>
+      <c r="T409" s="2"/>
+      <c r="V409" s="2"/>
+      <c r="X409" s="2"/>
+      <c r="Z409" s="2"/>
       <c r="DA409" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
     </row>
     <row r="410" spans="1:108">
       <c r="F410" s="2"/>
-      <c r="K410" s="2"/>
-[...6 lines deleted...]
-      <c r="Y410" s="2"/>
+      <c r="L410" s="2"/>
+      <c r="N410" s="2"/>
+      <c r="P410" s="2"/>
+      <c r="R410" s="2"/>
+      <c r="T410" s="2"/>
+      <c r="V410" s="2"/>
+      <c r="X410" s="2"/>
+      <c r="Z410" s="2"/>
       <c r="DA410" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="411" spans="1:108">
       <c r="F411" s="2"/>
-      <c r="K411" s="2"/>
-[...6 lines deleted...]
-      <c r="Y411" s="2"/>
+      <c r="L411" s="2"/>
+      <c r="N411" s="2"/>
+      <c r="P411" s="2"/>
+      <c r="R411" s="2"/>
+      <c r="T411" s="2"/>
+      <c r="V411" s="2"/>
+      <c r="X411" s="2"/>
+      <c r="Z411" s="2"/>
       <c r="DA411" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
     </row>
     <row r="412" spans="1:108">
       <c r="F412" s="2"/>
-      <c r="K412" s="2"/>
-[...6 lines deleted...]
-      <c r="Y412" s="2"/>
+      <c r="L412" s="2"/>
+      <c r="N412" s="2"/>
+      <c r="P412" s="2"/>
+      <c r="R412" s="2"/>
+      <c r="T412" s="2"/>
+      <c r="V412" s="2"/>
+      <c r="X412" s="2"/>
+      <c r="Z412" s="2"/>
       <c r="DA412" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
     </row>
     <row r="413" spans="1:108">
       <c r="F413" s="2"/>
-      <c r="K413" s="2"/>
-[...6 lines deleted...]
-      <c r="Y413" s="2"/>
+      <c r="L413" s="2"/>
+      <c r="N413" s="2"/>
+      <c r="P413" s="2"/>
+      <c r="R413" s="2"/>
+      <c r="T413" s="2"/>
+      <c r="V413" s="2"/>
+      <c r="X413" s="2"/>
+      <c r="Z413" s="2"/>
       <c r="DA413" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="414" spans="1:108">
       <c r="F414" s="2"/>
-      <c r="K414" s="2"/>
-[...6 lines deleted...]
-      <c r="Y414" s="2"/>
+      <c r="L414" s="2"/>
+      <c r="N414" s="2"/>
+      <c r="P414" s="2"/>
+      <c r="R414" s="2"/>
+      <c r="T414" s="2"/>
+      <c r="V414" s="2"/>
+      <c r="X414" s="2"/>
+      <c r="Z414" s="2"/>
       <c r="DA414" t="s">
-        <v>500</v>
+        <v>502</v>
       </c>
     </row>
     <row r="415" spans="1:108">
       <c r="F415" s="2"/>
-      <c r="K415" s="2"/>
-[...6 lines deleted...]
-      <c r="Y415" s="2"/>
+      <c r="L415" s="2"/>
+      <c r="N415" s="2"/>
+      <c r="P415" s="2"/>
+      <c r="R415" s="2"/>
+      <c r="T415" s="2"/>
+      <c r="V415" s="2"/>
+      <c r="X415" s="2"/>
+      <c r="Z415" s="2"/>
       <c r="DA415" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
     </row>
     <row r="416" spans="1:108">
       <c r="F416" s="2"/>
-      <c r="K416" s="2"/>
-[...6 lines deleted...]
-      <c r="Y416" s="2"/>
+      <c r="L416" s="2"/>
+      <c r="N416" s="2"/>
+      <c r="P416" s="2"/>
+      <c r="R416" s="2"/>
+      <c r="T416" s="2"/>
+      <c r="V416" s="2"/>
+      <c r="X416" s="2"/>
+      <c r="Z416" s="2"/>
       <c r="DA416" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
     </row>
     <row r="417" spans="1:108">
       <c r="F417" s="2"/>
-      <c r="K417" s="2"/>
-[...6 lines deleted...]
-      <c r="Y417" s="2"/>
+      <c r="L417" s="2"/>
+      <c r="N417" s="2"/>
+      <c r="P417" s="2"/>
+      <c r="R417" s="2"/>
+      <c r="T417" s="2"/>
+      <c r="V417" s="2"/>
+      <c r="X417" s="2"/>
+      <c r="Z417" s="2"/>
       <c r="DA417" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
     </row>
     <row r="418" spans="1:108">
       <c r="F418" s="2"/>
-      <c r="K418" s="2"/>
-[...6 lines deleted...]
-      <c r="Y418" s="2"/>
+      <c r="L418" s="2"/>
+      <c r="N418" s="2"/>
+      <c r="P418" s="2"/>
+      <c r="R418" s="2"/>
+      <c r="T418" s="2"/>
+      <c r="V418" s="2"/>
+      <c r="X418" s="2"/>
+      <c r="Z418" s="2"/>
       <c r="DA418" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
     </row>
     <row r="419" spans="1:108">
       <c r="F419" s="2"/>
-      <c r="K419" s="2"/>
-[...6 lines deleted...]
-      <c r="Y419" s="2"/>
+      <c r="L419" s="2"/>
+      <c r="N419" s="2"/>
+      <c r="P419" s="2"/>
+      <c r="R419" s="2"/>
+      <c r="T419" s="2"/>
+      <c r="V419" s="2"/>
+      <c r="X419" s="2"/>
+      <c r="Z419" s="2"/>
       <c r="DA419" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
     </row>
     <row r="420" spans="1:108">
       <c r="F420" s="2"/>
-      <c r="K420" s="2"/>
-[...6 lines deleted...]
-      <c r="Y420" s="2"/>
+      <c r="L420" s="2"/>
+      <c r="N420" s="2"/>
+      <c r="P420" s="2"/>
+      <c r="R420" s="2"/>
+      <c r="T420" s="2"/>
+      <c r="V420" s="2"/>
+      <c r="X420" s="2"/>
+      <c r="Z420" s="2"/>
       <c r="DA420" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="421" spans="1:108">
       <c r="F421" s="2"/>
-      <c r="K421" s="2"/>
-[...6 lines deleted...]
-      <c r="Y421" s="2"/>
+      <c r="L421" s="2"/>
+      <c r="N421" s="2"/>
+      <c r="P421" s="2"/>
+      <c r="R421" s="2"/>
+      <c r="T421" s="2"/>
+      <c r="V421" s="2"/>
+      <c r="X421" s="2"/>
+      <c r="Z421" s="2"/>
       <c r="DA421" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
     </row>
     <row r="422" spans="1:108">
       <c r="F422" s="2"/>
-      <c r="K422" s="2"/>
-[...6 lines deleted...]
-      <c r="Y422" s="2"/>
+      <c r="L422" s="2"/>
+      <c r="N422" s="2"/>
+      <c r="P422" s="2"/>
+      <c r="R422" s="2"/>
+      <c r="T422" s="2"/>
+      <c r="V422" s="2"/>
+      <c r="X422" s="2"/>
+      <c r="Z422" s="2"/>
       <c r="DA422" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
     </row>
     <row r="423" spans="1:108">
       <c r="F423" s="2"/>
-      <c r="K423" s="2"/>
-[...6 lines deleted...]
-      <c r="Y423" s="2"/>
+      <c r="L423" s="2"/>
+      <c r="N423" s="2"/>
+      <c r="P423" s="2"/>
+      <c r="R423" s="2"/>
+      <c r="T423" s="2"/>
+      <c r="V423" s="2"/>
+      <c r="X423" s="2"/>
+      <c r="Z423" s="2"/>
       <c r="DA423" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
     </row>
     <row r="424" spans="1:108">
       <c r="F424" s="2"/>
-      <c r="K424" s="2"/>
-[...6 lines deleted...]
-      <c r="Y424" s="2"/>
+      <c r="L424" s="2"/>
+      <c r="N424" s="2"/>
+      <c r="P424" s="2"/>
+      <c r="R424" s="2"/>
+      <c r="T424" s="2"/>
+      <c r="V424" s="2"/>
+      <c r="X424" s="2"/>
+      <c r="Z424" s="2"/>
       <c r="DA424" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
     </row>
     <row r="425" spans="1:108">
       <c r="F425" s="2"/>
-      <c r="K425" s="2"/>
-[...6 lines deleted...]
-      <c r="Y425" s="2"/>
+      <c r="L425" s="2"/>
+      <c r="N425" s="2"/>
+      <c r="P425" s="2"/>
+      <c r="R425" s="2"/>
+      <c r="T425" s="2"/>
+      <c r="V425" s="2"/>
+      <c r="X425" s="2"/>
+      <c r="Z425" s="2"/>
       <c r="DA425" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
     </row>
     <row r="426" spans="1:108">
       <c r="F426" s="2"/>
-      <c r="K426" s="2"/>
-[...6 lines deleted...]
-      <c r="Y426" s="2"/>
+      <c r="L426" s="2"/>
+      <c r="N426" s="2"/>
+      <c r="P426" s="2"/>
+      <c r="R426" s="2"/>
+      <c r="T426" s="2"/>
+      <c r="V426" s="2"/>
+      <c r="X426" s="2"/>
+      <c r="Z426" s="2"/>
       <c r="DA426" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="427" spans="1:108">
       <c r="F427" s="2"/>
-      <c r="K427" s="2"/>
-[...6 lines deleted...]
-      <c r="Y427" s="2"/>
+      <c r="L427" s="2"/>
+      <c r="N427" s="2"/>
+      <c r="P427" s="2"/>
+      <c r="R427" s="2"/>
+      <c r="T427" s="2"/>
+      <c r="V427" s="2"/>
+      <c r="X427" s="2"/>
+      <c r="Z427" s="2"/>
       <c r="DA427" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
     </row>
     <row r="428" spans="1:108">
       <c r="F428" s="2"/>
-      <c r="K428" s="2"/>
-[...6 lines deleted...]
-      <c r="Y428" s="2"/>
+      <c r="L428" s="2"/>
+      <c r="N428" s="2"/>
+      <c r="P428" s="2"/>
+      <c r="R428" s="2"/>
+      <c r="T428" s="2"/>
+      <c r="V428" s="2"/>
+      <c r="X428" s="2"/>
+      <c r="Z428" s="2"/>
       <c r="DA428" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
     </row>
     <row r="429" spans="1:108">
       <c r="F429" s="2"/>
-      <c r="K429" s="2"/>
-[...6 lines deleted...]
-      <c r="Y429" s="2"/>
+      <c r="L429" s="2"/>
+      <c r="N429" s="2"/>
+      <c r="P429" s="2"/>
+      <c r="R429" s="2"/>
+      <c r="T429" s="2"/>
+      <c r="V429" s="2"/>
+      <c r="X429" s="2"/>
+      <c r="Z429" s="2"/>
       <c r="DA429" t="s">
-        <v>515</v>
+        <v>517</v>
       </c>
     </row>
     <row r="430" spans="1:108">
       <c r="F430" s="2"/>
-      <c r="K430" s="2"/>
-[...6 lines deleted...]
-      <c r="Y430" s="2"/>
+      <c r="L430" s="2"/>
+      <c r="N430" s="2"/>
+      <c r="P430" s="2"/>
+      <c r="R430" s="2"/>
+      <c r="T430" s="2"/>
+      <c r="V430" s="2"/>
+      <c r="X430" s="2"/>
+      <c r="Z430" s="2"/>
       <c r="DA430" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
     </row>
     <row r="431" spans="1:108">
       <c r="F431" s="2"/>
-      <c r="K431" s="2"/>
-[...6 lines deleted...]
-      <c r="Y431" s="2"/>
+      <c r="L431" s="2"/>
+      <c r="N431" s="2"/>
+      <c r="P431" s="2"/>
+      <c r="R431" s="2"/>
+      <c r="T431" s="2"/>
+      <c r="V431" s="2"/>
+      <c r="X431" s="2"/>
+      <c r="Z431" s="2"/>
       <c r="DA431" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
     </row>
     <row r="432" spans="1:108">
       <c r="F432" s="2"/>
-      <c r="K432" s="2"/>
-[...6 lines deleted...]
-      <c r="Y432" s="2"/>
+      <c r="L432" s="2"/>
+      <c r="N432" s="2"/>
+      <c r="P432" s="2"/>
+      <c r="R432" s="2"/>
+      <c r="T432" s="2"/>
+      <c r="V432" s="2"/>
+      <c r="X432" s="2"/>
+      <c r="Z432" s="2"/>
       <c r="DA432" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
     </row>
     <row r="433" spans="1:108">
       <c r="F433" s="2"/>
-      <c r="K433" s="2"/>
-[...6 lines deleted...]
-      <c r="Y433" s="2"/>
+      <c r="L433" s="2"/>
+      <c r="N433" s="2"/>
+      <c r="P433" s="2"/>
+      <c r="R433" s="2"/>
+      <c r="T433" s="2"/>
+      <c r="V433" s="2"/>
+      <c r="X433" s="2"/>
+      <c r="Z433" s="2"/>
       <c r="DA433" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
     </row>
     <row r="434" spans="1:108">
       <c r="F434" s="2"/>
-      <c r="K434" s="2"/>
-[...6 lines deleted...]
-      <c r="Y434" s="2"/>
+      <c r="L434" s="2"/>
+      <c r="N434" s="2"/>
+      <c r="P434" s="2"/>
+      <c r="R434" s="2"/>
+      <c r="T434" s="2"/>
+      <c r="V434" s="2"/>
+      <c r="X434" s="2"/>
+      <c r="Z434" s="2"/>
       <c r="DA434" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
     </row>
     <row r="435" spans="1:108">
       <c r="F435" s="2"/>
-      <c r="K435" s="2"/>
-[...6 lines deleted...]
-      <c r="Y435" s="2"/>
+      <c r="L435" s="2"/>
+      <c r="N435" s="2"/>
+      <c r="P435" s="2"/>
+      <c r="R435" s="2"/>
+      <c r="T435" s="2"/>
+      <c r="V435" s="2"/>
+      <c r="X435" s="2"/>
+      <c r="Z435" s="2"/>
       <c r="DA435" t="s">
-        <v>521</v>
+        <v>523</v>
       </c>
     </row>
     <row r="436" spans="1:108">
       <c r="F436" s="2"/>
-      <c r="K436" s="2"/>
-[...6 lines deleted...]
-      <c r="Y436" s="2"/>
+      <c r="L436" s="2"/>
+      <c r="N436" s="2"/>
+      <c r="P436" s="2"/>
+      <c r="R436" s="2"/>
+      <c r="T436" s="2"/>
+      <c r="V436" s="2"/>
+      <c r="X436" s="2"/>
+      <c r="Z436" s="2"/>
       <c r="DA436" t="s">
-        <v>522</v>
+        <v>524</v>
       </c>
     </row>
     <row r="437" spans="1:108">
       <c r="F437" s="2"/>
-      <c r="K437" s="2"/>
-[...6 lines deleted...]
-      <c r="Y437" s="2"/>
+      <c r="L437" s="2"/>
+      <c r="N437" s="2"/>
+      <c r="P437" s="2"/>
+      <c r="R437" s="2"/>
+      <c r="T437" s="2"/>
+      <c r="V437" s="2"/>
+      <c r="X437" s="2"/>
+      <c r="Z437" s="2"/>
       <c r="DA437" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
     </row>
     <row r="438" spans="1:108">
       <c r="F438" s="2"/>
-      <c r="K438" s="2"/>
-[...6 lines deleted...]
-      <c r="Y438" s="2"/>
+      <c r="L438" s="2"/>
+      <c r="N438" s="2"/>
+      <c r="P438" s="2"/>
+      <c r="R438" s="2"/>
+      <c r="T438" s="2"/>
+      <c r="V438" s="2"/>
+      <c r="X438" s="2"/>
+      <c r="Z438" s="2"/>
       <c r="DA438" t="s">
-        <v>524</v>
+        <v>526</v>
       </c>
     </row>
     <row r="439" spans="1:108">
       <c r="F439" s="2"/>
-      <c r="K439" s="2"/>
-[...6 lines deleted...]
-      <c r="Y439" s="2"/>
+      <c r="L439" s="2"/>
+      <c r="N439" s="2"/>
+      <c r="P439" s="2"/>
+      <c r="R439" s="2"/>
+      <c r="T439" s="2"/>
+      <c r="V439" s="2"/>
+      <c r="X439" s="2"/>
+      <c r="Z439" s="2"/>
       <c r="DA439" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
     </row>
     <row r="440" spans="1:108">
       <c r="F440" s="2"/>
-      <c r="K440" s="2"/>
-[...6 lines deleted...]
-      <c r="Y440" s="2"/>
+      <c r="L440" s="2"/>
+      <c r="N440" s="2"/>
+      <c r="P440" s="2"/>
+      <c r="R440" s="2"/>
+      <c r="T440" s="2"/>
+      <c r="V440" s="2"/>
+      <c r="X440" s="2"/>
+      <c r="Z440" s="2"/>
       <c r="DA440" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="441" spans="1:108">
       <c r="F441" s="2"/>
-      <c r="K441" s="2"/>
-[...6 lines deleted...]
-      <c r="Y441" s="2"/>
+      <c r="L441" s="2"/>
+      <c r="N441" s="2"/>
+      <c r="P441" s="2"/>
+      <c r="R441" s="2"/>
+      <c r="T441" s="2"/>
+      <c r="V441" s="2"/>
+      <c r="X441" s="2"/>
+      <c r="Z441" s="2"/>
       <c r="DA441" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
     </row>
     <row r="442" spans="1:108">
       <c r="F442" s="2"/>
-      <c r="K442" s="2"/>
-[...6 lines deleted...]
-      <c r="Y442" s="2"/>
+      <c r="L442" s="2"/>
+      <c r="N442" s="2"/>
+      <c r="P442" s="2"/>
+      <c r="R442" s="2"/>
+      <c r="T442" s="2"/>
+      <c r="V442" s="2"/>
+      <c r="X442" s="2"/>
+      <c r="Z442" s="2"/>
       <c r="DA442" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
     </row>
     <row r="443" spans="1:108">
       <c r="F443" s="2"/>
-      <c r="K443" s="2"/>
-[...6 lines deleted...]
-      <c r="Y443" s="2"/>
+      <c r="L443" s="2"/>
+      <c r="N443" s="2"/>
+      <c r="P443" s="2"/>
+      <c r="R443" s="2"/>
+      <c r="T443" s="2"/>
+      <c r="V443" s="2"/>
+      <c r="X443" s="2"/>
+      <c r="Z443" s="2"/>
       <c r="DA443" t="s">
-        <v>529</v>
+        <v>531</v>
       </c>
     </row>
     <row r="444" spans="1:108">
       <c r="F444" s="2"/>
-      <c r="K444" s="2"/>
-[...6 lines deleted...]
-      <c r="Y444" s="2"/>
+      <c r="L444" s="2"/>
+      <c r="N444" s="2"/>
+      <c r="P444" s="2"/>
+      <c r="R444" s="2"/>
+      <c r="T444" s="2"/>
+      <c r="V444" s="2"/>
+      <c r="X444" s="2"/>
+      <c r="Z444" s="2"/>
       <c r="DA444" t="s">
-        <v>530</v>
+        <v>532</v>
       </c>
     </row>
     <row r="445" spans="1:108">
       <c r="F445" s="2"/>
-      <c r="K445" s="2"/>
-[...6 lines deleted...]
-      <c r="Y445" s="2"/>
+      <c r="L445" s="2"/>
+      <c r="N445" s="2"/>
+      <c r="P445" s="2"/>
+      <c r="R445" s="2"/>
+      <c r="T445" s="2"/>
+      <c r="V445" s="2"/>
+      <c r="X445" s="2"/>
+      <c r="Z445" s="2"/>
       <c r="DA445" t="s">
-        <v>531</v>
+        <v>533</v>
       </c>
     </row>
     <row r="446" spans="1:108">
       <c r="F446" s="2"/>
-      <c r="K446" s="2"/>
-[...6 lines deleted...]
-      <c r="Y446" s="2"/>
+      <c r="L446" s="2"/>
+      <c r="N446" s="2"/>
+      <c r="P446" s="2"/>
+      <c r="R446" s="2"/>
+      <c r="T446" s="2"/>
+      <c r="V446" s="2"/>
+      <c r="X446" s="2"/>
+      <c r="Z446" s="2"/>
       <c r="DA446" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
     </row>
     <row r="447" spans="1:108">
       <c r="F447" s="2"/>
-      <c r="K447" s="2"/>
-[...6 lines deleted...]
-      <c r="Y447" s="2"/>
+      <c r="L447" s="2"/>
+      <c r="N447" s="2"/>
+      <c r="P447" s="2"/>
+      <c r="R447" s="2"/>
+      <c r="T447" s="2"/>
+      <c r="V447" s="2"/>
+      <c r="X447" s="2"/>
+      <c r="Z447" s="2"/>
       <c r="DA447" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
     </row>
     <row r="448" spans="1:108">
       <c r="F448" s="2"/>
-      <c r="K448" s="2"/>
-[...6 lines deleted...]
-      <c r="Y448" s="2"/>
+      <c r="L448" s="2"/>
+      <c r="N448" s="2"/>
+      <c r="P448" s="2"/>
+      <c r="R448" s="2"/>
+      <c r="T448" s="2"/>
+      <c r="V448" s="2"/>
+      <c r="X448" s="2"/>
+      <c r="Z448" s="2"/>
       <c r="DA448" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="449" spans="1:108">
       <c r="F449" s="2"/>
-      <c r="K449" s="2"/>
-[...6 lines deleted...]
-      <c r="Y449" s="2"/>
+      <c r="L449" s="2"/>
+      <c r="N449" s="2"/>
+      <c r="P449" s="2"/>
+      <c r="R449" s="2"/>
+      <c r="T449" s="2"/>
+      <c r="V449" s="2"/>
+      <c r="X449" s="2"/>
+      <c r="Z449" s="2"/>
       <c r="DA449" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
     </row>
     <row r="450" spans="1:108">
       <c r="F450" s="2"/>
-      <c r="K450" s="2"/>
-[...6 lines deleted...]
-      <c r="Y450" s="2"/>
+      <c r="L450" s="2"/>
+      <c r="N450" s="2"/>
+      <c r="P450" s="2"/>
+      <c r="R450" s="2"/>
+      <c r="T450" s="2"/>
+      <c r="V450" s="2"/>
+      <c r="X450" s="2"/>
+      <c r="Z450" s="2"/>
       <c r="DA450" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="451" spans="1:108">
       <c r="F451" s="2"/>
-      <c r="K451" s="2"/>
-[...6 lines deleted...]
-      <c r="Y451" s="2"/>
+      <c r="L451" s="2"/>
+      <c r="N451" s="2"/>
+      <c r="P451" s="2"/>
+      <c r="R451" s="2"/>
+      <c r="T451" s="2"/>
+      <c r="V451" s="2"/>
+      <c r="X451" s="2"/>
+      <c r="Z451" s="2"/>
       <c r="DA451" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
     <row r="452" spans="1:108">
       <c r="F452" s="2"/>
-      <c r="K452" s="2"/>
-[...6 lines deleted...]
-      <c r="Y452" s="2"/>
+      <c r="L452" s="2"/>
+      <c r="N452" s="2"/>
+      <c r="P452" s="2"/>
+      <c r="R452" s="2"/>
+      <c r="T452" s="2"/>
+      <c r="V452" s="2"/>
+      <c r="X452" s="2"/>
+      <c r="Z452" s="2"/>
       <c r="DA452" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="453" spans="1:108">
       <c r="F453" s="2"/>
-      <c r="K453" s="2"/>
-[...6 lines deleted...]
-      <c r="Y453" s="2"/>
+      <c r="L453" s="2"/>
+      <c r="N453" s="2"/>
+      <c r="P453" s="2"/>
+      <c r="R453" s="2"/>
+      <c r="T453" s="2"/>
+      <c r="V453" s="2"/>
+      <c r="X453" s="2"/>
+      <c r="Z453" s="2"/>
       <c r="DA453" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
     </row>
     <row r="454" spans="1:108">
       <c r="F454" s="2"/>
-      <c r="K454" s="2"/>
-[...6 lines deleted...]
-      <c r="Y454" s="2"/>
+      <c r="L454" s="2"/>
+      <c r="N454" s="2"/>
+      <c r="P454" s="2"/>
+      <c r="R454" s="2"/>
+      <c r="T454" s="2"/>
+      <c r="V454" s="2"/>
+      <c r="X454" s="2"/>
+      <c r="Z454" s="2"/>
       <c r="DA454" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
     </row>
     <row r="455" spans="1:108">
       <c r="F455" s="2"/>
-      <c r="K455" s="2"/>
-[...6 lines deleted...]
-      <c r="Y455" s="2"/>
+      <c r="L455" s="2"/>
+      <c r="N455" s="2"/>
+      <c r="P455" s="2"/>
+      <c r="R455" s="2"/>
+      <c r="T455" s="2"/>
+      <c r="V455" s="2"/>
+      <c r="X455" s="2"/>
+      <c r="Z455" s="2"/>
       <c r="DA455" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="456" spans="1:108">
       <c r="F456" s="2"/>
-      <c r="K456" s="2"/>
-[...6 lines deleted...]
-      <c r="Y456" s="2"/>
+      <c r="L456" s="2"/>
+      <c r="N456" s="2"/>
+      <c r="P456" s="2"/>
+      <c r="R456" s="2"/>
+      <c r="T456" s="2"/>
+      <c r="V456" s="2"/>
+      <c r="X456" s="2"/>
+      <c r="Z456" s="2"/>
       <c r="DA456" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="457" spans="1:108">
       <c r="F457" s="2"/>
-      <c r="K457" s="2"/>
-[...6 lines deleted...]
-      <c r="Y457" s="2"/>
+      <c r="L457" s="2"/>
+      <c r="N457" s="2"/>
+      <c r="P457" s="2"/>
+      <c r="R457" s="2"/>
+      <c r="T457" s="2"/>
+      <c r="V457" s="2"/>
+      <c r="X457" s="2"/>
+      <c r="Z457" s="2"/>
       <c r="DA457" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
     </row>
     <row r="458" spans="1:108">
       <c r="F458" s="2"/>
-      <c r="K458" s="2"/>
-[...6 lines deleted...]
-      <c r="Y458" s="2"/>
+      <c r="L458" s="2"/>
+      <c r="N458" s="2"/>
+      <c r="P458" s="2"/>
+      <c r="R458" s="2"/>
+      <c r="T458" s="2"/>
+      <c r="V458" s="2"/>
+      <c r="X458" s="2"/>
+      <c r="Z458" s="2"/>
       <c r="DA458" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="459" spans="1:108">
       <c r="F459" s="2"/>
-      <c r="K459" s="2"/>
-[...6 lines deleted...]
-      <c r="Y459" s="2"/>
+      <c r="L459" s="2"/>
+      <c r="N459" s="2"/>
+      <c r="P459" s="2"/>
+      <c r="R459" s="2"/>
+      <c r="T459" s="2"/>
+      <c r="V459" s="2"/>
+      <c r="X459" s="2"/>
+      <c r="Z459" s="2"/>
       <c r="DA459" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
     </row>
     <row r="460" spans="1:108">
       <c r="F460" s="2"/>
-      <c r="K460" s="2"/>
-[...6 lines deleted...]
-      <c r="Y460" s="2"/>
+      <c r="L460" s="2"/>
+      <c r="N460" s="2"/>
+      <c r="P460" s="2"/>
+      <c r="R460" s="2"/>
+      <c r="T460" s="2"/>
+      <c r="V460" s="2"/>
+      <c r="X460" s="2"/>
+      <c r="Z460" s="2"/>
       <c r="DA460" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="461" spans="1:108">
       <c r="F461" s="2"/>
-      <c r="K461" s="2"/>
-[...6 lines deleted...]
-      <c r="Y461" s="2"/>
+      <c r="L461" s="2"/>
+      <c r="N461" s="2"/>
+      <c r="P461" s="2"/>
+      <c r="R461" s="2"/>
+      <c r="T461" s="2"/>
+      <c r="V461" s="2"/>
+      <c r="X461" s="2"/>
+      <c r="Z461" s="2"/>
       <c r="DA461" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="462" spans="1:108">
       <c r="F462" s="2"/>
-      <c r="K462" s="2"/>
-[...6 lines deleted...]
-      <c r="Y462" s="2"/>
+      <c r="L462" s="2"/>
+      <c r="N462" s="2"/>
+      <c r="P462" s="2"/>
+      <c r="R462" s="2"/>
+      <c r="T462" s="2"/>
+      <c r="V462" s="2"/>
+      <c r="X462" s="2"/>
+      <c r="Z462" s="2"/>
       <c r="DA462" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
     </row>
     <row r="463" spans="1:108">
       <c r="F463" s="2"/>
-      <c r="K463" s="2"/>
-[...6 lines deleted...]
-      <c r="Y463" s="2"/>
+      <c r="L463" s="2"/>
+      <c r="N463" s="2"/>
+      <c r="P463" s="2"/>
+      <c r="R463" s="2"/>
+      <c r="T463" s="2"/>
+      <c r="V463" s="2"/>
+      <c r="X463" s="2"/>
+      <c r="Z463" s="2"/>
       <c r="DA463" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
     </row>
     <row r="464" spans="1:108">
       <c r="F464" s="2"/>
-      <c r="K464" s="2"/>
-[...6 lines deleted...]
-      <c r="Y464" s="2"/>
+      <c r="L464" s="2"/>
+      <c r="N464" s="2"/>
+      <c r="P464" s="2"/>
+      <c r="R464" s="2"/>
+      <c r="T464" s="2"/>
+      <c r="V464" s="2"/>
+      <c r="X464" s="2"/>
+      <c r="Z464" s="2"/>
       <c r="DA464" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="465" spans="1:108">
       <c r="F465" s="2"/>
-      <c r="K465" s="2"/>
-[...6 lines deleted...]
-      <c r="Y465" s="2"/>
+      <c r="L465" s="2"/>
+      <c r="N465" s="2"/>
+      <c r="P465" s="2"/>
+      <c r="R465" s="2"/>
+      <c r="T465" s="2"/>
+      <c r="V465" s="2"/>
+      <c r="X465" s="2"/>
+      <c r="Z465" s="2"/>
       <c r="DA465" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
     </row>
     <row r="466" spans="1:108">
       <c r="F466" s="2"/>
-      <c r="K466" s="2"/>
-[...6 lines deleted...]
-      <c r="Y466" s="2"/>
+      <c r="L466" s="2"/>
+      <c r="N466" s="2"/>
+      <c r="P466" s="2"/>
+      <c r="R466" s="2"/>
+      <c r="T466" s="2"/>
+      <c r="V466" s="2"/>
+      <c r="X466" s="2"/>
+      <c r="Z466" s="2"/>
       <c r="DA466" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
     </row>
     <row r="467" spans="1:108">
       <c r="F467" s="2"/>
-      <c r="K467" s="2"/>
-[...6 lines deleted...]
-      <c r="Y467" s="2"/>
+      <c r="L467" s="2"/>
+      <c r="N467" s="2"/>
+      <c r="P467" s="2"/>
+      <c r="R467" s="2"/>
+      <c r="T467" s="2"/>
+      <c r="V467" s="2"/>
+      <c r="X467" s="2"/>
+      <c r="Z467" s="2"/>
       <c r="DA467" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
     </row>
     <row r="468" spans="1:108">
       <c r="F468" s="2"/>
-      <c r="K468" s="2"/>
-[...6 lines deleted...]
-      <c r="Y468" s="2"/>
+      <c r="L468" s="2"/>
+      <c r="N468" s="2"/>
+      <c r="P468" s="2"/>
+      <c r="R468" s="2"/>
+      <c r="T468" s="2"/>
+      <c r="V468" s="2"/>
+      <c r="X468" s="2"/>
+      <c r="Z468" s="2"/>
       <c r="DA468" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
     </row>
     <row r="469" spans="1:108">
       <c r="F469" s="2"/>
-      <c r="K469" s="2"/>
-[...6 lines deleted...]
-      <c r="Y469" s="2"/>
+      <c r="L469" s="2"/>
+      <c r="N469" s="2"/>
+      <c r="P469" s="2"/>
+      <c r="R469" s="2"/>
+      <c r="T469" s="2"/>
+      <c r="V469" s="2"/>
+      <c r="X469" s="2"/>
+      <c r="Z469" s="2"/>
       <c r="DA469" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
     </row>
     <row r="470" spans="1:108">
       <c r="F470" s="2"/>
-      <c r="K470" s="2"/>
-[...6 lines deleted...]
-      <c r="Y470" s="2"/>
+      <c r="L470" s="2"/>
+      <c r="N470" s="2"/>
+      <c r="P470" s="2"/>
+      <c r="R470" s="2"/>
+      <c r="T470" s="2"/>
+      <c r="V470" s="2"/>
+      <c r="X470" s="2"/>
+      <c r="Z470" s="2"/>
       <c r="DA470" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
     </row>
     <row r="471" spans="1:108">
       <c r="F471" s="2"/>
-      <c r="K471" s="2"/>
-[...6 lines deleted...]
-      <c r="Y471" s="2"/>
+      <c r="L471" s="2"/>
+      <c r="N471" s="2"/>
+      <c r="P471" s="2"/>
+      <c r="R471" s="2"/>
+      <c r="T471" s="2"/>
+      <c r="V471" s="2"/>
+      <c r="X471" s="2"/>
+      <c r="Z471" s="2"/>
       <c r="DA471" t="s">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
     <row r="472" spans="1:108">
       <c r="F472" s="2"/>
-      <c r="K472" s="2"/>
-[...6 lines deleted...]
-      <c r="Y472" s="2"/>
+      <c r="L472" s="2"/>
+      <c r="N472" s="2"/>
+      <c r="P472" s="2"/>
+      <c r="R472" s="2"/>
+      <c r="T472" s="2"/>
+      <c r="V472" s="2"/>
+      <c r="X472" s="2"/>
+      <c r="Z472" s="2"/>
       <c r="DA472" t="s">
-        <v>558</v>
+        <v>560</v>
       </c>
     </row>
     <row r="473" spans="1:108">
       <c r="F473" s="2"/>
-      <c r="K473" s="2"/>
-[...6 lines deleted...]
-      <c r="Y473" s="2"/>
+      <c r="L473" s="2"/>
+      <c r="N473" s="2"/>
+      <c r="P473" s="2"/>
+      <c r="R473" s="2"/>
+      <c r="T473" s="2"/>
+      <c r="V473" s="2"/>
+      <c r="X473" s="2"/>
+      <c r="Z473" s="2"/>
       <c r="DA473" t="s">
-        <v>559</v>
+        <v>561</v>
       </c>
     </row>
     <row r="474" spans="1:108">
       <c r="F474" s="2"/>
-      <c r="K474" s="2"/>
-[...6 lines deleted...]
-      <c r="Y474" s="2"/>
+      <c r="L474" s="2"/>
+      <c r="N474" s="2"/>
+      <c r="P474" s="2"/>
+      <c r="R474" s="2"/>
+      <c r="T474" s="2"/>
+      <c r="V474" s="2"/>
+      <c r="X474" s="2"/>
+      <c r="Z474" s="2"/>
       <c r="DA474" t="s">
-        <v>560</v>
+        <v>562</v>
       </c>
     </row>
     <row r="475" spans="1:108">
       <c r="F475" s="2"/>
-      <c r="K475" s="2"/>
-[...6 lines deleted...]
-      <c r="Y475" s="2"/>
+      <c r="L475" s="2"/>
+      <c r="N475" s="2"/>
+      <c r="P475" s="2"/>
+      <c r="R475" s="2"/>
+      <c r="T475" s="2"/>
+      <c r="V475" s="2"/>
+      <c r="X475" s="2"/>
+      <c r="Z475" s="2"/>
       <c r="DA475" t="s">
-        <v>561</v>
+        <v>563</v>
       </c>
     </row>
     <row r="476" spans="1:108">
       <c r="F476" s="2"/>
-      <c r="K476" s="2"/>
-[...6 lines deleted...]
-      <c r="Y476" s="2"/>
+      <c r="L476" s="2"/>
+      <c r="N476" s="2"/>
+      <c r="P476" s="2"/>
+      <c r="R476" s="2"/>
+      <c r="T476" s="2"/>
+      <c r="V476" s="2"/>
+      <c r="X476" s="2"/>
+      <c r="Z476" s="2"/>
       <c r="DA476" t="s">
-        <v>562</v>
+        <v>564</v>
       </c>
     </row>
     <row r="477" spans="1:108">
       <c r="F477" s="2"/>
-      <c r="K477" s="2"/>
-[...6 lines deleted...]
-      <c r="Y477" s="2"/>
+      <c r="L477" s="2"/>
+      <c r="N477" s="2"/>
+      <c r="P477" s="2"/>
+      <c r="R477" s="2"/>
+      <c r="T477" s="2"/>
+      <c r="V477" s="2"/>
+      <c r="X477" s="2"/>
+      <c r="Z477" s="2"/>
       <c r="DA477" t="s">
-        <v>563</v>
+        <v>565</v>
       </c>
     </row>
     <row r="478" spans="1:108">
       <c r="F478" s="2"/>
-      <c r="K478" s="2"/>
-[...6 lines deleted...]
-      <c r="Y478" s="2"/>
+      <c r="L478" s="2"/>
+      <c r="N478" s="2"/>
+      <c r="P478" s="2"/>
+      <c r="R478" s="2"/>
+      <c r="T478" s="2"/>
+      <c r="V478" s="2"/>
+      <c r="X478" s="2"/>
+      <c r="Z478" s="2"/>
       <c r="DA478" t="s">
-        <v>564</v>
+        <v>566</v>
       </c>
     </row>
     <row r="479" spans="1:108">
       <c r="F479" s="2"/>
-      <c r="K479" s="2"/>
-[...6 lines deleted...]
-      <c r="Y479" s="2"/>
+      <c r="L479" s="2"/>
+      <c r="N479" s="2"/>
+      <c r="P479" s="2"/>
+      <c r="R479" s="2"/>
+      <c r="T479" s="2"/>
+      <c r="V479" s="2"/>
+      <c r="X479" s="2"/>
+      <c r="Z479" s="2"/>
       <c r="DA479" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
     </row>
     <row r="480" spans="1:108">
       <c r="F480" s="2"/>
-      <c r="K480" s="2"/>
-[...6 lines deleted...]
-      <c r="Y480" s="2"/>
+      <c r="L480" s="2"/>
+      <c r="N480" s="2"/>
+      <c r="P480" s="2"/>
+      <c r="R480" s="2"/>
+      <c r="T480" s="2"/>
+      <c r="V480" s="2"/>
+      <c r="X480" s="2"/>
+      <c r="Z480" s="2"/>
       <c r="DA480" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
     </row>
     <row r="481" spans="1:108">
       <c r="F481" s="2"/>
-      <c r="K481" s="2"/>
-[...6 lines deleted...]
-      <c r="Y481" s="2"/>
+      <c r="L481" s="2"/>
+      <c r="N481" s="2"/>
+      <c r="P481" s="2"/>
+      <c r="R481" s="2"/>
+      <c r="T481" s="2"/>
+      <c r="V481" s="2"/>
+      <c r="X481" s="2"/>
+      <c r="Z481" s="2"/>
       <c r="DA481" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
     </row>
     <row r="482" spans="1:108">
       <c r="F482" s="2"/>
-      <c r="K482" s="2"/>
-[...6 lines deleted...]
-      <c r="Y482" s="2"/>
+      <c r="L482" s="2"/>
+      <c r="N482" s="2"/>
+      <c r="P482" s="2"/>
+      <c r="R482" s="2"/>
+      <c r="T482" s="2"/>
+      <c r="V482" s="2"/>
+      <c r="X482" s="2"/>
+      <c r="Z482" s="2"/>
       <c r="DA482" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
     </row>
     <row r="483" spans="1:108">
       <c r="F483" s="2"/>
-      <c r="K483" s="2"/>
-[...6 lines deleted...]
-      <c r="Y483" s="2"/>
+      <c r="L483" s="2"/>
+      <c r="N483" s="2"/>
+      <c r="P483" s="2"/>
+      <c r="R483" s="2"/>
+      <c r="T483" s="2"/>
+      <c r="V483" s="2"/>
+      <c r="X483" s="2"/>
+      <c r="Z483" s="2"/>
       <c r="DA483" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
     </row>
     <row r="484" spans="1:108">
       <c r="F484" s="2"/>
-      <c r="K484" s="2"/>
-[...6 lines deleted...]
-      <c r="Y484" s="2"/>
+      <c r="L484" s="2"/>
+      <c r="N484" s="2"/>
+      <c r="P484" s="2"/>
+      <c r="R484" s="2"/>
+      <c r="T484" s="2"/>
+      <c r="V484" s="2"/>
+      <c r="X484" s="2"/>
+      <c r="Z484" s="2"/>
       <c r="DA484" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
     </row>
     <row r="485" spans="1:108">
       <c r="F485" s="2"/>
-      <c r="K485" s="2"/>
-[...6 lines deleted...]
-      <c r="Y485" s="2"/>
+      <c r="L485" s="2"/>
+      <c r="N485" s="2"/>
+      <c r="P485" s="2"/>
+      <c r="R485" s="2"/>
+      <c r="T485" s="2"/>
+      <c r="V485" s="2"/>
+      <c r="X485" s="2"/>
+      <c r="Z485" s="2"/>
       <c r="DA485" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="486" spans="1:108">
       <c r="F486" s="2"/>
-      <c r="K486" s="2"/>
-[...6 lines deleted...]
-      <c r="Y486" s="2"/>
+      <c r="L486" s="2"/>
+      <c r="N486" s="2"/>
+      <c r="P486" s="2"/>
+      <c r="R486" s="2"/>
+      <c r="T486" s="2"/>
+      <c r="V486" s="2"/>
+      <c r="X486" s="2"/>
+      <c r="Z486" s="2"/>
       <c r="DA486" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
     </row>
     <row r="487" spans="1:108">
       <c r="F487" s="2"/>
-      <c r="K487" s="2"/>
-[...6 lines deleted...]
-      <c r="Y487" s="2"/>
+      <c r="L487" s="2"/>
+      <c r="N487" s="2"/>
+      <c r="P487" s="2"/>
+      <c r="R487" s="2"/>
+      <c r="T487" s="2"/>
+      <c r="V487" s="2"/>
+      <c r="X487" s="2"/>
+      <c r="Z487" s="2"/>
       <c r="DA487" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
     </row>
     <row r="488" spans="1:108">
       <c r="F488" s="2"/>
-      <c r="K488" s="2"/>
-[...6 lines deleted...]
-      <c r="Y488" s="2"/>
+      <c r="L488" s="2"/>
+      <c r="N488" s="2"/>
+      <c r="P488" s="2"/>
+      <c r="R488" s="2"/>
+      <c r="T488" s="2"/>
+      <c r="V488" s="2"/>
+      <c r="X488" s="2"/>
+      <c r="Z488" s="2"/>
       <c r="DA488" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
     </row>
     <row r="489" spans="1:108">
       <c r="F489" s="2"/>
-      <c r="K489" s="2"/>
-[...6 lines deleted...]
-      <c r="Y489" s="2"/>
+      <c r="L489" s="2"/>
+      <c r="N489" s="2"/>
+      <c r="P489" s="2"/>
+      <c r="R489" s="2"/>
+      <c r="T489" s="2"/>
+      <c r="V489" s="2"/>
+      <c r="X489" s="2"/>
+      <c r="Z489" s="2"/>
       <c r="DA489" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
     </row>
     <row r="490" spans="1:108">
       <c r="F490" s="2"/>
-      <c r="K490" s="2"/>
-[...6 lines deleted...]
-      <c r="Y490" s="2"/>
+      <c r="L490" s="2"/>
+      <c r="N490" s="2"/>
+      <c r="P490" s="2"/>
+      <c r="R490" s="2"/>
+      <c r="T490" s="2"/>
+      <c r="V490" s="2"/>
+      <c r="X490" s="2"/>
+      <c r="Z490" s="2"/>
       <c r="DA490" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
     </row>
     <row r="491" spans="1:108">
       <c r="F491" s="2"/>
-      <c r="K491" s="2"/>
-[...6 lines deleted...]
-      <c r="Y491" s="2"/>
+      <c r="L491" s="2"/>
+      <c r="N491" s="2"/>
+      <c r="P491" s="2"/>
+      <c r="R491" s="2"/>
+      <c r="T491" s="2"/>
+      <c r="V491" s="2"/>
+      <c r="X491" s="2"/>
+      <c r="Z491" s="2"/>
       <c r="DA491" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
     </row>
     <row r="492" spans="1:108">
       <c r="F492" s="2"/>
-      <c r="K492" s="2"/>
-[...6 lines deleted...]
-      <c r="Y492" s="2"/>
+      <c r="L492" s="2"/>
+      <c r="N492" s="2"/>
+      <c r="P492" s="2"/>
+      <c r="R492" s="2"/>
+      <c r="T492" s="2"/>
+      <c r="V492" s="2"/>
+      <c r="X492" s="2"/>
+      <c r="Z492" s="2"/>
       <c r="DA492" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="493" spans="1:108">
       <c r="F493" s="2"/>
-      <c r="K493" s="2"/>
-[...6 lines deleted...]
-      <c r="Y493" s="2"/>
+      <c r="L493" s="2"/>
+      <c r="N493" s="2"/>
+      <c r="P493" s="2"/>
+      <c r="R493" s="2"/>
+      <c r="T493" s="2"/>
+      <c r="V493" s="2"/>
+      <c r="X493" s="2"/>
+      <c r="Z493" s="2"/>
       <c r="DA493" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
     </row>
     <row r="494" spans="1:108">
       <c r="F494" s="2"/>
-      <c r="K494" s="2"/>
-[...6 lines deleted...]
-      <c r="Y494" s="2"/>
+      <c r="L494" s="2"/>
+      <c r="N494" s="2"/>
+      <c r="P494" s="2"/>
+      <c r="R494" s="2"/>
+      <c r="T494" s="2"/>
+      <c r="V494" s="2"/>
+      <c r="X494" s="2"/>
+      <c r="Z494" s="2"/>
       <c r="DA494" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
     </row>
     <row r="495" spans="1:108">
       <c r="F495" s="2"/>
-      <c r="K495" s="2"/>
-[...6 lines deleted...]
-      <c r="Y495" s="2"/>
+      <c r="L495" s="2"/>
+      <c r="N495" s="2"/>
+      <c r="P495" s="2"/>
+      <c r="R495" s="2"/>
+      <c r="T495" s="2"/>
+      <c r="V495" s="2"/>
+      <c r="X495" s="2"/>
+      <c r="Z495" s="2"/>
       <c r="DA495" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="496" spans="1:108">
       <c r="F496" s="2"/>
-      <c r="K496" s="2"/>
-[...6 lines deleted...]
-      <c r="Y496" s="2"/>
+      <c r="L496" s="2"/>
+      <c r="N496" s="2"/>
+      <c r="P496" s="2"/>
+      <c r="R496" s="2"/>
+      <c r="T496" s="2"/>
+      <c r="V496" s="2"/>
+      <c r="X496" s="2"/>
+      <c r="Z496" s="2"/>
       <c r="DA496" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
     </row>
     <row r="497" spans="1:108">
       <c r="F497" s="2"/>
-      <c r="K497" s="2"/>
-[...6 lines deleted...]
-      <c r="Y497" s="2"/>
+      <c r="L497" s="2"/>
+      <c r="N497" s="2"/>
+      <c r="P497" s="2"/>
+      <c r="R497" s="2"/>
+      <c r="T497" s="2"/>
+      <c r="V497" s="2"/>
+      <c r="X497" s="2"/>
+      <c r="Z497" s="2"/>
       <c r="DA497" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
     </row>
     <row r="498" spans="1:108">
       <c r="F498" s="2"/>
-      <c r="K498" s="2"/>
-[...6 lines deleted...]
-      <c r="Y498" s="2"/>
+      <c r="L498" s="2"/>
+      <c r="N498" s="2"/>
+      <c r="P498" s="2"/>
+      <c r="R498" s="2"/>
+      <c r="T498" s="2"/>
+      <c r="V498" s="2"/>
+      <c r="X498" s="2"/>
+      <c r="Z498" s="2"/>
       <c r="DA498" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="499" spans="1:108">
       <c r="F499" s="2"/>
-      <c r="K499" s="2"/>
-[...6 lines deleted...]
-      <c r="Y499" s="2"/>
+      <c r="L499" s="2"/>
+      <c r="N499" s="2"/>
+      <c r="P499" s="2"/>
+      <c r="R499" s="2"/>
+      <c r="T499" s="2"/>
+      <c r="V499" s="2"/>
+      <c r="X499" s="2"/>
+      <c r="Z499" s="2"/>
       <c r="DA499" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
     </row>
     <row r="500" spans="1:108">
       <c r="F500" s="2"/>
-      <c r="K500" s="2"/>
-[...6 lines deleted...]
-      <c r="Y500" s="2"/>
+      <c r="L500" s="2"/>
+      <c r="N500" s="2"/>
+      <c r="P500" s="2"/>
+      <c r="R500" s="2"/>
+      <c r="T500" s="2"/>
+      <c r="V500" s="2"/>
+      <c r="X500" s="2"/>
+      <c r="Z500" s="2"/>
       <c r="DA500" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
     </row>
     <row r="501" spans="1:108">
       <c r="F501" s="2"/>
-      <c r="K501" s="2"/>
-[...6 lines deleted...]
-      <c r="Y501" s="2"/>
+      <c r="L501" s="2"/>
+      <c r="N501" s="2"/>
+      <c r="P501" s="2"/>
+      <c r="R501" s="2"/>
+      <c r="T501" s="2"/>
+      <c r="V501" s="2"/>
+      <c r="X501" s="2"/>
+      <c r="Z501" s="2"/>
       <c r="DA501" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="502" spans="1:108">
       <c r="F502" s="2"/>
-      <c r="K502" s="2"/>
-[...6 lines deleted...]
-      <c r="Y502" s="2"/>
+      <c r="L502" s="2"/>
+      <c r="N502" s="2"/>
+      <c r="P502" s="2"/>
+      <c r="R502" s="2"/>
+      <c r="T502" s="2"/>
+      <c r="V502" s="2"/>
+      <c r="X502" s="2"/>
+      <c r="Z502" s="2"/>
       <c r="DA502" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="503" spans="1:108">
       <c r="F503" s="2"/>
-      <c r="K503" s="2"/>
-[...6 lines deleted...]
-      <c r="Y503" s="2"/>
+      <c r="L503" s="2"/>
+      <c r="N503" s="2"/>
+      <c r="P503" s="2"/>
+      <c r="R503" s="2"/>
+      <c r="T503" s="2"/>
+      <c r="V503" s="2"/>
+      <c r="X503" s="2"/>
+      <c r="Z503" s="2"/>
       <c r="DA503" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
     </row>
     <row r="504" spans="1:108">
       <c r="F504" s="2"/>
-      <c r="K504" s="2"/>
-[...6 lines deleted...]
-      <c r="Y504" s="2"/>
+      <c r="L504" s="2"/>
+      <c r="N504" s="2"/>
+      <c r="P504" s="2"/>
+      <c r="R504" s="2"/>
+      <c r="T504" s="2"/>
+      <c r="V504" s="2"/>
+      <c r="X504" s="2"/>
+      <c r="Z504" s="2"/>
       <c r="DA504" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="505" spans="1:108">
       <c r="F505" s="2"/>
-      <c r="K505" s="2"/>
-[...6 lines deleted...]
-      <c r="Y505" s="2"/>
+      <c r="L505" s="2"/>
+      <c r="N505" s="2"/>
+      <c r="P505" s="2"/>
+      <c r="R505" s="2"/>
+      <c r="T505" s="2"/>
+      <c r="V505" s="2"/>
+      <c r="X505" s="2"/>
+      <c r="Z505" s="2"/>
       <c r="DA505" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
     <row r="506" spans="1:108">
       <c r="F506" s="2"/>
-      <c r="K506" s="2"/>
-[...6 lines deleted...]
-      <c r="Y506" s="2"/>
+      <c r="L506" s="2"/>
+      <c r="N506" s="2"/>
+      <c r="P506" s="2"/>
+      <c r="R506" s="2"/>
+      <c r="T506" s="2"/>
+      <c r="V506" s="2"/>
+      <c r="X506" s="2"/>
+      <c r="Z506" s="2"/>
       <c r="DA506" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
     </row>
     <row r="507" spans="1:108">
       <c r="F507" s="2"/>
-      <c r="K507" s="2"/>
-[...6 lines deleted...]
-      <c r="Y507" s="2"/>
+      <c r="L507" s="2"/>
+      <c r="N507" s="2"/>
+      <c r="P507" s="2"/>
+      <c r="R507" s="2"/>
+      <c r="T507" s="2"/>
+      <c r="V507" s="2"/>
+      <c r="X507" s="2"/>
+      <c r="Z507" s="2"/>
       <c r="DA507" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="508" spans="1:108">
       <c r="F508" s="2"/>
-      <c r="K508" s="2"/>
-[...6 lines deleted...]
-      <c r="Y508" s="2"/>
+      <c r="L508" s="2"/>
+      <c r="N508" s="2"/>
+      <c r="P508" s="2"/>
+      <c r="R508" s="2"/>
+      <c r="T508" s="2"/>
+      <c r="V508" s="2"/>
+      <c r="X508" s="2"/>
+      <c r="Z508" s="2"/>
       <c r="DA508" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
     </row>
     <row r="509" spans="1:108">
       <c r="F509" s="2"/>
-      <c r="K509" s="2"/>
-[...6 lines deleted...]
-      <c r="Y509" s="2"/>
+      <c r="L509" s="2"/>
+      <c r="N509" s="2"/>
+      <c r="P509" s="2"/>
+      <c r="R509" s="2"/>
+      <c r="T509" s="2"/>
+      <c r="V509" s="2"/>
+      <c r="X509" s="2"/>
+      <c r="Z509" s="2"/>
       <c r="DA509" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
     </row>
     <row r="510" spans="1:108">
       <c r="F510" s="2"/>
-      <c r="K510" s="2"/>
-[...6 lines deleted...]
-      <c r="Y510" s="2"/>
+      <c r="L510" s="2"/>
+      <c r="N510" s="2"/>
+      <c r="P510" s="2"/>
+      <c r="R510" s="2"/>
+      <c r="T510" s="2"/>
+      <c r="V510" s="2"/>
+      <c r="X510" s="2"/>
+      <c r="Z510" s="2"/>
       <c r="DA510" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="511" spans="1:108">
       <c r="F511" s="2"/>
-      <c r="K511" s="2"/>
-[...6 lines deleted...]
-      <c r="Y511" s="2"/>
+      <c r="L511" s="2"/>
+      <c r="N511" s="2"/>
+      <c r="P511" s="2"/>
+      <c r="R511" s="2"/>
+      <c r="T511" s="2"/>
+      <c r="V511" s="2"/>
+      <c r="X511" s="2"/>
+      <c r="Z511" s="2"/>
       <c r="DA511" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
     </row>
     <row r="512" spans="1:108">
       <c r="F512" s="2"/>
-      <c r="K512" s="2"/>
-[...6 lines deleted...]
-      <c r="Y512" s="2"/>
+      <c r="L512" s="2"/>
+      <c r="N512" s="2"/>
+      <c r="P512" s="2"/>
+      <c r="R512" s="2"/>
+      <c r="T512" s="2"/>
+      <c r="V512" s="2"/>
+      <c r="X512" s="2"/>
+      <c r="Z512" s="2"/>
       <c r="DA512" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
     </row>
     <row r="513" spans="1:108">
       <c r="F513" s="2"/>
-      <c r="K513" s="2"/>
-[...6 lines deleted...]
-      <c r="Y513" s="2"/>
+      <c r="L513" s="2"/>
+      <c r="N513" s="2"/>
+      <c r="P513" s="2"/>
+      <c r="R513" s="2"/>
+      <c r="T513" s="2"/>
+      <c r="V513" s="2"/>
+      <c r="X513" s="2"/>
+      <c r="Z513" s="2"/>
       <c r="DA513" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="514" spans="1:108">
       <c r="F514" s="2"/>
-      <c r="K514" s="2"/>
-[...6 lines deleted...]
-      <c r="Y514" s="2"/>
+      <c r="L514" s="2"/>
+      <c r="N514" s="2"/>
+      <c r="P514" s="2"/>
+      <c r="R514" s="2"/>
+      <c r="T514" s="2"/>
+      <c r="V514" s="2"/>
+      <c r="X514" s="2"/>
+      <c r="Z514" s="2"/>
       <c r="DA514" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
     </row>
     <row r="515" spans="1:108">
       <c r="F515" s="2"/>
-      <c r="K515" s="2"/>
-[...6 lines deleted...]
-      <c r="Y515" s="2"/>
+      <c r="L515" s="2"/>
+      <c r="N515" s="2"/>
+      <c r="P515" s="2"/>
+      <c r="R515" s="2"/>
+      <c r="T515" s="2"/>
+      <c r="V515" s="2"/>
+      <c r="X515" s="2"/>
+      <c r="Z515" s="2"/>
       <c r="DA515" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
     </row>
     <row r="516" spans="1:108">
       <c r="F516" s="2"/>
-      <c r="K516" s="2"/>
-[...6 lines deleted...]
-      <c r="Y516" s="2"/>
+      <c r="L516" s="2"/>
+      <c r="N516" s="2"/>
+      <c r="P516" s="2"/>
+      <c r="R516" s="2"/>
+      <c r="T516" s="2"/>
+      <c r="V516" s="2"/>
+      <c r="X516" s="2"/>
+      <c r="Z516" s="2"/>
       <c r="DA516" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="517" spans="1:108">
       <c r="F517" s="2"/>
-      <c r="K517" s="2"/>
-[...6 lines deleted...]
-      <c r="Y517" s="2"/>
+      <c r="L517" s="2"/>
+      <c r="N517" s="2"/>
+      <c r="P517" s="2"/>
+      <c r="R517" s="2"/>
+      <c r="T517" s="2"/>
+      <c r="V517" s="2"/>
+      <c r="X517" s="2"/>
+      <c r="Z517" s="2"/>
       <c r="DA517" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
     </row>
     <row r="518" spans="1:108">
       <c r="F518" s="2"/>
-      <c r="K518" s="2"/>
-[...6 lines deleted...]
-      <c r="Y518" s="2"/>
+      <c r="L518" s="2"/>
+      <c r="N518" s="2"/>
+      <c r="P518" s="2"/>
+      <c r="R518" s="2"/>
+      <c r="T518" s="2"/>
+      <c r="V518" s="2"/>
+      <c r="X518" s="2"/>
+      <c r="Z518" s="2"/>
       <c r="DA518" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
     </row>
     <row r="519" spans="1:108">
       <c r="F519" s="2"/>
-      <c r="K519" s="2"/>
-[...6 lines deleted...]
-      <c r="Y519" s="2"/>
+      <c r="L519" s="2"/>
+      <c r="N519" s="2"/>
+      <c r="P519" s="2"/>
+      <c r="R519" s="2"/>
+      <c r="T519" s="2"/>
+      <c r="V519" s="2"/>
+      <c r="X519" s="2"/>
+      <c r="Z519" s="2"/>
       <c r="DA519" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="520" spans="1:108">
       <c r="F520" s="2"/>
-      <c r="K520" s="2"/>
-[...6 lines deleted...]
-      <c r="Y520" s="2"/>
+      <c r="L520" s="2"/>
+      <c r="N520" s="2"/>
+      <c r="P520" s="2"/>
+      <c r="R520" s="2"/>
+      <c r="T520" s="2"/>
+      <c r="V520" s="2"/>
+      <c r="X520" s="2"/>
+      <c r="Z520" s="2"/>
       <c r="DA520" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
     </row>
     <row r="521" spans="1:108">
       <c r="F521" s="2"/>
-      <c r="K521" s="2"/>
-[...6 lines deleted...]
-      <c r="Y521" s="2"/>
+      <c r="L521" s="2"/>
+      <c r="N521" s="2"/>
+      <c r="P521" s="2"/>
+      <c r="R521" s="2"/>
+      <c r="T521" s="2"/>
+      <c r="V521" s="2"/>
+      <c r="X521" s="2"/>
+      <c r="Z521" s="2"/>
       <c r="DA521" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
     </row>
     <row r="522" spans="1:108">
       <c r="F522" s="2"/>
-      <c r="K522" s="2"/>
-[...6 lines deleted...]
-      <c r="Y522" s="2"/>
+      <c r="L522" s="2"/>
+      <c r="N522" s="2"/>
+      <c r="P522" s="2"/>
+      <c r="R522" s="2"/>
+      <c r="T522" s="2"/>
+      <c r="V522" s="2"/>
+      <c r="X522" s="2"/>
+      <c r="Z522" s="2"/>
       <c r="DA522" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="523" spans="1:108">
       <c r="F523" s="2"/>
-      <c r="K523" s="2"/>
-[...6 lines deleted...]
-      <c r="Y523" s="2"/>
+      <c r="L523" s="2"/>
+      <c r="N523" s="2"/>
+      <c r="P523" s="2"/>
+      <c r="R523" s="2"/>
+      <c r="T523" s="2"/>
+      <c r="V523" s="2"/>
+      <c r="X523" s="2"/>
+      <c r="Z523" s="2"/>
       <c r="DA523" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
     </row>
     <row r="524" spans="1:108">
       <c r="F524" s="2"/>
-      <c r="K524" s="2"/>
-[...6 lines deleted...]
-      <c r="Y524" s="2"/>
+      <c r="L524" s="2"/>
+      <c r="N524" s="2"/>
+      <c r="P524" s="2"/>
+      <c r="R524" s="2"/>
+      <c r="T524" s="2"/>
+      <c r="V524" s="2"/>
+      <c r="X524" s="2"/>
+      <c r="Z524" s="2"/>
       <c r="DA524" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
     </row>
     <row r="525" spans="1:108">
       <c r="F525" s="2"/>
-      <c r="K525" s="2"/>
-[...6 lines deleted...]
-      <c r="Y525" s="2"/>
+      <c r="L525" s="2"/>
+      <c r="N525" s="2"/>
+      <c r="P525" s="2"/>
+      <c r="R525" s="2"/>
+      <c r="T525" s="2"/>
+      <c r="V525" s="2"/>
+      <c r="X525" s="2"/>
+      <c r="Z525" s="2"/>
       <c r="DA525" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="526" spans="1:108">
       <c r="F526" s="2"/>
-      <c r="K526" s="2"/>
-[...6 lines deleted...]
-      <c r="Y526" s="2"/>
+      <c r="L526" s="2"/>
+      <c r="N526" s="2"/>
+      <c r="P526" s="2"/>
+      <c r="R526" s="2"/>
+      <c r="T526" s="2"/>
+      <c r="V526" s="2"/>
+      <c r="X526" s="2"/>
+      <c r="Z526" s="2"/>
       <c r="DA526" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
     </row>
     <row r="527" spans="1:108">
       <c r="F527" s="2"/>
-      <c r="K527" s="2"/>
-[...6 lines deleted...]
-      <c r="Y527" s="2"/>
+      <c r="L527" s="2"/>
+      <c r="N527" s="2"/>
+      <c r="P527" s="2"/>
+      <c r="R527" s="2"/>
+      <c r="T527" s="2"/>
+      <c r="V527" s="2"/>
+      <c r="X527" s="2"/>
+      <c r="Z527" s="2"/>
       <c r="DA527" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
     </row>
     <row r="528" spans="1:108">
       <c r="F528" s="2"/>
-      <c r="K528" s="2"/>
-[...6 lines deleted...]
-      <c r="Y528" s="2"/>
+      <c r="L528" s="2"/>
+      <c r="N528" s="2"/>
+      <c r="P528" s="2"/>
+      <c r="R528" s="2"/>
+      <c r="T528" s="2"/>
+      <c r="V528" s="2"/>
+      <c r="X528" s="2"/>
+      <c r="Z528" s="2"/>
       <c r="DA528" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="529" spans="1:108">
       <c r="F529" s="2"/>
-      <c r="K529" s="2"/>
-[...6 lines deleted...]
-      <c r="Y529" s="2"/>
+      <c r="L529" s="2"/>
+      <c r="N529" s="2"/>
+      <c r="P529" s="2"/>
+      <c r="R529" s="2"/>
+      <c r="T529" s="2"/>
+      <c r="V529" s="2"/>
+      <c r="X529" s="2"/>
+      <c r="Z529" s="2"/>
       <c r="DA529" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
     </row>
     <row r="530" spans="1:108">
       <c r="F530" s="2"/>
-      <c r="K530" s="2"/>
-[...6 lines deleted...]
-      <c r="Y530" s="2"/>
+      <c r="L530" s="2"/>
+      <c r="N530" s="2"/>
+      <c r="P530" s="2"/>
+      <c r="R530" s="2"/>
+      <c r="T530" s="2"/>
+      <c r="V530" s="2"/>
+      <c r="X530" s="2"/>
+      <c r="Z530" s="2"/>
       <c r="DA530" t="s">
-        <v>616</v>
+        <v>618</v>
       </c>
     </row>
     <row r="531" spans="1:108">
       <c r="F531" s="2"/>
-      <c r="K531" s="2"/>
-[...6 lines deleted...]
-      <c r="Y531" s="2"/>
+      <c r="L531" s="2"/>
+      <c r="N531" s="2"/>
+      <c r="P531" s="2"/>
+      <c r="R531" s="2"/>
+      <c r="T531" s="2"/>
+      <c r="V531" s="2"/>
+      <c r="X531" s="2"/>
+      <c r="Z531" s="2"/>
       <c r="DA531" t="s">
-        <v>617</v>
+        <v>619</v>
       </c>
     </row>
     <row r="532" spans="1:108">
       <c r="F532" s="2"/>
-      <c r="K532" s="2"/>
-[...6 lines deleted...]
-      <c r="Y532" s="2"/>
+      <c r="L532" s="2"/>
+      <c r="N532" s="2"/>
+      <c r="P532" s="2"/>
+      <c r="R532" s="2"/>
+      <c r="T532" s="2"/>
+      <c r="V532" s="2"/>
+      <c r="X532" s="2"/>
+      <c r="Z532" s="2"/>
       <c r="DA532" t="s">
-        <v>618</v>
+        <v>620</v>
       </c>
     </row>
     <row r="533" spans="1:108">
       <c r="F533" s="2"/>
-      <c r="K533" s="2"/>
-[...6 lines deleted...]
-      <c r="Y533" s="2"/>
+      <c r="L533" s="2"/>
+      <c r="N533" s="2"/>
+      <c r="P533" s="2"/>
+      <c r="R533" s="2"/>
+      <c r="T533" s="2"/>
+      <c r="V533" s="2"/>
+      <c r="X533" s="2"/>
+      <c r="Z533" s="2"/>
       <c r="DA533" t="s">
-        <v>619</v>
+        <v>621</v>
       </c>
     </row>
     <row r="534" spans="1:108">
       <c r="F534" s="2"/>
-      <c r="K534" s="2"/>
-[...6 lines deleted...]
-      <c r="Y534" s="2"/>
+      <c r="L534" s="2"/>
+      <c r="N534" s="2"/>
+      <c r="P534" s="2"/>
+      <c r="R534" s="2"/>
+      <c r="T534" s="2"/>
+      <c r="V534" s="2"/>
+      <c r="X534" s="2"/>
+      <c r="Z534" s="2"/>
       <c r="DA534" t="s">
-        <v>620</v>
+        <v>622</v>
       </c>
     </row>
     <row r="535" spans="1:108">
       <c r="F535" s="2"/>
-      <c r="K535" s="2"/>
-[...6 lines deleted...]
-      <c r="Y535" s="2"/>
+      <c r="L535" s="2"/>
+      <c r="N535" s="2"/>
+      <c r="P535" s="2"/>
+      <c r="R535" s="2"/>
+      <c r="T535" s="2"/>
+      <c r="V535" s="2"/>
+      <c r="X535" s="2"/>
+      <c r="Z535" s="2"/>
       <c r="DA535" t="s">
-        <v>621</v>
+        <v>623</v>
       </c>
     </row>
     <row r="536" spans="1:108">
       <c r="F536" s="2"/>
-      <c r="K536" s="2"/>
-[...6 lines deleted...]
-      <c r="Y536" s="2"/>
+      <c r="L536" s="2"/>
+      <c r="N536" s="2"/>
+      <c r="P536" s="2"/>
+      <c r="R536" s="2"/>
+      <c r="T536" s="2"/>
+      <c r="V536" s="2"/>
+      <c r="X536" s="2"/>
+      <c r="Z536" s="2"/>
       <c r="DA536" t="s">
-        <v>622</v>
+        <v>624</v>
       </c>
     </row>
     <row r="537" spans="1:108">
       <c r="F537" s="2"/>
-      <c r="K537" s="2"/>
-[...6 lines deleted...]
-      <c r="Y537" s="2"/>
+      <c r="L537" s="2"/>
+      <c r="N537" s="2"/>
+      <c r="P537" s="2"/>
+      <c r="R537" s="2"/>
+      <c r="T537" s="2"/>
+      <c r="V537" s="2"/>
+      <c r="X537" s="2"/>
+      <c r="Z537" s="2"/>
       <c r="DA537" t="s">
-        <v>623</v>
+        <v>625</v>
       </c>
     </row>
     <row r="538" spans="1:108">
       <c r="F538" s="2"/>
-      <c r="K538" s="2"/>
-[...6 lines deleted...]
-      <c r="Y538" s="2"/>
+      <c r="L538" s="2"/>
+      <c r="N538" s="2"/>
+      <c r="P538" s="2"/>
+      <c r="R538" s="2"/>
+      <c r="T538" s="2"/>
+      <c r="V538" s="2"/>
+      <c r="X538" s="2"/>
+      <c r="Z538" s="2"/>
       <c r="DA538" t="s">
-        <v>624</v>
+        <v>626</v>
       </c>
     </row>
     <row r="539" spans="1:108">
       <c r="F539" s="2"/>
-      <c r="K539" s="2"/>
-[...6 lines deleted...]
-      <c r="Y539" s="2"/>
+      <c r="L539" s="2"/>
+      <c r="N539" s="2"/>
+      <c r="P539" s="2"/>
+      <c r="R539" s="2"/>
+      <c r="T539" s="2"/>
+      <c r="V539" s="2"/>
+      <c r="X539" s="2"/>
+      <c r="Z539" s="2"/>
       <c r="DA539" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
     </row>
     <row r="540" spans="1:108">
       <c r="F540" s="2"/>
-      <c r="K540" s="2"/>
-[...6 lines deleted...]
-      <c r="Y540" s="2"/>
+      <c r="L540" s="2"/>
+      <c r="N540" s="2"/>
+      <c r="P540" s="2"/>
+      <c r="R540" s="2"/>
+      <c r="T540" s="2"/>
+      <c r="V540" s="2"/>
+      <c r="X540" s="2"/>
+      <c r="Z540" s="2"/>
       <c r="DA540" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
     </row>
     <row r="541" spans="1:108">
       <c r="F541" s="2"/>
-      <c r="K541" s="2"/>
-[...6 lines deleted...]
-      <c r="Y541" s="2"/>
+      <c r="L541" s="2"/>
+      <c r="N541" s="2"/>
+      <c r="P541" s="2"/>
+      <c r="R541" s="2"/>
+      <c r="T541" s="2"/>
+      <c r="V541" s="2"/>
+      <c r="X541" s="2"/>
+      <c r="Z541" s="2"/>
       <c r="DA541" t="s">
-        <v>627</v>
+        <v>629</v>
       </c>
     </row>
     <row r="542" spans="1:108">
       <c r="F542" s="2"/>
-      <c r="K542" s="2"/>
-[...6 lines deleted...]
-      <c r="Y542" s="2"/>
+      <c r="L542" s="2"/>
+      <c r="N542" s="2"/>
+      <c r="P542" s="2"/>
+      <c r="R542" s="2"/>
+      <c r="T542" s="2"/>
+      <c r="V542" s="2"/>
+      <c r="X542" s="2"/>
+      <c r="Z542" s="2"/>
       <c r="DA542" t="s">
-        <v>628</v>
+        <v>630</v>
       </c>
     </row>
     <row r="543" spans="1:108">
       <c r="F543" s="2"/>
-      <c r="K543" s="2"/>
-[...6 lines deleted...]
-      <c r="Y543" s="2"/>
+      <c r="L543" s="2"/>
+      <c r="N543" s="2"/>
+      <c r="P543" s="2"/>
+      <c r="R543" s="2"/>
+      <c r="T543" s="2"/>
+      <c r="V543" s="2"/>
+      <c r="X543" s="2"/>
+      <c r="Z543" s="2"/>
       <c r="DA543" t="s">
-        <v>629</v>
+        <v>631</v>
       </c>
     </row>
     <row r="544" spans="1:108">
       <c r="F544" s="2"/>
-      <c r="K544" s="2"/>
-[...6 lines deleted...]
-      <c r="Y544" s="2"/>
+      <c r="L544" s="2"/>
+      <c r="N544" s="2"/>
+      <c r="P544" s="2"/>
+      <c r="R544" s="2"/>
+      <c r="T544" s="2"/>
+      <c r="V544" s="2"/>
+      <c r="X544" s="2"/>
+      <c r="Z544" s="2"/>
       <c r="DA544" t="s">
-        <v>630</v>
+        <v>632</v>
       </c>
     </row>
     <row r="545" spans="1:108">
       <c r="F545" s="2"/>
-      <c r="K545" s="2"/>
-[...6 lines deleted...]
-      <c r="Y545" s="2"/>
+      <c r="L545" s="2"/>
+      <c r="N545" s="2"/>
+      <c r="P545" s="2"/>
+      <c r="R545" s="2"/>
+      <c r="T545" s="2"/>
+      <c r="V545" s="2"/>
+      <c r="X545" s="2"/>
+      <c r="Z545" s="2"/>
       <c r="DA545" t="s">
-        <v>631</v>
+        <v>633</v>
       </c>
     </row>
     <row r="546" spans="1:108">
       <c r="F546" s="2"/>
-      <c r="K546" s="2"/>
-[...6 lines deleted...]
-      <c r="Y546" s="2"/>
+      <c r="L546" s="2"/>
+      <c r="N546" s="2"/>
+      <c r="P546" s="2"/>
+      <c r="R546" s="2"/>
+      <c r="T546" s="2"/>
+      <c r="V546" s="2"/>
+      <c r="X546" s="2"/>
+      <c r="Z546" s="2"/>
       <c r="DA546" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
     </row>
     <row r="547" spans="1:108">
       <c r="F547" s="2"/>
-      <c r="K547" s="2"/>
-[...6 lines deleted...]
-      <c r="Y547" s="2"/>
+      <c r="L547" s="2"/>
+      <c r="N547" s="2"/>
+      <c r="P547" s="2"/>
+      <c r="R547" s="2"/>
+      <c r="T547" s="2"/>
+      <c r="V547" s="2"/>
+      <c r="X547" s="2"/>
+      <c r="Z547" s="2"/>
       <c r="DA547" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
     </row>
     <row r="548" spans="1:108">
       <c r="F548" s="2"/>
-      <c r="K548" s="2"/>
-[...6 lines deleted...]
-      <c r="Y548" s="2"/>
+      <c r="L548" s="2"/>
+      <c r="N548" s="2"/>
+      <c r="P548" s="2"/>
+      <c r="R548" s="2"/>
+      <c r="T548" s="2"/>
+      <c r="V548" s="2"/>
+      <c r="X548" s="2"/>
+      <c r="Z548" s="2"/>
       <c r="DA548" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
     </row>
     <row r="549" spans="1:108">
       <c r="F549" s="2"/>
-      <c r="K549" s="2"/>
-[...6 lines deleted...]
-      <c r="Y549" s="2"/>
+      <c r="L549" s="2"/>
+      <c r="N549" s="2"/>
+      <c r="P549" s="2"/>
+      <c r="R549" s="2"/>
+      <c r="T549" s="2"/>
+      <c r="V549" s="2"/>
+      <c r="X549" s="2"/>
+      <c r="Z549" s="2"/>
       <c r="DA549" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
     </row>
     <row r="550" spans="1:108">
       <c r="F550" s="2"/>
-      <c r="K550" s="2"/>
-[...6 lines deleted...]
-      <c r="Y550" s="2"/>
+      <c r="L550" s="2"/>
+      <c r="N550" s="2"/>
+      <c r="P550" s="2"/>
+      <c r="R550" s="2"/>
+      <c r="T550" s="2"/>
+      <c r="V550" s="2"/>
+      <c r="X550" s="2"/>
+      <c r="Z550" s="2"/>
       <c r="DA550" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
     </row>
     <row r="551" spans="1:108">
       <c r="F551" s="2"/>
-      <c r="K551" s="2"/>
-[...6 lines deleted...]
-      <c r="Y551" s="2"/>
+      <c r="L551" s="2"/>
+      <c r="N551" s="2"/>
+      <c r="P551" s="2"/>
+      <c r="R551" s="2"/>
+      <c r="T551" s="2"/>
+      <c r="V551" s="2"/>
+      <c r="X551" s="2"/>
+      <c r="Z551" s="2"/>
       <c r="DA551" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
     </row>
     <row r="552" spans="1:108">
       <c r="F552" s="2"/>
-      <c r="K552" s="2"/>
-[...6 lines deleted...]
-      <c r="Y552" s="2"/>
+      <c r="L552" s="2"/>
+      <c r="N552" s="2"/>
+      <c r="P552" s="2"/>
+      <c r="R552" s="2"/>
+      <c r="T552" s="2"/>
+      <c r="V552" s="2"/>
+      <c r="X552" s="2"/>
+      <c r="Z552" s="2"/>
       <c r="DA552" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
     </row>
     <row r="553" spans="1:108">
       <c r="F553" s="2"/>
-      <c r="K553" s="2"/>
-[...6 lines deleted...]
-      <c r="Y553" s="2"/>
+      <c r="L553" s="2"/>
+      <c r="N553" s="2"/>
+      <c r="P553" s="2"/>
+      <c r="R553" s="2"/>
+      <c r="T553" s="2"/>
+      <c r="V553" s="2"/>
+      <c r="X553" s="2"/>
+      <c r="Z553" s="2"/>
       <c r="DA553" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="554" spans="1:108">
       <c r="F554" s="2"/>
-      <c r="K554" s="2"/>
-[...6 lines deleted...]
-      <c r="Y554" s="2"/>
+      <c r="L554" s="2"/>
+      <c r="N554" s="2"/>
+      <c r="P554" s="2"/>
+      <c r="R554" s="2"/>
+      <c r="T554" s="2"/>
+      <c r="V554" s="2"/>
+      <c r="X554" s="2"/>
+      <c r="Z554" s="2"/>
       <c r="DA554" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="555" spans="1:108">
       <c r="F555" s="2"/>
-      <c r="K555" s="2"/>
-[...6 lines deleted...]
-      <c r="Y555" s="2"/>
+      <c r="L555" s="2"/>
+      <c r="N555" s="2"/>
+      <c r="P555" s="2"/>
+      <c r="R555" s="2"/>
+      <c r="T555" s="2"/>
+      <c r="V555" s="2"/>
+      <c r="X555" s="2"/>
+      <c r="Z555" s="2"/>
       <c r="DA555" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
     </row>
     <row r="556" spans="1:108">
       <c r="F556" s="2"/>
-      <c r="K556" s="2"/>
-[...6 lines deleted...]
-      <c r="Y556" s="2"/>
+      <c r="L556" s="2"/>
+      <c r="N556" s="2"/>
+      <c r="P556" s="2"/>
+      <c r="R556" s="2"/>
+      <c r="T556" s="2"/>
+      <c r="V556" s="2"/>
+      <c r="X556" s="2"/>
+      <c r="Z556" s="2"/>
       <c r="DA556" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="557" spans="1:108">
       <c r="F557" s="2"/>
-      <c r="K557" s="2"/>
-[...6 lines deleted...]
-      <c r="Y557" s="2"/>
+      <c r="L557" s="2"/>
+      <c r="N557" s="2"/>
+      <c r="P557" s="2"/>
+      <c r="R557" s="2"/>
+      <c r="T557" s="2"/>
+      <c r="V557" s="2"/>
+      <c r="X557" s="2"/>
+      <c r="Z557" s="2"/>
       <c r="DA557" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
     </row>
     <row r="558" spans="1:108">
       <c r="F558" s="2"/>
-      <c r="K558" s="2"/>
-[...6 lines deleted...]
-      <c r="Y558" s="2"/>
+      <c r="L558" s="2"/>
+      <c r="N558" s="2"/>
+      <c r="P558" s="2"/>
+      <c r="R558" s="2"/>
+      <c r="T558" s="2"/>
+      <c r="V558" s="2"/>
+      <c r="X558" s="2"/>
+      <c r="Z558" s="2"/>
       <c r="DA558" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
     </row>
     <row r="559" spans="1:108">
       <c r="F559" s="2"/>
-      <c r="K559" s="2"/>
-[...6 lines deleted...]
-      <c r="Y559" s="2"/>
+      <c r="L559" s="2"/>
+      <c r="N559" s="2"/>
+      <c r="P559" s="2"/>
+      <c r="R559" s="2"/>
+      <c r="T559" s="2"/>
+      <c r="V559" s="2"/>
+      <c r="X559" s="2"/>
+      <c r="Z559" s="2"/>
       <c r="DA559" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
     </row>
     <row r="560" spans="1:108">
       <c r="F560" s="2"/>
-      <c r="K560" s="2"/>
-[...6 lines deleted...]
-      <c r="Y560" s="2"/>
+      <c r="L560" s="2"/>
+      <c r="N560" s="2"/>
+      <c r="P560" s="2"/>
+      <c r="R560" s="2"/>
+      <c r="T560" s="2"/>
+      <c r="V560" s="2"/>
+      <c r="X560" s="2"/>
+      <c r="Z560" s="2"/>
       <c r="DA560" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
     </row>
     <row r="561" spans="1:108">
       <c r="F561" s="2"/>
-      <c r="K561" s="2"/>
-[...6 lines deleted...]
-      <c r="Y561" s="2"/>
+      <c r="L561" s="2"/>
+      <c r="N561" s="2"/>
+      <c r="P561" s="2"/>
+      <c r="R561" s="2"/>
+      <c r="T561" s="2"/>
+      <c r="V561" s="2"/>
+      <c r="X561" s="2"/>
+      <c r="Z561" s="2"/>
       <c r="DA561" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
     </row>
     <row r="562" spans="1:108">
       <c r="F562" s="2"/>
-      <c r="K562" s="2"/>
-[...6 lines deleted...]
-      <c r="Y562" s="2"/>
+      <c r="L562" s="2"/>
+      <c r="N562" s="2"/>
+      <c r="P562" s="2"/>
+      <c r="R562" s="2"/>
+      <c r="T562" s="2"/>
+      <c r="V562" s="2"/>
+      <c r="X562" s="2"/>
+      <c r="Z562" s="2"/>
       <c r="DA562" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
     </row>
     <row r="563" spans="1:108">
       <c r="F563" s="2"/>
-      <c r="K563" s="2"/>
-[...6 lines deleted...]
-      <c r="Y563" s="2"/>
+      <c r="L563" s="2"/>
+      <c r="N563" s="2"/>
+      <c r="P563" s="2"/>
+      <c r="R563" s="2"/>
+      <c r="T563" s="2"/>
+      <c r="V563" s="2"/>
+      <c r="X563" s="2"/>
+      <c r="Z563" s="2"/>
       <c r="DA563" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
     </row>
     <row r="564" spans="1:108">
       <c r="F564" s="2"/>
-      <c r="K564" s="2"/>
-[...6 lines deleted...]
-      <c r="Y564" s="2"/>
+      <c r="L564" s="2"/>
+      <c r="N564" s="2"/>
+      <c r="P564" s="2"/>
+      <c r="R564" s="2"/>
+      <c r="T564" s="2"/>
+      <c r="V564" s="2"/>
+      <c r="X564" s="2"/>
+      <c r="Z564" s="2"/>
       <c r="DA564" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
     </row>
     <row r="565" spans="1:108">
       <c r="F565" s="2"/>
-      <c r="K565" s="2"/>
-[...6 lines deleted...]
-      <c r="Y565" s="2"/>
+      <c r="L565" s="2"/>
+      <c r="N565" s="2"/>
+      <c r="P565" s="2"/>
+      <c r="R565" s="2"/>
+      <c r="T565" s="2"/>
+      <c r="V565" s="2"/>
+      <c r="X565" s="2"/>
+      <c r="Z565" s="2"/>
       <c r="DA565" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
     </row>
     <row r="566" spans="1:108">
       <c r="F566" s="2"/>
-      <c r="K566" s="2"/>
-[...6 lines deleted...]
-      <c r="Y566" s="2"/>
+      <c r="L566" s="2"/>
+      <c r="N566" s="2"/>
+      <c r="P566" s="2"/>
+      <c r="R566" s="2"/>
+      <c r="T566" s="2"/>
+      <c r="V566" s="2"/>
+      <c r="X566" s="2"/>
+      <c r="Z566" s="2"/>
       <c r="DA566" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
     </row>
     <row r="567" spans="1:108">
       <c r="F567" s="2"/>
-      <c r="K567" s="2"/>
-[...6 lines deleted...]
-      <c r="Y567" s="2"/>
+      <c r="L567" s="2"/>
+      <c r="N567" s="2"/>
+      <c r="P567" s="2"/>
+      <c r="R567" s="2"/>
+      <c r="T567" s="2"/>
+      <c r="V567" s="2"/>
+      <c r="X567" s="2"/>
+      <c r="Z567" s="2"/>
       <c r="DA567" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
     </row>
     <row r="568" spans="1:108">
       <c r="F568" s="2"/>
-      <c r="K568" s="2"/>
-[...6 lines deleted...]
-      <c r="Y568" s="2"/>
+      <c r="L568" s="2"/>
+      <c r="N568" s="2"/>
+      <c r="P568" s="2"/>
+      <c r="R568" s="2"/>
+      <c r="T568" s="2"/>
+      <c r="V568" s="2"/>
+      <c r="X568" s="2"/>
+      <c r="Z568" s="2"/>
       <c r="DA568" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
     </row>
     <row r="569" spans="1:108">
       <c r="F569" s="2"/>
-      <c r="K569" s="2"/>
-[...6 lines deleted...]
-      <c r="Y569" s="2"/>
+      <c r="L569" s="2"/>
+      <c r="N569" s="2"/>
+      <c r="P569" s="2"/>
+      <c r="R569" s="2"/>
+      <c r="T569" s="2"/>
+      <c r="V569" s="2"/>
+      <c r="X569" s="2"/>
+      <c r="Z569" s="2"/>
       <c r="DA569" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
     </row>
     <row r="570" spans="1:108">
       <c r="F570" s="2"/>
-      <c r="K570" s="2"/>
-[...6 lines deleted...]
-      <c r="Y570" s="2"/>
+      <c r="L570" s="2"/>
+      <c r="N570" s="2"/>
+      <c r="P570" s="2"/>
+      <c r="R570" s="2"/>
+      <c r="T570" s="2"/>
+      <c r="V570" s="2"/>
+      <c r="X570" s="2"/>
+      <c r="Z570" s="2"/>
       <c r="DA570" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
     </row>
     <row r="571" spans="1:108">
       <c r="F571" s="2"/>
-      <c r="K571" s="2"/>
-[...6 lines deleted...]
-      <c r="Y571" s="2"/>
+      <c r="L571" s="2"/>
+      <c r="N571" s="2"/>
+      <c r="P571" s="2"/>
+      <c r="R571" s="2"/>
+      <c r="T571" s="2"/>
+      <c r="V571" s="2"/>
+      <c r="X571" s="2"/>
+      <c r="Z571" s="2"/>
       <c r="DA571" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
     </row>
     <row r="572" spans="1:108">
       <c r="F572" s="2"/>
-      <c r="K572" s="2"/>
-[...6 lines deleted...]
-      <c r="Y572" s="2"/>
+      <c r="L572" s="2"/>
+      <c r="N572" s="2"/>
+      <c r="P572" s="2"/>
+      <c r="R572" s="2"/>
+      <c r="T572" s="2"/>
+      <c r="V572" s="2"/>
+      <c r="X572" s="2"/>
+      <c r="Z572" s="2"/>
       <c r="DA572" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
     </row>
     <row r="573" spans="1:108">
       <c r="F573" s="2"/>
-      <c r="K573" s="2"/>
-[...6 lines deleted...]
-      <c r="Y573" s="2"/>
+      <c r="L573" s="2"/>
+      <c r="N573" s="2"/>
+      <c r="P573" s="2"/>
+      <c r="R573" s="2"/>
+      <c r="T573" s="2"/>
+      <c r="V573" s="2"/>
+      <c r="X573" s="2"/>
+      <c r="Z573" s="2"/>
       <c r="DA573" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
     </row>
     <row r="574" spans="1:108">
       <c r="F574" s="2"/>
-      <c r="K574" s="2"/>
-[...6 lines deleted...]
-      <c r="Y574" s="2"/>
+      <c r="L574" s="2"/>
+      <c r="N574" s="2"/>
+      <c r="P574" s="2"/>
+      <c r="R574" s="2"/>
+      <c r="T574" s="2"/>
+      <c r="V574" s="2"/>
+      <c r="X574" s="2"/>
+      <c r="Z574" s="2"/>
       <c r="DA574" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
     </row>
     <row r="575" spans="1:108">
       <c r="F575" s="2"/>
-      <c r="K575" s="2"/>
-[...6 lines deleted...]
-      <c r="Y575" s="2"/>
+      <c r="L575" s="2"/>
+      <c r="N575" s="2"/>
+      <c r="P575" s="2"/>
+      <c r="R575" s="2"/>
+      <c r="T575" s="2"/>
+      <c r="V575" s="2"/>
+      <c r="X575" s="2"/>
+      <c r="Z575" s="2"/>
       <c r="DA575" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="576" spans="1:108">
       <c r="F576" s="2"/>
-      <c r="K576" s="2"/>
-[...6 lines deleted...]
-      <c r="Y576" s="2"/>
+      <c r="L576" s="2"/>
+      <c r="N576" s="2"/>
+      <c r="P576" s="2"/>
+      <c r="R576" s="2"/>
+      <c r="T576" s="2"/>
+      <c r="V576" s="2"/>
+      <c r="X576" s="2"/>
+      <c r="Z576" s="2"/>
       <c r="DA576" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
     </row>
     <row r="577" spans="1:108">
       <c r="F577" s="2"/>
-      <c r="K577" s="2"/>
-[...6 lines deleted...]
-      <c r="Y577" s="2"/>
+      <c r="L577" s="2"/>
+      <c r="N577" s="2"/>
+      <c r="P577" s="2"/>
+      <c r="R577" s="2"/>
+      <c r="T577" s="2"/>
+      <c r="V577" s="2"/>
+      <c r="X577" s="2"/>
+      <c r="Z577" s="2"/>
       <c r="DA577" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="578" spans="1:108">
       <c r="F578" s="2"/>
-      <c r="K578" s="2"/>
-[...6 lines deleted...]
-      <c r="Y578" s="2"/>
+      <c r="L578" s="2"/>
+      <c r="N578" s="2"/>
+      <c r="P578" s="2"/>
+      <c r="R578" s="2"/>
+      <c r="T578" s="2"/>
+      <c r="V578" s="2"/>
+      <c r="X578" s="2"/>
+      <c r="Z578" s="2"/>
       <c r="DA578" t="s">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="579" spans="1:108">
       <c r="F579" s="2"/>
-      <c r="K579" s="2"/>
-[...6 lines deleted...]
-      <c r="Y579" s="2"/>
+      <c r="L579" s="2"/>
+      <c r="N579" s="2"/>
+      <c r="P579" s="2"/>
+      <c r="R579" s="2"/>
+      <c r="T579" s="2"/>
+      <c r="V579" s="2"/>
+      <c r="X579" s="2"/>
+      <c r="Z579" s="2"/>
       <c r="DA579" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
     </row>
     <row r="580" spans="1:108">
       <c r="F580" s="2"/>
-      <c r="K580" s="2"/>
-[...6 lines deleted...]
-      <c r="Y580" s="2"/>
+      <c r="L580" s="2"/>
+      <c r="N580" s="2"/>
+      <c r="P580" s="2"/>
+      <c r="R580" s="2"/>
+      <c r="T580" s="2"/>
+      <c r="V580" s="2"/>
+      <c r="X580" s="2"/>
+      <c r="Z580" s="2"/>
       <c r="DA580" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
     </row>
     <row r="581" spans="1:108">
       <c r="F581" s="2"/>
-      <c r="K581" s="2"/>
-[...6 lines deleted...]
-      <c r="Y581" s="2"/>
+      <c r="L581" s="2"/>
+      <c r="N581" s="2"/>
+      <c r="P581" s="2"/>
+      <c r="R581" s="2"/>
+      <c r="T581" s="2"/>
+      <c r="V581" s="2"/>
+      <c r="X581" s="2"/>
+      <c r="Z581" s="2"/>
       <c r="DA581" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="582" spans="1:108">
       <c r="F582" s="2"/>
-      <c r="K582" s="2"/>
-[...6 lines deleted...]
-      <c r="Y582" s="2"/>
+      <c r="L582" s="2"/>
+      <c r="N582" s="2"/>
+      <c r="P582" s="2"/>
+      <c r="R582" s="2"/>
+      <c r="T582" s="2"/>
+      <c r="V582" s="2"/>
+      <c r="X582" s="2"/>
+      <c r="Z582" s="2"/>
       <c r="DA582" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
     </row>
     <row r="583" spans="1:108">
       <c r="F583" s="2"/>
-      <c r="K583" s="2"/>
-[...6 lines deleted...]
-      <c r="Y583" s="2"/>
+      <c r="L583" s="2"/>
+      <c r="N583" s="2"/>
+      <c r="P583" s="2"/>
+      <c r="R583" s="2"/>
+      <c r="T583" s="2"/>
+      <c r="V583" s="2"/>
+      <c r="X583" s="2"/>
+      <c r="Z583" s="2"/>
       <c r="DA583" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="584" spans="1:108">
       <c r="F584" s="2"/>
-      <c r="K584" s="2"/>
-[...6 lines deleted...]
-      <c r="Y584" s="2"/>
+      <c r="L584" s="2"/>
+      <c r="N584" s="2"/>
+      <c r="P584" s="2"/>
+      <c r="R584" s="2"/>
+      <c r="T584" s="2"/>
+      <c r="V584" s="2"/>
+      <c r="X584" s="2"/>
+      <c r="Z584" s="2"/>
       <c r="DA584" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="585" spans="1:108">
       <c r="F585" s="2"/>
-      <c r="K585" s="2"/>
-[...6 lines deleted...]
-      <c r="Y585" s="2"/>
+      <c r="L585" s="2"/>
+      <c r="N585" s="2"/>
+      <c r="P585" s="2"/>
+      <c r="R585" s="2"/>
+      <c r="T585" s="2"/>
+      <c r="V585" s="2"/>
+      <c r="X585" s="2"/>
+      <c r="Z585" s="2"/>
       <c r="DA585" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="586" spans="1:108">
       <c r="F586" s="2"/>
-      <c r="K586" s="2"/>
-[...6 lines deleted...]
-      <c r="Y586" s="2"/>
+      <c r="L586" s="2"/>
+      <c r="N586" s="2"/>
+      <c r="P586" s="2"/>
+      <c r="R586" s="2"/>
+      <c r="T586" s="2"/>
+      <c r="V586" s="2"/>
+      <c r="X586" s="2"/>
+      <c r="Z586" s="2"/>
       <c r="DA586" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="587" spans="1:108">
       <c r="F587" s="2"/>
-      <c r="K587" s="2"/>
-[...6 lines deleted...]
-      <c r="Y587" s="2"/>
+      <c r="L587" s="2"/>
+      <c r="N587" s="2"/>
+      <c r="P587" s="2"/>
+      <c r="R587" s="2"/>
+      <c r="T587" s="2"/>
+      <c r="V587" s="2"/>
+      <c r="X587" s="2"/>
+      <c r="Z587" s="2"/>
       <c r="DA587" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
     </row>
     <row r="588" spans="1:108">
       <c r="F588" s="2"/>
-      <c r="K588" s="2"/>
-[...6 lines deleted...]
-      <c r="Y588" s="2"/>
+      <c r="L588" s="2"/>
+      <c r="N588" s="2"/>
+      <c r="P588" s="2"/>
+      <c r="R588" s="2"/>
+      <c r="T588" s="2"/>
+      <c r="V588" s="2"/>
+      <c r="X588" s="2"/>
+      <c r="Z588" s="2"/>
       <c r="DA588" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="589" spans="1:108">
       <c r="F589" s="2"/>
-      <c r="K589" s="2"/>
-[...6 lines deleted...]
-      <c r="Y589" s="2"/>
+      <c r="L589" s="2"/>
+      <c r="N589" s="2"/>
+      <c r="P589" s="2"/>
+      <c r="R589" s="2"/>
+      <c r="T589" s="2"/>
+      <c r="V589" s="2"/>
+      <c r="X589" s="2"/>
+      <c r="Z589" s="2"/>
       <c r="DA589" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="590" spans="1:108">
       <c r="F590" s="2"/>
-      <c r="K590" s="2"/>
-[...6 lines deleted...]
-      <c r="Y590" s="2"/>
+      <c r="L590" s="2"/>
+      <c r="N590" s="2"/>
+      <c r="P590" s="2"/>
+      <c r="R590" s="2"/>
+      <c r="T590" s="2"/>
+      <c r="V590" s="2"/>
+      <c r="X590" s="2"/>
+      <c r="Z590" s="2"/>
       <c r="DA590" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
     </row>
     <row r="591" spans="1:108">
       <c r="F591" s="2"/>
-      <c r="K591" s="2"/>
-[...6 lines deleted...]
-      <c r="Y591" s="2"/>
+      <c r="L591" s="2"/>
+      <c r="N591" s="2"/>
+      <c r="P591" s="2"/>
+      <c r="R591" s="2"/>
+      <c r="T591" s="2"/>
+      <c r="V591" s="2"/>
+      <c r="X591" s="2"/>
+      <c r="Z591" s="2"/>
       <c r="DA591" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="592" spans="1:108">
       <c r="F592" s="2"/>
-      <c r="K592" s="2"/>
-[...6 lines deleted...]
-      <c r="Y592" s="2"/>
+      <c r="L592" s="2"/>
+      <c r="N592" s="2"/>
+      <c r="P592" s="2"/>
+      <c r="R592" s="2"/>
+      <c r="T592" s="2"/>
+      <c r="V592" s="2"/>
+      <c r="X592" s="2"/>
+      <c r="Z592" s="2"/>
       <c r="DA592" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
     </row>
     <row r="593" spans="1:108">
       <c r="F593" s="2"/>
-      <c r="K593" s="2"/>
-[...6 lines deleted...]
-      <c r="Y593" s="2"/>
+      <c r="L593" s="2"/>
+      <c r="N593" s="2"/>
+      <c r="P593" s="2"/>
+      <c r="R593" s="2"/>
+      <c r="T593" s="2"/>
+      <c r="V593" s="2"/>
+      <c r="X593" s="2"/>
+      <c r="Z593" s="2"/>
       <c r="DA593" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
     </row>
     <row r="594" spans="1:108">
       <c r="F594" s="2"/>
-      <c r="K594" s="2"/>
-[...6 lines deleted...]
-      <c r="Y594" s="2"/>
+      <c r="L594" s="2"/>
+      <c r="N594" s="2"/>
+      <c r="P594" s="2"/>
+      <c r="R594" s="2"/>
+      <c r="T594" s="2"/>
+      <c r="V594" s="2"/>
+      <c r="X594" s="2"/>
+      <c r="Z594" s="2"/>
       <c r="DA594" t="s">
-        <v>680</v>
+        <v>682</v>
       </c>
     </row>
     <row r="595" spans="1:108">
       <c r="F595" s="2"/>
-      <c r="K595" s="2"/>
-[...6 lines deleted...]
-      <c r="Y595" s="2"/>
+      <c r="L595" s="2"/>
+      <c r="N595" s="2"/>
+      <c r="P595" s="2"/>
+      <c r="R595" s="2"/>
+      <c r="T595" s="2"/>
+      <c r="V595" s="2"/>
+      <c r="X595" s="2"/>
+      <c r="Z595" s="2"/>
       <c r="DA595" t="s">
-        <v>681</v>
+        <v>683</v>
       </c>
     </row>
     <row r="596" spans="1:108">
       <c r="F596" s="2"/>
-      <c r="K596" s="2"/>
-[...6 lines deleted...]
-      <c r="Y596" s="2"/>
+      <c r="L596" s="2"/>
+      <c r="N596" s="2"/>
+      <c r="P596" s="2"/>
+      <c r="R596" s="2"/>
+      <c r="T596" s="2"/>
+      <c r="V596" s="2"/>
+      <c r="X596" s="2"/>
+      <c r="Z596" s="2"/>
       <c r="DA596" t="s">
-        <v>682</v>
+        <v>684</v>
       </c>
     </row>
     <row r="597" spans="1:108">
       <c r="F597" s="2"/>
-      <c r="K597" s="2"/>
-[...6 lines deleted...]
-      <c r="Y597" s="2"/>
+      <c r="L597" s="2"/>
+      <c r="N597" s="2"/>
+      <c r="P597" s="2"/>
+      <c r="R597" s="2"/>
+      <c r="T597" s="2"/>
+      <c r="V597" s="2"/>
+      <c r="X597" s="2"/>
+      <c r="Z597" s="2"/>
       <c r="DA597" t="s">
-        <v>683</v>
+        <v>685</v>
       </c>
     </row>
     <row r="598" spans="1:108">
       <c r="F598" s="2"/>
-      <c r="K598" s="2"/>
-[...6 lines deleted...]
-      <c r="Y598" s="2"/>
+      <c r="L598" s="2"/>
+      <c r="N598" s="2"/>
+      <c r="P598" s="2"/>
+      <c r="R598" s="2"/>
+      <c r="T598" s="2"/>
+      <c r="V598" s="2"/>
+      <c r="X598" s="2"/>
+      <c r="Z598" s="2"/>
       <c r="DA598" t="s">
-        <v>684</v>
+        <v>686</v>
       </c>
     </row>
     <row r="599" spans="1:108">
       <c r="F599" s="2"/>
-      <c r="K599" s="2"/>
-[...6 lines deleted...]
-      <c r="Y599" s="2"/>
+      <c r="L599" s="2"/>
+      <c r="N599" s="2"/>
+      <c r="P599" s="2"/>
+      <c r="R599" s="2"/>
+      <c r="T599" s="2"/>
+      <c r="V599" s="2"/>
+      <c r="X599" s="2"/>
+      <c r="Z599" s="2"/>
       <c r="DA599" t="s">
-        <v>685</v>
+        <v>687</v>
       </c>
     </row>
     <row r="600" spans="1:108">
       <c r="F600" s="2"/>
-      <c r="K600" s="2"/>
-[...6 lines deleted...]
-      <c r="Y600" s="2"/>
+      <c r="L600" s="2"/>
+      <c r="N600" s="2"/>
+      <c r="P600" s="2"/>
+      <c r="R600" s="2"/>
+      <c r="T600" s="2"/>
+      <c r="V600" s="2"/>
+      <c r="X600" s="2"/>
+      <c r="Z600" s="2"/>
       <c r="DA600" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
     </row>
     <row r="601" spans="1:108">
       <c r="F601" s="2"/>
-      <c r="K601" s="2"/>
-[...6 lines deleted...]
-      <c r="Y601" s="2"/>
+      <c r="L601" s="2"/>
+      <c r="N601" s="2"/>
+      <c r="P601" s="2"/>
+      <c r="R601" s="2"/>
+      <c r="T601" s="2"/>
+      <c r="V601" s="2"/>
+      <c r="X601" s="2"/>
+      <c r="Z601" s="2"/>
       <c r="DA601" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
     </row>
     <row r="602" spans="1:108">
       <c r="F602" s="2"/>
-      <c r="K602" s="2"/>
-[...6 lines deleted...]
-      <c r="Y602" s="2"/>
+      <c r="L602" s="2"/>
+      <c r="N602" s="2"/>
+      <c r="P602" s="2"/>
+      <c r="R602" s="2"/>
+      <c r="T602" s="2"/>
+      <c r="V602" s="2"/>
+      <c r="X602" s="2"/>
+      <c r="Z602" s="2"/>
       <c r="DA602" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
     </row>
     <row r="603" spans="1:108">
       <c r="F603" s="2"/>
-      <c r="K603" s="2"/>
-[...6 lines deleted...]
-      <c r="Y603" s="2"/>
+      <c r="L603" s="2"/>
+      <c r="N603" s="2"/>
+      <c r="P603" s="2"/>
+      <c r="R603" s="2"/>
+      <c r="T603" s="2"/>
+      <c r="V603" s="2"/>
+      <c r="X603" s="2"/>
+      <c r="Z603" s="2"/>
       <c r="DA603" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
     </row>
     <row r="604" spans="1:108">
       <c r="F604" s="2"/>
-      <c r="K604" s="2"/>
-[...6 lines deleted...]
-      <c r="Y604" s="2"/>
+      <c r="L604" s="2"/>
+      <c r="N604" s="2"/>
+      <c r="P604" s="2"/>
+      <c r="R604" s="2"/>
+      <c r="T604" s="2"/>
+      <c r="V604" s="2"/>
+      <c r="X604" s="2"/>
+      <c r="Z604" s="2"/>
       <c r="DA604" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
     </row>
     <row r="605" spans="1:108">
       <c r="F605" s="2"/>
-      <c r="K605" s="2"/>
-[...6 lines deleted...]
-      <c r="Y605" s="2"/>
+      <c r="L605" s="2"/>
+      <c r="N605" s="2"/>
+      <c r="P605" s="2"/>
+      <c r="R605" s="2"/>
+      <c r="T605" s="2"/>
+      <c r="V605" s="2"/>
+      <c r="X605" s="2"/>
+      <c r="Z605" s="2"/>
       <c r="DA605" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
     </row>
     <row r="606" spans="1:108">
       <c r="F606" s="2"/>
-      <c r="K606" s="2"/>
-[...6 lines deleted...]
-      <c r="Y606" s="2"/>
+      <c r="L606" s="2"/>
+      <c r="N606" s="2"/>
+      <c r="P606" s="2"/>
+      <c r="R606" s="2"/>
+      <c r="T606" s="2"/>
+      <c r="V606" s="2"/>
+      <c r="X606" s="2"/>
+      <c r="Z606" s="2"/>
       <c r="DA606" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
     </row>
     <row r="607" spans="1:108">
       <c r="F607" s="2"/>
-      <c r="K607" s="2"/>
-[...6 lines deleted...]
-      <c r="Y607" s="2"/>
+      <c r="L607" s="2"/>
+      <c r="N607" s="2"/>
+      <c r="P607" s="2"/>
+      <c r="R607" s="2"/>
+      <c r="T607" s="2"/>
+      <c r="V607" s="2"/>
+      <c r="X607" s="2"/>
+      <c r="Z607" s="2"/>
       <c r="DA607" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
     </row>
     <row r="608" spans="1:108">
       <c r="F608" s="2"/>
-      <c r="K608" s="2"/>
-[...6 lines deleted...]
-      <c r="Y608" s="2"/>
+      <c r="L608" s="2"/>
+      <c r="N608" s="2"/>
+      <c r="P608" s="2"/>
+      <c r="R608" s="2"/>
+      <c r="T608" s="2"/>
+      <c r="V608" s="2"/>
+      <c r="X608" s="2"/>
+      <c r="Z608" s="2"/>
       <c r="DA608" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
     </row>
     <row r="609" spans="1:108">
       <c r="F609" s="2"/>
-      <c r="K609" s="2"/>
-[...6 lines deleted...]
-      <c r="Y609" s="2"/>
+      <c r="L609" s="2"/>
+      <c r="N609" s="2"/>
+      <c r="P609" s="2"/>
+      <c r="R609" s="2"/>
+      <c r="T609" s="2"/>
+      <c r="V609" s="2"/>
+      <c r="X609" s="2"/>
+      <c r="Z609" s="2"/>
       <c r="DA609" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
     </row>
     <row r="610" spans="1:108">
       <c r="F610" s="2"/>
-      <c r="K610" s="2"/>
-[...6 lines deleted...]
-      <c r="Y610" s="2"/>
+      <c r="L610" s="2"/>
+      <c r="N610" s="2"/>
+      <c r="P610" s="2"/>
+      <c r="R610" s="2"/>
+      <c r="T610" s="2"/>
+      <c r="V610" s="2"/>
+      <c r="X610" s="2"/>
+      <c r="Z610" s="2"/>
       <c r="DA610" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
     </row>
     <row r="611" spans="1:108">
       <c r="F611" s="2"/>
-      <c r="K611" s="2"/>
-[...6 lines deleted...]
-      <c r="Y611" s="2"/>
+      <c r="L611" s="2"/>
+      <c r="N611" s="2"/>
+      <c r="P611" s="2"/>
+      <c r="R611" s="2"/>
+      <c r="T611" s="2"/>
+      <c r="V611" s="2"/>
+      <c r="X611" s="2"/>
+      <c r="Z611" s="2"/>
       <c r="DA611" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
     </row>
     <row r="612" spans="1:108">
       <c r="F612" s="2"/>
-      <c r="K612" s="2"/>
-[...6 lines deleted...]
-      <c r="Y612" s="2"/>
+      <c r="L612" s="2"/>
+      <c r="N612" s="2"/>
+      <c r="P612" s="2"/>
+      <c r="R612" s="2"/>
+      <c r="T612" s="2"/>
+      <c r="V612" s="2"/>
+      <c r="X612" s="2"/>
+      <c r="Z612" s="2"/>
       <c r="DA612" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
     </row>
     <row r="613" spans="1:108">
       <c r="F613" s="2"/>
-      <c r="K613" s="2"/>
-[...6 lines deleted...]
-      <c r="Y613" s="2"/>
+      <c r="L613" s="2"/>
+      <c r="N613" s="2"/>
+      <c r="P613" s="2"/>
+      <c r="R613" s="2"/>
+      <c r="T613" s="2"/>
+      <c r="V613" s="2"/>
+      <c r="X613" s="2"/>
+      <c r="Z613" s="2"/>
       <c r="DA613" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
     </row>
     <row r="614" spans="1:108">
       <c r="F614" s="2"/>
-      <c r="K614" s="2"/>
-[...6 lines deleted...]
-      <c r="Y614" s="2"/>
+      <c r="L614" s="2"/>
+      <c r="N614" s="2"/>
+      <c r="P614" s="2"/>
+      <c r="R614" s="2"/>
+      <c r="T614" s="2"/>
+      <c r="V614" s="2"/>
+      <c r="X614" s="2"/>
+      <c r="Z614" s="2"/>
       <c r="DA614" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
     </row>
     <row r="615" spans="1:108">
       <c r="F615" s="2"/>
-      <c r="K615" s="2"/>
-[...6 lines deleted...]
-      <c r="Y615" s="2"/>
+      <c r="L615" s="2"/>
+      <c r="N615" s="2"/>
+      <c r="P615" s="2"/>
+      <c r="R615" s="2"/>
+      <c r="T615" s="2"/>
+      <c r="V615" s="2"/>
+      <c r="X615" s="2"/>
+      <c r="Z615" s="2"/>
       <c r="DA615" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
     </row>
     <row r="616" spans="1:108">
       <c r="F616" s="2"/>
-      <c r="K616" s="2"/>
-[...6 lines deleted...]
-      <c r="Y616" s="2"/>
+      <c r="L616" s="2"/>
+      <c r="N616" s="2"/>
+      <c r="P616" s="2"/>
+      <c r="R616" s="2"/>
+      <c r="T616" s="2"/>
+      <c r="V616" s="2"/>
+      <c r="X616" s="2"/>
+      <c r="Z616" s="2"/>
       <c r="DA616" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
     </row>
     <row r="617" spans="1:108">
       <c r="F617" s="2"/>
-      <c r="K617" s="2"/>
-[...6 lines deleted...]
-      <c r="Y617" s="2"/>
+      <c r="L617" s="2"/>
+      <c r="N617" s="2"/>
+      <c r="P617" s="2"/>
+      <c r="R617" s="2"/>
+      <c r="T617" s="2"/>
+      <c r="V617" s="2"/>
+      <c r="X617" s="2"/>
+      <c r="Z617" s="2"/>
       <c r="DA617" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
     </row>
     <row r="618" spans="1:108">
       <c r="F618" s="2"/>
-      <c r="K618" s="2"/>
-[...6 lines deleted...]
-      <c r="Y618" s="2"/>
+      <c r="L618" s="2"/>
+      <c r="N618" s="2"/>
+      <c r="P618" s="2"/>
+      <c r="R618" s="2"/>
+      <c r="T618" s="2"/>
+      <c r="V618" s="2"/>
+      <c r="X618" s="2"/>
+      <c r="Z618" s="2"/>
       <c r="DA618" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
     </row>
     <row r="619" spans="1:108">
       <c r="F619" s="2"/>
-      <c r="K619" s="2"/>
-[...6 lines deleted...]
-      <c r="Y619" s="2"/>
+      <c r="L619" s="2"/>
+      <c r="N619" s="2"/>
+      <c r="P619" s="2"/>
+      <c r="R619" s="2"/>
+      <c r="T619" s="2"/>
+      <c r="V619" s="2"/>
+      <c r="X619" s="2"/>
+      <c r="Z619" s="2"/>
       <c r="DA619" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
     </row>
     <row r="620" spans="1:108">
       <c r="F620" s="2"/>
-      <c r="K620" s="2"/>
-[...6 lines deleted...]
-      <c r="Y620" s="2"/>
+      <c r="L620" s="2"/>
+      <c r="N620" s="2"/>
+      <c r="P620" s="2"/>
+      <c r="R620" s="2"/>
+      <c r="T620" s="2"/>
+      <c r="V620" s="2"/>
+      <c r="X620" s="2"/>
+      <c r="Z620" s="2"/>
       <c r="DA620" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
     </row>
     <row r="621" spans="1:108">
       <c r="F621" s="2"/>
-      <c r="K621" s="2"/>
-[...6 lines deleted...]
-      <c r="Y621" s="2"/>
+      <c r="L621" s="2"/>
+      <c r="N621" s="2"/>
+      <c r="P621" s="2"/>
+      <c r="R621" s="2"/>
+      <c r="T621" s="2"/>
+      <c r="V621" s="2"/>
+      <c r="X621" s="2"/>
+      <c r="Z621" s="2"/>
       <c r="DA621" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
     </row>
     <row r="622" spans="1:108">
       <c r="F622" s="2"/>
-      <c r="K622" s="2"/>
-[...6 lines deleted...]
-      <c r="Y622" s="2"/>
+      <c r="L622" s="2"/>
+      <c r="N622" s="2"/>
+      <c r="P622" s="2"/>
+      <c r="R622" s="2"/>
+      <c r="T622" s="2"/>
+      <c r="V622" s="2"/>
+      <c r="X622" s="2"/>
+      <c r="Z622" s="2"/>
       <c r="DA622" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
     </row>
     <row r="623" spans="1:108">
       <c r="F623" s="2"/>
-      <c r="K623" s="2"/>
-[...6 lines deleted...]
-      <c r="Y623" s="2"/>
+      <c r="L623" s="2"/>
+      <c r="N623" s="2"/>
+      <c r="P623" s="2"/>
+      <c r="R623" s="2"/>
+      <c r="T623" s="2"/>
+      <c r="V623" s="2"/>
+      <c r="X623" s="2"/>
+      <c r="Z623" s="2"/>
       <c r="DA623" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
     </row>
     <row r="624" spans="1:108">
       <c r="F624" s="2"/>
-      <c r="K624" s="2"/>
-[...6 lines deleted...]
-      <c r="Y624" s="2"/>
+      <c r="L624" s="2"/>
+      <c r="N624" s="2"/>
+      <c r="P624" s="2"/>
+      <c r="R624" s="2"/>
+      <c r="T624" s="2"/>
+      <c r="V624" s="2"/>
+      <c r="X624" s="2"/>
+      <c r="Z624" s="2"/>
       <c r="DA624" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
     </row>
     <row r="625" spans="1:108">
       <c r="F625" s="2"/>
-      <c r="K625" s="2"/>
-[...6 lines deleted...]
-      <c r="Y625" s="2"/>
+      <c r="L625" s="2"/>
+      <c r="N625" s="2"/>
+      <c r="P625" s="2"/>
+      <c r="R625" s="2"/>
+      <c r="T625" s="2"/>
+      <c r="V625" s="2"/>
+      <c r="X625" s="2"/>
+      <c r="Z625" s="2"/>
       <c r="DA625" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
     </row>
     <row r="626" spans="1:108">
       <c r="F626" s="2"/>
-      <c r="K626" s="2"/>
-[...6 lines deleted...]
-      <c r="Y626" s="2"/>
+      <c r="L626" s="2"/>
+      <c r="N626" s="2"/>
+      <c r="P626" s="2"/>
+      <c r="R626" s="2"/>
+      <c r="T626" s="2"/>
+      <c r="V626" s="2"/>
+      <c r="X626" s="2"/>
+      <c r="Z626" s="2"/>
       <c r="DA626" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
     </row>
     <row r="627" spans="1:108">
       <c r="F627" s="2"/>
-      <c r="K627" s="2"/>
-[...6 lines deleted...]
-      <c r="Y627" s="2"/>
+      <c r="L627" s="2"/>
+      <c r="N627" s="2"/>
+      <c r="P627" s="2"/>
+      <c r="R627" s="2"/>
+      <c r="T627" s="2"/>
+      <c r="V627" s="2"/>
+      <c r="X627" s="2"/>
+      <c r="Z627" s="2"/>
       <c r="DA627" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
     </row>
     <row r="628" spans="1:108">
       <c r="F628" s="2"/>
-      <c r="K628" s="2"/>
-[...6 lines deleted...]
-      <c r="Y628" s="2"/>
+      <c r="L628" s="2"/>
+      <c r="N628" s="2"/>
+      <c r="P628" s="2"/>
+      <c r="R628" s="2"/>
+      <c r="T628" s="2"/>
+      <c r="V628" s="2"/>
+      <c r="X628" s="2"/>
+      <c r="Z628" s="2"/>
       <c r="DA628" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
     </row>
     <row r="629" spans="1:108">
       <c r="F629" s="2"/>
-      <c r="K629" s="2"/>
-[...6 lines deleted...]
-      <c r="Y629" s="2"/>
+      <c r="L629" s="2"/>
+      <c r="N629" s="2"/>
+      <c r="P629" s="2"/>
+      <c r="R629" s="2"/>
+      <c r="T629" s="2"/>
+      <c r="V629" s="2"/>
+      <c r="X629" s="2"/>
+      <c r="Z629" s="2"/>
       <c r="DA629" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
     </row>
     <row r="630" spans="1:108">
       <c r="F630" s="2"/>
-      <c r="K630" s="2"/>
-[...6 lines deleted...]
-      <c r="Y630" s="2"/>
+      <c r="L630" s="2"/>
+      <c r="N630" s="2"/>
+      <c r="P630" s="2"/>
+      <c r="R630" s="2"/>
+      <c r="T630" s="2"/>
+      <c r="V630" s="2"/>
+      <c r="X630" s="2"/>
+      <c r="Z630" s="2"/>
       <c r="DA630" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="631" spans="1:108">
       <c r="F631" s="2"/>
-      <c r="K631" s="2"/>
-[...6 lines deleted...]
-      <c r="Y631" s="2"/>
+      <c r="L631" s="2"/>
+      <c r="N631" s="2"/>
+      <c r="P631" s="2"/>
+      <c r="R631" s="2"/>
+      <c r="T631" s="2"/>
+      <c r="V631" s="2"/>
+      <c r="X631" s="2"/>
+      <c r="Z631" s="2"/>
       <c r="DA631" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
     </row>
     <row r="632" spans="1:108">
       <c r="F632" s="2"/>
-      <c r="K632" s="2"/>
-[...6 lines deleted...]
-      <c r="Y632" s="2"/>
+      <c r="L632" s="2"/>
+      <c r="N632" s="2"/>
+      <c r="P632" s="2"/>
+      <c r="R632" s="2"/>
+      <c r="T632" s="2"/>
+      <c r="V632" s="2"/>
+      <c r="X632" s="2"/>
+      <c r="Z632" s="2"/>
       <c r="DA632" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
     </row>
     <row r="633" spans="1:108">
       <c r="F633" s="2"/>
-      <c r="K633" s="2"/>
-[...6 lines deleted...]
-      <c r="Y633" s="2"/>
+      <c r="L633" s="2"/>
+      <c r="N633" s="2"/>
+      <c r="P633" s="2"/>
+      <c r="R633" s="2"/>
+      <c r="T633" s="2"/>
+      <c r="V633" s="2"/>
+      <c r="X633" s="2"/>
+      <c r="Z633" s="2"/>
       <c r="DA633" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="634" spans="1:108">
       <c r="F634" s="2"/>
-      <c r="K634" s="2"/>
-[...6 lines deleted...]
-      <c r="Y634" s="2"/>
+      <c r="L634" s="2"/>
+      <c r="N634" s="2"/>
+      <c r="P634" s="2"/>
+      <c r="R634" s="2"/>
+      <c r="T634" s="2"/>
+      <c r="V634" s="2"/>
+      <c r="X634" s="2"/>
+      <c r="Z634" s="2"/>
       <c r="DA634" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
     </row>
     <row r="635" spans="1:108">
       <c r="F635" s="2"/>
-      <c r="K635" s="2"/>
-[...6 lines deleted...]
-      <c r="Y635" s="2"/>
+      <c r="L635" s="2"/>
+      <c r="N635" s="2"/>
+      <c r="P635" s="2"/>
+      <c r="R635" s="2"/>
+      <c r="T635" s="2"/>
+      <c r="V635" s="2"/>
+      <c r="X635" s="2"/>
+      <c r="Z635" s="2"/>
       <c r="DA635" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
     </row>
     <row r="636" spans="1:108">
       <c r="F636" s="2"/>
-      <c r="K636" s="2"/>
-[...6 lines deleted...]
-      <c r="Y636" s="2"/>
+      <c r="L636" s="2"/>
+      <c r="N636" s="2"/>
+      <c r="P636" s="2"/>
+      <c r="R636" s="2"/>
+      <c r="T636" s="2"/>
+      <c r="V636" s="2"/>
+      <c r="X636" s="2"/>
+      <c r="Z636" s="2"/>
       <c r="DA636" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
     </row>
     <row r="637" spans="1:108">
       <c r="F637" s="2"/>
-      <c r="K637" s="2"/>
-[...6 lines deleted...]
-      <c r="Y637" s="2"/>
+      <c r="L637" s="2"/>
+      <c r="N637" s="2"/>
+      <c r="P637" s="2"/>
+      <c r="R637" s="2"/>
+      <c r="T637" s="2"/>
+      <c r="V637" s="2"/>
+      <c r="X637" s="2"/>
+      <c r="Z637" s="2"/>
       <c r="DA637" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
     </row>
     <row r="638" spans="1:108">
       <c r="F638" s="2"/>
-      <c r="K638" s="2"/>
-[...6 lines deleted...]
-      <c r="Y638" s="2"/>
+      <c r="L638" s="2"/>
+      <c r="N638" s="2"/>
+      <c r="P638" s="2"/>
+      <c r="R638" s="2"/>
+      <c r="T638" s="2"/>
+      <c r="V638" s="2"/>
+      <c r="X638" s="2"/>
+      <c r="Z638" s="2"/>
       <c r="DA638" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
     </row>
     <row r="639" spans="1:108">
       <c r="F639" s="2"/>
-      <c r="K639" s="2"/>
-[...6 lines deleted...]
-      <c r="Y639" s="2"/>
+      <c r="L639" s="2"/>
+      <c r="N639" s="2"/>
+      <c r="P639" s="2"/>
+      <c r="R639" s="2"/>
+      <c r="T639" s="2"/>
+      <c r="V639" s="2"/>
+      <c r="X639" s="2"/>
+      <c r="Z639" s="2"/>
       <c r="DA639" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
     </row>
     <row r="640" spans="1:108">
       <c r="F640" s="2"/>
-      <c r="K640" s="2"/>
-[...6 lines deleted...]
-      <c r="Y640" s="2"/>
+      <c r="L640" s="2"/>
+      <c r="N640" s="2"/>
+      <c r="P640" s="2"/>
+      <c r="R640" s="2"/>
+      <c r="T640" s="2"/>
+      <c r="V640" s="2"/>
+      <c r="X640" s="2"/>
+      <c r="Z640" s="2"/>
       <c r="DA640" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
     </row>
     <row r="641" spans="1:108">
       <c r="F641" s="2"/>
-      <c r="K641" s="2"/>
-[...6 lines deleted...]
-      <c r="Y641" s="2"/>
+      <c r="L641" s="2"/>
+      <c r="N641" s="2"/>
+      <c r="P641" s="2"/>
+      <c r="R641" s="2"/>
+      <c r="T641" s="2"/>
+      <c r="V641" s="2"/>
+      <c r="X641" s="2"/>
+      <c r="Z641" s="2"/>
       <c r="DA641" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
     </row>
     <row r="642" spans="1:108">
       <c r="F642" s="2"/>
-      <c r="K642" s="2"/>
-[...6 lines deleted...]
-      <c r="Y642" s="2"/>
+      <c r="L642" s="2"/>
+      <c r="N642" s="2"/>
+      <c r="P642" s="2"/>
+      <c r="R642" s="2"/>
+      <c r="T642" s="2"/>
+      <c r="V642" s="2"/>
+      <c r="X642" s="2"/>
+      <c r="Z642" s="2"/>
       <c r="DA642" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
     </row>
     <row r="643" spans="1:108">
       <c r="F643" s="2"/>
-      <c r="K643" s="2"/>
-[...6 lines deleted...]
-      <c r="Y643" s="2"/>
+      <c r="L643" s="2"/>
+      <c r="N643" s="2"/>
+      <c r="P643" s="2"/>
+      <c r="R643" s="2"/>
+      <c r="T643" s="2"/>
+      <c r="V643" s="2"/>
+      <c r="X643" s="2"/>
+      <c r="Z643" s="2"/>
       <c r="DA643" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="644" spans="1:108">
       <c r="F644" s="2"/>
-      <c r="K644" s="2"/>
-[...6 lines deleted...]
-      <c r="Y644" s="2"/>
+      <c r="L644" s="2"/>
+      <c r="N644" s="2"/>
+      <c r="P644" s="2"/>
+      <c r="R644" s="2"/>
+      <c r="T644" s="2"/>
+      <c r="V644" s="2"/>
+      <c r="X644" s="2"/>
+      <c r="Z644" s="2"/>
       <c r="DA644" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
     </row>
     <row r="645" spans="1:108">
       <c r="F645" s="2"/>
-      <c r="K645" s="2"/>
-[...6 lines deleted...]
-      <c r="Y645" s="2"/>
+      <c r="L645" s="2"/>
+      <c r="N645" s="2"/>
+      <c r="P645" s="2"/>
+      <c r="R645" s="2"/>
+      <c r="T645" s="2"/>
+      <c r="V645" s="2"/>
+      <c r="X645" s="2"/>
+      <c r="Z645" s="2"/>
       <c r="DA645" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
     </row>
     <row r="646" spans="1:108">
       <c r="F646" s="2"/>
-      <c r="K646" s="2"/>
-[...6 lines deleted...]
-      <c r="Y646" s="2"/>
+      <c r="L646" s="2"/>
+      <c r="N646" s="2"/>
+      <c r="P646" s="2"/>
+      <c r="R646" s="2"/>
+      <c r="T646" s="2"/>
+      <c r="V646" s="2"/>
+      <c r="X646" s="2"/>
+      <c r="Z646" s="2"/>
       <c r="DA646" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
     </row>
     <row r="647" spans="1:108">
       <c r="F647" s="2"/>
-      <c r="K647" s="2"/>
-[...6 lines deleted...]
-      <c r="Y647" s="2"/>
+      <c r="L647" s="2"/>
+      <c r="N647" s="2"/>
+      <c r="P647" s="2"/>
+      <c r="R647" s="2"/>
+      <c r="T647" s="2"/>
+      <c r="V647" s="2"/>
+      <c r="X647" s="2"/>
+      <c r="Z647" s="2"/>
       <c r="DA647" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
     </row>
     <row r="648" spans="1:108">
       <c r="F648" s="2"/>
-      <c r="K648" s="2"/>
-[...6 lines deleted...]
-      <c r="Y648" s="2"/>
+      <c r="L648" s="2"/>
+      <c r="N648" s="2"/>
+      <c r="P648" s="2"/>
+      <c r="R648" s="2"/>
+      <c r="T648" s="2"/>
+      <c r="V648" s="2"/>
+      <c r="X648" s="2"/>
+      <c r="Z648" s="2"/>
       <c r="DA648" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
     </row>
     <row r="649" spans="1:108">
       <c r="F649" s="2"/>
-      <c r="K649" s="2"/>
-[...6 lines deleted...]
-      <c r="Y649" s="2"/>
+      <c r="L649" s="2"/>
+      <c r="N649" s="2"/>
+      <c r="P649" s="2"/>
+      <c r="R649" s="2"/>
+      <c r="T649" s="2"/>
+      <c r="V649" s="2"/>
+      <c r="X649" s="2"/>
+      <c r="Z649" s="2"/>
       <c r="DA649" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
     </row>
     <row r="650" spans="1:108">
       <c r="F650" s="2"/>
-      <c r="K650" s="2"/>
-[...6 lines deleted...]
-      <c r="Y650" s="2"/>
+      <c r="L650" s="2"/>
+      <c r="N650" s="2"/>
+      <c r="P650" s="2"/>
+      <c r="R650" s="2"/>
+      <c r="T650" s="2"/>
+      <c r="V650" s="2"/>
+      <c r="X650" s="2"/>
+      <c r="Z650" s="2"/>
       <c r="DA650" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
     </row>
     <row r="651" spans="1:108">
       <c r="F651" s="2"/>
-      <c r="K651" s="2"/>
-[...6 lines deleted...]
-      <c r="Y651" s="2"/>
+      <c r="L651" s="2"/>
+      <c r="N651" s="2"/>
+      <c r="P651" s="2"/>
+      <c r="R651" s="2"/>
+      <c r="T651" s="2"/>
+      <c r="V651" s="2"/>
+      <c r="X651" s="2"/>
+      <c r="Z651" s="2"/>
       <c r="DA651" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
     </row>
     <row r="652" spans="1:108">
       <c r="F652" s="2"/>
-      <c r="K652" s="2"/>
-[...6 lines deleted...]
-      <c r="Y652" s="2"/>
+      <c r="L652" s="2"/>
+      <c r="N652" s="2"/>
+      <c r="P652" s="2"/>
+      <c r="R652" s="2"/>
+      <c r="T652" s="2"/>
+      <c r="V652" s="2"/>
+      <c r="X652" s="2"/>
+      <c r="Z652" s="2"/>
       <c r="DA652" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
     </row>
     <row r="653" spans="1:108">
       <c r="F653" s="2"/>
-      <c r="K653" s="2"/>
-[...6 lines deleted...]
-      <c r="Y653" s="2"/>
+      <c r="L653" s="2"/>
+      <c r="N653" s="2"/>
+      <c r="P653" s="2"/>
+      <c r="R653" s="2"/>
+      <c r="T653" s="2"/>
+      <c r="V653" s="2"/>
+      <c r="X653" s="2"/>
+      <c r="Z653" s="2"/>
       <c r="DA653" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
     </row>
     <row r="654" spans="1:108">
       <c r="F654" s="2"/>
-      <c r="K654" s="2"/>
-[...6 lines deleted...]
-      <c r="Y654" s="2"/>
+      <c r="L654" s="2"/>
+      <c r="N654" s="2"/>
+      <c r="P654" s="2"/>
+      <c r="R654" s="2"/>
+      <c r="T654" s="2"/>
+      <c r="V654" s="2"/>
+      <c r="X654" s="2"/>
+      <c r="Z654" s="2"/>
       <c r="DA654" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
     </row>
     <row r="655" spans="1:108">
       <c r="F655" s="2"/>
-      <c r="K655" s="2"/>
-[...6 lines deleted...]
-      <c r="Y655" s="2"/>
+      <c r="L655" s="2"/>
+      <c r="N655" s="2"/>
+      <c r="P655" s="2"/>
+      <c r="R655" s="2"/>
+      <c r="T655" s="2"/>
+      <c r="V655" s="2"/>
+      <c r="X655" s="2"/>
+      <c r="Z655" s="2"/>
       <c r="DA655" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
     </row>
     <row r="656" spans="1:108">
       <c r="F656" s="2"/>
-      <c r="K656" s="2"/>
-[...6 lines deleted...]
-      <c r="Y656" s="2"/>
+      <c r="L656" s="2"/>
+      <c r="N656" s="2"/>
+      <c r="P656" s="2"/>
+      <c r="R656" s="2"/>
+      <c r="T656" s="2"/>
+      <c r="V656" s="2"/>
+      <c r="X656" s="2"/>
+      <c r="Z656" s="2"/>
       <c r="DA656" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
     </row>
     <row r="657" spans="1:108">
       <c r="F657" s="2"/>
-      <c r="K657" s="2"/>
-[...6 lines deleted...]
-      <c r="Y657" s="2"/>
+      <c r="L657" s="2"/>
+      <c r="N657" s="2"/>
+      <c r="P657" s="2"/>
+      <c r="R657" s="2"/>
+      <c r="T657" s="2"/>
+      <c r="V657" s="2"/>
+      <c r="X657" s="2"/>
+      <c r="Z657" s="2"/>
       <c r="DA657" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
     </row>
     <row r="658" spans="1:108">
       <c r="F658" s="2"/>
-      <c r="K658" s="2"/>
-[...6 lines deleted...]
-      <c r="Y658" s="2"/>
+      <c r="L658" s="2"/>
+      <c r="N658" s="2"/>
+      <c r="P658" s="2"/>
+      <c r="R658" s="2"/>
+      <c r="T658" s="2"/>
+      <c r="V658" s="2"/>
+      <c r="X658" s="2"/>
+      <c r="Z658" s="2"/>
       <c r="DA658" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
     </row>
     <row r="659" spans="1:108">
       <c r="F659" s="2"/>
-      <c r="K659" s="2"/>
-[...6 lines deleted...]
-      <c r="Y659" s="2"/>
+      <c r="L659" s="2"/>
+      <c r="N659" s="2"/>
+      <c r="P659" s="2"/>
+      <c r="R659" s="2"/>
+      <c r="T659" s="2"/>
+      <c r="V659" s="2"/>
+      <c r="X659" s="2"/>
+      <c r="Z659" s="2"/>
       <c r="DA659" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
     </row>
     <row r="660" spans="1:108">
       <c r="F660" s="2"/>
-      <c r="K660" s="2"/>
-[...6 lines deleted...]
-      <c r="Y660" s="2"/>
+      <c r="L660" s="2"/>
+      <c r="N660" s="2"/>
+      <c r="P660" s="2"/>
+      <c r="R660" s="2"/>
+      <c r="T660" s="2"/>
+      <c r="V660" s="2"/>
+      <c r="X660" s="2"/>
+      <c r="Z660" s="2"/>
       <c r="DA660" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
     </row>
     <row r="661" spans="1:108">
       <c r="F661" s="2"/>
-      <c r="K661" s="2"/>
-[...6 lines deleted...]
-      <c r="Y661" s="2"/>
+      <c r="L661" s="2"/>
+      <c r="N661" s="2"/>
+      <c r="P661" s="2"/>
+      <c r="R661" s="2"/>
+      <c r="T661" s="2"/>
+      <c r="V661" s="2"/>
+      <c r="X661" s="2"/>
+      <c r="Z661" s="2"/>
       <c r="DA661" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
     </row>
     <row r="662" spans="1:108">
       <c r="F662" s="2"/>
-      <c r="K662" s="2"/>
-[...6 lines deleted...]
-      <c r="Y662" s="2"/>
+      <c r="L662" s="2"/>
+      <c r="N662" s="2"/>
+      <c r="P662" s="2"/>
+      <c r="R662" s="2"/>
+      <c r="T662" s="2"/>
+      <c r="V662" s="2"/>
+      <c r="X662" s="2"/>
+      <c r="Z662" s="2"/>
       <c r="DA662" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
     </row>
     <row r="663" spans="1:108">
       <c r="F663" s="2"/>
-      <c r="K663" s="2"/>
-[...6 lines deleted...]
-      <c r="Y663" s="2"/>
+      <c r="L663" s="2"/>
+      <c r="N663" s="2"/>
+      <c r="P663" s="2"/>
+      <c r="R663" s="2"/>
+      <c r="T663" s="2"/>
+      <c r="V663" s="2"/>
+      <c r="X663" s="2"/>
+      <c r="Z663" s="2"/>
       <c r="DA663" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
     </row>
     <row r="664" spans="1:108">
       <c r="F664" s="2"/>
-      <c r="K664" s="2"/>
-[...6 lines deleted...]
-      <c r="Y664" s="2"/>
+      <c r="L664" s="2"/>
+      <c r="N664" s="2"/>
+      <c r="P664" s="2"/>
+      <c r="R664" s="2"/>
+      <c r="T664" s="2"/>
+      <c r="V664" s="2"/>
+      <c r="X664" s="2"/>
+      <c r="Z664" s="2"/>
       <c r="DA664" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
     </row>
     <row r="665" spans="1:108">
       <c r="F665" s="2"/>
-      <c r="K665" s="2"/>
-[...6 lines deleted...]
-      <c r="Y665" s="2"/>
+      <c r="L665" s="2"/>
+      <c r="N665" s="2"/>
+      <c r="P665" s="2"/>
+      <c r="R665" s="2"/>
+      <c r="T665" s="2"/>
+      <c r="V665" s="2"/>
+      <c r="X665" s="2"/>
+      <c r="Z665" s="2"/>
       <c r="DA665" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
     </row>
     <row r="666" spans="1:108">
       <c r="F666" s="2"/>
-      <c r="K666" s="2"/>
-[...6 lines deleted...]
-      <c r="Y666" s="2"/>
+      <c r="L666" s="2"/>
+      <c r="N666" s="2"/>
+      <c r="P666" s="2"/>
+      <c r="R666" s="2"/>
+      <c r="T666" s="2"/>
+      <c r="V666" s="2"/>
+      <c r="X666" s="2"/>
+      <c r="Z666" s="2"/>
       <c r="DA666" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
     </row>
     <row r="667" spans="1:108">
       <c r="F667" s="2"/>
-      <c r="K667" s="2"/>
-[...6 lines deleted...]
-      <c r="Y667" s="2"/>
+      <c r="L667" s="2"/>
+      <c r="N667" s="2"/>
+      <c r="P667" s="2"/>
+      <c r="R667" s="2"/>
+      <c r="T667" s="2"/>
+      <c r="V667" s="2"/>
+      <c r="X667" s="2"/>
+      <c r="Z667" s="2"/>
       <c r="DA667" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
     </row>
     <row r="668" spans="1:108">
       <c r="F668" s="2"/>
-      <c r="K668" s="2"/>
-[...6 lines deleted...]
-      <c r="Y668" s="2"/>
+      <c r="L668" s="2"/>
+      <c r="N668" s="2"/>
+      <c r="P668" s="2"/>
+      <c r="R668" s="2"/>
+      <c r="T668" s="2"/>
+      <c r="V668" s="2"/>
+      <c r="X668" s="2"/>
+      <c r="Z668" s="2"/>
       <c r="DA668" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
     </row>
     <row r="669" spans="1:108">
       <c r="F669" s="2"/>
-      <c r="K669" s="2"/>
-[...6 lines deleted...]
-      <c r="Y669" s="2"/>
+      <c r="L669" s="2"/>
+      <c r="N669" s="2"/>
+      <c r="P669" s="2"/>
+      <c r="R669" s="2"/>
+      <c r="T669" s="2"/>
+      <c r="V669" s="2"/>
+      <c r="X669" s="2"/>
+      <c r="Z669" s="2"/>
       <c r="DA669" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
     </row>
     <row r="670" spans="1:108">
       <c r="F670" s="2"/>
-      <c r="K670" s="2"/>
-[...6 lines deleted...]
-      <c r="Y670" s="2"/>
+      <c r="L670" s="2"/>
+      <c r="N670" s="2"/>
+      <c r="P670" s="2"/>
+      <c r="R670" s="2"/>
+      <c r="T670" s="2"/>
+      <c r="V670" s="2"/>
+      <c r="X670" s="2"/>
+      <c r="Z670" s="2"/>
       <c r="DA670" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
     </row>
     <row r="671" spans="1:108">
       <c r="F671" s="2"/>
-      <c r="K671" s="2"/>
-[...6 lines deleted...]
-      <c r="Y671" s="2"/>
+      <c r="L671" s="2"/>
+      <c r="N671" s="2"/>
+      <c r="P671" s="2"/>
+      <c r="R671" s="2"/>
+      <c r="T671" s="2"/>
+      <c r="V671" s="2"/>
+      <c r="X671" s="2"/>
+      <c r="Z671" s="2"/>
       <c r="DA671" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
     </row>
     <row r="672" spans="1:108">
       <c r="F672" s="2"/>
-      <c r="K672" s="2"/>
-[...6 lines deleted...]
-      <c r="Y672" s="2"/>
+      <c r="L672" s="2"/>
+      <c r="N672" s="2"/>
+      <c r="P672" s="2"/>
+      <c r="R672" s="2"/>
+      <c r="T672" s="2"/>
+      <c r="V672" s="2"/>
+      <c r="X672" s="2"/>
+      <c r="Z672" s="2"/>
       <c r="DA672" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
     </row>
     <row r="673" spans="1:108">
       <c r="F673" s="2"/>
-      <c r="K673" s="2"/>
-[...6 lines deleted...]
-      <c r="Y673" s="2"/>
+      <c r="L673" s="2"/>
+      <c r="N673" s="2"/>
+      <c r="P673" s="2"/>
+      <c r="R673" s="2"/>
+      <c r="T673" s="2"/>
+      <c r="V673" s="2"/>
+      <c r="X673" s="2"/>
+      <c r="Z673" s="2"/>
       <c r="DA673" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
     </row>
     <row r="674" spans="1:108">
       <c r="F674" s="2"/>
-      <c r="K674" s="2"/>
-[...6 lines deleted...]
-      <c r="Y674" s="2"/>
+      <c r="L674" s="2"/>
+      <c r="N674" s="2"/>
+      <c r="P674" s="2"/>
+      <c r="R674" s="2"/>
+      <c r="T674" s="2"/>
+      <c r="V674" s="2"/>
+      <c r="X674" s="2"/>
+      <c r="Z674" s="2"/>
       <c r="DA674" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
     </row>
     <row r="675" spans="1:108">
       <c r="F675" s="2"/>
-      <c r="K675" s="2"/>
-[...6 lines deleted...]
-      <c r="Y675" s="2"/>
+      <c r="L675" s="2"/>
+      <c r="N675" s="2"/>
+      <c r="P675" s="2"/>
+      <c r="R675" s="2"/>
+      <c r="T675" s="2"/>
+      <c r="V675" s="2"/>
+      <c r="X675" s="2"/>
+      <c r="Z675" s="2"/>
       <c r="DA675" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
     </row>
     <row r="676" spans="1:108">
       <c r="F676" s="2"/>
-      <c r="K676" s="2"/>
-[...6 lines deleted...]
-      <c r="Y676" s="2"/>
+      <c r="L676" s="2"/>
+      <c r="N676" s="2"/>
+      <c r="P676" s="2"/>
+      <c r="R676" s="2"/>
+      <c r="T676" s="2"/>
+      <c r="V676" s="2"/>
+      <c r="X676" s="2"/>
+      <c r="Z676" s="2"/>
       <c r="DA676" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
     </row>
     <row r="677" spans="1:108">
       <c r="F677" s="2"/>
-      <c r="K677" s="2"/>
-[...6 lines deleted...]
-      <c r="Y677" s="2"/>
+      <c r="L677" s="2"/>
+      <c r="N677" s="2"/>
+      <c r="P677" s="2"/>
+      <c r="R677" s="2"/>
+      <c r="T677" s="2"/>
+      <c r="V677" s="2"/>
+      <c r="X677" s="2"/>
+      <c r="Z677" s="2"/>
       <c r="DA677" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
     </row>
     <row r="678" spans="1:108">
       <c r="F678" s="2"/>
-      <c r="K678" s="2"/>
-[...6 lines deleted...]
-      <c r="Y678" s="2"/>
+      <c r="L678" s="2"/>
+      <c r="N678" s="2"/>
+      <c r="P678" s="2"/>
+      <c r="R678" s="2"/>
+      <c r="T678" s="2"/>
+      <c r="V678" s="2"/>
+      <c r="X678" s="2"/>
+      <c r="Z678" s="2"/>
       <c r="DA678" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="679" spans="1:108">
       <c r="F679" s="2"/>
-      <c r="K679" s="2"/>
-[...6 lines deleted...]
-      <c r="Y679" s="2"/>
+      <c r="L679" s="2"/>
+      <c r="N679" s="2"/>
+      <c r="P679" s="2"/>
+      <c r="R679" s="2"/>
+      <c r="T679" s="2"/>
+      <c r="V679" s="2"/>
+      <c r="X679" s="2"/>
+      <c r="Z679" s="2"/>
       <c r="DA679" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
     </row>
     <row r="680" spans="1:108">
       <c r="F680" s="2"/>
-      <c r="K680" s="2"/>
-[...6 lines deleted...]
-      <c r="Y680" s="2"/>
+      <c r="L680" s="2"/>
+      <c r="N680" s="2"/>
+      <c r="P680" s="2"/>
+      <c r="R680" s="2"/>
+      <c r="T680" s="2"/>
+      <c r="V680" s="2"/>
+      <c r="X680" s="2"/>
+      <c r="Z680" s="2"/>
       <c r="DA680" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
     </row>
     <row r="681" spans="1:108">
       <c r="F681" s="2"/>
-      <c r="K681" s="2"/>
-[...6 lines deleted...]
-      <c r="Y681" s="2"/>
+      <c r="L681" s="2"/>
+      <c r="N681" s="2"/>
+      <c r="P681" s="2"/>
+      <c r="R681" s="2"/>
+      <c r="T681" s="2"/>
+      <c r="V681" s="2"/>
+      <c r="X681" s="2"/>
+      <c r="Z681" s="2"/>
       <c r="DA681" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
     </row>
     <row r="682" spans="1:108">
       <c r="F682" s="2"/>
-      <c r="K682" s="2"/>
-[...6 lines deleted...]
-      <c r="Y682" s="2"/>
+      <c r="L682" s="2"/>
+      <c r="N682" s="2"/>
+      <c r="P682" s="2"/>
+      <c r="R682" s="2"/>
+      <c r="T682" s="2"/>
+      <c r="V682" s="2"/>
+      <c r="X682" s="2"/>
+      <c r="Z682" s="2"/>
       <c r="DA682" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
     </row>
     <row r="683" spans="1:108">
       <c r="F683" s="2"/>
-      <c r="K683" s="2"/>
-[...6 lines deleted...]
-      <c r="Y683" s="2"/>
+      <c r="L683" s="2"/>
+      <c r="N683" s="2"/>
+      <c r="P683" s="2"/>
+      <c r="R683" s="2"/>
+      <c r="T683" s="2"/>
+      <c r="V683" s="2"/>
+      <c r="X683" s="2"/>
+      <c r="Z683" s="2"/>
       <c r="DA683" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
     </row>
     <row r="684" spans="1:108">
       <c r="F684" s="2"/>
-      <c r="K684" s="2"/>
-[...6 lines deleted...]
-      <c r="Y684" s="2"/>
+      <c r="L684" s="2"/>
+      <c r="N684" s="2"/>
+      <c r="P684" s="2"/>
+      <c r="R684" s="2"/>
+      <c r="T684" s="2"/>
+      <c r="V684" s="2"/>
+      <c r="X684" s="2"/>
+      <c r="Z684" s="2"/>
       <c r="DA684" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
     </row>
     <row r="685" spans="1:108">
       <c r="F685" s="2"/>
-      <c r="K685" s="2"/>
-[...6 lines deleted...]
-      <c r="Y685" s="2"/>
+      <c r="L685" s="2"/>
+      <c r="N685" s="2"/>
+      <c r="P685" s="2"/>
+      <c r="R685" s="2"/>
+      <c r="T685" s="2"/>
+      <c r="V685" s="2"/>
+      <c r="X685" s="2"/>
+      <c r="Z685" s="2"/>
       <c r="DA685" t="s">
-        <v>770</v>
+        <v>772</v>
       </c>
     </row>
     <row r="686" spans="1:108">
       <c r="F686" s="2"/>
-      <c r="K686" s="2"/>
-[...6 lines deleted...]
-      <c r="Y686" s="2"/>
+      <c r="L686" s="2"/>
+      <c r="N686" s="2"/>
+      <c r="P686" s="2"/>
+      <c r="R686" s="2"/>
+      <c r="T686" s="2"/>
+      <c r="V686" s="2"/>
+      <c r="X686" s="2"/>
+      <c r="Z686" s="2"/>
       <c r="DA686" t="s">
-        <v>771</v>
+        <v>773</v>
       </c>
     </row>
     <row r="687" spans="1:108">
       <c r="F687" s="2"/>
-      <c r="K687" s="2"/>
-[...6 lines deleted...]
-      <c r="Y687" s="2"/>
+      <c r="L687" s="2"/>
+      <c r="N687" s="2"/>
+      <c r="P687" s="2"/>
+      <c r="R687" s="2"/>
+      <c r="T687" s="2"/>
+      <c r="V687" s="2"/>
+      <c r="X687" s="2"/>
+      <c r="Z687" s="2"/>
       <c r="DA687" t="s">
-        <v>772</v>
+        <v>774</v>
       </c>
     </row>
     <row r="688" spans="1:108">
       <c r="F688" s="2"/>
-      <c r="K688" s="2"/>
-[...6 lines deleted...]
-      <c r="Y688" s="2"/>
+      <c r="L688" s="2"/>
+      <c r="N688" s="2"/>
+      <c r="P688" s="2"/>
+      <c r="R688" s="2"/>
+      <c r="T688" s="2"/>
+      <c r="V688" s="2"/>
+      <c r="X688" s="2"/>
+      <c r="Z688" s="2"/>
       <c r="DA688" t="s">
-        <v>773</v>
+        <v>775</v>
       </c>
     </row>
     <row r="689" spans="1:108">
       <c r="F689" s="2"/>
-      <c r="K689" s="2"/>
-[...6 lines deleted...]
-      <c r="Y689" s="2"/>
+      <c r="L689" s="2"/>
+      <c r="N689" s="2"/>
+      <c r="P689" s="2"/>
+      <c r="R689" s="2"/>
+      <c r="T689" s="2"/>
+      <c r="V689" s="2"/>
+      <c r="X689" s="2"/>
+      <c r="Z689" s="2"/>
       <c r="DA689" t="s">
-        <v>774</v>
+        <v>776</v>
       </c>
     </row>
     <row r="690" spans="1:108">
       <c r="F690" s="2"/>
-      <c r="K690" s="2"/>
-[...6 lines deleted...]
-      <c r="Y690" s="2"/>
+      <c r="L690" s="2"/>
+      <c r="N690" s="2"/>
+      <c r="P690" s="2"/>
+      <c r="R690" s="2"/>
+      <c r="T690" s="2"/>
+      <c r="V690" s="2"/>
+      <c r="X690" s="2"/>
+      <c r="Z690" s="2"/>
       <c r="DA690" t="s">
-        <v>775</v>
+        <v>777</v>
       </c>
     </row>
     <row r="691" spans="1:108">
       <c r="F691" s="2"/>
-      <c r="K691" s="2"/>
-[...6 lines deleted...]
-      <c r="Y691" s="2"/>
+      <c r="L691" s="2"/>
+      <c r="N691" s="2"/>
+      <c r="P691" s="2"/>
+      <c r="R691" s="2"/>
+      <c r="T691" s="2"/>
+      <c r="V691" s="2"/>
+      <c r="X691" s="2"/>
+      <c r="Z691" s="2"/>
       <c r="DA691" t="s">
-        <v>776</v>
+        <v>778</v>
       </c>
     </row>
     <row r="692" spans="1:108">
       <c r="F692" s="2"/>
-      <c r="K692" s="2"/>
-[...6 lines deleted...]
-      <c r="Y692" s="2"/>
+      <c r="L692" s="2"/>
+      <c r="N692" s="2"/>
+      <c r="P692" s="2"/>
+      <c r="R692" s="2"/>
+      <c r="T692" s="2"/>
+      <c r="V692" s="2"/>
+      <c r="X692" s="2"/>
+      <c r="Z692" s="2"/>
       <c r="DA692" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
     </row>
     <row r="693" spans="1:108">
       <c r="F693" s="2"/>
-      <c r="K693" s="2"/>
-[...6 lines deleted...]
-      <c r="Y693" s="2"/>
+      <c r="L693" s="2"/>
+      <c r="N693" s="2"/>
+      <c r="P693" s="2"/>
+      <c r="R693" s="2"/>
+      <c r="T693" s="2"/>
+      <c r="V693" s="2"/>
+      <c r="X693" s="2"/>
+      <c r="Z693" s="2"/>
       <c r="DA693" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
     </row>
     <row r="694" spans="1:108">
       <c r="F694" s="2"/>
-      <c r="K694" s="2"/>
-[...6 lines deleted...]
-      <c r="Y694" s="2"/>
+      <c r="L694" s="2"/>
+      <c r="N694" s="2"/>
+      <c r="P694" s="2"/>
+      <c r="R694" s="2"/>
+      <c r="T694" s="2"/>
+      <c r="V694" s="2"/>
+      <c r="X694" s="2"/>
+      <c r="Z694" s="2"/>
       <c r="DA694" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
     </row>
     <row r="695" spans="1:108">
       <c r="F695" s="2"/>
-      <c r="K695" s="2"/>
-[...6 lines deleted...]
-      <c r="Y695" s="2"/>
+      <c r="L695" s="2"/>
+      <c r="N695" s="2"/>
+      <c r="P695" s="2"/>
+      <c r="R695" s="2"/>
+      <c r="T695" s="2"/>
+      <c r="V695" s="2"/>
+      <c r="X695" s="2"/>
+      <c r="Z695" s="2"/>
       <c r="DA695" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
     </row>
     <row r="696" spans="1:108">
       <c r="F696" s="2"/>
-      <c r="K696" s="2"/>
-[...6 lines deleted...]
-      <c r="Y696" s="2"/>
+      <c r="L696" s="2"/>
+      <c r="N696" s="2"/>
+      <c r="P696" s="2"/>
+      <c r="R696" s="2"/>
+      <c r="T696" s="2"/>
+      <c r="V696" s="2"/>
+      <c r="X696" s="2"/>
+      <c r="Z696" s="2"/>
       <c r="DA696" t="s">
-        <v>781</v>
+        <v>783</v>
       </c>
     </row>
     <row r="697" spans="1:108">
       <c r="F697" s="2"/>
-      <c r="K697" s="2"/>
-[...6 lines deleted...]
-      <c r="Y697" s="2"/>
+      <c r="L697" s="2"/>
+      <c r="N697" s="2"/>
+      <c r="P697" s="2"/>
+      <c r="R697" s="2"/>
+      <c r="T697" s="2"/>
+      <c r="V697" s="2"/>
+      <c r="X697" s="2"/>
+      <c r="Z697" s="2"/>
       <c r="DA697" t="s">
-        <v>782</v>
+        <v>784</v>
       </c>
     </row>
     <row r="698" spans="1:108">
       <c r="F698" s="2"/>
-      <c r="K698" s="2"/>
-[...6 lines deleted...]
-      <c r="Y698" s="2"/>
+      <c r="L698" s="2"/>
+      <c r="N698" s="2"/>
+      <c r="P698" s="2"/>
+      <c r="R698" s="2"/>
+      <c r="T698" s="2"/>
+      <c r="V698" s="2"/>
+      <c r="X698" s="2"/>
+      <c r="Z698" s="2"/>
       <c r="DA698" t="s">
-        <v>783</v>
+        <v>785</v>
       </c>
     </row>
     <row r="699" spans="1:108">
       <c r="F699" s="2"/>
-      <c r="K699" s="2"/>
-[...6 lines deleted...]
-      <c r="Y699" s="2"/>
+      <c r="L699" s="2"/>
+      <c r="N699" s="2"/>
+      <c r="P699" s="2"/>
+      <c r="R699" s="2"/>
+      <c r="T699" s="2"/>
+      <c r="V699" s="2"/>
+      <c r="X699" s="2"/>
+      <c r="Z699" s="2"/>
       <c r="DA699" t="s">
-        <v>784</v>
+        <v>786</v>
       </c>
     </row>
     <row r="700" spans="1:108">
       <c r="F700" s="2"/>
-      <c r="K700" s="2"/>
-[...6 lines deleted...]
-      <c r="Y700" s="2"/>
+      <c r="L700" s="2"/>
+      <c r="N700" s="2"/>
+      <c r="P700" s="2"/>
+      <c r="R700" s="2"/>
+      <c r="T700" s="2"/>
+      <c r="V700" s="2"/>
+      <c r="X700" s="2"/>
+      <c r="Z700" s="2"/>
       <c r="DA700" t="s">
-        <v>785</v>
+        <v>787</v>
       </c>
     </row>
     <row r="701" spans="1:108">
       <c r="F701" s="2"/>
-      <c r="K701" s="2"/>
-[...6 lines deleted...]
-      <c r="Y701" s="2"/>
+      <c r="L701" s="2"/>
+      <c r="N701" s="2"/>
+      <c r="P701" s="2"/>
+      <c r="R701" s="2"/>
+      <c r="T701" s="2"/>
+      <c r="V701" s="2"/>
+      <c r="X701" s="2"/>
+      <c r="Z701" s="2"/>
       <c r="DA701" t="s">
-        <v>786</v>
+        <v>788</v>
       </c>
     </row>
     <row r="702" spans="1:108">
       <c r="F702" s="2"/>
-      <c r="K702" s="2"/>
-[...6 lines deleted...]
-      <c r="Y702" s="2"/>
+      <c r="L702" s="2"/>
+      <c r="N702" s="2"/>
+      <c r="P702" s="2"/>
+      <c r="R702" s="2"/>
+      <c r="T702" s="2"/>
+      <c r="V702" s="2"/>
+      <c r="X702" s="2"/>
+      <c r="Z702" s="2"/>
       <c r="DA702" t="s">
-        <v>787</v>
+        <v>789</v>
       </c>
     </row>
     <row r="703" spans="1:108">
       <c r="F703" s="2"/>
-      <c r="K703" s="2"/>
-[...6 lines deleted...]
-      <c r="Y703" s="2"/>
+      <c r="L703" s="2"/>
+      <c r="N703" s="2"/>
+      <c r="P703" s="2"/>
+      <c r="R703" s="2"/>
+      <c r="T703" s="2"/>
+      <c r="V703" s="2"/>
+      <c r="X703" s="2"/>
+      <c r="Z703" s="2"/>
       <c r="DA703" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
     </row>
     <row r="704" spans="1:108">
       <c r="F704" s="2"/>
-      <c r="K704" s="2"/>
-[...6 lines deleted...]
-      <c r="Y704" s="2"/>
+      <c r="L704" s="2"/>
+      <c r="N704" s="2"/>
+      <c r="P704" s="2"/>
+      <c r="R704" s="2"/>
+      <c r="T704" s="2"/>
+      <c r="V704" s="2"/>
+      <c r="X704" s="2"/>
+      <c r="Z704" s="2"/>
       <c r="DA704" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
     </row>
     <row r="705" spans="1:108">
       <c r="F705" s="2"/>
-      <c r="K705" s="2"/>
-[...6 lines deleted...]
-      <c r="Y705" s="2"/>
+      <c r="L705" s="2"/>
+      <c r="N705" s="2"/>
+      <c r="P705" s="2"/>
+      <c r="R705" s="2"/>
+      <c r="T705" s="2"/>
+      <c r="V705" s="2"/>
+      <c r="X705" s="2"/>
+      <c r="Z705" s="2"/>
       <c r="DA705" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
     </row>
     <row r="706" spans="1:108">
       <c r="F706" s="2"/>
-      <c r="K706" s="2"/>
-[...6 lines deleted...]
-      <c r="Y706" s="2"/>
+      <c r="L706" s="2"/>
+      <c r="N706" s="2"/>
+      <c r="P706" s="2"/>
+      <c r="R706" s="2"/>
+      <c r="T706" s="2"/>
+      <c r="V706" s="2"/>
+      <c r="X706" s="2"/>
+      <c r="Z706" s="2"/>
       <c r="DA706" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
     </row>
     <row r="707" spans="1:108">
       <c r="F707" s="2"/>
-      <c r="K707" s="2"/>
-[...6 lines deleted...]
-      <c r="Y707" s="2"/>
+      <c r="L707" s="2"/>
+      <c r="N707" s="2"/>
+      <c r="P707" s="2"/>
+      <c r="R707" s="2"/>
+      <c r="T707" s="2"/>
+      <c r="V707" s="2"/>
+      <c r="X707" s="2"/>
+      <c r="Z707" s="2"/>
       <c r="DA707" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
     </row>
     <row r="708" spans="1:108">
       <c r="F708" s="2"/>
-      <c r="K708" s="2"/>
-[...6 lines deleted...]
-      <c r="Y708" s="2"/>
+      <c r="L708" s="2"/>
+      <c r="N708" s="2"/>
+      <c r="P708" s="2"/>
+      <c r="R708" s="2"/>
+      <c r="T708" s="2"/>
+      <c r="V708" s="2"/>
+      <c r="X708" s="2"/>
+      <c r="Z708" s="2"/>
       <c r="DA708" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
     </row>
     <row r="709" spans="1:108">
       <c r="F709" s="2"/>
-      <c r="K709" s="2"/>
-[...6 lines deleted...]
-      <c r="Y709" s="2"/>
+      <c r="L709" s="2"/>
+      <c r="N709" s="2"/>
+      <c r="P709" s="2"/>
+      <c r="R709" s="2"/>
+      <c r="T709" s="2"/>
+      <c r="V709" s="2"/>
+      <c r="X709" s="2"/>
+      <c r="Z709" s="2"/>
       <c r="DA709" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
     </row>
     <row r="710" spans="1:108">
       <c r="F710" s="2"/>
-      <c r="K710" s="2"/>
-[...6 lines deleted...]
-      <c r="Y710" s="2"/>
+      <c r="L710" s="2"/>
+      <c r="N710" s="2"/>
+      <c r="P710" s="2"/>
+      <c r="R710" s="2"/>
+      <c r="T710" s="2"/>
+      <c r="V710" s="2"/>
+      <c r="X710" s="2"/>
+      <c r="Z710" s="2"/>
       <c r="DA710" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="711" spans="1:108">
       <c r="F711" s="2"/>
-      <c r="K711" s="2"/>
-[...6 lines deleted...]
-      <c r="Y711" s="2"/>
+      <c r="L711" s="2"/>
+      <c r="N711" s="2"/>
+      <c r="P711" s="2"/>
+      <c r="R711" s="2"/>
+      <c r="T711" s="2"/>
+      <c r="V711" s="2"/>
+      <c r="X711" s="2"/>
+      <c r="Z711" s="2"/>
       <c r="DA711" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
     </row>
     <row r="712" spans="1:108">
       <c r="F712" s="2"/>
-      <c r="K712" s="2"/>
-[...6 lines deleted...]
-      <c r="Y712" s="2"/>
+      <c r="L712" s="2"/>
+      <c r="N712" s="2"/>
+      <c r="P712" s="2"/>
+      <c r="R712" s="2"/>
+      <c r="T712" s="2"/>
+      <c r="V712" s="2"/>
+      <c r="X712" s="2"/>
+      <c r="Z712" s="2"/>
       <c r="DA712" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
     </row>
     <row r="713" spans="1:108">
       <c r="F713" s="2"/>
-      <c r="K713" s="2"/>
-[...6 lines deleted...]
-      <c r="Y713" s="2"/>
+      <c r="L713" s="2"/>
+      <c r="N713" s="2"/>
+      <c r="P713" s="2"/>
+      <c r="R713" s="2"/>
+      <c r="T713" s="2"/>
+      <c r="V713" s="2"/>
+      <c r="X713" s="2"/>
+      <c r="Z713" s="2"/>
       <c r="DA713" t="s">
-        <v>798</v>
+        <v>800</v>
       </c>
     </row>
     <row r="714" spans="1:108">
       <c r="F714" s="2"/>
-      <c r="K714" s="2"/>
-[...6 lines deleted...]
-      <c r="Y714" s="2"/>
+      <c r="L714" s="2"/>
+      <c r="N714" s="2"/>
+      <c r="P714" s="2"/>
+      <c r="R714" s="2"/>
+      <c r="T714" s="2"/>
+      <c r="V714" s="2"/>
+      <c r="X714" s="2"/>
+      <c r="Z714" s="2"/>
       <c r="DA714" t="s">
-        <v>799</v>
+        <v>801</v>
       </c>
     </row>
     <row r="715" spans="1:108">
       <c r="F715" s="2"/>
-      <c r="K715" s="2"/>
-[...6 lines deleted...]
-      <c r="Y715" s="2"/>
+      <c r="L715" s="2"/>
+      <c r="N715" s="2"/>
+      <c r="P715" s="2"/>
+      <c r="R715" s="2"/>
+      <c r="T715" s="2"/>
+      <c r="V715" s="2"/>
+      <c r="X715" s="2"/>
+      <c r="Z715" s="2"/>
       <c r="DA715" t="s">
-        <v>800</v>
+        <v>802</v>
       </c>
     </row>
     <row r="716" spans="1:108">
       <c r="F716" s="2"/>
-      <c r="K716" s="2"/>
-[...6 lines deleted...]
-      <c r="Y716" s="2"/>
+      <c r="L716" s="2"/>
+      <c r="N716" s="2"/>
+      <c r="P716" s="2"/>
+      <c r="R716" s="2"/>
+      <c r="T716" s="2"/>
+      <c r="V716" s="2"/>
+      <c r="X716" s="2"/>
+      <c r="Z716" s="2"/>
       <c r="DA716" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
     </row>
     <row r="717" spans="1:108">
       <c r="F717" s="2"/>
-      <c r="K717" s="2"/>
-[...6 lines deleted...]
-      <c r="Y717" s="2"/>
+      <c r="L717" s="2"/>
+      <c r="N717" s="2"/>
+      <c r="P717" s="2"/>
+      <c r="R717" s="2"/>
+      <c r="T717" s="2"/>
+      <c r="V717" s="2"/>
+      <c r="X717" s="2"/>
+      <c r="Z717" s="2"/>
       <c r="DA717" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
     </row>
     <row r="718" spans="1:108">
       <c r="F718" s="2"/>
-      <c r="K718" s="2"/>
-[...6 lines deleted...]
-      <c r="Y718" s="2"/>
+      <c r="L718" s="2"/>
+      <c r="N718" s="2"/>
+      <c r="P718" s="2"/>
+      <c r="R718" s="2"/>
+      <c r="T718" s="2"/>
+      <c r="V718" s="2"/>
+      <c r="X718" s="2"/>
+      <c r="Z718" s="2"/>
       <c r="DA718" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
     </row>
     <row r="719" spans="1:108">
       <c r="F719" s="2"/>
-      <c r="K719" s="2"/>
-[...6 lines deleted...]
-      <c r="Y719" s="2"/>
+      <c r="L719" s="2"/>
+      <c r="N719" s="2"/>
+      <c r="P719" s="2"/>
+      <c r="R719" s="2"/>
+      <c r="T719" s="2"/>
+      <c r="V719" s="2"/>
+      <c r="X719" s="2"/>
+      <c r="Z719" s="2"/>
       <c r="DA719" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
     </row>
     <row r="720" spans="1:108">
       <c r="F720" s="2"/>
-      <c r="K720" s="2"/>
-[...6 lines deleted...]
-      <c r="Y720" s="2"/>
+      <c r="L720" s="2"/>
+      <c r="N720" s="2"/>
+      <c r="P720" s="2"/>
+      <c r="R720" s="2"/>
+      <c r="T720" s="2"/>
+      <c r="V720" s="2"/>
+      <c r="X720" s="2"/>
+      <c r="Z720" s="2"/>
       <c r="DA720" t="s">
-        <v>805</v>
+        <v>807</v>
       </c>
     </row>
     <row r="721" spans="1:108">
       <c r="F721" s="2"/>
-      <c r="K721" s="2"/>
-[...6 lines deleted...]
-      <c r="Y721" s="2"/>
+      <c r="L721" s="2"/>
+      <c r="N721" s="2"/>
+      <c r="P721" s="2"/>
+      <c r="R721" s="2"/>
+      <c r="T721" s="2"/>
+      <c r="V721" s="2"/>
+      <c r="X721" s="2"/>
+      <c r="Z721" s="2"/>
       <c r="DA721" t="s">
-        <v>806</v>
+        <v>808</v>
       </c>
     </row>
     <row r="722" spans="1:108">
       <c r="F722" s="2"/>
-      <c r="K722" s="2"/>
-[...6 lines deleted...]
-      <c r="Y722" s="2"/>
+      <c r="L722" s="2"/>
+      <c r="N722" s="2"/>
+      <c r="P722" s="2"/>
+      <c r="R722" s="2"/>
+      <c r="T722" s="2"/>
+      <c r="V722" s="2"/>
+      <c r="X722" s="2"/>
+      <c r="Z722" s="2"/>
       <c r="DA722" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
     </row>
     <row r="723" spans="1:108">
       <c r="F723" s="2"/>
-      <c r="K723" s="2"/>
-[...6 lines deleted...]
-      <c r="Y723" s="2"/>
+      <c r="L723" s="2"/>
+      <c r="N723" s="2"/>
+      <c r="P723" s="2"/>
+      <c r="R723" s="2"/>
+      <c r="T723" s="2"/>
+      <c r="V723" s="2"/>
+      <c r="X723" s="2"/>
+      <c r="Z723" s="2"/>
       <c r="DA723" t="s">
-        <v>808</v>
+        <v>810</v>
       </c>
     </row>
     <row r="724" spans="1:108">
       <c r="F724" s="2"/>
-      <c r="K724" s="2"/>
-[...6 lines deleted...]
-      <c r="Y724" s="2"/>
+      <c r="L724" s="2"/>
+      <c r="N724" s="2"/>
+      <c r="P724" s="2"/>
+      <c r="R724" s="2"/>
+      <c r="T724" s="2"/>
+      <c r="V724" s="2"/>
+      <c r="X724" s="2"/>
+      <c r="Z724" s="2"/>
       <c r="DA724" t="s">
-        <v>809</v>
+        <v>811</v>
       </c>
     </row>
     <row r="725" spans="1:108">
       <c r="F725" s="2"/>
-      <c r="K725" s="2"/>
-[...6 lines deleted...]
-      <c r="Y725" s="2"/>
+      <c r="L725" s="2"/>
+      <c r="N725" s="2"/>
+      <c r="P725" s="2"/>
+      <c r="R725" s="2"/>
+      <c r="T725" s="2"/>
+      <c r="V725" s="2"/>
+      <c r="X725" s="2"/>
+      <c r="Z725" s="2"/>
       <c r="DA725" t="s">
-        <v>810</v>
+        <v>812</v>
       </c>
     </row>
     <row r="726" spans="1:108">
       <c r="F726" s="2"/>
-      <c r="K726" s="2"/>
-[...6 lines deleted...]
-      <c r="Y726" s="2"/>
+      <c r="L726" s="2"/>
+      <c r="N726" s="2"/>
+      <c r="P726" s="2"/>
+      <c r="R726" s="2"/>
+      <c r="T726" s="2"/>
+      <c r="V726" s="2"/>
+      <c r="X726" s="2"/>
+      <c r="Z726" s="2"/>
       <c r="DA726" t="s">
-        <v>811</v>
+        <v>813</v>
       </c>
     </row>
     <row r="727" spans="1:108">
       <c r="F727" s="2"/>
-      <c r="K727" s="2"/>
-[...6 lines deleted...]
-      <c r="Y727" s="2"/>
+      <c r="L727" s="2"/>
+      <c r="N727" s="2"/>
+      <c r="P727" s="2"/>
+      <c r="R727" s="2"/>
+      <c r="T727" s="2"/>
+      <c r="V727" s="2"/>
+      <c r="X727" s="2"/>
+      <c r="Z727" s="2"/>
       <c r="DA727" t="s">
-        <v>812</v>
+        <v>814</v>
       </c>
     </row>
     <row r="728" spans="1:108">
       <c r="F728" s="2"/>
-      <c r="K728" s="2"/>
-[...6 lines deleted...]
-      <c r="Y728" s="2"/>
+      <c r="L728" s="2"/>
+      <c r="N728" s="2"/>
+      <c r="P728" s="2"/>
+      <c r="R728" s="2"/>
+      <c r="T728" s="2"/>
+      <c r="V728" s="2"/>
+      <c r="X728" s="2"/>
+      <c r="Z728" s="2"/>
       <c r="DA728" t="s">
-        <v>813</v>
+        <v>815</v>
       </c>
     </row>
     <row r="729" spans="1:108">
       <c r="F729" s="2"/>
-      <c r="K729" s="2"/>
-[...6 lines deleted...]
-      <c r="Y729" s="2"/>
+      <c r="L729" s="2"/>
+      <c r="N729" s="2"/>
+      <c r="P729" s="2"/>
+      <c r="R729" s="2"/>
+      <c r="T729" s="2"/>
+      <c r="V729" s="2"/>
+      <c r="X729" s="2"/>
+      <c r="Z729" s="2"/>
       <c r="DA729" t="s">
-        <v>814</v>
+        <v>816</v>
       </c>
     </row>
     <row r="730" spans="1:108">
       <c r="F730" s="2"/>
-      <c r="K730" s="2"/>
-[...6 lines deleted...]
-      <c r="Y730" s="2"/>
+      <c r="L730" s="2"/>
+      <c r="N730" s="2"/>
+      <c r="P730" s="2"/>
+      <c r="R730" s="2"/>
+      <c r="T730" s="2"/>
+      <c r="V730" s="2"/>
+      <c r="X730" s="2"/>
+      <c r="Z730" s="2"/>
       <c r="DA730" t="s">
-        <v>815</v>
+        <v>817</v>
       </c>
     </row>
     <row r="731" spans="1:108">
       <c r="F731" s="2"/>
-      <c r="K731" s="2"/>
-[...6 lines deleted...]
-      <c r="Y731" s="2"/>
+      <c r="L731" s="2"/>
+      <c r="N731" s="2"/>
+      <c r="P731" s="2"/>
+      <c r="R731" s="2"/>
+      <c r="T731" s="2"/>
+      <c r="V731" s="2"/>
+      <c r="X731" s="2"/>
+      <c r="Z731" s="2"/>
       <c r="DA731" t="s">
-        <v>816</v>
+        <v>818</v>
       </c>
     </row>
     <row r="732" spans="1:108">
       <c r="F732" s="2"/>
-      <c r="K732" s="2"/>
-[...6 lines deleted...]
-      <c r="Y732" s="2"/>
+      <c r="L732" s="2"/>
+      <c r="N732" s="2"/>
+      <c r="P732" s="2"/>
+      <c r="R732" s="2"/>
+      <c r="T732" s="2"/>
+      <c r="V732" s="2"/>
+      <c r="X732" s="2"/>
+      <c r="Z732" s="2"/>
       <c r="DA732" t="s">
-        <v>817</v>
+        <v>819</v>
       </c>
     </row>
     <row r="733" spans="1:108">
       <c r="F733" s="2"/>
-      <c r="K733" s="2"/>
-[...6 lines deleted...]
-      <c r="Y733" s="2"/>
+      <c r="L733" s="2"/>
+      <c r="N733" s="2"/>
+      <c r="P733" s="2"/>
+      <c r="R733" s="2"/>
+      <c r="T733" s="2"/>
+      <c r="V733" s="2"/>
+      <c r="X733" s="2"/>
+      <c r="Z733" s="2"/>
       <c r="DA733" t="s">
-        <v>818</v>
+        <v>820</v>
       </c>
     </row>
     <row r="734" spans="1:108">
       <c r="F734" s="2"/>
-      <c r="K734" s="2"/>
-[...6 lines deleted...]
-      <c r="Y734" s="2"/>
+      <c r="L734" s="2"/>
+      <c r="N734" s="2"/>
+      <c r="P734" s="2"/>
+      <c r="R734" s="2"/>
+      <c r="T734" s="2"/>
+      <c r="V734" s="2"/>
+      <c r="X734" s="2"/>
+      <c r="Z734" s="2"/>
       <c r="DA734" t="s">
-        <v>819</v>
+        <v>821</v>
       </c>
     </row>
     <row r="735" spans="1:108">
       <c r="F735" s="2"/>
-      <c r="K735" s="2"/>
-[...6 lines deleted...]
-      <c r="Y735" s="2"/>
+      <c r="L735" s="2"/>
+      <c r="N735" s="2"/>
+      <c r="P735" s="2"/>
+      <c r="R735" s="2"/>
+      <c r="T735" s="2"/>
+      <c r="V735" s="2"/>
+      <c r="X735" s="2"/>
+      <c r="Z735" s="2"/>
       <c r="DA735" t="s">
-        <v>820</v>
+        <v>822</v>
       </c>
     </row>
     <row r="736" spans="1:108">
       <c r="F736" s="2"/>
-      <c r="K736" s="2"/>
-[...6 lines deleted...]
-      <c r="Y736" s="2"/>
+      <c r="L736" s="2"/>
+      <c r="N736" s="2"/>
+      <c r="P736" s="2"/>
+      <c r="R736" s="2"/>
+      <c r="T736" s="2"/>
+      <c r="V736" s="2"/>
+      <c r="X736" s="2"/>
+      <c r="Z736" s="2"/>
       <c r="DA736" t="s">
-        <v>821</v>
+        <v>823</v>
       </c>
     </row>
     <row r="737" spans="1:108">
       <c r="F737" s="2"/>
-      <c r="K737" s="2"/>
-[...6 lines deleted...]
-      <c r="Y737" s="2"/>
+      <c r="L737" s="2"/>
+      <c r="N737" s="2"/>
+      <c r="P737" s="2"/>
+      <c r="R737" s="2"/>
+      <c r="T737" s="2"/>
+      <c r="V737" s="2"/>
+      <c r="X737" s="2"/>
+      <c r="Z737" s="2"/>
       <c r="DA737" t="s">
-        <v>822</v>
+        <v>824</v>
       </c>
     </row>
     <row r="738" spans="1:108">
       <c r="F738" s="2"/>
-      <c r="K738" s="2"/>
-[...6 lines deleted...]
-      <c r="Y738" s="2"/>
+      <c r="L738" s="2"/>
+      <c r="N738" s="2"/>
+      <c r="P738" s="2"/>
+      <c r="R738" s="2"/>
+      <c r="T738" s="2"/>
+      <c r="V738" s="2"/>
+      <c r="X738" s="2"/>
+      <c r="Z738" s="2"/>
       <c r="DA738" t="s">
-        <v>823</v>
+        <v>825</v>
       </c>
     </row>
     <row r="739" spans="1:108">
       <c r="F739" s="2"/>
-      <c r="K739" s="2"/>
-[...6 lines deleted...]
-      <c r="Y739" s="2"/>
+      <c r="L739" s="2"/>
+      <c r="N739" s="2"/>
+      <c r="P739" s="2"/>
+      <c r="R739" s="2"/>
+      <c r="T739" s="2"/>
+      <c r="V739" s="2"/>
+      <c r="X739" s="2"/>
+      <c r="Z739" s="2"/>
       <c r="DA739" t="s">
-        <v>824</v>
+        <v>826</v>
       </c>
     </row>
     <row r="740" spans="1:108">
       <c r="F740" s="2"/>
-      <c r="K740" s="2"/>
-[...6 lines deleted...]
-      <c r="Y740" s="2"/>
+      <c r="L740" s="2"/>
+      <c r="N740" s="2"/>
+      <c r="P740" s="2"/>
+      <c r="R740" s="2"/>
+      <c r="T740" s="2"/>
+      <c r="V740" s="2"/>
+      <c r="X740" s="2"/>
+      <c r="Z740" s="2"/>
       <c r="DA740" t="s">
-        <v>825</v>
+        <v>827</v>
       </c>
     </row>
     <row r="741" spans="1:108">
       <c r="F741" s="2"/>
-      <c r="K741" s="2"/>
-[...6 lines deleted...]
-      <c r="Y741" s="2"/>
+      <c r="L741" s="2"/>
+      <c r="N741" s="2"/>
+      <c r="P741" s="2"/>
+      <c r="R741" s="2"/>
+      <c r="T741" s="2"/>
+      <c r="V741" s="2"/>
+      <c r="X741" s="2"/>
+      <c r="Z741" s="2"/>
       <c r="DA741" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
     </row>
     <row r="742" spans="1:108">
       <c r="F742" s="2"/>
-      <c r="K742" s="2"/>
-[...6 lines deleted...]
-      <c r="Y742" s="2"/>
+      <c r="L742" s="2"/>
+      <c r="N742" s="2"/>
+      <c r="P742" s="2"/>
+      <c r="R742" s="2"/>
+      <c r="T742" s="2"/>
+      <c r="V742" s="2"/>
+      <c r="X742" s="2"/>
+      <c r="Z742" s="2"/>
       <c r="DA742" t="s">
-        <v>827</v>
+        <v>829</v>
       </c>
     </row>
     <row r="743" spans="1:108">
       <c r="F743" s="2"/>
-      <c r="K743" s="2"/>
-[...6 lines deleted...]
-      <c r="Y743" s="2"/>
+      <c r="L743" s="2"/>
+      <c r="N743" s="2"/>
+      <c r="P743" s="2"/>
+      <c r="R743" s="2"/>
+      <c r="T743" s="2"/>
+      <c r="V743" s="2"/>
+      <c r="X743" s="2"/>
+      <c r="Z743" s="2"/>
       <c r="DA743" t="s">
-        <v>828</v>
+        <v>830</v>
       </c>
     </row>
     <row r="744" spans="1:108">
       <c r="F744" s="2"/>
-      <c r="K744" s="2"/>
-[...6 lines deleted...]
-      <c r="Y744" s="2"/>
+      <c r="L744" s="2"/>
+      <c r="N744" s="2"/>
+      <c r="P744" s="2"/>
+      <c r="R744" s="2"/>
+      <c r="T744" s="2"/>
+      <c r="V744" s="2"/>
+      <c r="X744" s="2"/>
+      <c r="Z744" s="2"/>
       <c r="DA744" t="s">
-        <v>829</v>
+        <v>831</v>
       </c>
     </row>
     <row r="745" spans="1:108">
       <c r="F745" s="2"/>
-      <c r="K745" s="2"/>
-[...6 lines deleted...]
-      <c r="Y745" s="2"/>
+      <c r="L745" s="2"/>
+      <c r="N745" s="2"/>
+      <c r="P745" s="2"/>
+      <c r="R745" s="2"/>
+      <c r="T745" s="2"/>
+      <c r="V745" s="2"/>
+      <c r="X745" s="2"/>
+      <c r="Z745" s="2"/>
       <c r="DA745" t="s">
-        <v>830</v>
+        <v>832</v>
       </c>
     </row>
     <row r="746" spans="1:108">
       <c r="F746" s="2"/>
-      <c r="K746" s="2"/>
-[...6 lines deleted...]
-      <c r="Y746" s="2"/>
+      <c r="L746" s="2"/>
+      <c r="N746" s="2"/>
+      <c r="P746" s="2"/>
+      <c r="R746" s="2"/>
+      <c r="T746" s="2"/>
+      <c r="V746" s="2"/>
+      <c r="X746" s="2"/>
+      <c r="Z746" s="2"/>
       <c r="DA746" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
     </row>
     <row r="747" spans="1:108">
       <c r="F747" s="2"/>
-      <c r="K747" s="2"/>
-[...6 lines deleted...]
-      <c r="Y747" s="2"/>
+      <c r="L747" s="2"/>
+      <c r="N747" s="2"/>
+      <c r="P747" s="2"/>
+      <c r="R747" s="2"/>
+      <c r="T747" s="2"/>
+      <c r="V747" s="2"/>
+      <c r="X747" s="2"/>
+      <c r="Z747" s="2"/>
       <c r="DA747" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="748" spans="1:108">
       <c r="F748" s="2"/>
-      <c r="K748" s="2"/>
-[...6 lines deleted...]
-      <c r="Y748" s="2"/>
+      <c r="L748" s="2"/>
+      <c r="N748" s="2"/>
+      <c r="P748" s="2"/>
+      <c r="R748" s="2"/>
+      <c r="T748" s="2"/>
+      <c r="V748" s="2"/>
+      <c r="X748" s="2"/>
+      <c r="Z748" s="2"/>
       <c r="DA748" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
     </row>
     <row r="749" spans="1:108">
       <c r="F749" s="2"/>
-      <c r="K749" s="2"/>
-[...6 lines deleted...]
-      <c r="Y749" s="2"/>
+      <c r="L749" s="2"/>
+      <c r="N749" s="2"/>
+      <c r="P749" s="2"/>
+      <c r="R749" s="2"/>
+      <c r="T749" s="2"/>
+      <c r="V749" s="2"/>
+      <c r="X749" s="2"/>
+      <c r="Z749" s="2"/>
       <c r="DA749" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="750" spans="1:108">
       <c r="F750" s="2"/>
-      <c r="K750" s="2"/>
-[...6 lines deleted...]
-      <c r="Y750" s="2"/>
+      <c r="L750" s="2"/>
+      <c r="N750" s="2"/>
+      <c r="P750" s="2"/>
+      <c r="R750" s="2"/>
+      <c r="T750" s="2"/>
+      <c r="V750" s="2"/>
+      <c r="X750" s="2"/>
+      <c r="Z750" s="2"/>
       <c r="DA750" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="751" spans="1:108">
       <c r="F751" s="2"/>
-      <c r="K751" s="2"/>
-[...6 lines deleted...]
-      <c r="Y751" s="2"/>
+      <c r="L751" s="2"/>
+      <c r="N751" s="2"/>
+      <c r="P751" s="2"/>
+      <c r="R751" s="2"/>
+      <c r="T751" s="2"/>
+      <c r="V751" s="2"/>
+      <c r="X751" s="2"/>
+      <c r="Z751" s="2"/>
       <c r="DA751" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
     </row>
     <row r="752" spans="1:108">
       <c r="F752" s="2"/>
-      <c r="K752" s="2"/>
-[...6 lines deleted...]
-      <c r="Y752" s="2"/>
+      <c r="L752" s="2"/>
+      <c r="N752" s="2"/>
+      <c r="P752" s="2"/>
+      <c r="R752" s="2"/>
+      <c r="T752" s="2"/>
+      <c r="V752" s="2"/>
+      <c r="X752" s="2"/>
+      <c r="Z752" s="2"/>
       <c r="DA752" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="753" spans="1:108">
       <c r="F753" s="2"/>
-      <c r="K753" s="2"/>
-[...6 lines deleted...]
-      <c r="Y753" s="2"/>
+      <c r="L753" s="2"/>
+      <c r="N753" s="2"/>
+      <c r="P753" s="2"/>
+      <c r="R753" s="2"/>
+      <c r="T753" s="2"/>
+      <c r="V753" s="2"/>
+      <c r="X753" s="2"/>
+      <c r="Z753" s="2"/>
       <c r="DA753" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
     </row>
     <row r="754" spans="1:108">
       <c r="F754" s="2"/>
-      <c r="K754" s="2"/>
-[...6 lines deleted...]
-      <c r="Y754" s="2"/>
+      <c r="L754" s="2"/>
+      <c r="N754" s="2"/>
+      <c r="P754" s="2"/>
+      <c r="R754" s="2"/>
+      <c r="T754" s="2"/>
+      <c r="V754" s="2"/>
+      <c r="X754" s="2"/>
+      <c r="Z754" s="2"/>
       <c r="DA754" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
     </row>
     <row r="755" spans="1:108">
       <c r="F755" s="2"/>
-      <c r="K755" s="2"/>
-[...6 lines deleted...]
-      <c r="Y755" s="2"/>
+      <c r="L755" s="2"/>
+      <c r="N755" s="2"/>
+      <c r="P755" s="2"/>
+      <c r="R755" s="2"/>
+      <c r="T755" s="2"/>
+      <c r="V755" s="2"/>
+      <c r="X755" s="2"/>
+      <c r="Z755" s="2"/>
       <c r="DA755" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
     </row>
     <row r="756" spans="1:108">
       <c r="F756" s="2"/>
-      <c r="K756" s="2"/>
-[...6 lines deleted...]
-      <c r="Y756" s="2"/>
+      <c r="L756" s="2"/>
+      <c r="N756" s="2"/>
+      <c r="P756" s="2"/>
+      <c r="R756" s="2"/>
+      <c r="T756" s="2"/>
+      <c r="V756" s="2"/>
+      <c r="X756" s="2"/>
+      <c r="Z756" s="2"/>
       <c r="DA756" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
     </row>
     <row r="757" spans="1:108">
       <c r="F757" s="2"/>
-      <c r="K757" s="2"/>
-[...6 lines deleted...]
-      <c r="Y757" s="2"/>
+      <c r="L757" s="2"/>
+      <c r="N757" s="2"/>
+      <c r="P757" s="2"/>
+      <c r="R757" s="2"/>
+      <c r="T757" s="2"/>
+      <c r="V757" s="2"/>
+      <c r="X757" s="2"/>
+      <c r="Z757" s="2"/>
       <c r="DA757" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
     </row>
     <row r="758" spans="1:108">
       <c r="F758" s="2"/>
-      <c r="K758" s="2"/>
-[...6 lines deleted...]
-      <c r="Y758" s="2"/>
+      <c r="L758" s="2"/>
+      <c r="N758" s="2"/>
+      <c r="P758" s="2"/>
+      <c r="R758" s="2"/>
+      <c r="T758" s="2"/>
+      <c r="V758" s="2"/>
+      <c r="X758" s="2"/>
+      <c r="Z758" s="2"/>
       <c r="DA758" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
     </row>
     <row r="759" spans="1:108">
       <c r="F759" s="2"/>
-      <c r="K759" s="2"/>
-[...6 lines deleted...]
-      <c r="Y759" s="2"/>
+      <c r="L759" s="2"/>
+      <c r="N759" s="2"/>
+      <c r="P759" s="2"/>
+      <c r="R759" s="2"/>
+      <c r="T759" s="2"/>
+      <c r="V759" s="2"/>
+      <c r="X759" s="2"/>
+      <c r="Z759" s="2"/>
       <c r="DA759" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
     </row>
     <row r="760" spans="1:108">
       <c r="F760" s="2"/>
-      <c r="K760" s="2"/>
-[...6 lines deleted...]
-      <c r="Y760" s="2"/>
+      <c r="L760" s="2"/>
+      <c r="N760" s="2"/>
+      <c r="P760" s="2"/>
+      <c r="R760" s="2"/>
+      <c r="T760" s="2"/>
+      <c r="V760" s="2"/>
+      <c r="X760" s="2"/>
+      <c r="Z760" s="2"/>
       <c r="DA760" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
     </row>
     <row r="761" spans="1:108">
       <c r="F761" s="2"/>
-      <c r="K761" s="2"/>
-[...6 lines deleted...]
-      <c r="Y761" s="2"/>
+      <c r="L761" s="2"/>
+      <c r="N761" s="2"/>
+      <c r="P761" s="2"/>
+      <c r="R761" s="2"/>
+      <c r="T761" s="2"/>
+      <c r="V761" s="2"/>
+      <c r="X761" s="2"/>
+      <c r="Z761" s="2"/>
       <c r="DA761" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
     </row>
     <row r="762" spans="1:108">
       <c r="F762" s="2"/>
-      <c r="K762" s="2"/>
-[...6 lines deleted...]
-      <c r="Y762" s="2"/>
+      <c r="L762" s="2"/>
+      <c r="N762" s="2"/>
+      <c r="P762" s="2"/>
+      <c r="R762" s="2"/>
+      <c r="T762" s="2"/>
+      <c r="V762" s="2"/>
+      <c r="X762" s="2"/>
+      <c r="Z762" s="2"/>
       <c r="DA762" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
     </row>
     <row r="763" spans="1:108">
       <c r="F763" s="2"/>
-      <c r="K763" s="2"/>
-[...6 lines deleted...]
-      <c r="Y763" s="2"/>
+      <c r="L763" s="2"/>
+      <c r="N763" s="2"/>
+      <c r="P763" s="2"/>
+      <c r="R763" s="2"/>
+      <c r="T763" s="2"/>
+      <c r="V763" s="2"/>
+      <c r="X763" s="2"/>
+      <c r="Z763" s="2"/>
       <c r="DA763" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
     </row>
     <row r="764" spans="1:108">
       <c r="F764" s="2"/>
-      <c r="K764" s="2"/>
-[...6 lines deleted...]
-      <c r="Y764" s="2"/>
+      <c r="L764" s="2"/>
+      <c r="N764" s="2"/>
+      <c r="P764" s="2"/>
+      <c r="R764" s="2"/>
+      <c r="T764" s="2"/>
+      <c r="V764" s="2"/>
+      <c r="X764" s="2"/>
+      <c r="Z764" s="2"/>
       <c r="DA764" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
     </row>
     <row r="765" spans="1:108">
       <c r="F765" s="2"/>
-      <c r="K765" s="2"/>
-[...6 lines deleted...]
-      <c r="Y765" s="2"/>
+      <c r="L765" s="2"/>
+      <c r="N765" s="2"/>
+      <c r="P765" s="2"/>
+      <c r="R765" s="2"/>
+      <c r="T765" s="2"/>
+      <c r="V765" s="2"/>
+      <c r="X765" s="2"/>
+      <c r="Z765" s="2"/>
       <c r="DA765" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
     </row>
     <row r="766" spans="1:108">
       <c r="F766" s="2"/>
-      <c r="K766" s="2"/>
-[...6 lines deleted...]
-      <c r="Y766" s="2"/>
+      <c r="L766" s="2"/>
+      <c r="N766" s="2"/>
+      <c r="P766" s="2"/>
+      <c r="R766" s="2"/>
+      <c r="T766" s="2"/>
+      <c r="V766" s="2"/>
+      <c r="X766" s="2"/>
+      <c r="Z766" s="2"/>
       <c r="DA766" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
     </row>
     <row r="767" spans="1:108">
       <c r="F767" s="2"/>
-      <c r="K767" s="2"/>
-[...6 lines deleted...]
-      <c r="Y767" s="2"/>
+      <c r="L767" s="2"/>
+      <c r="N767" s="2"/>
+      <c r="P767" s="2"/>
+      <c r="R767" s="2"/>
+      <c r="T767" s="2"/>
+      <c r="V767" s="2"/>
+      <c r="X767" s="2"/>
+      <c r="Z767" s="2"/>
       <c r="DA767" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
     </row>
     <row r="768" spans="1:108">
       <c r="F768" s="2"/>
-      <c r="K768" s="2"/>
-[...6 lines deleted...]
-      <c r="Y768" s="2"/>
+      <c r="L768" s="2"/>
+      <c r="N768" s="2"/>
+      <c r="P768" s="2"/>
+      <c r="R768" s="2"/>
+      <c r="T768" s="2"/>
+      <c r="V768" s="2"/>
+      <c r="X768" s="2"/>
+      <c r="Z768" s="2"/>
       <c r="DA768" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
     </row>
     <row r="769" spans="1:108">
       <c r="F769" s="2"/>
-      <c r="K769" s="2"/>
-[...6 lines deleted...]
-      <c r="Y769" s="2"/>
+      <c r="L769" s="2"/>
+      <c r="N769" s="2"/>
+      <c r="P769" s="2"/>
+      <c r="R769" s="2"/>
+      <c r="T769" s="2"/>
+      <c r="V769" s="2"/>
+      <c r="X769" s="2"/>
+      <c r="Z769" s="2"/>
       <c r="DA769" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
     </row>
     <row r="770" spans="1:108">
       <c r="F770" s="2"/>
-      <c r="K770" s="2"/>
-[...6 lines deleted...]
-      <c r="Y770" s="2"/>
+      <c r="L770" s="2"/>
+      <c r="N770" s="2"/>
+      <c r="P770" s="2"/>
+      <c r="R770" s="2"/>
+      <c r="T770" s="2"/>
+      <c r="V770" s="2"/>
+      <c r="X770" s="2"/>
+      <c r="Z770" s="2"/>
       <c r="DA770" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
     </row>
     <row r="771" spans="1:108">
       <c r="F771" s="2"/>
-      <c r="K771" s="2"/>
-[...6 lines deleted...]
-      <c r="Y771" s="2"/>
+      <c r="L771" s="2"/>
+      <c r="N771" s="2"/>
+      <c r="P771" s="2"/>
+      <c r="R771" s="2"/>
+      <c r="T771" s="2"/>
+      <c r="V771" s="2"/>
+      <c r="X771" s="2"/>
+      <c r="Z771" s="2"/>
       <c r="DA771" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
     </row>
     <row r="772" spans="1:108">
       <c r="F772" s="2"/>
-      <c r="K772" s="2"/>
-[...6 lines deleted...]
-      <c r="Y772" s="2"/>
+      <c r="L772" s="2"/>
+      <c r="N772" s="2"/>
+      <c r="P772" s="2"/>
+      <c r="R772" s="2"/>
+      <c r="T772" s="2"/>
+      <c r="V772" s="2"/>
+      <c r="X772" s="2"/>
+      <c r="Z772" s="2"/>
       <c r="DA772" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
     </row>
     <row r="773" spans="1:108">
       <c r="F773" s="2"/>
-      <c r="K773" s="2"/>
-[...6 lines deleted...]
-      <c r="Y773" s="2"/>
+      <c r="L773" s="2"/>
+      <c r="N773" s="2"/>
+      <c r="P773" s="2"/>
+      <c r="R773" s="2"/>
+      <c r="T773" s="2"/>
+      <c r="V773" s="2"/>
+      <c r="X773" s="2"/>
+      <c r="Z773" s="2"/>
       <c r="DA773" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
     </row>
     <row r="774" spans="1:108">
       <c r="F774" s="2"/>
-      <c r="K774" s="2"/>
-[...6 lines deleted...]
-      <c r="Y774" s="2"/>
+      <c r="L774" s="2"/>
+      <c r="N774" s="2"/>
+      <c r="P774" s="2"/>
+      <c r="R774" s="2"/>
+      <c r="T774" s="2"/>
+      <c r="V774" s="2"/>
+      <c r="X774" s="2"/>
+      <c r="Z774" s="2"/>
       <c r="DA774" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
     </row>
     <row r="775" spans="1:108">
       <c r="F775" s="2"/>
-      <c r="K775" s="2"/>
-[...6 lines deleted...]
-      <c r="Y775" s="2"/>
+      <c r="L775" s="2"/>
+      <c r="N775" s="2"/>
+      <c r="P775" s="2"/>
+      <c r="R775" s="2"/>
+      <c r="T775" s="2"/>
+      <c r="V775" s="2"/>
+      <c r="X775" s="2"/>
+      <c r="Z775" s="2"/>
       <c r="DA775" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
     </row>
     <row r="776" spans="1:108">
       <c r="F776" s="2"/>
-      <c r="K776" s="2"/>
-[...6 lines deleted...]
-      <c r="Y776" s="2"/>
+      <c r="L776" s="2"/>
+      <c r="N776" s="2"/>
+      <c r="P776" s="2"/>
+      <c r="R776" s="2"/>
+      <c r="T776" s="2"/>
+      <c r="V776" s="2"/>
+      <c r="X776" s="2"/>
+      <c r="Z776" s="2"/>
       <c r="DA776" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
     </row>
     <row r="777" spans="1:108">
       <c r="F777" s="2"/>
-      <c r="K777" s="2"/>
-[...6 lines deleted...]
-      <c r="Y777" s="2"/>
+      <c r="L777" s="2"/>
+      <c r="N777" s="2"/>
+      <c r="P777" s="2"/>
+      <c r="R777" s="2"/>
+      <c r="T777" s="2"/>
+      <c r="V777" s="2"/>
+      <c r="X777" s="2"/>
+      <c r="Z777" s="2"/>
       <c r="DA777" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
     </row>
     <row r="778" spans="1:108">
       <c r="F778" s="2"/>
-      <c r="K778" s="2"/>
-[...6 lines deleted...]
-      <c r="Y778" s="2"/>
+      <c r="L778" s="2"/>
+      <c r="N778" s="2"/>
+      <c r="P778" s="2"/>
+      <c r="R778" s="2"/>
+      <c r="T778" s="2"/>
+      <c r="V778" s="2"/>
+      <c r="X778" s="2"/>
+      <c r="Z778" s="2"/>
       <c r="DA778" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
     </row>
     <row r="779" spans="1:108">
       <c r="F779" s="2"/>
-      <c r="K779" s="2"/>
-[...6 lines deleted...]
-      <c r="Y779" s="2"/>
+      <c r="L779" s="2"/>
+      <c r="N779" s="2"/>
+      <c r="P779" s="2"/>
+      <c r="R779" s="2"/>
+      <c r="T779" s="2"/>
+      <c r="V779" s="2"/>
+      <c r="X779" s="2"/>
+      <c r="Z779" s="2"/>
       <c r="DA779" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
     </row>
     <row r="780" spans="1:108">
       <c r="F780" s="2"/>
-      <c r="K780" s="2"/>
-[...6 lines deleted...]
-      <c r="Y780" s="2"/>
+      <c r="L780" s="2"/>
+      <c r="N780" s="2"/>
+      <c r="P780" s="2"/>
+      <c r="R780" s="2"/>
+      <c r="T780" s="2"/>
+      <c r="V780" s="2"/>
+      <c r="X780" s="2"/>
+      <c r="Z780" s="2"/>
       <c r="DA780" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
     </row>
     <row r="781" spans="1:108">
       <c r="F781" s="2"/>
-      <c r="K781" s="2"/>
-[...6 lines deleted...]
-      <c r="Y781" s="2"/>
+      <c r="L781" s="2"/>
+      <c r="N781" s="2"/>
+      <c r="P781" s="2"/>
+      <c r="R781" s="2"/>
+      <c r="T781" s="2"/>
+      <c r="V781" s="2"/>
+      <c r="X781" s="2"/>
+      <c r="Z781" s="2"/>
       <c r="DA781" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
     </row>
     <row r="782" spans="1:108">
       <c r="F782" s="2"/>
-      <c r="K782" s="2"/>
-[...6 lines deleted...]
-      <c r="Y782" s="2"/>
+      <c r="L782" s="2"/>
+      <c r="N782" s="2"/>
+      <c r="P782" s="2"/>
+      <c r="R782" s="2"/>
+      <c r="T782" s="2"/>
+      <c r="V782" s="2"/>
+      <c r="X782" s="2"/>
+      <c r="Z782" s="2"/>
       <c r="DA782" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
     </row>
     <row r="783" spans="1:108">
       <c r="F783" s="2"/>
-      <c r="K783" s="2"/>
-[...6 lines deleted...]
-      <c r="Y783" s="2"/>
+      <c r="L783" s="2"/>
+      <c r="N783" s="2"/>
+      <c r="P783" s="2"/>
+      <c r="R783" s="2"/>
+      <c r="T783" s="2"/>
+      <c r="V783" s="2"/>
+      <c r="X783" s="2"/>
+      <c r="Z783" s="2"/>
       <c r="DA783" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
     </row>
     <row r="784" spans="1:108">
       <c r="F784" s="2"/>
-      <c r="K784" s="2"/>
-[...6 lines deleted...]
-      <c r="Y784" s="2"/>
+      <c r="L784" s="2"/>
+      <c r="N784" s="2"/>
+      <c r="P784" s="2"/>
+      <c r="R784" s="2"/>
+      <c r="T784" s="2"/>
+      <c r="V784" s="2"/>
+      <c r="X784" s="2"/>
+      <c r="Z784" s="2"/>
       <c r="DA784" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
     </row>
     <row r="785" spans="1:108">
       <c r="F785" s="2"/>
-      <c r="K785" s="2"/>
-[...6 lines deleted...]
-      <c r="Y785" s="2"/>
+      <c r="L785" s="2"/>
+      <c r="N785" s="2"/>
+      <c r="P785" s="2"/>
+      <c r="R785" s="2"/>
+      <c r="T785" s="2"/>
+      <c r="V785" s="2"/>
+      <c r="X785" s="2"/>
+      <c r="Z785" s="2"/>
       <c r="DA785" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
     </row>
     <row r="786" spans="1:108">
       <c r="F786" s="2"/>
-      <c r="K786" s="2"/>
-[...6 lines deleted...]
-      <c r="Y786" s="2"/>
+      <c r="L786" s="2"/>
+      <c r="N786" s="2"/>
+      <c r="P786" s="2"/>
+      <c r="R786" s="2"/>
+      <c r="T786" s="2"/>
+      <c r="V786" s="2"/>
+      <c r="X786" s="2"/>
+      <c r="Z786" s="2"/>
       <c r="DA786" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
     </row>
     <row r="787" spans="1:108">
       <c r="F787" s="2"/>
-      <c r="K787" s="2"/>
-[...6 lines deleted...]
-      <c r="Y787" s="2"/>
+      <c r="L787" s="2"/>
+      <c r="N787" s="2"/>
+      <c r="P787" s="2"/>
+      <c r="R787" s="2"/>
+      <c r="T787" s="2"/>
+      <c r="V787" s="2"/>
+      <c r="X787" s="2"/>
+      <c r="Z787" s="2"/>
       <c r="DA787" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
     </row>
     <row r="788" spans="1:108">
       <c r="F788" s="2"/>
-      <c r="K788" s="2"/>
-[...6 lines deleted...]
-      <c r="Y788" s="2"/>
+      <c r="L788" s="2"/>
+      <c r="N788" s="2"/>
+      <c r="P788" s="2"/>
+      <c r="R788" s="2"/>
+      <c r="T788" s="2"/>
+      <c r="V788" s="2"/>
+      <c r="X788" s="2"/>
+      <c r="Z788" s="2"/>
       <c r="DA788" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
     </row>
     <row r="789" spans="1:108">
       <c r="F789" s="2"/>
-      <c r="K789" s="2"/>
-[...6 lines deleted...]
-      <c r="Y789" s="2"/>
+      <c r="L789" s="2"/>
+      <c r="N789" s="2"/>
+      <c r="P789" s="2"/>
+      <c r="R789" s="2"/>
+      <c r="T789" s="2"/>
+      <c r="V789" s="2"/>
+      <c r="X789" s="2"/>
+      <c r="Z789" s="2"/>
       <c r="DA789" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
     </row>
     <row r="790" spans="1:108">
       <c r="F790" s="2"/>
-      <c r="K790" s="2"/>
-[...6 lines deleted...]
-      <c r="Y790" s="2"/>
+      <c r="L790" s="2"/>
+      <c r="N790" s="2"/>
+      <c r="P790" s="2"/>
+      <c r="R790" s="2"/>
+      <c r="T790" s="2"/>
+      <c r="V790" s="2"/>
+      <c r="X790" s="2"/>
+      <c r="Z790" s="2"/>
       <c r="DA790" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
     </row>
     <row r="791" spans="1:108">
       <c r="F791" s="2"/>
-      <c r="K791" s="2"/>
-[...6 lines deleted...]
-      <c r="Y791" s="2"/>
+      <c r="L791" s="2"/>
+      <c r="N791" s="2"/>
+      <c r="P791" s="2"/>
+      <c r="R791" s="2"/>
+      <c r="T791" s="2"/>
+      <c r="V791" s="2"/>
+      <c r="X791" s="2"/>
+      <c r="Z791" s="2"/>
       <c r="DA791" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
     </row>
     <row r="792" spans="1:108">
       <c r="F792" s="2"/>
-      <c r="K792" s="2"/>
-[...6 lines deleted...]
-      <c r="Y792" s="2"/>
+      <c r="L792" s="2"/>
+      <c r="N792" s="2"/>
+      <c r="P792" s="2"/>
+      <c r="R792" s="2"/>
+      <c r="T792" s="2"/>
+      <c r="V792" s="2"/>
+      <c r="X792" s="2"/>
+      <c r="Z792" s="2"/>
       <c r="DA792" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
     </row>
     <row r="793" spans="1:108">
       <c r="F793" s="2"/>
-      <c r="K793" s="2"/>
-[...6 lines deleted...]
-      <c r="Y793" s="2"/>
+      <c r="L793" s="2"/>
+      <c r="N793" s="2"/>
+      <c r="P793" s="2"/>
+      <c r="R793" s="2"/>
+      <c r="T793" s="2"/>
+      <c r="V793" s="2"/>
+      <c r="X793" s="2"/>
+      <c r="Z793" s="2"/>
       <c r="DA793" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
     </row>
     <row r="794" spans="1:108">
       <c r="F794" s="2"/>
-      <c r="K794" s="2"/>
-[...6 lines deleted...]
-      <c r="Y794" s="2"/>
+      <c r="L794" s="2"/>
+      <c r="N794" s="2"/>
+      <c r="P794" s="2"/>
+      <c r="R794" s="2"/>
+      <c r="T794" s="2"/>
+      <c r="V794" s="2"/>
+      <c r="X794" s="2"/>
+      <c r="Z794" s="2"/>
       <c r="DA794" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
     </row>
     <row r="795" spans="1:108">
       <c r="F795" s="2"/>
-      <c r="K795" s="2"/>
-[...6 lines deleted...]
-      <c r="Y795" s="2"/>
+      <c r="L795" s="2"/>
+      <c r="N795" s="2"/>
+      <c r="P795" s="2"/>
+      <c r="R795" s="2"/>
+      <c r="T795" s="2"/>
+      <c r="V795" s="2"/>
+      <c r="X795" s="2"/>
+      <c r="Z795" s="2"/>
       <c r="DA795" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
     </row>
     <row r="796" spans="1:108">
       <c r="F796" s="2"/>
-      <c r="K796" s="2"/>
-[...6 lines deleted...]
-      <c r="Y796" s="2"/>
+      <c r="L796" s="2"/>
+      <c r="N796" s="2"/>
+      <c r="P796" s="2"/>
+      <c r="R796" s="2"/>
+      <c r="T796" s="2"/>
+      <c r="V796" s="2"/>
+      <c r="X796" s="2"/>
+      <c r="Z796" s="2"/>
       <c r="DA796" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
     </row>
     <row r="797" spans="1:108">
       <c r="F797" s="2"/>
-      <c r="K797" s="2"/>
-[...6 lines deleted...]
-      <c r="Y797" s="2"/>
+      <c r="L797" s="2"/>
+      <c r="N797" s="2"/>
+      <c r="P797" s="2"/>
+      <c r="R797" s="2"/>
+      <c r="T797" s="2"/>
+      <c r="V797" s="2"/>
+      <c r="X797" s="2"/>
+      <c r="Z797" s="2"/>
       <c r="DA797" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
     </row>
     <row r="798" spans="1:108">
       <c r="F798" s="2"/>
-      <c r="K798" s="2"/>
-[...6 lines deleted...]
-      <c r="Y798" s="2"/>
+      <c r="L798" s="2"/>
+      <c r="N798" s="2"/>
+      <c r="P798" s="2"/>
+      <c r="R798" s="2"/>
+      <c r="T798" s="2"/>
+      <c r="V798" s="2"/>
+      <c r="X798" s="2"/>
+      <c r="Z798" s="2"/>
       <c r="DA798" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
     </row>
     <row r="799" spans="1:108">
       <c r="F799" s="2"/>
-      <c r="K799" s="2"/>
-[...6 lines deleted...]
-      <c r="Y799" s="2"/>
+      <c r="L799" s="2"/>
+      <c r="N799" s="2"/>
+      <c r="P799" s="2"/>
+      <c r="R799" s="2"/>
+      <c r="T799" s="2"/>
+      <c r="V799" s="2"/>
+      <c r="X799" s="2"/>
+      <c r="Z799" s="2"/>
       <c r="DA799" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
     </row>
     <row r="800" spans="1:108">
       <c r="F800" s="2"/>
-      <c r="K800" s="2"/>
-[...6 lines deleted...]
-      <c r="Y800" s="2"/>
+      <c r="L800" s="2"/>
+      <c r="N800" s="2"/>
+      <c r="P800" s="2"/>
+      <c r="R800" s="2"/>
+      <c r="T800" s="2"/>
+      <c r="V800" s="2"/>
+      <c r="X800" s="2"/>
+      <c r="Z800" s="2"/>
       <c r="DA800" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
     </row>
     <row r="801" spans="1:108">
       <c r="F801" s="2"/>
-      <c r="K801" s="2"/>
-[...6 lines deleted...]
-      <c r="Y801" s="2"/>
+      <c r="L801" s="2"/>
+      <c r="N801" s="2"/>
+      <c r="P801" s="2"/>
+      <c r="R801" s="2"/>
+      <c r="T801" s="2"/>
+      <c r="V801" s="2"/>
+      <c r="X801" s="2"/>
+      <c r="Z801" s="2"/>
       <c r="DA801" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
     </row>
     <row r="802" spans="1:108">
       <c r="F802" s="2"/>
-      <c r="K802" s="2"/>
-[...6 lines deleted...]
-      <c r="Y802" s="2"/>
+      <c r="L802" s="2"/>
+      <c r="N802" s="2"/>
+      <c r="P802" s="2"/>
+      <c r="R802" s="2"/>
+      <c r="T802" s="2"/>
+      <c r="V802" s="2"/>
+      <c r="X802" s="2"/>
+      <c r="Z802" s="2"/>
       <c r="DA802" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
     </row>
     <row r="803" spans="1:108">
       <c r="F803" s="2"/>
-      <c r="K803" s="2"/>
-[...6 lines deleted...]
-      <c r="Y803" s="2"/>
+      <c r="L803" s="2"/>
+      <c r="N803" s="2"/>
+      <c r="P803" s="2"/>
+      <c r="R803" s="2"/>
+      <c r="T803" s="2"/>
+      <c r="V803" s="2"/>
+      <c r="X803" s="2"/>
+      <c r="Z803" s="2"/>
       <c r="DA803" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="804" spans="1:108">
       <c r="F804" s="2"/>
-      <c r="K804" s="2"/>
-[...6 lines deleted...]
-      <c r="Y804" s="2"/>
+      <c r="L804" s="2"/>
+      <c r="N804" s="2"/>
+      <c r="P804" s="2"/>
+      <c r="R804" s="2"/>
+      <c r="T804" s="2"/>
+      <c r="V804" s="2"/>
+      <c r="X804" s="2"/>
+      <c r="Z804" s="2"/>
       <c r="DA804" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="805" spans="1:108">
       <c r="F805" s="2"/>
-      <c r="K805" s="2"/>
-[...6 lines deleted...]
-      <c r="Y805" s="2"/>
+      <c r="L805" s="2"/>
+      <c r="N805" s="2"/>
+      <c r="P805" s="2"/>
+      <c r="R805" s="2"/>
+      <c r="T805" s="2"/>
+      <c r="V805" s="2"/>
+      <c r="X805" s="2"/>
+      <c r="Z805" s="2"/>
       <c r="DA805" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
     </row>
     <row r="806" spans="1:108">
       <c r="F806" s="2"/>
-      <c r="K806" s="2"/>
-[...6 lines deleted...]
-      <c r="Y806" s="2"/>
+      <c r="L806" s="2"/>
+      <c r="N806" s="2"/>
+      <c r="P806" s="2"/>
+      <c r="R806" s="2"/>
+      <c r="T806" s="2"/>
+      <c r="V806" s="2"/>
+      <c r="X806" s="2"/>
+      <c r="Z806" s="2"/>
       <c r="DA806" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="807" spans="1:108">
       <c r="F807" s="2"/>
-      <c r="K807" s="2"/>
-[...6 lines deleted...]
-      <c r="Y807" s="2"/>
+      <c r="L807" s="2"/>
+      <c r="N807" s="2"/>
+      <c r="P807" s="2"/>
+      <c r="R807" s="2"/>
+      <c r="T807" s="2"/>
+      <c r="V807" s="2"/>
+      <c r="X807" s="2"/>
+      <c r="Z807" s="2"/>
       <c r="DA807" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
     </row>
     <row r="808" spans="1:108">
       <c r="F808" s="2"/>
-      <c r="K808" s="2"/>
-[...6 lines deleted...]
-      <c r="Y808" s="2"/>
+      <c r="L808" s="2"/>
+      <c r="N808" s="2"/>
+      <c r="P808" s="2"/>
+      <c r="R808" s="2"/>
+      <c r="T808" s="2"/>
+      <c r="V808" s="2"/>
+      <c r="X808" s="2"/>
+      <c r="Z808" s="2"/>
       <c r="DA808" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
     </row>
     <row r="809" spans="1:108">
       <c r="F809" s="2"/>
-      <c r="K809" s="2"/>
-[...6 lines deleted...]
-      <c r="Y809" s="2"/>
+      <c r="L809" s="2"/>
+      <c r="N809" s="2"/>
+      <c r="P809" s="2"/>
+      <c r="R809" s="2"/>
+      <c r="T809" s="2"/>
+      <c r="V809" s="2"/>
+      <c r="X809" s="2"/>
+      <c r="Z809" s="2"/>
       <c r="DA809" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
     </row>
     <row r="810" spans="1:108">
       <c r="F810" s="2"/>
-      <c r="K810" s="2"/>
-[...6 lines deleted...]
-      <c r="Y810" s="2"/>
+      <c r="L810" s="2"/>
+      <c r="N810" s="2"/>
+      <c r="P810" s="2"/>
+      <c r="R810" s="2"/>
+      <c r="T810" s="2"/>
+      <c r="V810" s="2"/>
+      <c r="X810" s="2"/>
+      <c r="Z810" s="2"/>
       <c r="DA810" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
     </row>
     <row r="811" spans="1:108">
       <c r="F811" s="2"/>
-      <c r="K811" s="2"/>
-[...6 lines deleted...]
-      <c r="Y811" s="2"/>
+      <c r="L811" s="2"/>
+      <c r="N811" s="2"/>
+      <c r="P811" s="2"/>
+      <c r="R811" s="2"/>
+      <c r="T811" s="2"/>
+      <c r="V811" s="2"/>
+      <c r="X811" s="2"/>
+      <c r="Z811" s="2"/>
       <c r="DA811" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
     </row>
     <row r="812" spans="1:108">
       <c r="F812" s="2"/>
-      <c r="K812" s="2"/>
-[...6 lines deleted...]
-      <c r="Y812" s="2"/>
+      <c r="L812" s="2"/>
+      <c r="N812" s="2"/>
+      <c r="P812" s="2"/>
+      <c r="R812" s="2"/>
+      <c r="T812" s="2"/>
+      <c r="V812" s="2"/>
+      <c r="X812" s="2"/>
+      <c r="Z812" s="2"/>
       <c r="DA812" t="s">
-        <v>897</v>
+        <v>899</v>
       </c>
     </row>
     <row r="813" spans="1:108">
       <c r="F813" s="2"/>
-      <c r="K813" s="2"/>
-[...6 lines deleted...]
-      <c r="Y813" s="2"/>
+      <c r="L813" s="2"/>
+      <c r="N813" s="2"/>
+      <c r="P813" s="2"/>
+      <c r="R813" s="2"/>
+      <c r="T813" s="2"/>
+      <c r="V813" s="2"/>
+      <c r="X813" s="2"/>
+      <c r="Z813" s="2"/>
       <c r="DA813" t="s">
-        <v>898</v>
+        <v>900</v>
       </c>
     </row>
     <row r="814" spans="1:108">
       <c r="F814" s="2"/>
-      <c r="K814" s="2"/>
-[...6 lines deleted...]
-      <c r="Y814" s="2"/>
+      <c r="L814" s="2"/>
+      <c r="N814" s="2"/>
+      <c r="P814" s="2"/>
+      <c r="R814" s="2"/>
+      <c r="T814" s="2"/>
+      <c r="V814" s="2"/>
+      <c r="X814" s="2"/>
+      <c r="Z814" s="2"/>
       <c r="DA814" t="s">
-        <v>899</v>
+        <v>901</v>
       </c>
     </row>
     <row r="815" spans="1:108">
       <c r="F815" s="2"/>
-      <c r="K815" s="2"/>
-[...6 lines deleted...]
-      <c r="Y815" s="2"/>
+      <c r="L815" s="2"/>
+      <c r="N815" s="2"/>
+      <c r="P815" s="2"/>
+      <c r="R815" s="2"/>
+      <c r="T815" s="2"/>
+      <c r="V815" s="2"/>
+      <c r="X815" s="2"/>
+      <c r="Z815" s="2"/>
       <c r="DA815" t="s">
-        <v>900</v>
+        <v>902</v>
       </c>
     </row>
     <row r="816" spans="1:108">
       <c r="F816" s="2"/>
-      <c r="K816" s="2"/>
-[...6 lines deleted...]
-      <c r="Y816" s="2"/>
+      <c r="L816" s="2"/>
+      <c r="N816" s="2"/>
+      <c r="P816" s="2"/>
+      <c r="R816" s="2"/>
+      <c r="T816" s="2"/>
+      <c r="V816" s="2"/>
+      <c r="X816" s="2"/>
+      <c r="Z816" s="2"/>
       <c r="DA816" t="s">
-        <v>901</v>
+        <v>903</v>
       </c>
     </row>
     <row r="817" spans="1:108">
       <c r="F817" s="2"/>
-      <c r="K817" s="2"/>
-[...6 lines deleted...]
-      <c r="Y817" s="2"/>
+      <c r="L817" s="2"/>
+      <c r="N817" s="2"/>
+      <c r="P817" s="2"/>
+      <c r="R817" s="2"/>
+      <c r="T817" s="2"/>
+      <c r="V817" s="2"/>
+      <c r="X817" s="2"/>
+      <c r="Z817" s="2"/>
       <c r="DA817" t="s">
-        <v>902</v>
+        <v>904</v>
       </c>
     </row>
     <row r="818" spans="1:108">
       <c r="F818" s="2"/>
-      <c r="K818" s="2"/>
-[...6 lines deleted...]
-      <c r="Y818" s="2"/>
+      <c r="L818" s="2"/>
+      <c r="N818" s="2"/>
+      <c r="P818" s="2"/>
+      <c r="R818" s="2"/>
+      <c r="T818" s="2"/>
+      <c r="V818" s="2"/>
+      <c r="X818" s="2"/>
+      <c r="Z818" s="2"/>
       <c r="DA818" t="s">
-        <v>903</v>
+        <v>905</v>
       </c>
     </row>
     <row r="819" spans="1:108">
       <c r="F819" s="2"/>
-      <c r="K819" s="2"/>
-[...6 lines deleted...]
-      <c r="Y819" s="2"/>
+      <c r="L819" s="2"/>
+      <c r="N819" s="2"/>
+      <c r="P819" s="2"/>
+      <c r="R819" s="2"/>
+      <c r="T819" s="2"/>
+      <c r="V819" s="2"/>
+      <c r="X819" s="2"/>
+      <c r="Z819" s="2"/>
       <c r="DA819" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
     </row>
     <row r="820" spans="1:108">
       <c r="F820" s="2"/>
-      <c r="K820" s="2"/>
-[...6 lines deleted...]
-      <c r="Y820" s="2"/>
+      <c r="L820" s="2"/>
+      <c r="N820" s="2"/>
+      <c r="P820" s="2"/>
+      <c r="R820" s="2"/>
+      <c r="T820" s="2"/>
+      <c r="V820" s="2"/>
+      <c r="X820" s="2"/>
+      <c r="Z820" s="2"/>
       <c r="DA820" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
     </row>
     <row r="821" spans="1:108">
       <c r="F821" s="2"/>
-      <c r="K821" s="2"/>
-[...6 lines deleted...]
-      <c r="Y821" s="2"/>
+      <c r="L821" s="2"/>
+      <c r="N821" s="2"/>
+      <c r="P821" s="2"/>
+      <c r="R821" s="2"/>
+      <c r="T821" s="2"/>
+      <c r="V821" s="2"/>
+      <c r="X821" s="2"/>
+      <c r="Z821" s="2"/>
       <c r="DA821" t="s">
-        <v>906</v>
+        <v>908</v>
       </c>
     </row>
     <row r="822" spans="1:108">
       <c r="F822" s="2"/>
-      <c r="K822" s="2"/>
-[...6 lines deleted...]
-      <c r="Y822" s="2"/>
+      <c r="L822" s="2"/>
+      <c r="N822" s="2"/>
+      <c r="P822" s="2"/>
+      <c r="R822" s="2"/>
+      <c r="T822" s="2"/>
+      <c r="V822" s="2"/>
+      <c r="X822" s="2"/>
+      <c r="Z822" s="2"/>
       <c r="DA822" t="s">
-        <v>907</v>
+        <v>909</v>
       </c>
     </row>
     <row r="823" spans="1:108">
       <c r="F823" s="2"/>
-      <c r="K823" s="2"/>
-[...6 lines deleted...]
-      <c r="Y823" s="2"/>
+      <c r="L823" s="2"/>
+      <c r="N823" s="2"/>
+      <c r="P823" s="2"/>
+      <c r="R823" s="2"/>
+      <c r="T823" s="2"/>
+      <c r="V823" s="2"/>
+      <c r="X823" s="2"/>
+      <c r="Z823" s="2"/>
       <c r="DA823" t="s">
-        <v>908</v>
+        <v>910</v>
       </c>
     </row>
     <row r="824" spans="1:108">
       <c r="F824" s="2"/>
-      <c r="K824" s="2"/>
-[...6 lines deleted...]
-      <c r="Y824" s="2"/>
+      <c r="L824" s="2"/>
+      <c r="N824" s="2"/>
+      <c r="P824" s="2"/>
+      <c r="R824" s="2"/>
+      <c r="T824" s="2"/>
+      <c r="V824" s="2"/>
+      <c r="X824" s="2"/>
+      <c r="Z824" s="2"/>
       <c r="DA824" t="s">
-        <v>909</v>
+        <v>911</v>
       </c>
     </row>
     <row r="825" spans="1:108">
       <c r="F825" s="2"/>
-      <c r="K825" s="2"/>
-[...6 lines deleted...]
-      <c r="Y825" s="2"/>
+      <c r="L825" s="2"/>
+      <c r="N825" s="2"/>
+      <c r="P825" s="2"/>
+      <c r="R825" s="2"/>
+      <c r="T825" s="2"/>
+      <c r="V825" s="2"/>
+      <c r="X825" s="2"/>
+      <c r="Z825" s="2"/>
       <c r="DA825" t="s">
-        <v>910</v>
+        <v>912</v>
       </c>
     </row>
     <row r="826" spans="1:108">
       <c r="F826" s="2"/>
-      <c r="K826" s="2"/>
-[...6 lines deleted...]
-      <c r="Y826" s="2"/>
+      <c r="L826" s="2"/>
+      <c r="N826" s="2"/>
+      <c r="P826" s="2"/>
+      <c r="R826" s="2"/>
+      <c r="T826" s="2"/>
+      <c r="V826" s="2"/>
+      <c r="X826" s="2"/>
+      <c r="Z826" s="2"/>
       <c r="DA826" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="827" spans="1:108">
       <c r="F827" s="2"/>
-      <c r="K827" s="2"/>
-[...6 lines deleted...]
-      <c r="Y827" s="2"/>
+      <c r="L827" s="2"/>
+      <c r="N827" s="2"/>
+      <c r="P827" s="2"/>
+      <c r="R827" s="2"/>
+      <c r="T827" s="2"/>
+      <c r="V827" s="2"/>
+      <c r="X827" s="2"/>
+      <c r="Z827" s="2"/>
       <c r="DA827" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
     </row>
     <row r="828" spans="1:108">
       <c r="F828" s="2"/>
-      <c r="K828" s="2"/>
-[...6 lines deleted...]
-      <c r="Y828" s="2"/>
+      <c r="L828" s="2"/>
+      <c r="N828" s="2"/>
+      <c r="P828" s="2"/>
+      <c r="R828" s="2"/>
+      <c r="T828" s="2"/>
+      <c r="V828" s="2"/>
+      <c r="X828" s="2"/>
+      <c r="Z828" s="2"/>
       <c r="DA828" t="s">
-        <v>913</v>
+        <v>915</v>
       </c>
     </row>
     <row r="829" spans="1:108">
       <c r="F829" s="2"/>
-      <c r="K829" s="2"/>
-[...6 lines deleted...]
-      <c r="Y829" s="2"/>
+      <c r="L829" s="2"/>
+      <c r="N829" s="2"/>
+      <c r="P829" s="2"/>
+      <c r="R829" s="2"/>
+      <c r="T829" s="2"/>
+      <c r="V829" s="2"/>
+      <c r="X829" s="2"/>
+      <c r="Z829" s="2"/>
       <c r="DA829" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
     </row>
     <row r="830" spans="1:108">
       <c r="F830" s="2"/>
-      <c r="K830" s="2"/>
-[...6 lines deleted...]
-      <c r="Y830" s="2"/>
+      <c r="L830" s="2"/>
+      <c r="N830" s="2"/>
+      <c r="P830" s="2"/>
+      <c r="R830" s="2"/>
+      <c r="T830" s="2"/>
+      <c r="V830" s="2"/>
+      <c r="X830" s="2"/>
+      <c r="Z830" s="2"/>
       <c r="DA830" t="s">
-        <v>915</v>
+        <v>917</v>
       </c>
     </row>
     <row r="831" spans="1:108">
       <c r="F831" s="2"/>
-      <c r="K831" s="2"/>
-[...6 lines deleted...]
-      <c r="Y831" s="2"/>
+      <c r="L831" s="2"/>
+      <c r="N831" s="2"/>
+      <c r="P831" s="2"/>
+      <c r="R831" s="2"/>
+      <c r="T831" s="2"/>
+      <c r="V831" s="2"/>
+      <c r="X831" s="2"/>
+      <c r="Z831" s="2"/>
       <c r="DA831" t="s">
-        <v>916</v>
+        <v>918</v>
       </c>
     </row>
     <row r="832" spans="1:108">
       <c r="F832" s="2"/>
-      <c r="K832" s="2"/>
-[...6 lines deleted...]
-      <c r="Y832" s="2"/>
+      <c r="L832" s="2"/>
+      <c r="N832" s="2"/>
+      <c r="P832" s="2"/>
+      <c r="R832" s="2"/>
+      <c r="T832" s="2"/>
+      <c r="V832" s="2"/>
+      <c r="X832" s="2"/>
+      <c r="Z832" s="2"/>
       <c r="DA832" t="s">
-        <v>917</v>
+        <v>919</v>
       </c>
     </row>
     <row r="833" spans="1:108">
       <c r="F833" s="2"/>
-      <c r="K833" s="2"/>
-[...6 lines deleted...]
-      <c r="Y833" s="2"/>
+      <c r="L833" s="2"/>
+      <c r="N833" s="2"/>
+      <c r="P833" s="2"/>
+      <c r="R833" s="2"/>
+      <c r="T833" s="2"/>
+      <c r="V833" s="2"/>
+      <c r="X833" s="2"/>
+      <c r="Z833" s="2"/>
       <c r="DA833" t="s">
-        <v>918</v>
+        <v>920</v>
       </c>
     </row>
     <row r="834" spans="1:108">
       <c r="F834" s="2"/>
-      <c r="K834" s="2"/>
-[...6 lines deleted...]
-      <c r="Y834" s="2"/>
+      <c r="L834" s="2"/>
+      <c r="N834" s="2"/>
+      <c r="P834" s="2"/>
+      <c r="R834" s="2"/>
+      <c r="T834" s="2"/>
+      <c r="V834" s="2"/>
+      <c r="X834" s="2"/>
+      <c r="Z834" s="2"/>
       <c r="DA834" t="s">
-        <v>919</v>
+        <v>921</v>
       </c>
     </row>
     <row r="835" spans="1:108">
       <c r="F835" s="2"/>
-      <c r="K835" s="2"/>
-[...6 lines deleted...]
-      <c r="Y835" s="2"/>
+      <c r="L835" s="2"/>
+      <c r="N835" s="2"/>
+      <c r="P835" s="2"/>
+      <c r="R835" s="2"/>
+      <c r="T835" s="2"/>
+      <c r="V835" s="2"/>
+      <c r="X835" s="2"/>
+      <c r="Z835" s="2"/>
       <c r="DA835" t="s">
-        <v>920</v>
+        <v>922</v>
       </c>
     </row>
     <row r="836" spans="1:108">
       <c r="F836" s="2"/>
-      <c r="K836" s="2"/>
-[...6 lines deleted...]
-      <c r="Y836" s="2"/>
+      <c r="L836" s="2"/>
+      <c r="N836" s="2"/>
+      <c r="P836" s="2"/>
+      <c r="R836" s="2"/>
+      <c r="T836" s="2"/>
+      <c r="V836" s="2"/>
+      <c r="X836" s="2"/>
+      <c r="Z836" s="2"/>
       <c r="DA836" t="s">
-        <v>921</v>
+        <v>923</v>
       </c>
     </row>
     <row r="837" spans="1:108">
       <c r="F837" s="2"/>
-      <c r="K837" s="2"/>
-[...6 lines deleted...]
-      <c r="Y837" s="2"/>
+      <c r="L837" s="2"/>
+      <c r="N837" s="2"/>
+      <c r="P837" s="2"/>
+      <c r="R837" s="2"/>
+      <c r="T837" s="2"/>
+      <c r="V837" s="2"/>
+      <c r="X837" s="2"/>
+      <c r="Z837" s="2"/>
       <c r="DA837" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
     </row>
     <row r="838" spans="1:108">
       <c r="F838" s="2"/>
-      <c r="K838" s="2"/>
-[...6 lines deleted...]
-      <c r="Y838" s="2"/>
+      <c r="L838" s="2"/>
+      <c r="N838" s="2"/>
+      <c r="P838" s="2"/>
+      <c r="R838" s="2"/>
+      <c r="T838" s="2"/>
+      <c r="V838" s="2"/>
+      <c r="X838" s="2"/>
+      <c r="Z838" s="2"/>
       <c r="DA838" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
     </row>
     <row r="839" spans="1:108">
       <c r="F839" s="2"/>
-      <c r="K839" s="2"/>
-[...6 lines deleted...]
-      <c r="Y839" s="2"/>
+      <c r="L839" s="2"/>
+      <c r="N839" s="2"/>
+      <c r="P839" s="2"/>
+      <c r="R839" s="2"/>
+      <c r="T839" s="2"/>
+      <c r="V839" s="2"/>
+      <c r="X839" s="2"/>
+      <c r="Z839" s="2"/>
       <c r="DA839" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="840" spans="1:108">
       <c r="F840" s="2"/>
-      <c r="K840" s="2"/>
-[...6 lines deleted...]
-      <c r="Y840" s="2"/>
+      <c r="L840" s="2"/>
+      <c r="N840" s="2"/>
+      <c r="P840" s="2"/>
+      <c r="R840" s="2"/>
+      <c r="T840" s="2"/>
+      <c r="V840" s="2"/>
+      <c r="X840" s="2"/>
+      <c r="Z840" s="2"/>
       <c r="DA840" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
     </row>
     <row r="841" spans="1:108">
       <c r="F841" s="2"/>
-      <c r="K841" s="2"/>
-[...6 lines deleted...]
-      <c r="Y841" s="2"/>
+      <c r="L841" s="2"/>
+      <c r="N841" s="2"/>
+      <c r="P841" s="2"/>
+      <c r="R841" s="2"/>
+      <c r="T841" s="2"/>
+      <c r="V841" s="2"/>
+      <c r="X841" s="2"/>
+      <c r="Z841" s="2"/>
       <c r="DA841" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
     </row>
     <row r="842" spans="1:108">
       <c r="F842" s="2"/>
-      <c r="K842" s="2"/>
-[...6 lines deleted...]
-      <c r="Y842" s="2"/>
+      <c r="L842" s="2"/>
+      <c r="N842" s="2"/>
+      <c r="P842" s="2"/>
+      <c r="R842" s="2"/>
+      <c r="T842" s="2"/>
+      <c r="V842" s="2"/>
+      <c r="X842" s="2"/>
+      <c r="Z842" s="2"/>
       <c r="DA842" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="843" spans="1:108">
       <c r="F843" s="2"/>
-      <c r="K843" s="2"/>
-[...6 lines deleted...]
-      <c r="Y843" s="2"/>
+      <c r="L843" s="2"/>
+      <c r="N843" s="2"/>
+      <c r="P843" s="2"/>
+      <c r="R843" s="2"/>
+      <c r="T843" s="2"/>
+      <c r="V843" s="2"/>
+      <c r="X843" s="2"/>
+      <c r="Z843" s="2"/>
       <c r="DA843" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
     </row>
     <row r="844" spans="1:108">
       <c r="F844" s="2"/>
-      <c r="K844" s="2"/>
-[...6 lines deleted...]
-      <c r="Y844" s="2"/>
+      <c r="L844" s="2"/>
+      <c r="N844" s="2"/>
+      <c r="P844" s="2"/>
+      <c r="R844" s="2"/>
+      <c r="T844" s="2"/>
+      <c r="V844" s="2"/>
+      <c r="X844" s="2"/>
+      <c r="Z844" s="2"/>
       <c r="DA844" t="s">
-        <v>929</v>
+        <v>931</v>
       </c>
     </row>
     <row r="845" spans="1:108">
       <c r="F845" s="2"/>
-      <c r="K845" s="2"/>
-[...6 lines deleted...]
-      <c r="Y845" s="2"/>
+      <c r="L845" s="2"/>
+      <c r="N845" s="2"/>
+      <c r="P845" s="2"/>
+      <c r="R845" s="2"/>
+      <c r="T845" s="2"/>
+      <c r="V845" s="2"/>
+      <c r="X845" s="2"/>
+      <c r="Z845" s="2"/>
       <c r="DA845" t="s">
-        <v>930</v>
+        <v>932</v>
       </c>
     </row>
     <row r="846" spans="1:108">
       <c r="F846" s="2"/>
-      <c r="K846" s="2"/>
-[...6 lines deleted...]
-      <c r="Y846" s="2"/>
+      <c r="L846" s="2"/>
+      <c r="N846" s="2"/>
+      <c r="P846" s="2"/>
+      <c r="R846" s="2"/>
+      <c r="T846" s="2"/>
+      <c r="V846" s="2"/>
+      <c r="X846" s="2"/>
+      <c r="Z846" s="2"/>
       <c r="DA846" t="s">
-        <v>931</v>
+        <v>933</v>
       </c>
     </row>
     <row r="847" spans="1:108">
       <c r="F847" s="2"/>
-      <c r="K847" s="2"/>
-[...6 lines deleted...]
-      <c r="Y847" s="2"/>
+      <c r="L847" s="2"/>
+      <c r="N847" s="2"/>
+      <c r="P847" s="2"/>
+      <c r="R847" s="2"/>
+      <c r="T847" s="2"/>
+      <c r="V847" s="2"/>
+      <c r="X847" s="2"/>
+      <c r="Z847" s="2"/>
       <c r="DA847" t="s">
-        <v>932</v>
+        <v>934</v>
       </c>
     </row>
     <row r="848" spans="1:108">
       <c r="F848" s="2"/>
-      <c r="K848" s="2"/>
-[...6 lines deleted...]
-      <c r="Y848" s="2"/>
+      <c r="L848" s="2"/>
+      <c r="N848" s="2"/>
+      <c r="P848" s="2"/>
+      <c r="R848" s="2"/>
+      <c r="T848" s="2"/>
+      <c r="V848" s="2"/>
+      <c r="X848" s="2"/>
+      <c r="Z848" s="2"/>
       <c r="DA848" t="s">
-        <v>933</v>
+        <v>935</v>
       </c>
     </row>
     <row r="849" spans="1:108">
       <c r="F849" s="2"/>
-      <c r="K849" s="2"/>
-[...6 lines deleted...]
-      <c r="Y849" s="2"/>
+      <c r="L849" s="2"/>
+      <c r="N849" s="2"/>
+      <c r="P849" s="2"/>
+      <c r="R849" s="2"/>
+      <c r="T849" s="2"/>
+      <c r="V849" s="2"/>
+      <c r="X849" s="2"/>
+      <c r="Z849" s="2"/>
       <c r="DA849" t="s">
-        <v>934</v>
+        <v>936</v>
       </c>
     </row>
     <row r="850" spans="1:108">
       <c r="F850" s="2"/>
-      <c r="K850" s="2"/>
-[...6 lines deleted...]
-      <c r="Y850" s="2"/>
+      <c r="L850" s="2"/>
+      <c r="N850" s="2"/>
+      <c r="P850" s="2"/>
+      <c r="R850" s="2"/>
+      <c r="T850" s="2"/>
+      <c r="V850" s="2"/>
+      <c r="X850" s="2"/>
+      <c r="Z850" s="2"/>
       <c r="DA850" t="s">
-        <v>935</v>
+        <v>937</v>
       </c>
     </row>
     <row r="851" spans="1:108">
       <c r="F851" s="2"/>
-      <c r="K851" s="2"/>
-[...6 lines deleted...]
-      <c r="Y851" s="2"/>
+      <c r="L851" s="2"/>
+      <c r="N851" s="2"/>
+      <c r="P851" s="2"/>
+      <c r="R851" s="2"/>
+      <c r="T851" s="2"/>
+      <c r="V851" s="2"/>
+      <c r="X851" s="2"/>
+      <c r="Z851" s="2"/>
       <c r="DA851" t="s">
-        <v>936</v>
+        <v>938</v>
       </c>
     </row>
     <row r="852" spans="1:108">
       <c r="F852" s="2"/>
-      <c r="K852" s="2"/>
-[...6 lines deleted...]
-      <c r="Y852" s="2"/>
+      <c r="L852" s="2"/>
+      <c r="N852" s="2"/>
+      <c r="P852" s="2"/>
+      <c r="R852" s="2"/>
+      <c r="T852" s="2"/>
+      <c r="V852" s="2"/>
+      <c r="X852" s="2"/>
+      <c r="Z852" s="2"/>
       <c r="DA852" t="s">
-        <v>937</v>
+        <v>939</v>
       </c>
     </row>
     <row r="853" spans="1:108">
       <c r="F853" s="2"/>
-      <c r="K853" s="2"/>
-[...6 lines deleted...]
-      <c r="Y853" s="2"/>
+      <c r="L853" s="2"/>
+      <c r="N853" s="2"/>
+      <c r="P853" s="2"/>
+      <c r="R853" s="2"/>
+      <c r="T853" s="2"/>
+      <c r="V853" s="2"/>
+      <c r="X853" s="2"/>
+      <c r="Z853" s="2"/>
       <c r="DA853" t="s">
-        <v>938</v>
+        <v>940</v>
       </c>
     </row>
     <row r="854" spans="1:108">
       <c r="F854" s="2"/>
-      <c r="K854" s="2"/>
-[...6 lines deleted...]
-      <c r="Y854" s="2"/>
+      <c r="L854" s="2"/>
+      <c r="N854" s="2"/>
+      <c r="P854" s="2"/>
+      <c r="R854" s="2"/>
+      <c r="T854" s="2"/>
+      <c r="V854" s="2"/>
+      <c r="X854" s="2"/>
+      <c r="Z854" s="2"/>
       <c r="DA854" t="s">
-        <v>939</v>
+        <v>941</v>
       </c>
     </row>
     <row r="855" spans="1:108">
       <c r="F855" s="2"/>
-      <c r="K855" s="2"/>
-[...6 lines deleted...]
-      <c r="Y855" s="2"/>
+      <c r="L855" s="2"/>
+      <c r="N855" s="2"/>
+      <c r="P855" s="2"/>
+      <c r="R855" s="2"/>
+      <c r="T855" s="2"/>
+      <c r="V855" s="2"/>
+      <c r="X855" s="2"/>
+      <c r="Z855" s="2"/>
       <c r="DA855" t="s">
-        <v>940</v>
+        <v>942</v>
       </c>
     </row>
     <row r="856" spans="1:108">
       <c r="F856" s="2"/>
-      <c r="K856" s="2"/>
-[...6 lines deleted...]
-      <c r="Y856" s="2"/>
+      <c r="L856" s="2"/>
+      <c r="N856" s="2"/>
+      <c r="P856" s="2"/>
+      <c r="R856" s="2"/>
+      <c r="T856" s="2"/>
+      <c r="V856" s="2"/>
+      <c r="X856" s="2"/>
+      <c r="Z856" s="2"/>
       <c r="DA856" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
     </row>
     <row r="857" spans="1:108">
       <c r="F857" s="2"/>
-      <c r="K857" s="2"/>
-[...6 lines deleted...]
-      <c r="Y857" s="2"/>
+      <c r="L857" s="2"/>
+      <c r="N857" s="2"/>
+      <c r="P857" s="2"/>
+      <c r="R857" s="2"/>
+      <c r="T857" s="2"/>
+      <c r="V857" s="2"/>
+      <c r="X857" s="2"/>
+      <c r="Z857" s="2"/>
       <c r="DA857" t="s">
-        <v>942</v>
+        <v>944</v>
       </c>
     </row>
     <row r="858" spans="1:108">
       <c r="F858" s="2"/>
-      <c r="K858" s="2"/>
-[...6 lines deleted...]
-      <c r="Y858" s="2"/>
+      <c r="L858" s="2"/>
+      <c r="N858" s="2"/>
+      <c r="P858" s="2"/>
+      <c r="R858" s="2"/>
+      <c r="T858" s="2"/>
+      <c r="V858" s="2"/>
+      <c r="X858" s="2"/>
+      <c r="Z858" s="2"/>
       <c r="DA858" t="s">
-        <v>943</v>
+        <v>945</v>
       </c>
     </row>
     <row r="859" spans="1:108">
       <c r="F859" s="2"/>
-      <c r="K859" s="2"/>
-[...6 lines deleted...]
-      <c r="Y859" s="2"/>
+      <c r="L859" s="2"/>
+      <c r="N859" s="2"/>
+      <c r="P859" s="2"/>
+      <c r="R859" s="2"/>
+      <c r="T859" s="2"/>
+      <c r="V859" s="2"/>
+      <c r="X859" s="2"/>
+      <c r="Z859" s="2"/>
       <c r="DA859" t="s">
-        <v>944</v>
+        <v>946</v>
       </c>
     </row>
     <row r="860" spans="1:108">
       <c r="F860" s="2"/>
-      <c r="K860" s="2"/>
-[...6 lines deleted...]
-      <c r="Y860" s="2"/>
+      <c r="L860" s="2"/>
+      <c r="N860" s="2"/>
+      <c r="P860" s="2"/>
+      <c r="R860" s="2"/>
+      <c r="T860" s="2"/>
+      <c r="V860" s="2"/>
+      <c r="X860" s="2"/>
+      <c r="Z860" s="2"/>
       <c r="DA860" t="s">
-        <v>945</v>
+        <v>947</v>
       </c>
     </row>
     <row r="861" spans="1:108">
       <c r="F861" s="2"/>
-      <c r="K861" s="2"/>
-[...6 lines deleted...]
-      <c r="Y861" s="2"/>
+      <c r="L861" s="2"/>
+      <c r="N861" s="2"/>
+      <c r="P861" s="2"/>
+      <c r="R861" s="2"/>
+      <c r="T861" s="2"/>
+      <c r="V861" s="2"/>
+      <c r="X861" s="2"/>
+      <c r="Z861" s="2"/>
       <c r="DA861" t="s">
-        <v>946</v>
+        <v>948</v>
       </c>
     </row>
     <row r="862" spans="1:108">
       <c r="F862" s="2"/>
-      <c r="K862" s="2"/>
-[...6 lines deleted...]
-      <c r="Y862" s="2"/>
+      <c r="L862" s="2"/>
+      <c r="N862" s="2"/>
+      <c r="P862" s="2"/>
+      <c r="R862" s="2"/>
+      <c r="T862" s="2"/>
+      <c r="V862" s="2"/>
+      <c r="X862" s="2"/>
+      <c r="Z862" s="2"/>
       <c r="DA862" t="s">
-        <v>947</v>
+        <v>949</v>
       </c>
     </row>
     <row r="863" spans="1:108">
       <c r="F863" s="2"/>
-      <c r="K863" s="2"/>
-[...6 lines deleted...]
-      <c r="Y863" s="2"/>
+      <c r="L863" s="2"/>
+      <c r="N863" s="2"/>
+      <c r="P863" s="2"/>
+      <c r="R863" s="2"/>
+      <c r="T863" s="2"/>
+      <c r="V863" s="2"/>
+      <c r="X863" s="2"/>
+      <c r="Z863" s="2"/>
       <c r="DA863" t="s">
-        <v>948</v>
+        <v>950</v>
       </c>
     </row>
     <row r="864" spans="1:108">
       <c r="F864" s="2"/>
-      <c r="K864" s="2"/>
-[...6 lines deleted...]
-      <c r="Y864" s="2"/>
+      <c r="L864" s="2"/>
+      <c r="N864" s="2"/>
+      <c r="P864" s="2"/>
+      <c r="R864" s="2"/>
+      <c r="T864" s="2"/>
+      <c r="V864" s="2"/>
+      <c r="X864" s="2"/>
+      <c r="Z864" s="2"/>
       <c r="DA864" t="s">
-        <v>949</v>
+        <v>951</v>
       </c>
     </row>
     <row r="865" spans="1:108">
       <c r="F865" s="2"/>
-      <c r="K865" s="2"/>
-[...6 lines deleted...]
-      <c r="Y865" s="2"/>
+      <c r="L865" s="2"/>
+      <c r="N865" s="2"/>
+      <c r="P865" s="2"/>
+      <c r="R865" s="2"/>
+      <c r="T865" s="2"/>
+      <c r="V865" s="2"/>
+      <c r="X865" s="2"/>
+      <c r="Z865" s="2"/>
       <c r="DA865" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
     </row>
     <row r="866" spans="1:108">
       <c r="F866" s="2"/>
-      <c r="K866" s="2"/>
-[...6 lines deleted...]
-      <c r="Y866" s="2"/>
+      <c r="L866" s="2"/>
+      <c r="N866" s="2"/>
+      <c r="P866" s="2"/>
+      <c r="R866" s="2"/>
+      <c r="T866" s="2"/>
+      <c r="V866" s="2"/>
+      <c r="X866" s="2"/>
+      <c r="Z866" s="2"/>
       <c r="DA866" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
     </row>
     <row r="867" spans="1:108">
       <c r="F867" s="2"/>
-      <c r="K867" s="2"/>
-[...6 lines deleted...]
-      <c r="Y867" s="2"/>
+      <c r="L867" s="2"/>
+      <c r="N867" s="2"/>
+      <c r="P867" s="2"/>
+      <c r="R867" s="2"/>
+      <c r="T867" s="2"/>
+      <c r="V867" s="2"/>
+      <c r="X867" s="2"/>
+      <c r="Z867" s="2"/>
       <c r="DA867" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
     </row>
     <row r="868" spans="1:108">
       <c r="F868" s="2"/>
-      <c r="K868" s="2"/>
-[...6 lines deleted...]
-      <c r="Y868" s="2"/>
+      <c r="L868" s="2"/>
+      <c r="N868" s="2"/>
+      <c r="P868" s="2"/>
+      <c r="R868" s="2"/>
+      <c r="T868" s="2"/>
+      <c r="V868" s="2"/>
+      <c r="X868" s="2"/>
+      <c r="Z868" s="2"/>
       <c r="DA868" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
     </row>
     <row r="869" spans="1:108">
       <c r="F869" s="2"/>
-      <c r="K869" s="2"/>
-[...6 lines deleted...]
-      <c r="Y869" s="2"/>
+      <c r="L869" s="2"/>
+      <c r="N869" s="2"/>
+      <c r="P869" s="2"/>
+      <c r="R869" s="2"/>
+      <c r="T869" s="2"/>
+      <c r="V869" s="2"/>
+      <c r="X869" s="2"/>
+      <c r="Z869" s="2"/>
       <c r="DA869" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="870" spans="1:108">
       <c r="F870" s="2"/>
-      <c r="K870" s="2"/>
-[...6 lines deleted...]
-      <c r="Y870" s="2"/>
+      <c r="L870" s="2"/>
+      <c r="N870" s="2"/>
+      <c r="P870" s="2"/>
+      <c r="R870" s="2"/>
+      <c r="T870" s="2"/>
+      <c r="V870" s="2"/>
+      <c r="X870" s="2"/>
+      <c r="Z870" s="2"/>
       <c r="DA870" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="871" spans="1:108">
       <c r="F871" s="2"/>
-      <c r="K871" s="2"/>
-[...6 lines deleted...]
-      <c r="Y871" s="2"/>
+      <c r="L871" s="2"/>
+      <c r="N871" s="2"/>
+      <c r="P871" s="2"/>
+      <c r="R871" s="2"/>
+      <c r="T871" s="2"/>
+      <c r="V871" s="2"/>
+      <c r="X871" s="2"/>
+      <c r="Z871" s="2"/>
       <c r="DA871" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
     </row>
     <row r="872" spans="1:108">
       <c r="F872" s="2"/>
-      <c r="K872" s="2"/>
-[...6 lines deleted...]
-      <c r="Y872" s="2"/>
+      <c r="L872" s="2"/>
+      <c r="N872" s="2"/>
+      <c r="P872" s="2"/>
+      <c r="R872" s="2"/>
+      <c r="T872" s="2"/>
+      <c r="V872" s="2"/>
+      <c r="X872" s="2"/>
+      <c r="Z872" s="2"/>
       <c r="DA872" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="873" spans="1:108">
       <c r="F873" s="2"/>
-      <c r="K873" s="2"/>
-[...6 lines deleted...]
-      <c r="Y873" s="2"/>
+      <c r="L873" s="2"/>
+      <c r="N873" s="2"/>
+      <c r="P873" s="2"/>
+      <c r="R873" s="2"/>
+      <c r="T873" s="2"/>
+      <c r="V873" s="2"/>
+      <c r="X873" s="2"/>
+      <c r="Z873" s="2"/>
       <c r="DA873" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="874" spans="1:108">
       <c r="F874" s="2"/>
-      <c r="K874" s="2"/>
-[...6 lines deleted...]
-      <c r="Y874" s="2"/>
+      <c r="L874" s="2"/>
+      <c r="N874" s="2"/>
+      <c r="P874" s="2"/>
+      <c r="R874" s="2"/>
+      <c r="T874" s="2"/>
+      <c r="V874" s="2"/>
+      <c r="X874" s="2"/>
+      <c r="Z874" s="2"/>
       <c r="DA874" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
     </row>
     <row r="875" spans="1:108">
       <c r="F875" s="2"/>
-      <c r="K875" s="2"/>
-[...6 lines deleted...]
-      <c r="Y875" s="2"/>
+      <c r="L875" s="2"/>
+      <c r="N875" s="2"/>
+      <c r="P875" s="2"/>
+      <c r="R875" s="2"/>
+      <c r="T875" s="2"/>
+      <c r="V875" s="2"/>
+      <c r="X875" s="2"/>
+      <c r="Z875" s="2"/>
       <c r="DA875" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="876" spans="1:108">
       <c r="F876" s="2"/>
-      <c r="K876" s="2"/>
-[...6 lines deleted...]
-      <c r="Y876" s="2"/>
+      <c r="L876" s="2"/>
+      <c r="N876" s="2"/>
+      <c r="P876" s="2"/>
+      <c r="R876" s="2"/>
+      <c r="T876" s="2"/>
+      <c r="V876" s="2"/>
+      <c r="X876" s="2"/>
+      <c r="Z876" s="2"/>
       <c r="DA876" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
     </row>
     <row r="877" spans="1:108">
       <c r="F877" s="2"/>
-      <c r="K877" s="2"/>
-[...6 lines deleted...]
-      <c r="Y877" s="2"/>
+      <c r="L877" s="2"/>
+      <c r="N877" s="2"/>
+      <c r="P877" s="2"/>
+      <c r="R877" s="2"/>
+      <c r="T877" s="2"/>
+      <c r="V877" s="2"/>
+      <c r="X877" s="2"/>
+      <c r="Z877" s="2"/>
       <c r="DA877" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
     </row>
     <row r="878" spans="1:108">
       <c r="F878" s="2"/>
-      <c r="K878" s="2"/>
-[...6 lines deleted...]
-      <c r="Y878" s="2"/>
+      <c r="L878" s="2"/>
+      <c r="N878" s="2"/>
+      <c r="P878" s="2"/>
+      <c r="R878" s="2"/>
+      <c r="T878" s="2"/>
+      <c r="V878" s="2"/>
+      <c r="X878" s="2"/>
+      <c r="Z878" s="2"/>
       <c r="DA878" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="879" spans="1:108">
       <c r="F879" s="2"/>
-      <c r="K879" s="2"/>
-[...6 lines deleted...]
-      <c r="Y879" s="2"/>
+      <c r="L879" s="2"/>
+      <c r="N879" s="2"/>
+      <c r="P879" s="2"/>
+      <c r="R879" s="2"/>
+      <c r="T879" s="2"/>
+      <c r="V879" s="2"/>
+      <c r="X879" s="2"/>
+      <c r="Z879" s="2"/>
       <c r="DA879" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="880" spans="1:108">
       <c r="F880" s="2"/>
-      <c r="K880" s="2"/>
-[...6 lines deleted...]
-      <c r="Y880" s="2"/>
+      <c r="L880" s="2"/>
+      <c r="N880" s="2"/>
+      <c r="P880" s="2"/>
+      <c r="R880" s="2"/>
+      <c r="T880" s="2"/>
+      <c r="V880" s="2"/>
+      <c r="X880" s="2"/>
+      <c r="Z880" s="2"/>
       <c r="DA880" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
     </row>
     <row r="881" spans="1:108">
       <c r="F881" s="2"/>
-      <c r="K881" s="2"/>
-[...6 lines deleted...]
-      <c r="Y881" s="2"/>
+      <c r="L881" s="2"/>
+      <c r="N881" s="2"/>
+      <c r="P881" s="2"/>
+      <c r="R881" s="2"/>
+      <c r="T881" s="2"/>
+      <c r="V881" s="2"/>
+      <c r="X881" s="2"/>
+      <c r="Z881" s="2"/>
       <c r="DA881" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="882" spans="1:108">
       <c r="F882" s="2"/>
-      <c r="K882" s="2"/>
-[...6 lines deleted...]
-      <c r="Y882" s="2"/>
+      <c r="L882" s="2"/>
+      <c r="N882" s="2"/>
+      <c r="P882" s="2"/>
+      <c r="R882" s="2"/>
+      <c r="T882" s="2"/>
+      <c r="V882" s="2"/>
+      <c r="X882" s="2"/>
+      <c r="Z882" s="2"/>
       <c r="DA882" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="883" spans="1:108">
       <c r="F883" s="2"/>
-      <c r="K883" s="2"/>
-[...6 lines deleted...]
-      <c r="Y883" s="2"/>
+      <c r="L883" s="2"/>
+      <c r="N883" s="2"/>
+      <c r="P883" s="2"/>
+      <c r="R883" s="2"/>
+      <c r="T883" s="2"/>
+      <c r="V883" s="2"/>
+      <c r="X883" s="2"/>
+      <c r="Z883" s="2"/>
       <c r="DA883" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
     </row>
     <row r="884" spans="1:108">
       <c r="F884" s="2"/>
-      <c r="K884" s="2"/>
-[...6 lines deleted...]
-      <c r="Y884" s="2"/>
+      <c r="L884" s="2"/>
+      <c r="N884" s="2"/>
+      <c r="P884" s="2"/>
+      <c r="R884" s="2"/>
+      <c r="T884" s="2"/>
+      <c r="V884" s="2"/>
+      <c r="X884" s="2"/>
+      <c r="Z884" s="2"/>
       <c r="DA884" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="885" spans="1:108">
       <c r="F885" s="2"/>
-      <c r="K885" s="2"/>
-[...6 lines deleted...]
-      <c r="Y885" s="2"/>
+      <c r="L885" s="2"/>
+      <c r="N885" s="2"/>
+      <c r="P885" s="2"/>
+      <c r="R885" s="2"/>
+      <c r="T885" s="2"/>
+      <c r="V885" s="2"/>
+      <c r="X885" s="2"/>
+      <c r="Z885" s="2"/>
       <c r="DA885" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="886" spans="1:108">
       <c r="F886" s="2"/>
-      <c r="K886" s="2"/>
-[...6 lines deleted...]
-      <c r="Y886" s="2"/>
+      <c r="L886" s="2"/>
+      <c r="N886" s="2"/>
+      <c r="P886" s="2"/>
+      <c r="R886" s="2"/>
+      <c r="T886" s="2"/>
+      <c r="V886" s="2"/>
+      <c r="X886" s="2"/>
+      <c r="Z886" s="2"/>
       <c r="DA886" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
     </row>
     <row r="887" spans="1:108">
       <c r="F887" s="2"/>
-      <c r="K887" s="2"/>
-[...6 lines deleted...]
-      <c r="Y887" s="2"/>
+      <c r="L887" s="2"/>
+      <c r="N887" s="2"/>
+      <c r="P887" s="2"/>
+      <c r="R887" s="2"/>
+      <c r="T887" s="2"/>
+      <c r="V887" s="2"/>
+      <c r="X887" s="2"/>
+      <c r="Z887" s="2"/>
       <c r="DA887" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="888" spans="1:108">
       <c r="F888" s="2"/>
-      <c r="K888" s="2"/>
-[...6 lines deleted...]
-      <c r="Y888" s="2"/>
+      <c r="L888" s="2"/>
+      <c r="N888" s="2"/>
+      <c r="P888" s="2"/>
+      <c r="R888" s="2"/>
+      <c r="T888" s="2"/>
+      <c r="V888" s="2"/>
+      <c r="X888" s="2"/>
+      <c r="Z888" s="2"/>
       <c r="DA888" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="889" spans="1:108">
       <c r="F889" s="2"/>
-      <c r="K889" s="2"/>
-[...6 lines deleted...]
-      <c r="Y889" s="2"/>
+      <c r="L889" s="2"/>
+      <c r="N889" s="2"/>
+      <c r="P889" s="2"/>
+      <c r="R889" s="2"/>
+      <c r="T889" s="2"/>
+      <c r="V889" s="2"/>
+      <c r="X889" s="2"/>
+      <c r="Z889" s="2"/>
       <c r="DA889" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
     </row>
     <row r="890" spans="1:108">
       <c r="F890" s="2"/>
-      <c r="K890" s="2"/>
-[...6 lines deleted...]
-      <c r="Y890" s="2"/>
+      <c r="L890" s="2"/>
+      <c r="N890" s="2"/>
+      <c r="P890" s="2"/>
+      <c r="R890" s="2"/>
+      <c r="T890" s="2"/>
+      <c r="V890" s="2"/>
+      <c r="X890" s="2"/>
+      <c r="Z890" s="2"/>
       <c r="DA890" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="891" spans="1:108">
       <c r="F891" s="2"/>
-      <c r="K891" s="2"/>
-[...6 lines deleted...]
-      <c r="Y891" s="2"/>
+      <c r="L891" s="2"/>
+      <c r="N891" s="2"/>
+      <c r="P891" s="2"/>
+      <c r="R891" s="2"/>
+      <c r="T891" s="2"/>
+      <c r="V891" s="2"/>
+      <c r="X891" s="2"/>
+      <c r="Z891" s="2"/>
       <c r="DA891" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="892" spans="1:108">
       <c r="F892" s="2"/>
-      <c r="K892" s="2"/>
-[...6 lines deleted...]
-      <c r="Y892" s="2"/>
+      <c r="L892" s="2"/>
+      <c r="N892" s="2"/>
+      <c r="P892" s="2"/>
+      <c r="R892" s="2"/>
+      <c r="T892" s="2"/>
+      <c r="V892" s="2"/>
+      <c r="X892" s="2"/>
+      <c r="Z892" s="2"/>
       <c r="DA892" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
     </row>
     <row r="893" spans="1:108">
       <c r="F893" s="2"/>
-      <c r="K893" s="2"/>
-[...6 lines deleted...]
-      <c r="Y893" s="2"/>
+      <c r="L893" s="2"/>
+      <c r="N893" s="2"/>
+      <c r="P893" s="2"/>
+      <c r="R893" s="2"/>
+      <c r="T893" s="2"/>
+      <c r="V893" s="2"/>
+      <c r="X893" s="2"/>
+      <c r="Z893" s="2"/>
       <c r="DA893" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="894" spans="1:108">
       <c r="F894" s="2"/>
-      <c r="K894" s="2"/>
-[...6 lines deleted...]
-      <c r="Y894" s="2"/>
+      <c r="L894" s="2"/>
+      <c r="N894" s="2"/>
+      <c r="P894" s="2"/>
+      <c r="R894" s="2"/>
+      <c r="T894" s="2"/>
+      <c r="V894" s="2"/>
+      <c r="X894" s="2"/>
+      <c r="Z894" s="2"/>
       <c r="DA894" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="895" spans="1:108">
       <c r="F895" s="2"/>
-      <c r="K895" s="2"/>
-[...6 lines deleted...]
-      <c r="Y895" s="2"/>
+      <c r="L895" s="2"/>
+      <c r="N895" s="2"/>
+      <c r="P895" s="2"/>
+      <c r="R895" s="2"/>
+      <c r="T895" s="2"/>
+      <c r="V895" s="2"/>
+      <c r="X895" s="2"/>
+      <c r="Z895" s="2"/>
       <c r="DA895" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
     </row>
     <row r="896" spans="1:108">
       <c r="F896" s="2"/>
-      <c r="K896" s="2"/>
-[...6 lines deleted...]
-      <c r="Y896" s="2"/>
+      <c r="L896" s="2"/>
+      <c r="N896" s="2"/>
+      <c r="P896" s="2"/>
+      <c r="R896" s="2"/>
+      <c r="T896" s="2"/>
+      <c r="V896" s="2"/>
+      <c r="X896" s="2"/>
+      <c r="Z896" s="2"/>
       <c r="DA896" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="897" spans="1:108">
       <c r="F897" s="2"/>
-      <c r="K897" s="2"/>
-[...6 lines deleted...]
-      <c r="Y897" s="2"/>
+      <c r="L897" s="2"/>
+      <c r="N897" s="2"/>
+      <c r="P897" s="2"/>
+      <c r="R897" s="2"/>
+      <c r="T897" s="2"/>
+      <c r="V897" s="2"/>
+      <c r="X897" s="2"/>
+      <c r="Z897" s="2"/>
       <c r="DA897" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="898" spans="1:108">
       <c r="F898" s="2"/>
-      <c r="K898" s="2"/>
-[...6 lines deleted...]
-      <c r="Y898" s="2"/>
+      <c r="L898" s="2"/>
+      <c r="N898" s="2"/>
+      <c r="P898" s="2"/>
+      <c r="R898" s="2"/>
+      <c r="T898" s="2"/>
+      <c r="V898" s="2"/>
+      <c r="X898" s="2"/>
+      <c r="Z898" s="2"/>
       <c r="DA898" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
     </row>
     <row r="899" spans="1:108">
       <c r="F899" s="2"/>
-      <c r="K899" s="2"/>
-[...6 lines deleted...]
-      <c r="Y899" s="2"/>
+      <c r="L899" s="2"/>
+      <c r="N899" s="2"/>
+      <c r="P899" s="2"/>
+      <c r="R899" s="2"/>
+      <c r="T899" s="2"/>
+      <c r="V899" s="2"/>
+      <c r="X899" s="2"/>
+      <c r="Z899" s="2"/>
       <c r="DA899" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="900" spans="1:108">
       <c r="F900" s="2"/>
-      <c r="K900" s="2"/>
-[...6 lines deleted...]
-      <c r="Y900" s="2"/>
+      <c r="L900" s="2"/>
+      <c r="N900" s="2"/>
+      <c r="P900" s="2"/>
+      <c r="R900" s="2"/>
+      <c r="T900" s="2"/>
+      <c r="V900" s="2"/>
+      <c r="X900" s="2"/>
+      <c r="Z900" s="2"/>
       <c r="DA900" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="901" spans="1:108">
       <c r="F901" s="2"/>
-      <c r="K901" s="2"/>
-[...6 lines deleted...]
-      <c r="Y901" s="2"/>
+      <c r="L901" s="2"/>
+      <c r="N901" s="2"/>
+      <c r="P901" s="2"/>
+      <c r="R901" s="2"/>
+      <c r="T901" s="2"/>
+      <c r="V901" s="2"/>
+      <c r="X901" s="2"/>
+      <c r="Z901" s="2"/>
       <c r="DA901" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
     </row>
     <row r="902" spans="1:108">
       <c r="F902" s="2"/>
-      <c r="K902" s="2"/>
-[...6 lines deleted...]
-      <c r="Y902" s="2"/>
+      <c r="L902" s="2"/>
+      <c r="N902" s="2"/>
+      <c r="P902" s="2"/>
+      <c r="R902" s="2"/>
+      <c r="T902" s="2"/>
+      <c r="V902" s="2"/>
+      <c r="X902" s="2"/>
+      <c r="Z902" s="2"/>
       <c r="DA902" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="903" spans="1:108">
       <c r="F903" s="2"/>
-      <c r="K903" s="2"/>
-[...6 lines deleted...]
-      <c r="Y903" s="2"/>
+      <c r="L903" s="2"/>
+      <c r="N903" s="2"/>
+      <c r="P903" s="2"/>
+      <c r="R903" s="2"/>
+      <c r="T903" s="2"/>
+      <c r="V903" s="2"/>
+      <c r="X903" s="2"/>
+      <c r="Z903" s="2"/>
       <c r="DA903" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="904" spans="1:108">
       <c r="F904" s="2"/>
-      <c r="K904" s="2"/>
-[...6 lines deleted...]
-      <c r="Y904" s="2"/>
+      <c r="L904" s="2"/>
+      <c r="N904" s="2"/>
+      <c r="P904" s="2"/>
+      <c r="R904" s="2"/>
+      <c r="T904" s="2"/>
+      <c r="V904" s="2"/>
+      <c r="X904" s="2"/>
+      <c r="Z904" s="2"/>
       <c r="DA904" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
     </row>
     <row r="905" spans="1:108">
       <c r="F905" s="2"/>
-      <c r="K905" s="2"/>
-[...6 lines deleted...]
-      <c r="Y905" s="2"/>
+      <c r="L905" s="2"/>
+      <c r="N905" s="2"/>
+      <c r="P905" s="2"/>
+      <c r="R905" s="2"/>
+      <c r="T905" s="2"/>
+      <c r="V905" s="2"/>
+      <c r="X905" s="2"/>
+      <c r="Z905" s="2"/>
       <c r="DA905" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="906" spans="1:108">
       <c r="F906" s="2"/>
-      <c r="K906" s="2"/>
-[...6 lines deleted...]
-      <c r="Y906" s="2"/>
+      <c r="L906" s="2"/>
+      <c r="N906" s="2"/>
+      <c r="P906" s="2"/>
+      <c r="R906" s="2"/>
+      <c r="T906" s="2"/>
+      <c r="V906" s="2"/>
+      <c r="X906" s="2"/>
+      <c r="Z906" s="2"/>
       <c r="DA906" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="907" spans="1:108">
       <c r="F907" s="2"/>
-      <c r="K907" s="2"/>
-[...6 lines deleted...]
-      <c r="Y907" s="2"/>
+      <c r="L907" s="2"/>
+      <c r="N907" s="2"/>
+      <c r="P907" s="2"/>
+      <c r="R907" s="2"/>
+      <c r="T907" s="2"/>
+      <c r="V907" s="2"/>
+      <c r="X907" s="2"/>
+      <c r="Z907" s="2"/>
       <c r="DA907" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
     </row>
     <row r="908" spans="1:108">
       <c r="F908" s="2"/>
-      <c r="K908" s="2"/>
-[...6 lines deleted...]
-      <c r="Y908" s="2"/>
+      <c r="L908" s="2"/>
+      <c r="N908" s="2"/>
+      <c r="P908" s="2"/>
+      <c r="R908" s="2"/>
+      <c r="T908" s="2"/>
+      <c r="V908" s="2"/>
+      <c r="X908" s="2"/>
+      <c r="Z908" s="2"/>
       <c r="DA908" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="909" spans="1:108">
       <c r="F909" s="2"/>
-      <c r="K909" s="2"/>
-[...6 lines deleted...]
-      <c r="Y909" s="2"/>
+      <c r="L909" s="2"/>
+      <c r="N909" s="2"/>
+      <c r="P909" s="2"/>
+      <c r="R909" s="2"/>
+      <c r="T909" s="2"/>
+      <c r="V909" s="2"/>
+      <c r="X909" s="2"/>
+      <c r="Z909" s="2"/>
       <c r="DA909" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="910" spans="1:108">
       <c r="F910" s="2"/>
-      <c r="K910" s="2"/>
-[...6 lines deleted...]
-      <c r="Y910" s="2"/>
+      <c r="L910" s="2"/>
+      <c r="N910" s="2"/>
+      <c r="P910" s="2"/>
+      <c r="R910" s="2"/>
+      <c r="T910" s="2"/>
+      <c r="V910" s="2"/>
+      <c r="X910" s="2"/>
+      <c r="Z910" s="2"/>
       <c r="DA910" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
     </row>
     <row r="911" spans="1:108">
       <c r="F911" s="2"/>
-      <c r="K911" s="2"/>
-[...6 lines deleted...]
-      <c r="Y911" s="2"/>
+      <c r="L911" s="2"/>
+      <c r="N911" s="2"/>
+      <c r="P911" s="2"/>
+      <c r="R911" s="2"/>
+      <c r="T911" s="2"/>
+      <c r="V911" s="2"/>
+      <c r="X911" s="2"/>
+      <c r="Z911" s="2"/>
       <c r="DA911" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="912" spans="1:108">
       <c r="F912" s="2"/>
-      <c r="K912" s="2"/>
-[...6 lines deleted...]
-      <c r="Y912" s="2"/>
+      <c r="L912" s="2"/>
+      <c r="N912" s="2"/>
+      <c r="P912" s="2"/>
+      <c r="R912" s="2"/>
+      <c r="T912" s="2"/>
+      <c r="V912" s="2"/>
+      <c r="X912" s="2"/>
+      <c r="Z912" s="2"/>
       <c r="DA912" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="913" spans="1:108">
       <c r="F913" s="2"/>
-      <c r="K913" s="2"/>
-[...6 lines deleted...]
-      <c r="Y913" s="2"/>
+      <c r="L913" s="2"/>
+      <c r="N913" s="2"/>
+      <c r="P913" s="2"/>
+      <c r="R913" s="2"/>
+      <c r="T913" s="2"/>
+      <c r="V913" s="2"/>
+      <c r="X913" s="2"/>
+      <c r="Z913" s="2"/>
       <c r="DA913" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="914" spans="1:108">
       <c r="F914" s="2"/>
-      <c r="K914" s="2"/>
-[...6 lines deleted...]
-      <c r="Y914" s="2"/>
+      <c r="L914" s="2"/>
+      <c r="N914" s="2"/>
+      <c r="P914" s="2"/>
+      <c r="R914" s="2"/>
+      <c r="T914" s="2"/>
+      <c r="V914" s="2"/>
+      <c r="X914" s="2"/>
+      <c r="Z914" s="2"/>
       <c r="DA914" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="915" spans="1:108">
       <c r="F915" s="2"/>
-      <c r="K915" s="2"/>
-[...6 lines deleted...]
-      <c r="Y915" s="2"/>
+      <c r="L915" s="2"/>
+      <c r="N915" s="2"/>
+      <c r="P915" s="2"/>
+      <c r="R915" s="2"/>
+      <c r="T915" s="2"/>
+      <c r="V915" s="2"/>
+      <c r="X915" s="2"/>
+      <c r="Z915" s="2"/>
       <c r="DA915" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="916" spans="1:108">
       <c r="F916" s="2"/>
-      <c r="K916" s="2"/>
-[...6 lines deleted...]
-      <c r="Y916" s="2"/>
+      <c r="L916" s="2"/>
+      <c r="N916" s="2"/>
+      <c r="P916" s="2"/>
+      <c r="R916" s="2"/>
+      <c r="T916" s="2"/>
+      <c r="V916" s="2"/>
+      <c r="X916" s="2"/>
+      <c r="Z916" s="2"/>
       <c r="DA916" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="917" spans="1:108">
       <c r="F917" s="2"/>
-      <c r="K917" s="2"/>
-[...6 lines deleted...]
-      <c r="Y917" s="2"/>
+      <c r="L917" s="2"/>
+      <c r="N917" s="2"/>
+      <c r="P917" s="2"/>
+      <c r="R917" s="2"/>
+      <c r="T917" s="2"/>
+      <c r="V917" s="2"/>
+      <c r="X917" s="2"/>
+      <c r="Z917" s="2"/>
       <c r="DA917" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="918" spans="1:108">
       <c r="F918" s="2"/>
-      <c r="K918" s="2"/>
-[...6 lines deleted...]
-      <c r="Y918" s="2"/>
+      <c r="L918" s="2"/>
+      <c r="N918" s="2"/>
+      <c r="P918" s="2"/>
+      <c r="R918" s="2"/>
+      <c r="T918" s="2"/>
+      <c r="V918" s="2"/>
+      <c r="X918" s="2"/>
+      <c r="Z918" s="2"/>
       <c r="DA918" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="919" spans="1:108">
       <c r="F919" s="2"/>
-      <c r="K919" s="2"/>
-[...6 lines deleted...]
-      <c r="Y919" s="2"/>
+      <c r="L919" s="2"/>
+      <c r="N919" s="2"/>
+      <c r="P919" s="2"/>
+      <c r="R919" s="2"/>
+      <c r="T919" s="2"/>
+      <c r="V919" s="2"/>
+      <c r="X919" s="2"/>
+      <c r="Z919" s="2"/>
       <c r="DA919" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="920" spans="1:108">
       <c r="F920" s="2"/>
-      <c r="K920" s="2"/>
-[...6 lines deleted...]
-      <c r="Y920" s="2"/>
+      <c r="L920" s="2"/>
+      <c r="N920" s="2"/>
+      <c r="P920" s="2"/>
+      <c r="R920" s="2"/>
+      <c r="T920" s="2"/>
+      <c r="V920" s="2"/>
+      <c r="X920" s="2"/>
+      <c r="Z920" s="2"/>
       <c r="DA920" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="921" spans="1:108">
       <c r="F921" s="2"/>
-      <c r="K921" s="2"/>
-[...6 lines deleted...]
-      <c r="Y921" s="2"/>
+      <c r="L921" s="2"/>
+      <c r="N921" s="2"/>
+      <c r="P921" s="2"/>
+      <c r="R921" s="2"/>
+      <c r="T921" s="2"/>
+      <c r="V921" s="2"/>
+      <c r="X921" s="2"/>
+      <c r="Z921" s="2"/>
       <c r="DA921" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="922" spans="1:108">
       <c r="F922" s="2"/>
-      <c r="K922" s="2"/>
-[...6 lines deleted...]
-      <c r="Y922" s="2"/>
+      <c r="L922" s="2"/>
+      <c r="N922" s="2"/>
+      <c r="P922" s="2"/>
+      <c r="R922" s="2"/>
+      <c r="T922" s="2"/>
+      <c r="V922" s="2"/>
+      <c r="X922" s="2"/>
+      <c r="Z922" s="2"/>
       <c r="DA922" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="923" spans="1:108">
       <c r="F923" s="2"/>
-      <c r="K923" s="2"/>
-[...6 lines deleted...]
-      <c r="Y923" s="2"/>
+      <c r="L923" s="2"/>
+      <c r="N923" s="2"/>
+      <c r="P923" s="2"/>
+      <c r="R923" s="2"/>
+      <c r="T923" s="2"/>
+      <c r="V923" s="2"/>
+      <c r="X923" s="2"/>
+      <c r="Z923" s="2"/>
       <c r="DA923" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="924" spans="1:108">
       <c r="F924" s="2"/>
-      <c r="K924" s="2"/>
-[...6 lines deleted...]
-      <c r="Y924" s="2"/>
+      <c r="L924" s="2"/>
+      <c r="N924" s="2"/>
+      <c r="P924" s="2"/>
+      <c r="R924" s="2"/>
+      <c r="T924" s="2"/>
+      <c r="V924" s="2"/>
+      <c r="X924" s="2"/>
+      <c r="Z924" s="2"/>
       <c r="DA924" t="s">
-        <v>1009</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="925" spans="1:108">
       <c r="F925" s="2"/>
-      <c r="K925" s="2"/>
-[...6 lines deleted...]
-      <c r="Y925" s="2"/>
+      <c r="L925" s="2"/>
+      <c r="N925" s="2"/>
+      <c r="P925" s="2"/>
+      <c r="R925" s="2"/>
+      <c r="T925" s="2"/>
+      <c r="V925" s="2"/>
+      <c r="X925" s="2"/>
+      <c r="Z925" s="2"/>
       <c r="DA925" t="s">
-        <v>1010</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="926" spans="1:108">
       <c r="F926" s="2"/>
-      <c r="K926" s="2"/>
-[...6 lines deleted...]
-      <c r="Y926" s="2"/>
+      <c r="L926" s="2"/>
+      <c r="N926" s="2"/>
+      <c r="P926" s="2"/>
+      <c r="R926" s="2"/>
+      <c r="T926" s="2"/>
+      <c r="V926" s="2"/>
+      <c r="X926" s="2"/>
+      <c r="Z926" s="2"/>
       <c r="DA926" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="927" spans="1:108">
       <c r="F927" s="2"/>
-      <c r="K927" s="2"/>
-[...6 lines deleted...]
-      <c r="Y927" s="2"/>
+      <c r="L927" s="2"/>
+      <c r="N927" s="2"/>
+      <c r="P927" s="2"/>
+      <c r="R927" s="2"/>
+      <c r="T927" s="2"/>
+      <c r="V927" s="2"/>
+      <c r="X927" s="2"/>
+      <c r="Z927" s="2"/>
       <c r="DA927" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="928" spans="1:108">
       <c r="F928" s="2"/>
-      <c r="K928" s="2"/>
-[...6 lines deleted...]
-      <c r="Y928" s="2"/>
+      <c r="L928" s="2"/>
+      <c r="N928" s="2"/>
+      <c r="P928" s="2"/>
+      <c r="R928" s="2"/>
+      <c r="T928" s="2"/>
+      <c r="V928" s="2"/>
+      <c r="X928" s="2"/>
+      <c r="Z928" s="2"/>
       <c r="DA928" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="929" spans="1:108">
       <c r="F929" s="2"/>
-      <c r="K929" s="2"/>
-[...6 lines deleted...]
-      <c r="Y929" s="2"/>
+      <c r="L929" s="2"/>
+      <c r="N929" s="2"/>
+      <c r="P929" s="2"/>
+      <c r="R929" s="2"/>
+      <c r="T929" s="2"/>
+      <c r="V929" s="2"/>
+      <c r="X929" s="2"/>
+      <c r="Z929" s="2"/>
       <c r="DA929" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="930" spans="1:108">
       <c r="F930" s="2"/>
-      <c r="K930" s="2"/>
-[...6 lines deleted...]
-      <c r="Y930" s="2"/>
+      <c r="L930" s="2"/>
+      <c r="N930" s="2"/>
+      <c r="P930" s="2"/>
+      <c r="R930" s="2"/>
+      <c r="T930" s="2"/>
+      <c r="V930" s="2"/>
+      <c r="X930" s="2"/>
+      <c r="Z930" s="2"/>
       <c r="DA930" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="931" spans="1:108">
       <c r="F931" s="2"/>
-      <c r="K931" s="2"/>
-[...6 lines deleted...]
-      <c r="Y931" s="2"/>
+      <c r="L931" s="2"/>
+      <c r="N931" s="2"/>
+      <c r="P931" s="2"/>
+      <c r="R931" s="2"/>
+      <c r="T931" s="2"/>
+      <c r="V931" s="2"/>
+      <c r="X931" s="2"/>
+      <c r="Z931" s="2"/>
       <c r="DA931" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="932" spans="1:108">
       <c r="F932" s="2"/>
-      <c r="K932" s="2"/>
-[...6 lines deleted...]
-      <c r="Y932" s="2"/>
+      <c r="L932" s="2"/>
+      <c r="N932" s="2"/>
+      <c r="P932" s="2"/>
+      <c r="R932" s="2"/>
+      <c r="T932" s="2"/>
+      <c r="V932" s="2"/>
+      <c r="X932" s="2"/>
+      <c r="Z932" s="2"/>
       <c r="DA932" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="933" spans="1:108">
       <c r="F933" s="2"/>
-      <c r="K933" s="2"/>
-[...6 lines deleted...]
-      <c r="Y933" s="2"/>
+      <c r="L933" s="2"/>
+      <c r="N933" s="2"/>
+      <c r="P933" s="2"/>
+      <c r="R933" s="2"/>
+      <c r="T933" s="2"/>
+      <c r="V933" s="2"/>
+      <c r="X933" s="2"/>
+      <c r="Z933" s="2"/>
       <c r="DA933" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="934" spans="1:108">
       <c r="F934" s="2"/>
-      <c r="K934" s="2"/>
-[...6 lines deleted...]
-      <c r="Y934" s="2"/>
+      <c r="L934" s="2"/>
+      <c r="N934" s="2"/>
+      <c r="P934" s="2"/>
+      <c r="R934" s="2"/>
+      <c r="T934" s="2"/>
+      <c r="V934" s="2"/>
+      <c r="X934" s="2"/>
+      <c r="Z934" s="2"/>
       <c r="DA934" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="935" spans="1:108">
       <c r="F935" s="2"/>
-      <c r="K935" s="2"/>
-[...6 lines deleted...]
-      <c r="Y935" s="2"/>
+      <c r="L935" s="2"/>
+      <c r="N935" s="2"/>
+      <c r="P935" s="2"/>
+      <c r="R935" s="2"/>
+      <c r="T935" s="2"/>
+      <c r="V935" s="2"/>
+      <c r="X935" s="2"/>
+      <c r="Z935" s="2"/>
       <c r="DA935" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="936" spans="1:108">
       <c r="F936" s="2"/>
-      <c r="K936" s="2"/>
-[...6 lines deleted...]
-      <c r="Y936" s="2"/>
+      <c r="L936" s="2"/>
+      <c r="N936" s="2"/>
+      <c r="P936" s="2"/>
+      <c r="R936" s="2"/>
+      <c r="T936" s="2"/>
+      <c r="V936" s="2"/>
+      <c r="X936" s="2"/>
+      <c r="Z936" s="2"/>
       <c r="DA936" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="937" spans="1:108">
       <c r="F937" s="2"/>
-      <c r="K937" s="2"/>
-[...6 lines deleted...]
-      <c r="Y937" s="2"/>
+      <c r="L937" s="2"/>
+      <c r="N937" s="2"/>
+      <c r="P937" s="2"/>
+      <c r="R937" s="2"/>
+      <c r="T937" s="2"/>
+      <c r="V937" s="2"/>
+      <c r="X937" s="2"/>
+      <c r="Z937" s="2"/>
       <c r="DA937" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="938" spans="1:108">
       <c r="F938" s="2"/>
-      <c r="K938" s="2"/>
-[...6 lines deleted...]
-      <c r="Y938" s="2"/>
+      <c r="L938" s="2"/>
+      <c r="N938" s="2"/>
+      <c r="P938" s="2"/>
+      <c r="R938" s="2"/>
+      <c r="T938" s="2"/>
+      <c r="V938" s="2"/>
+      <c r="X938" s="2"/>
+      <c r="Z938" s="2"/>
       <c r="DA938" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="939" spans="1:108">
       <c r="F939" s="2"/>
-      <c r="K939" s="2"/>
-[...6 lines deleted...]
-      <c r="Y939" s="2"/>
+      <c r="L939" s="2"/>
+      <c r="N939" s="2"/>
+      <c r="P939" s="2"/>
+      <c r="R939" s="2"/>
+      <c r="T939" s="2"/>
+      <c r="V939" s="2"/>
+      <c r="X939" s="2"/>
+      <c r="Z939" s="2"/>
       <c r="DA939" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="940" spans="1:108">
       <c r="F940" s="2"/>
-      <c r="K940" s="2"/>
-[...6 lines deleted...]
-      <c r="Y940" s="2"/>
+      <c r="L940" s="2"/>
+      <c r="N940" s="2"/>
+      <c r="P940" s="2"/>
+      <c r="R940" s="2"/>
+      <c r="T940" s="2"/>
+      <c r="V940" s="2"/>
+      <c r="X940" s="2"/>
+      <c r="Z940" s="2"/>
       <c r="DA940" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="941" spans="1:108">
       <c r="F941" s="2"/>
-      <c r="K941" s="2"/>
-[...6 lines deleted...]
-      <c r="Y941" s="2"/>
+      <c r="L941" s="2"/>
+      <c r="N941" s="2"/>
+      <c r="P941" s="2"/>
+      <c r="R941" s="2"/>
+      <c r="T941" s="2"/>
+      <c r="V941" s="2"/>
+      <c r="X941" s="2"/>
+      <c r="Z941" s="2"/>
       <c r="DA941" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="942" spans="1:108">
       <c r="F942" s="2"/>
-      <c r="K942" s="2"/>
-[...6 lines deleted...]
-      <c r="Y942" s="2"/>
+      <c r="L942" s="2"/>
+      <c r="N942" s="2"/>
+      <c r="P942" s="2"/>
+      <c r="R942" s="2"/>
+      <c r="T942" s="2"/>
+      <c r="V942" s="2"/>
+      <c r="X942" s="2"/>
+      <c r="Z942" s="2"/>
       <c r="DA942" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="943" spans="1:108">
       <c r="F943" s="2"/>
-      <c r="K943" s="2"/>
-[...6 lines deleted...]
-      <c r="Y943" s="2"/>
+      <c r="L943" s="2"/>
+      <c r="N943" s="2"/>
+      <c r="P943" s="2"/>
+      <c r="R943" s="2"/>
+      <c r="T943" s="2"/>
+      <c r="V943" s="2"/>
+      <c r="X943" s="2"/>
+      <c r="Z943" s="2"/>
       <c r="DA943" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="944" spans="1:108">
       <c r="F944" s="2"/>
-      <c r="K944" s="2"/>
-[...6 lines deleted...]
-      <c r="Y944" s="2"/>
+      <c r="L944" s="2"/>
+      <c r="N944" s="2"/>
+      <c r="P944" s="2"/>
+      <c r="R944" s="2"/>
+      <c r="T944" s="2"/>
+      <c r="V944" s="2"/>
+      <c r="X944" s="2"/>
+      <c r="Z944" s="2"/>
       <c r="DA944" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="945" spans="1:108">
       <c r="F945" s="2"/>
-      <c r="K945" s="2"/>
-[...6 lines deleted...]
-      <c r="Y945" s="2"/>
+      <c r="L945" s="2"/>
+      <c r="N945" s="2"/>
+      <c r="P945" s="2"/>
+      <c r="R945" s="2"/>
+      <c r="T945" s="2"/>
+      <c r="V945" s="2"/>
+      <c r="X945" s="2"/>
+      <c r="Z945" s="2"/>
       <c r="DA945" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="946" spans="1:108">
       <c r="F946" s="2"/>
-      <c r="K946" s="2"/>
-[...6 lines deleted...]
-      <c r="Y946" s="2"/>
+      <c r="L946" s="2"/>
+      <c r="N946" s="2"/>
+      <c r="P946" s="2"/>
+      <c r="R946" s="2"/>
+      <c r="T946" s="2"/>
+      <c r="V946" s="2"/>
+      <c r="X946" s="2"/>
+      <c r="Z946" s="2"/>
       <c r="DA946" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="947" spans="1:108">
       <c r="F947" s="2"/>
-      <c r="K947" s="2"/>
-[...6 lines deleted...]
-      <c r="Y947" s="2"/>
+      <c r="L947" s="2"/>
+      <c r="N947" s="2"/>
+      <c r="P947" s="2"/>
+      <c r="R947" s="2"/>
+      <c r="T947" s="2"/>
+      <c r="V947" s="2"/>
+      <c r="X947" s="2"/>
+      <c r="Z947" s="2"/>
       <c r="DA947" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="948" spans="1:108">
       <c r="F948" s="2"/>
-      <c r="K948" s="2"/>
-[...6 lines deleted...]
-      <c r="Y948" s="2"/>
+      <c r="L948" s="2"/>
+      <c r="N948" s="2"/>
+      <c r="P948" s="2"/>
+      <c r="R948" s="2"/>
+      <c r="T948" s="2"/>
+      <c r="V948" s="2"/>
+      <c r="X948" s="2"/>
+      <c r="Z948" s="2"/>
       <c r="DA948" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="949" spans="1:108">
       <c r="F949" s="2"/>
-      <c r="K949" s="2"/>
-[...6 lines deleted...]
-      <c r="Y949" s="2"/>
+      <c r="L949" s="2"/>
+      <c r="N949" s="2"/>
+      <c r="P949" s="2"/>
+      <c r="R949" s="2"/>
+      <c r="T949" s="2"/>
+      <c r="V949" s="2"/>
+      <c r="X949" s="2"/>
+      <c r="Z949" s="2"/>
       <c r="DA949" t="s">
-        <v>1034</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="950" spans="1:108">
       <c r="F950" s="2"/>
-      <c r="K950" s="2"/>
-[...6 lines deleted...]
-      <c r="Y950" s="2"/>
+      <c r="L950" s="2"/>
+      <c r="N950" s="2"/>
+      <c r="P950" s="2"/>
+      <c r="R950" s="2"/>
+      <c r="T950" s="2"/>
+      <c r="V950" s="2"/>
+      <c r="X950" s="2"/>
+      <c r="Z950" s="2"/>
       <c r="DA950" t="s">
-        <v>1035</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="951" spans="1:108">
       <c r="F951" s="2"/>
-      <c r="K951" s="2"/>
-[...6 lines deleted...]
-      <c r="Y951" s="2"/>
+      <c r="L951" s="2"/>
+      <c r="N951" s="2"/>
+      <c r="P951" s="2"/>
+      <c r="R951" s="2"/>
+      <c r="T951" s="2"/>
+      <c r="V951" s="2"/>
+      <c r="X951" s="2"/>
+      <c r="Z951" s="2"/>
       <c r="DA951" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="952" spans="1:108">
       <c r="F952" s="2"/>
-      <c r="K952" s="2"/>
-[...6 lines deleted...]
-      <c r="Y952" s="2"/>
+      <c r="L952" s="2"/>
+      <c r="N952" s="2"/>
+      <c r="P952" s="2"/>
+      <c r="R952" s="2"/>
+      <c r="T952" s="2"/>
+      <c r="V952" s="2"/>
+      <c r="X952" s="2"/>
+      <c r="Z952" s="2"/>
       <c r="DA952" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="953" spans="1:108">
       <c r="F953" s="2"/>
-      <c r="K953" s="2"/>
-[...6 lines deleted...]
-      <c r="Y953" s="2"/>
+      <c r="L953" s="2"/>
+      <c r="N953" s="2"/>
+      <c r="P953" s="2"/>
+      <c r="R953" s="2"/>
+      <c r="T953" s="2"/>
+      <c r="V953" s="2"/>
+      <c r="X953" s="2"/>
+      <c r="Z953" s="2"/>
       <c r="DA953" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="954" spans="1:108">
       <c r="F954" s="2"/>
-      <c r="K954" s="2"/>
-[...6 lines deleted...]
-      <c r="Y954" s="2"/>
+      <c r="L954" s="2"/>
+      <c r="N954" s="2"/>
+      <c r="P954" s="2"/>
+      <c r="R954" s="2"/>
+      <c r="T954" s="2"/>
+      <c r="V954" s="2"/>
+      <c r="X954" s="2"/>
+      <c r="Z954" s="2"/>
       <c r="DA954" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="955" spans="1:108">
       <c r="F955" s="2"/>
-      <c r="K955" s="2"/>
-[...6 lines deleted...]
-      <c r="Y955" s="2"/>
+      <c r="L955" s="2"/>
+      <c r="N955" s="2"/>
+      <c r="P955" s="2"/>
+      <c r="R955" s="2"/>
+      <c r="T955" s="2"/>
+      <c r="V955" s="2"/>
+      <c r="X955" s="2"/>
+      <c r="Z955" s="2"/>
       <c r="DA955" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="956" spans="1:108">
       <c r="F956" s="2"/>
-      <c r="K956" s="2"/>
-[...6 lines deleted...]
-      <c r="Y956" s="2"/>
+      <c r="L956" s="2"/>
+      <c r="N956" s="2"/>
+      <c r="P956" s="2"/>
+      <c r="R956" s="2"/>
+      <c r="T956" s="2"/>
+      <c r="V956" s="2"/>
+      <c r="X956" s="2"/>
+      <c r="Z956" s="2"/>
       <c r="DA956" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="957" spans="1:108">
       <c r="F957" s="2"/>
-      <c r="K957" s="2"/>
-[...6 lines deleted...]
-      <c r="Y957" s="2"/>
+      <c r="L957" s="2"/>
+      <c r="N957" s="2"/>
+      <c r="P957" s="2"/>
+      <c r="R957" s="2"/>
+      <c r="T957" s="2"/>
+      <c r="V957" s="2"/>
+      <c r="X957" s="2"/>
+      <c r="Z957" s="2"/>
       <c r="DA957" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="958" spans="1:108">
       <c r="F958" s="2"/>
-      <c r="K958" s="2"/>
-[...6 lines deleted...]
-      <c r="Y958" s="2"/>
+      <c r="L958" s="2"/>
+      <c r="N958" s="2"/>
+      <c r="P958" s="2"/>
+      <c r="R958" s="2"/>
+      <c r="T958" s="2"/>
+      <c r="V958" s="2"/>
+      <c r="X958" s="2"/>
+      <c r="Z958" s="2"/>
       <c r="DA958" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="959" spans="1:108">
       <c r="F959" s="2"/>
-      <c r="K959" s="2"/>
-[...6 lines deleted...]
-      <c r="Y959" s="2"/>
+      <c r="L959" s="2"/>
+      <c r="N959" s="2"/>
+      <c r="P959" s="2"/>
+      <c r="R959" s="2"/>
+      <c r="T959" s="2"/>
+      <c r="V959" s="2"/>
+      <c r="X959" s="2"/>
+      <c r="Z959" s="2"/>
       <c r="DA959" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="960" spans="1:108">
       <c r="F960" s="2"/>
-      <c r="K960" s="2"/>
-[...6 lines deleted...]
-      <c r="Y960" s="2"/>
+      <c r="L960" s="2"/>
+      <c r="N960" s="2"/>
+      <c r="P960" s="2"/>
+      <c r="R960" s="2"/>
+      <c r="T960" s="2"/>
+      <c r="V960" s="2"/>
+      <c r="X960" s="2"/>
+      <c r="Z960" s="2"/>
       <c r="DA960" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="961" spans="1:108">
       <c r="F961" s="2"/>
-      <c r="K961" s="2"/>
-[...6 lines deleted...]
-      <c r="Y961" s="2"/>
+      <c r="L961" s="2"/>
+      <c r="N961" s="2"/>
+      <c r="P961" s="2"/>
+      <c r="R961" s="2"/>
+      <c r="T961" s="2"/>
+      <c r="V961" s="2"/>
+      <c r="X961" s="2"/>
+      <c r="Z961" s="2"/>
       <c r="DA961" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="962" spans="1:108">
       <c r="F962" s="2"/>
-      <c r="K962" s="2"/>
-[...6 lines deleted...]
-      <c r="Y962" s="2"/>
+      <c r="L962" s="2"/>
+      <c r="N962" s="2"/>
+      <c r="P962" s="2"/>
+      <c r="R962" s="2"/>
+      <c r="T962" s="2"/>
+      <c r="V962" s="2"/>
+      <c r="X962" s="2"/>
+      <c r="Z962" s="2"/>
       <c r="DA962" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="963" spans="1:108">
       <c r="F963" s="2"/>
-      <c r="K963" s="2"/>
-[...6 lines deleted...]
-      <c r="Y963" s="2"/>
+      <c r="L963" s="2"/>
+      <c r="N963" s="2"/>
+      <c r="P963" s="2"/>
+      <c r="R963" s="2"/>
+      <c r="T963" s="2"/>
+      <c r="V963" s="2"/>
+      <c r="X963" s="2"/>
+      <c r="Z963" s="2"/>
       <c r="DA963" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="964" spans="1:108">
       <c r="F964" s="2"/>
-      <c r="K964" s="2"/>
-[...6 lines deleted...]
-      <c r="Y964" s="2"/>
+      <c r="L964" s="2"/>
+      <c r="N964" s="2"/>
+      <c r="P964" s="2"/>
+      <c r="R964" s="2"/>
+      <c r="T964" s="2"/>
+      <c r="V964" s="2"/>
+      <c r="X964" s="2"/>
+      <c r="Z964" s="2"/>
       <c r="DA964" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="965" spans="1:108">
       <c r="F965" s="2"/>
-      <c r="K965" s="2"/>
-[...6 lines deleted...]
-      <c r="Y965" s="2"/>
+      <c r="L965" s="2"/>
+      <c r="N965" s="2"/>
+      <c r="P965" s="2"/>
+      <c r="R965" s="2"/>
+      <c r="T965" s="2"/>
+      <c r="V965" s="2"/>
+      <c r="X965" s="2"/>
+      <c r="Z965" s="2"/>
       <c r="DA965" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="966" spans="1:108">
       <c r="F966" s="2"/>
-      <c r="K966" s="2"/>
-[...6 lines deleted...]
-      <c r="Y966" s="2"/>
+      <c r="L966" s="2"/>
+      <c r="N966" s="2"/>
+      <c r="P966" s="2"/>
+      <c r="R966" s="2"/>
+      <c r="T966" s="2"/>
+      <c r="V966" s="2"/>
+      <c r="X966" s="2"/>
+      <c r="Z966" s="2"/>
       <c r="DA966" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="967" spans="1:108">
       <c r="F967" s="2"/>
-      <c r="K967" s="2"/>
-[...6 lines deleted...]
-      <c r="Y967" s="2"/>
+      <c r="L967" s="2"/>
+      <c r="N967" s="2"/>
+      <c r="P967" s="2"/>
+      <c r="R967" s="2"/>
+      <c r="T967" s="2"/>
+      <c r="V967" s="2"/>
+      <c r="X967" s="2"/>
+      <c r="Z967" s="2"/>
       <c r="DA967" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="968" spans="1:108">
       <c r="F968" s="2"/>
-      <c r="K968" s="2"/>
-[...6 lines deleted...]
-      <c r="Y968" s="2"/>
+      <c r="L968" s="2"/>
+      <c r="N968" s="2"/>
+      <c r="P968" s="2"/>
+      <c r="R968" s="2"/>
+      <c r="T968" s="2"/>
+      <c r="V968" s="2"/>
+      <c r="X968" s="2"/>
+      <c r="Z968" s="2"/>
       <c r="DA968" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="969" spans="1:108">
       <c r="F969" s="2"/>
-      <c r="K969" s="2"/>
-[...6 lines deleted...]
-      <c r="Y969" s="2"/>
+      <c r="L969" s="2"/>
+      <c r="N969" s="2"/>
+      <c r="P969" s="2"/>
+      <c r="R969" s="2"/>
+      <c r="T969" s="2"/>
+      <c r="V969" s="2"/>
+      <c r="X969" s="2"/>
+      <c r="Z969" s="2"/>
       <c r="DA969" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="970" spans="1:108">
       <c r="F970" s="2"/>
-      <c r="K970" s="2"/>
-[...6 lines deleted...]
-      <c r="Y970" s="2"/>
+      <c r="L970" s="2"/>
+      <c r="N970" s="2"/>
+      <c r="P970" s="2"/>
+      <c r="R970" s="2"/>
+      <c r="T970" s="2"/>
+      <c r="V970" s="2"/>
+      <c r="X970" s="2"/>
+      <c r="Z970" s="2"/>
       <c r="DA970" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="971" spans="1:108">
       <c r="F971" s="2"/>
-      <c r="K971" s="2"/>
-[...6 lines deleted...]
-      <c r="Y971" s="2"/>
+      <c r="L971" s="2"/>
+      <c r="N971" s="2"/>
+      <c r="P971" s="2"/>
+      <c r="R971" s="2"/>
+      <c r="T971" s="2"/>
+      <c r="V971" s="2"/>
+      <c r="X971" s="2"/>
+      <c r="Z971" s="2"/>
       <c r="DA971" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="972" spans="1:108">
       <c r="F972" s="2"/>
-      <c r="K972" s="2"/>
-[...6 lines deleted...]
-      <c r="Y972" s="2"/>
+      <c r="L972" s="2"/>
+      <c r="N972" s="2"/>
+      <c r="P972" s="2"/>
+      <c r="R972" s="2"/>
+      <c r="T972" s="2"/>
+      <c r="V972" s="2"/>
+      <c r="X972" s="2"/>
+      <c r="Z972" s="2"/>
       <c r="DA972" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="973" spans="1:108">
       <c r="F973" s="2"/>
-      <c r="K973" s="2"/>
-[...6 lines deleted...]
-      <c r="Y973" s="2"/>
+      <c r="L973" s="2"/>
+      <c r="N973" s="2"/>
+      <c r="P973" s="2"/>
+      <c r="R973" s="2"/>
+      <c r="T973" s="2"/>
+      <c r="V973" s="2"/>
+      <c r="X973" s="2"/>
+      <c r="Z973" s="2"/>
       <c r="DA973" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="974" spans="1:108">
       <c r="F974" s="2"/>
-      <c r="K974" s="2"/>
-[...6 lines deleted...]
-      <c r="Y974" s="2"/>
+      <c r="L974" s="2"/>
+      <c r="N974" s="2"/>
+      <c r="P974" s="2"/>
+      <c r="R974" s="2"/>
+      <c r="T974" s="2"/>
+      <c r="V974" s="2"/>
+      <c r="X974" s="2"/>
+      <c r="Z974" s="2"/>
       <c r="DA974" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="975" spans="1:108">
       <c r="F975" s="2"/>
-      <c r="K975" s="2"/>
-[...6 lines deleted...]
-      <c r="Y975" s="2"/>
+      <c r="L975" s="2"/>
+      <c r="N975" s="2"/>
+      <c r="P975" s="2"/>
+      <c r="R975" s="2"/>
+      <c r="T975" s="2"/>
+      <c r="V975" s="2"/>
+      <c r="X975" s="2"/>
+      <c r="Z975" s="2"/>
       <c r="DA975" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="976" spans="1:108">
       <c r="F976" s="2"/>
-      <c r="K976" s="2"/>
-[...6 lines deleted...]
-      <c r="Y976" s="2"/>
+      <c r="L976" s="2"/>
+      <c r="N976" s="2"/>
+      <c r="P976" s="2"/>
+      <c r="R976" s="2"/>
+      <c r="T976" s="2"/>
+      <c r="V976" s="2"/>
+      <c r="X976" s="2"/>
+      <c r="Z976" s="2"/>
       <c r="DA976" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="977" spans="1:108">
       <c r="F977" s="2"/>
-      <c r="K977" s="2"/>
-[...6 lines deleted...]
-      <c r="Y977" s="2"/>
+      <c r="L977" s="2"/>
+      <c r="N977" s="2"/>
+      <c r="P977" s="2"/>
+      <c r="R977" s="2"/>
+      <c r="T977" s="2"/>
+      <c r="V977" s="2"/>
+      <c r="X977" s="2"/>
+      <c r="Z977" s="2"/>
       <c r="DA977" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="978" spans="1:108">
       <c r="F978" s="2"/>
-      <c r="K978" s="2"/>
-[...6 lines deleted...]
-      <c r="Y978" s="2"/>
+      <c r="L978" s="2"/>
+      <c r="N978" s="2"/>
+      <c r="P978" s="2"/>
+      <c r="R978" s="2"/>
+      <c r="T978" s="2"/>
+      <c r="V978" s="2"/>
+      <c r="X978" s="2"/>
+      <c r="Z978" s="2"/>
       <c r="DA978" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="979" spans="1:108">
       <c r="F979" s="2"/>
-      <c r="K979" s="2"/>
-[...6 lines deleted...]
-      <c r="Y979" s="2"/>
+      <c r="L979" s="2"/>
+      <c r="N979" s="2"/>
+      <c r="P979" s="2"/>
+      <c r="R979" s="2"/>
+      <c r="T979" s="2"/>
+      <c r="V979" s="2"/>
+      <c r="X979" s="2"/>
+      <c r="Z979" s="2"/>
       <c r="DA979" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="980" spans="1:108">
       <c r="F980" s="2"/>
-      <c r="K980" s="2"/>
-[...6 lines deleted...]
-      <c r="Y980" s="2"/>
+      <c r="L980" s="2"/>
+      <c r="N980" s="2"/>
+      <c r="P980" s="2"/>
+      <c r="R980" s="2"/>
+      <c r="T980" s="2"/>
+      <c r="V980" s="2"/>
+      <c r="X980" s="2"/>
+      <c r="Z980" s="2"/>
       <c r="DA980" t="s">
-        <v>1065</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="981" spans="1:108">
       <c r="F981" s="2"/>
-      <c r="K981" s="2"/>
-[...6 lines deleted...]
-      <c r="Y981" s="2"/>
+      <c r="L981" s="2"/>
+      <c r="N981" s="2"/>
+      <c r="P981" s="2"/>
+      <c r="R981" s="2"/>
+      <c r="T981" s="2"/>
+      <c r="V981" s="2"/>
+      <c r="X981" s="2"/>
+      <c r="Z981" s="2"/>
       <c r="DA981" t="s">
-        <v>1066</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="982" spans="1:108">
       <c r="F982" s="2"/>
-      <c r="K982" s="2"/>
-[...6 lines deleted...]
-      <c r="Y982" s="2"/>
+      <c r="L982" s="2"/>
+      <c r="N982" s="2"/>
+      <c r="P982" s="2"/>
+      <c r="R982" s="2"/>
+      <c r="T982" s="2"/>
+      <c r="V982" s="2"/>
+      <c r="X982" s="2"/>
+      <c r="Z982" s="2"/>
       <c r="DA982" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="983" spans="1:108">
       <c r="F983" s="2"/>
-      <c r="K983" s="2"/>
-[...6 lines deleted...]
-      <c r="Y983" s="2"/>
+      <c r="L983" s="2"/>
+      <c r="N983" s="2"/>
+      <c r="P983" s="2"/>
+      <c r="R983" s="2"/>
+      <c r="T983" s="2"/>
+      <c r="V983" s="2"/>
+      <c r="X983" s="2"/>
+      <c r="Z983" s="2"/>
       <c r="DA983" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="984" spans="1:108">
       <c r="F984" s="2"/>
-      <c r="K984" s="2"/>
-[...6 lines deleted...]
-      <c r="Y984" s="2"/>
+      <c r="L984" s="2"/>
+      <c r="N984" s="2"/>
+      <c r="P984" s="2"/>
+      <c r="R984" s="2"/>
+      <c r="T984" s="2"/>
+      <c r="V984" s="2"/>
+      <c r="X984" s="2"/>
+      <c r="Z984" s="2"/>
       <c r="DA984" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="985" spans="1:108">
       <c r="F985" s="2"/>
-      <c r="K985" s="2"/>
-[...6 lines deleted...]
-      <c r="Y985" s="2"/>
+      <c r="L985" s="2"/>
+      <c r="N985" s="2"/>
+      <c r="P985" s="2"/>
+      <c r="R985" s="2"/>
+      <c r="T985" s="2"/>
+      <c r="V985" s="2"/>
+      <c r="X985" s="2"/>
+      <c r="Z985" s="2"/>
       <c r="DA985" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="986" spans="1:108">
       <c r="F986" s="2"/>
-      <c r="K986" s="2"/>
-[...6 lines deleted...]
-      <c r="Y986" s="2"/>
+      <c r="L986" s="2"/>
+      <c r="N986" s="2"/>
+      <c r="P986" s="2"/>
+      <c r="R986" s="2"/>
+      <c r="T986" s="2"/>
+      <c r="V986" s="2"/>
+      <c r="X986" s="2"/>
+      <c r="Z986" s="2"/>
       <c r="DA986" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="987" spans="1:108">
       <c r="F987" s="2"/>
-      <c r="K987" s="2"/>
-[...6 lines deleted...]
-      <c r="Y987" s="2"/>
+      <c r="L987" s="2"/>
+      <c r="N987" s="2"/>
+      <c r="P987" s="2"/>
+      <c r="R987" s="2"/>
+      <c r="T987" s="2"/>
+      <c r="V987" s="2"/>
+      <c r="X987" s="2"/>
+      <c r="Z987" s="2"/>
       <c r="DA987" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="988" spans="1:108">
       <c r="F988" s="2"/>
-      <c r="K988" s="2"/>
-[...6 lines deleted...]
-      <c r="Y988" s="2"/>
+      <c r="L988" s="2"/>
+      <c r="N988" s="2"/>
+      <c r="P988" s="2"/>
+      <c r="R988" s="2"/>
+      <c r="T988" s="2"/>
+      <c r="V988" s="2"/>
+      <c r="X988" s="2"/>
+      <c r="Z988" s="2"/>
       <c r="DA988" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="989" spans="1:108">
       <c r="F989" s="2"/>
-      <c r="K989" s="2"/>
-[...6 lines deleted...]
-      <c r="Y989" s="2"/>
+      <c r="L989" s="2"/>
+      <c r="N989" s="2"/>
+      <c r="P989" s="2"/>
+      <c r="R989" s="2"/>
+      <c r="T989" s="2"/>
+      <c r="V989" s="2"/>
+      <c r="X989" s="2"/>
+      <c r="Z989" s="2"/>
       <c r="DA989" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="990" spans="1:108">
       <c r="F990" s="2"/>
-      <c r="K990" s="2"/>
-[...6 lines deleted...]
-      <c r="Y990" s="2"/>
+      <c r="L990" s="2"/>
+      <c r="N990" s="2"/>
+      <c r="P990" s="2"/>
+      <c r="R990" s="2"/>
+      <c r="T990" s="2"/>
+      <c r="V990" s="2"/>
+      <c r="X990" s="2"/>
+      <c r="Z990" s="2"/>
       <c r="DA990" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="991" spans="1:108">
       <c r="F991" s="2"/>
-      <c r="K991" s="2"/>
-[...6 lines deleted...]
-      <c r="Y991" s="2"/>
+      <c r="L991" s="2"/>
+      <c r="N991" s="2"/>
+      <c r="P991" s="2"/>
+      <c r="R991" s="2"/>
+      <c r="T991" s="2"/>
+      <c r="V991" s="2"/>
+      <c r="X991" s="2"/>
+      <c r="Z991" s="2"/>
       <c r="DA991" t="s">
-        <v>1076</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="992" spans="1:108">
       <c r="F992" s="2"/>
-      <c r="K992" s="2"/>
-[...6 lines deleted...]
-      <c r="Y992" s="2"/>
+      <c r="L992" s="2"/>
+      <c r="N992" s="2"/>
+      <c r="P992" s="2"/>
+      <c r="R992" s="2"/>
+      <c r="T992" s="2"/>
+      <c r="V992" s="2"/>
+      <c r="X992" s="2"/>
+      <c r="Z992" s="2"/>
       <c r="DA992" t="s">
-        <v>1077</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="993" spans="1:108">
       <c r="F993" s="2"/>
-      <c r="K993" s="2"/>
-[...6 lines deleted...]
-      <c r="Y993" s="2"/>
+      <c r="L993" s="2"/>
+      <c r="N993" s="2"/>
+      <c r="P993" s="2"/>
+      <c r="R993" s="2"/>
+      <c r="T993" s="2"/>
+      <c r="V993" s="2"/>
+      <c r="X993" s="2"/>
+      <c r="Z993" s="2"/>
       <c r="DA993" t="s">
-        <v>1078</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="994" spans="1:108">
       <c r="F994" s="2"/>
-      <c r="K994" s="2"/>
-[...6 lines deleted...]
-      <c r="Y994" s="2"/>
+      <c r="L994" s="2"/>
+      <c r="N994" s="2"/>
+      <c r="P994" s="2"/>
+      <c r="R994" s="2"/>
+      <c r="T994" s="2"/>
+      <c r="V994" s="2"/>
+      <c r="X994" s="2"/>
+      <c r="Z994" s="2"/>
       <c r="DA994" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="995" spans="1:108">
       <c r="F995" s="2"/>
-      <c r="K995" s="2"/>
-[...6 lines deleted...]
-      <c r="Y995" s="2"/>
+      <c r="L995" s="2"/>
+      <c r="N995" s="2"/>
+      <c r="P995" s="2"/>
+      <c r="R995" s="2"/>
+      <c r="T995" s="2"/>
+      <c r="V995" s="2"/>
+      <c r="X995" s="2"/>
+      <c r="Z995" s="2"/>
       <c r="DA995" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="996" spans="1:108">
       <c r="F996" s="2"/>
-      <c r="K996" s="2"/>
-[...6 lines deleted...]
-      <c r="Y996" s="2"/>
+      <c r="L996" s="2"/>
+      <c r="N996" s="2"/>
+      <c r="P996" s="2"/>
+      <c r="R996" s="2"/>
+      <c r="T996" s="2"/>
+      <c r="V996" s="2"/>
+      <c r="X996" s="2"/>
+      <c r="Z996" s="2"/>
       <c r="DA996" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="997" spans="1:108">
       <c r="F997" s="2"/>
-      <c r="K997" s="2"/>
-[...6 lines deleted...]
-      <c r="Y997" s="2"/>
+      <c r="L997" s="2"/>
+      <c r="N997" s="2"/>
+      <c r="P997" s="2"/>
+      <c r="R997" s="2"/>
+      <c r="T997" s="2"/>
+      <c r="V997" s="2"/>
+      <c r="X997" s="2"/>
+      <c r="Z997" s="2"/>
       <c r="DA997" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="998" spans="1:108">
       <c r="F998" s="2"/>
-      <c r="K998" s="2"/>
-[...6 lines deleted...]
-      <c r="Y998" s="2"/>
+      <c r="L998" s="2"/>
+      <c r="N998" s="2"/>
+      <c r="P998" s="2"/>
+      <c r="R998" s="2"/>
+      <c r="T998" s="2"/>
+      <c r="V998" s="2"/>
+      <c r="X998" s="2"/>
+      <c r="Z998" s="2"/>
       <c r="DA998" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="999" spans="1:108">
       <c r="F999" s="2"/>
-      <c r="K999" s="2"/>
-[...6 lines deleted...]
-      <c r="Y999" s="2"/>
+      <c r="L999" s="2"/>
+      <c r="N999" s="2"/>
+      <c r="P999" s="2"/>
+      <c r="R999" s="2"/>
+      <c r="T999" s="2"/>
+      <c r="V999" s="2"/>
+      <c r="X999" s="2"/>
+      <c r="Z999" s="2"/>
       <c r="DA999" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="1000" spans="1:108">
       <c r="F1000" s="2"/>
-      <c r="K1000" s="2"/>
-[...6 lines deleted...]
-      <c r="Y1000" s="2"/>
+      <c r="L1000" s="2"/>
+      <c r="N1000" s="2"/>
+      <c r="P1000" s="2"/>
+      <c r="R1000" s="2"/>
+      <c r="T1000" s="2"/>
+      <c r="V1000" s="2"/>
+      <c r="X1000" s="2"/>
+      <c r="Z1000" s="2"/>
       <c r="DA1000" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="1001" spans="1:108">
       <c r="DA1001" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="1002" spans="1:108">
       <c r="DA1002" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="1003" spans="1:108">
       <c r="DA1003" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="1004" spans="1:108">
       <c r="DA1004" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="1005" spans="1:108">
       <c r="DA1005" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="1006" spans="1:108">
       <c r="DA1006" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
     </row>
     <row r="1007" spans="1:108">
       <c r="DA1007" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="1008" spans="1:108">
       <c r="DA1008" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="1009" spans="1:108">
       <c r="DA1009" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="1010" spans="1:108">
       <c r="DA1010" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="1011" spans="1:108">
       <c r="DA1011" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="1012" spans="1:108">
       <c r="DA1012" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="1013" spans="1:108">
       <c r="DA1013" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="1014" spans="1:108">
       <c r="DA1014" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
     </row>
     <row r="1015" spans="1:108">
       <c r="DA1015" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="1016" spans="1:108">
       <c r="DA1016" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="1017" spans="1:108">
       <c r="DA1017" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
     </row>
     <row r="1018" spans="1:108">
       <c r="DA1018" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="1019" spans="1:108">
       <c r="DA1019" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="1020" spans="1:108">
       <c r="DA1020" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="1021" spans="1:108">
       <c r="DA1021" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="1022" spans="1:108">
       <c r="DA1022" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="1023" spans="1:108">
       <c r="DA1023" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
     </row>
     <row r="1024" spans="1:108">
       <c r="DA1024" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="1025" spans="1:108">
       <c r="DA1025" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="1026" spans="1:108">
       <c r="DA1026" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="1027" spans="1:108">
       <c r="DA1027" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
     </row>
     <row r="1028" spans="1:108">
       <c r="DA1028" t="s">
-        <v>1113</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="1029" spans="1:108">
       <c r="DA1029" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="1030" spans="1:108">
       <c r="DA1030" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="1031" spans="1:108">
       <c r="DA1031" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="1032" spans="1:108">
       <c r="DA1032" t="s">
-        <v>1117</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="1033" spans="1:108">
       <c r="DA1033" t="s">
-        <v>1118</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="1034" spans="1:108">
       <c r="DA1034" t="s">
-        <v>1119</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="1035" spans="1:108">
       <c r="DA1035" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="1036" spans="1:108">
       <c r="DA1036" t="s">
-        <v>1121</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="1037" spans="1:108">
       <c r="DA1037" t="s">
-        <v>1122</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="1038" spans="1:108">
       <c r="DA1038" t="s">
-        <v>1123</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="1039" spans="1:108">
       <c r="DA1039" t="s">
-        <v>1124</v>
+        <v>1126</v>
       </c>
     </row>
     <row r="1040" spans="1:108">
       <c r="DA1040" t="s">
-        <v>1125</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="1041" spans="1:108">
       <c r="DA1041" t="s">
-        <v>1126</v>
+        <v>1128</v>
       </c>
     </row>
     <row r="1042" spans="1:108">
       <c r="DA1042" t="s">
-        <v>1127</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="1043" spans="1:108">
       <c r="DA1043" t="s">
-        <v>1128</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="1044" spans="1:108">
       <c r="DA1044" t="s">
-        <v>1129</v>
+        <v>1131</v>
       </c>
     </row>
     <row r="1045" spans="1:108">
       <c r="DA1045" t="s">
-        <v>1130</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="1046" spans="1:108">
       <c r="DA1046" t="s">
-        <v>1131</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="1047" spans="1:108">
       <c r="DA1047" t="s">
-        <v>1132</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="1048" spans="1:108">
       <c r="DA1048" t="s">
-        <v>1133</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="1049" spans="1:108">
       <c r="DA1049" t="s">
-        <v>1134</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="1050" spans="1:108">
       <c r="DA1050" t="s">
-        <v>1135</v>
+        <v>1137</v>
       </c>
     </row>
     <row r="1051" spans="1:108">
       <c r="DA1051" t="s">
-        <v>1136</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="1052" spans="1:108">
       <c r="DA1052" t="s">
-        <v>1137</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="1053" spans="1:108">
       <c r="DA1053" t="s">
-        <v>1138</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="1054" spans="1:108">
       <c r="DA1054" t="s">
-        <v>1139</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="1055" spans="1:108">
       <c r="DA1055" t="s">
-        <v>1140</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="1056" spans="1:108">
       <c r="DA1056" t="s">
-        <v>1141</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="1057" spans="1:108">
       <c r="DA1057" t="s">
-        <v>1142</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="1058" spans="1:108">
       <c r="DA1058" t="s">
-        <v>1143</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="1059" spans="1:108">
       <c r="DA1059" t="s">
-        <v>1144</v>
+        <v>1146</v>
       </c>
     </row>
     <row r="1060" spans="1:108">
       <c r="DA1060" t="s">
-        <v>1145</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="1061" spans="1:108">
       <c r="DA1061" t="s">
-        <v>1146</v>
+        <v>1148</v>
       </c>
     </row>
     <row r="1062" spans="1:108">
       <c r="DA1062" t="s">
-        <v>1147</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="1063" spans="1:108">
       <c r="DA1063" t="s">
-        <v>1148</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="1064" spans="1:108">
       <c r="DA1064" t="s">
-        <v>1149</v>
+        <v>1151</v>
       </c>
     </row>
     <row r="1065" spans="1:108">
       <c r="DA1065" t="s">
-        <v>1150</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="1066" spans="1:108">
       <c r="DA1066" t="s">
-        <v>1151</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="1067" spans="1:108">
       <c r="DA1067" t="s">
-        <v>1152</v>
+        <v>1154</v>
       </c>
     </row>
     <row r="1068" spans="1:108">
       <c r="DA1068" t="s">
-        <v>1153</v>
+        <v>1155</v>
       </c>
     </row>
     <row r="1069" spans="1:108">
       <c r="DA1069" t="s">
-        <v>1154</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="1070" spans="1:108">
       <c r="DA1070" t="s">
-        <v>1155</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="1071" spans="1:108">
       <c r="DA1071" t="s">
-        <v>1156</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="1072" spans="1:108">
       <c r="DA1072" t="s">
-        <v>1157</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="1073" spans="1:108">
       <c r="DA1073" t="s">
-        <v>1158</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="1074" spans="1:108">
       <c r="DA1074" t="s">
-        <v>1159</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="1075" spans="1:108">
       <c r="DA1075" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="1076" spans="1:108">
       <c r="DA1076" t="s">
-        <v>1161</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="1077" spans="1:108">
       <c r="DA1077" t="s">
-        <v>1162</v>
+        <v>1164</v>
       </c>
     </row>
     <row r="1078" spans="1:108">
       <c r="DA1078" t="s">
-        <v>1163</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="1079" spans="1:108">
       <c r="DA1079" t="s">
-        <v>1164</v>
+        <v>1166</v>
       </c>
     </row>
     <row r="1080" spans="1:108">
       <c r="DA1080" t="s">
-        <v>1165</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="1081" spans="1:108">
       <c r="DA1081" t="s">
-        <v>1166</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="1082" spans="1:108">
       <c r="DA1082" t="s">
-        <v>1167</v>
+        <v>1169</v>
       </c>
     </row>
     <row r="1083" spans="1:108">
       <c r="DA1083" t="s">
-        <v>1168</v>
+        <v>1170</v>
       </c>
     </row>
     <row r="1084" spans="1:108">
       <c r="DA1084" t="s">
-        <v>1169</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="1085" spans="1:108">
       <c r="DA1085" t="s">
-        <v>1170</v>
+        <v>1172</v>
       </c>
     </row>
     <row r="1086" spans="1:108">
       <c r="DA1086" t="s">
-        <v>1171</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="1087" spans="1:108">
       <c r="DA1087" t="s">
-        <v>1172</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="1088" spans="1:108">
       <c r="DA1088" t="s">
-        <v>1173</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="1089" spans="1:108">
       <c r="DA1089" t="s">
-        <v>1174</v>
+        <v>1176</v>
       </c>
     </row>
     <row r="1090" spans="1:108">
       <c r="DA1090" t="s">
-        <v>1175</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="1091" spans="1:108">
       <c r="DA1091" t="s">
-        <v>1176</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="1092" spans="1:108">
       <c r="DA1092" t="s">
-        <v>1177</v>
+        <v>1179</v>
       </c>
     </row>
     <row r="1093" spans="1:108">
       <c r="DA1093" t="s">
-        <v>1178</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="1094" spans="1:108">
       <c r="DA1094" t="s">
-        <v>1179</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="1095" spans="1:108">
       <c r="DA1095" t="s">
-        <v>1180</v>
+        <v>1182</v>
       </c>
     </row>
     <row r="1096" spans="1:108">
       <c r="DA1096" t="s">
-        <v>1181</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="1097" spans="1:108">
       <c r="DA1097" t="s">
-        <v>1182</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="1098" spans="1:108">
       <c r="DA1098" t="s">
-        <v>1183</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="1099" spans="1:108">
       <c r="DA1099" t="s">
-        <v>1184</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="1100" spans="1:108">
       <c r="DA1100" t="s">
-        <v>1185</v>
+        <v>1187</v>
       </c>
     </row>
     <row r="1101" spans="1:108">
       <c r="DA1101" t="s">
-        <v>1186</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="1102" spans="1:108">
       <c r="DA1102" t="s">
-        <v>1187</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="1103" spans="1:108">
       <c r="DA1103" t="s">
-        <v>1188</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="1104" spans="1:108">
       <c r="DA1104" t="s">
-        <v>1189</v>
+        <v>1191</v>
       </c>
     </row>
     <row r="1105" spans="1:108">
       <c r="DA1105" t="s">
-        <v>1190</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="1106" spans="1:108">
       <c r="DA1106" t="s">
-        <v>1191</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="1107" spans="1:108">
       <c r="DA1107" t="s">
-        <v>1192</v>
+        <v>1194</v>
       </c>
     </row>
     <row r="1108" spans="1:108">
       <c r="DA1108" t="s">
-        <v>1193</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="1109" spans="1:108">
       <c r="DA1109" t="s">
-        <v>1194</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="1110" spans="1:108">
       <c r="DA1110" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="1111" spans="1:108">
       <c r="DA1111" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="1112" spans="1:108">
       <c r="DA1112" t="s">
-        <v>1197</v>
+        <v>1199</v>
       </c>
     </row>
     <row r="1113" spans="1:108">
       <c r="DA1113" t="s">
-        <v>1198</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="1114" spans="1:108">
       <c r="DA1114" t="s">
-        <v>1199</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="1115" spans="1:108">
       <c r="DA1115" t="s">
-        <v>1200</v>
+        <v>1202</v>
       </c>
     </row>
     <row r="1116" spans="1:108">
       <c r="DA1116" t="s">
-        <v>1201</v>
+        <v>1203</v>
       </c>
     </row>
     <row r="1117" spans="1:108">
       <c r="DA1117" t="s">
-        <v>1202</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="1118" spans="1:108">
       <c r="DA1118" t="s">
-        <v>1203</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="1119" spans="1:108">
       <c r="DA1119" t="s">
-        <v>1204</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="1120" spans="1:108">
       <c r="DA1120" t="s">
-        <v>1205</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="1121" spans="1:108">
       <c r="DA1121" t="s">
-        <v>1206</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="1122" spans="1:108">
       <c r="DA1122" t="s">
-        <v>1207</v>
+        <v>1209</v>
       </c>
     </row>
     <row r="1123" spans="1:108">
       <c r="DA1123" t="s">
-        <v>1208</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="1124" spans="1:108">
       <c r="DA1124" t="s">
-        <v>1209</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="1125" spans="1:108">
       <c r="DA1125" t="s">
-        <v>1210</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="1126" spans="1:108">
       <c r="DA1126" t="s">
-        <v>1211</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="1127" spans="1:108">
       <c r="DA1127" t="s">
-        <v>1212</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="1128" spans="1:108">
       <c r="DA1128" t="s">
-        <v>1213</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="1129" spans="1:108">
       <c r="DA1129" t="s">
-        <v>1214</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="1130" spans="1:108">
       <c r="DA1130" t="s">
-        <v>1215</v>
+        <v>1217</v>
       </c>
     </row>
     <row r="1131" spans="1:108">
       <c r="DA1131" t="s">
-        <v>1216</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="1132" spans="1:108">
       <c r="DA1132" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="1133" spans="1:108">
       <c r="DA1133" t="s">
-        <v>1218</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="1134" spans="1:108">
       <c r="DA1134" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="1135" spans="1:108">
       <c r="DA1135" t="s">
-        <v>1220</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="1136" spans="1:108">
       <c r="DA1136" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="1137" spans="1:108">
       <c r="DA1137" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="1138" spans="1:108">
       <c r="DA1138" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="1139" spans="1:108">
       <c r="DA1139" t="s">
-        <v>1224</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="1140" spans="1:108">
       <c r="DA1140" t="s">
-        <v>1225</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="1141" spans="1:108">
       <c r="DA1141" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
     </row>
     <row r="1142" spans="1:108">
       <c r="DA1142" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="1143" spans="1:108">
       <c r="DA1143" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="1144" spans="1:108">
       <c r="DA1144" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="1145" spans="1:108">
       <c r="DA1145" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="1146" spans="1:108">
       <c r="DA1146" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="1147" spans="1:108">
       <c r="DA1147" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="1148" spans="1:108">
       <c r="DA1148" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
     </row>
     <row r="1149" spans="1:108">
       <c r="DA1149" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="1150" spans="1:108">
       <c r="DA1150" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="1151" spans="1:108">
       <c r="DA1151" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="1152" spans="1:108">
       <c r="DA1152" t="s">
-        <v>1237</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="1153" spans="1:108">
       <c r="DA1153" t="s">
-        <v>1238</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="1154" spans="1:108">
       <c r="DA1154" t="s">
-        <v>1239</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="1155" spans="1:108">
       <c r="DA1155" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="1156" spans="1:108">
       <c r="DA1156" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
     </row>
     <row r="1157" spans="1:108">
       <c r="DA1157" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="1158" spans="1:108">
       <c r="DA1158" t="s">
-        <v>1243</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="1159" spans="1:108">
       <c r="DA1159" t="s">
-        <v>1244</v>
+        <v>1246</v>
       </c>
     </row>
     <row r="1160" spans="1:108">
       <c r="DA1160" t="s">
-        <v>1245</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="1161" spans="1:108">
       <c r="DA1161" t="s">
-        <v>1246</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="1162" spans="1:108">
       <c r="DA1162" t="s">
-        <v>1247</v>
+        <v>1249</v>
       </c>
     </row>
     <row r="1163" spans="1:108">
       <c r="DA1163" t="s">
-        <v>1248</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="1164" spans="1:108">
       <c r="DA1164" t="s">
-        <v>1249</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="1165" spans="1:108">
       <c r="DA1165" t="s">
-        <v>1250</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="1166" spans="1:108">
       <c r="DA1166" t="s">
-        <v>1251</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="1167" spans="1:108">
       <c r="DA1167" t="s">
-        <v>1252</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="1168" spans="1:108">
       <c r="DA1168" t="s">
-        <v>1253</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="1169" spans="1:108">
       <c r="DA1169" t="s">
-        <v>1254</v>
+        <v>1256</v>
       </c>
     </row>
     <row r="1170" spans="1:108">
       <c r="DA1170" t="s">
-        <v>1255</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="1171" spans="1:108">
       <c r="DA1171" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="1172" spans="1:108">
       <c r="DA1172" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="1173" spans="1:108">
       <c r="DA1173" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="1174" spans="1:108">
       <c r="DA1174" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="1175" spans="1:108">
       <c r="DA1175" t="s">
-        <v>1260</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="1176" spans="1:108">
       <c r="DA1176" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="1177" spans="1:108">
       <c r="DA1177" t="s">
-        <v>1262</v>
+        <v>1264</v>
       </c>
     </row>
     <row r="1178" spans="1:108">
       <c r="DA1178" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="1179" spans="1:108">
       <c r="DA1179" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="1180" spans="1:108">
       <c r="DA1180" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="1181" spans="1:108">
       <c r="DA1181" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="1182" spans="1:108">
       <c r="DA1182" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="1183" spans="1:108">
       <c r="DA1183" t="s">
-        <v>1268</v>
+        <v>1270</v>
       </c>
     </row>
     <row r="1184" spans="1:108">
       <c r="DA1184" t="s">
-        <v>1269</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="1185" spans="1:108">
       <c r="DA1185" t="s">
-        <v>1270</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="1186" spans="1:108">
       <c r="DA1186" t="s">
-        <v>1271</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="1187" spans="1:108">
       <c r="DA1187" t="s">
-        <v>1272</v>
+        <v>1274</v>
       </c>
     </row>
     <row r="1188" spans="1:108">
       <c r="DA1188" t="s">
-        <v>1273</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="1189" spans="1:108">
       <c r="DA1189" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="1190" spans="1:108">
       <c r="DA1190" t="s">
-        <v>1275</v>
+        <v>1277</v>
       </c>
     </row>
     <row r="1191" spans="1:108">
       <c r="DA1191" t="s">
-        <v>1276</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="1192" spans="1:108">
       <c r="DA1192" t="s">
-        <v>1277</v>
+        <v>1279</v>
       </c>
     </row>
     <row r="1193" spans="1:108">
       <c r="DA1193" t="s">
-        <v>1278</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="1194" spans="1:108">
       <c r="DA1194" t="s">
-        <v>1279</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="1195" spans="1:108">
       <c r="DA1195" t="s">
-        <v>1280</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="1196" spans="1:108">
       <c r="DA1196" t="s">
-        <v>1281</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="1197" spans="1:108">
       <c r="DA1197" t="s">
-        <v>1282</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="1198" spans="1:108">
       <c r="DA1198" t="s">
-        <v>1283</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="1199" spans="1:108">
       <c r="DA1199" t="s">
-        <v>1284</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="1200" spans="1:108">
       <c r="DA1200" t="s">
-        <v>1285</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="1201" spans="1:108">
       <c r="DA1201" t="s">
-        <v>1286</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="1202" spans="1:108">
       <c r="DA1202" t="s">
-        <v>1287</v>
+        <v>1289</v>
       </c>
     </row>
     <row r="1203" spans="1:108">
       <c r="DA1203" t="s">
-        <v>1288</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="1204" spans="1:108">
       <c r="DA1204" t="s">
-        <v>1289</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="1205" spans="1:108">
       <c r="DA1205" t="s">
-        <v>1290</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="1206" spans="1:108">
       <c r="DA1206" t="s">
-        <v>1291</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="1207" spans="1:108">
       <c r="DA1207" t="s">
-        <v>1292</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="1208" spans="1:108">
       <c r="DA1208" t="s">
-        <v>1293</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="1209" spans="1:108">
       <c r="DA1209" t="s">
-        <v>1294</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="1210" spans="1:108">
       <c r="DA1210" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
     </row>
     <row r="1211" spans="1:108">
       <c r="DA1211" t="s">
-        <v>1296</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="1212" spans="1:108">
       <c r="DA1212" t="s">
-        <v>1297</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="1213" spans="1:108">
       <c r="DA1213" t="s">
-        <v>1298</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="1214" spans="1:108">
       <c r="DA1214" t="s">
-        <v>1299</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="1215" spans="1:108">
       <c r="DA1215" t="s">
-        <v>1300</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="1216" spans="1:108">
       <c r="DA1216" t="s">
-        <v>1301</v>
+        <v>1303</v>
       </c>
     </row>
     <row r="1217" spans="1:108">
       <c r="DA1217" t="s">
-        <v>1302</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="1218" spans="1:108">
       <c r="DA1218" t="s">
-        <v>1303</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="1219" spans="1:108">
       <c r="DA1219" t="s">
-        <v>1304</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="1220" spans="1:108">
       <c r="DA1220" t="s">
-        <v>1305</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="1221" spans="1:108">
       <c r="DA1221" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="1222" spans="1:108">
       <c r="DA1222" t="s">
-        <v>1307</v>
+        <v>1309</v>
       </c>
     </row>
     <row r="1223" spans="1:108">
       <c r="DA1223" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="1224" spans="1:108">
       <c r="DA1224" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="1225" spans="1:108">
       <c r="DA1225" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="1226" spans="1:108">
       <c r="DA1226" t="s">
-        <v>1311</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="1227" spans="1:108">
       <c r="DA1227" t="s">
-        <v>1312</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="1228" spans="1:108">
       <c r="DA1228" t="s">
-        <v>1313</v>
+        <v>1315</v>
       </c>
     </row>
     <row r="1229" spans="1:108">
       <c r="DA1229" t="s">
-        <v>1314</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="1230" spans="1:108">
       <c r="DA1230" t="s">
-        <v>1315</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="1231" spans="1:108">
       <c r="DA1231" t="s">
-        <v>1316</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="1232" spans="1:108">
       <c r="DA1232" t="s">
-        <v>1317</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="1233" spans="1:108">
       <c r="DA1233" t="s">
-        <v>1318</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="1234" spans="1:108">
       <c r="DA1234" t="s">
-        <v>1319</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="1235" spans="1:108">
       <c r="DA1235" t="s">
-        <v>1320</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="1236" spans="1:108">
       <c r="DA1236" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="1237" spans="1:108">
       <c r="DA1237" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="1238" spans="1:108">
       <c r="DA1238" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="1239" spans="1:108">
       <c r="DA1239" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="1240" spans="1:108">
       <c r="DA1240" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="1241" spans="1:108">
       <c r="DA1241" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="1242" spans="1:108">
       <c r="DA1242" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="1243" spans="1:108">
       <c r="DA1243" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="1244" spans="1:108">
       <c r="DA1244" t="s">
-        <v>1329</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="1245" spans="1:108">
       <c r="DA1245" t="s">
-        <v>1330</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="1246" spans="1:108">
       <c r="DA1246" t="s">
-        <v>1331</v>
+        <v>1333</v>
       </c>
     </row>
     <row r="1247" spans="1:108">
       <c r="DA1247" t="s">
-        <v>1332</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="1248" spans="1:108">
       <c r="DA1248" t="s">
-        <v>1333</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="1249" spans="1:108">
       <c r="DA1249" t="s">
-        <v>1334</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="1250" spans="1:108">
       <c r="DA1250" t="s">
-        <v>1335</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="1251" spans="1:108">
       <c r="DA1251" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="1252" spans="1:108">
       <c r="DA1252" t="s">
-        <v>1337</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="1253" spans="1:108">
       <c r="DA1253" t="s">
-        <v>1338</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="1254" spans="1:108">
       <c r="DA1254" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
     </row>
     <row r="1255" spans="1:108">
       <c r="DA1255" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="1256" spans="1:108">
       <c r="DA1256" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="1257" spans="1:108">
       <c r="DA1257" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="1258" spans="1:108">
       <c r="DA1258" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="1259" spans="1:108">
       <c r="DA1259" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="1260" spans="1:108">
       <c r="DA1260" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="1261" spans="1:108">
       <c r="DA1261" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="1262" spans="1:108">
       <c r="DA1262" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="1263" spans="1:108">
       <c r="DA1263" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="1264" spans="1:108">
       <c r="DA1264" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="1265" spans="1:108">
       <c r="DA1265" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
     </row>
     <row r="1266" spans="1:108">
       <c r="DA1266" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="1267" spans="1:108">
       <c r="DA1267" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="1268" spans="1:108">
       <c r="DA1268" t="s">
-        <v>1353</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="1269" spans="1:108">
       <c r="DA1269" t="s">
-        <v>1354</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="1270" spans="1:108">
       <c r="DA1270" t="s">
-        <v>1355</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="1271" spans="1:108">
       <c r="DA1271" t="s">
-        <v>1356</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="1272" spans="1:108">
       <c r="DA1272" t="s">
-        <v>1357</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="1273" spans="1:108">
       <c r="DA1273" t="s">
-        <v>1358</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="1274" spans="1:108">
       <c r="DA1274" t="s">
-        <v>1359</v>
+        <v>1361</v>
       </c>
     </row>
     <row r="1275" spans="1:108">
       <c r="DA1275" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="1276" spans="1:108">
       <c r="DA1276" t="s">
-        <v>1361</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="1277" spans="1:108">
       <c r="DA1277" t="s">
-        <v>1362</v>
+        <v>1364</v>
       </c>
     </row>
     <row r="1278" spans="1:108">
       <c r="DA1278" t="s">
-        <v>1363</v>
+        <v>1365</v>
       </c>
     </row>
     <row r="1279" spans="1:108">
       <c r="DA1279" t="s">
-        <v>1364</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="1280" spans="1:108">
       <c r="DA1280" t="s">
-        <v>1365</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="1281" spans="1:108">
       <c r="DA1281" t="s">
-        <v>1366</v>
+        <v>1368</v>
       </c>
     </row>
     <row r="1282" spans="1:108">
       <c r="DA1282" t="s">
-        <v>1367</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="1283" spans="1:108">
       <c r="DA1283" t="s">
-        <v>1368</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="1284" spans="1:108">
       <c r="DA1284" t="s">
-        <v>1369</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="1285" spans="1:108">
       <c r="DA1285" t="s">
-        <v>1370</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="1286" spans="1:108">
       <c r="DA1286" t="s">
-        <v>1371</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="1287" spans="1:108">
       <c r="DA1287" t="s">
-        <v>1372</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="1288" spans="1:108">
       <c r="DA1288" t="s">
-        <v>1373</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="1289" spans="1:108">
       <c r="DA1289" t="s">
-        <v>1374</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="1290" spans="1:108">
       <c r="DA1290" t="s">
-        <v>1375</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="1291" spans="1:108">
       <c r="DA1291" t="s">
-        <v>1376</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="1292" spans="1:108">
       <c r="DA1292" t="s">
-        <v>1377</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="1293" spans="1:108">
       <c r="DA1293" t="s">
-        <v>1378</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="1294" spans="1:108">
       <c r="DA1294" t="s">
-        <v>1379</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="1295" spans="1:108">
       <c r="DA1295" t="s">
-        <v>1380</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="1296" spans="1:108">
       <c r="DA1296" t="s">
-        <v>1381</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="1297" spans="1:108">
       <c r="DA1297" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="1298" spans="1:108">
       <c r="DA1298" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="1299" spans="1:108">
       <c r="DA1299" t="s">
-        <v>1384</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="1300" spans="1:108">
       <c r="DA1300" t="s">
-        <v>1385</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="1301" spans="1:108">
       <c r="DA1301" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
     </row>
     <row r="1302" spans="1:108">
       <c r="DA1302" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="1303" spans="1:108">
       <c r="DA1303" t="s">
-        <v>1388</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="1304" spans="1:108">
       <c r="DA1304" t="s">
-        <v>1388</v>
+        <v>1391</v>
       </c>
     </row>
     <row r="1305" spans="1:108">
       <c r="DA1305" t="s">
-        <v>1389</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="1306" spans="1:108">
       <c r="DA1306" t="s">
-        <v>1390</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="1307" spans="1:108">
       <c r="DA1307" t="s">
-        <v>1391</v>
+        <v>1394</v>
       </c>
     </row>
     <row r="1308" spans="1:108">
       <c r="DA1308" t="s">
-        <v>1392</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="1309" spans="1:108">
       <c r="DA1309" t="s">
-        <v>1393</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="1310" spans="1:108">
       <c r="DA1310" t="s">
-        <v>1394</v>
+        <v>1397</v>
       </c>
     </row>
     <row r="1311" spans="1:108">
       <c r="DA1311" t="s">
-        <v>1395</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="1312" spans="1:108">
       <c r="DA1312" t="s">
-        <v>1396</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="1313" spans="1:108">
       <c r="DA1313" t="s">
-        <v>1397</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="1314" spans="1:108">
       <c r="DA1314" t="s">
-        <v>1398</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="1315" spans="1:108">
       <c r="DA1315" t="s">
-        <v>1399</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="1316" spans="1:108">
       <c r="DA1316" t="s">
-        <v>1400</v>
+        <v>1403</v>
       </c>
     </row>
     <row r="1317" spans="1:108">
       <c r="DA1317" t="s">
-        <v>1401</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="1318" spans="1:108">
       <c r="DA1318" t="s">
-        <v>1402</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="1319" spans="1:108">
       <c r="DA1319" t="s">
-        <v>1403</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="1320" spans="1:108">
       <c r="DA1320" t="s">
-        <v>1404</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="1321" spans="1:108">
       <c r="DA1321" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="1322" spans="1:108">
       <c r="DA1322" t="s">
-        <v>1406</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="1323" spans="1:108">
       <c r="DA1323" t="s">
-        <v>1407</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="1324" spans="1:108">
       <c r="DA1324" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="1325" spans="1:108">
       <c r="DA1325" t="s">
-        <v>1409</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="1326" spans="1:108">
       <c r="DA1326" t="s">
-        <v>1410</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="1327" spans="1:108">
       <c r="DA1327" t="s">
-        <v>1411</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="1328" spans="1:108">
       <c r="DA1328" t="s">
-        <v>1412</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="1329" spans="1:108">
       <c r="DA1329" t="s">
-        <v>1413</v>
+        <v>1415</v>
       </c>
     </row>
     <row r="1330" spans="1:108">
       <c r="DA1330" t="s">
-        <v>1414</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="1331" spans="1:108">
       <c r="DA1331" t="s">
-        <v>1415</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="1332" spans="1:108">
       <c r="DA1332" t="s">
-        <v>1416</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="1333" spans="1:108">
       <c r="DA1333" t="s">
-        <v>1417</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="1334" spans="1:108">
       <c r="DA1334" t="s">
-        <v>1418</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="1335" spans="1:108">
       <c r="DA1335" t="s">
-        <v>1419</v>
+        <v>1421</v>
       </c>
     </row>
     <row r="1336" spans="1:108">
       <c r="DA1336" t="s">
-        <v>1420</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="1337" spans="1:108">
       <c r="DA1337" t="s">
-        <v>1421</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="1338" spans="1:108">
       <c r="DA1338" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
     </row>
     <row r="1339" spans="1:108">
       <c r="DA1339" t="s">
-        <v>1423</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="1340" spans="1:108">
       <c r="DA1340" t="s">
-        <v>1424</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="1341" spans="1:108">
       <c r="DA1341" t="s">
-        <v>1425</v>
+        <v>1427</v>
       </c>
     </row>
     <row r="1342" spans="1:108">
       <c r="DA1342" t="s">
-        <v>1426</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="1343" spans="1:108">
       <c r="DA1343" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="1344" spans="1:108">
       <c r="DA1344" t="s">
-        <v>1428</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="1345" spans="1:108">
       <c r="DA1345" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="1346" spans="1:108">
       <c r="DA1346" t="s">
-        <v>1430</v>
+        <v>1432</v>
       </c>
     </row>
     <row r="1347" spans="1:108">
       <c r="DA1347" t="s">
-        <v>1431</v>
+        <v>1433</v>
       </c>
     </row>
     <row r="1348" spans="1:108">
       <c r="DA1348" t="s">
-        <v>1432</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="1349" spans="1:108">
       <c r="DA1349" t="s">
-        <v>1433</v>
+        <v>1435</v>
       </c>
     </row>
     <row r="1350" spans="1:108">
       <c r="DA1350" t="s">
-        <v>1434</v>
+        <v>1436</v>
       </c>
     </row>
     <row r="1351" spans="1:108">
       <c r="DA1351" t="s">
-        <v>1435</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="1352" spans="1:108">
       <c r="DA1352" t="s">
-        <v>1436</v>
+        <v>1438</v>
       </c>
     </row>
     <row r="1353" spans="1:108">
       <c r="DA1353" t="s">
-        <v>1437</v>
+        <v>1439</v>
       </c>
     </row>
     <row r="1354" spans="1:108">
       <c r="DA1354" t="s">
-        <v>1438</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="1355" spans="1:108">
       <c r="DA1355" t="s">
-        <v>1439</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="1356" spans="1:108">
       <c r="DA1356" t="s">
-        <v>1440</v>
+        <v>1442</v>
       </c>
     </row>
     <row r="1357" spans="1:108">
       <c r="DA1357" t="s">
-        <v>1441</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="1358" spans="1:108">
       <c r="DA1358" t="s">
-        <v>1442</v>
+        <v>1444</v>
       </c>
     </row>
     <row r="1359" spans="1:108">
       <c r="DA1359" t="s">
-        <v>1443</v>
+        <v>1445</v>
       </c>
     </row>
     <row r="1360" spans="1:108">
       <c r="DA1360" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="1361" spans="1:108">
       <c r="DA1361" t="s">
-        <v>1445</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="1362" spans="1:108">
       <c r="DA1362" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
     </row>
     <row r="1363" spans="1:108">
       <c r="DA1363" t="s">
-        <v>1447</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="1364" spans="1:108">
       <c r="DA1364" t="s">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="1365" spans="1:108">
       <c r="DA1365" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="1366" spans="1:108">
       <c r="DA1366" t="s">
-        <v>1450</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="1367" spans="1:108">
       <c r="DA1367" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="1368" spans="1:108">
       <c r="DA1368" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
     </row>
     <row r="1369" spans="1:108">
       <c r="DA1369" t="s">
-        <v>1453</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="1370" spans="1:108">
       <c r="DA1370" t="s">
-        <v>1454</v>
+        <v>1456</v>
       </c>
     </row>
     <row r="1371" spans="1:108">
       <c r="DA1371" t="s">
-        <v>1455</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="1372" spans="1:108">
       <c r="DA1372" t="s">
-        <v>1456</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="1373" spans="1:108">
       <c r="DA1373" t="s">
-        <v>1457</v>
+        <v>1459</v>
       </c>
     </row>
     <row r="1374" spans="1:108">
       <c r="DA1374" t="s">
-        <v>1458</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="1375" spans="1:108">
       <c r="DA1375" t="s">
-        <v>1459</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="1376" spans="1:108">
       <c r="DA1376" t="s">
-        <v>1460</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="1377" spans="1:108">
       <c r="DA1377" t="s">
-        <v>1461</v>
+        <v>1463</v>
       </c>
     </row>
     <row r="1378" spans="1:108">
       <c r="DA1378" t="s">
-        <v>1462</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="1379" spans="1:108">
       <c r="DA1379" t="s">
-        <v>1463</v>
+        <v>1465</v>
       </c>
     </row>
     <row r="1380" spans="1:108">
       <c r="DA1380" t="s">
-        <v>1464</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="1381" spans="1:108">
       <c r="DA1381" t="s">
-        <v>1465</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="1382" spans="1:108">
       <c r="DA1382" t="s">
-        <v>1466</v>
+        <v>1468</v>
       </c>
     </row>
     <row r="1383" spans="1:108">
       <c r="DA1383" t="s">
-        <v>1467</v>
+        <v>1469</v>
       </c>
     </row>
     <row r="1384" spans="1:108">
       <c r="DA1384" t="s">
-        <v>1468</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="1385" spans="1:108">
       <c r="DA1385" t="s">
-        <v>1469</v>
+        <v>1471</v>
       </c>
     </row>
     <row r="1386" spans="1:108">
       <c r="DA1386" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="1387" spans="1:108">
       <c r="DA1387" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="1388" spans="1:108">
       <c r="DA1388" t="s">
-        <v>1472</v>
+        <v>1474</v>
       </c>
     </row>
     <row r="1389" spans="1:108">
       <c r="DA1389" t="s">
-        <v>1473</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="1390" spans="1:108">
       <c r="DA1390" t="s">
-        <v>1474</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="1391" spans="1:108">
       <c r="DA1391" t="s">
-        <v>1475</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="1392" spans="1:108">
       <c r="DA1392" t="s">
-        <v>1476</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="1393" spans="1:108">
       <c r="DA1393" t="s">
-        <v>1477</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="1394" spans="1:108">
       <c r="DA1394" t="s">
-        <v>1478</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="1395" spans="1:108">
       <c r="DA1395" t="s">
-        <v>1479</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="1396" spans="1:108">
       <c r="DA1396" t="s">
-        <v>1480</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="1397" spans="1:108">
       <c r="DA1397" t="s">
-        <v>1481</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="1398" spans="1:108">
       <c r="DA1398" t="s">
-        <v>1482</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="1399" spans="1:108">
       <c r="DA1399" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="1400" spans="1:108">
       <c r="DA1400" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
     </row>
     <row r="1401" spans="1:108">
       <c r="DA1401" t="s">
-        <v>1485</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="1402" spans="1:108">
       <c r="DA1402" t="s">
-        <v>1486</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="1403" spans="1:108">
       <c r="DA1403" t="s">
-        <v>1487</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="1404" spans="1:108">
       <c r="DA1404" t="s">
-        <v>1488</v>
+        <v>1490</v>
       </c>
     </row>
     <row r="1405" spans="1:108">
       <c r="DA1405" t="s">
-        <v>1489</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="1406" spans="1:108">
       <c r="DA1406" t="s">
-        <v>1490</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="1407" spans="1:108">
       <c r="DA1407" t="s">
-        <v>1491</v>
+        <v>1493</v>
       </c>
     </row>
     <row r="1408" spans="1:108">
       <c r="DA1408" t="s">
-        <v>1492</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="1409" spans="1:108">
       <c r="DA1409" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
     </row>
     <row r="1410" spans="1:108">
       <c r="DA1410" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
     </row>
     <row r="1411" spans="1:108">
       <c r="DA1411" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="1412" spans="1:108">
       <c r="DA1412" t="s">
-        <v>1496</v>
+        <v>1498</v>
       </c>
     </row>
     <row r="1413" spans="1:108">
       <c r="DA1413" t="s">
-        <v>1497</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="1414" spans="1:108">
       <c r="DA1414" t="s">
-        <v>1498</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="1415" spans="1:108">
       <c r="DA1415" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="1416" spans="1:108">
       <c r="DA1416" t="s">
-        <v>1500</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="1417" spans="1:108">
       <c r="DA1417" t="s">
-        <v>1501</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="1418" spans="1:108">
       <c r="DA1418" t="s">
-        <v>1502</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="1419" spans="1:108">
       <c r="DA1419" t="s">
-        <v>1503</v>
+        <v>1505</v>
       </c>
     </row>
     <row r="1420" spans="1:108">
       <c r="DA1420" t="s">
-        <v>1504</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="1421" spans="1:108">
       <c r="DA1421" t="s">
-        <v>1505</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="1422" spans="1:108">
       <c r="DA1422" t="s">
-        <v>1506</v>
+        <v>1508</v>
       </c>
     </row>
     <row r="1423" spans="1:108">
       <c r="DA1423" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="1424" spans="1:108">
       <c r="DA1424" t="s">
-        <v>1508</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="1425" spans="1:108">
       <c r="DA1425" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="1426" spans="1:108">
       <c r="DA1426" t="s">
-        <v>1510</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="1427" spans="1:108">
       <c r="DA1427" t="s">
-        <v>1511</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="1428" spans="1:108">
       <c r="DA1428" t="s">
-        <v>1512</v>
+        <v>1514</v>
       </c>
     </row>
     <row r="1429" spans="1:108">
       <c r="DA1429" t="s">
-        <v>1513</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="1430" spans="1:108">
       <c r="DA1430" t="s">
-        <v>1514</v>
+        <v>1516</v>
       </c>
     </row>
     <row r="1431" spans="1:108">
       <c r="DA1431" t="s">
-        <v>1515</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="1432" spans="1:108">
       <c r="DA1432" t="s">
-        <v>1516</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="1433" spans="1:108">
       <c r="DA1433" t="s">
-        <v>1517</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="1434" spans="1:108">
       <c r="DA1434" t="s">
-        <v>1518</v>
+        <v>1520</v>
       </c>
     </row>
     <row r="1435" spans="1:108">
       <c r="DA1435" t="s">
-        <v>1519</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="1436" spans="1:108">
       <c r="DA1436" t="s">
-        <v>1520</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="1437" spans="1:108">
       <c r="DA1437" t="s">
-        <v>1521</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="1438" spans="1:108">
       <c r="DA1438" t="s">
-        <v>1522</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="1439" spans="1:108">
       <c r="DA1439" t="s">
-        <v>1523</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="1440" spans="1:108">
       <c r="DA1440" t="s">
-        <v>1524</v>
+        <v>1526</v>
       </c>
     </row>
     <row r="1441" spans="1:108">
       <c r="DA1441" t="s">
-        <v>1525</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="1442" spans="1:108">
       <c r="DA1442" t="s">
-        <v>1526</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="1443" spans="1:108">
       <c r="DA1443" t="s">
-        <v>1527</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="1444" spans="1:108">
       <c r="DA1444" t="s">
-        <v>1528</v>
+        <v>1530</v>
       </c>
     </row>
     <row r="1445" spans="1:108">
       <c r="DA1445" t="s">
-        <v>1529</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="1446" spans="1:108">
       <c r="DA1446" t="s">
-        <v>1530</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="1447" spans="1:108">
       <c r="DA1447" t="s">
-        <v>1531</v>
+        <v>1533</v>
       </c>
     </row>
     <row r="1448" spans="1:108">
       <c r="DA1448" t="s">
-        <v>1532</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="1449" spans="1:108">
       <c r="DA1449" t="s">
-        <v>1533</v>
+        <v>1535</v>
       </c>
     </row>
     <row r="1450" spans="1:108">
       <c r="DA1450" t="s">
-        <v>1534</v>
+        <v>1536</v>
       </c>
     </row>
     <row r="1451" spans="1:108">
       <c r="DA1451" t="s">
-        <v>1535</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="1452" spans="1:108">
       <c r="DA1452" t="s">
-        <v>1536</v>
+        <v>1538</v>
       </c>
     </row>
     <row r="1453" spans="1:108">
       <c r="DA1453" t="s">
-        <v>1537</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="1454" spans="1:108">
       <c r="DA1454" t="s">
-        <v>1538</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="1455" spans="1:108">
       <c r="DA1455" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="1456" spans="1:108">
       <c r="DA1456" t="s">
-        <v>1540</v>
+        <v>1542</v>
       </c>
     </row>
     <row r="1457" spans="1:108">
       <c r="DA1457" t="s">
-        <v>1541</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="1458" spans="1:108">
       <c r="DA1458" t="s">
-        <v>1542</v>
+        <v>1544</v>
       </c>
     </row>
     <row r="1459" spans="1:108">
       <c r="DA1459" t="s">
-        <v>1543</v>
+        <v>1545</v>
       </c>
     </row>
     <row r="1460" spans="1:108">
       <c r="DA1460" t="s">
-        <v>1544</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="1461" spans="1:108">
       <c r="DA1461" t="s">
-        <v>1545</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="1462" spans="1:108">
       <c r="DA1462" t="s">
-        <v>1546</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="1463" spans="1:108">
       <c r="DA1463" t="s">
-        <v>1547</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="1464" spans="1:108">
       <c r="DA1464" t="s">
-        <v>1548</v>
+        <v>1550</v>
       </c>
     </row>
     <row r="1465" spans="1:108">
       <c r="DA1465" t="s">
-        <v>1549</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="1466" spans="1:108">
       <c r="DA1466" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="1467" spans="1:108">
       <c r="DA1467" t="s">
-        <v>1551</v>
+        <v>1553</v>
       </c>
     </row>
     <row r="1468" spans="1:108">
       <c r="DA1468" t="s">
-        <v>1552</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="1469" spans="1:108">
       <c r="DA1469" t="s">
-        <v>1553</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="1470" spans="1:108">
       <c r="DA1470" t="s">
-        <v>1554</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="1471" spans="1:108">
       <c r="DA1471" t="s">
-        <v>1555</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="1472" spans="1:108">
       <c r="DA1472" t="s">
-        <v>1556</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="1473" spans="1:108">
       <c r="DA1473" t="s">
-        <v>1557</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="1474" spans="1:108">
       <c r="DA1474" t="s">
-        <v>1558</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="1475" spans="1:108">
       <c r="DA1475" t="s">
-        <v>1559</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="1476" spans="1:108">
       <c r="DA1476" t="s">
-        <v>1560</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="1477" spans="1:108">
       <c r="DA1477" t="s">
-        <v>1561</v>
+        <v>1563</v>
       </c>
     </row>
     <row r="1478" spans="1:108">
       <c r="DA1478" t="s">
-        <v>1562</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="1479" spans="1:108">
       <c r="DA1479" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="1480" spans="1:108">
       <c r="DA1480" t="s">
-        <v>1564</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="1481" spans="1:108">
       <c r="DA1481" t="s">
-        <v>1565</v>
+        <v>1567</v>
       </c>
     </row>
     <row r="1482" spans="1:108">
       <c r="DA1482" t="s">
-        <v>1566</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="1483" spans="1:108">
       <c r="DA1483" t="s">
-        <v>1567</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="1484" spans="1:108">
       <c r="DA1484" t="s">
-        <v>1568</v>
+        <v>1570</v>
       </c>
     </row>
     <row r="1485" spans="1:108">
       <c r="DA1485" t="s">
-        <v>1569</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="1486" spans="1:108">
       <c r="DA1486" t="s">
-        <v>1570</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="1487" spans="1:108">
       <c r="DA1487" t="s">
-        <v>1571</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="1488" spans="1:108">
       <c r="DA1488" t="s">
-        <v>1572</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="1489" spans="1:108">
       <c r="DA1489" t="s">
-        <v>1573</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="1490" spans="1:108">
       <c r="DA1490" t="s">
-        <v>1574</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="1491" spans="1:108">
       <c r="DA1491" t="s">
-        <v>1575</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="1492" spans="1:108">
       <c r="DA1492" t="s">
-        <v>1576</v>
+        <v>1578</v>
       </c>
     </row>
     <row r="1493" spans="1:108">
       <c r="DA1493" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="1494" spans="1:108">
       <c r="DA1494" t="s">
-        <v>1578</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="1495" spans="1:108">
       <c r="DA1495" t="s">
-        <v>1579</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="1496" spans="1:108">
       <c r="DA1496" t="s">
-        <v>1580</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="1497" spans="1:108">
       <c r="DA1497" t="s">
-        <v>1581</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="1498" spans="1:108">
       <c r="DA1498" t="s">
-        <v>1582</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="1499" spans="1:108">
       <c r="DA1499" t="s">
-        <v>1583</v>
+        <v>1585</v>
       </c>
     </row>
     <row r="1500" spans="1:108">
       <c r="DA1500" t="s">
-        <v>1584</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="1501" spans="1:108">
       <c r="DA1501" t="s">
-        <v>1585</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="1502" spans="1:108">
       <c r="DA1502" t="s">
-        <v>1586</v>
+        <v>1588</v>
       </c>
     </row>
     <row r="1503" spans="1:108">
       <c r="DA1503" t="s">
-        <v>1587</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="1504" spans="1:108">
       <c r="DA1504" t="s">
-        <v>1588</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="1505" spans="1:108">
       <c r="DA1505" t="s">
-        <v>1589</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="1506" spans="1:108">
       <c r="DA1506" t="s">
-        <v>1590</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="1507" spans="1:108">
       <c r="DA1507" t="s">
-        <v>1591</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="1508" spans="1:108">
       <c r="DA1508" t="s">
-        <v>1592</v>
+        <v>1594</v>
       </c>
     </row>
     <row r="1509" spans="1:108">
       <c r="DA1509" t="s">
-        <v>1593</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="1510" spans="1:108">
       <c r="DA1510" t="s">
-        <v>1594</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="1511" spans="1:108">
       <c r="DA1511" t="s">
-        <v>1595</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="1512" spans="1:108">
       <c r="DA1512" t="s">
-        <v>1596</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="1513" spans="1:108">
       <c r="DA1513" t="s">
-        <v>1597</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="1514" spans="1:108">
       <c r="DA1514" t="s">
-        <v>1598</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="1515" spans="1:108">
       <c r="DA1515" t="s">
-        <v>1599</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="1516" spans="1:108">
       <c r="DA1516" t="s">
-        <v>1600</v>
+        <v>1602</v>
       </c>
     </row>
     <row r="1517" spans="1:108">
       <c r="DA1517" t="s">
-        <v>1601</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="1518" spans="1:108">
       <c r="DA1518" t="s">
-        <v>1602</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="1519" spans="1:108">
       <c r="DA1519" t="s">
-        <v>1603</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="1520" spans="1:108">
       <c r="DA1520" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="1521" spans="1:108">
       <c r="DA1521" t="s">
-        <v>1605</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="1522" spans="1:108">
       <c r="DA1522" t="s">
-        <v>1606</v>
+        <v>1608</v>
       </c>
     </row>
     <row r="1523" spans="1:108">
       <c r="DA1523" t="s">
-        <v>1607</v>
+        <v>1609</v>
       </c>
     </row>
     <row r="1524" spans="1:108">
       <c r="DA1524" t="s">
-        <v>1608</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="1525" spans="1:108">
       <c r="DA1525" t="s">
-        <v>1609</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="1526" spans="1:108">
       <c r="DA1526" t="s">
-        <v>1610</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="1527" spans="1:108">
       <c r="DA1527" t="s">
-        <v>1611</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="1528" spans="1:108">
       <c r="DA1528" t="s">
-        <v>1612</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="1529" spans="1:108">
       <c r="DA1529" t="s">
-        <v>1613</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="1530" spans="1:108">
       <c r="DA1530" t="s">
-        <v>1614</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="1531" spans="1:108">
       <c r="DA1531" t="s">
-        <v>1615</v>
+        <v>1617</v>
       </c>
     </row>
     <row r="1532" spans="1:108">
       <c r="DA1532" t="s">
-        <v>1616</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="1533" spans="1:108">
       <c r="DA1533" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="1534" spans="1:108">
       <c r="DA1534" t="s">
-        <v>1618</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="1535" spans="1:108">
       <c r="DA1535" t="s">
-        <v>1619</v>
+        <v>1621</v>
       </c>
     </row>
     <row r="1536" spans="1:108">
       <c r="DA1536" t="s">
-        <v>1620</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="1537" spans="1:108">
       <c r="DA1537" t="s">
-        <v>1621</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="1538" spans="1:108">
       <c r="DA1538" t="s">
-        <v>1622</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="1539" spans="1:108">
       <c r="DA1539" t="s">
-        <v>1623</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="1540" spans="1:108">
       <c r="DA1540" t="s">
-        <v>1624</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="1541" spans="1:108">
       <c r="DA1541" t="s">
-        <v>1625</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="1542" spans="1:108">
       <c r="DA1542" t="s">
-        <v>1626</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="1543" spans="1:108">
       <c r="DA1543" t="s">
-        <v>1627</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="1544" spans="1:108">
       <c r="DA1544" t="s">
-        <v>1628</v>
+        <v>1630</v>
       </c>
     </row>
     <row r="1545" spans="1:108">
       <c r="DA1545" t="s">
-        <v>1629</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="1546" spans="1:108">
       <c r="DA1546" t="s">
-        <v>1630</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="1547" spans="1:108">
       <c r="DA1547" t="s">
-        <v>1631</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="1548" spans="1:108">
       <c r="DA1548" t="s">
-        <v>1632</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="1549" spans="1:108">
       <c r="DA1549" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="1550" spans="1:108">
       <c r="DA1550" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="1551" spans="1:108">
       <c r="DA1551" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="1552" spans="1:108">
       <c r="DA1552" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
     </row>
     <row r="1553" spans="1:108">
       <c r="DA1553" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="1554" spans="1:108">
       <c r="DA1554" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="1555" spans="1:108">
       <c r="DA1555" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="1556" spans="1:108">
       <c r="DA1556" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="1557" spans="1:108">
       <c r="DA1557" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="1558" spans="1:108">
       <c r="DA1558" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
     </row>
     <row r="1559" spans="1:108">
       <c r="DA1559" t="s">
-        <v>1643</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="1560" spans="1:108">
       <c r="DA1560" t="s">
-        <v>1644</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="1561" spans="1:108">
       <c r="DA1561" t="s">
-        <v>1645</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="1562" spans="1:108">
       <c r="DA1562" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
     </row>
     <row r="1563" spans="1:108">
       <c r="DA1563" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="1564" spans="1:108">
       <c r="DA1564" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="1565" spans="1:108">
       <c r="DA1565" t="s">
-        <v>1649</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="1566" spans="1:108">
       <c r="DA1566" t="s">
-        <v>1650</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="1567" spans="1:108">
       <c r="DA1567" t="s">
-        <v>1651</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="1568" spans="1:108">
       <c r="DA1568" t="s">
-        <v>1652</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="1569" spans="1:108">
       <c r="DA1569" t="s">
-        <v>1653</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="1570" spans="1:108">
       <c r="DA1570" t="s">
-        <v>1654</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="1571" spans="1:108">
       <c r="DA1571" t="s">
-        <v>1655</v>
+        <v>1657</v>
       </c>
     </row>
     <row r="1572" spans="1:108">
       <c r="DA1572" t="s">
-        <v>1656</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="1573" spans="1:108">
       <c r="DA1573" t="s">
-        <v>1657</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="1574" spans="1:108">
       <c r="DA1574" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="1575" spans="1:108">
       <c r="DA1575" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
     </row>
     <row r="1576" spans="1:108">
       <c r="DA1576" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="1577" spans="1:108">
       <c r="DA1577" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="1578" spans="1:108">
       <c r="DA1578" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="1579" spans="1:108">
       <c r="DA1579" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
     </row>
     <row r="1580" spans="1:108">
       <c r="DA1580" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="1581" spans="1:108">
       <c r="DA1581" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="1582" spans="1:108">
       <c r="DA1582" t="s">
-        <v>1666</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="1583" spans="1:108">
       <c r="DA1583" t="s">
-        <v>1667</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="1584" spans="1:108">
       <c r="DA1584" t="s">
-        <v>1668</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="1585" spans="1:108">
       <c r="DA1585" t="s">
-        <v>1669</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="1586" spans="1:108">
       <c r="DA1586" t="s">
-        <v>1670</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="1587" spans="1:108">
       <c r="DA1587" t="s">
-        <v>1671</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="1588" spans="1:108">
       <c r="DA1588" t="s">
-        <v>1672</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="1589" spans="1:108">
       <c r="DA1589" t="s">
-        <v>1673</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="1590" spans="1:108">
       <c r="DA1590" t="s">
-        <v>1674</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="1591" spans="1:108">
       <c r="DA1591" t="s">
-        <v>1675</v>
+        <v>1677</v>
       </c>
     </row>
     <row r="1592" spans="1:108">
       <c r="DA1592" t="s">
-        <v>1676</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="1593" spans="1:108">
       <c r="DA1593" t="s">
-        <v>1677</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="1594" spans="1:108">
       <c r="DA1594" t="s">
-        <v>1678</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="1595" spans="1:108">
       <c r="DA1595" t="s">
-        <v>1679</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="1596" spans="1:108">
       <c r="DA1596" t="s">
-        <v>1680</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="1597" spans="1:108">
       <c r="DA1597" t="s">
-        <v>1681</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="1598" spans="1:108">
       <c r="DA1598" t="s">
-        <v>1682</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="1599" spans="1:108">
       <c r="DA1599" t="s">
-        <v>1683</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="1600" spans="1:108">
       <c r="DA1600" t="s">
-        <v>1684</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="1601" spans="1:108">
       <c r="DA1601" t="s">
-        <v>1685</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="1602" spans="1:108">
       <c r="DA1602" t="s">
-        <v>1686</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="1603" spans="1:108">
       <c r="DA1603" t="s">
-        <v>1687</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="1604" spans="1:108">
       <c r="DA1604" t="s">
-        <v>1688</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="1605" spans="1:108">
       <c r="DA1605" t="s">
-        <v>1689</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="1606" spans="1:108">
       <c r="DA1606" t="s">
-        <v>1690</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="1607" spans="1:108">
       <c r="DA1607" t="s">
-        <v>1691</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="1608" spans="1:108">
       <c r="DA1608" t="s">
-        <v>1692</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="1609" spans="1:108">
       <c r="DA1609" t="s">
-        <v>1693</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="1610" spans="1:108">
       <c r="DA1610" t="s">
-        <v>1694</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="1611" spans="1:108">
       <c r="DA1611" t="s">
-        <v>1695</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="1612" spans="1:108">
       <c r="DA1612" t="s">
-        <v>1696</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="1613" spans="1:108">
       <c r="DA1613" t="s">
-        <v>1697</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="1614" spans="1:108">
       <c r="DA1614" t="s">
-        <v>1698</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="1615" spans="1:108">
       <c r="DA1615" t="s">
-        <v>1699</v>
+        <v>1701</v>
       </c>
     </row>
     <row r="1616" spans="1:108">
       <c r="DA1616" t="s">
-        <v>1700</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="1617" spans="1:108">
       <c r="DA1617" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="1618" spans="1:108">
       <c r="DA1618" t="s">
-        <v>1702</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="1619" spans="1:108">
       <c r="DA1619" t="s">
-        <v>1703</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="1620" spans="1:108">
       <c r="DA1620" t="s">
-        <v>1704</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="1621" spans="1:108">
       <c r="DA1621" t="s">
-        <v>1705</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="1622" spans="1:108">
       <c r="DA1622" t="s">
-        <v>1706</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="1623" spans="1:108">
       <c r="DA1623" t="s">
-        <v>1707</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="1624" spans="1:108">
       <c r="DA1624" t="s">
-        <v>1708</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="1625" spans="1:108">
       <c r="DA1625" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="1626" spans="1:108">
       <c r="DA1626" t="s">
-        <v>1710</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="1627" spans="1:108">
       <c r="DA1627" t="s">
-        <v>1711</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="1628" spans="1:108">
       <c r="DA1628" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="1629" spans="1:108">
       <c r="DA1629" t="s">
-        <v>1713</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="1630" spans="1:108">
       <c r="DA1630" t="s">
-        <v>1714</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="1631" spans="1:108">
       <c r="DA1631" t="s">
-        <v>1715</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="1632" spans="1:108">
       <c r="DA1632" t="s">
-        <v>1716</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="1633" spans="1:108">
       <c r="DA1633" t="s">
-        <v>1717</v>
+        <v>1719</v>
       </c>
     </row>
     <row r="1634" spans="1:108">
       <c r="DA1634" t="s">
-        <v>1718</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="1635" spans="1:108">
       <c r="DA1635" t="s">
-        <v>1719</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="1636" spans="1:108">
       <c r="DA1636" t="s">
-        <v>1720</v>
+        <v>1722</v>
       </c>
     </row>
     <row r="1637" spans="1:108">
       <c r="DA1637" t="s">
-        <v>1721</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="1638" spans="1:108">
       <c r="DA1638" t="s">
-        <v>1722</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="1639" spans="1:108">
       <c r="DA1639" t="s">
-        <v>1723</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="1640" spans="1:108">
       <c r="DA1640" t="s">
-        <v>1724</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="1641" spans="1:108">
       <c r="DA1641" t="s">
-        <v>1725</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="1642" spans="1:108">
       <c r="DA1642" t="s">
-        <v>1726</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="1643" spans="1:108">
       <c r="DA1643" t="s">
-        <v>1727</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="1644" spans="1:108">
       <c r="DA1644" t="s">
-        <v>1728</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="1645" spans="1:108">
       <c r="DA1645" t="s">
-        <v>1729</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="1646" spans="1:108">
       <c r="DA1646" t="s">
-        <v>1730</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="1647" spans="1:108">
       <c r="DA1647" t="s">
-        <v>1731</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="1648" spans="1:108">
       <c r="DA1648" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="1649" spans="1:108">
       <c r="DA1649" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="1650" spans="1:108">
       <c r="DA1650" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="1651" spans="1:108">
       <c r="DA1651" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="1652" spans="1:108">
       <c r="DA1652" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="1653" spans="1:108">
       <c r="DA1653" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="1654" spans="1:108">
       <c r="DA1654" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="1655" spans="1:108">
       <c r="DA1655" t="s">
-        <v>1739</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="1656" spans="1:108">
       <c r="DA1656" t="s">
-        <v>1740</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="1657" spans="1:108">
       <c r="DA1657" t="s">
-        <v>1741</v>
+        <v>1743</v>
       </c>
     </row>
     <row r="1658" spans="1:108">
       <c r="DA1658" t="s">
-        <v>1742</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="1659" spans="1:108">
       <c r="DA1659" t="s">
-        <v>1743</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="1660" spans="1:108">
       <c r="DA1660" t="s">
-        <v>1744</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="1661" spans="1:108">
       <c r="DA1661" t="s">
-        <v>1745</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="1662" spans="1:108">
       <c r="DA1662" t="s">
-        <v>1746</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="1663" spans="1:108">
       <c r="DA1663" t="s">
-        <v>1747</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="1664" spans="1:108">
       <c r="DA1664" t="s">
-        <v>1748</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="1665" spans="1:108">
       <c r="DA1665" t="s">
-        <v>1749</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="1666" spans="1:108">
       <c r="DA1666" t="s">
-        <v>1750</v>
+        <v>1752</v>
       </c>
     </row>
     <row r="1667" spans="1:108">
       <c r="DA1667" t="s">
-        <v>1751</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="1668" spans="1:108">
       <c r="DA1668" t="s">
-        <v>1752</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="1669" spans="1:108">
       <c r="DA1669" t="s">
-        <v>1753</v>
+        <v>1755</v>
       </c>
     </row>
     <row r="1670" spans="1:108">
       <c r="DA1670" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="1671" spans="1:108">
       <c r="DA1671" t="s">
-        <v>1755</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="1672" spans="1:108">
       <c r="DA1672" t="s">
-        <v>1756</v>
+        <v>1758</v>
       </c>
     </row>
     <row r="1673" spans="1:108">
       <c r="DA1673" t="s">
-        <v>1757</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="1674" spans="1:108">
       <c r="DA1674" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="1675" spans="1:108">
       <c r="DA1675" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="1676" spans="1:108">
       <c r="DA1676" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="1677" spans="1:108">
       <c r="DA1677" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="1678" spans="1:108">
       <c r="DA1678" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
     </row>
     <row r="1679" spans="1:108">
       <c r="DA1679" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="1680" spans="1:108">
       <c r="DA1680" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="1681" spans="1:108">
       <c r="DA1681" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
     </row>
     <row r="1682" spans="1:108">
       <c r="DA1682" t="s">
-        <v>1766</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="1683" spans="1:108">
       <c r="DA1683" t="s">
-        <v>1767</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="1684" spans="1:108">
       <c r="DA1684" t="s">
-        <v>1768</v>
+        <v>1770</v>
       </c>
     </row>
     <row r="1685" spans="1:108">
       <c r="DA1685" t="s">
-        <v>1769</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="1686" spans="1:108">
       <c r="DA1686" t="s">
-        <v>1770</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="1687" spans="1:108">
       <c r="DA1687" t="s">
-        <v>1771</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="1688" spans="1:108">
       <c r="DA1688" t="s">
-        <v>1772</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="1689" spans="1:108">
       <c r="DA1689" t="s">
-        <v>1773</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="1690" spans="1:108">
       <c r="DA1690" t="s">
-        <v>1774</v>
+        <v>1776</v>
       </c>
     </row>
     <row r="1691" spans="1:108">
       <c r="DA1691" t="s">
-        <v>1775</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="1692" spans="1:108">
       <c r="DA1692" t="s">
-        <v>1776</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="1693" spans="1:108">
       <c r="DA1693" t="s">
-        <v>1777</v>
+        <v>1779</v>
       </c>
     </row>
     <row r="1694" spans="1:108">
       <c r="DA1694" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="1695" spans="1:108">
       <c r="DA1695" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="1696" spans="1:108">
       <c r="DA1696" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
     </row>
     <row r="1697" spans="1:108">
       <c r="DA1697" t="s">
-        <v>1781</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="1698" spans="1:108">
       <c r="DA1698" t="s">
-        <v>1782</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="1699" spans="1:108">
       <c r="DA1699" t="s">
-        <v>1783</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="1700" spans="1:108">
       <c r="DA1700" t="s">
-        <v>1784</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="1701" spans="1:108">
       <c r="DA1701" t="s">
-        <v>1785</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="1702" spans="1:108">
       <c r="DA1702" t="s">
-        <v>1786</v>
+        <v>1788</v>
       </c>
     </row>
     <row r="1703" spans="1:108">
       <c r="DA1703" t="s">
-        <v>1787</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="1704" spans="1:108">
       <c r="DA1704" t="s">
-        <v>1788</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="1705" spans="1:108">
       <c r="DA1705" t="s">
-        <v>1789</v>
+        <v>1791</v>
       </c>
     </row>
     <row r="1706" spans="1:108">
       <c r="DA1706" t="s">
-        <v>1790</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="1707" spans="1:108">
       <c r="DA1707" t="s">
-        <v>1791</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="1708" spans="1:108">
       <c r="DA1708" t="s">
-        <v>1792</v>
+        <v>1794</v>
       </c>
     </row>
     <row r="1709" spans="1:108">
       <c r="DA1709" t="s">
-        <v>1793</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="1710" spans="1:108">
       <c r="DA1710" t="s">
-        <v>1794</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="1711" spans="1:108">
       <c r="DA1711" t="s">
-        <v>1795</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="1712" spans="1:108">
       <c r="DA1712" t="s">
-        <v>1796</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="1713" spans="1:108">
       <c r="DA1713" t="s">
-        <v>1797</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="1714" spans="1:108">
       <c r="DA1714" t="s">
-        <v>1798</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="1715" spans="1:108">
       <c r="DA1715" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="1716" spans="1:108">
       <c r="DA1716" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
     </row>
     <row r="1717" spans="1:108">
       <c r="DA1717" t="s">
-        <v>1801</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="1718" spans="1:108">
       <c r="DA1718" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="1719" spans="1:108">
       <c r="DA1719" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="1720" spans="1:108">
       <c r="DA1720" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
     </row>
     <row r="1721" spans="1:108">
       <c r="DA1721" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="1722" spans="1:108">
       <c r="DA1722" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
     </row>
     <row r="1723" spans="1:108">
       <c r="DA1723" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="1724" spans="1:108">
       <c r="DA1724" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="1725" spans="1:108">
       <c r="DA1725" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="1726" spans="1:108">
       <c r="DA1726" t="s">
-        <v>1810</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="1727" spans="1:108">
       <c r="DA1727" t="s">
-        <v>1811</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="1728" spans="1:108">
       <c r="DA1728" t="s">
-        <v>1812</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="1729" spans="1:108">
       <c r="DA1729" t="s">
-        <v>1813</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="1730" spans="1:108">
       <c r="DA1730" t="s">
-        <v>1814</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="1731" spans="1:108">
       <c r="DA1731" t="s">
-        <v>1815</v>
+        <v>1817</v>
       </c>
     </row>
     <row r="1732" spans="1:108">
       <c r="DA1732" t="s">
-        <v>1816</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="1733" spans="1:108">
       <c r="DA1733" t="s">
-        <v>1817</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="1734" spans="1:108">
       <c r="DA1734" t="s">
-        <v>1818</v>
+        <v>1820</v>
       </c>
     </row>
     <row r="1735" spans="1:108">
       <c r="DA1735" t="s">
-        <v>1819</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="1736" spans="1:108">
       <c r="DA1736" t="s">
-        <v>1820</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="1737" spans="1:108">
       <c r="DA1737" t="s">
-        <v>1821</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="1738" spans="1:108">
       <c r="DA1738" t="s">
-        <v>1822</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="1739" spans="1:108">
       <c r="DA1739" t="s">
-        <v>1823</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="1740" spans="1:108">
       <c r="DA1740" t="s">
-        <v>1824</v>
+        <v>1826</v>
       </c>
     </row>
     <row r="1741" spans="1:108">
       <c r="DA1741" t="s">
-        <v>1825</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="1742" spans="1:108">
       <c r="DA1742" t="s">
-        <v>1826</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="1743" spans="1:108">
       <c r="DA1743" t="s">
-        <v>1827</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="1744" spans="1:108">
       <c r="DA1744" t="s">
-        <v>1828</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="1745" spans="1:108">
       <c r="DA1745" t="s">
-        <v>1829</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="1746" spans="1:108">
       <c r="DA1746" t="s">
-        <v>1830</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="1747" spans="1:108">
       <c r="DA1747" t="s">
-        <v>1831</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="1748" spans="1:108">
       <c r="DA1748" t="s">
-        <v>1832</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="1749" spans="1:108">
       <c r="DA1749" t="s">
-        <v>1833</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="1750" spans="1:108">
       <c r="DA1750" t="s">
-        <v>1834</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="1751" spans="1:108">
       <c r="DA1751" t="s">
-        <v>1835</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="1752" spans="1:108">
       <c r="DA1752" t="s">
-        <v>1836</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="1753" spans="1:108">
       <c r="DA1753" t="s">
-        <v>1837</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="1754" spans="1:108">
       <c r="DA1754" t="s">
-        <v>1838</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="1755" spans="1:108">
       <c r="DA1755" t="s">
-        <v>1839</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="1756" spans="1:108">
       <c r="DA1756" t="s">
-        <v>1840</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="1757" spans="1:108">
       <c r="DA1757" t="s">
-        <v>1841</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="1758" spans="1:108">
       <c r="DA1758" t="s">
-        <v>1842</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="1759" spans="1:108">
       <c r="DA1759" t="s">
-        <v>1842</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="1760" spans="1:108">
       <c r="DA1760" t="s">
-        <v>1843</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="1761" spans="1:108">
       <c r="DA1761" t="s">
-        <v>1844</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="1762" spans="1:108">
       <c r="DA1762" t="s">
-        <v>1845</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="1763" spans="1:108">
       <c r="DA1763" t="s">
-        <v>1846</v>
+        <v>1849</v>
       </c>
     </row>
     <row r="1764" spans="1:108">
       <c r="DA1764" t="s">
-        <v>1847</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="1765" spans="1:108">
       <c r="DA1765" t="s">
-        <v>1848</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="1766" spans="1:108">
       <c r="DA1766" t="s">
-        <v>1849</v>
+        <v>1852</v>
       </c>
     </row>
     <row r="1767" spans="1:108">
       <c r="DA1767" t="s">
-        <v>1850</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="1768" spans="1:108">
       <c r="DA1768" t="s">
-        <v>1851</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="1769" spans="1:108">
       <c r="DA1769" t="s">
-        <v>1852</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="1770" spans="1:108">
       <c r="DA1770" t="s">
-        <v>1853</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="1771" spans="1:108">
       <c r="DA1771" t="s">
-        <v>1854</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="1772" spans="1:108">
       <c r="DA1772" t="s">
-        <v>1855</v>
+        <v>1858</v>
       </c>
     </row>
     <row r="1773" spans="1:108">
       <c r="DA1773" t="s">
-        <v>1856</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="1774" spans="1:108">
       <c r="DA1774" t="s">
-        <v>1857</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="1775" spans="1:108">
       <c r="DA1775" t="s">
-        <v>1858</v>
+        <v>1861</v>
       </c>
     </row>
     <row r="1776" spans="1:108">
       <c r="DA1776" t="s">
-        <v>1859</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="1777" spans="1:108">
       <c r="DA1777" t="s">
-        <v>1860</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="1778" spans="1:108">
       <c r="DA1778" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="1779" spans="1:108">
       <c r="DA1779" t="s">
-        <v>1862</v>
+        <v>1865</v>
       </c>
     </row>
     <row r="1780" spans="1:108">
       <c r="DA1780" t="s">
-        <v>1863</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="1781" spans="1:108">
       <c r="DA1781" t="s">
-        <v>1864</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="1782" spans="1:108">
       <c r="DA1782" t="s">
-        <v>1865</v>
+        <v>1868</v>
       </c>
     </row>
     <row r="1783" spans="1:108">
       <c r="DA1783" t="s">
-        <v>1866</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="1784" spans="1:108">
       <c r="DA1784" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="1785" spans="1:108">
       <c r="DA1785" t="s">
-        <v>1868</v>
+        <v>1870</v>
       </c>
     </row>
     <row r="1786" spans="1:108">
       <c r="DA1786" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="1787" spans="1:108">
       <c r="DA1787" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="1788" spans="1:108">
       <c r="DA1788" t="s">
-        <v>1871</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="1789" spans="1:108">
       <c r="DA1789" t="s">
-        <v>1872</v>
+        <v>1874</v>
       </c>
     </row>
     <row r="1790" spans="1:108">
       <c r="DA1790" t="s">
-        <v>1873</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="1791" spans="1:108">
       <c r="DA1791" t="s">
-        <v>1874</v>
+        <v>1876</v>
       </c>
     </row>
     <row r="1792" spans="1:108">
       <c r="DA1792" t="s">
-        <v>1875</v>
+        <v>1877</v>
       </c>
     </row>
     <row r="1793" spans="1:108">
       <c r="DA1793" t="s">
-        <v>1876</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="1794" spans="1:108">
       <c r="DA1794" t="s">
-        <v>1877</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="1795" spans="1:108">
       <c r="DA1795" t="s">
-        <v>1878</v>
+        <v>1880</v>
       </c>
     </row>
     <row r="1796" spans="1:108">
       <c r="DA1796" t="s">
-        <v>1879</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="1797" spans="1:108">
       <c r="DA1797" t="s">
-        <v>1880</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="1798" spans="1:108">
       <c r="DA1798" t="s">
-        <v>1881</v>
+        <v>1883</v>
       </c>
     </row>
     <row r="1799" spans="1:108">
       <c r="DA1799" t="s">
-        <v>1882</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="1800" spans="1:108">
       <c r="DA1800" t="s">
-        <v>1883</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="1801" spans="1:108">
       <c r="DA1801" t="s">
-        <v>1884</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="1802" spans="1:108">
       <c r="DA1802" t="s">
-        <v>1885</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="1803" spans="1:108">
       <c r="DA1803" t="s">
-        <v>1886</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="1804" spans="1:108">
       <c r="DA1804" t="s">
-        <v>1887</v>
+        <v>1889</v>
       </c>
     </row>
     <row r="1805" spans="1:108">
       <c r="DA1805" t="s">
-        <v>1888</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="1806" spans="1:108">
       <c r="DA1806" t="s">
-        <v>1889</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="1807" spans="1:108">
       <c r="DA1807" t="s">
-        <v>1890</v>
+        <v>1892</v>
       </c>
     </row>
     <row r="1808" spans="1:108">
       <c r="DA1808" t="s">
-        <v>1891</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="1809" spans="1:108">
       <c r="DA1809" t="s">
-        <v>1892</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="1810" spans="1:108">
       <c r="DA1810" t="s">
-        <v>1893</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="1811" spans="1:108">
       <c r="DA1811" t="s">
-        <v>1894</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="1812" spans="1:108">
       <c r="DA1812" t="s">
-        <v>1895</v>
+        <v>1897</v>
       </c>
     </row>
     <row r="1813" spans="1:108">
       <c r="DA1813" t="s">
-        <v>1896</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="1814" spans="1:108">
       <c r="DA1814" t="s">
-        <v>1897</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="1815" spans="1:108">
       <c r="DA1815" t="s">
-        <v>1898</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="1816" spans="1:108">
       <c r="DA1816" t="s">
-        <v>1899</v>
+        <v>1901</v>
       </c>
     </row>
     <row r="1817" spans="1:108">
       <c r="DA1817" t="s">
-        <v>1900</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="1818" spans="1:108">
       <c r="DA1818" t="s">
-        <v>1901</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="1819" spans="1:108">
       <c r="DA1819" t="s">
-        <v>1902</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="1820" spans="1:108">
       <c r="DA1820" t="s">
-        <v>1903</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="1821" spans="1:108">
       <c r="DA1821" t="s">
-        <v>1904</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="1822" spans="1:108">
       <c r="DA1822" t="s">
-        <v>1905</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="1823" spans="1:108">
       <c r="DA1823" t="s">
-        <v>1906</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="1824" spans="1:108">
       <c r="DA1824" t="s">
-        <v>1907</v>
+        <v>1909</v>
       </c>
     </row>
     <row r="1825" spans="1:108">
       <c r="DA1825" t="s">
-        <v>1908</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="1826" spans="1:108">
       <c r="DA1826" t="s">
-        <v>1909</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="1827" spans="1:108">
       <c r="DA1827" t="s">
-        <v>1910</v>
+        <v>1912</v>
       </c>
     </row>
     <row r="1828" spans="1:108">
       <c r="DA1828" t="s">
-        <v>1911</v>
+        <v>1913</v>
       </c>
     </row>
     <row r="1829" spans="1:108">
       <c r="DA1829" t="s">
-        <v>1912</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="1830" spans="1:108">
       <c r="DA1830" t="s">
-        <v>1913</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="1831" spans="1:108">
       <c r="DA1831" t="s">
-        <v>1914</v>
+        <v>1916</v>
       </c>
     </row>
     <row r="1832" spans="1:108">
       <c r="DA1832" t="s">
-        <v>1915</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="1833" spans="1:108">
       <c r="DA1833" t="s">
-        <v>1916</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="1834" spans="1:108">
       <c r="DA1834" t="s">
-        <v>1917</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="1835" spans="1:108">
       <c r="DA1835" t="s">
-        <v>1918</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="1836" spans="1:108">
       <c r="DA1836" t="s">
-        <v>1919</v>
+        <v>1921</v>
       </c>
     </row>
     <row r="1837" spans="1:108">
       <c r="DA1837" t="s">
-        <v>1920</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="1838" spans="1:108">
       <c r="DA1838" t="s">
-        <v>1921</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="1839" spans="1:108">
       <c r="DA1839" t="s">
-        <v>1922</v>
+        <v>1924</v>
       </c>
     </row>
     <row r="1840" spans="1:108">
       <c r="DA1840" t="s">
-        <v>1923</v>
+        <v>1925</v>
       </c>
     </row>
     <row r="1841" spans="1:108">
       <c r="DA1841" t="s">
-        <v>1924</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="1842" spans="1:108">
       <c r="DA1842" t="s">
-        <v>1925</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="1843" spans="1:108">
       <c r="DA1843" t="s">
-        <v>1926</v>
+        <v>1928</v>
       </c>
     </row>
     <row r="1844" spans="1:108">
       <c r="DA1844" t="s">
-        <v>1927</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="1845" spans="1:108">
       <c r="DA1845" t="s">
-        <v>1928</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="1846" spans="1:108">
       <c r="DA1846" t="s">
-        <v>1929</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="1847" spans="1:108">
       <c r="DA1847" t="s">
-        <v>1930</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="1848" spans="1:108">
       <c r="DA1848" t="s">
-        <v>1931</v>
+        <v>1933</v>
       </c>
     </row>
     <row r="1849" spans="1:108">
       <c r="DA1849" t="s">
-        <v>1932</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="1850" spans="1:108">
       <c r="DA1850" t="s">
-        <v>1933</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="1851" spans="1:108">
       <c r="DA1851" t="s">
-        <v>1934</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="1852" spans="1:108">
       <c r="DA1852" t="s">
-        <v>1935</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="1853" spans="1:108">
       <c r="DA1853" t="s">
-        <v>1936</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="1854" spans="1:108">
       <c r="DA1854" t="s">
-        <v>1937</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="1855" spans="1:108">
       <c r="DA1855" t="s">
-        <v>1938</v>
+        <v>1940</v>
       </c>
     </row>
     <row r="1856" spans="1:108">
       <c r="DA1856" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="1857" spans="1:108">
       <c r="DA1857" t="s">
-        <v>1940</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="1858" spans="1:108">
       <c r="DA1858" t="s">
-        <v>1941</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="1859" spans="1:108">
       <c r="DA1859" t="s">
-        <v>1942</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="1860" spans="1:108">
       <c r="DA1860" t="s">
-        <v>1943</v>
+        <v>1945</v>
       </c>
     </row>
     <row r="1861" spans="1:108">
       <c r="DA1861" t="s">
-        <v>1944</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="1862" spans="1:108">
       <c r="DA1862" t="s">
-        <v>1945</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="1863" spans="1:108">
       <c r="DA1863" t="s">
-        <v>1946</v>
+        <v>1948</v>
       </c>
     </row>
     <row r="1864" spans="1:108">
       <c r="DA1864" t="s">
-        <v>1947</v>
+        <v>1949</v>
       </c>
     </row>
     <row r="1865" spans="1:108">
       <c r="DA1865" t="s">
-        <v>1948</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="1866" spans="1:108">
       <c r="DA1866" t="s">
-        <v>1949</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="1867" spans="1:108">
       <c r="DA1867" t="s">
-        <v>1950</v>
+        <v>1952</v>
       </c>
     </row>
     <row r="1868" spans="1:108">
       <c r="DA1868" t="s">
-        <v>1951</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="1869" spans="1:108">
       <c r="DA1869" t="s">
-        <v>1952</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="1870" spans="1:108">
       <c r="DA1870" t="s">
-        <v>1953</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="1871" spans="1:108">
       <c r="DA1871" t="s">
-        <v>1954</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="1872" spans="1:108">
       <c r="DA1872" t="s">
-        <v>1955</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="1873" spans="1:108">
       <c r="DA1873" t="s">
-        <v>1956</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="1874" spans="1:108">
       <c r="DA1874" t="s">
-        <v>1957</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="1875" spans="1:108">
       <c r="DA1875" t="s">
-        <v>1958</v>
+        <v>1960</v>
       </c>
     </row>
     <row r="1876" spans="1:108">
       <c r="DA1876" t="s">
-        <v>1959</v>
+        <v>1961</v>
       </c>
     </row>
     <row r="1877" spans="1:108">
       <c r="DA1877" t="s">
-        <v>1960</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="1878" spans="1:108">
       <c r="DA1878" t="s">
-        <v>1961</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="1879" spans="1:108">
       <c r="DA1879" t="s">
-        <v>1962</v>
+        <v>1964</v>
       </c>
     </row>
     <row r="1880" spans="1:108">
       <c r="DA1880" t="s">
-        <v>1963</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="1881" spans="1:108">
       <c r="DA1881" t="s">
-        <v>1964</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="1882" spans="1:108">
       <c r="DA1882" t="s">
-        <v>1965</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="1883" spans="1:108">
       <c r="DA1883" t="s">
-        <v>1966</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="1884" spans="1:108">
       <c r="DA1884" t="s">
-        <v>1967</v>
+        <v>1969</v>
       </c>
     </row>
     <row r="1885" spans="1:108">
       <c r="DA1885" t="s">
-        <v>1968</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="1886" spans="1:108">
       <c r="DA1886" t="s">
-        <v>1969</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="1887" spans="1:108">
       <c r="DA1887" t="s">
-        <v>1970</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="1888" spans="1:108">
       <c r="DA1888" t="s">
-        <v>1971</v>
+        <v>1973</v>
       </c>
     </row>
     <row r="1889" spans="1:108">
       <c r="DA1889" t="s">
-        <v>1972</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="1890" spans="1:108">
       <c r="DA1890" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="1891" spans="1:108">
       <c r="DA1891" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="1892" spans="1:108">
       <c r="DA1892" t="s">
-        <v>1975</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="1893" spans="1:108">
       <c r="DA1893" t="s">
-        <v>1976</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="1894" spans="1:108">
       <c r="DA1894" t="s">
-        <v>1977</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="1895" spans="1:108">
       <c r="DA1895" t="s">
-        <v>1978</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="1896" spans="1:108">
       <c r="DA1896" t="s">
-        <v>1979</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="1897" spans="1:108">
       <c r="DA1897" t="s">
-        <v>1980</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="1898" spans="1:108">
       <c r="DA1898" t="s">
-        <v>1981</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="1899" spans="1:108">
       <c r="DA1899" t="s">
-        <v>1982</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="1900" spans="1:108">
       <c r="DA1900" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
     </row>
     <row r="1901" spans="1:108">
       <c r="DA1901" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="1902" spans="1:108">
       <c r="DA1902" t="s">
-        <v>1985</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="1903" spans="1:108">
       <c r="DA1903" t="s">
-        <v>1986</v>
+        <v>1988</v>
       </c>
     </row>
     <row r="1904" spans="1:108">
       <c r="DA1904" t="s">
-        <v>1987</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="1905" spans="1:108">
       <c r="DA1905" t="s">
-        <v>1988</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="1906" spans="1:108">
       <c r="DA1906" t="s">
-        <v>1989</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="1907" spans="1:108">
       <c r="DA1907" t="s">
-        <v>1990</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="1908" spans="1:108">
       <c r="DA1908" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="1909" spans="1:108">
       <c r="DA1909" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="1910" spans="1:108">
       <c r="DA1910" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="1911" spans="1:108">
       <c r="DA1911" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
     </row>
     <row r="1912" spans="1:108">
       <c r="DA1912" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="1913" spans="1:108">
       <c r="DA1913" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="1914" spans="1:108">
       <c r="DA1914" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="1915" spans="1:108">
       <c r="DA1915" t="s">
-        <v>1998</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="1916" spans="1:108">
       <c r="DA1916" t="s">
-        <v>1999</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="1917" spans="1:108">
       <c r="DA1917" t="s">
-        <v>2000</v>
+        <v>2002</v>
       </c>
     </row>
     <row r="1918" spans="1:108">
       <c r="DA1918" t="s">
-        <v>2001</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="1919" spans="1:108">
       <c r="DA1919" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="1920" spans="1:108">
       <c r="DA1920" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
     </row>
     <row r="1921" spans="1:108">
       <c r="DA1921" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="1922" spans="1:108">
       <c r="DA1922" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="1923" spans="1:108">
       <c r="DA1923" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="1924" spans="1:108">
       <c r="DA1924" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="1925" spans="1:108">
       <c r="DA1925" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
     </row>
     <row r="1926" spans="1:108">
       <c r="DA1926" t="s">
-        <v>2009</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="1927" spans="1:108">
       <c r="DA1927" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="1928" spans="1:108">
       <c r="DA1928" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
     </row>
     <row r="1929" spans="1:108">
       <c r="DA1929" t="s">
-        <v>2012</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="1930" spans="1:108">
       <c r="DA1930" t="s">
-        <v>2013</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="1931" spans="1:108">
       <c r="DA1931" t="s">
-        <v>2014</v>
+        <v>2016</v>
       </c>
     </row>
     <row r="1932" spans="1:108">
       <c r="DA1932" t="s">
-        <v>2015</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="1933" spans="1:108">
       <c r="DA1933" t="s">
-        <v>2016</v>
+        <v>2018</v>
       </c>
     </row>
     <row r="1934" spans="1:108">
       <c r="DA1934" t="s">
-        <v>2017</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="1935" spans="1:108">
       <c r="DA1935" t="s">
-        <v>2018</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="1936" spans="1:108">
       <c r="DA1936" t="s">
-        <v>2019</v>
+        <v>2021</v>
       </c>
     </row>
     <row r="1937" spans="1:108">
       <c r="DA1937" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
     </row>
     <row r="1938" spans="1:108">
       <c r="DA1938" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="1939" spans="1:108">
       <c r="DA1939" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
     </row>
     <row r="1940" spans="1:108">
       <c r="DA1940" t="s">
-        <v>2023</v>
+        <v>2025</v>
       </c>
     </row>
     <row r="1941" spans="1:108">
       <c r="DA1941" t="s">
-        <v>2024</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="1942" spans="1:108">
       <c r="DA1942" t="s">
-        <v>2025</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="1943" spans="1:108">
       <c r="DA1943" t="s">
-        <v>2026</v>
+        <v>2028</v>
       </c>
     </row>
     <row r="1944" spans="1:108">
       <c r="DA1944" t="s">
-        <v>2027</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="1945" spans="1:108">
       <c r="DA1945" t="s">
-        <v>2028</v>
+        <v>2030</v>
       </c>
     </row>
     <row r="1946" spans="1:108">
       <c r="DA1946" t="s">
-        <v>2029</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="1947" spans="1:108">
       <c r="DA1947" t="s">
-        <v>2030</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="1948" spans="1:108">
       <c r="DA1948" t="s">
-        <v>2031</v>
+        <v>2033</v>
       </c>
     </row>
     <row r="1949" spans="1:108">
       <c r="DA1949" t="s">
-        <v>2032</v>
+        <v>2034</v>
       </c>
     </row>
     <row r="1950" spans="1:108">
       <c r="DA1950" t="s">
-        <v>2033</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="1951" spans="1:108">
       <c r="DA1951" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
     </row>
     <row r="1952" spans="1:108">
       <c r="DA1952" t="s">
-        <v>2035</v>
+        <v>2037</v>
       </c>
     </row>
     <row r="1953" spans="1:108">
       <c r="DA1953" t="s">
-        <v>2036</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="1954" spans="1:108">
       <c r="DA1954" t="s">
-        <v>2037</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="1955" spans="1:108">
       <c r="DA1955" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
     </row>
     <row r="1956" spans="1:108">
       <c r="DA1956" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="1957" spans="1:108">
       <c r="DA1957" t="s">
-        <v>2040</v>
+        <v>2042</v>
       </c>
     </row>
     <row r="1958" spans="1:108">
       <c r="DA1958" t="s">
-        <v>2041</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="1959" spans="1:108">
       <c r="DA1959" t="s">
-        <v>2042</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="1960" spans="1:108">
       <c r="DA1960" t="s">
-        <v>2043</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="1961" spans="1:108">
       <c r="DA1961" t="s">
-        <v>2044</v>
+        <v>2046</v>
       </c>
     </row>
     <row r="1962" spans="1:108">
       <c r="DA1962" t="s">
-        <v>2045</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="1963" spans="1:108">
       <c r="DA1963" t="s">
-        <v>2046</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="1964" spans="1:108">
       <c r="DA1964" t="s">
-        <v>2047</v>
+        <v>2049</v>
       </c>
     </row>
     <row r="1965" spans="1:108">
       <c r="DA1965" t="s">
-        <v>2048</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="1966" spans="1:108">
       <c r="DA1966" t="s">
-        <v>2049</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="1967" spans="1:108">
       <c r="DA1967" t="s">
-        <v>2050</v>
+        <v>2052</v>
       </c>
     </row>
     <row r="1968" spans="1:108">
       <c r="DA1968" t="s">
-        <v>2051</v>
+        <v>2053</v>
       </c>
     </row>
     <row r="1969" spans="1:108">
       <c r="DA1969" t="s">
-        <v>2052</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1970" spans="1:108">
       <c r="DA1970" t="s">
-        <v>2053</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="1971" spans="1:108">
       <c r="DA1971" t="s">
-        <v>2054</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1972" spans="1:108">
       <c r="DA1972" t="s">
-        <v>2055</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="1973" spans="1:108">
       <c r="DA1973" t="s">
-        <v>2056</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="1974" spans="1:108">
       <c r="DA1974" t="s">
-        <v>2057</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1975" spans="1:108">
       <c r="DA1975" t="s">
-        <v>2058</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="1976" spans="1:108">
       <c r="DA1976" t="s">
-        <v>2059</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="1977" spans="1:108">
       <c r="DA1977" t="s">
-        <v>2060</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="1978" spans="1:108">
       <c r="DA1978" t="s">
-        <v>2061</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="1979" spans="1:108">
       <c r="DA1979" t="s">
-        <v>2062</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="1980" spans="1:108">
       <c r="DA1980" t="s">
-        <v>2063</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="1981" spans="1:108">
       <c r="DA1981" t="s">
-        <v>2064</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="1982" spans="1:108">
       <c r="DA1982" t="s">
-        <v>2065</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="1983" spans="1:108">
       <c r="DA1983" t="s">
-        <v>2066</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1984" spans="1:108">
       <c r="DA1984" t="s">
-        <v>2067</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="1985" spans="1:108">
       <c r="DA1985" t="s">
-        <v>2068</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="1986" spans="1:108">
       <c r="DA1986" t="s">
-        <v>2069</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="1987" spans="1:108">
       <c r="DA1987" t="s">
-        <v>2070</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="1988" spans="1:108">
       <c r="DA1988" t="s">
-        <v>2071</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1989" spans="1:108">
       <c r="DA1989" t="s">
-        <v>2072</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="1990" spans="1:108">
       <c r="DA1990" t="s">
-        <v>2073</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1991" spans="1:108">
       <c r="DA1991" t="s">
-        <v>2074</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="1992" spans="1:108">
       <c r="DA1992" t="s">
-        <v>2075</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1993" spans="1:108">
       <c r="DA1993" t="s">
-        <v>2076</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="1994" spans="1:108">
       <c r="DA1994" t="s">
-        <v>2077</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="1995" spans="1:108">
       <c r="DA1995" t="s">
-        <v>2078</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1996" spans="1:108">
       <c r="DA1996" t="s">
-        <v>2079</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="1997" spans="1:108">
       <c r="DA1997" t="s">
-        <v>2080</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="1998" spans="1:108">
       <c r="DA1998" t="s">
-        <v>2081</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="1999" spans="1:108">
       <c r="DA1999" t="s">
-        <v>2082</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="2000" spans="1:108">
       <c r="DA2000" t="s">
-        <v>2083</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="2001" spans="1:108">
       <c r="DA2001" t="s">
-        <v>2084</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="2002" spans="1:108">
       <c r="DA2002" t="s">
-        <v>2085</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="2003" spans="1:108">
       <c r="DA2003" t="s">
-        <v>2086</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="2004" spans="1:108">
       <c r="DA2004" t="s">
-        <v>2087</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="2005" spans="1:108">
       <c r="DA2005" t="s">
-        <v>2088</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="2006" spans="1:108">
       <c r="DA2006" t="s">
-        <v>2089</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="2007" spans="1:108">
       <c r="DA2007" t="s">
-        <v>2090</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="2008" spans="1:108">
       <c r="DA2008" t="s">
-        <v>2091</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="2009" spans="1:108">
       <c r="DA2009" t="s">
-        <v>2092</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="2010" spans="1:108">
       <c r="DA2010" t="s">
-        <v>2093</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="2011" spans="1:108">
       <c r="DA2011" t="s">
-        <v>2094</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="2012" spans="1:108">
       <c r="DA2012" t="s">
-        <v>2095</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="2013" spans="1:108">
       <c r="DA2013" t="s">
-        <v>2096</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="2014" spans="1:108">
       <c r="DA2014" t="s">
-        <v>2097</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="2015" spans="1:108">
       <c r="DA2015" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="2016" spans="1:108">
       <c r="DA2016" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="2017" spans="1:108">
       <c r="DA2017" t="s">
-        <v>2100</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="2018" spans="1:108">
       <c r="DA2018" t="s">
-        <v>2101</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="2019" spans="1:108">
       <c r="DA2019" t="s">
-        <v>2102</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="2020" spans="1:108">
       <c r="DA2020" t="s">
-        <v>2103</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="2021" spans="1:108">
       <c r="DA2021" t="s">
-        <v>2104</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="2022" spans="1:108">
       <c r="DA2022" t="s">
-        <v>2105</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="2023" spans="1:108">
       <c r="DA2023" t="s">
-        <v>2106</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="2024" spans="1:108">
       <c r="DA2024" t="s">
-        <v>2107</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="2025" spans="1:108">
       <c r="DA2025" t="s">
-        <v>2108</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="2026" spans="1:108">
       <c r="DA2026" t="s">
-        <v>2109</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="2027" spans="1:108">
       <c r="DA2027" t="s">
-        <v>2110</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="2028" spans="1:108">
       <c r="DA2028" t="s">
-        <v>2111</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="2029" spans="1:108">
       <c r="DA2029" t="s">
-        <v>2112</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="2030" spans="1:108">
       <c r="DA2030" t="s">
-        <v>2113</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="2031" spans="1:108">
       <c r="DA2031" t="s">
-        <v>2114</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="2032" spans="1:108">
       <c r="DA2032" t="s">
-        <v>2115</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="2033" spans="1:108">
       <c r="DA2033" t="s">
-        <v>2116</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="2034" spans="1:108">
       <c r="DA2034" t="s">
-        <v>2117</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="2035" spans="1:108">
       <c r="DA2035" t="s">
-        <v>2118</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="2036" spans="1:108">
       <c r="DA2036" t="s">
-        <v>2119</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="2037" spans="1:108">
       <c r="DA2037" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="2038" spans="1:108">
       <c r="DA2038" t="s">
-        <v>2121</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="2039" spans="1:108">
       <c r="DA2039" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="2040" spans="1:108">
       <c r="DA2040" t="s">
-        <v>2123</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="2041" spans="1:108">
       <c r="DA2041" t="s">
-        <v>2124</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="2042" spans="1:108">
       <c r="DA2042" t="s">
-        <v>2125</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="2043" spans="1:108">
       <c r="DA2043" t="s">
-        <v>2126</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="2044" spans="1:108">
       <c r="DA2044" t="s">
-        <v>2127</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="2045" spans="1:108">
       <c r="DA2045" t="s">
-        <v>2128</v>
+        <v>2130</v>
       </c>
     </row>
     <row r="2046" spans="1:108">
       <c r="DA2046" t="s">
-        <v>2129</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="2047" spans="1:108">
       <c r="DA2047" t="s">
-        <v>2130</v>
+        <v>2132</v>
       </c>
     </row>
     <row r="2048" spans="1:108">
       <c r="DA2048" t="s">
-        <v>2131</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="2049" spans="1:108">
       <c r="DA2049" t="s">
-        <v>2132</v>
+        <v>2134</v>
       </c>
     </row>
     <row r="2050" spans="1:108">
       <c r="DA2050" t="s">
-        <v>2133</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="2051" spans="1:108">
       <c r="DA2051" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="2052" spans="1:108">
       <c r="DA2052" t="s">
-        <v>2135</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="2053" spans="1:108">
       <c r="DA2053" t="s">
-        <v>2136</v>
+        <v>2138</v>
       </c>
     </row>
     <row r="2054" spans="1:108">
       <c r="DA2054" t="s">
-        <v>2137</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="2055" spans="1:108">
       <c r="DA2055" t="s">
-        <v>2138</v>
+        <v>2140</v>
       </c>
     </row>
     <row r="2056" spans="1:108">
       <c r="DA2056" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="2057" spans="1:108">
       <c r="DA2057" t="s">
-        <v>2140</v>
+        <v>2142</v>
       </c>
     </row>
     <row r="2058" spans="1:108">
       <c r="DA2058" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="2059" spans="1:108">
       <c r="DA2059" t="s">
-        <v>2142</v>
+        <v>2144</v>
       </c>
     </row>
     <row r="2060" spans="1:108">
       <c r="DA2060" t="s">
-        <v>2143</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="2061" spans="1:108">
       <c r="DA2061" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="2062" spans="1:108">
       <c r="DA2062" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="2063" spans="1:108">
       <c r="DA2063" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="2064" spans="1:108">
       <c r="DA2064" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="2065" spans="1:108">
       <c r="DA2065" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="2066" spans="1:108">
       <c r="DA2066" t="s">
-        <v>2149</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="2067" spans="1:108">
       <c r="DA2067" t="s">
-        <v>2150</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="2068" spans="1:108">
       <c r="DA2068" t="s">
-        <v>2151</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="2069" spans="1:108">
       <c r="DA2069" t="s">
-        <v>2152</v>
+        <v>2154</v>
       </c>
     </row>
     <row r="2070" spans="1:108">
       <c r="DA2070" t="s">
-        <v>2153</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="2071" spans="1:108">
       <c r="DA2071" t="s">
-        <v>2154</v>
+        <v>2156</v>
       </c>
     </row>
     <row r="2072" spans="1:108">
       <c r="DA2072" t="s">
-        <v>2155</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="2073" spans="1:108">
       <c r="DA2073" t="s">
-        <v>2156</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="2074" spans="1:108">
       <c r="DA2074" t="s">
-        <v>2157</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="2075" spans="1:108">
       <c r="DA2075" t="s">
-        <v>2158</v>
+        <v>2160</v>
       </c>
     </row>
     <row r="2076" spans="1:108">
       <c r="DA2076" t="s">
-        <v>2159</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="2077" spans="1:108">
       <c r="DA2077" t="s">
-        <v>2160</v>
+        <v>2162</v>
       </c>
     </row>
     <row r="2078" spans="1:108">
       <c r="DA2078" t="s">
-        <v>2161</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="2079" spans="1:108">
       <c r="DA2079" t="s">
-        <v>2162</v>
+        <v>2164</v>
       </c>
     </row>
     <row r="2080" spans="1:108">
       <c r="DA2080" t="s">
-        <v>2163</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="2081" spans="1:108">
       <c r="DA2081" t="s">
-        <v>2164</v>
+        <v>2166</v>
       </c>
     </row>
     <row r="2082" spans="1:108">
       <c r="DA2082" t="s">
-        <v>2165</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="2083" spans="1:108">
       <c r="DA2083" t="s">
-        <v>2166</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="2084" spans="1:108">
       <c r="DA2084" t="s">
-        <v>2167</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="2085" spans="1:108">
       <c r="DA2085" t="s">
-        <v>2168</v>
+        <v>2170</v>
       </c>
     </row>
     <row r="2086" spans="1:108">
       <c r="DA2086" t="s">
-        <v>2169</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="2087" spans="1:108">
       <c r="DA2087" t="s">
-        <v>2170</v>
+        <v>2172</v>
       </c>
     </row>
     <row r="2088" spans="1:108">
       <c r="DA2088" t="s">
-        <v>2171</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="2089" spans="1:108">
       <c r="DA2089" t="s">
-        <v>2172</v>
+        <v>2174</v>
       </c>
     </row>
     <row r="2090" spans="1:108">
       <c r="DA2090" t="s">
-        <v>2173</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="2091" spans="1:108">
       <c r="DA2091" t="s">
-        <v>2174</v>
+        <v>2176</v>
       </c>
     </row>
     <row r="2092" spans="1:108">
       <c r="DA2092" t="s">
-        <v>2175</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="2093" spans="1:108">
       <c r="DA2093" t="s">
-        <v>2176</v>
+        <v>2178</v>
       </c>
     </row>
     <row r="2094" spans="1:108">
       <c r="DA2094" t="s">
-        <v>2177</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="2095" spans="1:108">
       <c r="DA2095" t="s">
-        <v>2178</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="2096" spans="1:108">
       <c r="DA2096" t="s">
-        <v>2179</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="2097" spans="1:108">
       <c r="DA2097" t="s">
-        <v>2180</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="2098" spans="1:108">
       <c r="DA2098" t="s">
-        <v>2181</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="2099" spans="1:108">
       <c r="DA2099" t="s">
-        <v>2182</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="2100" spans="1:108">
       <c r="DA2100" t="s">
-        <v>2183</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="2101" spans="1:108">
       <c r="DA2101" t="s">
-        <v>2184</v>
+        <v>2186</v>
       </c>
     </row>
     <row r="2102" spans="1:108">
       <c r="DA2102" t="s">
-        <v>2185</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="2103" spans="1:108">
       <c r="DA2103" t="s">
-        <v>2186</v>
+        <v>2188</v>
       </c>
     </row>
     <row r="2104" spans="1:108">
       <c r="DA2104" t="s">
-        <v>2187</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="2105" spans="1:108">
       <c r="DA2105" t="s">
-        <v>2188</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="2106" spans="1:108">
       <c r="DA2106" t="s">
-        <v>2189</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="2107" spans="1:108">
       <c r="DA2107" t="s">
-        <v>2190</v>
+        <v>2192</v>
       </c>
     </row>
     <row r="2108" spans="1:108">
       <c r="DA2108" t="s">
-        <v>2191</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="2109" spans="1:108">
       <c r="DA2109" t="s">
-        <v>2192</v>
+        <v>2194</v>
       </c>
     </row>
     <row r="2110" spans="1:108">
       <c r="DA2110" t="s">
-        <v>2193</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="2111" spans="1:108">
       <c r="DA2111" t="s">
-        <v>2194</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="2112" spans="1:108">
       <c r="DA2112" t="s">
-        <v>2195</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="2113" spans="1:108">
       <c r="DA2113" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="2114" spans="1:108">
       <c r="DA2114" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="2115" spans="1:108">
       <c r="DA2115" t="s">
-        <v>2198</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="2116" spans="1:108">
       <c r="DA2116" t="s">
-        <v>2199</v>
+        <v>2201</v>
       </c>
     </row>
     <row r="2117" spans="1:108">
       <c r="DA2117" t="s">
-        <v>2200</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="2118" spans="1:108">
       <c r="DA2118" t="s">
-        <v>2201</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="2119" spans="1:108">
       <c r="DA2119" t="s">
-        <v>2202</v>
+        <v>2204</v>
       </c>
     </row>
     <row r="2120" spans="1:108">
       <c r="DA2120" t="s">
-        <v>2203</v>
+        <v>2205</v>
       </c>
     </row>
     <row r="2121" spans="1:108">
       <c r="DA2121" t="s">
-        <v>2204</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="2122" spans="1:108">
       <c r="DA2122" t="s">
-        <v>2205</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="2123" spans="1:108">
       <c r="DA2123" t="s">
-        <v>2206</v>
+        <v>2208</v>
       </c>
     </row>
     <row r="2124" spans="1:108">
       <c r="DA2124" t="s">
-        <v>2207</v>
+        <v>2209</v>
       </c>
     </row>
     <row r="2125" spans="1:108">
       <c r="DA2125" t="s">
-        <v>2208</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="2126" spans="1:108">
       <c r="DA2126" t="s">
-        <v>2209</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="2127" spans="1:108">
       <c r="DA2127" t="s">
-        <v>2210</v>
+        <v>2212</v>
       </c>
     </row>
     <row r="2128" spans="1:108">
       <c r="DA2128" t="s">
-        <v>2211</v>
+        <v>2213</v>
       </c>
     </row>
     <row r="2129" spans="1:108">
       <c r="DA2129" t="s">
-        <v>2212</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="2130" spans="1:108">
       <c r="DA2130" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="2131" spans="1:108">
       <c r="DA2131" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="2132" spans="1:108">
       <c r="DA2132" t="s">
-        <v>2215</v>
+        <v>2217</v>
       </c>
     </row>
     <row r="2133" spans="1:108">
       <c r="DA2133" t="s">
-        <v>2216</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="2134" spans="1:108">
       <c r="DA2134" t="s">
-        <v>2217</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="2135" spans="1:108">
       <c r="DA2135" t="s">
-        <v>2218</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="2136" spans="1:108">
       <c r="DA2136" t="s">
-        <v>2219</v>
+        <v>2221</v>
       </c>
     </row>
     <row r="2137" spans="1:108">
       <c r="DA2137" t="s">
-        <v>2220</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="2138" spans="1:108">
       <c r="DA2138" t="s">
-        <v>2221</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="2139" spans="1:108">
       <c r="DA2139" t="s">
-        <v>2222</v>
+        <v>2224</v>
       </c>
     </row>
     <row r="2140" spans="1:108">
       <c r="DA2140" t="s">
-        <v>2223</v>
+        <v>2225</v>
       </c>
     </row>
     <row r="2141" spans="1:108">
       <c r="DA2141" t="s">
-        <v>2224</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="2142" spans="1:108">
       <c r="DA2142" t="s">
-        <v>2225</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="2143" spans="1:108">
       <c r="DA2143" t="s">
-        <v>2226</v>
+        <v>2228</v>
       </c>
     </row>
     <row r="2144" spans="1:108">
       <c r="DA2144" t="s">
-        <v>2227</v>
+        <v>2229</v>
       </c>
     </row>
     <row r="2145" spans="1:108">
       <c r="DA2145" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="2146" spans="1:108">
       <c r="DA2146" t="s">
-        <v>2229</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="2147" spans="1:108">
       <c r="DA2147" t="s">
-        <v>2230</v>
+        <v>2232</v>
       </c>
     </row>
     <row r="2148" spans="1:108">
       <c r="DA2148" t="s">
-        <v>2231</v>
+        <v>2233</v>
       </c>
     </row>
     <row r="2149" spans="1:108">
       <c r="DA2149" t="s">
-        <v>2232</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="2150" spans="1:108">
       <c r="DA2150" t="s">
-        <v>2233</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="2151" spans="1:108">
       <c r="DA2151" t="s">
-        <v>2234</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="2152" spans="1:108">
       <c r="DA2152" t="s">
-        <v>2235</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="2153" spans="1:108">
       <c r="DA2153" t="s">
-        <v>2236</v>
+        <v>2238</v>
       </c>
     </row>
     <row r="2154" spans="1:108">
       <c r="DA2154" t="s">
-        <v>2237</v>
+        <v>2239</v>
       </c>
     </row>
     <row r="2155" spans="1:108">
       <c r="DA2155" t="s">
-        <v>2238</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="2156" spans="1:108">
       <c r="DA2156" t="s">
-        <v>2239</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="2157" spans="1:108">
       <c r="DA2157" t="s">
-        <v>2240</v>
+        <v>2242</v>
       </c>
     </row>
     <row r="2158" spans="1:108">
       <c r="DA2158" t="s">
-        <v>2241</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="2159" spans="1:108">
       <c r="DA2159" t="s">
-        <v>2242</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="2160" spans="1:108">
       <c r="DA2160" t="s">
-        <v>2243</v>
+        <v>2245</v>
       </c>
     </row>
     <row r="2161" spans="1:108">
       <c r="DA2161" t="s">
-        <v>2244</v>
+        <v>2246</v>
       </c>
     </row>
     <row r="2162" spans="1:108">
       <c r="DA2162" t="s">
-        <v>2245</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="2163" spans="1:108">
       <c r="DA2163" t="s">
-        <v>2246</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="2164" spans="1:108">
       <c r="DA2164" t="s">
-        <v>2247</v>
+        <v>2249</v>
       </c>
     </row>
     <row r="2165" spans="1:108">
       <c r="DA2165" t="s">
-        <v>2248</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="2166" spans="1:108">
       <c r="DA2166" t="s">
-        <v>2249</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="2167" spans="1:108">
       <c r="DA2167" t="s">
-        <v>2250</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="2168" spans="1:108">
       <c r="DA2168" t="s">
-        <v>2251</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="2169" spans="1:108">
       <c r="DA2169" t="s">
-        <v>2252</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="2170" spans="1:108">
       <c r="DA2170" t="s">
-        <v>2253</v>
+        <v>2255</v>
       </c>
     </row>
     <row r="2171" spans="1:108">
       <c r="DA2171" t="s">
-        <v>2254</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="2172" spans="1:108">
       <c r="DA2172" t="s">
-        <v>2255</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="2173" spans="1:108">
       <c r="DA2173" t="s">
-        <v>2256</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="2174" spans="1:108">
       <c r="DA2174" t="s">
-        <v>2257</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="2175" spans="1:108">
       <c r="DA2175" t="s">
-        <v>2258</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="2176" spans="1:108">
       <c r="DA2176" t="s">
-        <v>2259</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="2177" spans="1:108">
       <c r="DA2177" t="s">
-        <v>2260</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="2178" spans="1:108">
       <c r="DA2178" t="s">
-        <v>2261</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="2179" spans="1:108">
       <c r="DA2179" t="s">
-        <v>2262</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="2180" spans="1:108">
       <c r="DA2180" t="s">
-        <v>2263</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="2181" spans="1:108">
       <c r="DA2181" t="s">
-        <v>2264</v>
+        <v>2266</v>
       </c>
     </row>
     <row r="2182" spans="1:108">
       <c r="DA2182" t="s">
-        <v>2265</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="2183" spans="1:108">
       <c r="DA2183" t="s">
-        <v>2266</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="2184" spans="1:108">
       <c r="DA2184" t="s">
-        <v>2267</v>
+        <v>2269</v>
       </c>
     </row>
     <row r="2185" spans="1:108">
       <c r="DA2185" t="s">
-        <v>2268</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="2186" spans="1:108">
       <c r="DA2186" t="s">
-        <v>2269</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="2187" spans="1:108">
       <c r="DA2187" t="s">
-        <v>2270</v>
+        <v>2272</v>
       </c>
     </row>
     <row r="2188" spans="1:108">
       <c r="DA2188" t="s">
-        <v>2271</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="2189" spans="1:108">
       <c r="DA2189" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="2190" spans="1:108">
       <c r="DA2190" t="s">
-        <v>2273</v>
+        <v>2275</v>
       </c>
     </row>
     <row r="2191" spans="1:108">
       <c r="DA2191" t="s">
-        <v>2274</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="2192" spans="1:108">
       <c r="DA2192" t="s">
-        <v>2275</v>
+        <v>2277</v>
       </c>
     </row>
     <row r="2193" spans="1:108">
       <c r="DA2193" t="s">
-        <v>2276</v>
+        <v>2278</v>
       </c>
     </row>
     <row r="2194" spans="1:108">
       <c r="DA2194" t="s">
-        <v>2277</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="2195" spans="1:108">
       <c r="DA2195" t="s">
-        <v>2278</v>
+        <v>2280</v>
       </c>
     </row>
     <row r="2196" spans="1:108">
       <c r="DA2196" t="s">
-        <v>2279</v>
+        <v>2281</v>
       </c>
     </row>
     <row r="2197" spans="1:108">
       <c r="DA2197" t="s">
-        <v>2280</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="2198" spans="1:108">
       <c r="DA2198" t="s">
-        <v>2281</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="2199" spans="1:108">
       <c r="DA2199" t="s">
-        <v>2282</v>
+        <v>2284</v>
       </c>
     </row>
     <row r="2200" spans="1:108">
       <c r="DA2200" t="s">
-        <v>2283</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="2201" spans="1:108">
       <c r="DA2201" t="s">
-        <v>2284</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="2202" spans="1:108">
       <c r="DA2202" t="s">
-        <v>2285</v>
+        <v>2287</v>
       </c>
     </row>
     <row r="2203" spans="1:108">
       <c r="DA2203" t="s">
-        <v>2286</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="2204" spans="1:108">
       <c r="DA2204" t="s">
-        <v>2287</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="2205" spans="1:108">
       <c r="DA2205" t="s">
-        <v>2288</v>
+        <v>2290</v>
       </c>
     </row>
     <row r="2206" spans="1:108">
       <c r="DA2206" t="s">
-        <v>2289</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="2207" spans="1:108">
       <c r="DA2207" t="s">
-        <v>2290</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="2208" spans="1:108">
       <c r="DA2208" t="s">
-        <v>2291</v>
+        <v>2293</v>
       </c>
     </row>
     <row r="2209" spans="1:108">
       <c r="DA2209" t="s">
-        <v>2292</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="2210" spans="1:108">
       <c r="DA2210" t="s">
-        <v>2293</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="2211" spans="1:108">
       <c r="DA2211" t="s">
-        <v>2294</v>
+        <v>2296</v>
       </c>
     </row>
     <row r="2212" spans="1:108">
       <c r="DA2212" t="s">
-        <v>2295</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="2213" spans="1:108">
       <c r="DA2213" t="s">
-        <v>2296</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="2214" spans="1:108">
       <c r="DA2214" t="s">
-        <v>2297</v>
+        <v>2299</v>
       </c>
     </row>
     <row r="2215" spans="1:108">
       <c r="DA2215" t="s">
-        <v>2298</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="2216" spans="1:108">
       <c r="DA2216" t="s">
-        <v>2299</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="2217" spans="1:108">
       <c r="DA2217" t="s">
-        <v>2300</v>
+        <v>2302</v>
       </c>
     </row>
     <row r="2218" spans="1:108">
       <c r="DA2218" t="s">
-        <v>2301</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="2219" spans="1:108">
       <c r="DA2219" t="s">
-        <v>2302</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="2220" spans="1:108">
       <c r="DA2220" t="s">
-        <v>2303</v>
+        <v>2305</v>
       </c>
     </row>
     <row r="2221" spans="1:108">
       <c r="DA2221" t="s">
-        <v>2304</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="2222" spans="1:108">
       <c r="DA2222" t="s">
-        <v>2305</v>
+        <v>2307</v>
       </c>
     </row>
     <row r="2223" spans="1:108">
       <c r="DA2223" t="s">
-        <v>2306</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="2224" spans="1:108">
       <c r="DA2224" t="s">
-        <v>2307</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="2225" spans="1:108">
       <c r="DA2225" t="s">
-        <v>2308</v>
+        <v>2310</v>
       </c>
     </row>
     <row r="2226" spans="1:108">
       <c r="DA2226" t="s">
-        <v>2309</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="2227" spans="1:108">
       <c r="DA2227" t="s">
-        <v>2310</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="2228" spans="1:108">
       <c r="DA2228" t="s">
-        <v>2311</v>
+        <v>2313</v>
       </c>
     </row>
     <row r="2229" spans="1:108">
       <c r="DA2229" t="s">
-        <v>2312</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="2230" spans="1:108">
       <c r="DA2230" t="s">
-        <v>2313</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="2231" spans="1:108">
       <c r="DA2231" t="s">
-        <v>2314</v>
+        <v>2316</v>
       </c>
     </row>
     <row r="2232" spans="1:108">
       <c r="DA2232" t="s">
-        <v>2315</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="2233" spans="1:108">
       <c r="DA2233" t="s">
-        <v>2316</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="2234" spans="1:108">
       <c r="DA2234" t="s">
-        <v>2317</v>
+        <v>2319</v>
       </c>
     </row>
     <row r="2235" spans="1:108">
       <c r="DA2235" t="s">
-        <v>2318</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="2236" spans="1:108">
       <c r="DA2236" t="s">
-        <v>2319</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="2237" spans="1:108">
       <c r="DA2237" t="s">
-        <v>2320</v>
+        <v>2322</v>
       </c>
     </row>
     <row r="2238" spans="1:108">
       <c r="DA2238" t="s">
-        <v>2321</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="2239" spans="1:108">
       <c r="DA2239" t="s">
-        <v>2322</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="2240" spans="1:108">
       <c r="DA2240" t="s">
-        <v>2323</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="2241" spans="1:108">
       <c r="DA2241" t="s">
-        <v>2324</v>
+        <v>2326</v>
       </c>
     </row>
     <row r="2242" spans="1:108">
       <c r="DA2242" t="s">
-        <v>2325</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="2243" spans="1:108">
       <c r="DA2243" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
     </row>
     <row r="2244" spans="1:108">
       <c r="DA2244" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
     </row>
     <row r="2245" spans="1:108">
       <c r="DA2245" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="2246" spans="1:108">
       <c r="DA2246" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
     </row>
     <row r="2247" spans="1:108">
       <c r="DA2247" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
     </row>
     <row r="2248" spans="1:108">
       <c r="DA2248" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="2249" spans="1:108">
       <c r="DA2249" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
     </row>
     <row r="2250" spans="1:108">
       <c r="DA2250" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
     </row>
     <row r="2251" spans="1:108">
       <c r="DA2251" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="2252" spans="1:108">
       <c r="DA2252" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
     </row>
     <row r="2253" spans="1:108">
       <c r="DA2253" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
     </row>
     <row r="2254" spans="1:108">
       <c r="DA2254" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="2255" spans="1:108">
       <c r="DA2255" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
     </row>
     <row r="2256" spans="1:108">
       <c r="DA2256" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
     </row>
     <row r="2257" spans="1:108">
       <c r="DA2257" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
     </row>
     <row r="2258" spans="1:108">
       <c r="DA2258" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="2259" spans="1:108">
       <c r="DA2259" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="2260" spans="1:108">
       <c r="DA2260" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
     </row>
     <row r="2261" spans="1:108">
       <c r="DA2261" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="2262" spans="1:108">
       <c r="DA2262" t="s">
-        <v>2345</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="2263" spans="1:108">
       <c r="DA2263" t="s">
-        <v>2346</v>
+        <v>2348</v>
       </c>
     </row>
     <row r="2264" spans="1:108">
       <c r="DA2264" t="s">
-        <v>2347</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="2265" spans="1:108">
       <c r="DA2265" t="s">
-        <v>2348</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="2266" spans="1:108">
       <c r="DA2266" t="s">
-        <v>2349</v>
+        <v>2351</v>
       </c>
     </row>
     <row r="2267" spans="1:108">
       <c r="DA2267" t="s">
-        <v>2350</v>
+        <v>2352</v>
       </c>
     </row>
     <row r="2268" spans="1:108">
       <c r="DA2268" t="s">
-        <v>2351</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="2269" spans="1:108">
       <c r="DA2269" t="s">
-        <v>2352</v>
+        <v>2354</v>
       </c>
     </row>
     <row r="2270" spans="1:108">
       <c r="DA2270" t="s">
-        <v>2353</v>
+        <v>2355</v>
       </c>
     </row>
     <row r="2271" spans="1:108">
       <c r="DA2271" t="s">
-        <v>2354</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="2272" spans="1:108">
       <c r="DA2272" t="s">
-        <v>2355</v>
+        <v>2357</v>
       </c>
     </row>
     <row r="2273" spans="1:108">
       <c r="DA2273" t="s">
-        <v>2356</v>
+        <v>2358</v>
       </c>
     </row>
     <row r="2274" spans="1:108">
       <c r="DA2274" t="s">
-        <v>2357</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="2275" spans="1:108">
       <c r="DA2275" t="s">
-        <v>2358</v>
+        <v>2360</v>
       </c>
     </row>
     <row r="2276" spans="1:108">
       <c r="DA2276" t="s">
-        <v>2359</v>
+        <v>2361</v>
       </c>
     </row>
     <row r="2277" spans="1:108">
       <c r="DA2277" t="s">
-        <v>2360</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="2278" spans="1:108">
       <c r="DA2278" t="s">
-        <v>2361</v>
+        <v>2363</v>
       </c>
     </row>
     <row r="2279" spans="1:108">
       <c r="DA2279" t="s">
-        <v>2362</v>
+        <v>2364</v>
       </c>
     </row>
     <row r="2280" spans="1:108">
       <c r="DA2280" t="s">
-        <v>2363</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="2281" spans="1:108">
       <c r="DA2281" t="s">
-        <v>2364</v>
+        <v>2366</v>
       </c>
     </row>
     <row r="2282" spans="1:108">
       <c r="DA2282" t="s">
-        <v>2365</v>
+        <v>2367</v>
       </c>
     </row>
     <row r="2283" spans="1:108">
       <c r="DA2283" t="s">
-        <v>2366</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="2284" spans="1:108">
       <c r="DA2284" t="s">
-        <v>2367</v>
+        <v>2369</v>
       </c>
     </row>
     <row r="2285" spans="1:108">
       <c r="DA2285" t="s">
-        <v>2368</v>
+        <v>2370</v>
       </c>
     </row>
     <row r="2286" spans="1:108">
       <c r="DA2286" t="s">
-        <v>2369</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="2287" spans="1:108">
       <c r="DA2287" t="s">
-        <v>2370</v>
+        <v>2372</v>
       </c>
     </row>
     <row r="2288" spans="1:108">
       <c r="DA2288" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
     </row>
     <row r="2289" spans="1:108">
       <c r="DA2289" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="2290" spans="1:108">
       <c r="DA2290" t="s">
-        <v>2373</v>
+        <v>2375</v>
       </c>
     </row>
     <row r="2291" spans="1:108">
       <c r="DA2291" t="s">
-        <v>2374</v>
+        <v>2376</v>
       </c>
     </row>
     <row r="2292" spans="1:108">
       <c r="DA2292" t="s">
-        <v>2375</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="2293" spans="1:108">
       <c r="DA2293" t="s">
-        <v>2376</v>
+        <v>2378</v>
       </c>
     </row>
     <row r="2294" spans="1:108">
       <c r="DA2294" t="s">
-        <v>2377</v>
+        <v>2379</v>
       </c>
     </row>
     <row r="2295" spans="1:108">
       <c r="DA2295" t="s">
-        <v>2378</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="2296" spans="1:108">
       <c r="DA2296" t="s">
-        <v>2379</v>
+        <v>2381</v>
       </c>
     </row>
     <row r="2297" spans="1:108">
       <c r="DA2297" t="s">
-        <v>2380</v>
+        <v>2382</v>
       </c>
     </row>
     <row r="2298" spans="1:108">
       <c r="DA2298" t="s">
-        <v>2381</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="2299" spans="1:108">
       <c r="DA2299" t="s">
-        <v>2382</v>
+        <v>2384</v>
       </c>
     </row>
     <row r="2300" spans="1:108">
       <c r="DA2300" t="s">
-        <v>2383</v>
+        <v>2385</v>
       </c>
     </row>
     <row r="2301" spans="1:108">
       <c r="DA2301" t="s">
-        <v>2384</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="2302" spans="1:108">
       <c r="DA2302" t="s">
-        <v>2385</v>
+        <v>2387</v>
       </c>
     </row>
     <row r="2303" spans="1:108">
       <c r="DA2303" t="s">
-        <v>2386</v>
+        <v>2388</v>
       </c>
     </row>
     <row r="2304" spans="1:108">
       <c r="DA2304" t="s">
-        <v>2387</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="2305" spans="1:108">
       <c r="DA2305" t="s">
-        <v>2388</v>
+        <v>2390</v>
       </c>
     </row>
     <row r="2306" spans="1:108">
       <c r="DA2306" t="s">
-        <v>2389</v>
+        <v>2391</v>
       </c>
     </row>
     <row r="2307" spans="1:108">
       <c r="DA2307" t="s">
-        <v>2390</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="2308" spans="1:108">
       <c r="DA2308" t="s">
-        <v>2391</v>
+        <v>2393</v>
       </c>
     </row>
     <row r="2309" spans="1:108">
       <c r="DA2309" t="s">
-        <v>2392</v>
+        <v>2394</v>
       </c>
     </row>
     <row r="2310" spans="1:108">
       <c r="DA2310" t="s">
-        <v>2393</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="2311" spans="1:108">
       <c r="DA2311" t="s">
-        <v>2394</v>
+        <v>2396</v>
       </c>
     </row>
     <row r="2312" spans="1:108">
       <c r="DA2312" t="s">
-        <v>2395</v>
+        <v>2397</v>
       </c>
     </row>
     <row r="2313" spans="1:108">
       <c r="DA2313" t="s">
-        <v>2396</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="2314" spans="1:108">
       <c r="DA2314" t="s">
-        <v>2397</v>
+        <v>2399</v>
       </c>
     </row>
     <row r="2315" spans="1:108">
       <c r="DA2315" t="s">
-        <v>2398</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="2316" spans="1:108">
       <c r="DA2316" t="s">
-        <v>2399</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="2317" spans="1:108">
       <c r="DA2317" t="s">
-        <v>2400</v>
+        <v>2402</v>
       </c>
     </row>
     <row r="2318" spans="1:108">
       <c r="DA2318" t="s">
-        <v>2401</v>
+        <v>2403</v>
       </c>
     </row>
     <row r="2319" spans="1:108">
       <c r="DA2319" t="s">
-        <v>2402</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="2320" spans="1:108">
       <c r="DA2320" t="s">
-        <v>2403</v>
+        <v>2405</v>
       </c>
     </row>
     <row r="2321" spans="1:108">
       <c r="DA2321" t="s">
-        <v>2404</v>
+        <v>2406</v>
       </c>
     </row>
     <row r="2322" spans="1:108">
       <c r="DA2322" t="s">
-        <v>2405</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="2323" spans="1:108">
       <c r="DA2323" t="s">
-        <v>2406</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="2324" spans="1:108">
       <c r="DA2324" t="s">
-        <v>2407</v>
+        <v>2409</v>
       </c>
     </row>
     <row r="2325" spans="1:108">
       <c r="DA2325" t="s">
-        <v>2408</v>
+        <v>2410</v>
       </c>
     </row>
     <row r="2326" spans="1:108">
       <c r="DA2326" t="s">
-        <v>2409</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="2327" spans="1:108">
       <c r="DA2327" t="s">
-        <v>2410</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="2328" spans="1:108">
       <c r="DA2328" t="s">
-        <v>2411</v>
+        <v>2413</v>
       </c>
     </row>
     <row r="2329" spans="1:108">
       <c r="DA2329" t="s">
-        <v>2412</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="2330" spans="1:108">
       <c r="DA2330" t="s">
-        <v>2413</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="2331" spans="1:108">
       <c r="DA2331" t="s">
-        <v>2414</v>
+        <v>2416</v>
       </c>
     </row>
     <row r="2332" spans="1:108">
       <c r="DA2332" t="s">
-        <v>2415</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="2333" spans="1:108">
       <c r="DA2333" t="s">
-        <v>2416</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="2334" spans="1:108">
       <c r="DA2334" t="s">
-        <v>2417</v>
+        <v>2419</v>
       </c>
     </row>
     <row r="2335" spans="1:108">
       <c r="DA2335" t="s">
-        <v>2418</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="2336" spans="1:108">
       <c r="DA2336" t="s">
-        <v>2419</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="2337" spans="1:108">
       <c r="DA2337" t="s">
-        <v>2420</v>
+        <v>2422</v>
       </c>
     </row>
     <row r="2338" spans="1:108">
       <c r="DA2338" t="s">
-        <v>2421</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="2339" spans="1:108">
       <c r="DA2339" t="s">
-        <v>2422</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="2340" spans="1:108">
       <c r="DA2340" t="s">
-        <v>2423</v>
+        <v>2425</v>
       </c>
     </row>
     <row r="2341" spans="1:108">
       <c r="DA2341" t="s">
-        <v>2424</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="2342" spans="1:108">
       <c r="DA2342" t="s">
-        <v>2425</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="2343" spans="1:108">
       <c r="DA2343" t="s">
-        <v>2426</v>
+        <v>2428</v>
       </c>
     </row>
     <row r="2344" spans="1:108">
       <c r="DA2344" t="s">
-        <v>2427</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="2345" spans="1:108">
       <c r="DA2345" t="s">
-        <v>2428</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="2346" spans="1:108">
       <c r="DA2346" t="s">
-        <v>2429</v>
+        <v>2431</v>
       </c>
     </row>
     <row r="2347" spans="1:108">
       <c r="DA2347" t="s">
-        <v>2430</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="2348" spans="1:108">
       <c r="DA2348" t="s">
-        <v>2431</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="2349" spans="1:108">
       <c r="DA2349" t="s">
-        <v>2432</v>
+        <v>2434</v>
       </c>
     </row>
     <row r="2350" spans="1:108">
       <c r="DA2350" t="s">
-        <v>2433</v>
+        <v>2435</v>
       </c>
     </row>
     <row r="2351" spans="1:108">
       <c r="DA2351" t="s">
-        <v>2434</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="2352" spans="1:108">
       <c r="DA2352" t="s">
-        <v>2435</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="2353" spans="1:108">
       <c r="DA2353" t="s">
-        <v>2436</v>
+        <v>2438</v>
       </c>
     </row>
     <row r="2354" spans="1:108">
       <c r="DA2354" t="s">
-        <v>2437</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="2355" spans="1:108">
       <c r="DA2355" t="s">
-        <v>2438</v>
+        <v>2440</v>
       </c>
     </row>
     <row r="2356" spans="1:108">
       <c r="DA2356" t="s">
-        <v>2439</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="2357" spans="1:108">
       <c r="DA2357" t="s">
-        <v>2440</v>
+        <v>2442</v>
       </c>
     </row>
     <row r="2358" spans="1:108">
       <c r="DA2358" t="s">
-        <v>2441</v>
+        <v>2443</v>
       </c>
     </row>
     <row r="2359" spans="1:108">
       <c r="DA2359" t="s">
-        <v>2442</v>
+        <v>2444</v>
       </c>
     </row>
     <row r="2360" spans="1:108">
       <c r="DA2360" t="s">
-        <v>2443</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="2361" spans="1:108">
       <c r="DA2361" t="s">
-        <v>2444</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="2362" spans="1:108">
       <c r="DA2362" t="s">
-        <v>2445</v>
+        <v>2447</v>
       </c>
     </row>
     <row r="2363" spans="1:108">
       <c r="DA2363" t="s">
-        <v>2446</v>
+        <v>2448</v>
       </c>
     </row>
     <row r="2364" spans="1:108">
       <c r="DA2364" t="s">
-        <v>2447</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="2365" spans="1:108">
       <c r="DA2365" t="s">
-        <v>2448</v>
+        <v>2450</v>
       </c>
     </row>
     <row r="2366" spans="1:108">
       <c r="DA2366" t="s">
-        <v>2449</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="2367" spans="1:108">
       <c r="DA2367" t="s">
-        <v>2450</v>
+        <v>2452</v>
       </c>
     </row>
     <row r="2368" spans="1:108">
       <c r="DA2368" t="s">
-        <v>2451</v>
+        <v>2453</v>
       </c>
     </row>
     <row r="2369" spans="1:108">
       <c r="DA2369" t="s">
-        <v>2452</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="2370" spans="1:108">
       <c r="DA2370" t="s">
-        <v>2453</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="2371" spans="1:108">
       <c r="DA2371" t="s">
-        <v>2454</v>
+        <v>2456</v>
       </c>
     </row>
     <row r="2372" spans="1:108">
       <c r="DA2372" t="s">
-        <v>2455</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="2373" spans="1:108">
       <c r="DA2373" t="s">
-        <v>2456</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="2374" spans="1:108">
       <c r="DA2374" t="s">
-        <v>2457</v>
+        <v>2459</v>
       </c>
     </row>
     <row r="2375" spans="1:108">
       <c r="DA2375" t="s">
-        <v>2458</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="2376" spans="1:108">
       <c r="DA2376" t="s">
-        <v>2459</v>
+        <v>2461</v>
       </c>
     </row>
     <row r="2377" spans="1:108">
       <c r="DA2377" t="s">
-        <v>2460</v>
+        <v>2462</v>
       </c>
     </row>
     <row r="2378" spans="1:108">
       <c r="DA2378" t="s">
-        <v>2461</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="2379" spans="1:108">
       <c r="DA2379" t="s">
-        <v>2462</v>
+        <v>2464</v>
       </c>
     </row>
     <row r="2380" spans="1:108">
       <c r="DA2380" t="s">
-        <v>2463</v>
+        <v>2465</v>
       </c>
     </row>
     <row r="2381" spans="1:108">
       <c r="DA2381" t="s">
-        <v>2464</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="2382" spans="1:108">
       <c r="DA2382" t="s">
-        <v>2465</v>
+        <v>2467</v>
       </c>
     </row>
     <row r="2383" spans="1:108">
       <c r="DA2383" t="s">
-        <v>2466</v>
+        <v>2468</v>
       </c>
     </row>
     <row r="2384" spans="1:108">
       <c r="DA2384" t="s">
-        <v>2467</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="2385" spans="1:108">
       <c r="DA2385" t="s">
-        <v>2468</v>
+        <v>2470</v>
       </c>
     </row>
     <row r="2386" spans="1:108">
       <c r="DA2386" t="s">
-        <v>2469</v>
+        <v>2471</v>
       </c>
     </row>
     <row r="2387" spans="1:108">
       <c r="DA2387" t="s">
-        <v>2470</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="2388" spans="1:108">
       <c r="DA2388" t="s">
-        <v>2471</v>
+        <v>2473</v>
       </c>
     </row>
     <row r="2389" spans="1:108">
       <c r="DA2389" t="s">
-        <v>2472</v>
+        <v>2474</v>
       </c>
     </row>
     <row r="2390" spans="1:108">
       <c r="DA2390" t="s">
-        <v>2473</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="2391" spans="1:108">
       <c r="DA2391" t="s">
-        <v>2474</v>
+        <v>2476</v>
       </c>
     </row>
     <row r="2392" spans="1:108">
       <c r="DA2392" t="s">
-        <v>2475</v>
+        <v>2477</v>
       </c>
     </row>
     <row r="2393" spans="1:108">
       <c r="DA2393" t="s">
-        <v>2476</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="2394" spans="1:108">
       <c r="DA2394" t="s">
-        <v>2477</v>
+        <v>2479</v>
       </c>
     </row>
     <row r="2395" spans="1:108">
       <c r="DA2395" t="s">
-        <v>2478</v>
+        <v>2480</v>
       </c>
     </row>
     <row r="2396" spans="1:108">
       <c r="DA2396" t="s">
-        <v>2479</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="2397" spans="1:108">
       <c r="DA2397" t="s">
-        <v>2480</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="2398" spans="1:108">
       <c r="DA2398" t="s">
-        <v>2481</v>
+        <v>2483</v>
       </c>
     </row>
     <row r="2399" spans="1:108">
       <c r="DA2399" t="s">
-        <v>2482</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="2400" spans="1:108">
       <c r="DA2400" t="s">
-        <v>2483</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="2401" spans="1:108">
       <c r="DA2401" t="s">
-        <v>2484</v>
+        <v>2486</v>
       </c>
     </row>
     <row r="2402" spans="1:108">
       <c r="DA2402" t="s">
-        <v>2485</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="2403" spans="1:108">
       <c r="DA2403" t="s">
-        <v>2486</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="2404" spans="1:108">
       <c r="DA2404" t="s">
-        <v>2487</v>
+        <v>2489</v>
       </c>
     </row>
     <row r="2405" spans="1:108">
       <c r="DA2405" t="s">
-        <v>2488</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="2406" spans="1:108">
       <c r="DA2406" t="s">
-        <v>2489</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="2407" spans="1:108">
       <c r="DA2407" t="s">
-        <v>2490</v>
+        <v>2492</v>
       </c>
     </row>
     <row r="2408" spans="1:108">
       <c r="DA2408" t="s">
-        <v>2491</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="2409" spans="1:108">
       <c r="DA2409" t="s">
-        <v>2492</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="2410" spans="1:108">
       <c r="DA2410" t="s">
-        <v>2493</v>
+        <v>2495</v>
       </c>
     </row>
     <row r="2411" spans="1:108">
       <c r="DA2411" t="s">
-        <v>2494</v>
+        <v>2496</v>
       </c>
     </row>
     <row r="2412" spans="1:108">
       <c r="DA2412" t="s">
-        <v>2495</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="2413" spans="1:108">
       <c r="DA2413" t="s">
-        <v>2496</v>
+        <v>2498</v>
       </c>
     </row>
     <row r="2414" spans="1:108">
       <c r="DA2414" t="s">
-        <v>2497</v>
+        <v>2499</v>
       </c>
     </row>
     <row r="2415" spans="1:108">
       <c r="DA2415" t="s">
-        <v>2498</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="2416" spans="1:108">
       <c r="DA2416" t="s">
-        <v>2499</v>
+        <v>2501</v>
       </c>
     </row>
     <row r="2417" spans="1:108">
       <c r="DA2417" t="s">
-        <v>2500</v>
+        <v>2502</v>
       </c>
     </row>
     <row r="2418" spans="1:108">
       <c r="DA2418" t="s">
-        <v>2501</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="2419" spans="1:108">
       <c r="DA2419" t="s">
-        <v>2502</v>
+        <v>2504</v>
       </c>
     </row>
     <row r="2420" spans="1:108">
       <c r="DA2420" t="s">
-        <v>2503</v>
+        <v>2505</v>
       </c>
     </row>
     <row r="2421" spans="1:108">
       <c r="DA2421" t="s">
-        <v>2504</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="2422" spans="1:108">
       <c r="DA2422" t="s">
-        <v>2505</v>
+        <v>2507</v>
       </c>
     </row>
     <row r="2423" spans="1:108">
       <c r="DA2423" t="s">
-        <v>2506</v>
+        <v>2508</v>
       </c>
     </row>
     <row r="2424" spans="1:108">
       <c r="DA2424" t="s">
-        <v>2507</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="2425" spans="1:108">
       <c r="DA2425" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
     </row>
     <row r="2426" spans="1:108">
       <c r="DA2426" t="s">
-        <v>2509</v>
+        <v>2511</v>
       </c>
     </row>
     <row r="2427" spans="1:108">
       <c r="DA2427" t="s">
-        <v>2510</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="2428" spans="1:108">
       <c r="DA2428" t="s">
-        <v>2511</v>
+        <v>2513</v>
       </c>
     </row>
     <row r="2429" spans="1:108">
       <c r="DA2429" t="s">
-        <v>2512</v>
+        <v>2514</v>
       </c>
     </row>
     <row r="2430" spans="1:108">
       <c r="DA2430" t="s">
-        <v>2513</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="2431" spans="1:108">
       <c r="DA2431" t="s">
-        <v>2514</v>
+        <v>2516</v>
       </c>
     </row>
     <row r="2432" spans="1:108">
       <c r="DA2432" t="s">
-        <v>2515</v>
+        <v>2517</v>
       </c>
     </row>
     <row r="2433" spans="1:108">
       <c r="DA2433" t="s">
-        <v>2516</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="2434" spans="1:108">
       <c r="DA2434" t="s">
-        <v>2517</v>
+        <v>2519</v>
       </c>
     </row>
     <row r="2435" spans="1:108">
       <c r="DA2435" t="s">
-        <v>2518</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="2436" spans="1:108">
       <c r="DA2436" t="s">
-        <v>2519</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="2437" spans="1:108">
       <c r="DA2437" t="s">
-        <v>2520</v>
+        <v>2522</v>
       </c>
     </row>
     <row r="2438" spans="1:108">
       <c r="DA2438" t="s">
-        <v>2521</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="2439" spans="1:108">
       <c r="DA2439" t="s">
-        <v>2522</v>
+        <v>2524</v>
       </c>
     </row>
     <row r="2440" spans="1:108">
       <c r="DA2440" t="s">
-        <v>2523</v>
+        <v>2525</v>
       </c>
     </row>
     <row r="2441" spans="1:108">
       <c r="DA2441" t="s">
-        <v>2524</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="2442" spans="1:108">
       <c r="DA2442" t="s">
-        <v>2525</v>
+        <v>2527</v>
       </c>
     </row>
     <row r="2443" spans="1:108">
       <c r="DA2443" t="s">
-        <v>2526</v>
+        <v>2528</v>
       </c>
     </row>
     <row r="2444" spans="1:108">
       <c r="DA2444" t="s">
-        <v>2527</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="2445" spans="1:108">
       <c r="DA2445" t="s">
-        <v>2528</v>
+        <v>2530</v>
       </c>
     </row>
     <row r="2446" spans="1:108">
       <c r="DA2446" t="s">
-        <v>2529</v>
+        <v>2531</v>
       </c>
     </row>
     <row r="2447" spans="1:108">
       <c r="DA2447" t="s">
-        <v>2530</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="2448" spans="1:108">
       <c r="DA2448" t="s">
-        <v>2531</v>
+        <v>2533</v>
       </c>
     </row>
     <row r="2449" spans="1:108">
       <c r="DA2449" t="s">
-        <v>2532</v>
+        <v>2534</v>
       </c>
     </row>
     <row r="2450" spans="1:108">
       <c r="DA2450" t="s">
-        <v>2533</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="2451" spans="1:108">
       <c r="DA2451" t="s">
-        <v>2534</v>
+        <v>2536</v>
       </c>
     </row>
     <row r="2452" spans="1:108">
       <c r="DA2452" t="s">
-        <v>2535</v>
+        <v>2537</v>
       </c>
     </row>
     <row r="2453" spans="1:108">
       <c r="DA2453" t="s">
-        <v>2536</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="2454" spans="1:108">
       <c r="DA2454" t="s">
-        <v>2537</v>
+        <v>2539</v>
       </c>
     </row>
     <row r="2455" spans="1:108">
       <c r="DA2455" t="s">
-        <v>2538</v>
+        <v>2540</v>
       </c>
     </row>
     <row r="2456" spans="1:108">
       <c r="DA2456" t="s">
-        <v>2539</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="2457" spans="1:108">
       <c r="DA2457" t="s">
-        <v>2540</v>
+        <v>2542</v>
       </c>
     </row>
     <row r="2458" spans="1:108">
       <c r="DA2458" t="s">
-        <v>2541</v>
+        <v>2543</v>
       </c>
     </row>
     <row r="2459" spans="1:108">
       <c r="DA2459" t="s">
-        <v>2542</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="2460" spans="1:108">
       <c r="DA2460" t="s">
-        <v>2543</v>
+        <v>2545</v>
       </c>
     </row>
     <row r="2461" spans="1:108">
       <c r="DA2461" t="s">
-        <v>2544</v>
+        <v>2546</v>
       </c>
     </row>
     <row r="2462" spans="1:108">
       <c r="DA2462" t="s">
-        <v>2545</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="2463" spans="1:108">
       <c r="DA2463" t="s">
-        <v>2546</v>
+        <v>2548</v>
       </c>
     </row>
     <row r="2464" spans="1:108">
       <c r="DA2464" t="s">
-        <v>2547</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="2465" spans="1:108">
       <c r="DA2465" t="s">
-        <v>2548</v>
+        <v>2550</v>
       </c>
     </row>
     <row r="2466" spans="1:108">
       <c r="DA2466" t="s">
-        <v>2549</v>
+        <v>2551</v>
       </c>
     </row>
     <row r="2467" spans="1:108">
       <c r="DA2467" t="s">
-        <v>2550</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="2468" spans="1:108">
       <c r="DA2468" t="s">
-        <v>2551</v>
+        <v>2553</v>
       </c>
     </row>
     <row r="2469" spans="1:108">
       <c r="DA2469" t="s">
-        <v>2552</v>
+        <v>2554</v>
       </c>
     </row>
     <row r="2470" spans="1:108">
       <c r="DA2470" t="s">
-        <v>2553</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="2471" spans="1:108">
       <c r="DA2471" t="s">
-        <v>2554</v>
+        <v>2556</v>
       </c>
     </row>
     <row r="2472" spans="1:108">
       <c r="DA2472" t="s">
-        <v>2555</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="2473" spans="1:108">
       <c r="DA2473" t="s">
-        <v>2556</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="2474" spans="1:108">
       <c r="DA2474" t="s">
-        <v>2557</v>
+        <v>2559</v>
       </c>
     </row>
     <row r="2475" spans="1:108">
       <c r="DA2475" t="s">
-        <v>2558</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="2476" spans="1:108">
       <c r="DA2476" t="s">
-        <v>2559</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="2477" spans="1:108">
       <c r="DA2477" t="s">
-        <v>2560</v>
+        <v>2562</v>
       </c>
     </row>
     <row r="2478" spans="1:108">
       <c r="DA2478" t="s">
-        <v>2561</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="2479" spans="1:108">
       <c r="DA2479" t="s">
-        <v>2562</v>
+        <v>2564</v>
       </c>
     </row>
     <row r="2480" spans="1:108">
       <c r="DA2480" t="s">
-        <v>2563</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="2481" spans="1:108">
       <c r="DA2481" t="s">
-        <v>2564</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="2482" spans="1:108">
       <c r="DA2482" t="s">
-        <v>2565</v>
+        <v>2567</v>
       </c>
     </row>
     <row r="2483" spans="1:108">
       <c r="DA2483" t="s">
-        <v>2566</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="2484" spans="1:108">
       <c r="DA2484" t="s">
-        <v>2567</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="2485" spans="1:108">
       <c r="DA2485" t="s">
-        <v>2568</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="2486" spans="1:108">
       <c r="DA2486" t="s">
-        <v>2569</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="2487" spans="1:108">
       <c r="DA2487" t="s">
-        <v>2570</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="2488" spans="1:108">
       <c r="DA2488" t="s">
-        <v>2571</v>
+        <v>2573</v>
       </c>
     </row>
     <row r="2489" spans="1:108">
       <c r="DA2489" t="s">
-        <v>2572</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="2490" spans="1:108">
       <c r="DA2490" t="s">
-        <v>2573</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="2491" spans="1:108">
       <c r="DA2491" t="s">
-        <v>2574</v>
+        <v>2576</v>
       </c>
     </row>
     <row r="2492" spans="1:108">
       <c r="DA2492" t="s">
-        <v>2575</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="2493" spans="1:108">
       <c r="DA2493" t="s">
-        <v>2576</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="2494" spans="1:108">
       <c r="DA2494" t="s">
-        <v>2577</v>
+        <v>2579</v>
       </c>
     </row>
     <row r="2495" spans="1:108">
       <c r="DA2495" t="s">
-        <v>2578</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="2496" spans="1:108">
       <c r="DA2496" t="s">
-        <v>2579</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="2497" spans="1:108">
       <c r="DA2497" t="s">
-        <v>2580</v>
+        <v>2582</v>
       </c>
     </row>
     <row r="2498" spans="1:108">
       <c r="DA2498" t="s">
-        <v>2581</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="2499" spans="1:108">
       <c r="DA2499" t="s">
-        <v>2582</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="2500" spans="1:108">
       <c r="DA2500" t="s">
-        <v>2583</v>
+        <v>2585</v>
       </c>
     </row>
     <row r="2501" spans="1:108">
       <c r="DA2501" t="s">
-        <v>2584</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="2502" spans="1:108">
       <c r="DA2502" t="s">
-        <v>2585</v>
+        <v>2587</v>
       </c>
     </row>
     <row r="2503" spans="1:108">
       <c r="DA2503" t="s">
-        <v>2586</v>
+        <v>2588</v>
       </c>
     </row>
     <row r="2504" spans="1:108">
       <c r="DA2504" t="s">
-        <v>2587</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="2505" spans="1:108">
       <c r="DA2505" t="s">
-        <v>2588</v>
+        <v>2590</v>
       </c>
     </row>
     <row r="2506" spans="1:108">
       <c r="DA2506" t="s">
-        <v>2589</v>
+        <v>2591</v>
       </c>
     </row>
     <row r="2507" spans="1:108">
       <c r="DA2507" t="s">
-        <v>2590</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="2508" spans="1:108">
       <c r="DA2508" t="s">
-        <v>2591</v>
+        <v>2593</v>
       </c>
     </row>
     <row r="2509" spans="1:108">
       <c r="DA2509" t="s">
-        <v>2592</v>
+        <v>2594</v>
       </c>
     </row>
     <row r="2510" spans="1:108">
       <c r="DA2510" t="s">
-        <v>2593</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="2511" spans="1:108">
       <c r="DA2511" t="s">
-        <v>2594</v>
+        <v>2596</v>
       </c>
     </row>
     <row r="2512" spans="1:108">
       <c r="DA2512" t="s">
-        <v>2595</v>
+        <v>2597</v>
       </c>
     </row>
     <row r="2513" spans="1:108">
       <c r="DA2513" t="s">
-        <v>2596</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="2514" spans="1:108">
       <c r="DA2514" t="s">
-        <v>2597</v>
+        <v>2599</v>
       </c>
     </row>
     <row r="2515" spans="1:108">
       <c r="DA2515" t="s">
-        <v>2598</v>
+        <v>2600</v>
       </c>
     </row>
     <row r="2516" spans="1:108">
       <c r="DA2516" t="s">
-        <v>2599</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="2517" spans="1:108">
       <c r="DA2517" t="s">
-        <v>2600</v>
+        <v>2602</v>
       </c>
     </row>
     <row r="2518" spans="1:108">
       <c r="DA2518" t="s">
-        <v>2601</v>
+        <v>2603</v>
       </c>
     </row>
     <row r="2519" spans="1:108">
       <c r="DA2519" t="s">
-        <v>2602</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="2520" spans="1:108">
       <c r="DA2520" t="s">
-        <v>2603</v>
+        <v>2605</v>
       </c>
     </row>
     <row r="2521" spans="1:108">
       <c r="DA2521" t="s">
-        <v>2604</v>
+        <v>2606</v>
       </c>
     </row>
     <row r="2522" spans="1:108">
       <c r="DA2522" t="s">
-        <v>2605</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="2523" spans="1:108">
       <c r="DA2523" t="s">
-        <v>2606</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="2524" spans="1:108">
       <c r="DA2524" t="s">
-        <v>2607</v>
+        <v>2609</v>
       </c>
     </row>
     <row r="2525" spans="1:108">
       <c r="DA2525" t="s">
-        <v>2608</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="2526" spans="1:108">
       <c r="DA2526" t="s">
-        <v>2609</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="2527" spans="1:108">
       <c r="DA2527" t="s">
-        <v>2610</v>
+        <v>2612</v>
       </c>
     </row>
     <row r="2528" spans="1:108">
       <c r="DA2528" t="s">
-        <v>2611</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="2529" spans="1:108">
       <c r="DA2529" t="s">
-        <v>2612</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="2530" spans="1:108">
       <c r="DA2530" t="s">
-        <v>2613</v>
+        <v>2615</v>
       </c>
     </row>
     <row r="2531" spans="1:108">
       <c r="DA2531" t="s">
-        <v>2614</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="2532" spans="1:108">
       <c r="DA2532" t="s">
-        <v>2615</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="2533" spans="1:108">
       <c r="DA2533" t="s">
-        <v>2616</v>
+        <v>2618</v>
       </c>
     </row>
     <row r="2534" spans="1:108">
       <c r="DA2534" t="s">
-        <v>2617</v>
+        <v>2619</v>
       </c>
     </row>
     <row r="2535" spans="1:108">
       <c r="DA2535" t="s">
-        <v>2618</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="2536" spans="1:108">
       <c r="DA2536" t="s">
-        <v>2619</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="2537" spans="1:108">
       <c r="DA2537" t="s">
-        <v>2620</v>
+        <v>2622</v>
       </c>
     </row>
     <row r="2538" spans="1:108">
       <c r="DA2538" t="s">
-        <v>2621</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="2539" spans="1:108">
       <c r="DA2539" t="s">
-        <v>2622</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="2540" spans="1:108">
       <c r="DA2540" t="s">
-        <v>2623</v>
+        <v>2625</v>
       </c>
     </row>
     <row r="2541" spans="1:108">
       <c r="DA2541" t="s">
-        <v>2624</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="2542" spans="1:108">
       <c r="DA2542" t="s">
-        <v>2624</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="2543" spans="1:108">
       <c r="DA2543" t="s">
-        <v>2624</v>
+        <v>2628</v>
       </c>
     </row>
     <row r="2544" spans="1:108">
       <c r="DA2544" t="s">
-        <v>2625</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="2545" spans="1:108">
       <c r="DA2545" t="s">
-        <v>2626</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="2546" spans="1:108">
       <c r="DA2546" t="s">
-        <v>2627</v>
+        <v>2631</v>
       </c>
     </row>
     <row r="2547" spans="1:108">
       <c r="DA2547" t="s">
-        <v>2628</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="2548" spans="1:108">
       <c r="DA2548" t="s">
-        <v>2629</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="2549" spans="1:108">
       <c r="DA2549" t="s">
-        <v>2630</v>
+        <v>2634</v>
       </c>
     </row>
     <row r="2550" spans="1:108">
       <c r="DA2550" t="s">
-        <v>2631</v>
+        <v>2635</v>
       </c>
     </row>
     <row r="2551" spans="1:108">
       <c r="DA2551" t="s">
-        <v>2632</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="2552" spans="1:108">
       <c r="DA2552" t="s">
-        <v>2633</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="2553" spans="1:108">
       <c r="DA2553" t="s">
-        <v>2634</v>
+        <v>2638</v>
       </c>
     </row>
     <row r="2554" spans="1:108">
       <c r="DA2554" t="s">
-        <v>2635</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="2555" spans="1:108">
       <c r="DA2555" t="s">
-        <v>2636</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="2556" spans="1:108">
       <c r="DA2556" t="s">
-        <v>2637</v>
+        <v>2641</v>
       </c>
     </row>
     <row r="2557" spans="1:108">
       <c r="DA2557" t="s">
-        <v>2638</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="2558" spans="1:108">
       <c r="DA2558" t="s">
-        <v>2639</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="2559" spans="1:108">
       <c r="DA2559" t="s">
-        <v>2640</v>
+        <v>2644</v>
       </c>
     </row>
     <row r="2560" spans="1:108">
       <c r="DA2560" t="s">
-        <v>2641</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="2561" spans="1:108">
       <c r="DA2561" t="s">
-        <v>2642</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="2562" spans="1:108">
       <c r="DA2562" t="s">
-        <v>2643</v>
+        <v>2647</v>
       </c>
     </row>
     <row r="2563" spans="1:108">
       <c r="DA2563" t="s">
-        <v>2644</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="2564" spans="1:108">
       <c r="DA2564" t="s">
-        <v>2645</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="2565" spans="1:108">
       <c r="DA2565" t="s">
-        <v>2646</v>
+        <v>2650</v>
       </c>
     </row>
     <row r="2566" spans="1:108">
       <c r="DA2566" t="s">
-        <v>2647</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="2567" spans="1:108">
       <c r="DA2567" t="s">
-        <v>2648</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="2568" spans="1:108">
       <c r="DA2568" t="s">
-        <v>2649</v>
+        <v>2653</v>
       </c>
     </row>
     <row r="2569" spans="1:108">
       <c r="DA2569" t="s">
-        <v>2650</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="2570" spans="1:108">
       <c r="DA2570" t="s">
-        <v>2651</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="2571" spans="1:108">
       <c r="DA2571" t="s">
-        <v>2652</v>
+        <v>2656</v>
       </c>
     </row>
     <row r="2572" spans="1:108">
       <c r="DA2572" t="s">
-        <v>2653</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="2573" spans="1:108">
       <c r="DA2573" t="s">
-        <v>2654</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="2574" spans="1:108">
       <c r="DA2574" t="s">
-        <v>2655</v>
+        <v>2659</v>
       </c>
     </row>
     <row r="2575" spans="1:108">
       <c r="DA2575" t="s">
-        <v>2656</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="2576" spans="1:108">
       <c r="DA2576" t="s">
-        <v>2657</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="2577" spans="1:108">
       <c r="DA2577" t="s">
-        <v>2658</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="2578" spans="1:108">
       <c r="DA2578" t="s">
-        <v>2659</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="2579" spans="1:108">
       <c r="DA2579" t="s">
-        <v>2660</v>
+        <v>2662</v>
       </c>
     </row>
     <row r="2580" spans="1:108">
       <c r="DA2580" t="s">
-        <v>2661</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="2581" spans="1:108">
       <c r="DA2581" t="s">
-        <v>2662</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="2582" spans="1:108">
       <c r="DA2582" t="s">
-        <v>2663</v>
+        <v>2665</v>
       </c>
     </row>
     <row r="2583" spans="1:108">
       <c r="DA2583" t="s">
-        <v>2664</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="2584" spans="1:108">
       <c r="DA2584" t="s">
-        <v>2665</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="2585" spans="1:108">
       <c r="DA2585" t="s">
-        <v>2666</v>
+        <v>2668</v>
       </c>
     </row>
     <row r="2586" spans="1:108">
       <c r="DA2586" t="s">
-        <v>2667</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="2587" spans="1:108">
       <c r="DA2587" t="s">
-        <v>2668</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="2588" spans="1:108">
       <c r="DA2588" t="s">
-        <v>2669</v>
+        <v>2671</v>
       </c>
     </row>
     <row r="2589" spans="1:108">
       <c r="DA2589" t="s">
-        <v>2670</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="2590" spans="1:108">
       <c r="DA2590" t="s">
-        <v>2671</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="2591" spans="1:108">
       <c r="DA2591" t="s">
-        <v>2672</v>
+        <v>2674</v>
       </c>
     </row>
     <row r="2592" spans="1:108">
       <c r="DA2592" t="s">
-        <v>2673</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="2593" spans="1:108">
       <c r="DA2593" t="s">
-        <v>2674</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="2594" spans="1:108">
       <c r="DA2594" t="s">
-        <v>2675</v>
+        <v>2677</v>
       </c>
     </row>
     <row r="2595" spans="1:108">
       <c r="DA2595" t="s">
-        <v>2676</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="2596" spans="1:108">
       <c r="DA2596" t="s">
-        <v>2677</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="2597" spans="1:108">
       <c r="DA2597" t="s">
-        <v>2678</v>
+        <v>2680</v>
       </c>
     </row>
     <row r="2598" spans="1:108">
       <c r="DA2598" t="s">
-        <v>2679</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="2599" spans="1:108">
       <c r="DA2599" t="s">
-        <v>2680</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="2600" spans="1:108">
       <c r="DA2600" t="s">
-        <v>2681</v>
+        <v>2683</v>
       </c>
     </row>
     <row r="2601" spans="1:108">
       <c r="DA2601" t="s">
-        <v>2682</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="2602" spans="1:108">
       <c r="DA2602" t="s">
-        <v>2683</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="2603" spans="1:108">
       <c r="DA2603" t="s">
-        <v>2684</v>
+        <v>2686</v>
       </c>
     </row>
     <row r="2604" spans="1:108">
       <c r="DA2604" t="s">
-        <v>2685</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="2605" spans="1:108">
       <c r="DA2605" t="s">
-        <v>2686</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="2606" spans="1:108">
       <c r="DA2606" t="s">
-        <v>2687</v>
+        <v>2689</v>
       </c>
     </row>
     <row r="2607" spans="1:108">
       <c r="DA2607" t="s">
-        <v>2688</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="2608" spans="1:108">
       <c r="DA2608" t="s">
-        <v>2689</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="2609" spans="1:108">
       <c r="DA2609" t="s">
-        <v>2690</v>
+        <v>2692</v>
       </c>
     </row>
     <row r="2610" spans="1:108">
       <c r="DA2610" t="s">
-        <v>2691</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="2611" spans="1:108">
       <c r="DA2611" t="s">
-        <v>2692</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="2612" spans="1:108">
       <c r="DA2612" t="s">
-        <v>2693</v>
+        <v>2695</v>
       </c>
     </row>
     <row r="2613" spans="1:108">
       <c r="DA2613" t="s">
-        <v>2694</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="2614" spans="1:108">
       <c r="DA2614" t="s">
-        <v>2695</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="2615" spans="1:108">
       <c r="DA2615" t="s">
-        <v>2696</v>
+        <v>2698</v>
       </c>
     </row>
     <row r="2616" spans="1:108">
       <c r="DA2616" t="s">
-        <v>2697</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="2617" spans="1:108">
       <c r="DA2617" t="s">
-        <v>2698</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="2618" spans="1:108">
       <c r="DA2618" t="s">
-        <v>2699</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="2619" spans="1:108">
       <c r="DA2619" t="s">
-        <v>2700</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="2620" spans="1:108">
       <c r="DA2620" t="s">
-        <v>2701</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="2621" spans="1:108">
       <c r="DA2621" t="s">
-        <v>2702</v>
+        <v>2704</v>
       </c>
     </row>
     <row r="2622" spans="1:108">
       <c r="DA2622" t="s">
-        <v>2703</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="2623" spans="1:108">
       <c r="DA2623" t="s">
-        <v>2704</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="2624" spans="1:108">
       <c r="DA2624" t="s">
-        <v>2705</v>
+        <v>2707</v>
       </c>
     </row>
     <row r="2625" spans="1:108">
       <c r="DA2625" t="s">
-        <v>2706</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="2626" spans="1:108">
       <c r="DA2626" t="s">
-        <v>2707</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="2627" spans="1:108">
       <c r="DA2627" t="s">
-        <v>2708</v>
+        <v>2710</v>
       </c>
     </row>
     <row r="2628" spans="1:108">
       <c r="DA2628" t="s">
-        <v>2709</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="2629" spans="1:108">
       <c r="DA2629" t="s">
-        <v>2710</v>
+        <v>2712</v>
       </c>
     </row>
     <row r="2630" spans="1:108">
       <c r="DA2630" t="s">
-        <v>2711</v>
+        <v>2713</v>
       </c>
     </row>
     <row r="2631" spans="1:108">
       <c r="DA2631" t="s">
-        <v>2712</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="2632" spans="1:108">
       <c r="DA2632" t="s">
-        <v>2713</v>
+        <v>2715</v>
       </c>
     </row>
     <row r="2633" spans="1:108">
       <c r="DA2633" t="s">
-        <v>2714</v>
+        <v>2716</v>
       </c>
     </row>
     <row r="2634" spans="1:108">
       <c r="DA2634" t="s">
-        <v>2715</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="2635" spans="1:108">
       <c r="DA2635" t="s">
-        <v>2716</v>
+        <v>2718</v>
       </c>
     </row>
     <row r="2636" spans="1:108">
       <c r="DA2636" t="s">
-        <v>2717</v>
+        <v>2719</v>
       </c>
     </row>
     <row r="2637" spans="1:108">
       <c r="DA2637" t="s">
-        <v>2718</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="2638" spans="1:108">
       <c r="DA2638" t="s">
-        <v>2719</v>
+        <v>2721</v>
       </c>
     </row>
     <row r="2639" spans="1:108">
       <c r="DA2639" t="s">
-        <v>2720</v>
+        <v>2722</v>
       </c>
     </row>
     <row r="2640" spans="1:108">
       <c r="DA2640" t="s">
-        <v>2721</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="2641" spans="1:108">
       <c r="DA2641" t="s">
-        <v>2722</v>
+        <v>2724</v>
       </c>
     </row>
     <row r="2642" spans="1:108">
       <c r="DA2642" t="s">
-        <v>2723</v>
+        <v>2725</v>
       </c>
     </row>
     <row r="2643" spans="1:108">
       <c r="DA2643" t="s">
-        <v>2724</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="2644" spans="1:108">
       <c r="DA2644" t="s">
-        <v>2725</v>
+        <v>2727</v>
       </c>
     </row>
     <row r="2645" spans="1:108">
       <c r="DA2645" t="s">
-        <v>2726</v>
+        <v>2728</v>
       </c>
     </row>
     <row r="2646" spans="1:108">
       <c r="DA2646" t="s">
-        <v>2727</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="2647" spans="1:108">
       <c r="DA2647" t="s">
-        <v>2728</v>
+        <v>2730</v>
       </c>
     </row>
     <row r="2648" spans="1:108">
       <c r="DA2648" t="s">
-        <v>2729</v>
+        <v>2731</v>
       </c>
     </row>
     <row r="2649" spans="1:108">
       <c r="DA2649" t="s">
-        <v>2730</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="2650" spans="1:108">
       <c r="DA2650" t="s">
-        <v>2731</v>
+        <v>2733</v>
       </c>
     </row>
     <row r="2651" spans="1:108">
       <c r="DA2651" t="s">
-        <v>2732</v>
+        <v>2734</v>
       </c>
     </row>
     <row r="2652" spans="1:108">
       <c r="DA2652" t="s">
-        <v>2733</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="2653" spans="1:108">
       <c r="DA2653" t="s">
-        <v>2734</v>
+        <v>2736</v>
       </c>
     </row>
     <row r="2654" spans="1:108">
       <c r="DA2654" t="s">
-        <v>2735</v>
+        <v>2737</v>
       </c>
     </row>
     <row r="2655" spans="1:108">
       <c r="DA2655" t="s">
-        <v>2736</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="2656" spans="1:108">
       <c r="DA2656" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
     </row>
     <row r="2657" spans="1:108">
       <c r="DA2657" t="s">
-        <v>2738</v>
+        <v>2740</v>
       </c>
     </row>
     <row r="2658" spans="1:108">
       <c r="DA2658" t="s">
-        <v>2739</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="2659" spans="1:108">
       <c r="DA2659" t="s">
-        <v>2740</v>
+        <v>2742</v>
       </c>
     </row>
     <row r="2660" spans="1:108">
       <c r="DA2660" t="s">
-        <v>2741</v>
+        <v>2743</v>
       </c>
     </row>
     <row r="2661" spans="1:108">
       <c r="DA2661" t="s">
-        <v>2742</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="2662" spans="1:108">
       <c r="DA2662" t="s">
-        <v>2743</v>
+        <v>2745</v>
       </c>
     </row>
     <row r="2663" spans="1:108">
       <c r="DA2663" t="s">
-        <v>2744</v>
+        <v>2746</v>
       </c>
     </row>
     <row r="2664" spans="1:108">
       <c r="DA2664" t="s">
-        <v>2745</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="2665" spans="1:108">
       <c r="DA2665" t="s">
-        <v>2746</v>
+        <v>2748</v>
       </c>
     </row>
     <row r="2666" spans="1:108">
       <c r="DA2666" t="s">
-        <v>2747</v>
+        <v>2749</v>
       </c>
     </row>
     <row r="2667" spans="1:108">
       <c r="DA2667" t="s">
-        <v>2748</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="2668" spans="1:108">
       <c r="DA2668" t="s">
-        <v>2749</v>
+        <v>2751</v>
       </c>
     </row>
     <row r="2669" spans="1:108">
       <c r="DA2669" t="s">
-        <v>2750</v>
+        <v>2752</v>
       </c>
     </row>
     <row r="2670" spans="1:108">
       <c r="DA2670" t="s">
-        <v>2751</v>
+        <v>2753</v>
       </c>
     </row>
     <row r="2671" spans="1:108">
       <c r="DA2671" t="s">
-        <v>2752</v>
+        <v>2754</v>
       </c>
     </row>
     <row r="2672" spans="1:108">
       <c r="DA2672" t="s">
-        <v>2753</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="2673" spans="1:108">
       <c r="DA2673" t="s">
-        <v>2754</v>
+        <v>2756</v>
       </c>
     </row>
     <row r="2674" spans="1:108">
       <c r="DA2674" t="s">
-        <v>2755</v>
+        <v>2757</v>
       </c>
     </row>
     <row r="2675" spans="1:108">
       <c r="DA2675" t="s">
-        <v>2756</v>
+        <v>2758</v>
       </c>
     </row>
     <row r="2676" spans="1:108">
       <c r="DA2676" t="s">
-        <v>2757</v>
+        <v>2759</v>
       </c>
     </row>
     <row r="2677" spans="1:108">
       <c r="DA2677" t="s">
-        <v>2758</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="2678" spans="1:108">
       <c r="DA2678" t="s">
-        <v>2759</v>
+        <v>2761</v>
       </c>
     </row>
     <row r="2679" spans="1:108">
       <c r="DA2679" t="s">
-        <v>2760</v>
+        <v>2762</v>
       </c>
     </row>
     <row r="2680" spans="1:108">
       <c r="DA2680" t="s">
-        <v>2761</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="2681" spans="1:108">
       <c r="DA2681" t="s">
-        <v>2762</v>
+        <v>2764</v>
       </c>
     </row>
     <row r="2682" spans="1:108">
       <c r="DA2682" t="s">
-        <v>2763</v>
+        <v>2765</v>
       </c>
     </row>
     <row r="2683" spans="1:108">
       <c r="DA2683" t="s">
-        <v>2764</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="2684" spans="1:108">
       <c r="DA2684" t="s">
-        <v>2765</v>
+        <v>2767</v>
       </c>
     </row>
     <row r="2685" spans="1:108">
       <c r="DA2685" t="s">
-        <v>2766</v>
+        <v>2768</v>
       </c>
     </row>
     <row r="2686" spans="1:108">
       <c r="DA2686" t="s">
-        <v>2767</v>
+        <v>2769</v>
       </c>
     </row>
     <row r="2687" spans="1:108">
       <c r="DA2687" t="s">
-        <v>2768</v>
+        <v>2770</v>
       </c>
     </row>
     <row r="2688" spans="1:108">
       <c r="DA2688" t="s">
-        <v>2769</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="2689" spans="1:108">
       <c r="DA2689" t="s">
-        <v>2770</v>
+        <v>2772</v>
       </c>
     </row>
     <row r="2690" spans="1:108">
       <c r="DA2690" t="s">
-        <v>2771</v>
+        <v>2773</v>
       </c>
     </row>
     <row r="2691" spans="1:108">
       <c r="DA2691" t="s">
-        <v>2772</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="2692" spans="1:108">
       <c r="DA2692" t="s">
-        <v>2773</v>
+        <v>2775</v>
       </c>
     </row>
     <row r="2693" spans="1:108">
       <c r="DA2693" t="s">
-        <v>2774</v>
+        <v>2776</v>
       </c>
     </row>
     <row r="2694" spans="1:108">
       <c r="DA2694" t="s">
-        <v>2775</v>
+        <v>2777</v>
       </c>
     </row>
     <row r="2695" spans="1:108">
       <c r="DA2695" t="s">
-        <v>2776</v>
+        <v>2778</v>
       </c>
     </row>
     <row r="2696" spans="1:108">
       <c r="DA2696" t="s">
-        <v>2777</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="2697" spans="1:108">
       <c r="DA2697" t="s">
-        <v>2778</v>
+        <v>2780</v>
       </c>
     </row>
     <row r="2698" spans="1:108">
       <c r="DA2698" t="s">
-        <v>2779</v>
+        <v>2781</v>
       </c>
     </row>
     <row r="2699" spans="1:108">
       <c r="DA2699" t="s">
-        <v>2780</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="2700" spans="1:108">
       <c r="DA2700" t="s">
-        <v>2781</v>
+        <v>2783</v>
       </c>
     </row>
     <row r="2701" spans="1:108">
       <c r="DA2701" t="s">
-        <v>2782</v>
+        <v>2784</v>
       </c>
     </row>
     <row r="2702" spans="1:108">
       <c r="DA2702" t="s">
-        <v>2783</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="2703" spans="1:108">
       <c r="DA2703" t="s">
-        <v>2784</v>
+        <v>2786</v>
       </c>
     </row>
     <row r="2704" spans="1:108">
       <c r="DA2704" t="s">
-        <v>2785</v>
+        <v>2787</v>
       </c>
     </row>
     <row r="2705" spans="1:108">
       <c r="DA2705" t="s">
-        <v>2786</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="2706" spans="1:108">
       <c r="DA2706" t="s">
-        <v>2787</v>
+        <v>2789</v>
       </c>
     </row>
     <row r="2707" spans="1:108">
       <c r="DA2707" t="s">
-        <v>2788</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="2708" spans="1:108">
       <c r="DA2708" t="s">
-        <v>2789</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="2709" spans="1:108">
       <c r="DA2709" t="s">
-        <v>2790</v>
+        <v>2792</v>
       </c>
     </row>
     <row r="2710" spans="1:108">
       <c r="DA2710" t="s">
-        <v>2791</v>
+        <v>2793</v>
       </c>
     </row>
     <row r="2711" spans="1:108">
       <c r="DA2711" t="s">
-        <v>2792</v>
+        <v>2794</v>
       </c>
     </row>
     <row r="2712" spans="1:108">
       <c r="DA2712" t="s">
-        <v>2793</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="2713" spans="1:108">
       <c r="DA2713" t="s">
-        <v>2794</v>
+        <v>2796</v>
       </c>
     </row>
     <row r="2714" spans="1:108">
       <c r="DA2714" t="s">
-        <v>2795</v>
+        <v>2797</v>
       </c>
     </row>
     <row r="2715" spans="1:108">
       <c r="DA2715" t="s">
-        <v>2796</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="2716" spans="1:108">
       <c r="DA2716" t="s">
-        <v>2797</v>
+        <v>2799</v>
       </c>
     </row>
     <row r="2717" spans="1:108">
       <c r="DA2717" t="s">
-        <v>2798</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="2718" spans="1:108">
       <c r="DA2718" t="s">
-        <v>2799</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="2719" spans="1:108">
       <c r="DA2719" t="s">
-        <v>2800</v>
+        <v>2802</v>
       </c>
     </row>
     <row r="2720" spans="1:108">
       <c r="DA2720" t="s">
-        <v>2801</v>
+        <v>2803</v>
       </c>
     </row>
     <row r="2721" spans="1:108">
       <c r="DA2721" t="s">
-        <v>2802</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="2722" spans="1:108">
       <c r="DA2722" t="s">
-        <v>2803</v>
+        <v>2805</v>
       </c>
     </row>
     <row r="2723" spans="1:108">
       <c r="DA2723" t="s">
-        <v>2804</v>
+        <v>2806</v>
       </c>
     </row>
     <row r="2724" spans="1:108">
       <c r="DA2724" t="s">
-        <v>2805</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="2725" spans="1:108">
       <c r="DA2725" t="s">
-        <v>2806</v>
+        <v>2808</v>
       </c>
     </row>
     <row r="2726" spans="1:108">
       <c r="DA2726" t="s">
-        <v>2807</v>
+        <v>2809</v>
       </c>
     </row>
     <row r="2727" spans="1:108">
       <c r="DA2727" t="s">
-        <v>2808</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="2728" spans="1:108">
       <c r="DA2728" t="s">
-        <v>2809</v>
+        <v>2811</v>
       </c>
     </row>
     <row r="2729" spans="1:108">
       <c r="DA2729" t="s">
-        <v>2810</v>
+        <v>2812</v>
       </c>
     </row>
     <row r="2730" spans="1:108">
       <c r="DA2730" t="s">
-        <v>2811</v>
+        <v>2813</v>
       </c>
     </row>
     <row r="2731" spans="1:108">
       <c r="DA2731" t="s">
-        <v>2812</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="2732" spans="1:108">
       <c r="DA2732" t="s">
-        <v>2813</v>
+        <v>2815</v>
       </c>
     </row>
     <row r="2733" spans="1:108">
       <c r="DA2733" t="s">
-        <v>2814</v>
+        <v>2816</v>
       </c>
     </row>
     <row r="2734" spans="1:108">
       <c r="DA2734" t="s">
-        <v>2815</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="2735" spans="1:108">
       <c r="DA2735" t="s">
-        <v>2816</v>
+        <v>2818</v>
       </c>
     </row>
     <row r="2736" spans="1:108">
       <c r="DA2736" t="s">
-        <v>2817</v>
+        <v>2819</v>
       </c>
     </row>
     <row r="2737" spans="1:108">
       <c r="DA2737" t="s">
-        <v>2818</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="2738" spans="1:108">
       <c r="DA2738" t="s">
-        <v>2819</v>
+        <v>2821</v>
       </c>
     </row>
     <row r="2739" spans="1:108">
       <c r="DA2739" t="s">
-        <v>2820</v>
+        <v>2822</v>
       </c>
     </row>
     <row r="2740" spans="1:108">
       <c r="DA2740" t="s">
-        <v>2821</v>
+        <v>2823</v>
       </c>
     </row>
     <row r="2741" spans="1:108">
       <c r="DA2741" t="s">
-        <v>2822</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="2742" spans="1:108">
       <c r="DA2742" t="s">
-        <v>2823</v>
+        <v>2825</v>
       </c>
     </row>
     <row r="2743" spans="1:108">
       <c r="DA2743" t="s">
-        <v>2824</v>
+        <v>2826</v>
       </c>
     </row>
     <row r="2744" spans="1:108">
       <c r="DA2744" t="s">
-        <v>2825</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="2745" spans="1:108">
       <c r="DA2745" t="s">
-        <v>2826</v>
+        <v>2828</v>
       </c>
     </row>
     <row r="2746" spans="1:108">
       <c r="DA2746" t="s">
-        <v>2827</v>
+        <v>2829</v>
       </c>
     </row>
     <row r="2747" spans="1:108">
       <c r="DA2747" t="s">
-        <v>2828</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="2748" spans="1:108">
       <c r="DA2748" t="s">
-        <v>2829</v>
+        <v>2831</v>
       </c>
     </row>
     <row r="2749" spans="1:108">
       <c r="DA2749" t="s">
-        <v>2830</v>
+        <v>2832</v>
       </c>
     </row>
     <row r="2750" spans="1:108">
       <c r="DA2750" t="s">
-        <v>2831</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="2751" spans="1:108">
       <c r="DA2751" t="s">
-        <v>2832</v>
+        <v>2834</v>
       </c>
     </row>
     <row r="2752" spans="1:108">
       <c r="DA2752" t="s">
-        <v>2833</v>
+        <v>2835</v>
       </c>
     </row>
     <row r="2753" spans="1:108">
       <c r="DA2753" t="s">
-        <v>2834</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="2754" spans="1:108">
       <c r="DA2754" t="s">
-        <v>2835</v>
+        <v>2837</v>
       </c>
     </row>
     <row r="2755" spans="1:108">
       <c r="DA2755" t="s">
-        <v>2836</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="2756" spans="1:108">
       <c r="DA2756" t="s">
-        <v>2837</v>
+        <v>2839</v>
       </c>
     </row>
     <row r="2757" spans="1:108">
       <c r="DA2757" t="s">
-        <v>2838</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="2758" spans="1:108">
       <c r="DA2758" t="s">
-        <v>2839</v>
+        <v>2841</v>
       </c>
     </row>
     <row r="2759" spans="1:108">
       <c r="DA2759" t="s">
-        <v>2840</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="2760" spans="1:108">
       <c r="DA2760" t="s">
-        <v>2841</v>
+        <v>2843</v>
       </c>
     </row>
     <row r="2761" spans="1:108">
       <c r="DA2761" t="s">
-        <v>2842</v>
+        <v>2844</v>
       </c>
     </row>
     <row r="2762" spans="1:108">
       <c r="DA2762" t="s">
-        <v>2843</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="2763" spans="1:108">
       <c r="DA2763" t="s">
-        <v>2844</v>
+        <v>2846</v>
       </c>
     </row>
     <row r="2764" spans="1:108">
       <c r="DA2764" t="s">
-        <v>2845</v>
+        <v>2847</v>
       </c>
     </row>
     <row r="2765" spans="1:108">
       <c r="DA2765" t="s">
-        <v>2846</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="2766" spans="1:108">
       <c r="DA2766" t="s">
-        <v>2847</v>
+        <v>2849</v>
       </c>
     </row>
     <row r="2767" spans="1:108">
       <c r="DA2767" t="s">
-        <v>2848</v>
+        <v>2850</v>
       </c>
     </row>
     <row r="2768" spans="1:108">
       <c r="DA2768" t="s">
-        <v>2849</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="2769" spans="1:108">
       <c r="DA2769" t="s">
-        <v>2850</v>
+        <v>2852</v>
       </c>
     </row>
     <row r="2770" spans="1:108">
       <c r="DA2770" t="s">
-        <v>2851</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="2771" spans="1:108">
       <c r="DA2771" t="s">
-        <v>2852</v>
+        <v>2854</v>
       </c>
     </row>
     <row r="2772" spans="1:108">
       <c r="DA2772" t="s">
-        <v>2853</v>
+        <v>2855</v>
       </c>
     </row>
     <row r="2773" spans="1:108">
       <c r="DA2773" t="s">
-        <v>2854</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="2774" spans="1:108">
       <c r="DA2774" t="s">
-        <v>2855</v>
+        <v>2857</v>
       </c>
     </row>
     <row r="2775" spans="1:108">
       <c r="DA2775" t="s">
-        <v>2856</v>
+        <v>2858</v>
       </c>
     </row>
     <row r="2776" spans="1:108">
       <c r="DA2776" t="s">
-        <v>2857</v>
+        <v>2859</v>
       </c>
     </row>
     <row r="2777" spans="1:108">
       <c r="DA2777" t="s">
-        <v>2858</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="2778" spans="1:108">
       <c r="DA2778" t="s">
-        <v>2859</v>
+        <v>2861</v>
       </c>
     </row>
     <row r="2779" spans="1:108">
       <c r="DA2779" t="s">
-        <v>2860</v>
+        <v>2862</v>
       </c>
     </row>
     <row r="2780" spans="1:108">
       <c r="DA2780" t="s">
-        <v>2861</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="2781" spans="1:108">
       <c r="DA2781" t="s">
-        <v>2862</v>
+        <v>2864</v>
       </c>
     </row>
     <row r="2782" spans="1:108">
       <c r="DA2782" t="s">
-        <v>2863</v>
+        <v>2865</v>
       </c>
     </row>
     <row r="2783" spans="1:108">
       <c r="DA2783" t="s">
-        <v>2864</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="2784" spans="1:108">
       <c r="DA2784" t="s">
-        <v>2865</v>
+        <v>2867</v>
       </c>
     </row>
     <row r="2785" spans="1:108">
       <c r="DA2785" t="s">
-        <v>2866</v>
+        <v>2868</v>
       </c>
     </row>
     <row r="2786" spans="1:108">
       <c r="DA2786" t="s">
-        <v>2867</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="2787" spans="1:108">
       <c r="DA2787" t="s">
-        <v>2868</v>
+        <v>2870</v>
       </c>
     </row>
     <row r="2788" spans="1:108">
       <c r="DA2788" t="s">
-        <v>2869</v>
+        <v>2871</v>
       </c>
     </row>
     <row r="2789" spans="1:108">
       <c r="DA2789" t="s">
-        <v>2870</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="2790" spans="1:108">
       <c r="DA2790" t="s">
-        <v>2871</v>
+        <v>2873</v>
       </c>
     </row>
     <row r="2791" spans="1:108">
       <c r="DA2791" t="s">
-        <v>2872</v>
+        <v>2874</v>
       </c>
     </row>
     <row r="2792" spans="1:108">
       <c r="DA2792" t="s">
-        <v>2873</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="2793" spans="1:108">
       <c r="DA2793" t="s">
-        <v>2874</v>
+        <v>2876</v>
       </c>
     </row>
     <row r="2794" spans="1:108">
       <c r="DA2794" t="s">
-        <v>2875</v>
+        <v>2877</v>
       </c>
     </row>
     <row r="2795" spans="1:108">
       <c r="DA2795" t="s">
-        <v>2876</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="2796" spans="1:108">
       <c r="DA2796" t="s">
-        <v>2877</v>
+        <v>2879</v>
       </c>
     </row>
     <row r="2797" spans="1:108">
       <c r="DA2797" t="s">
-        <v>2878</v>
+        <v>2880</v>
       </c>
     </row>
     <row r="2798" spans="1:108">
       <c r="DA2798" t="s">
-        <v>2879</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="2799" spans="1:108">
       <c r="DA2799" t="s">
-        <v>2880</v>
+        <v>2882</v>
       </c>
     </row>
     <row r="2800" spans="1:108">
       <c r="DA2800" t="s">
-        <v>2881</v>
+        <v>2883</v>
       </c>
     </row>
     <row r="2801" spans="1:108">
       <c r="DA2801" t="s">
-        <v>2882</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="2802" spans="1:108">
       <c r="DA2802" t="s">
-        <v>2883</v>
+        <v>2885</v>
       </c>
     </row>
     <row r="2803" spans="1:108">
       <c r="DA2803" t="s">
-        <v>2884</v>
+        <v>2886</v>
       </c>
     </row>
     <row r="2804" spans="1:108">
       <c r="DA2804" t="s">
-        <v>2885</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="2805" spans="1:108">
       <c r="DA2805" t="s">
-        <v>2886</v>
+        <v>2888</v>
       </c>
     </row>
     <row r="2806" spans="1:108">
       <c r="DA2806" t="s">
-        <v>2887</v>
+        <v>2889</v>
       </c>
     </row>
     <row r="2807" spans="1:108">
       <c r="DA2807" t="s">
-        <v>2888</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="2808" spans="1:108">
       <c r="DA2808" t="s">
-        <v>2889</v>
+        <v>2891</v>
       </c>
     </row>
     <row r="2809" spans="1:108">
       <c r="DA2809" t="s">
-        <v>2890</v>
+        <v>2892</v>
       </c>
     </row>
     <row r="2810" spans="1:108">
       <c r="DA2810" t="s">
-        <v>2891</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="2811" spans="1:108">
       <c r="DA2811" t="s">
-        <v>2892</v>
+        <v>2894</v>
       </c>
     </row>
     <row r="2812" spans="1:108">
       <c r="DA2812" t="s">
-        <v>2893</v>
+        <v>2895</v>
       </c>
     </row>
     <row r="2813" spans="1:108">
       <c r="DA2813" t="s">
-        <v>2894</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="2814" spans="1:108">
       <c r="DA2814" t="s">
-        <v>2895</v>
+        <v>2897</v>
       </c>
     </row>
     <row r="2815" spans="1:108">
       <c r="DA2815" t="s">
-        <v>2896</v>
+        <v>2898</v>
       </c>
     </row>
     <row r="2816" spans="1:108">
       <c r="DA2816" t="s">
-        <v>2897</v>
+        <v>2899</v>
       </c>
     </row>
     <row r="2817" spans="1:108">
       <c r="DA2817" t="s">
-        <v>2898</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="2818" spans="1:108">
       <c r="DA2818" t="s">
-        <v>2899</v>
+        <v>2901</v>
       </c>
     </row>
     <row r="2819" spans="1:108">
       <c r="DA2819" t="s">
-        <v>2900</v>
+        <v>2902</v>
       </c>
     </row>
     <row r="2820" spans="1:108">
       <c r="DA2820" t="s">
-        <v>2901</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="2821" spans="1:108">
       <c r="DA2821" t="s">
-        <v>2902</v>
+        <v>2904</v>
       </c>
     </row>
     <row r="2822" spans="1:108">
       <c r="DA2822" t="s">
-        <v>2903</v>
+        <v>2905</v>
       </c>
     </row>
     <row r="2823" spans="1:108">
       <c r="DA2823" t="s">
-        <v>2904</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="2824" spans="1:108">
       <c r="DA2824" t="s">
-        <v>2905</v>
+        <v>2907</v>
       </c>
     </row>
     <row r="2825" spans="1:108">
       <c r="DA2825" t="s">
-        <v>2906</v>
+        <v>2908</v>
       </c>
     </row>
     <row r="2826" spans="1:108">
       <c r="DA2826" t="s">
-        <v>2907</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="2827" spans="1:108">
       <c r="DA2827" t="s">
-        <v>2908</v>
+        <v>2910</v>
       </c>
     </row>
     <row r="2828" spans="1:108">
       <c r="DA2828" t="s">
-        <v>2909</v>
+        <v>2911</v>
       </c>
     </row>
     <row r="2829" spans="1:108">
       <c r="DA2829" t="s">
-        <v>2910</v>
+        <v>2912</v>
       </c>
     </row>
     <row r="2830" spans="1:108">
       <c r="DA2830" t="s">
-        <v>2911</v>
+        <v>2913</v>
       </c>
     </row>
     <row r="2831" spans="1:108">
       <c r="DA2831" t="s">
-        <v>2912</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="2832" spans="1:108">
       <c r="DA2832" t="s">
-        <v>2913</v>
+        <v>2915</v>
       </c>
     </row>
     <row r="2833" spans="1:108">
       <c r="DA2833" t="s">
-        <v>2914</v>
+        <v>2916</v>
       </c>
     </row>
     <row r="2834" spans="1:108">
       <c r="DA2834" t="s">
-        <v>2915</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="2835" spans="1:108">
       <c r="DA2835" t="s">
-        <v>2916</v>
+        <v>2918</v>
       </c>
     </row>
     <row r="2836" spans="1:108">
       <c r="DA2836" t="s">
-        <v>2917</v>
+        <v>2919</v>
       </c>
     </row>
     <row r="2837" spans="1:108">
       <c r="DA2837" t="s">
-        <v>2918</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="2838" spans="1:108">
       <c r="DA2838" t="s">
-        <v>2919</v>
+        <v>2921</v>
       </c>
     </row>
     <row r="2839" spans="1:108">
       <c r="DA2839" t="s">
-        <v>2920</v>
+        <v>2922</v>
       </c>
     </row>
     <row r="2840" spans="1:108">
       <c r="DA2840" t="s">
-        <v>2921</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="2841" spans="1:108">
       <c r="DA2841" t="s">
-        <v>2922</v>
+        <v>2924</v>
       </c>
     </row>
     <row r="2842" spans="1:108">
       <c r="DA2842" t="s">
-        <v>2923</v>
+        <v>2925</v>
       </c>
     </row>
     <row r="2843" spans="1:108">
       <c r="DA2843" t="s">
-        <v>2924</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="2844" spans="1:108">
       <c r="DA2844" t="s">
-        <v>2925</v>
+        <v>2927</v>
       </c>
     </row>
     <row r="2845" spans="1:108">
       <c r="DA2845" t="s">
-        <v>2926</v>
+        <v>2928</v>
       </c>
     </row>
     <row r="2846" spans="1:108">
       <c r="DA2846" t="s">
-        <v>2927</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="2847" spans="1:108">
       <c r="DA2847" t="s">
-        <v>2928</v>
+        <v>2930</v>
       </c>
     </row>
     <row r="2848" spans="1:108">
       <c r="DA2848" t="s">
-        <v>2929</v>
+        <v>2931</v>
       </c>
     </row>
     <row r="2849" spans="1:108">
       <c r="DA2849" t="s">
-        <v>2930</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="2850" spans="1:108">
       <c r="DA2850" t="s">
-        <v>2931</v>
+        <v>2933</v>
       </c>
     </row>
     <row r="2851" spans="1:108">
       <c r="DA2851" t="s">
-        <v>2932</v>
+        <v>2934</v>
       </c>
     </row>
     <row r="2852" spans="1:108">
       <c r="DA2852" t="s">
-        <v>2933</v>
+        <v>2935</v>
       </c>
     </row>
     <row r="2853" spans="1:108">
       <c r="DA2853" t="s">
-        <v>2934</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="2854" spans="1:108">
       <c r="DA2854" t="s">
-        <v>2935</v>
+        <v>2937</v>
       </c>
     </row>
     <row r="2855" spans="1:108">
       <c r="DA2855" t="s">
-        <v>2936</v>
+        <v>2938</v>
       </c>
     </row>
     <row r="2856" spans="1:108">
       <c r="DA2856" t="s">
-        <v>2937</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="2857" spans="1:108">
       <c r="DA2857" t="s">
-        <v>2938</v>
+        <v>2940</v>
       </c>
     </row>
     <row r="2858" spans="1:108">
       <c r="DA2858" t="s">
-        <v>2939</v>
+        <v>2941</v>
       </c>
     </row>
     <row r="2859" spans="1:108">
       <c r="DA2859" t="s">
-        <v>2940</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="2860" spans="1:108">
       <c r="DA2860" t="s">
-        <v>2941</v>
+        <v>2943</v>
       </c>
     </row>
     <row r="2861" spans="1:108">
       <c r="DA2861" t="s">
-        <v>2942</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="2862" spans="1:108">
       <c r="DA2862" t="s">
-        <v>2943</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="2863" spans="1:108">
       <c r="DA2863" t="s">
-        <v>2944</v>
+        <v>2946</v>
       </c>
     </row>
     <row r="2864" spans="1:108">
       <c r="DA2864" t="s">
-        <v>2945</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="2865" spans="1:108">
       <c r="DA2865" t="s">
-        <v>2946</v>
+        <v>2948</v>
       </c>
     </row>
     <row r="2866" spans="1:108">
       <c r="DA2866" t="s">
-        <v>2947</v>
+        <v>2949</v>
       </c>
     </row>
     <row r="2867" spans="1:108">
       <c r="DA2867" t="s">
-        <v>2948</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="2868" spans="1:108">
       <c r="DA2868" t="s">
-        <v>2949</v>
+        <v>2951</v>
       </c>
     </row>
     <row r="2869" spans="1:108">
       <c r="DA2869" t="s">
-        <v>2950</v>
+        <v>2952</v>
       </c>
     </row>
     <row r="2870" spans="1:108">
       <c r="DA2870" t="s">
-        <v>2951</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="2871" spans="1:108">
       <c r="DA2871" t="s">
-        <v>2952</v>
+        <v>2954</v>
       </c>
     </row>
     <row r="2872" spans="1:108">
       <c r="DA2872" t="s">
-        <v>2953</v>
+        <v>2955</v>
       </c>
     </row>
     <row r="2873" spans="1:108">
       <c r="DA2873" t="s">
-        <v>2954</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="2874" spans="1:108">
       <c r="DA2874" t="s">
-        <v>2955</v>
+        <v>2957</v>
       </c>
     </row>
     <row r="2875" spans="1:108">
       <c r="DA2875" t="s">
-        <v>2956</v>
+        <v>2958</v>
       </c>
     </row>
     <row r="2876" spans="1:108">
       <c r="DA2876" t="s">
-        <v>2957</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="2877" spans="1:108">
       <c r="DA2877" t="s">
-        <v>2958</v>
+        <v>2960</v>
       </c>
     </row>
     <row r="2878" spans="1:108">
       <c r="DA2878" t="s">
-        <v>2959</v>
+        <v>2961</v>
       </c>
     </row>
     <row r="2879" spans="1:108">
       <c r="DA2879" t="s">
-        <v>2960</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="2880" spans="1:108">
       <c r="DA2880" t="s">
-        <v>2961</v>
+        <v>2963</v>
       </c>
     </row>
     <row r="2881" spans="1:108">
       <c r="DA2881" t="s">
-        <v>2962</v>
+        <v>2964</v>
       </c>
     </row>
     <row r="2882" spans="1:108">
       <c r="DA2882" t="s">
-        <v>2963</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="2883" spans="1:108">
       <c r="DA2883" t="s">
-        <v>2964</v>
+        <v>2966</v>
       </c>
     </row>
     <row r="2884" spans="1:108">
       <c r="DA2884" t="s">
-        <v>2965</v>
+        <v>2967</v>
       </c>
     </row>
     <row r="2885" spans="1:108">
       <c r="DA2885" t="s">
-        <v>2966</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="2886" spans="1:108">
       <c r="DA2886" t="s">
-        <v>2967</v>
+        <v>2969</v>
       </c>
     </row>
     <row r="2887" spans="1:108">
       <c r="DA2887" t="s">
-        <v>2968</v>
+        <v>2970</v>
       </c>
     </row>
     <row r="2888" spans="1:108">
       <c r="DA2888" t="s">
-        <v>2969</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="2889" spans="1:108">
       <c r="DA2889" t="s">
-        <v>2970</v>
+        <v>2972</v>
       </c>
     </row>
     <row r="2890" spans="1:108">
       <c r="DA2890" t="s">
-        <v>2971</v>
+        <v>2973</v>
       </c>
     </row>
     <row r="2891" spans="1:108">
       <c r="DA2891" t="s">
-        <v>2972</v>
+        <v>2974</v>
       </c>
     </row>
     <row r="2892" spans="1:108">
       <c r="DA2892" t="s">
-        <v>2973</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="2893" spans="1:108">
       <c r="DA2893" t="s">
-        <v>2974</v>
+        <v>2976</v>
       </c>
     </row>
     <row r="2894" spans="1:108">
       <c r="DA2894" t="s">
-        <v>2975</v>
+        <v>2977</v>
       </c>
     </row>
     <row r="2895" spans="1:108">
       <c r="DA2895" t="s">
-        <v>2976</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="2896" spans="1:108">
       <c r="DA2896" t="s">
-        <v>2977</v>
+        <v>2979</v>
       </c>
     </row>
     <row r="2897" spans="1:108">
       <c r="DA2897" t="s">
-        <v>2978</v>
+        <v>2980</v>
       </c>
     </row>
     <row r="2898" spans="1:108">
       <c r="DA2898" t="s">
-        <v>2979</v>
+        <v>2981</v>
       </c>
     </row>
     <row r="2899" spans="1:108">
       <c r="DA2899" t="s">
-        <v>2980</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="2900" spans="1:108">
       <c r="DA2900" t="s">
-        <v>2981</v>
+        <v>2983</v>
       </c>
     </row>
     <row r="2901" spans="1:108">
       <c r="DA2901" t="s">
-        <v>2982</v>
+        <v>2984</v>
       </c>
     </row>
     <row r="2902" spans="1:108">
       <c r="DA2902" t="s">
-        <v>2983</v>
+        <v>2985</v>
       </c>
     </row>
     <row r="2903" spans="1:108">
       <c r="DA2903" t="s">
-        <v>2984</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="2904" spans="1:108">
       <c r="DA2904" t="s">
-        <v>2985</v>
+        <v>2987</v>
       </c>
     </row>
     <row r="2905" spans="1:108">
       <c r="DA2905" t="s">
-        <v>2986</v>
+        <v>2988</v>
       </c>
     </row>
     <row r="2906" spans="1:108">
       <c r="DA2906" t="s">
-        <v>2987</v>
+        <v>2989</v>
       </c>
     </row>
     <row r="2907" spans="1:108">
       <c r="DA2907" t="s">
-        <v>2988</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="2908" spans="1:108">
       <c r="DA2908" t="s">
-        <v>2989</v>
+        <v>2991</v>
       </c>
     </row>
     <row r="2909" spans="1:108">
       <c r="DA2909" t="s">
-        <v>2990</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="2910" spans="1:108">
       <c r="DA2910" t="s">
-        <v>2991</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="2911" spans="1:108">
       <c r="DA2911" t="s">
-        <v>2992</v>
+        <v>2994</v>
       </c>
     </row>
     <row r="2912" spans="1:108">
       <c r="DA2912" t="s">
-        <v>2993</v>
+        <v>2995</v>
       </c>
     </row>
     <row r="2913" spans="1:108">
       <c r="DA2913" t="s">
-        <v>2994</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="2914" spans="1:108">
       <c r="DA2914" t="s">
-        <v>2995</v>
+        <v>2997</v>
       </c>
     </row>
     <row r="2915" spans="1:108">
       <c r="DA2915" t="s">
-        <v>2996</v>
+        <v>2998</v>
       </c>
     </row>
     <row r="2916" spans="1:108">
       <c r="DA2916" t="s">
-        <v>2997</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="2917" spans="1:108">
       <c r="DA2917" t="s">
-        <v>2998</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="2918" spans="1:108">
       <c r="DA2918" t="s">
-        <v>2999</v>
+        <v>3001</v>
       </c>
     </row>
     <row r="2919" spans="1:108">
       <c r="DA2919" t="s">
-        <v>3000</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="2920" spans="1:108">
       <c r="DA2920" t="s">
-        <v>3001</v>
+        <v>3003</v>
       </c>
     </row>
     <row r="2921" spans="1:108">
       <c r="DA2921" t="s">
-        <v>3002</v>
+        <v>3004</v>
       </c>
     </row>
     <row r="2922" spans="1:108">
       <c r="DA2922" t="s">
-        <v>3003</v>
+        <v>3005</v>
       </c>
     </row>
     <row r="2923" spans="1:108">
       <c r="DA2923" t="s">
-        <v>3004</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="2924" spans="1:108">
       <c r="DA2924" t="s">
-        <v>3005</v>
+        <v>3007</v>
       </c>
     </row>
     <row r="2925" spans="1:108">
       <c r="DA2925" t="s">
-        <v>3006</v>
+        <v>3008</v>
       </c>
     </row>
     <row r="2926" spans="1:108">
       <c r="DA2926" t="s">
-        <v>3007</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="2927" spans="1:108">
       <c r="DA2927" t="s">
-        <v>3008</v>
+        <v>3010</v>
       </c>
     </row>
     <row r="2928" spans="1:108">
       <c r="DA2928" t="s">
-        <v>3009</v>
+        <v>3011</v>
       </c>
     </row>
     <row r="2929" spans="1:108">
       <c r="DA2929" t="s">
-        <v>3010</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="2930" spans="1:108">
       <c r="DA2930" t="s">
-        <v>3011</v>
+        <v>3013</v>
       </c>
     </row>
     <row r="2931" spans="1:108">
       <c r="DA2931" t="s">
-        <v>3012</v>
+        <v>3014</v>
       </c>
     </row>
     <row r="2932" spans="1:108">
       <c r="DA2932" t="s">
-        <v>3013</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="2933" spans="1:108">
       <c r="DA2933" t="s">
-        <v>3014</v>
+        <v>3016</v>
       </c>
     </row>
     <row r="2934" spans="1:108">
       <c r="DA2934" t="s">
-        <v>3015</v>
+        <v>3017</v>
       </c>
     </row>
     <row r="2935" spans="1:108">
       <c r="DA2935" t="s">
-        <v>3016</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="2936" spans="1:108">
       <c r="DA2936" t="s">
-        <v>3017</v>
+        <v>3019</v>
       </c>
     </row>
     <row r="2937" spans="1:108">
       <c r="DA2937" t="s">
-        <v>3018</v>
+        <v>3020</v>
       </c>
     </row>
     <row r="2938" spans="1:108">
       <c r="DA2938" t="s">
-        <v>3019</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="2939" spans="1:108">
       <c r="DA2939" t="s">
-        <v>3020</v>
+        <v>3022</v>
       </c>
     </row>
     <row r="2940" spans="1:108">
       <c r="DA2940" t="s">
-        <v>3021</v>
+        <v>3023</v>
       </c>
     </row>
     <row r="2941" spans="1:108">
       <c r="DA2941" t="s">
-        <v>3022</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="2942" spans="1:108">
       <c r="DA2942" t="s">
-        <v>3023</v>
+        <v>3025</v>
       </c>
     </row>
     <row r="2943" spans="1:108">
       <c r="DA2943" t="s">
-        <v>3024</v>
+        <v>3026</v>
       </c>
     </row>
     <row r="2944" spans="1:108">
       <c r="DA2944" t="s">
-        <v>3025</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="2945" spans="1:108">
       <c r="DA2945" t="s">
-        <v>3026</v>
+        <v>3028</v>
       </c>
     </row>
     <row r="2946" spans="1:108">
       <c r="DA2946" t="s">
-        <v>3027</v>
+        <v>3029</v>
       </c>
     </row>
     <row r="2947" spans="1:108">
       <c r="DA2947" t="s">
-        <v>3028</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="2948" spans="1:108">
       <c r="DA2948" t="s">
-        <v>3029</v>
+        <v>3031</v>
       </c>
     </row>
     <row r="2949" spans="1:108">
       <c r="DA2949" t="s">
-        <v>3030</v>
+        <v>3032</v>
       </c>
     </row>
     <row r="2950" spans="1:108">
       <c r="DA2950" t="s">
-        <v>3031</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="2951" spans="1:108">
       <c r="DA2951" t="s">
-        <v>3032</v>
+        <v>3034</v>
       </c>
     </row>
     <row r="2952" spans="1:108">
       <c r="DA2952" t="s">
-        <v>3033</v>
+        <v>3035</v>
       </c>
     </row>
     <row r="2953" spans="1:108">
       <c r="DA2953" t="s">
-        <v>3034</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="2954" spans="1:108">
       <c r="DA2954" t="s">
-        <v>3035</v>
+        <v>3037</v>
       </c>
     </row>
     <row r="2955" spans="1:108">
       <c r="DA2955" t="s">
-        <v>3036</v>
+        <v>3038</v>
       </c>
     </row>
     <row r="2956" spans="1:108">
       <c r="DA2956" t="s">
-        <v>3037</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="2957" spans="1:108">
       <c r="DA2957" t="s">
-        <v>3038</v>
+        <v>3040</v>
       </c>
     </row>
     <row r="2958" spans="1:108">
       <c r="DA2958" t="s">
-        <v>3039</v>
+        <v>3041</v>
       </c>
     </row>
     <row r="2959" spans="1:108">
       <c r="DA2959" t="s">
-        <v>3040</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="2960" spans="1:108">
       <c r="DA2960" t="s">
-        <v>3041</v>
+        <v>3043</v>
       </c>
     </row>
     <row r="2961" spans="1:108">
       <c r="DA2961" t="s">
-        <v>3042</v>
+        <v>3044</v>
       </c>
     </row>
     <row r="2962" spans="1:108">
       <c r="DA2962" t="s">
-        <v>3043</v>
+        <v>3045</v>
       </c>
     </row>
     <row r="2963" spans="1:108">
       <c r="DA2963" t="s">
-        <v>3044</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="2964" spans="1:108">
       <c r="DA2964" t="s">
-        <v>3045</v>
+        <v>3047</v>
       </c>
     </row>
     <row r="2965" spans="1:108">
       <c r="DA2965" t="s">
-        <v>3046</v>
+        <v>3048</v>
       </c>
     </row>
     <row r="2966" spans="1:108">
       <c r="DA2966" t="s">
-        <v>3047</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="2967" spans="1:108">
       <c r="DA2967" t="s">
-        <v>3048</v>
+        <v>3050</v>
       </c>
     </row>
     <row r="2968" spans="1:108">
       <c r="DA2968" t="s">
-        <v>3049</v>
+        <v>3051</v>
       </c>
     </row>
     <row r="2969" spans="1:108">
       <c r="DA2969" t="s">
-        <v>3050</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="2970" spans="1:108">
       <c r="DA2970" t="s">
-        <v>3051</v>
+        <v>3053</v>
       </c>
     </row>
     <row r="2971" spans="1:108">
       <c r="DA2971" t="s">
-        <v>3052</v>
+        <v>3054</v>
       </c>
     </row>
     <row r="2972" spans="1:108">
       <c r="DA2972" t="s">
-        <v>3053</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="2973" spans="1:108">
       <c r="DA2973" t="s">
-        <v>3054</v>
+        <v>3056</v>
       </c>
     </row>
     <row r="2974" spans="1:108">
       <c r="DA2974" t="s">
-        <v>3055</v>
+        <v>3057</v>
       </c>
     </row>
     <row r="2975" spans="1:108">
       <c r="DA2975" t="s">
-        <v>3056</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="2976" spans="1:108">
       <c r="DA2976" t="s">
-        <v>3057</v>
+        <v>3059</v>
       </c>
     </row>
     <row r="2977" spans="1:108">
       <c r="DA2977" t="s">
-        <v>3058</v>
+        <v>3060</v>
       </c>
     </row>
     <row r="2978" spans="1:108">
       <c r="DA2978" t="s">
-        <v>3059</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="2979" spans="1:108">
       <c r="DA2979" t="s">
-        <v>3060</v>
+        <v>3062</v>
       </c>
     </row>
     <row r="2980" spans="1:108">
       <c r="DA2980" t="s">
-        <v>3061</v>
+        <v>3063</v>
       </c>
     </row>
     <row r="2981" spans="1:108">
       <c r="DA2981" t="s">
-        <v>3062</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="2982" spans="1:108">
       <c r="DA2982" t="s">
-        <v>3063</v>
+        <v>3065</v>
       </c>
     </row>
     <row r="2983" spans="1:108">
       <c r="DA2983" t="s">
-        <v>3064</v>
+        <v>3066</v>
       </c>
     </row>
     <row r="2984" spans="1:108">
       <c r="DA2984" t="s">
-        <v>3065</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="2985" spans="1:108">
       <c r="DA2985" t="s">
-        <v>3066</v>
+        <v>3068</v>
       </c>
     </row>
     <row r="2986" spans="1:108">
       <c r="DA2986" t="s">
-        <v>3067</v>
+        <v>3069</v>
       </c>
     </row>
     <row r="2987" spans="1:108">
       <c r="DA2987" t="s">
-        <v>3068</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="2988" spans="1:108">
       <c r="DA2988" t="s">
-        <v>3069</v>
+        <v>3071</v>
       </c>
     </row>
     <row r="2989" spans="1:108">
       <c r="DA2989" t="s">
-        <v>3070</v>
+        <v>3072</v>
       </c>
     </row>
     <row r="2990" spans="1:108">
       <c r="DA2990" t="s">
-        <v>3071</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="2991" spans="1:108">
       <c r="DA2991" t="s">
-        <v>3072</v>
+        <v>3074</v>
       </c>
     </row>
     <row r="2992" spans="1:108">
       <c r="DA2992" t="s">
-        <v>3073</v>
+        <v>3075</v>
       </c>
     </row>
     <row r="2993" spans="1:108">
       <c r="DA2993" t="s">
-        <v>3074</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="2994" spans="1:108">
       <c r="DA2994" t="s">
-        <v>3075</v>
+        <v>3077</v>
       </c>
     </row>
     <row r="2995" spans="1:108">
       <c r="DA2995" t="s">
-        <v>3076</v>
+        <v>3078</v>
       </c>
     </row>
     <row r="2996" spans="1:108">
       <c r="DA2996" t="s">
-        <v>3077</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="2997" spans="1:108">
       <c r="DA2997" t="s">
-        <v>3078</v>
+        <v>3080</v>
       </c>
     </row>
     <row r="2998" spans="1:108">
       <c r="DA2998" t="s">
-        <v>3079</v>
+        <v>3081</v>
       </c>
     </row>
     <row r="2999" spans="1:108">
       <c r="DA2999" t="s">
-        <v>3080</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="3000" spans="1:108">
       <c r="DA3000" t="s">
-        <v>3081</v>
+        <v>3083</v>
       </c>
     </row>
     <row r="3001" spans="1:108">
       <c r="DA3001" t="s">
-        <v>3082</v>
+        <v>3084</v>
       </c>
     </row>
     <row r="3002" spans="1:108">
       <c r="DA3002" t="s">
-        <v>3083</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="3003" spans="1:108">
       <c r="DA3003" t="s">
-        <v>3084</v>
+        <v>3086</v>
       </c>
     </row>
     <row r="3004" spans="1:108">
       <c r="DA3004" t="s">
-        <v>3085</v>
+        <v>3087</v>
       </c>
     </row>
     <row r="3005" spans="1:108">
       <c r="DA3005" t="s">
-        <v>3086</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="3006" spans="1:108">
       <c r="DA3006" t="s">
-        <v>3087</v>
+        <v>3089</v>
       </c>
     </row>
     <row r="3007" spans="1:108">
       <c r="DA3007" t="s">
-        <v>3088</v>
+        <v>3090</v>
       </c>
     </row>
     <row r="3008" spans="1:108">
       <c r="DA3008" t="s">
-        <v>3089</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="3009" spans="1:108">
       <c r="DA3009" t="s">
-        <v>3090</v>
+        <v>3092</v>
       </c>
     </row>
     <row r="3010" spans="1:108">
       <c r="DA3010" t="s">
-        <v>3091</v>
+        <v>3093</v>
       </c>
     </row>
     <row r="3011" spans="1:108">
       <c r="DA3011" t="s">
-        <v>3092</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="3012" spans="1:108">
       <c r="DA3012" t="s">
-        <v>3093</v>
+        <v>3095</v>
       </c>
     </row>
     <row r="3013" spans="1:108">
       <c r="DA3013" t="s">
-        <v>3094</v>
+        <v>3096</v>
       </c>
     </row>
     <row r="3014" spans="1:108">
       <c r="DA3014" t="s">
-        <v>3095</v>
+        <v>3097</v>
       </c>
     </row>
     <row r="3015" spans="1:108">
       <c r="DA3015" t="s">
-        <v>3096</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="3016" spans="1:108">
       <c r="DA3016" t="s">
-        <v>3097</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="3017" spans="1:108">
       <c r="DA3017" t="s">
-        <v>3098</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="3018" spans="1:108">
       <c r="DA3018" t="s">
-        <v>3099</v>
+        <v>3101</v>
       </c>
     </row>
     <row r="3019" spans="1:108">
       <c r="DA3019" t="s">
-        <v>3100</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="3020" spans="1:108">
       <c r="DA3020" t="s">
-        <v>3101</v>
+        <v>3103</v>
       </c>
     </row>
     <row r="3021" spans="1:108">
       <c r="DA3021" t="s">
-        <v>3102</v>
+        <v>3104</v>
       </c>
     </row>
     <row r="3022" spans="1:108">
       <c r="DA3022" t="s">
-        <v>3103</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="3023" spans="1:108">
       <c r="DA3023" t="s">
-        <v>3104</v>
+        <v>3106</v>
       </c>
     </row>
     <row r="3024" spans="1:108">
       <c r="DA3024" t="s">
-        <v>3105</v>
+        <v>3107</v>
       </c>
     </row>
     <row r="3025" spans="1:108">
       <c r="DA3025" t="s">
-        <v>3106</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="3026" spans="1:108">
       <c r="DA3026" t="s">
-        <v>3107</v>
+        <v>3109</v>
       </c>
     </row>
     <row r="3027" spans="1:108">
       <c r="DA3027" t="s">
-        <v>3108</v>
+        <v>3110</v>
       </c>
     </row>
     <row r="3028" spans="1:108">
       <c r="DA3028" t="s">
-        <v>3109</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="3029" spans="1:108">
       <c r="DA3029" t="s">
-        <v>3110</v>
+        <v>3112</v>
       </c>
     </row>
     <row r="3030" spans="1:108">
       <c r="DA3030" t="s">
-        <v>3111</v>
+        <v>3113</v>
       </c>
     </row>
     <row r="3031" spans="1:108">
       <c r="DA3031" t="s">
-        <v>3112</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="3032" spans="1:108">
       <c r="DA3032" t="s">
-        <v>3113</v>
+        <v>3115</v>
       </c>
     </row>
     <row r="3033" spans="1:108">
       <c r="DA3033" t="s">
-        <v>3114</v>
+        <v>3116</v>
       </c>
     </row>
     <row r="3034" spans="1:108">
       <c r="DA3034" t="s">
-        <v>3115</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="3035" spans="1:108">
       <c r="DA3035" t="s">
-        <v>3116</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="3036" spans="1:108">
       <c r="DA3036" t="s">
-        <v>3117</v>
+        <v>3119</v>
       </c>
     </row>
     <row r="3037" spans="1:108">
       <c r="DA3037" t="s">
-        <v>3118</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="3038" spans="1:108">
       <c r="DA3038" t="s">
-        <v>3119</v>
+        <v>3121</v>
       </c>
     </row>
     <row r="3039" spans="1:108">
       <c r="DA3039" t="s">
-        <v>3120</v>
+        <v>3122</v>
       </c>
     </row>
     <row r="3040" spans="1:108">
       <c r="DA3040" t="s">
-        <v>3121</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="3041" spans="1:108">
       <c r="DA3041" t="s">
-        <v>3122</v>
+        <v>3124</v>
       </c>
     </row>
     <row r="3042" spans="1:108">
       <c r="DA3042" t="s">
-        <v>3123</v>
+        <v>3125</v>
       </c>
     </row>
     <row r="3043" spans="1:108">
       <c r="DA3043" t="s">
-        <v>3124</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="3044" spans="1:108">
       <c r="DA3044" t="s">
-        <v>3125</v>
+        <v>3127</v>
       </c>
     </row>
     <row r="3045" spans="1:108">
       <c r="DA3045" t="s">
-        <v>3126</v>
+        <v>3128</v>
       </c>
     </row>
     <row r="3046" spans="1:108">
       <c r="DA3046" t="s">
-        <v>3127</v>
+        <v>3129</v>
       </c>
     </row>
     <row r="3047" spans="1:108">
       <c r="DA3047" t="s">
-        <v>3128</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="3048" spans="1:108">
       <c r="DA3048" t="s">
-        <v>3129</v>
+        <v>3131</v>
       </c>
     </row>
     <row r="3049" spans="1:108">
       <c r="DA3049" t="s">
-        <v>3130</v>
+        <v>3132</v>
       </c>
     </row>
     <row r="3050" spans="1:108">
       <c r="DA3050" t="s">
-        <v>3131</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="3051" spans="1:108">
       <c r="DA3051" t="s">
-        <v>3132</v>
+        <v>3134</v>
       </c>
     </row>
     <row r="3052" spans="1:108">
       <c r="DA3052" t="s">
-        <v>3133</v>
+        <v>3135</v>
       </c>
     </row>
     <row r="3053" spans="1:108">
       <c r="DA3053" t="s">
-        <v>3134</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="3054" spans="1:108">
       <c r="DA3054" t="s">
-        <v>3135</v>
+        <v>3137</v>
       </c>
     </row>
     <row r="3055" spans="1:108">
       <c r="DA3055" t="s">
-        <v>3136</v>
+        <v>3138</v>
       </c>
     </row>
     <row r="3056" spans="1:108">
       <c r="DA3056" t="s">
-        <v>3137</v>
+        <v>3139</v>
       </c>
     </row>
     <row r="3057" spans="1:108">
       <c r="DA3057" t="s">
-        <v>3138</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="3058" spans="1:108">
       <c r="DA3058" t="s">
-        <v>3139</v>
+        <v>3141</v>
       </c>
     </row>
     <row r="3059" spans="1:108">
       <c r="DA3059" t="s">
-        <v>3140</v>
+        <v>3142</v>
       </c>
     </row>
     <row r="3060" spans="1:108">
       <c r="DA3060" t="s">
-        <v>3141</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="3061" spans="1:108">
       <c r="DA3061" t="s">
-        <v>3142</v>
+        <v>3144</v>
       </c>
     </row>
     <row r="3062" spans="1:108">
       <c r="DA3062" t="s">
-        <v>3143</v>
+        <v>3145</v>
       </c>
     </row>
     <row r="3063" spans="1:108">
       <c r="DA3063" t="s">
-        <v>3144</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="3064" spans="1:108">
       <c r="DA3064" t="s">
-        <v>3145</v>
+        <v>3147</v>
       </c>
     </row>
     <row r="3065" spans="1:108">
       <c r="DA3065" t="s">
-        <v>3146</v>
+        <v>3148</v>
       </c>
     </row>
     <row r="3066" spans="1:108">
       <c r="DA3066" t="s">
-        <v>3147</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="3067" spans="1:108">
       <c r="DA3067" t="s">
-        <v>3148</v>
+        <v>3150</v>
       </c>
     </row>
     <row r="3068" spans="1:108">
       <c r="DA3068" t="s">
-        <v>3149</v>
+        <v>3151</v>
       </c>
     </row>
     <row r="3069" spans="1:108">
       <c r="DA3069" t="s">
-        <v>3150</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="3070" spans="1:108">
       <c r="DA3070" t="s">
-        <v>3151</v>
+        <v>3153</v>
       </c>
     </row>
     <row r="3071" spans="1:108">
       <c r="DA3071" t="s">
-        <v>3152</v>
+        <v>3154</v>
       </c>
     </row>
     <row r="3072" spans="1:108">
       <c r="DA3072" t="s">
-        <v>3153</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="3073" spans="1:108">
       <c r="DA3073" t="s">
-        <v>3154</v>
+        <v>3156</v>
       </c>
     </row>
     <row r="3074" spans="1:108">
       <c r="DA3074" t="s">
-        <v>3155</v>
+        <v>3157</v>
       </c>
     </row>
     <row r="3075" spans="1:108">
       <c r="DA3075" t="s">
-        <v>3156</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="3076" spans="1:108">
       <c r="DA3076" t="s">
-        <v>3157</v>
+        <v>3159</v>
       </c>
     </row>
     <row r="3077" spans="1:108">
       <c r="DA3077" t="s">
-        <v>3158</v>
+        <v>3160</v>
       </c>
     </row>
     <row r="3078" spans="1:108">
       <c r="DA3078" t="s">
-        <v>3159</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="3079" spans="1:108">
       <c r="DA3079" t="s">
-        <v>3160</v>
+        <v>3162</v>
       </c>
     </row>
     <row r="3080" spans="1:108">
       <c r="DA3080" t="s">
-        <v>3161</v>
+        <v>3163</v>
       </c>
     </row>
     <row r="3081" spans="1:108">
       <c r="DA3081" t="s">
-        <v>3162</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="3082" spans="1:108">
       <c r="DA3082" t="s">
-        <v>3163</v>
+        <v>3165</v>
       </c>
     </row>
     <row r="3083" spans="1:108">
       <c r="DA3083" t="s">
-        <v>3164</v>
+        <v>3166</v>
       </c>
     </row>
     <row r="3084" spans="1:108">
       <c r="DA3084" t="s">
-        <v>3165</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="3085" spans="1:108">
       <c r="DA3085" t="s">
-        <v>3166</v>
+        <v>3168</v>
       </c>
     </row>
     <row r="3086" spans="1:108">
       <c r="DA3086" t="s">
-        <v>3167</v>
+        <v>3169</v>
       </c>
     </row>
     <row r="3087" spans="1:108">
       <c r="DA3087" t="s">
-        <v>3168</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="3088" spans="1:108">
       <c r="DA3088" t="s">
-        <v>3169</v>
+        <v>3171</v>
       </c>
     </row>
     <row r="3089" spans="1:108">
       <c r="DA3089" t="s">
-        <v>3170</v>
+        <v>3172</v>
       </c>
     </row>
     <row r="3090" spans="1:108">
       <c r="DA3090" t="s">
-        <v>3171</v>
+        <v>3173</v>
       </c>
     </row>
     <row r="3091" spans="1:108">
       <c r="DA3091" t="s">
-        <v>3172</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="3092" spans="1:108">
       <c r="DA3092" t="s">
-        <v>3173</v>
+        <v>3175</v>
       </c>
     </row>
     <row r="3093" spans="1:108">
       <c r="DA3093" t="s">
-        <v>3174</v>
+        <v>3176</v>
       </c>
     </row>
     <row r="3094" spans="1:108">
       <c r="DA3094" t="s">
-        <v>3175</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="3095" spans="1:108">
       <c r="DA3095" t="s">
-        <v>3176</v>
+        <v>3178</v>
       </c>
     </row>
     <row r="3096" spans="1:108">
       <c r="DA3096" t="s">
-        <v>3177</v>
+        <v>3179</v>
       </c>
     </row>
     <row r="3097" spans="1:108">
       <c r="DA3097" t="s">
-        <v>3178</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="3098" spans="1:108">
       <c r="DA3098" t="s">
-        <v>3179</v>
+        <v>3181</v>
       </c>
     </row>
     <row r="3099" spans="1:108">
       <c r="DA3099" t="s">
-        <v>3180</v>
+        <v>3182</v>
       </c>
     </row>
     <row r="3100" spans="1:108">
       <c r="DA3100" t="s">
-        <v>3181</v>
+        <v>3183</v>
       </c>
     </row>
     <row r="3101" spans="1:108">
       <c r="DA3101" t="s">
-        <v>3182</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="3102" spans="1:108">
       <c r="DA3102" t="s">
-        <v>3183</v>
+        <v>3185</v>
       </c>
     </row>
     <row r="3103" spans="1:108">
       <c r="DA3103" t="s">
-        <v>3184</v>
+        <v>3186</v>
       </c>
     </row>
     <row r="3104" spans="1:108">
       <c r="DA3104" t="s">
-        <v>3185</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="3105" spans="1:108">
       <c r="DA3105" t="s">
-        <v>3186</v>
+        <v>3188</v>
       </c>
     </row>
     <row r="3106" spans="1:108">
       <c r="DA3106" t="s">
-        <v>3187</v>
+        <v>3189</v>
       </c>
     </row>
     <row r="3107" spans="1:108">
       <c r="DA3107" t="s">
-        <v>3188</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="3108" spans="1:108">
       <c r="DA3108" t="s">
-        <v>3189</v>
+        <v>3191</v>
       </c>
     </row>
     <row r="3109" spans="1:108">
       <c r="DA3109" t="s">
-        <v>3190</v>
+        <v>3192</v>
       </c>
     </row>
     <row r="3110" spans="1:108">
       <c r="DA3110" t="s">
-        <v>3191</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="3111" spans="1:108">
       <c r="DA3111" t="s">
-        <v>3192</v>
+        <v>3194</v>
       </c>
     </row>
     <row r="3112" spans="1:108">
       <c r="DA3112" t="s">
-        <v>3193</v>
+        <v>3195</v>
       </c>
     </row>
     <row r="3113" spans="1:108">
       <c r="DA3113" t="s">
-        <v>3194</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="3114" spans="1:108">
       <c r="DA3114" t="s">
-        <v>3195</v>
+        <v>3197</v>
       </c>
     </row>
     <row r="3115" spans="1:108">
       <c r="DA3115" t="s">
-        <v>3196</v>
+        <v>3198</v>
       </c>
     </row>
     <row r="3116" spans="1:108">
       <c r="DA3116" t="s">
-        <v>3197</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="3117" spans="1:108">
       <c r="DA3117" t="s">
-        <v>3198</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="3118" spans="1:108">
       <c r="DA3118" t="s">
-        <v>3199</v>
+        <v>3201</v>
       </c>
     </row>
     <row r="3119" spans="1:108">
       <c r="DA3119" t="s">
-        <v>3200</v>
+        <v>3202</v>
       </c>
     </row>
     <row r="3120" spans="1:108">
       <c r="DA3120" t="s">
-        <v>3201</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="3121" spans="1:108">
       <c r="DA3121" t="s">
-        <v>3202</v>
+        <v>3204</v>
       </c>
     </row>
     <row r="3122" spans="1:108">
       <c r="DA3122" t="s">
-        <v>3203</v>
+        <v>3205</v>
       </c>
     </row>
     <row r="3123" spans="1:108">
       <c r="DA3123" t="s">
-        <v>3204</v>
+        <v>3206</v>
       </c>
     </row>
     <row r="3124" spans="1:108">
       <c r="DA3124" t="s">
-        <v>3205</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="3125" spans="1:108">
       <c r="DA3125" t="s">
-        <v>3206</v>
+        <v>3208</v>
       </c>
     </row>
     <row r="3126" spans="1:108">
       <c r="DA3126" t="s">
-        <v>3207</v>
+        <v>3209</v>
       </c>
     </row>
     <row r="3127" spans="1:108">
       <c r="DA3127" t="s">
-        <v>3208</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="3128" spans="1:108">
       <c r="DA3128" t="s">
-        <v>3209</v>
+        <v>3211</v>
       </c>
     </row>
     <row r="3129" spans="1:108">
       <c r="DA3129" t="s">
-        <v>3210</v>
+        <v>3212</v>
       </c>
     </row>
     <row r="3130" spans="1:108">
       <c r="DA3130" t="s">
-        <v>3211</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="3131" spans="1:108">
       <c r="DA3131" t="s">
-        <v>3212</v>
+        <v>3214</v>
       </c>
     </row>
     <row r="3132" spans="1:108">
       <c r="DA3132" t="s">
-        <v>3213</v>
+        <v>3215</v>
       </c>
     </row>
     <row r="3133" spans="1:108">
       <c r="DA3133" t="s">
-        <v>3214</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="3134" spans="1:108">
       <c r="DA3134" t="s">
-        <v>3215</v>
+        <v>3217</v>
       </c>
     </row>
     <row r="3135" spans="1:108">
       <c r="DA3135" t="s">
-        <v>3216</v>
+        <v>3218</v>
       </c>
     </row>
     <row r="3136" spans="1:108">
       <c r="DA3136" t="s">
-        <v>3217</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="3137" spans="1:108">
       <c r="DA3137" t="s">
-        <v>3218</v>
+        <v>3220</v>
       </c>
     </row>
     <row r="3138" spans="1:108">
       <c r="DA3138" t="s">
-        <v>3219</v>
+        <v>3221</v>
       </c>
     </row>
     <row r="3139" spans="1:108">
       <c r="DA3139" t="s">
-        <v>3220</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="3140" spans="1:108">
       <c r="DA3140" t="s">
-        <v>3221</v>
+        <v>3223</v>
       </c>
     </row>
     <row r="3141" spans="1:108">
       <c r="DA3141" t="s">
-        <v>3222</v>
+        <v>3224</v>
       </c>
     </row>
     <row r="3142" spans="1:108">
       <c r="DA3142" t="s">
-        <v>3223</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="3143" spans="1:108">
       <c r="DA3143" t="s">
-        <v>3224</v>
+        <v>3226</v>
       </c>
     </row>
     <row r="3144" spans="1:108">
       <c r="DA3144" t="s">
-        <v>3225</v>
+        <v>3227</v>
       </c>
     </row>
     <row r="3145" spans="1:108">
       <c r="DA3145" t="s">
-        <v>3226</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="3146" spans="1:108">
       <c r="DA3146" t="s">
-        <v>3227</v>
+        <v>3229</v>
       </c>
     </row>
     <row r="3147" spans="1:108">
       <c r="DA3147" t="s">
-        <v>3228</v>
+        <v>3230</v>
       </c>
     </row>
     <row r="3148" spans="1:108">
       <c r="DA3148" t="s">
-        <v>3229</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="3149" spans="1:108">
       <c r="DA3149" t="s">
-        <v>3230</v>
+        <v>3232</v>
       </c>
     </row>
     <row r="3150" spans="1:108">
       <c r="DA3150" t="s">
-        <v>3231</v>
+        <v>3233</v>
       </c>
     </row>
     <row r="3151" spans="1:108">
       <c r="DA3151" t="s">
-        <v>3232</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="3152" spans="1:108">
       <c r="DA3152" t="s">
-        <v>3233</v>
+        <v>3235</v>
       </c>
     </row>
     <row r="3153" spans="1:108">
       <c r="DA3153" t="s">
-        <v>3234</v>
+        <v>3236</v>
       </c>
     </row>
     <row r="3154" spans="1:108">
       <c r="DA3154" t="s">
-        <v>3235</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="3155" spans="1:108">
       <c r="DA3155" t="s">
-        <v>3236</v>
+        <v>3238</v>
       </c>
     </row>
     <row r="3156" spans="1:108">
       <c r="DA3156" t="s">
-        <v>3237</v>
+        <v>3239</v>
       </c>
     </row>
     <row r="3157" spans="1:108">
       <c r="DA3157" t="s">
-        <v>3238</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="3158" spans="1:108">
       <c r="DA3158" t="s">
-        <v>3239</v>
+        <v>3241</v>
       </c>
     </row>
     <row r="3159" spans="1:108">
       <c r="DA3159" t="s">
-        <v>3240</v>
+        <v>3242</v>
       </c>
     </row>
     <row r="3160" spans="1:108">
       <c r="DA3160" t="s">
-        <v>3241</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="3161" spans="1:108">
       <c r="DA3161" t="s">
-        <v>3242</v>
+        <v>3244</v>
       </c>
     </row>
     <row r="3162" spans="1:108">
       <c r="DA3162" t="s">
-        <v>3243</v>
+        <v>3245</v>
       </c>
     </row>
     <row r="3163" spans="1:108">
       <c r="DA3163" t="s">
-        <v>3244</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="3164" spans="1:108">
       <c r="DA3164" t="s">
-        <v>3245</v>
+        <v>3247</v>
       </c>
     </row>
     <row r="3165" spans="1:108">
       <c r="DA3165" t="s">
-        <v>3246</v>
+        <v>3248</v>
       </c>
     </row>
     <row r="3166" spans="1:108">
       <c r="DA3166" t="s">
-        <v>3247</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="3167" spans="1:108">
       <c r="DA3167" t="s">
-        <v>3248</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="3168" spans="1:108">
       <c r="DA3168" t="s">
-        <v>3249</v>
+        <v>3251</v>
       </c>
     </row>
     <row r="3169" spans="1:108">
       <c r="DA3169" t="s">
-        <v>3250</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="3170" spans="1:108">
       <c r="DA3170" t="s">
-        <v>3251</v>
+        <v>3253</v>
       </c>
     </row>
     <row r="3171" spans="1:108">
       <c r="DA3171" t="s">
-        <v>3252</v>
+        <v>3254</v>
       </c>
     </row>
     <row r="3172" spans="1:108">
       <c r="DA3172" t="s">
-        <v>3253</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="3173" spans="1:108">
       <c r="DA3173" t="s">
-        <v>3254</v>
+        <v>3256</v>
       </c>
     </row>
     <row r="3174" spans="1:108">
       <c r="DA3174" t="s">
-        <v>3255</v>
+        <v>3257</v>
       </c>
     </row>
     <row r="3175" spans="1:108">
       <c r="DA3175" t="s">
-        <v>3256</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="3176" spans="1:108">
       <c r="DA3176" t="s">
-        <v>3257</v>
+        <v>3259</v>
       </c>
     </row>
     <row r="3177" spans="1:108">
       <c r="DA3177" t="s">
-        <v>3258</v>
+        <v>3260</v>
       </c>
     </row>
     <row r="3178" spans="1:108">
       <c r="DA3178" t="s">
-        <v>3259</v>
+        <v>3261</v>
       </c>
     </row>
     <row r="3179" spans="1:108">
       <c r="DA3179" t="s">
-        <v>3260</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="3180" spans="1:108">
       <c r="DA3180" t="s">
-        <v>3261</v>
+        <v>3263</v>
       </c>
     </row>
     <row r="3181" spans="1:108">
       <c r="DA3181" t="s">
-        <v>3262</v>
+        <v>3264</v>
       </c>
     </row>
     <row r="3182" spans="1:108">
       <c r="DA3182" t="s">
-        <v>3263</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="3183" spans="1:108">
       <c r="DA3183" t="s">
-        <v>3264</v>
+        <v>3266</v>
       </c>
     </row>
     <row r="3184" spans="1:108">
       <c r="DA3184" t="s">
-        <v>3265</v>
+        <v>3267</v>
       </c>
     </row>
     <row r="3185" spans="1:108">
       <c r="DA3185" t="s">
-        <v>3266</v>
+        <v>3268</v>
       </c>
     </row>
     <row r="3186" spans="1:108">
       <c r="DA3186" t="s">
-        <v>3267</v>
+        <v>3269</v>
       </c>
     </row>
     <row r="3187" spans="1:108">
       <c r="DA3187" t="s">
-        <v>3268</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="3188" spans="1:108">
       <c r="DA3188" t="s">
-        <v>3269</v>
+        <v>3271</v>
       </c>
     </row>
     <row r="3189" spans="1:108">
       <c r="DA3189" t="s">
-        <v>3270</v>
+        <v>3272</v>
       </c>
     </row>
     <row r="3190" spans="1:108">
       <c r="DA3190" t="s">
-        <v>3271</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="3191" spans="1:108">
       <c r="DA3191" t="s">
-        <v>3272</v>
+        <v>3274</v>
       </c>
     </row>
     <row r="3192" spans="1:108">
       <c r="DA3192" t="s">
-        <v>3273</v>
+        <v>3275</v>
       </c>
     </row>
     <row r="3193" spans="1:108">
       <c r="DA3193" t="s">
-        <v>3274</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="3194" spans="1:108">
       <c r="DA3194" t="s">
-        <v>3275</v>
+        <v>3277</v>
       </c>
     </row>
     <row r="3195" spans="1:108">
       <c r="DA3195" t="s">
-        <v>3276</v>
+        <v>3278</v>
       </c>
     </row>
     <row r="3196" spans="1:108">
       <c r="DA3196" t="s">
-        <v>3277</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="3197" spans="1:108">
       <c r="DA3197" t="s">
-        <v>3278</v>
+        <v>3280</v>
       </c>
     </row>
     <row r="3198" spans="1:108">
       <c r="DA3198" t="s">
-        <v>3279</v>
+        <v>3281</v>
       </c>
     </row>
     <row r="3199" spans="1:108">
       <c r="DA3199" t="s">
-        <v>3280</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="3200" spans="1:108">
       <c r="DA3200" t="s">
-        <v>3281</v>
+        <v>3283</v>
       </c>
     </row>
     <row r="3201" spans="1:108">
       <c r="DA3201" t="s">
-        <v>3282</v>
+        <v>3284</v>
       </c>
     </row>
     <row r="3202" spans="1:108">
       <c r="DA3202" t="s">
-        <v>3283</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="3203" spans="1:108">
       <c r="DA3203" t="s">
-        <v>3284</v>
+        <v>3286</v>
       </c>
     </row>
     <row r="3204" spans="1:108">
       <c r="DA3204" t="s">
-        <v>3285</v>
+        <v>3287</v>
       </c>
     </row>
     <row r="3205" spans="1:108">
       <c r="DA3205" t="s">
-        <v>3286</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="3206" spans="1:108">
       <c r="DA3206" t="s">
-        <v>3287</v>
+        <v>3289</v>
       </c>
     </row>
     <row r="3207" spans="1:108">
       <c r="DA3207" t="s">
-        <v>3288</v>
+        <v>3290</v>
       </c>
     </row>
     <row r="3208" spans="1:108">
       <c r="DA3208" t="s">
-        <v>3289</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="3209" spans="1:108">
       <c r="DA3209" t="s">
-        <v>3290</v>
+        <v>3292</v>
       </c>
     </row>
     <row r="3210" spans="1:108">
       <c r="DA3210" t="s">
-        <v>3291</v>
+        <v>3293</v>
       </c>
     </row>
     <row r="3211" spans="1:108">
       <c r="DA3211" t="s">
-        <v>3292</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="3212" spans="1:108">
       <c r="DA3212" t="s">
-        <v>3293</v>
+        <v>3295</v>
       </c>
     </row>
     <row r="3213" spans="1:108">
       <c r="DA3213" t="s">
-        <v>3294</v>
+        <v>3296</v>
       </c>
     </row>
     <row r="3214" spans="1:108">
       <c r="DA3214" t="s">
-        <v>3295</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="3215" spans="1:108">
       <c r="DA3215" t="s">
-        <v>3296</v>
+        <v>3298</v>
       </c>
     </row>
     <row r="3216" spans="1:108">
       <c r="DA3216" t="s">
-        <v>3297</v>
+        <v>3299</v>
       </c>
     </row>
     <row r="3217" spans="1:108">
       <c r="DA3217" t="s">
-        <v>3298</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="3218" spans="1:108">
       <c r="DA3218" t="s">
-        <v>3299</v>
+        <v>3301</v>
       </c>
     </row>
     <row r="3219" spans="1:108">
       <c r="DA3219" t="s">
-        <v>3300</v>
+        <v>3302</v>
       </c>
     </row>
     <row r="3220" spans="1:108">
       <c r="DA3220" t="s">
-        <v>3301</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="3221" spans="1:108">
       <c r="DA3221" t="s">
-        <v>3302</v>
+        <v>3304</v>
       </c>
     </row>
     <row r="3222" spans="1:108">
       <c r="DA3222" t="s">
-        <v>3303</v>
+        <v>3305</v>
       </c>
     </row>
     <row r="3223" spans="1:108">
       <c r="DA3223" t="s">
-        <v>3304</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="3224" spans="1:108">
       <c r="DA3224" t="s">
-        <v>3305</v>
+        <v>3307</v>
       </c>
     </row>
     <row r="3225" spans="1:108">
       <c r="DA3225" t="s">
-        <v>3306</v>
+        <v>3308</v>
       </c>
     </row>
     <row r="3226" spans="1:108">
       <c r="DA3226" t="s">
-        <v>3307</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="3227" spans="1:108">
       <c r="DA3227" t="s">
-        <v>3308</v>
+        <v>3310</v>
       </c>
     </row>
     <row r="3228" spans="1:108">
       <c r="DA3228" t="s">
-        <v>3309</v>
+        <v>3311</v>
       </c>
     </row>
     <row r="3229" spans="1:108">
       <c r="DA3229" t="s">
-        <v>3310</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="3230" spans="1:108">
       <c r="DA3230" t="s">
-        <v>3311</v>
+        <v>3313</v>
       </c>
     </row>
     <row r="3231" spans="1:108">
       <c r="DA3231" t="s">
-        <v>3312</v>
+        <v>3314</v>
       </c>
     </row>
     <row r="3232" spans="1:108">
       <c r="DA3232" t="s">
-        <v>3313</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="3233" spans="1:108">
       <c r="DA3233" t="s">
-        <v>3314</v>
+        <v>3316</v>
       </c>
     </row>
     <row r="3234" spans="1:108">
       <c r="DA3234" t="s">
-        <v>3315</v>
+        <v>3317</v>
       </c>
     </row>
     <row r="3235" spans="1:108">
       <c r="DA3235" t="s">
-        <v>3316</v>
+        <v>3318</v>
       </c>
     </row>
     <row r="3236" spans="1:108">
       <c r="DA3236" t="s">
-        <v>3317</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="3237" spans="1:108">
       <c r="DA3237" t="s">
-        <v>3318</v>
+        <v>3320</v>
       </c>
     </row>
     <row r="3238" spans="1:108">
       <c r="DA3238" t="s">
-        <v>3319</v>
+        <v>3321</v>
       </c>
     </row>
     <row r="3239" spans="1:108">
       <c r="DA3239" t="s">
-        <v>3320</v>
+        <v>3322</v>
       </c>
     </row>
     <row r="3240" spans="1:108">
       <c r="DA3240" t="s">
-        <v>3321</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="3241" spans="1:108">
       <c r="DA3241" t="s">
-        <v>3322</v>
+        <v>3324</v>
       </c>
     </row>
     <row r="3242" spans="1:108">
       <c r="DA3242" t="s">
-        <v>3323</v>
+        <v>3325</v>
       </c>
     </row>
     <row r="3243" spans="1:108">
       <c r="DA3243" t="s">
-        <v>3324</v>
+        <v>3326</v>
       </c>
     </row>
     <row r="3244" spans="1:108">
       <c r="DA3244" t="s">
-        <v>3325</v>
+        <v>3327</v>
       </c>
     </row>
     <row r="3245" spans="1:108">
       <c r="DA3245" t="s">
-        <v>3326</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="3246" spans="1:108">
       <c r="DA3246" t="s">
-        <v>3327</v>
+        <v>3329</v>
       </c>
     </row>
     <row r="3247" spans="1:108">
       <c r="DA3247" t="s">
-        <v>3328</v>
+        <v>3330</v>
       </c>
     </row>
     <row r="3248" spans="1:108">
       <c r="DA3248" t="s">
-        <v>3329</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="3249" spans="1:108">
       <c r="DA3249" t="s">
-        <v>3330</v>
+        <v>3332</v>
       </c>
     </row>
     <row r="3250" spans="1:108">
       <c r="DA3250" t="s">
-        <v>3331</v>
+        <v>3333</v>
       </c>
     </row>
     <row r="3251" spans="1:108">
       <c r="DA3251" t="s">
-        <v>3332</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="3252" spans="1:108">
       <c r="DA3252" t="s">
-        <v>3333</v>
+        <v>3335</v>
       </c>
     </row>
     <row r="3253" spans="1:108">
       <c r="DA3253" t="s">
-        <v>3334</v>
+        <v>3336</v>
       </c>
     </row>
     <row r="3254" spans="1:108">
       <c r="DA3254" t="s">
-        <v>3335</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="3255" spans="1:108">
       <c r="DA3255" t="s">
-        <v>3336</v>
+        <v>3338</v>
       </c>
     </row>
     <row r="3256" spans="1:108">
       <c r="DA3256" t="s">
-        <v>3337</v>
+        <v>3339</v>
       </c>
     </row>
     <row r="3257" spans="1:108">
       <c r="DA3257" t="s">
-        <v>3338</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="3258" spans="1:108">
       <c r="DA3258" t="s">
-        <v>3339</v>
+        <v>3341</v>
       </c>
     </row>
     <row r="3259" spans="1:108">
       <c r="DA3259" t="s">
-        <v>3340</v>
+        <v>3342</v>
       </c>
     </row>
     <row r="3260" spans="1:108">
       <c r="DA3260" t="s">
-        <v>3341</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="3261" spans="1:108">
       <c r="DA3261" t="s">
-        <v>3342</v>
+        <v>3344</v>
       </c>
     </row>
     <row r="3262" spans="1:108">
       <c r="DA3262" t="s">
-        <v>3343</v>
+        <v>3345</v>
       </c>
     </row>
     <row r="3263" spans="1:108">
       <c r="DA3263" t="s">
-        <v>3344</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="3264" spans="1:108">
       <c r="DA3264" t="s">
-        <v>3345</v>
+        <v>3347</v>
       </c>
     </row>
     <row r="3265" spans="1:108">
       <c r="DA3265" t="s">
-        <v>3346</v>
+        <v>3348</v>
       </c>
     </row>
     <row r="3266" spans="1:108">
       <c r="DA3266" t="s">
-        <v>3347</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="3267" spans="1:108">
       <c r="DA3267" t="s">
-        <v>3348</v>
+        <v>3350</v>
       </c>
     </row>
     <row r="3268" spans="1:108">
       <c r="DA3268" t="s">
-        <v>3349</v>
+        <v>3351</v>
       </c>
     </row>
     <row r="3269" spans="1:108">
       <c r="DA3269" t="s">
-        <v>3350</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="3270" spans="1:108">
       <c r="DA3270" t="s">
-        <v>3351</v>
+        <v>3353</v>
       </c>
     </row>
     <row r="3271" spans="1:108">
       <c r="DA3271" t="s">
-        <v>3352</v>
+        <v>3354</v>
       </c>
     </row>
     <row r="3272" spans="1:108">
       <c r="DA3272" t="s">
-        <v>3353</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="3273" spans="1:108">
       <c r="DA3273" t="s">
-        <v>3354</v>
+        <v>3356</v>
       </c>
     </row>
     <row r="3274" spans="1:108">
       <c r="DA3274" t="s">
-        <v>3354</v>
+        <v>3357</v>
       </c>
     </row>
     <row r="3275" spans="1:108">
       <c r="DA3275" t="s">
-        <v>3355</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="3276" spans="1:108">
       <c r="DA3276" t="s">
-        <v>3356</v>
+        <v>3359</v>
       </c>
     </row>
     <row r="3277" spans="1:108">
       <c r="DA3277" t="s">
-        <v>3357</v>
+        <v>3360</v>
       </c>
     </row>
     <row r="3278" spans="1:108">
       <c r="DA3278" t="s">
-        <v>3358</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="3279" spans="1:108">
       <c r="DA3279" t="s">
-        <v>3359</v>
+        <v>3362</v>
       </c>
     </row>
     <row r="3280" spans="1:108">
       <c r="DA3280" t="s">
-        <v>3360</v>
+        <v>3363</v>
       </c>
     </row>
     <row r="3281" spans="1:108">
       <c r="DA3281" t="s">
-        <v>3361</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="3282" spans="1:108">
       <c r="DA3282" t="s">
-        <v>3362</v>
+        <v>3365</v>
       </c>
     </row>
     <row r="3283" spans="1:108">
       <c r="DA3283" t="s">
-        <v>3363</v>
+        <v>3366</v>
       </c>
     </row>
     <row r="3284" spans="1:108">
       <c r="DA3284" t="s">
-        <v>3364</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="3285" spans="1:108">
       <c r="DA3285" t="s">
-        <v>3365</v>
+        <v>3368</v>
       </c>
     </row>
     <row r="3286" spans="1:108">
       <c r="DA3286" t="s">
-        <v>3366</v>
+        <v>3369</v>
       </c>
     </row>
     <row r="3287" spans="1:108">
       <c r="DA3287" t="s">
-        <v>3367</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="3288" spans="1:108">
       <c r="DA3288" t="s">
-        <v>3368</v>
+        <v>3371</v>
       </c>
     </row>
     <row r="3289" spans="1:108">
       <c r="DA3289" t="s">
-        <v>3369</v>
+        <v>3372</v>
       </c>
     </row>
     <row r="3290" spans="1:108">
       <c r="DA3290" t="s">
-        <v>3370</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="3291" spans="1:108">
       <c r="DA3291" t="s">
-        <v>3371</v>
+        <v>3374</v>
       </c>
     </row>
     <row r="3292" spans="1:108">
       <c r="DA3292" t="s">
-        <v>3372</v>
+        <v>3375</v>
       </c>
     </row>
     <row r="3293" spans="1:108">
       <c r="DA3293" t="s">
-        <v>3373</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="3294" spans="1:108">
       <c r="DA3294" t="s">
-        <v>3374</v>
+        <v>3377</v>
       </c>
     </row>
     <row r="3295" spans="1:108">
       <c r="DA3295" t="s">
-        <v>3375</v>
+        <v>3378</v>
       </c>
     </row>
     <row r="3296" spans="1:108">
       <c r="DA3296" t="s">
-        <v>3376</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="3297" spans="1:108">
       <c r="DA3297" t="s">
-        <v>3377</v>
+        <v>3380</v>
       </c>
     </row>
     <row r="3298" spans="1:108">
       <c r="DA3298" t="s">
-        <v>3378</v>
+        <v>3381</v>
       </c>
     </row>
     <row r="3299" spans="1:108">
       <c r="DA3299" t="s">
-        <v>3379</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="3300" spans="1:108">
       <c r="DA3300" t="s">
-        <v>3380</v>
+        <v>3383</v>
       </c>
     </row>
     <row r="3301" spans="1:108">
       <c r="DA3301" t="s">
-        <v>3381</v>
+        <v>3384</v>
       </c>
     </row>
     <row r="3302" spans="1:108">
       <c r="DA3302" t="s">
-        <v>3382</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="3303" spans="1:108">
       <c r="DA3303" t="s">
-        <v>3383</v>
+        <v>3386</v>
       </c>
     </row>
     <row r="3304" spans="1:108">
       <c r="DA3304" t="s">
-        <v>3384</v>
+        <v>3387</v>
       </c>
     </row>
     <row r="3305" spans="1:108">
       <c r="DA3305" t="s">
-        <v>3385</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="3306" spans="1:108">
       <c r="DA3306" t="s">
-        <v>3386</v>
+        <v>3389</v>
       </c>
     </row>
     <row r="3307" spans="1:108">
       <c r="DA3307" t="s">
-        <v>3387</v>
+        <v>3390</v>
       </c>
     </row>
     <row r="3308" spans="1:108">
       <c r="DA3308" t="s">
-        <v>3388</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="3309" spans="1:108">
       <c r="DA3309" t="s">
-        <v>3389</v>
+        <v>3392</v>
       </c>
     </row>
     <row r="3310" spans="1:108">
       <c r="DA3310" t="s">
-        <v>3390</v>
+        <v>3393</v>
       </c>
     </row>
     <row r="3311" spans="1:108">
       <c r="DA3311" t="s">
-        <v>3391</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="3312" spans="1:108">
       <c r="DA3312" t="s">
-        <v>3392</v>
+        <v>3395</v>
       </c>
     </row>
     <row r="3313" spans="1:108">
       <c r="DA3313" t="s">
-        <v>3393</v>
+        <v>3396</v>
       </c>
     </row>
     <row r="3314" spans="1:108">
       <c r="DA3314" t="s">
-        <v>3394</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="3315" spans="1:108">
       <c r="DA3315" t="s">
-        <v>3395</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="3316" spans="1:108">
       <c r="DA3316" t="s">
-        <v>3396</v>
+        <v>3398</v>
       </c>
     </row>
     <row r="3317" spans="1:108">
       <c r="DA3317" t="s">
-        <v>3397</v>
+        <v>3399</v>
       </c>
     </row>
     <row r="3318" spans="1:108">
       <c r="DA3318" t="s">
-        <v>3398</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="3319" spans="1:108">
       <c r="DA3319" t="s">
-        <v>3399</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="3320" spans="1:108">
       <c r="DA3320" t="s">
-        <v>3400</v>
+        <v>3402</v>
       </c>
     </row>
     <row r="3321" spans="1:108">
       <c r="DA3321" t="s">
-        <v>3401</v>
+        <v>3403</v>
       </c>
     </row>
     <row r="3322" spans="1:108">
       <c r="DA3322" t="s">
-        <v>3402</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="3323" spans="1:108">
       <c r="DA3323" t="s">
-        <v>3403</v>
+        <v>3405</v>
       </c>
     </row>
     <row r="3324" spans="1:108">
       <c r="DA3324" t="s">
-        <v>3404</v>
+        <v>3406</v>
       </c>
     </row>
     <row r="3325" spans="1:108">
       <c r="DA3325" t="s">
-        <v>3405</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="3326" spans="1:108">
       <c r="DA3326" t="s">
-        <v>3406</v>
+        <v>3408</v>
       </c>
     </row>
     <row r="3327" spans="1:108">
       <c r="DA3327" t="s">
-        <v>3407</v>
+        <v>3409</v>
       </c>
     </row>
     <row r="3328" spans="1:108">
       <c r="DA3328" t="s">
-        <v>3408</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="3329" spans="1:108">
       <c r="DA3329" t="s">
-        <v>3409</v>
+        <v>3411</v>
       </c>
     </row>
     <row r="3330" spans="1:108">
       <c r="DA3330" t="s">
-        <v>3410</v>
+        <v>3412</v>
       </c>
     </row>
     <row r="3331" spans="1:108">
       <c r="DA3331" t="s">
-        <v>3411</v>
+        <v>3413</v>
       </c>
     </row>
     <row r="3332" spans="1:108">
       <c r="DA3332" t="s">
-        <v>3412</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="3333" spans="1:108">
       <c r="DA3333" t="s">
-        <v>3413</v>
+        <v>3415</v>
       </c>
     </row>
     <row r="3334" spans="1:108">
       <c r="DA3334" t="s">
-        <v>3414</v>
+        <v>3416</v>
       </c>
     </row>
     <row r="3335" spans="1:108">
       <c r="DA3335" t="s">
-        <v>3415</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="3336" spans="1:108">
       <c r="DA3336" t="s">
-        <v>3416</v>
+        <v>3418</v>
       </c>
     </row>
     <row r="3337" spans="1:108">
       <c r="DA3337" t="s">
-        <v>3417</v>
+        <v>3419</v>
       </c>
     </row>
     <row r="3338" spans="1:108">
       <c r="DA3338" t="s">
-        <v>3418</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="3339" spans="1:108">
       <c r="DA3339" t="s">
-        <v>3419</v>
+        <v>3421</v>
       </c>
     </row>
     <row r="3340" spans="1:108">
       <c r="DA3340" t="s">
-        <v>3420</v>
+        <v>3422</v>
       </c>
     </row>
     <row r="3341" spans="1:108">
       <c r="DA3341" t="s">
-        <v>3421</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="3342" spans="1:108">
       <c r="DA3342" t="s">
-        <v>3422</v>
+        <v>3424</v>
       </c>
     </row>
     <row r="3343" spans="1:108">
       <c r="DA3343" t="s">
-        <v>3423</v>
+        <v>3425</v>
       </c>
     </row>
     <row r="3344" spans="1:108">
       <c r="DA3344" t="s">
-        <v>3424</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="3345" spans="1:108">
       <c r="DA3345" t="s">
-        <v>3425</v>
+        <v>3427</v>
       </c>
     </row>
     <row r="3346" spans="1:108">
       <c r="DA3346" t="s">
-        <v>3426</v>
+        <v>3428</v>
       </c>
     </row>
     <row r="3347" spans="1:108">
       <c r="DA3347" t="s">
-        <v>3427</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="3348" spans="1:108">
       <c r="DA3348" t="s">
-        <v>3428</v>
+        <v>3430</v>
       </c>
     </row>
     <row r="3349" spans="1:108">
       <c r="DA3349" t="s">
-        <v>3429</v>
+        <v>3431</v>
       </c>
     </row>
     <row r="3350" spans="1:108">
       <c r="DA3350" t="s">
-        <v>3430</v>
+        <v>3432</v>
       </c>
     </row>
     <row r="3351" spans="1:108">
       <c r="DA3351" t="s">
-        <v>3431</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="3352" spans="1:108">
       <c r="DA3352" t="s">
-        <v>3432</v>
+        <v>3434</v>
       </c>
     </row>
     <row r="3353" spans="1:108">
       <c r="DA3353" t="s">
-        <v>3433</v>
+        <v>3435</v>
       </c>
     </row>
     <row r="3354" spans="1:108">
       <c r="DA3354" t="s">
-        <v>3434</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="3355" spans="1:108">
       <c r="DA3355" t="s">
-        <v>3435</v>
+        <v>3437</v>
       </c>
     </row>
     <row r="3356" spans="1:108">
       <c r="DA3356" t="s">
-        <v>3436</v>
+        <v>3438</v>
       </c>
     </row>
     <row r="3357" spans="1:108">
       <c r="DA3357" t="s">
-        <v>3437</v>
+        <v>3439</v>
       </c>
     </row>
     <row r="3358" spans="1:108">
       <c r="DA3358" t="s">
-        <v>3438</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="3359" spans="1:108">
       <c r="DA3359" t="s">
-        <v>3439</v>
+        <v>3441</v>
       </c>
     </row>
     <row r="3360" spans="1:108">
       <c r="DA3360" t="s">
-        <v>3440</v>
+        <v>3442</v>
       </c>
     </row>
     <row r="3361" spans="1:108">
       <c r="DA3361" t="s">
-        <v>3441</v>
+        <v>3443</v>
       </c>
     </row>
     <row r="3362" spans="1:108">
       <c r="DA3362" t="s">
-        <v>3442</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="3363" spans="1:108">
       <c r="DA3363" t="s">
-        <v>3443</v>
+        <v>3445</v>
       </c>
     </row>
     <row r="3364" spans="1:108">
       <c r="DA3364" t="s">
-        <v>3444</v>
+        <v>3446</v>
       </c>
     </row>
     <row r="3365" spans="1:108">
       <c r="DA3365" t="s">
-        <v>3445</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="3366" spans="1:108">
       <c r="DA3366" t="s">
-        <v>3446</v>
+        <v>3448</v>
       </c>
     </row>
     <row r="3367" spans="1:108">
       <c r="DA3367" t="s">
-        <v>3447</v>
+        <v>3449</v>
       </c>
     </row>
     <row r="3368" spans="1:108">
       <c r="DA3368" t="s">
-        <v>3448</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="3369" spans="1:108">
       <c r="DA3369" t="s">
-        <v>3449</v>
+        <v>3451</v>
       </c>
     </row>
     <row r="3370" spans="1:108">
       <c r="DA3370" t="s">
-        <v>3450</v>
+        <v>3452</v>
       </c>
     </row>
     <row r="3371" spans="1:108">
       <c r="DA3371" t="s">
-        <v>3451</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="3372" spans="1:108">
       <c r="DA3372" t="s">
-        <v>3452</v>
+        <v>3454</v>
       </c>
     </row>
     <row r="3373" spans="1:108">
       <c r="DA3373" t="s">
-        <v>3453</v>
+        <v>3455</v>
       </c>
     </row>
     <row r="3374" spans="1:108">
       <c r="DA3374" t="s">
-        <v>3454</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="3375" spans="1:108">
       <c r="DA3375" t="s">
-        <v>3455</v>
+        <v>3457</v>
       </c>
     </row>
     <row r="3376" spans="1:108">
       <c r="DA3376" t="s">
-        <v>3456</v>
+        <v>3458</v>
       </c>
     </row>
     <row r="3377" spans="1:108">
       <c r="DA3377" t="s">
-        <v>3457</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="3378" spans="1:108">
       <c r="DA3378" t="s">
-        <v>3458</v>
+        <v>3460</v>
       </c>
     </row>
     <row r="3379" spans="1:108">
       <c r="DA3379" t="s">
-        <v>3459</v>
+        <v>3461</v>
       </c>
     </row>
     <row r="3380" spans="1:108">
       <c r="DA3380" t="s">
-        <v>3460</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="3381" spans="1:108">
       <c r="DA3381" t="s">
-        <v>3461</v>
+        <v>3463</v>
       </c>
     </row>
     <row r="3382" spans="1:108">
       <c r="DA3382" t="s">
-        <v>3462</v>
+        <v>3464</v>
       </c>
     </row>
     <row r="3383" spans="1:108">
       <c r="DA3383" t="s">
-        <v>3463</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="3384" spans="1:108">
       <c r="DA3384" t="s">
-        <v>3464</v>
+        <v>3466</v>
       </c>
     </row>
     <row r="3385" spans="1:108">
       <c r="DA3385" t="s">
-        <v>3465</v>
+        <v>3467</v>
       </c>
     </row>
     <row r="3386" spans="1:108">
       <c r="DA3386" t="s">
-        <v>3466</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="3387" spans="1:108">
       <c r="DA3387" t="s">
-        <v>3467</v>
+        <v>3469</v>
       </c>
     </row>
     <row r="3388" spans="1:108">
       <c r="DA3388" t="s">
-        <v>3468</v>
+        <v>3470</v>
       </c>
     </row>
     <row r="3389" spans="1:108">
       <c r="DA3389" t="s">
-        <v>3469</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="3390" spans="1:108">
       <c r="DA3390" t="s">
-        <v>3470</v>
+        <v>3472</v>
       </c>
     </row>
     <row r="3391" spans="1:108">
       <c r="DA3391" t="s">
-        <v>3471</v>
+        <v>3473</v>
       </c>
     </row>
     <row r="3392" spans="1:108">
       <c r="DA3392" t="s">
-        <v>3472</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="3393" spans="1:108">
       <c r="DA3393" t="s">
-        <v>3473</v>
+        <v>3475</v>
       </c>
     </row>
     <row r="3394" spans="1:108">
       <c r="DA3394" t="s">
-        <v>3474</v>
+        <v>3476</v>
       </c>
     </row>
     <row r="3395" spans="1:108">
       <c r="DA3395" t="s">
-        <v>3475</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="3396" spans="1:108">
       <c r="DA3396" t="s">
-        <v>3476</v>
+        <v>3478</v>
       </c>
     </row>
     <row r="3397" spans="1:108">
       <c r="DA3397" t="s">
-        <v>3477</v>
+        <v>3479</v>
       </c>
     </row>
     <row r="3398" spans="1:108">
       <c r="DA3398" t="s">
-        <v>3478</v>
+        <v>3480</v>
       </c>
     </row>
     <row r="3399" spans="1:108">
       <c r="DA3399" t="s">
-        <v>3479</v>
+        <v>3481</v>
       </c>
     </row>
     <row r="3400" spans="1:108">
       <c r="DA3400" t="s">
-        <v>3480</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="3401" spans="1:108">
       <c r="DA3401" t="s">
-        <v>3481</v>
+        <v>3483</v>
       </c>
     </row>
     <row r="3402" spans="1:108">
       <c r="DA3402" t="s">
-        <v>3482</v>
+        <v>3484</v>
       </c>
     </row>
     <row r="3403" spans="1:108">
       <c r="DA3403" t="s">
-        <v>3483</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="3404" spans="1:108">
       <c r="DA3404" t="s">
-        <v>3484</v>
+        <v>3486</v>
       </c>
     </row>
     <row r="3405" spans="1:108">
       <c r="DA3405" t="s">
-        <v>3485</v>
+        <v>3487</v>
       </c>
     </row>
     <row r="3406" spans="1:108">
       <c r="DA3406" t="s">
-        <v>3485</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="3407" spans="1:108">
       <c r="DA3407" t="s">
-        <v>3486</v>
+        <v>3489</v>
       </c>
     </row>
     <row r="3408" spans="1:108">
       <c r="DA3408" t="s">
-        <v>3487</v>
+        <v>3490</v>
       </c>
     </row>
     <row r="3409" spans="1:108">
       <c r="DA3409" t="s">
-        <v>3488</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="3410" spans="1:108">
       <c r="DA3410" t="s">
-        <v>3489</v>
+        <v>3492</v>
       </c>
     </row>
     <row r="3411" spans="1:108">
       <c r="DA3411" t="s">
-        <v>3490</v>
+        <v>3493</v>
       </c>
     </row>
     <row r="3412" spans="1:108">
       <c r="DA3412" t="s">
-        <v>3491</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="3413" spans="1:108">
       <c r="DA3413" t="s">
-        <v>3492</v>
+        <v>3495</v>
       </c>
     </row>
     <row r="3414" spans="1:108">
       <c r="DA3414" t="s">
-        <v>3493</v>
+        <v>3496</v>
       </c>
     </row>
     <row r="3415" spans="1:108">
       <c r="DA3415" t="s">
-        <v>3494</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="3416" spans="1:108">
       <c r="DA3416" t="s">
-        <v>3495</v>
+        <v>3498</v>
       </c>
     </row>
     <row r="3417" spans="1:108">
       <c r="DA3417" t="s">
-        <v>3496</v>
+        <v>3499</v>
       </c>
     </row>
     <row r="3418" spans="1:108">
       <c r="DA3418" t="s">
-        <v>3497</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="3419" spans="1:108">
       <c r="DA3419" t="s">
-        <v>3497</v>
+        <v>3501</v>
       </c>
     </row>
     <row r="3420" spans="1:108">
       <c r="DA3420" t="s">
-        <v>3498</v>
+        <v>3502</v>
       </c>
     </row>
     <row r="3421" spans="1:108">
       <c r="DA3421" t="s">
-        <v>3499</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="3422" spans="1:108">
       <c r="DA3422" t="s">
-        <v>3500</v>
+        <v>3504</v>
       </c>
     </row>
     <row r="3423" spans="1:108">
       <c r="DA3423" t="s">
-        <v>3501</v>
+        <v>3505</v>
       </c>
     </row>
     <row r="3424" spans="1:108">
       <c r="DA3424" t="s">
-        <v>3502</v>
+        <v>3506</v>
       </c>
     </row>
     <row r="3425" spans="1:108">
       <c r="DA3425" t="s">
-        <v>3503</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="3426" spans="1:108">
       <c r="DA3426" t="s">
-        <v>3504</v>
+        <v>3508</v>
       </c>
     </row>
     <row r="3427" spans="1:108">
       <c r="DA3427" t="s">
-        <v>3505</v>
+        <v>3509</v>
       </c>
     </row>
     <row r="3428" spans="1:108">
       <c r="DA3428" t="s">
-        <v>3506</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="3429" spans="1:108">
       <c r="DA3429" t="s">
-        <v>3507</v>
+        <v>3511</v>
       </c>
     </row>
     <row r="3430" spans="1:108">
       <c r="DA3430" t="s">
-        <v>3508</v>
+        <v>3512</v>
       </c>
     </row>
     <row r="3431" spans="1:108">
       <c r="DA3431" t="s">
-        <v>3509</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="3432" spans="1:108">
       <c r="DA3432" t="s">
-        <v>3510</v>
+        <v>3514</v>
       </c>
     </row>
     <row r="3433" spans="1:108">
       <c r="DA3433" t="s">
-        <v>3511</v>
+        <v>3515</v>
       </c>
     </row>
     <row r="3434" spans="1:108">
       <c r="DA3434" t="s">
-        <v>3512</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="3435" spans="1:108">
       <c r="DA3435" t="s">
-        <v>3513</v>
+        <v>3517</v>
       </c>
     </row>
     <row r="3436" spans="1:108">
       <c r="DA3436" t="s">
-        <v>3514</v>
+        <v>3518</v>
       </c>
     </row>
     <row r="3437" spans="1:108">
       <c r="DA3437" t="s">
-        <v>3515</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="3438" spans="1:108">
       <c r="DA3438" t="s">
-        <v>3516</v>
+        <v>3520</v>
       </c>
     </row>
     <row r="3439" spans="1:108">
       <c r="DA3439" t="s">
-        <v>3517</v>
+        <v>3521</v>
       </c>
     </row>
     <row r="3440" spans="1:108">
       <c r="DA3440" t="s">
-        <v>3518</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="3441" spans="1:108">
       <c r="DA3441" t="s">
-        <v>3519</v>
+        <v>3523</v>
       </c>
     </row>
     <row r="3442" spans="1:108">
       <c r="DA3442" t="s">
-        <v>3520</v>
+        <v>3524</v>
       </c>
     </row>
     <row r="3443" spans="1:108">
       <c r="DA3443" t="s">
-        <v>3521</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="3444" spans="1:108">
       <c r="DA3444" t="s">
-        <v>3522</v>
+        <v>3526</v>
       </c>
     </row>
     <row r="3445" spans="1:108">
       <c r="DA3445" t="s">
-        <v>3523</v>
+        <v>3527</v>
       </c>
     </row>
     <row r="3446" spans="1:108">
       <c r="DA3446" t="s">
-        <v>3524</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="3447" spans="1:108">
       <c r="DA3447" t="s">
-        <v>3525</v>
+        <v>3529</v>
       </c>
     </row>
     <row r="3448" spans="1:108">
       <c r="DA3448" t="s">
-        <v>3526</v>
+        <v>3530</v>
       </c>
     </row>
     <row r="3449" spans="1:108">
       <c r="DA3449" t="s">
-        <v>3527</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="3450" spans="1:108">
       <c r="DA3450" t="s">
-        <v>3528</v>
+        <v>3532</v>
       </c>
     </row>
     <row r="3451" spans="1:108">
       <c r="DA3451" t="s">
-        <v>3529</v>
+        <v>3533</v>
       </c>
     </row>
     <row r="3452" spans="1:108">
       <c r="DA3452" t="s">
-        <v>3530</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="3453" spans="1:108">
       <c r="DA3453" t="s">
-        <v>3531</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="3454" spans="1:108">
       <c r="DA3454" t="s">
-        <v>3532</v>
+        <v>3535</v>
       </c>
     </row>
     <row r="3455" spans="1:108">
       <c r="DA3455" t="s">
-        <v>3533</v>
+        <v>3536</v>
       </c>
     </row>
     <row r="3456" spans="1:108">
       <c r="DA3456" t="s">
-        <v>3534</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="3457" spans="1:108">
       <c r="DA3457" t="s">
-        <v>3535</v>
+        <v>3538</v>
       </c>
     </row>
     <row r="3458" spans="1:108">
       <c r="DA3458" t="s">
-        <v>3536</v>
+        <v>3539</v>
       </c>
     </row>
     <row r="3459" spans="1:108">
       <c r="DA3459" t="s">
-        <v>3537</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="3460" spans="1:108">
       <c r="DA3460" t="s">
-        <v>3538</v>
+        <v>3541</v>
       </c>
     </row>
     <row r="3461" spans="1:108">
       <c r="DA3461" t="s">
-        <v>3539</v>
+        <v>3542</v>
       </c>
     </row>
     <row r="3462" spans="1:108">
       <c r="DA3462" t="s">
-        <v>3540</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="3463" spans="1:108">
       <c r="DA3463" t="s">
-        <v>3541</v>
+        <v>3544</v>
       </c>
     </row>
     <row r="3464" spans="1:108">
       <c r="DA3464" t="s">
-        <v>3542</v>
+        <v>3545</v>
       </c>
     </row>
     <row r="3465" spans="1:108">
       <c r="DA3465" t="s">
-        <v>3543</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="3466" spans="1:108">
       <c r="DA3466" t="s">
-        <v>3544</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="3467" spans="1:108">
       <c r="DA3467" t="s">
-        <v>3545</v>
+        <v>3547</v>
       </c>
     </row>
     <row r="3468" spans="1:108">
       <c r="DA3468" t="s">
-        <v>3546</v>
+        <v>3548</v>
       </c>
     </row>
     <row r="3469" spans="1:108">
       <c r="DA3469" t="s">
-        <v>3547</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="3470" spans="1:108">
       <c r="DA3470" t="s">
-        <v>3548</v>
+        <v>3550</v>
       </c>
     </row>
     <row r="3471" spans="1:108">
       <c r="DA3471" t="s">
-        <v>3549</v>
+        <v>3551</v>
       </c>
     </row>
     <row r="3472" spans="1:108">
       <c r="DA3472" t="s">
-        <v>3550</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="3473" spans="1:108">
       <c r="DA3473" t="s">
-        <v>3551</v>
+        <v>3553</v>
       </c>
     </row>
     <row r="3474" spans="1:108">
       <c r="DA3474" t="s">
-        <v>3552</v>
+        <v>3554</v>
       </c>
     </row>
     <row r="3475" spans="1:108">
       <c r="DA3475" t="s">
-        <v>3553</v>
+        <v>3555</v>
       </c>
     </row>
     <row r="3476" spans="1:108">
       <c r="DA3476" t="s">
-        <v>3554</v>
+        <v>3556</v>
       </c>
     </row>
     <row r="3477" spans="1:108">
       <c r="DA3477" t="s">
-        <v>3555</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="3478" spans="1:108">
       <c r="DA3478" t="s">
-        <v>3556</v>
+        <v>3558</v>
       </c>
     </row>
     <row r="3479" spans="1:108">
       <c r="DA3479" t="s">
-        <v>3557</v>
+        <v>3559</v>
       </c>
     </row>
     <row r="3480" spans="1:108">
       <c r="DA3480" t="s">
-        <v>3558</v>
+        <v>3560</v>
       </c>
     </row>
     <row r="3481" spans="1:108">
       <c r="DA3481" t="s">
-        <v>3559</v>
+        <v>3561</v>
       </c>
     </row>
     <row r="3482" spans="1:108">
       <c r="DA3482" t="s">
-        <v>3560</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="3483" spans="1:108">
       <c r="DA3483" t="s">
-        <v>3561</v>
+        <v>3563</v>
       </c>
     </row>
     <row r="3484" spans="1:108">
       <c r="DA3484" t="s">
-        <v>3562</v>
+        <v>3564</v>
       </c>
     </row>
     <row r="3485" spans="1:108">
       <c r="DA3485" t="s">
-        <v>3563</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="3486" spans="1:108">
       <c r="DA3486" t="s">
-        <v>3564</v>
+        <v>3566</v>
       </c>
     </row>
     <row r="3487" spans="1:108">
       <c r="DA3487" t="s">
-        <v>3565</v>
+        <v>3567</v>
       </c>
     </row>
     <row r="3488" spans="1:108">
       <c r="DA3488" t="s">
-        <v>3566</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="3489" spans="1:108">
       <c r="DA3489" t="s">
-        <v>3567</v>
+        <v>3569</v>
       </c>
     </row>
     <row r="3490" spans="1:108">
       <c r="DA3490" t="s">
-        <v>3568</v>
+        <v>3570</v>
       </c>
     </row>
     <row r="3491" spans="1:108">
       <c r="DA3491" t="s">
-        <v>3569</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="3492" spans="1:108">
       <c r="DA3492" t="s">
-        <v>3570</v>
+        <v>3572</v>
       </c>
     </row>
     <row r="3493" spans="1:108">
       <c r="DA3493" t="s">
-        <v>3571</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="3494" spans="1:108">
       <c r="DA3494" t="s">
-        <v>3572</v>
+        <v>3574</v>
       </c>
     </row>
     <row r="3495" spans="1:108">
       <c r="DA3495" t="s">
-        <v>3573</v>
+        <v>3575</v>
       </c>
     </row>
     <row r="3496" spans="1:108">
       <c r="DA3496" t="s">
-        <v>3574</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="3497" spans="1:108">
       <c r="DA3497" t="s">
-        <v>3575</v>
+        <v>3577</v>
       </c>
     </row>
     <row r="3498" spans="1:108">
       <c r="DA3498" t="s">
-        <v>3576</v>
+        <v>3578</v>
       </c>
     </row>
     <row r="3499" spans="1:108">
       <c r="DA3499" t="s">
-        <v>3577</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="3500" spans="1:108">
       <c r="DA3500" t="s">
-        <v>3578</v>
+        <v>3580</v>
       </c>
     </row>
     <row r="3501" spans="1:108">
       <c r="DA3501" t="s">
-        <v>3579</v>
+        <v>3581</v>
       </c>
     </row>
     <row r="3502" spans="1:108">
       <c r="DA3502" t="s">
-        <v>3580</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="3503" spans="1:108">
       <c r="DA3503" t="s">
-        <v>3581</v>
+        <v>3583</v>
       </c>
     </row>
     <row r="3504" spans="1:108">
       <c r="DA3504" t="s">
-        <v>3582</v>
+        <v>3584</v>
       </c>
     </row>
     <row r="3505" spans="1:108">
       <c r="DA3505" t="s">
-        <v>3583</v>
+        <v>3585</v>
       </c>
     </row>
     <row r="3506" spans="1:108">
       <c r="DA3506" t="s">
-        <v>3584</v>
+        <v>3586</v>
       </c>
     </row>
     <row r="3507" spans="1:108">
       <c r="DA3507" t="s">
-        <v>3585</v>
+        <v>3587</v>
       </c>
     </row>
     <row r="3508" spans="1:108">
       <c r="DA3508" t="s">
-        <v>3586</v>
+        <v>3588</v>
       </c>
     </row>
     <row r="3509" spans="1:108">
       <c r="DA3509" t="s">
-        <v>3587</v>
+        <v>3589</v>
       </c>
     </row>
     <row r="3510" spans="1:108">
       <c r="DA3510" t="s">
-        <v>3588</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="3511" spans="1:108">
       <c r="DA3511" t="s">
-        <v>3589</v>
+        <v>3591</v>
       </c>
     </row>
     <row r="3512" spans="1:108">
       <c r="DA3512" t="s">
-        <v>3590</v>
+        <v>3592</v>
       </c>
     </row>
     <row r="3513" spans="1:108">
       <c r="DA3513" t="s">
-        <v>3591</v>
+        <v>3593</v>
       </c>
     </row>
     <row r="3514" spans="1:108">
       <c r="DA3514" t="s">
-        <v>3592</v>
+        <v>3594</v>
       </c>
     </row>
     <row r="3515" spans="1:108">
       <c r="DA3515" t="s">
-        <v>3593</v>
+        <v>3595</v>
       </c>
     </row>
     <row r="3516" spans="1:108">
       <c r="DA3516" t="s">
-        <v>3594</v>
+        <v>3596</v>
       </c>
     </row>
     <row r="3517" spans="1:108">
       <c r="DA3517" t="s">
-        <v>3595</v>
+        <v>3597</v>
       </c>
     </row>
     <row r="3518" spans="1:108">
       <c r="DA3518" t="s">
-        <v>3596</v>
+        <v>3598</v>
       </c>
     </row>
     <row r="3519" spans="1:108">
       <c r="DA3519" t="s">
-        <v>3597</v>
+        <v>3599</v>
       </c>
     </row>
     <row r="3520" spans="1:108">
       <c r="DA3520" t="s">
-        <v>3598</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="3521" spans="1:108">
       <c r="DA3521" t="s">
-        <v>3599</v>
+        <v>3601</v>
       </c>
     </row>
     <row r="3522" spans="1:108">
       <c r="DA3522" t="s">
-        <v>3600</v>
+        <v>3602</v>
       </c>
     </row>
     <row r="3523" spans="1:108">
       <c r="DA3523" t="s">
-        <v>3601</v>
+        <v>3603</v>
       </c>
     </row>
     <row r="3524" spans="1:108">
       <c r="DA3524" t="s">
-        <v>3602</v>
+        <v>3604</v>
       </c>
     </row>
     <row r="3525" spans="1:108">
       <c r="DA3525" t="s">
-        <v>3603</v>
+        <v>3605</v>
       </c>
     </row>
     <row r="3526" spans="1:108">
       <c r="DA3526" t="s">
-        <v>3604</v>
+        <v>3606</v>
       </c>
     </row>
     <row r="3527" spans="1:108">
       <c r="DA3527" t="s">
-        <v>3605</v>
+        <v>3607</v>
       </c>
     </row>
     <row r="3528" spans="1:108">
       <c r="DA3528" t="s">
-        <v>3606</v>
+        <v>3608</v>
       </c>
     </row>
     <row r="3529" spans="1:108">
       <c r="DA3529" t="s">
-        <v>3607</v>
+        <v>3609</v>
       </c>
     </row>
     <row r="3530" spans="1:108">
       <c r="DA3530" t="s">
-        <v>3608</v>
+        <v>3610</v>
       </c>
     </row>
     <row r="3531" spans="1:108">
       <c r="DA3531" t="s">
-        <v>3609</v>
+        <v>3611</v>
       </c>
     </row>
     <row r="3532" spans="1:108">
       <c r="DA3532" t="s">
-        <v>3610</v>
+        <v>3612</v>
       </c>
     </row>
     <row r="3533" spans="1:108">
       <c r="DA3533" t="s">
-        <v>3611</v>
+        <v>3613</v>
       </c>
     </row>
     <row r="3534" spans="1:108">
       <c r="DA3534" t="s">
-        <v>3612</v>
+        <v>3614</v>
       </c>
     </row>
     <row r="3535" spans="1:108">
       <c r="DA3535" t="s">
-        <v>3613</v>
+        <v>3615</v>
       </c>
     </row>
     <row r="3536" spans="1:108">
       <c r="DA3536" t="s">
-        <v>3614</v>
+        <v>3616</v>
       </c>
     </row>
     <row r="3537" spans="1:108">
       <c r="DA3537" t="s">
-        <v>3615</v>
+        <v>3617</v>
       </c>
     </row>
     <row r="3538" spans="1:108">
       <c r="DA3538" t="s">
-        <v>3616</v>
+        <v>3618</v>
       </c>
     </row>
     <row r="3539" spans="1:108">
       <c r="DA3539" t="s">
-        <v>3617</v>
+        <v>3619</v>
       </c>
     </row>
     <row r="3540" spans="1:108">
       <c r="DA3540" t="s">
-        <v>3618</v>
+        <v>3620</v>
       </c>
     </row>
     <row r="3541" spans="1:108">
       <c r="DA3541" t="s">
-        <v>3619</v>
+        <v>3621</v>
       </c>
     </row>
     <row r="3542" spans="1:108">
       <c r="DA3542" t="s">
-        <v>3620</v>
+        <v>3622</v>
       </c>
     </row>
     <row r="3543" spans="1:108">
       <c r="DA3543" t="s">
-        <v>3621</v>
+        <v>3623</v>
       </c>
     </row>
     <row r="3544" spans="1:108">
       <c r="DA3544" t="s">
-        <v>3622</v>
+        <v>3624</v>
       </c>
     </row>
     <row r="3545" spans="1:108">
       <c r="DA3545" t="s">
-        <v>3623</v>
+        <v>3625</v>
       </c>
     </row>
     <row r="3546" spans="1:108">
       <c r="DA3546" t="s">
-        <v>3624</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="3547" spans="1:108">
       <c r="DA3547" t="s">
-        <v>3625</v>
+        <v>3627</v>
       </c>
     </row>
     <row r="3548" spans="1:108">
       <c r="DA3548" t="s">
-        <v>3626</v>
+        <v>3628</v>
       </c>
     </row>
     <row r="3549" spans="1:108">
       <c r="DA3549" t="s">
-        <v>3627</v>
+        <v>3629</v>
       </c>
     </row>
     <row r="3550" spans="1:108">
       <c r="DA3550" t="s">
-        <v>3628</v>
+        <v>3630</v>
       </c>
     </row>
     <row r="3551" spans="1:108">
       <c r="DA3551" t="s">
-        <v>3629</v>
+        <v>3631</v>
       </c>
     </row>
     <row r="3552" spans="1:108">
       <c r="DA3552" t="s">
-        <v>3630</v>
+        <v>3632</v>
       </c>
     </row>
     <row r="3553" spans="1:108">
       <c r="DA3553" t="s">
-        <v>3631</v>
+        <v>3633</v>
       </c>
     </row>
     <row r="3554" spans="1:108">
       <c r="DA3554" t="s">
-        <v>3632</v>
+        <v>3634</v>
       </c>
     </row>
     <row r="3555" spans="1:108">
       <c r="DA3555" t="s">
-        <v>3633</v>
+        <v>3635</v>
       </c>
     </row>
     <row r="3556" spans="1:108">
       <c r="DA3556" t="s">
-        <v>3634</v>
+        <v>3636</v>
       </c>
     </row>
     <row r="3557" spans="1:108">
       <c r="DA3557" t="s">
-        <v>3635</v>
+        <v>3637</v>
       </c>
     </row>
     <row r="3558" spans="1:108">
       <c r="DA3558" t="s">
-        <v>3636</v>
+        <v>3638</v>
       </c>
     </row>
     <row r="3559" spans="1:108">
       <c r="DA3559" t="s">
-        <v>3637</v>
+        <v>3639</v>
       </c>
     </row>
     <row r="3560" spans="1:108">
       <c r="DA3560" t="s">
-        <v>3638</v>
+        <v>3640</v>
       </c>
     </row>
     <row r="3561" spans="1:108">
       <c r="DA3561" t="s">
-        <v>3639</v>
+        <v>3641</v>
       </c>
     </row>
     <row r="3562" spans="1:108">
       <c r="DA3562" t="s">
-        <v>3640</v>
+        <v>3642</v>
       </c>
     </row>
     <row r="3563" spans="1:108">
       <c r="DA3563" t="s">
-        <v>3641</v>
+        <v>3643</v>
       </c>
     </row>
     <row r="3564" spans="1:108">
       <c r="DA3564" t="s">
-        <v>3642</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="3565" spans="1:108">
       <c r="DA3565" t="s">
-        <v>3643</v>
+        <v>3645</v>
       </c>
     </row>
     <row r="3566" spans="1:108">
       <c r="DA3566" t="s">
-        <v>3644</v>
+        <v>3646</v>
       </c>
     </row>
     <row r="3567" spans="1:108">
       <c r="DA3567" t="s">
-        <v>3645</v>
+        <v>3647</v>
       </c>
     </row>
     <row r="3568" spans="1:108">
       <c r="DA3568" t="s">
-        <v>3646</v>
+        <v>3648</v>
       </c>
     </row>
     <row r="3569" spans="1:108">
       <c r="DA3569" t="s">
-        <v>3647</v>
+        <v>3649</v>
       </c>
     </row>
     <row r="3570" spans="1:108">
       <c r="DA3570" t="s">
-        <v>3648</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="3571" spans="1:108">
       <c r="DA3571" t="s">
-        <v>3649</v>
+        <v>3651</v>
       </c>
     </row>
     <row r="3572" spans="1:108">
       <c r="DA3572" t="s">
-        <v>3650</v>
+        <v>3652</v>
       </c>
     </row>
     <row r="3573" spans="1:108">
       <c r="DA3573" t="s">
-        <v>3651</v>
+        <v>3653</v>
       </c>
     </row>
     <row r="3574" spans="1:108">
       <c r="DA3574" t="s">
-        <v>3652</v>
+        <v>3654</v>
       </c>
     </row>
     <row r="3575" spans="1:108">
       <c r="DA3575" t="s">
-        <v>3653</v>
+        <v>3655</v>
       </c>
     </row>
     <row r="3576" spans="1:108">
       <c r="DA3576" t="s">
-        <v>3654</v>
+        <v>3656</v>
       </c>
     </row>
     <row r="3577" spans="1:108">
       <c r="DA3577" t="s">
-        <v>3655</v>
+        <v>3657</v>
       </c>
     </row>
     <row r="3578" spans="1:108">
       <c r="DA3578" t="s">
-        <v>3656</v>
+        <v>3658</v>
       </c>
     </row>
     <row r="3579" spans="1:108">
       <c r="DA3579" t="s">
-        <v>3657</v>
+        <v>3659</v>
       </c>
     </row>
     <row r="3580" spans="1:108">
       <c r="DA3580" t="s">
-        <v>3658</v>
+        <v>3660</v>
       </c>
     </row>
     <row r="3581" spans="1:108">
       <c r="DA3581" t="s">
-        <v>3659</v>
+        <v>3661</v>
       </c>
     </row>
     <row r="3582" spans="1:108">
       <c r="DA3582" t="s">
-        <v>3660</v>
+        <v>3662</v>
       </c>
     </row>
     <row r="3583" spans="1:108">
       <c r="DA3583" t="s">
-        <v>3661</v>
+        <v>3663</v>
       </c>
     </row>
     <row r="3584" spans="1:108">
       <c r="DA3584" t="s">
-        <v>3662</v>
+        <v>3664</v>
       </c>
     </row>
     <row r="3585" spans="1:108">
       <c r="DA3585" t="s">
-        <v>3663</v>
+        <v>3665</v>
       </c>
     </row>
     <row r="3586" spans="1:108">
       <c r="DA3586" t="s">
-        <v>3664</v>
+        <v>3666</v>
       </c>
     </row>
     <row r="3587" spans="1:108">
       <c r="DA3587" t="s">
-        <v>3665</v>
+        <v>3667</v>
       </c>
     </row>
     <row r="3588" spans="1:108">
       <c r="DA3588" t="s">
-        <v>3666</v>
+        <v>3668</v>
       </c>
     </row>
     <row r="3589" spans="1:108">
       <c r="DA3589" t="s">
-        <v>3667</v>
+        <v>3669</v>
       </c>
     </row>
     <row r="3590" spans="1:108">
       <c r="DA3590" t="s">
-        <v>3668</v>
+        <v>3670</v>
       </c>
     </row>
     <row r="3591" spans="1:108">
       <c r="DA3591" t="s">
-        <v>3669</v>
+        <v>3671</v>
       </c>
     </row>
     <row r="3592" spans="1:108">
       <c r="DA3592" t="s">
-        <v>3670</v>
+        <v>3672</v>
       </c>
     </row>
     <row r="3593" spans="1:108">
       <c r="DA3593" t="s">
-        <v>3671</v>
+        <v>3673</v>
       </c>
     </row>
     <row r="3594" spans="1:108">
       <c r="DA3594" t="s">
-        <v>3672</v>
+        <v>3674</v>
       </c>
     </row>
     <row r="3595" spans="1:108">
       <c r="DA3595" t="s">
-        <v>3673</v>
+        <v>3675</v>
       </c>
     </row>
     <row r="3596" spans="1:108">
       <c r="DA3596" t="s">
-        <v>3674</v>
+        <v>3676</v>
       </c>
     </row>
     <row r="3597" spans="1:108">
       <c r="DA3597" t="s">
-        <v>3675</v>
+        <v>3677</v>
       </c>
     </row>
     <row r="3598" spans="1:108">
       <c r="DA3598" t="s">
-        <v>3676</v>
+        <v>3678</v>
       </c>
     </row>
     <row r="3599" spans="1:108">
       <c r="DA3599" t="s">
-        <v>3677</v>
+        <v>3679</v>
       </c>
     </row>
     <row r="3600" spans="1:108">
       <c r="DA3600" t="s">
-        <v>3678</v>
+        <v>3680</v>
       </c>
     </row>
     <row r="3601" spans="1:108">
       <c r="DA3601" t="s">
-        <v>3679</v>
+        <v>3681</v>
       </c>
     </row>
     <row r="3602" spans="1:108">
       <c r="DA3602" t="s">
-        <v>3680</v>
+        <v>3682</v>
       </c>
     </row>
     <row r="3603" spans="1:108">
       <c r="DA3603" t="s">
-        <v>3681</v>
+        <v>3683</v>
       </c>
     </row>
     <row r="3604" spans="1:108">
       <c r="DA3604" t="s">
-        <v>3682</v>
+        <v>3684</v>
       </c>
     </row>
     <row r="3605" spans="1:108">
       <c r="DA3605" t="s">
-        <v>3683</v>
+        <v>3685</v>
       </c>
     </row>
     <row r="3606" spans="1:108">
       <c r="DA3606" t="s">
-        <v>3684</v>
+        <v>3686</v>
       </c>
     </row>
     <row r="3607" spans="1:108">
       <c r="DA3607" t="s">
-        <v>3685</v>
+        <v>3687</v>
       </c>
     </row>
     <row r="3608" spans="1:108">
       <c r="DA3608" t="s">
-        <v>3686</v>
+        <v>3688</v>
       </c>
     </row>
     <row r="3609" spans="1:108">
       <c r="DA3609" t="s">
-        <v>3687</v>
+        <v>3689</v>
       </c>
     </row>
     <row r="3610" spans="1:108">
       <c r="DA3610" t="s">
-        <v>3688</v>
+        <v>3690</v>
       </c>
     </row>
     <row r="3611" spans="1:108">
       <c r="DA3611" t="s">
-        <v>3689</v>
+        <v>3691</v>
       </c>
     </row>
     <row r="3612" spans="1:108">
       <c r="DA3612" t="s">
-        <v>3690</v>
+        <v>3692</v>
       </c>
     </row>
     <row r="3613" spans="1:108">
       <c r="DA3613" t="s">
-        <v>3691</v>
+        <v>3693</v>
       </c>
     </row>
     <row r="3614" spans="1:108">
       <c r="DA3614" t="s">
-        <v>3692</v>
+        <v>3694</v>
       </c>
     </row>
     <row r="3615" spans="1:108">
       <c r="DA3615" t="s">
-        <v>3693</v>
+        <v>3695</v>
       </c>
     </row>
     <row r="3616" spans="1:108">
       <c r="DA3616" t="s">
-        <v>3694</v>
+        <v>3696</v>
       </c>
     </row>
     <row r="3617" spans="1:108">
       <c r="DA3617" t="s">
-        <v>3695</v>
+        <v>3697</v>
       </c>
     </row>
     <row r="3618" spans="1:108">
       <c r="DA3618" t="s">
-        <v>3696</v>
+        <v>3698</v>
       </c>
     </row>
     <row r="3619" spans="1:108">
       <c r="DA3619" t="s">
-        <v>3697</v>
+        <v>3699</v>
       </c>
     </row>
     <row r="3620" spans="1:108">
       <c r="DA3620" t="s">
-        <v>3698</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="3621" spans="1:108">
       <c r="DA3621" t="s">
-        <v>3699</v>
+        <v>3701</v>
       </c>
     </row>
     <row r="3622" spans="1:108">
       <c r="DA3622" t="s">
-        <v>3700</v>
+        <v>3702</v>
       </c>
     </row>
     <row r="3623" spans="1:108">
       <c r="DA3623" t="s">
-        <v>3701</v>
+        <v>3703</v>
       </c>
     </row>
     <row r="3624" spans="1:108">
       <c r="DA3624" t="s">
-        <v>3702</v>
+        <v>3704</v>
       </c>
     </row>
     <row r="3625" spans="1:108">
       <c r="DA3625" t="s">
-        <v>3703</v>
+        <v>3705</v>
       </c>
     </row>
     <row r="3626" spans="1:108">
       <c r="DA3626" t="s">
-        <v>3704</v>
+        <v>3706</v>
       </c>
     </row>
     <row r="3627" spans="1:108">
       <c r="DA3627" t="s">
-        <v>3705</v>
+        <v>3707</v>
       </c>
     </row>
     <row r="3628" spans="1:108">
       <c r="DA3628" t="s">
-        <v>3706</v>
+        <v>3708</v>
       </c>
     </row>
     <row r="3629" spans="1:108">
       <c r="DA3629" t="s">
-        <v>3707</v>
+        <v>3709</v>
       </c>
     </row>
     <row r="3630" spans="1:108">
       <c r="DA3630" t="s">
-        <v>3708</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="3631" spans="1:108">
       <c r="DA3631" t="s">
-        <v>3709</v>
+        <v>3711</v>
       </c>
     </row>
     <row r="3632" spans="1:108">
       <c r="DA3632" t="s">
-        <v>3710</v>
+        <v>3712</v>
       </c>
     </row>
     <row r="3633" spans="1:108">
       <c r="DA3633" t="s">
-        <v>3711</v>
+        <v>3713</v>
       </c>
     </row>
     <row r="3634" spans="1:108">
       <c r="DA3634" t="s">
-        <v>3712</v>
+        <v>3714</v>
       </c>
     </row>
     <row r="3635" spans="1:108">
       <c r="DA3635" t="s">
-        <v>3713</v>
+        <v>3715</v>
       </c>
     </row>
     <row r="3636" spans="1:108">
       <c r="DA3636" t="s">
-        <v>3714</v>
+        <v>3716</v>
       </c>
     </row>
     <row r="3637" spans="1:108">
       <c r="DA3637" t="s">
-        <v>3715</v>
+        <v>3717</v>
       </c>
     </row>
     <row r="3638" spans="1:108">
       <c r="DA3638" t="s">
-        <v>3716</v>
+        <v>3718</v>
       </c>
     </row>
     <row r="3639" spans="1:108">
       <c r="DA3639" t="s">
-        <v>3717</v>
+        <v>3719</v>
       </c>
     </row>
     <row r="3640" spans="1:108">
       <c r="DA3640" t="s">
-        <v>3718</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="3641" spans="1:108">
       <c r="DA3641" t="s">
-        <v>3719</v>
+        <v>3721</v>
       </c>
     </row>
     <row r="3642" spans="1:108">
       <c r="DA3642" t="s">
-        <v>3720</v>
+        <v>3722</v>
       </c>
     </row>
     <row r="3643" spans="1:108">
       <c r="DA3643" t="s">
-        <v>3721</v>
+        <v>3723</v>
       </c>
     </row>
     <row r="3644" spans="1:108">
       <c r="DA3644" t="s">
-        <v>3722</v>
+        <v>3724</v>
       </c>
     </row>
     <row r="3645" spans="1:108">
       <c r="DA3645" t="s">
-        <v>3723</v>
+        <v>3725</v>
       </c>
     </row>
     <row r="3646" spans="1:108">
       <c r="DA3646" t="s">
-        <v>3724</v>
+        <v>3726</v>
       </c>
     </row>
     <row r="3647" spans="1:108">
       <c r="DA3647" t="s">
-        <v>3725</v>
+        <v>3727</v>
       </c>
     </row>
     <row r="3648" spans="1:108">
       <c r="DA3648" t="s">
-        <v>3726</v>
+        <v>3728</v>
       </c>
     </row>
     <row r="3649" spans="1:108">
       <c r="DA3649" t="s">
-        <v>3727</v>
+        <v>3729</v>
       </c>
     </row>
     <row r="3650" spans="1:108">
       <c r="DA3650" t="s">
-        <v>3728</v>
+        <v>3730</v>
       </c>
     </row>
     <row r="3651" spans="1:108">
       <c r="DA3651" t="s">
-        <v>3729</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="3652" spans="1:108">
       <c r="DA3652" t="s">
-        <v>3730</v>
+        <v>3732</v>
       </c>
     </row>
     <row r="3653" spans="1:108">
       <c r="DA3653" t="s">
-        <v>3731</v>
+        <v>3733</v>
       </c>
     </row>
     <row r="3654" spans="1:108">
       <c r="DA3654" t="s">
-        <v>3732</v>
+        <v>3734</v>
       </c>
     </row>
     <row r="3655" spans="1:108">
       <c r="DA3655" t="s">
-        <v>3733</v>
+        <v>3735</v>
       </c>
     </row>
     <row r="3656" spans="1:108">
       <c r="DA3656" t="s">
-        <v>3734</v>
+        <v>3736</v>
       </c>
     </row>
     <row r="3657" spans="1:108">
       <c r="DA3657" t="s">
-        <v>3735</v>
+        <v>3737</v>
       </c>
     </row>
     <row r="3658" spans="1:108">
       <c r="DA3658" t="s">
-        <v>3736</v>
+        <v>3738</v>
       </c>
     </row>
     <row r="3659" spans="1:108">
       <c r="DA3659" t="s">
-        <v>3737</v>
+        <v>3739</v>
       </c>
     </row>
     <row r="3660" spans="1:108">
       <c r="DA3660" t="s">
-        <v>3738</v>
+        <v>3740</v>
       </c>
     </row>
     <row r="3661" spans="1:108">
       <c r="DA3661" t="s">
-        <v>3739</v>
+        <v>3741</v>
       </c>
     </row>
     <row r="3662" spans="1:108">
       <c r="DA3662" t="s">
-        <v>3740</v>
+        <v>3742</v>
       </c>
     </row>
     <row r="3663" spans="1:108">
       <c r="DA3663" t="s">
-        <v>3741</v>
+        <v>3743</v>
       </c>
     </row>
     <row r="3664" spans="1:108">
       <c r="DA3664" t="s">
-        <v>3742</v>
+        <v>3744</v>
       </c>
     </row>
     <row r="3665" spans="1:108">
       <c r="DA3665" t="s">
-        <v>3743</v>
+        <v>3745</v>
       </c>
     </row>
     <row r="3666" spans="1:108">
       <c r="DA3666" t="s">
-        <v>3744</v>
+        <v>3746</v>
       </c>
     </row>
     <row r="3667" spans="1:108">
       <c r="DA3667" t="s">
-        <v>3745</v>
+        <v>3747</v>
       </c>
     </row>
     <row r="3668" spans="1:108">
       <c r="DA3668" t="s">
-        <v>3746</v>
+        <v>3748</v>
       </c>
     </row>
     <row r="3669" spans="1:108">
       <c r="DA3669" t="s">
-        <v>3747</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="3670" spans="1:108">
       <c r="DA3670" t="s">
-        <v>3748</v>
+        <v>3750</v>
       </c>
     </row>
     <row r="3671" spans="1:108">
       <c r="DA3671" t="s">
-        <v>3749</v>
+        <v>3751</v>
       </c>
     </row>
     <row r="3672" spans="1:108">
       <c r="DA3672" t="s">
-        <v>3750</v>
+        <v>3752</v>
       </c>
     </row>
     <row r="3673" spans="1:108">
       <c r="DA3673" t="s">
-        <v>3751</v>
+        <v>3753</v>
       </c>
     </row>
     <row r="3674" spans="1:108">
       <c r="DA3674" t="s">
-        <v>3752</v>
+        <v>3754</v>
       </c>
     </row>
     <row r="3675" spans="1:108">
       <c r="DA3675" t="s">
-        <v>3753</v>
+        <v>3755</v>
       </c>
     </row>
     <row r="3676" spans="1:108">
       <c r="DA3676" t="s">
-        <v>3754</v>
+        <v>3756</v>
       </c>
     </row>
     <row r="3677" spans="1:108">
       <c r="DA3677" t="s">
-        <v>3755</v>
+        <v>3757</v>
       </c>
     </row>
     <row r="3678" spans="1:108">
       <c r="DA3678" t="s">
-        <v>3756</v>
+        <v>3758</v>
       </c>
     </row>
     <row r="3679" spans="1:108">
       <c r="DA3679" t="s">
-        <v>3757</v>
+        <v>3759</v>
       </c>
     </row>
     <row r="3680" spans="1:108">
       <c r="DA3680" t="s">
-        <v>3758</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="3681" spans="1:108">
       <c r="DA3681" t="s">
-        <v>3759</v>
+        <v>3761</v>
       </c>
     </row>
     <row r="3682" spans="1:108">
       <c r="DA3682" t="s">
-        <v>3760</v>
+        <v>3762</v>
       </c>
     </row>
     <row r="3683" spans="1:108">
       <c r="DA3683" t="s">
-        <v>3761</v>
+        <v>3763</v>
       </c>
     </row>
     <row r="3684" spans="1:108">
       <c r="DA3684" t="s">
-        <v>3762</v>
+        <v>3764</v>
       </c>
     </row>
     <row r="3685" spans="1:108">
       <c r="DA3685" t="s">
-        <v>3763</v>
+        <v>3765</v>
       </c>
     </row>
     <row r="3686" spans="1:108">
       <c r="DA3686" t="s">
-        <v>3764</v>
+        <v>3766</v>
       </c>
     </row>
     <row r="3687" spans="1:108">
       <c r="DA3687" t="s">
-        <v>3765</v>
+        <v>3767</v>
       </c>
     </row>
     <row r="3688" spans="1:108">
       <c r="DA3688" t="s">
-        <v>3766</v>
+        <v>3768</v>
       </c>
     </row>
     <row r="3689" spans="1:108">
       <c r="DA3689" t="s">
-        <v>3767</v>
+        <v>3769</v>
       </c>
     </row>
     <row r="3690" spans="1:108">
       <c r="DA3690" t="s">
-        <v>3768</v>
+        <v>3770</v>
       </c>
     </row>
     <row r="3691" spans="1:108">
       <c r="DA3691" t="s">
-        <v>3768</v>
+        <v>3771</v>
       </c>
     </row>
     <row r="3692" spans="1:108">
       <c r="DA3692" t="s">
-        <v>3769</v>
+        <v>3772</v>
       </c>
     </row>
     <row r="3693" spans="1:108">
       <c r="DA3693" t="s">
-        <v>3770</v>
+        <v>3773</v>
       </c>
     </row>
     <row r="3694" spans="1:108">
       <c r="DA3694" t="s">
-        <v>3771</v>
+        <v>3774</v>
       </c>
     </row>
     <row r="3695" spans="1:108">
       <c r="DA3695" t="s">
-        <v>3772</v>
+        <v>3775</v>
       </c>
     </row>
     <row r="3696" spans="1:108">
       <c r="DA3696" t="s">
-        <v>3773</v>
+        <v>3776</v>
       </c>
     </row>
     <row r="3697" spans="1:108">
       <c r="DA3697" t="s">
-        <v>3774</v>
+        <v>3777</v>
       </c>
     </row>
     <row r="3698" spans="1:108">
       <c r="DA3698" t="s">
-        <v>3775</v>
+        <v>3778</v>
       </c>
     </row>
     <row r="3699" spans="1:108">
       <c r="DA3699" t="s">
-        <v>3776</v>
+        <v>3779</v>
       </c>
     </row>
     <row r="3700" spans="1:108">
       <c r="DA3700" t="s">
-        <v>3777</v>
+        <v>3780</v>
       </c>
     </row>
     <row r="3701" spans="1:108">
       <c r="DA3701" t="s">
-        <v>3778</v>
+        <v>3781</v>
       </c>
     </row>
     <row r="3702" spans="1:108">
       <c r="DA3702" t="s">
-        <v>3779</v>
+        <v>3782</v>
       </c>
     </row>
     <row r="3703" spans="1:108">
       <c r="DA3703" t="s">
-        <v>3780</v>
+        <v>3783</v>
       </c>
     </row>
     <row r="3704" spans="1:108">
       <c r="DA3704" t="s">
-        <v>3781</v>
+        <v>3784</v>
       </c>
     </row>
     <row r="3705" spans="1:108">
       <c r="DA3705" t="s">
-        <v>3782</v>
+        <v>3785</v>
       </c>
     </row>
     <row r="3706" spans="1:108">
       <c r="DA3706" t="s">
-        <v>3783</v>
+        <v>3786</v>
       </c>
     </row>
     <row r="3707" spans="1:108">
       <c r="DA3707" t="s">
-        <v>3784</v>
+        <v>3787</v>
       </c>
     </row>
     <row r="3708" spans="1:108">
       <c r="DA3708" t="s">
-        <v>3785</v>
+        <v>3788</v>
       </c>
     </row>
     <row r="3709" spans="1:108">
       <c r="DA3709" t="s">
-        <v>3786</v>
+        <v>3789</v>
       </c>
     </row>
     <row r="3710" spans="1:108">
       <c r="DA3710" t="s">
-        <v>3787</v>
+        <v>3790</v>
       </c>
     </row>
     <row r="3711" spans="1:108">
       <c r="DA3711" t="s">
-        <v>3788</v>
+        <v>3791</v>
       </c>
     </row>
     <row r="3712" spans="1:108">
       <c r="DA3712" t="s">
-        <v>3789</v>
+        <v>3792</v>
       </c>
     </row>
     <row r="3713" spans="1:108">
       <c r="DA3713" t="s">
-        <v>3790</v>
+        <v>3793</v>
       </c>
     </row>
     <row r="3714" spans="1:108">
       <c r="DA3714" t="s">
-        <v>3791</v>
+        <v>3794</v>
       </c>
     </row>
     <row r="3715" spans="1:108">
       <c r="DA3715" t="s">
-        <v>3792</v>
+        <v>3795</v>
       </c>
     </row>
     <row r="3716" spans="1:108">
       <c r="DA3716" t="s">
-        <v>3793</v>
+        <v>3796</v>
       </c>
     </row>
     <row r="3717" spans="1:108">
       <c r="DA3717" t="s">
-        <v>3794</v>
+        <v>3797</v>
       </c>
     </row>
     <row r="3718" spans="1:108">
       <c r="DA3718" t="s">
-        <v>3795</v>
+        <v>3798</v>
       </c>
     </row>
     <row r="3719" spans="1:108">
       <c r="DA3719" t="s">
-        <v>3796</v>
+        <v>3799</v>
       </c>
     </row>
     <row r="3720" spans="1:108">
       <c r="DA3720" t="s">
-        <v>3797</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="3721" spans="1:108">
       <c r="DA3721" t="s">
-        <v>3798</v>
+        <v>3801</v>
       </c>
     </row>
     <row r="3722" spans="1:108">
       <c r="DA3722" t="s">
-        <v>3799</v>
+        <v>3802</v>
       </c>
     </row>
     <row r="3723" spans="1:108">
       <c r="DA3723" t="s">
-        <v>3800</v>
+        <v>3803</v>
       </c>
     </row>
     <row r="3724" spans="1:108">
       <c r="DA3724" t="s">
-        <v>3801</v>
+        <v>3804</v>
       </c>
     </row>
     <row r="3725" spans="1:108">
       <c r="DA3725" t="s">
-        <v>3802</v>
+        <v>3805</v>
       </c>
     </row>
     <row r="3726" spans="1:108">
       <c r="DA3726" t="s">
-        <v>3803</v>
+        <v>3806</v>
       </c>
     </row>
     <row r="3727" spans="1:108">
       <c r="DA3727" t="s">
-        <v>3804</v>
+        <v>3807</v>
       </c>
     </row>
     <row r="3728" spans="1:108">
       <c r="DA3728" t="s">
-        <v>3805</v>
+        <v>3808</v>
       </c>
     </row>
     <row r="3729" spans="1:108">
       <c r="DA3729" t="s">
-        <v>3806</v>
+        <v>3809</v>
       </c>
     </row>
     <row r="3730" spans="1:108">
       <c r="DA3730" t="s">
-        <v>3807</v>
+        <v>3810</v>
       </c>
     </row>
     <row r="3731" spans="1:108">
       <c r="DA3731" t="s">
-        <v>3808</v>
+        <v>3811</v>
       </c>
     </row>
     <row r="3732" spans="1:108">
       <c r="DA3732" t="s">
-        <v>3809</v>
+        <v>3812</v>
       </c>
     </row>
     <row r="3733" spans="1:108">
       <c r="DA3733" t="s">
-        <v>3810</v>
+        <v>3813</v>
       </c>
     </row>
     <row r="3734" spans="1:108">
       <c r="DA3734" t="s">
-        <v>3811</v>
+        <v>3814</v>
       </c>
     </row>
     <row r="3735" spans="1:108">
       <c r="DA3735" t="s">
-        <v>3812</v>
+        <v>3815</v>
       </c>
     </row>
     <row r="3736" spans="1:108">
       <c r="DA3736" t="s">
-        <v>3813</v>
+        <v>3816</v>
       </c>
     </row>
     <row r="3737" spans="1:108">
       <c r="DA3737" t="s">
-        <v>3814</v>
+        <v>3817</v>
       </c>
     </row>
     <row r="3738" spans="1:108">
       <c r="DA3738" t="s">
-        <v>3815</v>
+        <v>3818</v>
       </c>
     </row>
     <row r="3739" spans="1:108">
       <c r="DA3739" t="s">
-        <v>3816</v>
+        <v>3819</v>
       </c>
     </row>
     <row r="3740" spans="1:108">
       <c r="DA3740" t="s">
-        <v>3817</v>
+        <v>3819</v>
       </c>
     </row>
     <row r="3741" spans="1:108">
       <c r="DA3741" t="s">
-        <v>3818</v>
+        <v>3820</v>
       </c>
     </row>
     <row r="3742" spans="1:108">
       <c r="DA3742" t="s">
-        <v>3819</v>
+        <v>3821</v>
       </c>
     </row>
     <row r="3743" spans="1:108">
       <c r="DA3743" t="s">
-        <v>3820</v>
+        <v>3822</v>
       </c>
     </row>
     <row r="3744" spans="1:108">
       <c r="DA3744" t="s">
-        <v>3821</v>
+        <v>3823</v>
       </c>
     </row>
     <row r="3745" spans="1:108">
       <c r="DA3745" t="s">
-        <v>3822</v>
+        <v>3824</v>
       </c>
     </row>
     <row r="3746" spans="1:108">
       <c r="DA3746" t="s">
-        <v>3823</v>
+        <v>3825</v>
       </c>
     </row>
     <row r="3747" spans="1:108">
       <c r="DA3747" t="s">
-        <v>3824</v>
+        <v>3826</v>
       </c>
     </row>
     <row r="3748" spans="1:108">
       <c r="DA3748" t="s">
-        <v>3825</v>
+        <v>3827</v>
       </c>
     </row>
     <row r="3749" spans="1:108">
       <c r="DA3749" t="s">
-        <v>3826</v>
+        <v>3828</v>
       </c>
     </row>
     <row r="3750" spans="1:108">
       <c r="DA3750" t="s">
-        <v>3827</v>
+        <v>3829</v>
       </c>
     </row>
     <row r="3751" spans="1:108">
       <c r="DA3751" t="s">
-        <v>3828</v>
+        <v>3830</v>
       </c>
     </row>
     <row r="3752" spans="1:108">
       <c r="DA3752" t="s">
-        <v>3829</v>
+        <v>3831</v>
       </c>
     </row>
     <row r="3753" spans="1:108">
       <c r="DA3753" t="s">
-        <v>3830</v>
+        <v>3832</v>
       </c>
     </row>
     <row r="3754" spans="1:108">
       <c r="DA3754" t="s">
-        <v>3831</v>
+        <v>3833</v>
       </c>
     </row>
     <row r="3755" spans="1:108">
       <c r="DA3755" t="s">
-        <v>3832</v>
+        <v>3834</v>
       </c>
     </row>
     <row r="3756" spans="1:108">
       <c r="DA3756" t="s">
-        <v>3833</v>
+        <v>3835</v>
       </c>
     </row>
     <row r="3757" spans="1:108">
       <c r="DA3757" t="s">
-        <v>3834</v>
+        <v>3836</v>
       </c>
     </row>
     <row r="3758" spans="1:108">
       <c r="DA3758" t="s">
-        <v>3835</v>
+        <v>3837</v>
       </c>
     </row>
     <row r="3759" spans="1:108">
       <c r="DA3759" t="s">
-        <v>3836</v>
+        <v>3838</v>
       </c>
     </row>
     <row r="3760" spans="1:108">
       <c r="DA3760" t="s">
-        <v>3837</v>
+        <v>3839</v>
       </c>
     </row>
     <row r="3761" spans="1:108">
       <c r="DA3761" t="s">
-        <v>3838</v>
+        <v>3840</v>
       </c>
     </row>
     <row r="3762" spans="1:108">
       <c r="DA3762" t="s">
-        <v>3839</v>
+        <v>3841</v>
       </c>
     </row>
     <row r="3763" spans="1:108">
       <c r="DA3763" t="s">
-        <v>3840</v>
+        <v>3842</v>
       </c>
     </row>
     <row r="3764" spans="1:108">
       <c r="DA3764" t="s">
-        <v>3841</v>
+        <v>3843</v>
       </c>
     </row>
     <row r="3765" spans="1:108">
       <c r="DA3765" t="s">
-        <v>3842</v>
+        <v>3844</v>
       </c>
     </row>
     <row r="3766" spans="1:108">
       <c r="DA3766" t="s">
-        <v>3843</v>
+        <v>3845</v>
       </c>
     </row>
     <row r="3767" spans="1:108">
       <c r="DA3767" t="s">
-        <v>3844</v>
+        <v>3846</v>
       </c>
     </row>
     <row r="3768" spans="1:108">
       <c r="DA3768" t="s">
-        <v>3845</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="3769" spans="1:108">
       <c r="DA3769" t="s">
-        <v>3846</v>
+        <v>3848</v>
       </c>
     </row>
     <row r="3770" spans="1:108">
       <c r="DA3770" t="s">
-        <v>3847</v>
+        <v>3849</v>
       </c>
     </row>
     <row r="3771" spans="1:108">
       <c r="DA3771" t="s">
-        <v>3848</v>
+        <v>3850</v>
       </c>
     </row>
     <row r="3772" spans="1:108">
       <c r="DA3772" t="s">
-        <v>3849</v>
+        <v>3851</v>
       </c>
     </row>
     <row r="3773" spans="1:108">
       <c r="DA3773" t="s">
-        <v>3850</v>
+        <v>3852</v>
       </c>
     </row>
     <row r="3774" spans="1:108">
       <c r="DA3774" t="s">
-        <v>3851</v>
+        <v>3853</v>
       </c>
     </row>
     <row r="3775" spans="1:108">
       <c r="DA3775" t="s">
-        <v>3852</v>
+        <v>3854</v>
       </c>
     </row>
     <row r="3776" spans="1:108">
       <c r="DA3776" t="s">
-        <v>3853</v>
+        <v>3855</v>
       </c>
     </row>
     <row r="3777" spans="1:108">
       <c r="DA3777" t="s">
-        <v>3854</v>
+        <v>3856</v>
       </c>
     </row>
     <row r="3778" spans="1:108">
       <c r="DA3778" t="s">
-        <v>3855</v>
+        <v>3857</v>
       </c>
     </row>
     <row r="3779" spans="1:108">
       <c r="DA3779" t="s">
-        <v>3856</v>
+        <v>3858</v>
       </c>
     </row>
     <row r="3780" spans="1:108">
       <c r="DA3780" t="s">
-        <v>3857</v>
+        <v>3859</v>
       </c>
     </row>
     <row r="3781" spans="1:108">
       <c r="DA3781" t="s">
-        <v>3858</v>
+        <v>3860</v>
       </c>
     </row>
     <row r="3782" spans="1:108">
       <c r="DA3782" t="s">
-        <v>3859</v>
+        <v>3861</v>
       </c>
     </row>
     <row r="3783" spans="1:108">
       <c r="DA3783" t="s">
-        <v>3860</v>
+        <v>3862</v>
       </c>
     </row>
     <row r="3784" spans="1:108">
       <c r="DA3784" t="s">
-        <v>3861</v>
+        <v>3863</v>
       </c>
     </row>
     <row r="3785" spans="1:108">
       <c r="DA3785" t="s">
-        <v>3862</v>
+        <v>3864</v>
       </c>
     </row>
     <row r="3786" spans="1:108">
       <c r="DA3786" t="s">
-        <v>3863</v>
+        <v>3865</v>
       </c>
     </row>
     <row r="3787" spans="1:108">
       <c r="DA3787" t="s">
-        <v>3864</v>
+        <v>3866</v>
       </c>
     </row>
     <row r="3788" spans="1:108">
       <c r="DA3788" t="s">
-        <v>3865</v>
+        <v>3867</v>
       </c>
     </row>
     <row r="3789" spans="1:108">
       <c r="DA3789" t="s">
-        <v>3866</v>
+        <v>3868</v>
       </c>
     </row>
     <row r="3790" spans="1:108">
       <c r="DA3790" t="s">
-        <v>3867</v>
+        <v>3869</v>
       </c>
     </row>
     <row r="3791" spans="1:108">
       <c r="DA3791" t="s">
-        <v>3868</v>
+        <v>3870</v>
       </c>
     </row>
     <row r="3792" spans="1:108">
       <c r="DA3792" t="s">
-        <v>3869</v>
+        <v>3871</v>
       </c>
     </row>
     <row r="3793" spans="1:108">
       <c r="DA3793" t="s">
-        <v>3870</v>
+        <v>3872</v>
       </c>
     </row>
     <row r="3794" spans="1:108">
       <c r="DA3794" t="s">
-        <v>3871</v>
+        <v>3873</v>
       </c>
     </row>
     <row r="3795" spans="1:108">
       <c r="DA3795" t="s">
-        <v>3872</v>
+        <v>3874</v>
       </c>
     </row>
     <row r="3796" spans="1:108">
       <c r="DA3796" t="s">
-        <v>3873</v>
+        <v>3875</v>
       </c>
     </row>
     <row r="3797" spans="1:108">
       <c r="DA3797" t="s">
-        <v>3874</v>
+        <v>3876</v>
       </c>
     </row>
     <row r="3798" spans="1:108">
       <c r="DA3798" t="s">
-        <v>3875</v>
+        <v>3877</v>
       </c>
     </row>
     <row r="3799" spans="1:108">
       <c r="DA3799" t="s">
-        <v>3876</v>
+        <v>3878</v>
       </c>
     </row>
     <row r="3800" spans="1:108">
       <c r="DA3800" t="s">
-        <v>3877</v>
+        <v>3879</v>
       </c>
     </row>
     <row r="3801" spans="1:108">
       <c r="DA3801" t="s">
-        <v>3878</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="3802" spans="1:108">
       <c r="DA3802" t="s">
-        <v>3879</v>
+        <v>3881</v>
       </c>
     </row>
     <row r="3803" spans="1:108">
       <c r="DA3803" t="s">
-        <v>3880</v>
+        <v>3882</v>
       </c>
     </row>
     <row r="3804" spans="1:108">
       <c r="DA3804" t="s">
-        <v>3881</v>
+        <v>3883</v>
       </c>
     </row>
     <row r="3805" spans="1:108">
       <c r="DA3805" t="s">
-        <v>3882</v>
+        <v>3884</v>
       </c>
     </row>
     <row r="3806" spans="1:108">
       <c r="DA3806" t="s">
-        <v>3883</v>
+        <v>3885</v>
       </c>
     </row>
     <row r="3807" spans="1:108">
       <c r="DA3807" t="s">
-        <v>3884</v>
+        <v>3886</v>
       </c>
     </row>
     <row r="3808" spans="1:108">
       <c r="DA3808" t="s">
-        <v>3885</v>
+        <v>3887</v>
       </c>
     </row>
     <row r="3809" spans="1:108">
       <c r="DA3809" t="s">
-        <v>3886</v>
+        <v>3888</v>
       </c>
     </row>
     <row r="3810" spans="1:108">
       <c r="DA3810" t="s">
-        <v>3887</v>
+        <v>3889</v>
       </c>
     </row>
     <row r="3811" spans="1:108">
       <c r="DA3811" t="s">
-        <v>3888</v>
+        <v>3890</v>
       </c>
     </row>
     <row r="3812" spans="1:108">
       <c r="DA3812" t="s">
-        <v>3889</v>
+        <v>3891</v>
       </c>
     </row>
     <row r="3813" spans="1:108">
       <c r="DA3813" t="s">
-        <v>3890</v>
+        <v>3892</v>
       </c>
     </row>
     <row r="3814" spans="1:108">
       <c r="DA3814" t="s">
-        <v>3891</v>
+        <v>3893</v>
       </c>
     </row>
     <row r="3815" spans="1:108">
       <c r="DA3815" t="s">
-        <v>3892</v>
+        <v>3894</v>
       </c>
     </row>
     <row r="3816" spans="1:108">
       <c r="DA3816" t="s">
-        <v>3893</v>
+        <v>3895</v>
       </c>
     </row>
     <row r="3817" spans="1:108">
       <c r="DA3817" t="s">
-        <v>3894</v>
+        <v>3896</v>
       </c>
     </row>
     <row r="3818" spans="1:108">
       <c r="DA3818" t="s">
-        <v>3895</v>
+        <v>3897</v>
       </c>
     </row>
     <row r="3819" spans="1:108">
       <c r="DA3819" t="s">
-        <v>3896</v>
+        <v>3898</v>
       </c>
     </row>
     <row r="3820" spans="1:108">
       <c r="DA3820" t="s">
-        <v>3897</v>
+        <v>3899</v>
       </c>
     </row>
     <row r="3821" spans="1:108">
       <c r="DA3821" t="s">
-        <v>3898</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="3822" spans="1:108">
       <c r="DA3822" t="s">
-        <v>3899</v>
+        <v>3901</v>
       </c>
     </row>
     <row r="3823" spans="1:108">
       <c r="DA3823" t="s">
-        <v>3900</v>
+        <v>3902</v>
       </c>
     </row>
     <row r="3824" spans="1:108">
       <c r="DA3824" t="s">
-        <v>3901</v>
+        <v>3903</v>
       </c>
     </row>
     <row r="3825" spans="1:108">
       <c r="DA3825" t="s">
-        <v>3902</v>
+        <v>3904</v>
       </c>
     </row>
     <row r="3826" spans="1:108">
       <c r="DA3826" t="s">
-        <v>3903</v>
+        <v>3905</v>
       </c>
     </row>
     <row r="3827" spans="1:108">
       <c r="DA3827" t="s">
-        <v>3904</v>
+        <v>3906</v>
       </c>
     </row>
     <row r="3828" spans="1:108">
       <c r="DA3828" t="s">
-        <v>3905</v>
+        <v>3907</v>
       </c>
     </row>
     <row r="3829" spans="1:108">
       <c r="DA3829" t="s">
-        <v>3906</v>
+        <v>3908</v>
       </c>
     </row>
     <row r="3830" spans="1:108">
       <c r="DA3830" t="s">
-        <v>3907</v>
+        <v>3909</v>
       </c>
     </row>
     <row r="3831" spans="1:108">
       <c r="DA3831" t="s">
-        <v>3908</v>
+        <v>3910</v>
       </c>
     </row>
     <row r="3832" spans="1:108">
       <c r="DA3832" t="s">
-        <v>3909</v>
+        <v>3911</v>
       </c>
     </row>
     <row r="3833" spans="1:108">
       <c r="DA3833" t="s">
-        <v>3910</v>
+        <v>3912</v>
       </c>
     </row>
     <row r="3834" spans="1:108">
       <c r="DA3834" t="s">
-        <v>3911</v>
+        <v>3913</v>
       </c>
     </row>
     <row r="3835" spans="1:108">
       <c r="DA3835" t="s">
-        <v>3912</v>
+        <v>3914</v>
       </c>
     </row>
     <row r="3836" spans="1:108">
       <c r="DA3836" t="s">
-        <v>3913</v>
+        <v>3915</v>
       </c>
     </row>
     <row r="3837" spans="1:108">
       <c r="DA3837" t="s">
-        <v>3914</v>
+        <v>3916</v>
       </c>
     </row>
     <row r="3838" spans="1:108">
       <c r="DA3838" t="s">
-        <v>3915</v>
+        <v>3917</v>
       </c>
     </row>
     <row r="3839" spans="1:108">
       <c r="DA3839" t="s">
-        <v>3916</v>
+        <v>3918</v>
       </c>
     </row>
     <row r="3840" spans="1:108">
       <c r="DA3840" t="s">
-        <v>3917</v>
+        <v>3919</v>
       </c>
     </row>
     <row r="3841" spans="1:108">
       <c r="DA3841" t="s">
-        <v>3918</v>
+        <v>3920</v>
       </c>
     </row>
     <row r="3842" spans="1:108">
       <c r="DA3842" t="s">
-        <v>3919</v>
+        <v>3921</v>
       </c>
     </row>
     <row r="3843" spans="1:108">
       <c r="DA3843" t="s">
-        <v>3920</v>
+        <v>3922</v>
       </c>
     </row>
     <row r="3844" spans="1:108">
       <c r="DA3844" t="s">
-        <v>3921</v>
+        <v>3923</v>
       </c>
     </row>
     <row r="3845" spans="1:108">
       <c r="DA3845" t="s">
-        <v>3922</v>
+        <v>3924</v>
       </c>
     </row>
     <row r="3846" spans="1:108">
       <c r="DA3846" t="s">
-        <v>3923</v>
+        <v>3925</v>
       </c>
     </row>
     <row r="3847" spans="1:108">
       <c r="DA3847" t="s">
-        <v>3924</v>
+        <v>3926</v>
       </c>
     </row>
     <row r="3848" spans="1:108">
       <c r="DA3848" t="s">
-        <v>3925</v>
+        <v>3927</v>
       </c>
     </row>
     <row r="3849" spans="1:108">
       <c r="DA3849" t="s">
-        <v>3926</v>
+        <v>3928</v>
       </c>
     </row>
     <row r="3850" spans="1:108">
       <c r="DA3850" t="s">
-        <v>3927</v>
+        <v>3929</v>
       </c>
     </row>
     <row r="3851" spans="1:108">
       <c r="DA3851" t="s">
-        <v>3928</v>
+        <v>3930</v>
       </c>
     </row>
     <row r="3852" spans="1:108">
       <c r="DA3852" t="s">
-        <v>3929</v>
+        <v>3931</v>
       </c>
     </row>
     <row r="3853" spans="1:108">
       <c r="DA3853" t="s">
-        <v>3930</v>
+        <v>3932</v>
       </c>
     </row>
     <row r="3854" spans="1:108">
       <c r="DA3854" t="s">
-        <v>3931</v>
+        <v>3933</v>
       </c>
     </row>
     <row r="3855" spans="1:108">
       <c r="DA3855" t="s">
-        <v>3932</v>
+        <v>3934</v>
       </c>
     </row>
     <row r="3856" spans="1:108">
       <c r="DA3856" t="s">
-        <v>3933</v>
+        <v>3935</v>
       </c>
     </row>
     <row r="3857" spans="1:108">
       <c r="DA3857" t="s">
-        <v>3934</v>
+        <v>3936</v>
       </c>
     </row>
     <row r="3858" spans="1:108">
       <c r="DA3858" t="s">
-        <v>3935</v>
+        <v>3937</v>
       </c>
     </row>
     <row r="3859" spans="1:108">
       <c r="DA3859" t="s">
-        <v>3936</v>
+        <v>3938</v>
       </c>
     </row>
     <row r="3860" spans="1:108">
       <c r="DA3860" t="s">
-        <v>3937</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="3861" spans="1:108">
       <c r="DA3861" t="s">
-        <v>3938</v>
+        <v>3940</v>
       </c>
     </row>
     <row r="3862" spans="1:108">
       <c r="DA3862" t="s">
-        <v>3939</v>
+        <v>3941</v>
       </c>
     </row>
     <row r="3863" spans="1:108">
       <c r="DA3863" t="s">
-        <v>3940</v>
+        <v>3942</v>
       </c>
     </row>
     <row r="3864" spans="1:108">
       <c r="DA3864" t="s">
-        <v>3941</v>
+        <v>3943</v>
       </c>
     </row>
     <row r="3865" spans="1:108">
       <c r="DA3865" t="s">
-        <v>3942</v>
+        <v>3944</v>
       </c>
     </row>
     <row r="3866" spans="1:108">
       <c r="DA3866" t="s">
-        <v>3943</v>
+        <v>3945</v>
       </c>
     </row>
     <row r="3867" spans="1:108">
       <c r="DA3867" t="s">
-        <v>3944</v>
+        <v>3946</v>
       </c>
     </row>
     <row r="3868" spans="1:108">
       <c r="DA3868" t="s">
-        <v>3945</v>
+        <v>3947</v>
       </c>
     </row>
     <row r="3869" spans="1:108">
       <c r="DA3869" t="s">
-        <v>3946</v>
+        <v>3948</v>
       </c>
     </row>
     <row r="3870" spans="1:108">
       <c r="DA3870" t="s">
-        <v>3947</v>
+        <v>3949</v>
       </c>
     </row>
     <row r="3871" spans="1:108">
       <c r="DA3871" t="s">
-        <v>3948</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="3872" spans="1:108">
       <c r="DA3872" t="s">
-        <v>3949</v>
+        <v>3951</v>
       </c>
     </row>
     <row r="3873" spans="1:108">
       <c r="DA3873" t="s">
-        <v>3950</v>
+        <v>3952</v>
       </c>
     </row>
     <row r="3874" spans="1:108">
       <c r="DA3874" t="s">
-        <v>3951</v>
+        <v>3953</v>
       </c>
     </row>
     <row r="3875" spans="1:108">
       <c r="DA3875" t="s">
-        <v>3952</v>
+        <v>3954</v>
       </c>
     </row>
     <row r="3876" spans="1:108">
       <c r="DA3876" t="s">
-        <v>3953</v>
+        <v>3955</v>
       </c>
     </row>
     <row r="3877" spans="1:108">
       <c r="DA3877" t="s">
-        <v>3954</v>
+        <v>3956</v>
       </c>
     </row>
     <row r="3878" spans="1:108">
       <c r="DA3878" t="s">
-        <v>3955</v>
+        <v>3957</v>
       </c>
     </row>
     <row r="3879" spans="1:108">
       <c r="DA3879" t="s">
-        <v>3956</v>
+        <v>3958</v>
       </c>
     </row>
     <row r="3880" spans="1:108">
       <c r="DA3880" t="s">
-        <v>3957</v>
+        <v>3959</v>
       </c>
     </row>
     <row r="3881" spans="1:108">
       <c r="DA3881" t="s">
-        <v>3958</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="3882" spans="1:108">
       <c r="DA3882" t="s">
-        <v>3959</v>
+        <v>3961</v>
       </c>
     </row>
     <row r="3883" spans="1:108">
       <c r="DA3883" t="s">
-        <v>3960</v>
+        <v>3962</v>
       </c>
     </row>
     <row r="3884" spans="1:108">
       <c r="DA3884" t="s">
-        <v>3961</v>
+        <v>3963</v>
       </c>
     </row>
     <row r="3885" spans="1:108">
       <c r="DA3885" t="s">
-        <v>3962</v>
+        <v>3964</v>
       </c>
     </row>
     <row r="3886" spans="1:108">
       <c r="DA3886" t="s">
-        <v>3963</v>
+        <v>3965</v>
       </c>
     </row>
     <row r="3887" spans="1:108">
       <c r="DA3887" t="s">
-        <v>3964</v>
+        <v>3966</v>
       </c>
     </row>
     <row r="3888" spans="1:108">
       <c r="DA3888" t="s">
-        <v>3965</v>
+        <v>3967</v>
       </c>
     </row>
     <row r="3889" spans="1:108">
       <c r="DA3889" t="s">
-        <v>3966</v>
+        <v>3968</v>
       </c>
     </row>
     <row r="3890" spans="1:108">
       <c r="DA3890" t="s">
-        <v>3967</v>
+        <v>3969</v>
       </c>
     </row>
     <row r="3891" spans="1:108">
       <c r="DA3891" t="s">
-        <v>3968</v>
+        <v>3970</v>
       </c>
     </row>
     <row r="3892" spans="1:108">
       <c r="DA3892" t="s">
-        <v>3969</v>
+        <v>3971</v>
       </c>
     </row>
     <row r="3893" spans="1:108">
       <c r="DA3893" t="s">
-        <v>3970</v>
+        <v>3972</v>
       </c>
     </row>
     <row r="3894" spans="1:108">
       <c r="DA3894" t="s">
-        <v>3971</v>
+        <v>3973</v>
       </c>
     </row>
     <row r="3895" spans="1:108">
       <c r="DA3895" t="s">
-        <v>3972</v>
+        <v>3974</v>
       </c>
     </row>
     <row r="3896" spans="1:108">
       <c r="DA3896" t="s">
-        <v>3973</v>
+        <v>3975</v>
       </c>
     </row>
     <row r="3897" spans="1:108">
       <c r="DA3897" t="s">
-        <v>3974</v>
+        <v>3976</v>
       </c>
     </row>
     <row r="3898" spans="1:108">
       <c r="DA3898" t="s">
-        <v>3975</v>
+        <v>3977</v>
       </c>
     </row>
     <row r="3899" spans="1:108">
       <c r="DA3899" t="s">
-        <v>3976</v>
+        <v>3978</v>
       </c>
     </row>
     <row r="3900" spans="1:108">
       <c r="DA3900" t="s">
-        <v>3977</v>
+        <v>3979</v>
       </c>
     </row>
     <row r="3901" spans="1:108">
       <c r="DA3901" t="s">
-        <v>3978</v>
+        <v>3980</v>
       </c>
     </row>
     <row r="3902" spans="1:108">
       <c r="DA3902" t="s">
-        <v>3979</v>
+        <v>3981</v>
       </c>
     </row>
     <row r="3903" spans="1:108">
       <c r="DA3903" t="s">
-        <v>3980</v>
+        <v>3982</v>
       </c>
     </row>
     <row r="3904" spans="1:108">
       <c r="DA3904" t="s">
-        <v>3981</v>
+        <v>3983</v>
       </c>
     </row>
     <row r="3905" spans="1:108">
       <c r="DA3905" t="s">
-        <v>3982</v>
+        <v>3984</v>
       </c>
     </row>
     <row r="3906" spans="1:108">
       <c r="DA3906" t="s">
-        <v>3983</v>
+        <v>3985</v>
       </c>
     </row>
     <row r="3907" spans="1:108">
       <c r="DA3907" t="s">
-        <v>3984</v>
+        <v>3986</v>
       </c>
     </row>
     <row r="3908" spans="1:108">
       <c r="DA3908" t="s">
-        <v>3985</v>
+        <v>3987</v>
       </c>
     </row>
     <row r="3909" spans="1:108">
       <c r="DA3909" t="s">
-        <v>3986</v>
+        <v>3988</v>
       </c>
     </row>
     <row r="3910" spans="1:108">
       <c r="DA3910" t="s">
-        <v>3987</v>
+        <v>3989</v>
       </c>
     </row>
     <row r="3911" spans="1:108">
       <c r="DA3911" t="s">
-        <v>3988</v>
+        <v>3990</v>
       </c>
     </row>
     <row r="3912" spans="1:108">
       <c r="DA3912" t="s">
-        <v>3989</v>
+        <v>3991</v>
       </c>
     </row>
     <row r="3913" spans="1:108">
       <c r="DA3913" t="s">
-        <v>3990</v>
+        <v>3992</v>
       </c>
     </row>
     <row r="3914" spans="1:108">
       <c r="DA3914" t="s">
-        <v>3991</v>
+        <v>3993</v>
       </c>
     </row>
     <row r="3915" spans="1:108">
       <c r="DA3915" t="s">
-        <v>3992</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="3916" spans="1:108">
       <c r="DA3916" t="s">
-        <v>3993</v>
+        <v>3995</v>
       </c>
     </row>
     <row r="3917" spans="1:108">
       <c r="DA3917" t="s">
-        <v>3994</v>
+        <v>3996</v>
       </c>
     </row>
     <row r="3918" spans="1:108">
       <c r="DA3918" t="s">
-        <v>3995</v>
+        <v>3997</v>
       </c>
     </row>
     <row r="3919" spans="1:108">
       <c r="DA3919" t="s">
-        <v>3995</v>
+        <v>3998</v>
       </c>
     </row>
     <row r="3920" spans="1:108">
       <c r="DA3920" t="s">
-        <v>3996</v>
+        <v>3999</v>
       </c>
     </row>
     <row r="3921" spans="1:108">
       <c r="DA3921" t="s">
-        <v>3997</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="3922" spans="1:108">
       <c r="DA3922" t="s">
-        <v>3998</v>
+        <v>4001</v>
       </c>
     </row>
     <row r="3923" spans="1:108">
       <c r="DA3923" t="s">
-        <v>3999</v>
+        <v>4002</v>
       </c>
     </row>
     <row r="3924" spans="1:108">
       <c r="DA3924" t="s">
-        <v>4000</v>
+        <v>4003</v>
       </c>
     </row>
     <row r="3925" spans="1:108">
       <c r="DA3925" t="s">
-        <v>4001</v>
+        <v>4004</v>
       </c>
     </row>
     <row r="3926" spans="1:108">
       <c r="DA3926" t="s">
-        <v>4002</v>
+        <v>4005</v>
       </c>
     </row>
     <row r="3927" spans="1:108">
       <c r="DA3927" t="s">
-        <v>4003</v>
+        <v>4006</v>
       </c>
     </row>
     <row r="3928" spans="1:108">
       <c r="DA3928" t="s">
-        <v>4004</v>
+        <v>4007</v>
       </c>
     </row>
     <row r="3929" spans="1:108">
       <c r="DA3929" t="s">
-        <v>4005</v>
+        <v>4008</v>
       </c>
     </row>
     <row r="3930" spans="1:108">
       <c r="DA3930" t="s">
-        <v>4006</v>
+        <v>4009</v>
       </c>
     </row>
     <row r="3931" spans="1:108">
       <c r="DA3931" t="s">
-        <v>4007</v>
+        <v>4010</v>
       </c>
     </row>
     <row r="3932" spans="1:108">
       <c r="DA3932" t="s">
-        <v>4008</v>
+        <v>4011</v>
       </c>
     </row>
     <row r="3933" spans="1:108">
       <c r="DA3933" t="s">
-        <v>4009</v>
+        <v>4012</v>
       </c>
     </row>
     <row r="3934" spans="1:108">
       <c r="DA3934" t="s">
-        <v>4010</v>
+        <v>4013</v>
       </c>
     </row>
     <row r="3935" spans="1:108">
       <c r="DA3935" t="s">
-        <v>4011</v>
+        <v>4014</v>
       </c>
     </row>
     <row r="3936" spans="1:108">
       <c r="DA3936" t="s">
-        <v>4012</v>
+        <v>4015</v>
       </c>
     </row>
     <row r="3937" spans="1:108">
       <c r="DA3937" t="s">
-        <v>4013</v>
+        <v>4016</v>
       </c>
     </row>
     <row r="3938" spans="1:108">
       <c r="DA3938" t="s">
-        <v>4014</v>
+        <v>4017</v>
       </c>
     </row>
     <row r="3939" spans="1:108">
       <c r="DA3939" t="s">
-        <v>4015</v>
+        <v>4018</v>
       </c>
     </row>
     <row r="3940" spans="1:108">
       <c r="DA3940" t="s">
-        <v>4016</v>
+        <v>4019</v>
       </c>
     </row>
     <row r="3941" spans="1:108">
       <c r="DA3941" t="s">
-        <v>4017</v>
+        <v>4020</v>
       </c>
     </row>
     <row r="3942" spans="1:108">
       <c r="DA3942" t="s">
-        <v>4018</v>
+        <v>4021</v>
       </c>
     </row>
     <row r="3943" spans="1:108">
       <c r="DA3943" t="s">
-        <v>4019</v>
+        <v>4022</v>
       </c>
     </row>
     <row r="3944" spans="1:108">
       <c r="DA3944" t="s">
-        <v>4020</v>
+        <v>4023</v>
       </c>
     </row>
     <row r="3945" spans="1:108">
       <c r="DA3945" t="s">
-        <v>4021</v>
+        <v>4024</v>
       </c>
     </row>
     <row r="3946" spans="1:108">
       <c r="DA3946" t="s">
-        <v>4022</v>
+        <v>4025</v>
       </c>
     </row>
     <row r="3947" spans="1:108">
       <c r="DA3947" t="s">
-        <v>4023</v>
+        <v>4026</v>
       </c>
     </row>
     <row r="3948" spans="1:108">
       <c r="DA3948" t="s">
-        <v>4024</v>
+        <v>4027</v>
       </c>
     </row>
     <row r="3949" spans="1:108">
       <c r="DA3949" t="s">
-        <v>4025</v>
+        <v>4028</v>
       </c>
     </row>
     <row r="3950" spans="1:108">
       <c r="DA3950" t="s">
-        <v>4026</v>
+        <v>4029</v>
       </c>
     </row>
     <row r="3951" spans="1:108">
       <c r="DA3951" t="s">
-        <v>4027</v>
+        <v>4030</v>
       </c>
     </row>
     <row r="3952" spans="1:108">
       <c r="DA3952" t="s">
-        <v>4028</v>
+        <v>4031</v>
       </c>
     </row>
     <row r="3953" spans="1:108">
       <c r="DA3953" t="s">
-        <v>4029</v>
+        <v>4032</v>
       </c>
     </row>
     <row r="3954" spans="1:108">
       <c r="DA3954" t="s">
-        <v>4030</v>
+        <v>4033</v>
       </c>
     </row>
     <row r="3955" spans="1:108">
       <c r="DA3955" t="s">
-        <v>4031</v>
+        <v>4034</v>
       </c>
     </row>
     <row r="3956" spans="1:108">
       <c r="DA3956" t="s">
-        <v>4032</v>
+        <v>4035</v>
       </c>
     </row>
     <row r="3957" spans="1:108">
       <c r="DA3957" t="s">
-        <v>4033</v>
+        <v>4036</v>
       </c>
     </row>
     <row r="3958" spans="1:108">
       <c r="DA3958" t="s">
-        <v>4034</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="3959" spans="1:108">
       <c r="DA3959" t="s">
-        <v>4035</v>
+        <v>4038</v>
       </c>
     </row>
     <row r="3960" spans="1:108">
       <c r="DA3960" t="s">
-        <v>4036</v>
+        <v>4039</v>
       </c>
     </row>
     <row r="3961" spans="1:108">
       <c r="DA3961" t="s">
-        <v>4037</v>
+        <v>4040</v>
       </c>
     </row>
     <row r="3962" spans="1:108">
       <c r="DA3962" t="s">
-        <v>4038</v>
+        <v>4041</v>
       </c>
     </row>
     <row r="3963" spans="1:108">
       <c r="DA3963" t="s">
-        <v>4039</v>
+        <v>4042</v>
       </c>
     </row>
     <row r="3964" spans="1:108">
       <c r="DA3964" t="s">
-        <v>4040</v>
+        <v>4043</v>
       </c>
     </row>
     <row r="3965" spans="1:108">
       <c r="DA3965" t="s">
-        <v>4041</v>
+        <v>4044</v>
       </c>
     </row>
     <row r="3966" spans="1:108">
       <c r="DA3966" t="s">
-        <v>4042</v>
+        <v>4045</v>
       </c>
     </row>
     <row r="3967" spans="1:108">
       <c r="DA3967" t="s">
-        <v>4043</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="3968" spans="1:108">
       <c r="DA3968" t="s">
-        <v>4044</v>
+        <v>4046</v>
       </c>
     </row>
     <row r="3969" spans="1:108">
       <c r="DA3969" t="s">
-        <v>4045</v>
+        <v>4047</v>
       </c>
     </row>
     <row r="3970" spans="1:108">
       <c r="DA3970" t="s">
-        <v>4046</v>
+        <v>4048</v>
       </c>
     </row>
     <row r="3971" spans="1:108">
       <c r="DA3971" t="s">
-        <v>4047</v>
+        <v>4049</v>
       </c>
     </row>
     <row r="3972" spans="1:108">
       <c r="DA3972" t="s">
-        <v>4048</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="3973" spans="1:108">
       <c r="DA3973" t="s">
-        <v>4049</v>
+        <v>4051</v>
       </c>
     </row>
     <row r="3974" spans="1:108">
       <c r="DA3974" t="s">
-        <v>4050</v>
+        <v>4052</v>
       </c>
     </row>
     <row r="3975" spans="1:108">
       <c r="DA3975" t="s">
-        <v>4051</v>
+        <v>4053</v>
       </c>
     </row>
     <row r="3976" spans="1:108">
       <c r="DA3976" t="s">
-        <v>4052</v>
+        <v>4054</v>
       </c>
     </row>
     <row r="3977" spans="1:108">
       <c r="DA3977" t="s">
-        <v>4053</v>
+        <v>4055</v>
       </c>
     </row>
     <row r="3978" spans="1:108">
       <c r="DA3978" t="s">
-        <v>4054</v>
+        <v>4056</v>
       </c>
     </row>
     <row r="3979" spans="1:108">
       <c r="DA3979" t="s">
-        <v>4055</v>
+        <v>4057</v>
       </c>
     </row>
     <row r="3980" spans="1:108">
       <c r="DA3980" t="s">
-        <v>4056</v>
+        <v>4058</v>
       </c>
     </row>
     <row r="3981" spans="1:108">
       <c r="DA3981" t="s">
-        <v>4057</v>
+        <v>4059</v>
       </c>
     </row>
     <row r="3982" spans="1:108">
       <c r="DA3982" t="s">
-        <v>4058</v>
+        <v>4060</v>
       </c>
     </row>
     <row r="3983" spans="1:108">
       <c r="DA3983" t="s">
-        <v>4059</v>
+        <v>4061</v>
       </c>
     </row>
     <row r="3984" spans="1:108">
       <c r="DA3984" t="s">
-        <v>4060</v>
+        <v>4062</v>
       </c>
     </row>
     <row r="3985" spans="1:108">
       <c r="DA3985" t="s">
-        <v>4061</v>
+        <v>4063</v>
       </c>
     </row>
     <row r="3986" spans="1:108">
       <c r="DA3986" t="s">
-        <v>4062</v>
+        <v>4064</v>
       </c>
     </row>
     <row r="3987" spans="1:108">
       <c r="DA3987" t="s">
-        <v>4063</v>
+        <v>4065</v>
       </c>
     </row>
     <row r="3988" spans="1:108">
       <c r="DA3988" t="s">
-        <v>4064</v>
+        <v>4066</v>
       </c>
     </row>
     <row r="3989" spans="1:108">
       <c r="DA3989" t="s">
-        <v>4065</v>
+        <v>4067</v>
       </c>
     </row>
     <row r="3990" spans="1:108">
       <c r="DA3990" t="s">
-        <v>4066</v>
+        <v>4068</v>
       </c>
     </row>
     <row r="3991" spans="1:108">
       <c r="DA3991" t="s">
-        <v>4067</v>
+        <v>4069</v>
       </c>
     </row>
     <row r="3992" spans="1:108">
       <c r="DA3992" t="s">
-        <v>4068</v>
+        <v>4070</v>
       </c>
     </row>
     <row r="3993" spans="1:108">
       <c r="DA3993" t="s">
-        <v>4069</v>
+        <v>4071</v>
       </c>
     </row>
     <row r="3994" spans="1:108">
       <c r="DA3994" t="s">
-        <v>4070</v>
+        <v>4072</v>
       </c>
     </row>
     <row r="3995" spans="1:108">
       <c r="DA3995" t="s">
-        <v>4071</v>
+        <v>4073</v>
       </c>
     </row>
     <row r="3996" spans="1:108">
       <c r="DA3996" t="s">
-        <v>4072</v>
+        <v>4074</v>
       </c>
     </row>
     <row r="3997" spans="1:108">
       <c r="DA3997" t="s">
-        <v>4073</v>
+        <v>4075</v>
       </c>
     </row>
     <row r="3998" spans="1:108">
       <c r="DA3998" t="s">
-        <v>4074</v>
+        <v>4076</v>
       </c>
     </row>
     <row r="3999" spans="1:108">
       <c r="DA3999" t="s">
-        <v>4075</v>
+        <v>4077</v>
       </c>
     </row>
     <row r="4000" spans="1:108">
       <c r="DA4000" t="s">
-        <v>4076</v>
+        <v>4078</v>
       </c>
     </row>
     <row r="4001" spans="1:108">
       <c r="DA4001" t="s">
-        <v>4077</v>
+        <v>4079</v>
       </c>
     </row>
     <row r="4002" spans="1:108">
       <c r="DA4002" t="s">
-        <v>4078</v>
+        <v>4080</v>
       </c>
     </row>
     <row r="4003" spans="1:108">
       <c r="DA4003" t="s">
-        <v>4079</v>
+        <v>4081</v>
       </c>
     </row>
     <row r="4004" spans="1:108">
       <c r="DA4004" t="s">
-        <v>4080</v>
+        <v>4082</v>
       </c>
     </row>
     <row r="4005" spans="1:108">
       <c r="DA4005" t="s">
-        <v>4081</v>
+        <v>4083</v>
       </c>
     </row>
     <row r="4006" spans="1:108">
       <c r="DA4006" t="s">
-        <v>4082</v>
+        <v>4084</v>
       </c>
     </row>
     <row r="4007" spans="1:108">
       <c r="DA4007" t="s">
-        <v>4083</v>
+        <v>4085</v>
       </c>
     </row>
     <row r="4008" spans="1:108">
       <c r="DA4008" t="s">
-        <v>4084</v>
+        <v>4086</v>
       </c>
     </row>
     <row r="4009" spans="1:108">
       <c r="DA4009" t="s">
-        <v>4085</v>
+        <v>4087</v>
       </c>
     </row>
     <row r="4010" spans="1:108">
       <c r="DA4010" t="s">
-        <v>4086</v>
+        <v>4088</v>
       </c>
     </row>
     <row r="4011" spans="1:108">
       <c r="DA4011" t="s">
-        <v>4087</v>
+        <v>4089</v>
       </c>
     </row>
     <row r="4012" spans="1:108">
       <c r="DA4012" t="s">
-        <v>4088</v>
+        <v>4090</v>
       </c>
     </row>
     <row r="4013" spans="1:108">
       <c r="DA4013" t="s">
-        <v>4089</v>
+        <v>4091</v>
       </c>
     </row>
     <row r="4014" spans="1:108">
       <c r="DA4014" t="s">
-        <v>4090</v>
+        <v>4092</v>
       </c>
     </row>
     <row r="4015" spans="1:108">
       <c r="DA4015" t="s">
-        <v>4091</v>
+        <v>4093</v>
       </c>
     </row>
     <row r="4016" spans="1:108">
       <c r="DA4016" t="s">
-        <v>4092</v>
+        <v>4094</v>
       </c>
     </row>
     <row r="4017" spans="1:108">
       <c r="DA4017" t="s">
-        <v>4093</v>
+        <v>4095</v>
       </c>
     </row>
     <row r="4018" spans="1:108">
       <c r="DA4018" t="s">
-        <v>4094</v>
+        <v>4096</v>
       </c>
     </row>
     <row r="4019" spans="1:108">
       <c r="DA4019" t="s">
-        <v>4095</v>
+        <v>4097</v>
       </c>
     </row>
     <row r="4020" spans="1:108">
       <c r="DA4020" t="s">
-        <v>4096</v>
+        <v>4098</v>
       </c>
     </row>
     <row r="4021" spans="1:108">
       <c r="DA4021" t="s">
-        <v>4097</v>
+        <v>4099</v>
       </c>
     </row>
     <row r="4022" spans="1:108">
       <c r="DA4022" t="s">
-        <v>4098</v>
+        <v>4100</v>
       </c>
     </row>
     <row r="4023" spans="1:108">
       <c r="DA4023" t="s">
-        <v>4099</v>
+        <v>4101</v>
       </c>
     </row>
     <row r="4024" spans="1:108">
       <c r="DA4024" t="s">
-        <v>4100</v>
+        <v>4102</v>
       </c>
     </row>
     <row r="4025" spans="1:108">
       <c r="DA4025" t="s">
-        <v>4101</v>
+        <v>4103</v>
       </c>
     </row>
     <row r="4026" spans="1:108">
       <c r="DA4026" t="s">
-        <v>4102</v>
+        <v>4104</v>
       </c>
     </row>
     <row r="4027" spans="1:108">
       <c r="DA4027" t="s">
-        <v>4103</v>
+        <v>4105</v>
       </c>
     </row>
     <row r="4028" spans="1:108">
       <c r="DA4028" t="s">
-        <v>4104</v>
+        <v>4106</v>
       </c>
     </row>
     <row r="4029" spans="1:108">
       <c r="DA4029" t="s">
-        <v>4105</v>
+        <v>4107</v>
       </c>
     </row>
     <row r="4030" spans="1:108">
       <c r="DA4030" t="s">
-        <v>4106</v>
+        <v>4108</v>
       </c>
     </row>
     <row r="4031" spans="1:108">
       <c r="DA4031" t="s">
-        <v>4107</v>
+        <v>4109</v>
       </c>
     </row>
     <row r="4032" spans="1:108">
       <c r="DA4032" t="s">
-        <v>4108</v>
+        <v>4110</v>
       </c>
     </row>
     <row r="4033" spans="1:108">
       <c r="DA4033" t="s">
-        <v>4109</v>
+        <v>4111</v>
       </c>
     </row>
     <row r="4034" spans="1:108">
       <c r="DA4034" t="s">
-        <v>4110</v>
+        <v>4112</v>
       </c>
     </row>
     <row r="4035" spans="1:108">
       <c r="DA4035" t="s">
-        <v>4111</v>
+        <v>4113</v>
       </c>
     </row>
     <row r="4036" spans="1:108">
       <c r="DA4036" t="s">
-        <v>4112</v>
+        <v>4114</v>
       </c>
     </row>
     <row r="4037" spans="1:108">
       <c r="DA4037" t="s">
-        <v>4113</v>
+        <v>4115</v>
       </c>
     </row>
     <row r="4038" spans="1:108">
       <c r="DA4038" t="s">
-        <v>4114</v>
+        <v>4116</v>
       </c>
     </row>
     <row r="4039" spans="1:108">
       <c r="DA4039" t="s">
-        <v>4115</v>
+        <v>4117</v>
       </c>
     </row>
     <row r="4040" spans="1:108">
       <c r="DA4040" t="s">
-        <v>4116</v>
+        <v>4118</v>
       </c>
     </row>
     <row r="4041" spans="1:108">
       <c r="DA4041" t="s">
-        <v>4117</v>
+        <v>4119</v>
       </c>
     </row>
     <row r="4042" spans="1:108">
       <c r="DA4042" t="s">
-        <v>4118</v>
+        <v>4120</v>
       </c>
     </row>
     <row r="4043" spans="1:108">
       <c r="DA4043" t="s">
-        <v>4119</v>
+        <v>4121</v>
       </c>
     </row>
     <row r="4044" spans="1:108">
       <c r="DA4044" t="s">
-        <v>4120</v>
+        <v>4122</v>
       </c>
     </row>
     <row r="4045" spans="1:108">
       <c r="DA4045" t="s">
-        <v>4121</v>
+        <v>4123</v>
       </c>
     </row>
     <row r="4046" spans="1:108">
       <c r="DA4046" t="s">
-        <v>4122</v>
+        <v>4124</v>
       </c>
     </row>
     <row r="4047" spans="1:108">
       <c r="DA4047" t="s">
-        <v>4123</v>
+        <v>4125</v>
       </c>
     </row>
     <row r="4048" spans="1:108">
       <c r="DA4048" t="s">
-        <v>4124</v>
+        <v>4126</v>
       </c>
     </row>
     <row r="4049" spans="1:108">
       <c r="DA4049" t="s">
-        <v>4125</v>
+        <v>4127</v>
       </c>
     </row>
     <row r="4050" spans="1:108">
       <c r="DA4050" t="s">
-        <v>4126</v>
+        <v>4128</v>
       </c>
     </row>
     <row r="4051" spans="1:108">
       <c r="DA4051" t="s">
-        <v>4127</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="4052" spans="1:108">
       <c r="DA4052" t="s">
-        <v>4128</v>
+        <v>4130</v>
       </c>
     </row>
     <row r="4053" spans="1:108">
       <c r="DA4053" t="s">
-        <v>4129</v>
+        <v>4131</v>
       </c>
     </row>
     <row r="4054" spans="1:108">
       <c r="DA4054" t="s">
-        <v>4130</v>
+        <v>4132</v>
       </c>
     </row>
     <row r="4055" spans="1:108">
       <c r="DA4055" t="s">
-        <v>4131</v>
+        <v>4133</v>
       </c>
     </row>
     <row r="4056" spans="1:108">
       <c r="DA4056" t="s">
-        <v>4132</v>
+        <v>4134</v>
       </c>
     </row>
     <row r="4057" spans="1:108">
       <c r="DA4057" t="s">
-        <v>4133</v>
+        <v>4135</v>
       </c>
     </row>
     <row r="4058" spans="1:108">
       <c r="DA4058" t="s">
-        <v>4134</v>
+        <v>4136</v>
       </c>
     </row>
     <row r="4059" spans="1:108">
       <c r="DA4059" t="s">
-        <v>4135</v>
+        <v>4137</v>
       </c>
     </row>
     <row r="4060" spans="1:108">
       <c r="DA4060" t="s">
-        <v>4136</v>
+        <v>4138</v>
       </c>
     </row>
     <row r="4061" spans="1:108">
       <c r="DA4061" t="s">
-        <v>4137</v>
+        <v>4139</v>
       </c>
     </row>
     <row r="4062" spans="1:108">
       <c r="DA4062" t="s">
-        <v>4138</v>
+        <v>4140</v>
       </c>
     </row>
     <row r="4063" spans="1:108">
       <c r="DA4063" t="s">
-        <v>4139</v>
+        <v>4141</v>
       </c>
     </row>
     <row r="4064" spans="1:108">
       <c r="DA4064" t="s">
-        <v>4140</v>
+        <v>4142</v>
       </c>
     </row>
     <row r="4065" spans="1:108">
       <c r="DA4065" t="s">
-        <v>4141</v>
+        <v>4143</v>
       </c>
     </row>
     <row r="4066" spans="1:108">
       <c r="DA4066" t="s">
-        <v>4142</v>
+        <v>4144</v>
       </c>
     </row>
     <row r="4067" spans="1:108">
       <c r="DA4067" t="s">
-        <v>4143</v>
+        <v>4145</v>
       </c>
     </row>
     <row r="4068" spans="1:108">
       <c r="DA4068" t="s">
-        <v>4144</v>
+        <v>4146</v>
       </c>
     </row>
     <row r="4069" spans="1:108">
       <c r="DA4069" t="s">
-        <v>4144</v>
+        <v>4147</v>
       </c>
     </row>
     <row r="4070" spans="1:108">
       <c r="DA4070" t="s">
-        <v>4145</v>
+        <v>4148</v>
       </c>
     </row>
     <row r="4071" spans="1:108">
       <c r="DA4071" t="s">
-        <v>4146</v>
+        <v>4149</v>
       </c>
     </row>
     <row r="4072" spans="1:108">
       <c r="DA4072" t="s">
-        <v>4147</v>
+        <v>4150</v>
       </c>
     </row>
     <row r="4073" spans="1:108">
       <c r="DA4073" t="s">
-        <v>4148</v>
+        <v>4151</v>
       </c>
     </row>
     <row r="4074" spans="1:108">
       <c r="DA4074" t="s">
-        <v>4149</v>
+        <v>4152</v>
       </c>
     </row>
     <row r="4075" spans="1:108">
       <c r="DA4075" t="s">
-        <v>4150</v>
+        <v>4153</v>
       </c>
     </row>
     <row r="4076" spans="1:108">
       <c r="DA4076" t="s">
-        <v>4151</v>
+        <v>4154</v>
       </c>
     </row>
     <row r="4077" spans="1:108">
       <c r="DA4077" t="s">
-        <v>4152</v>
+        <v>4155</v>
       </c>
     </row>
     <row r="4078" spans="1:108">
       <c r="DA4078" t="s">
-        <v>4153</v>
+        <v>4156</v>
       </c>
     </row>
     <row r="4079" spans="1:108">
       <c r="DA4079" t="s">
-        <v>4154</v>
+        <v>4157</v>
       </c>
     </row>
     <row r="4080" spans="1:108">
       <c r="DA4080" t="s">
-        <v>4155</v>
+        <v>4158</v>
       </c>
     </row>
     <row r="4081" spans="1:108">
       <c r="DA4081" t="s">
-        <v>4156</v>
+        <v>4159</v>
       </c>
     </row>
     <row r="4082" spans="1:108">
       <c r="DA4082" t="s">
-        <v>4157</v>
+        <v>4160</v>
       </c>
     </row>
     <row r="4083" spans="1:108">
       <c r="DA4083" t="s">
-        <v>4158</v>
+        <v>4161</v>
       </c>
     </row>
     <row r="4084" spans="1:108">
       <c r="DA4084" t="s">
-        <v>4159</v>
+        <v>4162</v>
       </c>
     </row>
     <row r="4085" spans="1:108">
       <c r="DA4085" t="s">
-        <v>4160</v>
+        <v>4163</v>
       </c>
     </row>
     <row r="4086" spans="1:108">
       <c r="DA4086" t="s">
-        <v>4161</v>
+        <v>4164</v>
       </c>
     </row>
     <row r="4087" spans="1:108">
       <c r="DA4087" t="s">
-        <v>4162</v>
+        <v>4165</v>
       </c>
     </row>
     <row r="4088" spans="1:108">
       <c r="DA4088" t="s">
-        <v>4163</v>
+        <v>4166</v>
       </c>
     </row>
     <row r="4089" spans="1:108">
       <c r="DA4089" t="s">
-        <v>4164</v>
+        <v>4167</v>
       </c>
     </row>
     <row r="4090" spans="1:108">
       <c r="DA4090" t="s">
-        <v>4165</v>
+        <v>4168</v>
       </c>
     </row>
     <row r="4091" spans="1:108">
       <c r="DA4091" t="s">
-        <v>4166</v>
+        <v>4169</v>
       </c>
     </row>
     <row r="4092" spans="1:108">
       <c r="DA4092" t="s">
-        <v>4167</v>
+        <v>4170</v>
       </c>
     </row>
     <row r="4093" spans="1:108">
       <c r="DA4093" t="s">
-        <v>4168</v>
+        <v>4171</v>
       </c>
     </row>
     <row r="4094" spans="1:108">
       <c r="DA4094" t="s">
-        <v>4169</v>
+        <v>4172</v>
       </c>
     </row>
     <row r="4095" spans="1:108">
       <c r="DA4095" t="s">
-        <v>4170</v>
+        <v>4173</v>
       </c>
     </row>
     <row r="4096" spans="1:108">
       <c r="DA4096" t="s">
-        <v>4171</v>
+        <v>4174</v>
       </c>
     </row>
     <row r="4097" spans="1:108">
       <c r="DA4097" t="s">
-        <v>4172</v>
+        <v>4175</v>
       </c>
     </row>
     <row r="4098" spans="1:108">
       <c r="DA4098" t="s">
-        <v>4173</v>
+        <v>4176</v>
       </c>
     </row>
     <row r="4099" spans="1:108">
       <c r="DA4099" t="s">
-        <v>4174</v>
+        <v>4177</v>
       </c>
     </row>
     <row r="4100" spans="1:108">
       <c r="DA4100" t="s">
-        <v>4175</v>
+        <v>4178</v>
       </c>
     </row>
     <row r="4101" spans="1:108">
       <c r="DA4101" t="s">
-        <v>4176</v>
+        <v>4179</v>
       </c>
     </row>
     <row r="4102" spans="1:108">
       <c r="DA4102" t="s">
-        <v>4177</v>
+        <v>4180</v>
       </c>
     </row>
     <row r="4103" spans="1:108">
       <c r="DA4103" t="s">
-        <v>4178</v>
+        <v>4181</v>
       </c>
     </row>
     <row r="4104" spans="1:108">
       <c r="DA4104" t="s">
-        <v>4179</v>
+        <v>4182</v>
       </c>
     </row>
     <row r="4105" spans="1:108">
       <c r="DA4105" t="s">
-        <v>4180</v>
+        <v>4183</v>
       </c>
     </row>
     <row r="4106" spans="1:108">
       <c r="DA4106" t="s">
-        <v>4181</v>
+        <v>4184</v>
       </c>
     </row>
     <row r="4107" spans="1:108">
       <c r="DA4107" t="s">
-        <v>4182</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="4108" spans="1:108">
       <c r="DA4108" t="s">
-        <v>4183</v>
+        <v>4186</v>
       </c>
     </row>
     <row r="4109" spans="1:108">
       <c r="DA4109" t="s">
-        <v>4184</v>
+        <v>4187</v>
       </c>
     </row>
     <row r="4110" spans="1:108">
       <c r="DA4110" t="s">
-        <v>4185</v>
+        <v>4188</v>
       </c>
     </row>
     <row r="4111" spans="1:108">
       <c r="DA4111" t="s">
-        <v>4186</v>
+        <v>4189</v>
       </c>
     </row>
     <row r="4112" spans="1:108">
       <c r="DA4112" t="s">
-        <v>4187</v>
+        <v>4190</v>
       </c>
     </row>
     <row r="4113" spans="1:108">
       <c r="DA4113" t="s">
-        <v>4188</v>
+        <v>4191</v>
       </c>
     </row>
     <row r="4114" spans="1:108">
       <c r="DA4114" t="s">
-        <v>4189</v>
+        <v>4192</v>
       </c>
     </row>
     <row r="4115" spans="1:108">
       <c r="DA4115" t="s">
-        <v>4190</v>
+        <v>4193</v>
       </c>
     </row>
     <row r="4116" spans="1:108">
       <c r="DA4116" t="s">
-        <v>4191</v>
+        <v>4194</v>
       </c>
     </row>
     <row r="4117" spans="1:108">
       <c r="DA4117" t="s">
-        <v>4192</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="4118" spans="1:108">
       <c r="DA4118" t="s">
-        <v>4193</v>
+        <v>4195</v>
       </c>
     </row>
     <row r="4119" spans="1:108">
       <c r="DA4119" t="s">
-        <v>4194</v>
+        <v>4196</v>
       </c>
     </row>
     <row r="4120" spans="1:108">
       <c r="DA4120" t="s">
-        <v>4195</v>
+        <v>4197</v>
       </c>
     </row>
     <row r="4121" spans="1:108">
       <c r="DA4121" t="s">
-        <v>4196</v>
+        <v>4198</v>
       </c>
     </row>
     <row r="4122" spans="1:108">
       <c r="DA4122" t="s">
-        <v>4197</v>
+        <v>4199</v>
       </c>
     </row>
     <row r="4123" spans="1:108">
       <c r="DA4123" t="s">
-        <v>4198</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="4124" spans="1:108">
       <c r="DA4124" t="s">
-        <v>4199</v>
+        <v>4201</v>
       </c>
     </row>
     <row r="4125" spans="1:108">
       <c r="DA4125" t="s">
-        <v>4200</v>
+        <v>4202</v>
       </c>
     </row>
     <row r="4126" spans="1:108">
       <c r="DA4126" t="s">
-        <v>4201</v>
+        <v>4203</v>
       </c>
     </row>
     <row r="4127" spans="1:108">
       <c r="DA4127" t="s">
-        <v>4202</v>
+        <v>4204</v>
       </c>
     </row>
     <row r="4128" spans="1:108">
       <c r="DA4128" t="s">
-        <v>4203</v>
+        <v>4205</v>
       </c>
     </row>
     <row r="4129" spans="1:108">
       <c r="DA4129" t="s">
-        <v>4204</v>
+        <v>4206</v>
       </c>
     </row>
     <row r="4130" spans="1:108">
       <c r="DA4130" t="s">
-        <v>4205</v>
+        <v>4207</v>
       </c>
     </row>
     <row r="4131" spans="1:108">
       <c r="DA4131" t="s">
-        <v>4206</v>
+        <v>4208</v>
       </c>
     </row>
     <row r="4132" spans="1:108">
       <c r="DA4132" t="s">
-        <v>4207</v>
+        <v>4209</v>
       </c>
     </row>
     <row r="4133" spans="1:108">
       <c r="DA4133" t="s">
-        <v>4208</v>
+        <v>4210</v>
       </c>
     </row>
     <row r="4134" spans="1:108">
       <c r="DA4134" t="s">
-        <v>4209</v>
+        <v>4211</v>
       </c>
     </row>
     <row r="4135" spans="1:108">
       <c r="DA4135" t="s">
-        <v>4210</v>
+        <v>4212</v>
       </c>
     </row>
     <row r="4136" spans="1:108">
       <c r="DA4136" t="s">
-        <v>4211</v>
+        <v>4213</v>
       </c>
     </row>
     <row r="4137" spans="1:108">
       <c r="DA4137" t="s">
-        <v>4212</v>
+        <v>4214</v>
       </c>
     </row>
     <row r="4138" spans="1:108">
       <c r="DA4138" t="s">
-        <v>4213</v>
+        <v>4215</v>
       </c>
     </row>
     <row r="4139" spans="1:108">
       <c r="DA4139" t="s">
-        <v>4214</v>
+        <v>4216</v>
       </c>
     </row>
     <row r="4140" spans="1:108">
       <c r="DA4140" t="s">
-        <v>4215</v>
+        <v>4217</v>
       </c>
     </row>
     <row r="4141" spans="1:108">
       <c r="DA4141" t="s">
-        <v>4216</v>
+        <v>4218</v>
       </c>
     </row>
     <row r="4142" spans="1:108">
       <c r="DA4142" t="s">
-        <v>4217</v>
+        <v>4219</v>
       </c>
     </row>
     <row r="4143" spans="1:108">
       <c r="DA4143" t="s">
-        <v>4218</v>
+        <v>4220</v>
       </c>
     </row>
     <row r="4144" spans="1:108">
       <c r="DA4144" t="s">
-        <v>4219</v>
+        <v>4221</v>
       </c>
     </row>
     <row r="4145" spans="1:108">
       <c r="DA4145" t="s">
-        <v>4220</v>
+        <v>4222</v>
       </c>
     </row>
     <row r="4146" spans="1:108">
       <c r="DA4146" t="s">
-        <v>4221</v>
+        <v>4223</v>
       </c>
     </row>
     <row r="4147" spans="1:108">
       <c r="DA4147" t="s">
-        <v>4222</v>
+        <v>4224</v>
       </c>
     </row>
     <row r="4148" spans="1:108">
       <c r="DA4148" t="s">
-        <v>4223</v>
+        <v>4225</v>
       </c>
     </row>
     <row r="4149" spans="1:108">
       <c r="DA4149" t="s">
-        <v>4224</v>
+        <v>4226</v>
       </c>
     </row>
     <row r="4150" spans="1:108">
       <c r="DA4150" t="s">
-        <v>4225</v>
+        <v>4227</v>
       </c>
     </row>
     <row r="4151" spans="1:108">
       <c r="DA4151" t="s">
-        <v>4226</v>
+        <v>4228</v>
       </c>
     </row>
     <row r="4152" spans="1:108">
       <c r="DA4152" t="s">
-        <v>4227</v>
+        <v>4229</v>
       </c>
     </row>
     <row r="4153" spans="1:108">
       <c r="DA4153" t="s">
-        <v>4228</v>
+        <v>4230</v>
       </c>
     </row>
     <row r="4154" spans="1:108">
       <c r="DA4154" t="s">
-        <v>4229</v>
+        <v>4231</v>
       </c>
     </row>
     <row r="4155" spans="1:108">
       <c r="DA4155" t="s">
-        <v>4230</v>
+        <v>4232</v>
       </c>
     </row>
     <row r="4156" spans="1:108">
       <c r="DA4156" t="s">
-        <v>4231</v>
+        <v>4233</v>
       </c>
     </row>
     <row r="4157" spans="1:108">
       <c r="DA4157" t="s">
-        <v>4232</v>
+        <v>4234</v>
       </c>
     </row>
     <row r="4158" spans="1:108">
       <c r="DA4158" t="s">
-        <v>4233</v>
+        <v>4235</v>
       </c>
     </row>
     <row r="4159" spans="1:108">
       <c r="DA4159" t="s">
-        <v>4234</v>
+        <v>4236</v>
       </c>
     </row>
     <row r="4160" spans="1:108">
       <c r="DA4160" t="s">
-        <v>4235</v>
+        <v>4237</v>
       </c>
     </row>
     <row r="4161" spans="1:108">
       <c r="DA4161" t="s">
-        <v>4236</v>
+        <v>4238</v>
       </c>
     </row>
     <row r="4162" spans="1:108">
       <c r="DA4162" t="s">
-        <v>4237</v>
+        <v>4239</v>
       </c>
     </row>
     <row r="4163" spans="1:108">
       <c r="DA4163" t="s">
-        <v>4238</v>
+        <v>4240</v>
       </c>
     </row>
     <row r="4164" spans="1:108">
       <c r="DA4164" t="s">
-        <v>4239</v>
+        <v>4241</v>
       </c>
     </row>
     <row r="4165" spans="1:108">
       <c r="DA4165" t="s">
-        <v>4240</v>
+        <v>4242</v>
       </c>
     </row>
     <row r="4166" spans="1:108">
       <c r="DA4166" t="s">
-        <v>4241</v>
+        <v>4243</v>
       </c>
     </row>
     <row r="4167" spans="1:108">
       <c r="DA4167" t="s">
-        <v>4242</v>
+        <v>4244</v>
       </c>
     </row>
     <row r="4168" spans="1:108">
       <c r="DA4168" t="s">
-        <v>4243</v>
+        <v>4245</v>
       </c>
     </row>
     <row r="4169" spans="1:108">
       <c r="DA4169" t="s">
-        <v>4244</v>
+        <v>4246</v>
       </c>
     </row>
     <row r="4170" spans="1:108">
       <c r="DA4170" t="s">
-        <v>4245</v>
+        <v>4247</v>
       </c>
     </row>
     <row r="4171" spans="1:108">
       <c r="DA4171" t="s">
-        <v>4246</v>
+        <v>4248</v>
       </c>
     </row>
     <row r="4172" spans="1:108">
       <c r="DA4172" t="s">
-        <v>4247</v>
+        <v>4249</v>
       </c>
     </row>
     <row r="4173" spans="1:108">
       <c r="DA4173" t="s">
-        <v>4248</v>
+        <v>4250</v>
       </c>
     </row>
     <row r="4174" spans="1:108">
       <c r="DA4174" t="s">
-        <v>4249</v>
+        <v>4251</v>
       </c>
     </row>
     <row r="4175" spans="1:108">
       <c r="DA4175" t="s">
-        <v>4250</v>
+        <v>4252</v>
       </c>
     </row>
     <row r="4176" spans="1:108">
       <c r="DA4176" t="s">
-        <v>4251</v>
+        <v>4253</v>
       </c>
     </row>
     <row r="4177" spans="1:108">
       <c r="DA4177" t="s">
-        <v>4252</v>
+        <v>4254</v>
       </c>
     </row>
     <row r="4178" spans="1:108">
       <c r="DA4178" t="s">
-        <v>4253</v>
+        <v>4255</v>
       </c>
     </row>
     <row r="4179" spans="1:108">
       <c r="DA4179" t="s">
-        <v>4254</v>
+        <v>4256</v>
       </c>
     </row>
     <row r="4180" spans="1:108">
       <c r="DA4180" t="s">
-        <v>4255</v>
+        <v>4257</v>
       </c>
     </row>
     <row r="4181" spans="1:108">
       <c r="DA4181" t="s">
-        <v>4256</v>
+        <v>4258</v>
       </c>
     </row>
     <row r="4182" spans="1:108">
       <c r="DA4182" t="s">
-        <v>4257</v>
+        <v>4259</v>
       </c>
     </row>
     <row r="4183" spans="1:108">
       <c r="DA4183" t="s">
-        <v>4258</v>
+        <v>4260</v>
       </c>
     </row>
     <row r="4184" spans="1:108">
       <c r="DA4184" t="s">
-        <v>4259</v>
+        <v>4261</v>
       </c>
     </row>
     <row r="4185" spans="1:108">
       <c r="DA4185" t="s">
-        <v>4260</v>
+        <v>4262</v>
       </c>
     </row>
     <row r="4186" spans="1:108">
       <c r="DA4186" t="s">
-        <v>4261</v>
+        <v>4263</v>
       </c>
     </row>
     <row r="4187" spans="1:108">
       <c r="DA4187" t="s">
-        <v>4262</v>
+        <v>4264</v>
       </c>
     </row>
     <row r="4188" spans="1:108">
       <c r="DA4188" t="s">
-        <v>4263</v>
+        <v>4265</v>
       </c>
     </row>
     <row r="4189" spans="1:108">
       <c r="DA4189" t="s">
-        <v>4264</v>
+        <v>4266</v>
       </c>
     </row>
     <row r="4190" spans="1:108">
       <c r="DA4190" t="s">
-        <v>4265</v>
+        <v>4267</v>
       </c>
     </row>
     <row r="4191" spans="1:108">
       <c r="DA4191" t="s">
-        <v>4266</v>
+        <v>4268</v>
       </c>
     </row>
     <row r="4192" spans="1:108">
       <c r="DA4192" t="s">
-        <v>4267</v>
+        <v>4269</v>
       </c>
     </row>
     <row r="4193" spans="1:108">
       <c r="DA4193" t="s">
-        <v>4268</v>
+        <v>4270</v>
       </c>
     </row>
     <row r="4194" spans="1:108">
       <c r="DA4194" t="s">
-        <v>4269</v>
+        <v>4271</v>
       </c>
     </row>
     <row r="4195" spans="1:108">
       <c r="DA4195" t="s">
-        <v>4270</v>
+        <v>4272</v>
       </c>
     </row>
     <row r="4196" spans="1:108">
       <c r="DA4196" t="s">
-        <v>4271</v>
+        <v>4273</v>
       </c>
     </row>
     <row r="4197" spans="1:108">
       <c r="DA4197" t="s">
-        <v>4272</v>
+        <v>4274</v>
       </c>
     </row>
     <row r="4198" spans="1:108">
       <c r="DA4198" t="s">
-        <v>4273</v>
+        <v>4275</v>
       </c>
     </row>
     <row r="4199" spans="1:108">
       <c r="DA4199" t="s">
-        <v>4274</v>
+        <v>4276</v>
       </c>
     </row>
     <row r="4200" spans="1:108">
       <c r="DA4200" t="s">
-        <v>4275</v>
+        <v>4277</v>
       </c>
     </row>
     <row r="4201" spans="1:108">
       <c r="DA4201" t="s">
-        <v>4276</v>
+        <v>4278</v>
       </c>
     </row>
     <row r="4202" spans="1:108">
       <c r="DA4202" t="s">
-        <v>4277</v>
+        <v>4279</v>
       </c>
     </row>
     <row r="4203" spans="1:108">
       <c r="DA4203" t="s">
-        <v>4278</v>
+        <v>4280</v>
       </c>
     </row>
     <row r="4204" spans="1:108">
       <c r="DA4204" t="s">
-        <v>4279</v>
+        <v>4281</v>
       </c>
     </row>
     <row r="4205" spans="1:108">
       <c r="DA4205" t="s">
-        <v>4280</v>
+        <v>4282</v>
       </c>
     </row>
     <row r="4206" spans="1:108">
       <c r="DA4206" t="s">
-        <v>4281</v>
+        <v>4283</v>
       </c>
     </row>
     <row r="4207" spans="1:108">
       <c r="DA4207" t="s">
-        <v>4282</v>
+        <v>4284</v>
       </c>
     </row>
     <row r="4208" spans="1:108">
       <c r="DA4208" t="s">
-        <v>4283</v>
+        <v>4285</v>
       </c>
     </row>
     <row r="4209" spans="1:108">
       <c r="DA4209" t="s">
-        <v>4284</v>
+        <v>4286</v>
       </c>
     </row>
     <row r="4210" spans="1:108">
       <c r="DA4210" t="s">
-        <v>4285</v>
+        <v>4287</v>
       </c>
     </row>
     <row r="4211" spans="1:108">
       <c r="DA4211" t="s">
-        <v>4286</v>
+        <v>4288</v>
       </c>
     </row>
     <row r="4212" spans="1:108">
       <c r="DA4212" t="s">
-        <v>4287</v>
+        <v>4289</v>
       </c>
     </row>
     <row r="4213" spans="1:108">
       <c r="DA4213" t="s">
-        <v>4288</v>
+        <v>4290</v>
       </c>
     </row>
     <row r="4214" spans="1:108">
       <c r="DA4214" t="s">
-        <v>4289</v>
+        <v>4291</v>
       </c>
     </row>
     <row r="4215" spans="1:108">
       <c r="DA4215" t="s">
-        <v>4290</v>
+        <v>4292</v>
       </c>
     </row>
     <row r="4216" spans="1:108">
       <c r="DA4216" t="s">
-        <v>4291</v>
+        <v>4293</v>
       </c>
     </row>
     <row r="4217" spans="1:108">
       <c r="DA4217" t="s">
-        <v>4292</v>
+        <v>4294</v>
       </c>
     </row>
     <row r="4218" spans="1:108">
       <c r="DA4218" t="s">
-        <v>4293</v>
+        <v>4295</v>
       </c>
     </row>
     <row r="4219" spans="1:108">
       <c r="DA4219" t="s">
-        <v>4294</v>
+        <v>4296</v>
       </c>
     </row>
     <row r="4220" spans="1:108">
       <c r="DA4220" t="s">
-        <v>4295</v>
+        <v>4297</v>
       </c>
     </row>
     <row r="4221" spans="1:108">
       <c r="DA4221" t="s">
-        <v>4296</v>
+        <v>4298</v>
       </c>
     </row>
     <row r="4222" spans="1:108">
       <c r="DA4222" t="s">
-        <v>4297</v>
+        <v>4299</v>
       </c>
     </row>
     <row r="4223" spans="1:108">
       <c r="DA4223" t="s">
-        <v>4298</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="4224" spans="1:108">
       <c r="DA4224" t="s">
-        <v>4299</v>
+        <v>4301</v>
       </c>
     </row>
     <row r="4225" spans="1:108">
       <c r="DA4225" t="s">
-        <v>4300</v>
+        <v>4302</v>
       </c>
     </row>
     <row r="4226" spans="1:108">
       <c r="DA4226" t="s">
-        <v>4301</v>
+        <v>4303</v>
       </c>
     </row>
     <row r="4227" spans="1:108">
       <c r="DA4227" t="s">
-        <v>4302</v>
+        <v>4304</v>
       </c>
     </row>
     <row r="4228" spans="1:108">
       <c r="DA4228" t="s">
-        <v>4303</v>
+        <v>4305</v>
       </c>
     </row>
     <row r="4229" spans="1:108">
       <c r="DA4229" t="s">
-        <v>4304</v>
+        <v>4306</v>
       </c>
     </row>
     <row r="4230" spans="1:108">
       <c r="DA4230" t="s">
-        <v>4305</v>
+        <v>4307</v>
       </c>
     </row>
     <row r="4231" spans="1:108">
       <c r="DA4231" t="s">
-        <v>4306</v>
+        <v>4308</v>
       </c>
     </row>
     <row r="4232" spans="1:108">
       <c r="DA4232" t="s">
-        <v>4307</v>
+        <v>4309</v>
       </c>
     </row>
     <row r="4233" spans="1:108">
       <c r="DA4233" t="s">
-        <v>4308</v>
+        <v>4310</v>
       </c>
     </row>
     <row r="4234" spans="1:108">
       <c r="DA4234" t="s">
-        <v>4309</v>
+        <v>4311</v>
       </c>
     </row>
     <row r="4235" spans="1:108">
       <c r="DA4235" t="s">
-        <v>4310</v>
+        <v>4312</v>
       </c>
     </row>
     <row r="4236" spans="1:108">
       <c r="DA4236" t="s">
-        <v>4311</v>
+        <v>4313</v>
       </c>
     </row>
     <row r="4237" spans="1:108">
       <c r="DA4237" t="s">
-        <v>4312</v>
+        <v>4314</v>
       </c>
     </row>
     <row r="4238" spans="1:108">
       <c r="DA4238" t="s">
-        <v>4313</v>
+        <v>4315</v>
       </c>
     </row>
     <row r="4239" spans="1:108">
       <c r="DA4239" t="s">
-        <v>4314</v>
+        <v>4316</v>
       </c>
     </row>
     <row r="4240" spans="1:108">
       <c r="DA4240" t="s">
-        <v>4315</v>
+        <v>4317</v>
       </c>
     </row>
     <row r="4241" spans="1:108">
       <c r="DA4241" t="s">
-        <v>4316</v>
+        <v>4318</v>
       </c>
     </row>
     <row r="4242" spans="1:108">
       <c r="DA4242" t="s">
-        <v>4317</v>
+        <v>4319</v>
       </c>
     </row>
     <row r="4243" spans="1:108">
       <c r="DA4243" t="s">
-        <v>4318</v>
+        <v>4320</v>
       </c>
     </row>
     <row r="4244" spans="1:108">
       <c r="DA4244" t="s">
-        <v>4319</v>
+        <v>4321</v>
       </c>
     </row>
     <row r="4245" spans="1:108">
       <c r="DA4245" t="s">
-        <v>4320</v>
+        <v>4322</v>
       </c>
     </row>
     <row r="4246" spans="1:108">
       <c r="DA4246" t="s">
-        <v>4321</v>
+        <v>4323</v>
       </c>
     </row>
     <row r="4247" spans="1:108">
       <c r="DA4247" t="s">
-        <v>4322</v>
+        <v>4324</v>
       </c>
     </row>
     <row r="4248" spans="1:108">
       <c r="DA4248" t="s">
-        <v>4323</v>
+        <v>4325</v>
       </c>
     </row>
     <row r="4249" spans="1:108">
       <c r="DA4249" t="s">
-        <v>4324</v>
+        <v>4326</v>
       </c>
     </row>
     <row r="4250" spans="1:108">
       <c r="DA4250" t="s">
-        <v>4325</v>
+        <v>4327</v>
       </c>
     </row>
     <row r="4251" spans="1:108">
       <c r="DA4251" t="s">
-        <v>4326</v>
+        <v>4328</v>
       </c>
     </row>
     <row r="4252" spans="1:108">
       <c r="DA4252" t="s">
-        <v>4327</v>
+        <v>4329</v>
       </c>
     </row>
     <row r="4253" spans="1:108">
       <c r="DA4253" t="s">
-        <v>4328</v>
+        <v>4330</v>
       </c>
     </row>
     <row r="4254" spans="1:108">
       <c r="DA4254" t="s">
-        <v>4329</v>
+        <v>4331</v>
       </c>
     </row>
     <row r="4255" spans="1:108">
       <c r="DA4255" t="s">
-        <v>4330</v>
+        <v>4332</v>
       </c>
     </row>
     <row r="4256" spans="1:108">
       <c r="DA4256" t="s">
-        <v>4331</v>
+        <v>4333</v>
       </c>
     </row>
     <row r="4257" spans="1:108">
       <c r="DA4257" t="s">
-        <v>4332</v>
+        <v>4334</v>
       </c>
     </row>
     <row r="4258" spans="1:108">
       <c r="DA4258" t="s">
-        <v>4333</v>
+        <v>4335</v>
       </c>
     </row>
     <row r="4259" spans="1:108">
       <c r="DA4259" t="s">
-        <v>4334</v>
+        <v>4336</v>
       </c>
     </row>
     <row r="4260" spans="1:108">
       <c r="DA4260" t="s">
-        <v>4335</v>
+        <v>4337</v>
       </c>
     </row>
     <row r="4261" spans="1:108">
       <c r="DA4261" t="s">
-        <v>4336</v>
+        <v>4338</v>
       </c>
     </row>
     <row r="4262" spans="1:108">
       <c r="DA4262" t="s">
-        <v>4337</v>
+        <v>4339</v>
       </c>
     </row>
     <row r="4263" spans="1:108">
       <c r="DA4263" t="s">
-        <v>4338</v>
+        <v>4340</v>
       </c>
     </row>
     <row r="4264" spans="1:108">
       <c r="DA4264" t="s">
-        <v>4339</v>
+        <v>4341</v>
       </c>
     </row>
     <row r="4265" spans="1:108">
       <c r="DA4265" t="s">
-        <v>4340</v>
+        <v>4342</v>
       </c>
     </row>
     <row r="4266" spans="1:108">
       <c r="DA4266" t="s">
-        <v>4341</v>
+        <v>4343</v>
       </c>
     </row>
     <row r="4267" spans="1:108">
       <c r="DA4267" t="s">
-        <v>4342</v>
+        <v>4344</v>
       </c>
     </row>
     <row r="4268" spans="1:108">
       <c r="DA4268" t="s">
-        <v>4343</v>
+        <v>4345</v>
       </c>
     </row>
     <row r="4269" spans="1:108">
       <c r="DA4269" t="s">
-        <v>4344</v>
+        <v>4346</v>
       </c>
     </row>
     <row r="4270" spans="1:108">
       <c r="DA4270" t="s">
-        <v>4345</v>
+        <v>4347</v>
       </c>
     </row>
     <row r="4271" spans="1:108">
       <c r="DA4271" t="s">
-        <v>4346</v>
+        <v>4348</v>
       </c>
     </row>
     <row r="4272" spans="1:108">
       <c r="DA4272" t="s">
-        <v>4347</v>
+        <v>4349</v>
       </c>
     </row>
     <row r="4273" spans="1:108">
       <c r="DA4273" t="s">
-        <v>4348</v>
+        <v>4350</v>
       </c>
     </row>
     <row r="4274" spans="1:108">
       <c r="DA4274" t="s">
-        <v>4349</v>
+        <v>4351</v>
       </c>
     </row>
     <row r="4275" spans="1:108">
       <c r="DA4275" t="s">
-        <v>4350</v>
+        <v>4352</v>
       </c>
     </row>
     <row r="4276" spans="1:108">
       <c r="DA4276" t="s">
-        <v>4351</v>
+        <v>4353</v>
       </c>
     </row>
     <row r="4277" spans="1:108">
       <c r="DA4277" t="s">
-        <v>4352</v>
+        <v>4354</v>
       </c>
     </row>
     <row r="4278" spans="1:108">
       <c r="DA4278" t="s">
-        <v>4353</v>
+        <v>4355</v>
       </c>
     </row>
     <row r="4279" spans="1:108">
       <c r="DA4279" t="s">
-        <v>4354</v>
+        <v>4356</v>
       </c>
     </row>
     <row r="4280" spans="1:108">
       <c r="DA4280" t="s">
-        <v>4355</v>
+        <v>4357</v>
       </c>
     </row>
     <row r="4281" spans="1:108">
       <c r="DA4281" t="s">
-        <v>4356</v>
+        <v>4358</v>
       </c>
     </row>
     <row r="4282" spans="1:108">
       <c r="DA4282" t="s">
-        <v>4357</v>
+        <v>4359</v>
       </c>
     </row>
     <row r="4283" spans="1:108">
       <c r="DA4283" t="s">
-        <v>4358</v>
+        <v>4360</v>
       </c>
     </row>
     <row r="4284" spans="1:108">
       <c r="DA4284" t="s">
-        <v>4359</v>
+        <v>4361</v>
       </c>
     </row>
     <row r="4285" spans="1:108">
       <c r="DA4285" t="s">
-        <v>4360</v>
+        <v>4362</v>
       </c>
     </row>
     <row r="4286" spans="1:108">
       <c r="DA4286" t="s">
-        <v>4361</v>
+        <v>4363</v>
       </c>
     </row>
     <row r="4287" spans="1:108">
       <c r="DA4287" t="s">
-        <v>4362</v>
+        <v>4364</v>
       </c>
     </row>
     <row r="4288" spans="1:108">
       <c r="DA4288" t="s">
-        <v>4363</v>
+        <v>4365</v>
       </c>
     </row>
     <row r="4289" spans="1:108">
       <c r="DA4289" t="s">
-        <v>4364</v>
+        <v>4366</v>
       </c>
     </row>
     <row r="4290" spans="1:108">
       <c r="DA4290" t="s">
-        <v>4365</v>
+        <v>4367</v>
       </c>
     </row>
     <row r="4291" spans="1:108">
       <c r="DA4291" t="s">
-        <v>4366</v>
+        <v>4368</v>
       </c>
     </row>
     <row r="4292" spans="1:108">
       <c r="DA4292" t="s">
-        <v>4367</v>
+        <v>4369</v>
       </c>
     </row>
     <row r="4293" spans="1:108">
       <c r="DA4293" t="s">
-        <v>4368</v>
+        <v>4370</v>
       </c>
     </row>
     <row r="4294" spans="1:108">
       <c r="DA4294" t="s">
-        <v>4369</v>
+        <v>4371</v>
       </c>
     </row>
     <row r="4295" spans="1:108">
       <c r="DA4295" t="s">
-        <v>4370</v>
+        <v>4372</v>
       </c>
     </row>
     <row r="4296" spans="1:108">
       <c r="DA4296" t="s">
-        <v>4371</v>
+        <v>4373</v>
       </c>
     </row>
     <row r="4297" spans="1:108">
       <c r="DA4297" t="s">
-        <v>4372</v>
+        <v>4374</v>
       </c>
     </row>
     <row r="4298" spans="1:108">
       <c r="DA4298" t="s">
-        <v>4373</v>
+        <v>4375</v>
       </c>
     </row>
     <row r="4299" spans="1:108">
       <c r="DA4299" t="s">
-        <v>4374</v>
+        <v>4376</v>
       </c>
     </row>
     <row r="4300" spans="1:108">
       <c r="DA4300" t="s">
-        <v>4375</v>
+        <v>4377</v>
       </c>
     </row>
     <row r="4301" spans="1:108">
       <c r="DA4301" t="s">
-        <v>4376</v>
+        <v>4378</v>
       </c>
     </row>
     <row r="4302" spans="1:108">
       <c r="DA4302" t="s">
-        <v>4377</v>
+        <v>4379</v>
       </c>
     </row>
     <row r="4303" spans="1:108">
       <c r="DA4303" t="s">
-        <v>4378</v>
+        <v>4380</v>
       </c>
     </row>
     <row r="4304" spans="1:108">
       <c r="DA4304" t="s">
-        <v>4379</v>
+        <v>4381</v>
       </c>
     </row>
     <row r="4305" spans="1:108">
       <c r="DA4305" t="s">
-        <v>4380</v>
+        <v>4382</v>
       </c>
     </row>
     <row r="4306" spans="1:108">
       <c r="DA4306" t="s">
-        <v>4381</v>
+        <v>4383</v>
       </c>
     </row>
     <row r="4307" spans="1:108">
       <c r="DA4307" t="s">
-        <v>4382</v>
+        <v>4384</v>
       </c>
     </row>
     <row r="4308" spans="1:108">
       <c r="DA4308" t="s">
-        <v>4383</v>
+        <v>4385</v>
       </c>
     </row>
     <row r="4309" spans="1:108">
       <c r="DA4309" t="s">
-        <v>4384</v>
+        <v>4386</v>
       </c>
     </row>
     <row r="4310" spans="1:108">
       <c r="DA4310" t="s">
-        <v>4385</v>
+        <v>4387</v>
       </c>
     </row>
     <row r="4311" spans="1:108">
       <c r="DA4311" t="s">
-        <v>4386</v>
+        <v>4388</v>
       </c>
     </row>
     <row r="4312" spans="1:108">
       <c r="DA4312" t="s">
-        <v>4387</v>
+        <v>4389</v>
       </c>
     </row>
     <row r="4313" spans="1:108">
       <c r="DA4313" t="s">
-        <v>4388</v>
+        <v>4390</v>
       </c>
     </row>
     <row r="4314" spans="1:108">
       <c r="DA4314" t="s">
-        <v>4389</v>
+        <v>4391</v>
       </c>
     </row>
     <row r="4315" spans="1:108">
       <c r="DA4315" t="s">
-        <v>4390</v>
+        <v>4392</v>
       </c>
     </row>
     <row r="4316" spans="1:108">
       <c r="DA4316" t="s">
-        <v>4391</v>
+        <v>4393</v>
       </c>
     </row>
     <row r="4317" spans="1:108">
       <c r="DA4317" t="s">
-        <v>4392</v>
+        <v>4394</v>
       </c>
     </row>
     <row r="4318" spans="1:108">
       <c r="DA4318" t="s">
-        <v>4393</v>
+        <v>4395</v>
       </c>
     </row>
     <row r="4319" spans="1:108">
       <c r="DA4319" t="s">
-        <v>4394</v>
+        <v>4396</v>
       </c>
     </row>
     <row r="4320" spans="1:108">
       <c r="DA4320" t="s">
-        <v>4395</v>
+        <v>4397</v>
       </c>
     </row>
     <row r="4321" spans="1:108">
       <c r="DA4321" t="s">
-        <v>4396</v>
+        <v>4398</v>
       </c>
     </row>
     <row r="4322" spans="1:108">
       <c r="DA4322" t="s">
-        <v>4397</v>
+        <v>4399</v>
       </c>
     </row>
     <row r="4323" spans="1:108">
       <c r="DA4323" t="s">
-        <v>4398</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="4324" spans="1:108">
       <c r="DA4324" t="s">
-        <v>4399</v>
+        <v>4401</v>
       </c>
     </row>
     <row r="4325" spans="1:108">
       <c r="DA4325" t="s">
-        <v>4400</v>
+        <v>4402</v>
       </c>
     </row>
     <row r="4326" spans="1:108">
       <c r="DA4326" t="s">
-        <v>4401</v>
+        <v>4403</v>
       </c>
     </row>
     <row r="4327" spans="1:108">
       <c r="DA4327" t="s">
-        <v>4402</v>
+        <v>4404</v>
       </c>
     </row>
     <row r="4328" spans="1:108">
       <c r="DA4328" t="s">
-        <v>4403</v>
+        <v>4405</v>
       </c>
     </row>
     <row r="4329" spans="1:108">
       <c r="DA4329" t="s">
-        <v>4404</v>
+        <v>4406</v>
       </c>
     </row>
     <row r="4330" spans="1:108">
       <c r="DA4330" t="s">
-        <v>4405</v>
+        <v>4407</v>
       </c>
     </row>
     <row r="4331" spans="1:108">
       <c r="DA4331" t="s">
-        <v>4406</v>
+        <v>4408</v>
       </c>
     </row>
     <row r="4332" spans="1:108">
       <c r="DA4332" t="s">
-        <v>4407</v>
+        <v>4409</v>
       </c>
     </row>
     <row r="4333" spans="1:108">
       <c r="DA4333" t="s">
-        <v>4408</v>
+        <v>4410</v>
       </c>
     </row>
     <row r="4334" spans="1:108">
       <c r="DA4334" t="s">
-        <v>4409</v>
+        <v>4411</v>
       </c>
     </row>
     <row r="4335" spans="1:108">
       <c r="DA4335" t="s">
-        <v>4410</v>
+        <v>4412</v>
       </c>
     </row>
     <row r="4336" spans="1:108">
       <c r="DA4336" t="s">
-        <v>4411</v>
+        <v>4413</v>
       </c>
     </row>
     <row r="4337" spans="1:108">
       <c r="DA4337" t="s">
-        <v>4412</v>
+        <v>4414</v>
       </c>
     </row>
     <row r="4338" spans="1:108">
       <c r="DA4338" t="s">
-        <v>4413</v>
+        <v>4415</v>
       </c>
     </row>
     <row r="4339" spans="1:108">
       <c r="DA4339" t="s">
-        <v>4414</v>
+        <v>4416</v>
       </c>
     </row>
     <row r="4340" spans="1:108">
       <c r="DA4340" t="s">
-        <v>4415</v>
+        <v>4417</v>
       </c>
     </row>
     <row r="4341" spans="1:108">
       <c r="DA4341" t="s">
-        <v>4416</v>
+        <v>4418</v>
       </c>
     </row>
     <row r="4342" spans="1:108">
       <c r="DA4342" t="s">
-        <v>4417</v>
+        <v>4419</v>
       </c>
     </row>
     <row r="4343" spans="1:108">
       <c r="DA4343" t="s">
-        <v>4418</v>
+        <v>4420</v>
       </c>
     </row>
     <row r="4344" spans="1:108">
       <c r="DA4344" t="s">
-        <v>4419</v>
+        <v>4421</v>
       </c>
     </row>
     <row r="4345" spans="1:108">
       <c r="DA4345" t="s">
-        <v>4420</v>
+        <v>4422</v>
       </c>
     </row>
     <row r="4346" spans="1:108">
       <c r="DA4346" t="s">
-        <v>4421</v>
+        <v>4423</v>
       </c>
     </row>
     <row r="4347" spans="1:108">
       <c r="DA4347" t="s">
-        <v>4422</v>
+        <v>4424</v>
       </c>
     </row>
     <row r="4348" spans="1:108">
       <c r="DA4348" t="s">
-        <v>4423</v>
+        <v>4425</v>
       </c>
     </row>
     <row r="4349" spans="1:108">
       <c r="DA4349" t="s">
-        <v>4424</v>
+        <v>4426</v>
       </c>
     </row>
     <row r="4350" spans="1:108">
       <c r="DA4350" t="s">
-        <v>4425</v>
+        <v>4427</v>
       </c>
     </row>
     <row r="4351" spans="1:108">
       <c r="DA4351" t="s">
-        <v>4426</v>
+        <v>4428</v>
       </c>
     </row>
     <row r="4352" spans="1:108">
       <c r="DA4352" t="s">
-        <v>4427</v>
+        <v>4429</v>
       </c>
     </row>
     <row r="4353" spans="1:108">
       <c r="DA4353" t="s">
-        <v>4428</v>
+        <v>4430</v>
       </c>
     </row>
     <row r="4354" spans="1:108">
       <c r="DA4354" t="s">
-        <v>4429</v>
+        <v>4431</v>
       </c>
     </row>
     <row r="4355" spans="1:108">
       <c r="DA4355" t="s">
-        <v>4430</v>
+        <v>4432</v>
       </c>
     </row>
     <row r="4356" spans="1:108">
       <c r="DA4356" t="s">
-        <v>4431</v>
+        <v>4433</v>
       </c>
     </row>
     <row r="4357" spans="1:108">
       <c r="DA4357" t="s">
-        <v>4432</v>
+        <v>4434</v>
       </c>
     </row>
     <row r="4358" spans="1:108">
       <c r="DA4358" t="s">
-        <v>4433</v>
+        <v>4435</v>
       </c>
     </row>
     <row r="4359" spans="1:108">
       <c r="DA4359" t="s">
-        <v>4434</v>
+        <v>4436</v>
       </c>
     </row>
     <row r="4360" spans="1:108">
       <c r="DA4360" t="s">
-        <v>4435</v>
+        <v>4437</v>
       </c>
     </row>
     <row r="4361" spans="1:108">
       <c r="DA4361" t="s">
-        <v>4436</v>
+        <v>4438</v>
       </c>
     </row>
     <row r="4362" spans="1:108">
       <c r="DA4362" t="s">
-        <v>4437</v>
+        <v>4439</v>
       </c>
     </row>
     <row r="4363" spans="1:108">
       <c r="DA4363" t="s">
-        <v>4438</v>
+        <v>4440</v>
       </c>
     </row>
     <row r="4364" spans="1:108">
       <c r="DA4364" t="s">
-        <v>4439</v>
+        <v>4441</v>
       </c>
     </row>
     <row r="4365" spans="1:108">
       <c r="DA4365" t="s">
-        <v>4440</v>
+        <v>4442</v>
       </c>
     </row>
     <row r="4366" spans="1:108">
       <c r="DA4366" t="s">
-        <v>4441</v>
+        <v>4443</v>
       </c>
     </row>
     <row r="4367" spans="1:108">
       <c r="DA4367" t="s">
-        <v>4442</v>
+        <v>4444</v>
       </c>
     </row>
     <row r="4368" spans="1:108">
       <c r="DA4368" t="s">
-        <v>4443</v>
+        <v>4445</v>
       </c>
     </row>
     <row r="4369" spans="1:108">
       <c r="DA4369" t="s">
-        <v>4444</v>
+        <v>4446</v>
       </c>
     </row>
     <row r="4370" spans="1:108">
       <c r="DA4370" t="s">
-        <v>4445</v>
+        <v>4447</v>
       </c>
     </row>
     <row r="4371" spans="1:108">
       <c r="DA4371" t="s">
-        <v>4446</v>
+        <v>4448</v>
       </c>
     </row>
     <row r="4372" spans="1:108">
       <c r="DA4372" t="s">
-        <v>4447</v>
+        <v>4449</v>
       </c>
     </row>
     <row r="4373" spans="1:108">
       <c r="DA4373" t="s">
-        <v>4448</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="4374" spans="1:108">
       <c r="DA4374" t="s">
-        <v>4449</v>
+        <v>4451</v>
       </c>
     </row>
     <row r="4375" spans="1:108">
       <c r="DA4375" t="s">
-        <v>4450</v>
+        <v>4452</v>
       </c>
     </row>
     <row r="4376" spans="1:108">
       <c r="DA4376" t="s">
-        <v>4451</v>
+        <v>4453</v>
       </c>
     </row>
     <row r="4377" spans="1:108">
       <c r="DA4377" t="s">
-        <v>4452</v>
+        <v>4454</v>
       </c>
     </row>
     <row r="4378" spans="1:108">
       <c r="DA4378" t="s">
-        <v>4453</v>
+        <v>4455</v>
       </c>
     </row>
     <row r="4379" spans="1:108">
       <c r="DA4379" t="s">
-        <v>4454</v>
+        <v>4456</v>
       </c>
     </row>
     <row r="4380" spans="1:108">
       <c r="DA4380" t="s">
-        <v>4455</v>
+        <v>4457</v>
       </c>
     </row>
     <row r="4381" spans="1:108">
       <c r="DA4381" t="s">
-        <v>4456</v>
+        <v>4458</v>
       </c>
     </row>
     <row r="4382" spans="1:108">
       <c r="DA4382" t="s">
-        <v>4457</v>
+        <v>4459</v>
       </c>
     </row>
     <row r="4383" spans="1:108">
       <c r="DA4383" t="s">
-        <v>4458</v>
+        <v>4460</v>
       </c>
     </row>
     <row r="4384" spans="1:108">
       <c r="DA4384" t="s">
-        <v>4459</v>
+        <v>4461</v>
       </c>
     </row>
     <row r="4385" spans="1:108">
       <c r="DA4385" t="s">
-        <v>4460</v>
+        <v>4462</v>
       </c>
     </row>
     <row r="4386" spans="1:108">
       <c r="DA4386" t="s">
-        <v>4461</v>
+        <v>4463</v>
       </c>
     </row>
     <row r="4387" spans="1:108">
       <c r="DA4387" t="s">
-        <v>4462</v>
+        <v>4464</v>
       </c>
     </row>
     <row r="4388" spans="1:108">
       <c r="DA4388" t="s">
-        <v>4463</v>
+        <v>4465</v>
       </c>
     </row>
     <row r="4389" spans="1:108">
       <c r="DA4389" t="s">
-        <v>4464</v>
+        <v>4466</v>
       </c>
     </row>
     <row r="4390" spans="1:108">
       <c r="DA4390" t="s">
-        <v>4465</v>
+        <v>4467</v>
       </c>
     </row>
     <row r="4391" spans="1:108">
       <c r="DA4391" t="s">
-        <v>4466</v>
+        <v>4468</v>
       </c>
     </row>
     <row r="4392" spans="1:108">
       <c r="DA4392" t="s">
-        <v>4467</v>
+        <v>4469</v>
       </c>
     </row>
     <row r="4393" spans="1:108">
       <c r="DA4393" t="s">
-        <v>4468</v>
+        <v>4470</v>
       </c>
     </row>
     <row r="4394" spans="1:108">
       <c r="DA4394" t="s">
-        <v>4469</v>
+        <v>4471</v>
       </c>
     </row>
     <row r="4395" spans="1:108">
       <c r="DA4395" t="s">
-        <v>4470</v>
+        <v>4472</v>
       </c>
     </row>
     <row r="4396" spans="1:108">
       <c r="DA4396" t="s">
-        <v>4471</v>
+        <v>4473</v>
       </c>
     </row>
     <row r="4397" spans="1:108">
       <c r="DA4397" t="s">
-        <v>4472</v>
+        <v>4474</v>
       </c>
     </row>
     <row r="4398" spans="1:108">
       <c r="DA4398" t="s">
-        <v>4473</v>
+        <v>4475</v>
       </c>
     </row>
     <row r="4399" spans="1:108">
       <c r="DA4399" t="s">
-        <v>4474</v>
+        <v>4476</v>
       </c>
     </row>
     <row r="4400" spans="1:108">
       <c r="DA4400" t="s">
-        <v>4475</v>
+        <v>4477</v>
       </c>
     </row>
     <row r="4401" spans="1:108">
       <c r="DA4401" t="s">
-        <v>4476</v>
+        <v>4478</v>
       </c>
     </row>
     <row r="4402" spans="1:108">
       <c r="DA4402" t="s">
-        <v>4477</v>
+        <v>4479</v>
       </c>
     </row>
     <row r="4403" spans="1:108">
       <c r="DA4403" t="s">
-        <v>4478</v>
+        <v>4480</v>
       </c>
     </row>
     <row r="4404" spans="1:108">
       <c r="DA4404" t="s">
-        <v>4479</v>
+        <v>4481</v>
       </c>
     </row>
     <row r="4405" spans="1:108">
       <c r="DA4405" t="s">
-        <v>4480</v>
+        <v>4482</v>
       </c>
     </row>
     <row r="4406" spans="1:108">
       <c r="DA4406" t="s">
-        <v>4481</v>
+        <v>4483</v>
       </c>
     </row>
     <row r="4407" spans="1:108">
       <c r="DA4407" t="s">
-        <v>4482</v>
+        <v>4484</v>
       </c>
     </row>
     <row r="4408" spans="1:108">
       <c r="DA4408" t="s">
-        <v>4483</v>
+        <v>4485</v>
       </c>
     </row>
     <row r="4409" spans="1:108">
       <c r="DA4409" t="s">
-        <v>4484</v>
+        <v>4486</v>
       </c>
     </row>
     <row r="4410" spans="1:108">
       <c r="DA4410" t="s">
-        <v>4485</v>
+        <v>4487</v>
       </c>
     </row>
     <row r="4411" spans="1:108">
       <c r="DA4411" t="s">
-        <v>4486</v>
+        <v>4488</v>
       </c>
     </row>
     <row r="4412" spans="1:108">
       <c r="DA4412" t="s">
-        <v>4487</v>
+        <v>4489</v>
       </c>
     </row>
     <row r="4413" spans="1:108">
       <c r="DA4413" t="s">
-        <v>4488</v>
+        <v>4490</v>
       </c>
     </row>
     <row r="4414" spans="1:108">
       <c r="DA4414" t="s">
-        <v>4489</v>
+        <v>4491</v>
       </c>
     </row>
     <row r="4415" spans="1:108">
       <c r="DA4415" t="s">
-        <v>4490</v>
+        <v>4492</v>
       </c>
     </row>
     <row r="4416" spans="1:108">
       <c r="DA4416" t="s">
-        <v>4491</v>
+        <v>4493</v>
       </c>
     </row>
     <row r="4417" spans="1:108">
       <c r="DA4417" t="s">
-        <v>4492</v>
+        <v>4494</v>
       </c>
     </row>
     <row r="4418" spans="1:108">
       <c r="DA4418" t="s">
-        <v>4493</v>
+        <v>4495</v>
       </c>
     </row>
     <row r="4419" spans="1:108">
       <c r="DA4419" t="s">
-        <v>4494</v>
+        <v>4496</v>
       </c>
     </row>
     <row r="4420" spans="1:108">
       <c r="DA4420" t="s">
-        <v>4495</v>
+        <v>4497</v>
       </c>
     </row>
     <row r="4421" spans="1:108">
       <c r="DA4421" t="s">
-        <v>4496</v>
+        <v>4498</v>
       </c>
     </row>
     <row r="4422" spans="1:108">
       <c r="DA4422" t="s">
-        <v>4497</v>
+        <v>4499</v>
       </c>
     </row>
     <row r="4423" spans="1:108">
       <c r="DA4423" t="s">
-        <v>4498</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="4424" spans="1:108">
       <c r="DA4424" t="s">
-        <v>4499</v>
+        <v>4501</v>
       </c>
     </row>
     <row r="4425" spans="1:108">
       <c r="DA4425" t="s">
-        <v>4500</v>
+        <v>4502</v>
       </c>
     </row>
     <row r="4426" spans="1:108">
       <c r="DA4426" t="s">
-        <v>4501</v>
+        <v>4503</v>
       </c>
     </row>
     <row r="4427" spans="1:108">
       <c r="DA4427" t="s">
-        <v>4502</v>
+        <v>4504</v>
       </c>
     </row>
     <row r="4428" spans="1:108">
       <c r="DA4428" t="s">
-        <v>4503</v>
+        <v>4505</v>
       </c>
     </row>
     <row r="4429" spans="1:108">
       <c r="DA4429" t="s">
-        <v>4504</v>
+        <v>4506</v>
       </c>
     </row>
     <row r="4430" spans="1:108">
       <c r="DA4430" t="s">
-        <v>4505</v>
+        <v>4507</v>
       </c>
     </row>
     <row r="4431" spans="1:108">
       <c r="DA4431" t="s">
-        <v>4506</v>
+        <v>4508</v>
       </c>
     </row>
     <row r="4432" spans="1:108">
       <c r="DA4432" t="s">
-        <v>4507</v>
+        <v>4509</v>
       </c>
     </row>
     <row r="4433" spans="1:108">
       <c r="DA4433" t="s">
-        <v>4508</v>
+        <v>4510</v>
       </c>
     </row>
     <row r="4434" spans="1:108">
       <c r="DA4434" t="s">
-        <v>4509</v>
+        <v>4511</v>
       </c>
     </row>
     <row r="4435" spans="1:108">
       <c r="DA4435" t="s">
-        <v>4510</v>
+        <v>4512</v>
       </c>
     </row>
     <row r="4436" spans="1:108">
       <c r="DA4436" t="s">
-        <v>4511</v>
+        <v>4513</v>
       </c>
     </row>
     <row r="4437" spans="1:108">
       <c r="DA4437" t="s">
-        <v>4512</v>
+        <v>4514</v>
       </c>
     </row>
     <row r="4438" spans="1:108">
       <c r="DA4438" t="s">
-        <v>4513</v>
+        <v>4515</v>
       </c>
     </row>
     <row r="4439" spans="1:108">
       <c r="DA4439" t="s">
-        <v>4514</v>
+        <v>4516</v>
       </c>
     </row>
     <row r="4440" spans="1:108">
       <c r="DA4440" t="s">
-        <v>4515</v>
+        <v>4517</v>
       </c>
     </row>
     <row r="4441" spans="1:108">
       <c r="DA4441" t="s">
-        <v>4516</v>
+        <v>4518</v>
       </c>
     </row>
     <row r="4442" spans="1:108">
       <c r="DA4442" t="s">
-        <v>4517</v>
+        <v>4519</v>
       </c>
     </row>
     <row r="4443" spans="1:108">
       <c r="DA4443" t="s">
-        <v>4518</v>
+        <v>4520</v>
       </c>
     </row>
     <row r="4444" spans="1:108">
       <c r="DA4444" t="s">
-        <v>4519</v>
+        <v>4521</v>
       </c>
     </row>
     <row r="4445" spans="1:108">
       <c r="DA4445" t="s">
-        <v>4520</v>
+        <v>4522</v>
       </c>
     </row>
     <row r="4446" spans="1:108">
       <c r="DA4446" t="s">
-        <v>4521</v>
+        <v>4523</v>
       </c>
     </row>
     <row r="4447" spans="1:108">
       <c r="DA4447" t="s">
-        <v>4522</v>
+        <v>4524</v>
       </c>
     </row>
     <row r="4448" spans="1:108">
       <c r="DA4448" t="s">
-        <v>4523</v>
+        <v>4525</v>
       </c>
     </row>
     <row r="4449" spans="1:108">
       <c r="DA4449" t="s">
-        <v>4524</v>
+        <v>4526</v>
       </c>
     </row>
     <row r="4450" spans="1:108">
       <c r="DA4450" t="s">
-        <v>4525</v>
+        <v>4527</v>
       </c>
     </row>
     <row r="4451" spans="1:108">
       <c r="DA4451" t="s">
-        <v>4526</v>
+        <v>4528</v>
       </c>
     </row>
     <row r="4452" spans="1:108">
       <c r="DA4452" t="s">
-        <v>4527</v>
+        <v>4529</v>
       </c>
     </row>
     <row r="4453" spans="1:108">
       <c r="DA4453" t="s">
-        <v>4528</v>
+        <v>4530</v>
       </c>
     </row>
     <row r="4454" spans="1:108">
       <c r="DA4454" t="s">
-        <v>4529</v>
+        <v>4531</v>
       </c>
     </row>
     <row r="4455" spans="1:108">
       <c r="DA4455" t="s">
-        <v>4530</v>
+        <v>4532</v>
       </c>
     </row>
     <row r="4456" spans="1:108">
       <c r="DA4456" t="s">
-        <v>4531</v>
+        <v>4533</v>
       </c>
     </row>
     <row r="4457" spans="1:108">
       <c r="DA4457" t="s">
-        <v>4532</v>
+        <v>4534</v>
       </c>
     </row>
     <row r="4458" spans="1:108">
       <c r="DA4458" t="s">
-        <v>4533</v>
+        <v>4535</v>
       </c>
     </row>
     <row r="4459" spans="1:108">
       <c r="DA4459" t="s">
-        <v>4534</v>
+        <v>4536</v>
       </c>
     </row>
     <row r="4460" spans="1:108">
       <c r="DA4460" t="s">
-        <v>4535</v>
+        <v>4537</v>
       </c>
     </row>
     <row r="4461" spans="1:108">
       <c r="DA4461" t="s">
-        <v>4536</v>
+        <v>4538</v>
       </c>
     </row>
     <row r="4462" spans="1:108">
       <c r="DA4462" t="s">
-        <v>4537</v>
+        <v>4539</v>
       </c>
     </row>
     <row r="4463" spans="1:108">
       <c r="DA4463" t="s">
-        <v>4538</v>
+        <v>4540</v>
       </c>
     </row>
     <row r="4464" spans="1:108">
       <c r="DA4464" t="s">
-        <v>4539</v>
+        <v>4541</v>
       </c>
     </row>
     <row r="4465" spans="1:108">
       <c r="DA4465" t="s">
-        <v>4540</v>
+        <v>4542</v>
       </c>
     </row>
     <row r="4466" spans="1:108">
       <c r="DA4466" t="s">
-        <v>4541</v>
+        <v>4543</v>
       </c>
     </row>
     <row r="4467" spans="1:108">
       <c r="DA4467" t="s">
-        <v>4542</v>
+        <v>4544</v>
       </c>
     </row>
     <row r="4468" spans="1:108">
       <c r="DA4468" t="s">
-        <v>4543</v>
+        <v>4545</v>
       </c>
     </row>
     <row r="4469" spans="1:108">
       <c r="DA4469" t="s">
-        <v>4544</v>
+        <v>4546</v>
       </c>
     </row>
     <row r="4470" spans="1:108">
       <c r="DA4470" t="s">
-        <v>4545</v>
+        <v>4547</v>
       </c>
     </row>
     <row r="4471" spans="1:108">
       <c r="DA4471" t="s">
-        <v>4546</v>
+        <v>4548</v>
       </c>
     </row>
     <row r="4472" spans="1:108">
       <c r="DA4472" t="s">
-        <v>4547</v>
+        <v>4549</v>
       </c>
     </row>
     <row r="4473" spans="1:108">
       <c r="DA4473" t="s">
-        <v>4548</v>
+        <v>4550</v>
       </c>
     </row>
     <row r="4474" spans="1:108">
       <c r="DA4474" t="s">
-        <v>4549</v>
+        <v>4551</v>
       </c>
     </row>
     <row r="4475" spans="1:108">
       <c r="DA4475" t="s">
-        <v>4550</v>
+        <v>4552</v>
       </c>
     </row>
     <row r="4476" spans="1:108">
       <c r="DA4476" t="s">
-        <v>4551</v>
+        <v>4553</v>
       </c>
     </row>
     <row r="4477" spans="1:108">
       <c r="DA4477" t="s">
-        <v>4552</v>
+        <v>4554</v>
       </c>
     </row>
     <row r="4478" spans="1:108">
       <c r="DA4478" t="s">
-        <v>4553</v>
+        <v>4555</v>
       </c>
     </row>
     <row r="4479" spans="1:108">
       <c r="DA4479" t="s">
-        <v>4554</v>
+        <v>4556</v>
       </c>
     </row>
     <row r="4480" spans="1:108">
       <c r="DA4480" t="s">
-        <v>4555</v>
+        <v>4557</v>
       </c>
     </row>
     <row r="4481" spans="1:108">
       <c r="DA4481" t="s">
-        <v>4556</v>
+        <v>4558</v>
       </c>
     </row>
     <row r="4482" spans="1:108">
       <c r="DA4482" t="s">
-        <v>4557</v>
+        <v>4559</v>
       </c>
     </row>
     <row r="4483" spans="1:108">
       <c r="DA4483" t="s">
-        <v>4558</v>
+        <v>4560</v>
       </c>
     </row>
     <row r="4484" spans="1:108">
       <c r="DA4484" t="s">
-        <v>4559</v>
+        <v>4561</v>
       </c>
     </row>
     <row r="4485" spans="1:108">
       <c r="DA4485" t="s">
-        <v>4560</v>
+        <v>4562</v>
       </c>
     </row>
     <row r="4486" spans="1:108">
       <c r="DA4486" t="s">
-        <v>4561</v>
+        <v>4563</v>
       </c>
     </row>
     <row r="4487" spans="1:108">
       <c r="DA4487" t="s">
-        <v>4562</v>
+        <v>4564</v>
       </c>
     </row>
     <row r="4488" spans="1:108">
       <c r="DA4488" t="s">
-        <v>4563</v>
+        <v>4565</v>
       </c>
     </row>
     <row r="4489" spans="1:108">
       <c r="DA4489" t="s">
-        <v>4564</v>
+        <v>4566</v>
       </c>
     </row>
     <row r="4490" spans="1:108">
       <c r="DA4490" t="s">
-        <v>4565</v>
+        <v>4567</v>
       </c>
     </row>
     <row r="4491" spans="1:108">
       <c r="DA4491" t="s">
-        <v>4566</v>
+        <v>4568</v>
       </c>
     </row>
     <row r="4492" spans="1:108">
       <c r="DA4492" t="s">
-        <v>4567</v>
+        <v>4569</v>
       </c>
     </row>
     <row r="4493" spans="1:108">
       <c r="DA4493" t="s">
-        <v>4568</v>
+        <v>4570</v>
       </c>
     </row>
     <row r="4494" spans="1:108">
       <c r="DA4494" t="s">
-        <v>4569</v>
+        <v>4571</v>
       </c>
     </row>
     <row r="4495" spans="1:108">
       <c r="DA4495" t="s">
-        <v>4570</v>
+        <v>4572</v>
       </c>
     </row>
     <row r="4496" spans="1:108">
       <c r="DA4496" t="s">
-        <v>4571</v>
+        <v>4573</v>
       </c>
     </row>
     <row r="4497" spans="1:108">
       <c r="DA4497" t="s">
-        <v>4572</v>
+        <v>4574</v>
       </c>
     </row>
     <row r="4498" spans="1:108">
       <c r="DA4498" t="s">
-        <v>4573</v>
+        <v>4575</v>
       </c>
     </row>
     <row r="4499" spans="1:108">
       <c r="DA4499" t="s">
-        <v>4574</v>
+        <v>4576</v>
       </c>
     </row>
     <row r="4500" spans="1:108">
       <c r="DA4500" t="s">
-        <v>4575</v>
+        <v>4577</v>
       </c>
     </row>
     <row r="4501" spans="1:108">
       <c r="DA4501" t="s">
-        <v>4576</v>
+        <v>4578</v>
       </c>
     </row>
     <row r="4502" spans="1:108">
       <c r="DA4502" t="s">
-        <v>4577</v>
+        <v>4579</v>
       </c>
     </row>
     <row r="4503" spans="1:108">
       <c r="DA4503" t="s">
-        <v>4578</v>
+        <v>4580</v>
       </c>
     </row>
     <row r="4504" spans="1:108">
       <c r="DA4504" t="s">
-        <v>4579</v>
+        <v>4581</v>
       </c>
     </row>
     <row r="4505" spans="1:108">
       <c r="DA4505" t="s">
-        <v>4580</v>
+        <v>4582</v>
       </c>
     </row>
     <row r="4506" spans="1:108">
       <c r="DA4506" t="s">
-        <v>4581</v>
+        <v>4583</v>
       </c>
     </row>
     <row r="4507" spans="1:108">
       <c r="DA4507" t="s">
-        <v>4582</v>
+        <v>4584</v>
       </c>
     </row>
     <row r="4508" spans="1:108">
       <c r="DA4508" t="s">
-        <v>4583</v>
+        <v>4585</v>
       </c>
     </row>
     <row r="4509" spans="1:108">
       <c r="DA4509" t="s">
-        <v>4584</v>
+        <v>4586</v>
       </c>
     </row>
     <row r="4510" spans="1:108">
       <c r="DA4510" t="s">
-        <v>4585</v>
+        <v>4587</v>
       </c>
     </row>
     <row r="4511" spans="1:108">
       <c r="DA4511" t="s">
-        <v>4586</v>
+        <v>4588</v>
       </c>
     </row>
     <row r="4512" spans="1:108">
       <c r="DA4512" t="s">
-        <v>4587</v>
+        <v>4589</v>
       </c>
     </row>
     <row r="4513" spans="1:108">
       <c r="DA4513" t="s">
-        <v>4588</v>
+        <v>4590</v>
       </c>
     </row>
     <row r="4514" spans="1:108">
       <c r="DA4514" t="s">
-        <v>4589</v>
+        <v>4591</v>
       </c>
     </row>
     <row r="4515" spans="1:108">
       <c r="DA4515" t="s">
-        <v>4590</v>
+        <v>4592</v>
       </c>
     </row>
     <row r="4516" spans="1:108">
       <c r="DA4516" t="s">
-        <v>4591</v>
+        <v>4593</v>
       </c>
     </row>
     <row r="4517" spans="1:108">
       <c r="DA4517" t="s">
-        <v>4592</v>
+        <v>4594</v>
       </c>
     </row>
     <row r="4518" spans="1:108">
       <c r="DA4518" t="s">
-        <v>4593</v>
+        <v>4595</v>
       </c>
     </row>
     <row r="4519" spans="1:108">
       <c r="DA4519" t="s">
-        <v>4594</v>
+        <v>4596</v>
       </c>
     </row>
     <row r="4520" spans="1:108">
       <c r="DA4520" t="s">
-        <v>4595</v>
+        <v>4597</v>
       </c>
     </row>
     <row r="4521" spans="1:108">
       <c r="DA4521" t="s">
-        <v>4596</v>
+        <v>4598</v>
       </c>
     </row>
     <row r="4522" spans="1:108">
       <c r="DA4522" t="s">
-        <v>4597</v>
+        <v>4599</v>
       </c>
     </row>
     <row r="4523" spans="1:108">
       <c r="DA4523" t="s">
-        <v>4598</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="4524" spans="1:108">
       <c r="DA4524" t="s">
-        <v>4599</v>
+        <v>4601</v>
       </c>
     </row>
     <row r="4525" spans="1:108">
       <c r="DA4525" t="s">
-        <v>4600</v>
+        <v>4602</v>
       </c>
     </row>
     <row r="4526" spans="1:108">
       <c r="DA4526" t="s">
-        <v>4601</v>
+        <v>4603</v>
       </c>
     </row>
     <row r="4527" spans="1:108">
       <c r="DA4527" t="s">
-        <v>4602</v>
+        <v>4604</v>
       </c>
     </row>
     <row r="4528" spans="1:108">
       <c r="DA4528" t="s">
-        <v>4603</v>
+        <v>4605</v>
       </c>
     </row>
     <row r="4529" spans="1:108">
       <c r="DA4529" t="s">
-        <v>4604</v>
+        <v>4606</v>
       </c>
     </row>
     <row r="4530" spans="1:108">
       <c r="DA4530" t="s">
-        <v>4605</v>
+        <v>4607</v>
       </c>
     </row>
     <row r="4531" spans="1:108">
       <c r="DA4531" t="s">
-        <v>4606</v>
+        <v>4608</v>
       </c>
     </row>
     <row r="4532" spans="1:108">
       <c r="DA4532" t="s">
-        <v>4607</v>
+        <v>4609</v>
       </c>
     </row>
     <row r="4533" spans="1:108">
       <c r="DA4533" t="s">
-        <v>4608</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="4534" spans="1:108">
       <c r="DA4534" t="s">
-        <v>4609</v>
+        <v>4611</v>
       </c>
     </row>
     <row r="4535" spans="1:108">
       <c r="DA4535" t="s">
-        <v>4610</v>
+        <v>4612</v>
       </c>
     </row>
     <row r="4536" spans="1:108">
       <c r="DA4536" t="s">
-        <v>4611</v>
+        <v>4613</v>
       </c>
     </row>
     <row r="4537" spans="1:108">
       <c r="DA4537" t="s">
-        <v>4612</v>
+        <v>4614</v>
       </c>
     </row>
     <row r="4538" spans="1:108">
       <c r="DA4538" t="s">
-        <v>4613</v>
+        <v>4615</v>
       </c>
     </row>
     <row r="4539" spans="1:108">
       <c r="DA4539" t="s">
-        <v>4614</v>
+        <v>4616</v>
       </c>
     </row>
     <row r="4540" spans="1:108">
       <c r="DA4540" t="s">
-        <v>4615</v>
+        <v>4617</v>
       </c>
     </row>
     <row r="4541" spans="1:108">
       <c r="DA4541" t="s">
-        <v>4616</v>
+        <v>4618</v>
       </c>
     </row>
     <row r="4542" spans="1:108">
       <c r="DA4542" t="s">
-        <v>4617</v>
+        <v>4619</v>
       </c>
     </row>
     <row r="4543" spans="1:108">
       <c r="DA4543" t="s">
-        <v>4618</v>
+        <v>4620</v>
       </c>
     </row>
     <row r="4544" spans="1:108">
       <c r="DA4544" t="s">
-        <v>4619</v>
+        <v>4621</v>
       </c>
     </row>
     <row r="4545" spans="1:108">
       <c r="DA4545" t="s">
-        <v>4620</v>
+        <v>4622</v>
       </c>
     </row>
     <row r="4546" spans="1:108">
       <c r="DA4546" t="s">
-        <v>4621</v>
+        <v>4623</v>
       </c>
     </row>
     <row r="4547" spans="1:108">
       <c r="DA4547" t="s">
-        <v>4622</v>
+        <v>4624</v>
       </c>
     </row>
     <row r="4548" spans="1:108">
       <c r="DA4548" t="s">
-        <v>4623</v>
+        <v>4625</v>
       </c>
     </row>
     <row r="4549" spans="1:108">
       <c r="DA4549" t="s">
-        <v>4624</v>
+        <v>4626</v>
       </c>
     </row>
     <row r="4550" spans="1:108">
       <c r="DA4550" t="s">
-        <v>4625</v>
+        <v>4627</v>
       </c>
     </row>
     <row r="4551" spans="1:108">
       <c r="DA4551" t="s">
-        <v>4626</v>
+        <v>4628</v>
       </c>
     </row>
     <row r="4552" spans="1:108">
       <c r="DA4552" t="s">
-        <v>4627</v>
+        <v>4629</v>
       </c>
     </row>
     <row r="4553" spans="1:108">
       <c r="DA4553" t="s">
-        <v>4628</v>
+        <v>4630</v>
       </c>
     </row>
     <row r="4554" spans="1:108">
       <c r="DA4554" t="s">
-        <v>4629</v>
+        <v>4631</v>
       </c>
     </row>
     <row r="4555" spans="1:108">
       <c r="DA4555" t="s">
-        <v>4630</v>
+        <v>4632</v>
       </c>
     </row>
     <row r="4556" spans="1:108">
       <c r="DA4556" t="s">
-        <v>4631</v>
+        <v>4633</v>
       </c>
     </row>
     <row r="4557" spans="1:108">
       <c r="DA4557" t="s">
-        <v>4632</v>
+        <v>4634</v>
       </c>
     </row>
     <row r="4558" spans="1:108">
       <c r="DA4558" t="s">
-        <v>4633</v>
+        <v>4635</v>
       </c>
     </row>
     <row r="4559" spans="1:108">
       <c r="DA4559" t="s">
-        <v>4634</v>
+        <v>4636</v>
       </c>
     </row>
     <row r="4560" spans="1:108">
       <c r="DA4560" t="s">
-        <v>4635</v>
+        <v>4637</v>
       </c>
     </row>
     <row r="4561" spans="1:108">
       <c r="DA4561" t="s">
-        <v>4636</v>
+        <v>4638</v>
       </c>
     </row>
     <row r="4562" spans="1:108">
       <c r="DA4562" t="s">
-        <v>4637</v>
+        <v>4639</v>
       </c>
     </row>
     <row r="4563" spans="1:108">
       <c r="DA4563" t="s">
-        <v>4638</v>
+        <v>4640</v>
       </c>
     </row>
     <row r="4564" spans="1:108">
       <c r="DA4564" t="s">
-        <v>4639</v>
+        <v>4641</v>
       </c>
     </row>
     <row r="4565" spans="1:108">
       <c r="DA4565" t="s">
-        <v>4640</v>
+        <v>4642</v>
       </c>
     </row>
     <row r="4566" spans="1:108">
       <c r="DA4566" t="s">
-        <v>4641</v>
+        <v>4643</v>
       </c>
     </row>
     <row r="4567" spans="1:108">
       <c r="DA4567" t="s">
-        <v>4642</v>
+        <v>4644</v>
       </c>
     </row>
     <row r="4568" spans="1:108">
       <c r="DA4568" t="s">
-        <v>4643</v>
+        <v>4645</v>
       </c>
     </row>
     <row r="4569" spans="1:108">
       <c r="DA4569" t="s">
-        <v>4644</v>
+        <v>4646</v>
       </c>
     </row>
     <row r="4570" spans="1:108">
       <c r="DA4570" t="s">
-        <v>4645</v>
+        <v>4647</v>
       </c>
     </row>
     <row r="4571" spans="1:108">
       <c r="DA4571" t="s">
-        <v>4646</v>
+        <v>4648</v>
       </c>
     </row>
     <row r="4572" spans="1:108">
       <c r="DA4572" t="s">
-        <v>4647</v>
+        <v>4649</v>
       </c>
     </row>
     <row r="4573" spans="1:108">
       <c r="DA4573" t="s">
-        <v>4648</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="4574" spans="1:108">
       <c r="DA4574" t="s">
-        <v>4649</v>
+        <v>4651</v>
       </c>
     </row>
     <row r="4575" spans="1:108">
       <c r="DA4575" t="s">
-        <v>4650</v>
+        <v>4652</v>
       </c>
     </row>
     <row r="4576" spans="1:108">
       <c r="DA4576" t="s">
-        <v>4651</v>
+        <v>4653</v>
       </c>
     </row>
     <row r="4577" spans="1:108">
       <c r="DA4577" t="s">
-        <v>4652</v>
+        <v>4654</v>
       </c>
     </row>
     <row r="4578" spans="1:108">
       <c r="DA4578" t="s">
-        <v>4653</v>
+        <v>4655</v>
       </c>
     </row>
     <row r="4579" spans="1:108">
       <c r="DA4579" t="s">
-        <v>4654</v>
+        <v>4656</v>
       </c>
     </row>
     <row r="4580" spans="1:108">
       <c r="DA4580" t="s">
-        <v>4655</v>
+        <v>4657</v>
       </c>
     </row>
     <row r="4581" spans="1:108">
       <c r="DA4581" t="s">
-        <v>4656</v>
+        <v>4658</v>
       </c>
     </row>
     <row r="4582" spans="1:108">
       <c r="DA4582" t="s">
-        <v>4657</v>
+        <v>4659</v>
       </c>
     </row>
     <row r="4583" spans="1:108">
       <c r="DA4583" t="s">
-        <v>4658</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="4584" spans="1:108">
       <c r="DA4584" t="s">
-        <v>4659</v>
+        <v>4661</v>
       </c>
     </row>
     <row r="4585" spans="1:108">
       <c r="DA4585" t="s">
-        <v>4660</v>
+        <v>4662</v>
       </c>
     </row>
     <row r="4586" spans="1:108">
       <c r="DA4586" t="s">
-        <v>4661</v>
+        <v>4663</v>
       </c>
     </row>
     <row r="4587" spans="1:108">
       <c r="DA4587" t="s">
-        <v>4662</v>
+        <v>4664</v>
       </c>
     </row>
     <row r="4588" spans="1:108">
       <c r="DA4588" t="s">
-        <v>4663</v>
+        <v>4665</v>
       </c>
     </row>
     <row r="4589" spans="1:108">
       <c r="DA4589" t="s">
-        <v>4664</v>
+        <v>4666</v>
       </c>
     </row>
     <row r="4590" spans="1:108">
       <c r="DA4590" t="s">
-        <v>4665</v>
+        <v>4667</v>
       </c>
     </row>
     <row r="4591" spans="1:108">
       <c r="DA4591" t="s">
-        <v>4666</v>
+        <v>4668</v>
       </c>
     </row>
     <row r="4592" spans="1:108">
       <c r="DA4592" t="s">
-        <v>4667</v>
+        <v>4669</v>
       </c>
     </row>
     <row r="4593" spans="1:108">
       <c r="DA4593" t="s">
-        <v>4668</v>
+        <v>4670</v>
       </c>
     </row>
     <row r="4594" spans="1:108">
       <c r="DA4594" t="s">
-        <v>4669</v>
+        <v>4671</v>
       </c>
     </row>
     <row r="4595" spans="1:108">
       <c r="DA4595" t="s">
-        <v>4670</v>
+        <v>4672</v>
       </c>
     </row>
     <row r="4596" spans="1:108">
       <c r="DA4596" t="s">
-        <v>4671</v>
+        <v>4673</v>
       </c>
     </row>
     <row r="4597" spans="1:108">
       <c r="DA4597" t="s">
-        <v>4672</v>
+        <v>4674</v>
       </c>
     </row>
     <row r="4598" spans="1:108">
       <c r="DA4598" t="s">
-        <v>4673</v>
+        <v>4675</v>
       </c>
     </row>
     <row r="4599" spans="1:108">
       <c r="DA4599" t="s">
-        <v>4674</v>
+        <v>4676</v>
       </c>
     </row>
     <row r="4600" spans="1:108">
       <c r="DA4600" t="s">
-        <v>4675</v>
+        <v>4677</v>
       </c>
     </row>
     <row r="4601" spans="1:108">
       <c r="DA4601" t="s">
-        <v>4676</v>
+        <v>4678</v>
       </c>
     </row>
     <row r="4602" spans="1:108">
       <c r="DA4602" t="s">
-        <v>4677</v>
+        <v>4679</v>
       </c>
     </row>
     <row r="4603" spans="1:108">
       <c r="DA4603" t="s">
-        <v>4678</v>
+        <v>4680</v>
       </c>
     </row>
     <row r="4604" spans="1:108">
       <c r="DA4604" t="s">
-        <v>4679</v>
+        <v>4681</v>
       </c>
     </row>
     <row r="4605" spans="1:108">
       <c r="DA4605" t="s">
-        <v>4680</v>
+        <v>4682</v>
       </c>
     </row>
     <row r="4606" spans="1:108">
       <c r="DA4606" t="s">
-        <v>4681</v>
+        <v>4683</v>
       </c>
     </row>
     <row r="4607" spans="1:108">
       <c r="DA4607" t="s">
-        <v>4682</v>
+        <v>4684</v>
       </c>
     </row>
     <row r="4608" spans="1:108">
       <c r="DA4608" t="s">
-        <v>4683</v>
+        <v>4685</v>
       </c>
     </row>
     <row r="4609" spans="1:108">
       <c r="DA4609" t="s">
-        <v>4684</v>
+        <v>4686</v>
       </c>
     </row>
     <row r="4610" spans="1:108">
       <c r="DA4610" t="s">
-        <v>4685</v>
+        <v>4687</v>
       </c>
     </row>
     <row r="4611" spans="1:108">
       <c r="DA4611" t="s">
-        <v>4686</v>
+        <v>4688</v>
       </c>
     </row>
     <row r="4612" spans="1:108">
       <c r="DA4612" t="s">
-        <v>4687</v>
+        <v>4689</v>
       </c>
     </row>
     <row r="4613" spans="1:108">
       <c r="DA4613" t="s">
-        <v>4688</v>
+        <v>4690</v>
       </c>
     </row>
     <row r="4614" spans="1:108">
       <c r="DA4614" t="s">
-        <v>4689</v>
+        <v>4691</v>
       </c>
     </row>
     <row r="4615" spans="1:108">
       <c r="DA4615" t="s">
-        <v>4690</v>
+        <v>4692</v>
       </c>
     </row>
     <row r="4616" spans="1:108">
       <c r="DA4616" t="s">
-        <v>4691</v>
+        <v>4693</v>
       </c>
     </row>
     <row r="4617" spans="1:108">
       <c r="DA4617" t="s">
-        <v>4692</v>
+        <v>4694</v>
       </c>
     </row>
     <row r="4618" spans="1:108">
       <c r="DA4618" t="s">
-        <v>4693</v>
+        <v>4695</v>
       </c>
     </row>
     <row r="4619" spans="1:108">
       <c r="DA4619" t="s">
-        <v>4694</v>
+        <v>4696</v>
       </c>
     </row>
     <row r="4620" spans="1:108">
       <c r="DA4620" t="s">
-        <v>4695</v>
+        <v>4697</v>
       </c>
     </row>
     <row r="4621" spans="1:108">
       <c r="DA4621" t="s">
-        <v>4696</v>
+        <v>4698</v>
       </c>
     </row>
     <row r="4622" spans="1:108">
       <c r="DA4622" t="s">
-        <v>4697</v>
+        <v>4699</v>
       </c>
     </row>
     <row r="4623" spans="1:108">
       <c r="DA4623" t="s">
-        <v>4698</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="4624" spans="1:108">
       <c r="DA4624" t="s">
-        <v>4699</v>
+        <v>4701</v>
       </c>
     </row>
     <row r="4625" spans="1:108">
       <c r="DA4625" t="s">
-        <v>4700</v>
+        <v>4702</v>
       </c>
     </row>
     <row r="4626" spans="1:108">
       <c r="DA4626" t="s">
-        <v>4701</v>
+        <v>4703</v>
       </c>
     </row>
     <row r="4627" spans="1:108">
       <c r="DA4627" t="s">
-        <v>4702</v>
+        <v>4704</v>
       </c>
     </row>
     <row r="4628" spans="1:108">
       <c r="DA4628" t="s">
-        <v>4703</v>
+        <v>4705</v>
       </c>
     </row>
     <row r="4629" spans="1:108">
       <c r="DA4629" t="s">
-        <v>4704</v>
+        <v>4706</v>
       </c>
     </row>
     <row r="4630" spans="1:108">
       <c r="DA4630" t="s">
-        <v>4705</v>
+        <v>4707</v>
       </c>
     </row>
     <row r="4631" spans="1:108">
       <c r="DA4631" t="s">
-        <v>4706</v>
+        <v>4708</v>
       </c>
     </row>
     <row r="4632" spans="1:108">
       <c r="DA4632" t="s">
-        <v>4707</v>
+        <v>4709</v>
       </c>
     </row>
     <row r="4633" spans="1:108">
       <c r="DA4633" t="s">
-        <v>4708</v>
+        <v>4710</v>
       </c>
     </row>
     <row r="4634" spans="1:108">
       <c r="DA4634" t="s">
-        <v>4709</v>
+        <v>4711</v>
       </c>
     </row>
     <row r="4635" spans="1:108">
       <c r="DA4635" t="s">
-        <v>4710</v>
+        <v>4712</v>
       </c>
     </row>
     <row r="4636" spans="1:108">
       <c r="DA4636" t="s">
-        <v>4711</v>
+        <v>4713</v>
       </c>
     </row>
     <row r="4637" spans="1:108">
       <c r="DA4637" t="s">
-        <v>4712</v>
+        <v>4714</v>
       </c>
     </row>
     <row r="4638" spans="1:108">
       <c r="DA4638" t="s">
-        <v>4713</v>
+        <v>4715</v>
       </c>
     </row>
     <row r="4639" spans="1:108">
       <c r="DA4639" t="s">
-        <v>4714</v>
+        <v>4716</v>
       </c>
     </row>
     <row r="4640" spans="1:108">
       <c r="DA4640" t="s">
-        <v>4715</v>
+        <v>4717</v>
       </c>
     </row>
     <row r="4641" spans="1:108">
       <c r="DA4641" t="s">
-        <v>4716</v>
+        <v>4718</v>
       </c>
     </row>
     <row r="4642" spans="1:108">
       <c r="DA4642" t="s">
-        <v>4717</v>
+        <v>4719</v>
       </c>
     </row>
     <row r="4643" spans="1:108">
       <c r="DA4643" t="s">
-        <v>4718</v>
+        <v>4720</v>
       </c>
     </row>
     <row r="4644" spans="1:108">
       <c r="DA4644" t="s">
-        <v>4719</v>
+        <v>4721</v>
       </c>
     </row>
     <row r="4645" spans="1:108">
       <c r="DA4645" t="s">
-        <v>4720</v>
+        <v>4722</v>
       </c>
     </row>
     <row r="4646" spans="1:108">
       <c r="DA4646" t="s">
-        <v>4721</v>
+        <v>4723</v>
       </c>
     </row>
     <row r="4647" spans="1:108">
       <c r="DA4647" t="s">
-        <v>4722</v>
+        <v>4724</v>
       </c>
     </row>
     <row r="4648" spans="1:108">
       <c r="DA4648" t="s">
-        <v>4723</v>
+        <v>4725</v>
       </c>
     </row>
     <row r="4649" spans="1:108">
       <c r="DA4649" t="s">
-        <v>4724</v>
+        <v>4726</v>
       </c>
     </row>
     <row r="4650" spans="1:108">
       <c r="DA4650" t="s">
-        <v>4725</v>
+        <v>4727</v>
       </c>
     </row>
     <row r="4651" spans="1:108">
       <c r="DA4651" t="s">
-        <v>4726</v>
+        <v>4728</v>
       </c>
     </row>
     <row r="4652" spans="1:108">
       <c r="DA4652" t="s">
-        <v>4727</v>
+        <v>4729</v>
       </c>
     </row>
     <row r="4653" spans="1:108">
       <c r="DA4653" t="s">
-        <v>4728</v>
+        <v>4730</v>
       </c>
     </row>
     <row r="4654" spans="1:108">
       <c r="DA4654" t="s">
-        <v>4729</v>
+        <v>4731</v>
       </c>
     </row>
     <row r="4655" spans="1:108">
       <c r="DA4655" t="s">
-        <v>4730</v>
+        <v>4732</v>
       </c>
     </row>
     <row r="4656" spans="1:108">
       <c r="DA4656" t="s">
-        <v>4731</v>
+        <v>4733</v>
       </c>
     </row>
     <row r="4657" spans="1:108">
       <c r="DA4657" t="s">
-        <v>4732</v>
+        <v>4734</v>
       </c>
     </row>
     <row r="4658" spans="1:108">
       <c r="DA4658" t="s">
-        <v>4733</v>
+        <v>4735</v>
       </c>
     </row>
     <row r="4659" spans="1:108">
       <c r="DA4659" t="s">
-        <v>4734</v>
+        <v>4736</v>
       </c>
     </row>
     <row r="4660" spans="1:108">
       <c r="DA4660" t="s">
-        <v>4735</v>
+        <v>4737</v>
       </c>
     </row>
     <row r="4661" spans="1:108">
       <c r="DA4661" t="s">
-        <v>4736</v>
+        <v>4738</v>
       </c>
     </row>
     <row r="4662" spans="1:108">
       <c r="DA4662" t="s">
-        <v>4737</v>
+        <v>4739</v>
       </c>
     </row>
     <row r="4663" spans="1:108">
       <c r="DA4663" t="s">
-        <v>4738</v>
+        <v>4740</v>
       </c>
     </row>
     <row r="4664" spans="1:108">
       <c r="DA4664" t="s">
-        <v>4739</v>
+        <v>4741</v>
       </c>
     </row>
     <row r="4665" spans="1:108">
       <c r="DA4665" t="s">
-        <v>4740</v>
+        <v>4742</v>
       </c>
     </row>
     <row r="4666" spans="1:108">
       <c r="DA4666" t="s">
-        <v>4741</v>
+        <v>4743</v>
       </c>
     </row>
     <row r="4667" spans="1:108">
       <c r="DA4667" t="s">
-        <v>4742</v>
+        <v>4744</v>
       </c>
     </row>
     <row r="4668" spans="1:108">
       <c r="DA4668" t="s">
-        <v>4743</v>
+        <v>4745</v>
       </c>
     </row>
     <row r="4669" spans="1:108">
       <c r="DA4669" t="s">
-        <v>4744</v>
+        <v>4746</v>
       </c>
     </row>
     <row r="4670" spans="1:108">
       <c r="DA4670" t="s">
-        <v>4745</v>
+        <v>4747</v>
       </c>
     </row>
     <row r="4671" spans="1:108">
       <c r="DA4671" t="s">
-        <v>4746</v>
+        <v>4748</v>
       </c>
     </row>
     <row r="4672" spans="1:108">
       <c r="DA4672" t="s">
-        <v>4747</v>
+        <v>4749</v>
       </c>
     </row>
     <row r="4673" spans="1:108">
       <c r="DA4673" t="s">
-        <v>4748</v>
+        <v>4750</v>
       </c>
     </row>
     <row r="4674" spans="1:108">
       <c r="DA4674" t="s">
-        <v>4749</v>
+        <v>4751</v>
       </c>
     </row>
     <row r="4675" spans="1:108">
       <c r="DA4675" t="s">
-        <v>4750</v>
+        <v>4752</v>
       </c>
     </row>
     <row r="4676" spans="1:108">
       <c r="DA4676" t="s">
-        <v>4751</v>
+        <v>4753</v>
       </c>
     </row>
     <row r="4677" spans="1:108">
       <c r="DA4677" t="s">
-        <v>4752</v>
+        <v>4754</v>
       </c>
     </row>
     <row r="4678" spans="1:108">
       <c r="DA4678" t="s">
-        <v>4753</v>
+        <v>4755</v>
       </c>
     </row>
     <row r="4679" spans="1:108">
       <c r="DA4679" t="s">
-        <v>4754</v>
+        <v>4756</v>
       </c>
     </row>
     <row r="4680" spans="1:108">
       <c r="DA4680" t="s">
-        <v>4755</v>
+        <v>4757</v>
       </c>
     </row>
     <row r="4681" spans="1:108">
       <c r="DA4681" t="s">
-        <v>4756</v>
+        <v>4758</v>
       </c>
     </row>
     <row r="4682" spans="1:108">
       <c r="DA4682" t="s">
-        <v>4757</v>
+        <v>4759</v>
       </c>
     </row>
     <row r="4683" spans="1:108">
       <c r="DA4683" t="s">
-        <v>4758</v>
+        <v>4760</v>
       </c>
     </row>
     <row r="4684" spans="1:108">
       <c r="DA4684" t="s">
-        <v>4759</v>
+        <v>4761</v>
       </c>
     </row>
     <row r="4685" spans="1:108">
       <c r="DA4685" t="s">
-        <v>4760</v>
+        <v>4762</v>
       </c>
     </row>
     <row r="4686" spans="1:108">
       <c r="DA4686" t="s">
-        <v>4761</v>
+        <v>4763</v>
       </c>
     </row>
     <row r="4687" spans="1:108">
       <c r="DA4687" t="s">
-        <v>4762</v>
+        <v>4764</v>
       </c>
     </row>
     <row r="4688" spans="1:108">
       <c r="DA4688" t="s">
-        <v>4763</v>
+        <v>4765</v>
       </c>
     </row>
     <row r="4689" spans="1:108">
       <c r="DA4689" t="s">
-        <v>4764</v>
+        <v>4766</v>
       </c>
     </row>
     <row r="4690" spans="1:108">
       <c r="DA4690" t="s">
-        <v>4765</v>
+        <v>4767</v>
       </c>
     </row>
     <row r="4691" spans="1:108">
       <c r="DA4691" t="s">
-        <v>4766</v>
+        <v>4768</v>
       </c>
     </row>
     <row r="4692" spans="1:108">
       <c r="DA4692" t="s">
-        <v>4767</v>
+        <v>4769</v>
       </c>
     </row>
     <row r="4693" spans="1:108">
       <c r="DA4693" t="s">
-        <v>4768</v>
+        <v>4770</v>
       </c>
     </row>
     <row r="4694" spans="1:108">
       <c r="DA4694" t="s">
-        <v>4769</v>
+        <v>4771</v>
       </c>
     </row>
     <row r="4695" spans="1:108">
       <c r="DA4695" t="s">
-        <v>4770</v>
+        <v>4772</v>
       </c>
     </row>
     <row r="4696" spans="1:108">
       <c r="DA4696" t="s">
-        <v>4771</v>
+        <v>4773</v>
       </c>
     </row>
     <row r="4697" spans="1:108">
       <c r="DA4697" t="s">
-        <v>4772</v>
+        <v>4774</v>
       </c>
     </row>
     <row r="4698" spans="1:108">
       <c r="DA4698" t="s">
-        <v>4773</v>
+        <v>4775</v>
       </c>
     </row>
     <row r="4699" spans="1:108">
       <c r="DA4699" t="s">
-        <v>4774</v>
+        <v>4776</v>
       </c>
     </row>
     <row r="4700" spans="1:108">
       <c r="DA4700" t="s">
-        <v>4775</v>
+        <v>4777</v>
       </c>
     </row>
     <row r="4701" spans="1:108">
       <c r="DA4701" t="s">
-        <v>4776</v>
+        <v>4778</v>
       </c>
     </row>
     <row r="4702" spans="1:108">
       <c r="DA4702" t="s">
-        <v>4777</v>
+        <v>4779</v>
       </c>
     </row>
     <row r="4703" spans="1:108">
       <c r="DA4703" t="s">
-        <v>4778</v>
+        <v>4780</v>
       </c>
     </row>
     <row r="4704" spans="1:108">
       <c r="DA4704" t="s">
-        <v>4779</v>
+        <v>4781</v>
       </c>
     </row>
     <row r="4705" spans="1:108">
       <c r="DA4705" t="s">
-        <v>4780</v>
+        <v>4782</v>
       </c>
     </row>
     <row r="4706" spans="1:108">
       <c r="DA4706" t="s">
-        <v>4781</v>
+        <v>4783</v>
       </c>
     </row>
     <row r="4707" spans="1:108">
       <c r="DA4707" t="s">
-        <v>4782</v>
+        <v>4784</v>
       </c>
     </row>
     <row r="4708" spans="1:108">
       <c r="DA4708" t="s">
-        <v>4783</v>
+        <v>4785</v>
       </c>
     </row>
     <row r="4709" spans="1:108">
       <c r="DA4709" t="s">
-        <v>4784</v>
+        <v>4786</v>
       </c>
     </row>
     <row r="4710" spans="1:108">
       <c r="DA4710" t="s">
-        <v>4785</v>
+        <v>4787</v>
       </c>
     </row>
     <row r="4711" spans="1:108">
       <c r="DA4711" t="s">
-        <v>4786</v>
+        <v>4788</v>
       </c>
     </row>
     <row r="4712" spans="1:108">
       <c r="DA4712" t="s">
-        <v>4787</v>
+        <v>4789</v>
       </c>
     </row>
     <row r="4713" spans="1:108">
       <c r="DA4713" t="s">
-        <v>4788</v>
+        <v>4790</v>
       </c>
     </row>
     <row r="4714" spans="1:108">
       <c r="DA4714" t="s">
-        <v>4789</v>
+        <v>4791</v>
       </c>
     </row>
     <row r="4715" spans="1:108">
       <c r="DA4715" t="s">
-        <v>4790</v>
+        <v>4792</v>
       </c>
     </row>
     <row r="4716" spans="1:108">
       <c r="DA4716" t="s">
-        <v>4791</v>
+        <v>4793</v>
       </c>
     </row>
     <row r="4717" spans="1:108">
       <c r="DA4717" t="s">
-        <v>4792</v>
+        <v>4794</v>
       </c>
     </row>
     <row r="4718" spans="1:108">
       <c r="DA4718" t="s">
-        <v>4793</v>
+        <v>4795</v>
       </c>
     </row>
     <row r="4719" spans="1:108">
       <c r="DA4719" t="s">
-        <v>4794</v>
+        <v>4796</v>
       </c>
     </row>
     <row r="4720" spans="1:108">
       <c r="DA4720" t="s">
-        <v>4795</v>
+        <v>4797</v>
       </c>
     </row>
     <row r="4721" spans="1:108">
       <c r="DA4721" t="s">
-        <v>4796</v>
+        <v>4798</v>
       </c>
     </row>
     <row r="4722" spans="1:108">
       <c r="DA4722" t="s">
-        <v>4797</v>
+        <v>4799</v>
       </c>
     </row>
     <row r="4723" spans="1:108">
       <c r="DA4723" t="s">
-        <v>4798</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="4724" spans="1:108">
       <c r="DA4724" t="s">
-        <v>4799</v>
+        <v>4801</v>
       </c>
     </row>
     <row r="4725" spans="1:108">
       <c r="DA4725" t="s">
-        <v>4800</v>
+        <v>4802</v>
       </c>
     </row>
     <row r="4726" spans="1:108">
       <c r="DA4726" t="s">
-        <v>4801</v>
+        <v>4803</v>
       </c>
     </row>
     <row r="4727" spans="1:108">
       <c r="DA4727" t="s">
-        <v>4802</v>
+        <v>4804</v>
       </c>
     </row>
     <row r="4728" spans="1:108">
       <c r="DA4728" t="s">
-        <v>4803</v>
+        <v>4805</v>
       </c>
     </row>
     <row r="4729" spans="1:108">
       <c r="DA4729" t="s">
-        <v>4804</v>
+        <v>4806</v>
       </c>
     </row>
     <row r="4730" spans="1:108">
       <c r="DA4730" t="s">
-        <v>4805</v>
+        <v>4807</v>
       </c>
     </row>
     <row r="4731" spans="1:108">
       <c r="DA4731" t="s">
-        <v>4806</v>
+        <v>4808</v>
       </c>
     </row>
     <row r="4732" spans="1:108">
       <c r="DA4732" t="s">
-        <v>4807</v>
+        <v>4809</v>
       </c>
     </row>
     <row r="4733" spans="1:108">
       <c r="DA4733" t="s">
-        <v>4808</v>
+        <v>4810</v>
       </c>
     </row>
     <row r="4734" spans="1:108">
       <c r="DA4734" t="s">
-        <v>4809</v>
+        <v>4811</v>
       </c>
     </row>
     <row r="4735" spans="1:108">
       <c r="DA4735" t="s">
-        <v>4810</v>
+        <v>4812</v>
       </c>
     </row>
     <row r="4736" spans="1:108">
       <c r="DA4736" t="s">
-        <v>4811</v>
+        <v>4813</v>
       </c>
     </row>
     <row r="4737" spans="1:108">
       <c r="DA4737" t="s">
-        <v>4812</v>
+        <v>4814</v>
       </c>
     </row>
     <row r="4738" spans="1:108">
       <c r="DA4738" t="s">
-        <v>4813</v>
+        <v>4815</v>
       </c>
     </row>
     <row r="4739" spans="1:108">
       <c r="DA4739" t="s">
-        <v>4814</v>
+        <v>4816</v>
       </c>
     </row>
     <row r="4740" spans="1:108">
       <c r="DA4740" t="s">
-        <v>4815</v>
+        <v>4817</v>
       </c>
     </row>
     <row r="4741" spans="1:108">
       <c r="DA4741" t="s">
-        <v>4816</v>
+        <v>4818</v>
       </c>
     </row>
     <row r="4742" spans="1:108">
       <c r="DA4742" t="s">
-        <v>4817</v>
+        <v>4819</v>
       </c>
     </row>
     <row r="4743" spans="1:108">
       <c r="DA4743" t="s">
-        <v>4818</v>
+        <v>4820</v>
       </c>
     </row>
     <row r="4744" spans="1:108">
       <c r="DA4744" t="s">
-        <v>4819</v>
+        <v>4821</v>
       </c>
     </row>
     <row r="4745" spans="1:108">
       <c r="DA4745" t="s">
-        <v>4820</v>
+        <v>4822</v>
       </c>
     </row>
     <row r="4746" spans="1:108">
       <c r="DA4746" t="s">
-        <v>4821</v>
+        <v>4823</v>
       </c>
     </row>
     <row r="4747" spans="1:108">
       <c r="DA4747" t="s">
-        <v>4822</v>
+        <v>4824</v>
       </c>
     </row>
     <row r="4748" spans="1:108">
       <c r="DA4748" t="s">
-        <v>4823</v>
+        <v>4825</v>
       </c>
     </row>
     <row r="4749" spans="1:108">
       <c r="DA4749" t="s">
-        <v>4824</v>
+        <v>4826</v>
       </c>
     </row>
     <row r="4750" spans="1:108">
       <c r="DA4750" t="s">
-        <v>4825</v>
+        <v>4827</v>
       </c>
     </row>
     <row r="4751" spans="1:108">
       <c r="DA4751" t="s">
-        <v>4826</v>
+        <v>4828</v>
       </c>
     </row>
     <row r="4752" spans="1:108">
       <c r="DA4752" t="s">
-        <v>4827</v>
+        <v>4829</v>
       </c>
     </row>
     <row r="4753" spans="1:108">
       <c r="DA4753" t="s">
-        <v>4828</v>
+        <v>4830</v>
       </c>
     </row>
     <row r="4754" spans="1:108">
       <c r="DA4754" t="s">
-        <v>4829</v>
+        <v>4831</v>
       </c>
     </row>
     <row r="4755" spans="1:108">
       <c r="DA4755" t="s">
-        <v>4830</v>
+        <v>4832</v>
       </c>
     </row>
     <row r="4756" spans="1:108">
       <c r="DA4756" t="s">
-        <v>4831</v>
+        <v>4833</v>
       </c>
     </row>
     <row r="4757" spans="1:108">
       <c r="DA4757" t="s">
-        <v>4832</v>
+        <v>4834</v>
       </c>
     </row>
     <row r="4758" spans="1:108">
       <c r="DA4758" t="s">
-        <v>4833</v>
+        <v>4835</v>
       </c>
     </row>
     <row r="4759" spans="1:108">
       <c r="DA4759" t="s">
-        <v>4834</v>
+        <v>4836</v>
       </c>
     </row>
     <row r="4760" spans="1:108">
       <c r="DA4760" t="s">
-        <v>4835</v>
+        <v>4837</v>
       </c>
     </row>
     <row r="4761" spans="1:108">
       <c r="DA4761" t="s">
-        <v>4836</v>
+        <v>4838</v>
       </c>
     </row>
     <row r="4762" spans="1:108">
       <c r="DA4762" t="s">
-        <v>4837</v>
+        <v>4839</v>
       </c>
     </row>
     <row r="4763" spans="1:108">
       <c r="DA4763" t="s">
-        <v>4838</v>
+        <v>4840</v>
       </c>
     </row>
     <row r="4764" spans="1:108">
       <c r="DA4764" t="s">
-        <v>4839</v>
+        <v>4841</v>
       </c>
     </row>
     <row r="4765" spans="1:108">
       <c r="DA4765" t="s">
-        <v>4840</v>
+        <v>4842</v>
       </c>
     </row>
     <row r="4766" spans="1:108">
       <c r="DA4766" t="s">
-        <v>4841</v>
+        <v>4843</v>
       </c>
     </row>
     <row r="4767" spans="1:108">
       <c r="DA4767" t="s">
-        <v>4842</v>
+        <v>4844</v>
       </c>
     </row>
     <row r="4768" spans="1:108">
       <c r="DA4768" t="s">
-        <v>4843</v>
+        <v>4845</v>
       </c>
     </row>
     <row r="4769" spans="1:108">
       <c r="DA4769" t="s">
-        <v>4844</v>
+        <v>4846</v>
       </c>
     </row>
     <row r="4770" spans="1:108">
       <c r="DA4770" t="s">
-        <v>4845</v>
+        <v>4847</v>
       </c>
     </row>
     <row r="4771" spans="1:108">
       <c r="DA4771" t="s">
-        <v>4846</v>
+        <v>4848</v>
       </c>
     </row>
     <row r="4772" spans="1:108">
       <c r="DA4772" t="s">
-        <v>4847</v>
+        <v>4849</v>
       </c>
     </row>
     <row r="4773" spans="1:108">
       <c r="DA4773" t="s">
-        <v>4848</v>
+        <v>4850</v>
       </c>
     </row>
     <row r="4774" spans="1:108">
       <c r="DA4774" t="s">
-        <v>4849</v>
+        <v>4851</v>
       </c>
     </row>
     <row r="4775" spans="1:108">
       <c r="DA4775" t="s">
-        <v>4850</v>
+        <v>4852</v>
       </c>
     </row>
     <row r="4776" spans="1:108">
       <c r="DA4776" t="s">
-        <v>4851</v>
+        <v>4853</v>
       </c>
     </row>
     <row r="4777" spans="1:108">
       <c r="DA4777" t="s">
-        <v>4852</v>
+        <v>4854</v>
       </c>
     </row>
     <row r="4778" spans="1:108">
       <c r="DA4778" t="s">
-        <v>4853</v>
+        <v>4855</v>
       </c>
     </row>
     <row r="4779" spans="1:108">
       <c r="DA4779" t="s">
-        <v>4854</v>
+        <v>4856</v>
       </c>
     </row>
     <row r="4780" spans="1:108">
       <c r="DA4780" t="s">
-        <v>4855</v>
+        <v>4857</v>
       </c>
     </row>
     <row r="4781" spans="1:108">
       <c r="DA4781" t="s">
-        <v>4856</v>
+        <v>4858</v>
       </c>
     </row>
     <row r="4782" spans="1:108">
       <c r="DA4782" t="s">
-        <v>4857</v>
+        <v>4859</v>
       </c>
     </row>
     <row r="4783" spans="1:108">
       <c r="DA4783" t="s">
-        <v>4858</v>
+        <v>4860</v>
       </c>
     </row>
     <row r="4784" spans="1:108">
       <c r="DA4784" t="s">
-        <v>4859</v>
+        <v>4861</v>
       </c>
     </row>
     <row r="4785" spans="1:108">
       <c r="DA4785" t="s">
-        <v>4860</v>
+        <v>4862</v>
       </c>
     </row>
     <row r="4786" spans="1:108">
       <c r="DA4786" t="s">
-        <v>4861</v>
+        <v>4863</v>
       </c>
     </row>
     <row r="4787" spans="1:108">
       <c r="DA4787" t="s">
-        <v>4862</v>
+        <v>4864</v>
       </c>
     </row>
     <row r="4788" spans="1:108">
       <c r="DA4788" t="s">
-        <v>4863</v>
+        <v>4865</v>
       </c>
     </row>
     <row r="4789" spans="1:108">
       <c r="DA4789" t="s">
-        <v>4864</v>
+        <v>4866</v>
       </c>
     </row>
     <row r="4790" spans="1:108">
       <c r="DA4790" t="s">
-        <v>4865</v>
+        <v>4867</v>
       </c>
     </row>
     <row r="4791" spans="1:108">
       <c r="DA4791" t="s">
-        <v>4866</v>
+        <v>4868</v>
       </c>
     </row>
     <row r="4792" spans="1:108">
       <c r="DA4792" t="s">
-        <v>4867</v>
+        <v>4869</v>
       </c>
     </row>
     <row r="4793" spans="1:108">
       <c r="DA4793" t="s">
-        <v>4868</v>
+        <v>4870</v>
       </c>
     </row>
     <row r="4794" spans="1:108">
       <c r="DA4794" t="s">
-        <v>4869</v>
+        <v>4871</v>
       </c>
     </row>
     <row r="4795" spans="1:108">
       <c r="DA4795" t="s">
-        <v>4870</v>
+        <v>4872</v>
       </c>
     </row>
     <row r="4796" spans="1:108">
       <c r="DA4796" t="s">
-        <v>4871</v>
+        <v>4873</v>
       </c>
     </row>
     <row r="4797" spans="1:108">
       <c r="DA4797" t="s">
-        <v>4872</v>
+        <v>4874</v>
+      </c>
+    </row>
+    <row r="4798" spans="1:108">
+      <c r="DA4798" t="s">
+        <v>4875</v>
+      </c>
+    </row>
+    <row r="4799" spans="1:108">
+      <c r="DA4799" t="s">
+        <v>4876</v>
+      </c>
+    </row>
+    <row r="4800" spans="1:108">
+      <c r="DA4800" t="s">
+        <v>4877</v>
+      </c>
+    </row>
+    <row r="4801" spans="1:108">
+      <c r="DA4801" t="s">
+        <v>4878</v>
+      </c>
+    </row>
+    <row r="4802" spans="1:108">
+      <c r="DA4802" t="s">
+        <v>4879</v>
+      </c>
+    </row>
+    <row r="4803" spans="1:108">
+      <c r="DA4803" t="s">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="4804" spans="1:108">
+      <c r="DA4804" t="s">
+        <v>4881</v>
+      </c>
+    </row>
+    <row r="4805" spans="1:108">
+      <c r="DA4805" t="s">
+        <v>4882</v>
+      </c>
+    </row>
+    <row r="4806" spans="1:108">
+      <c r="DA4806" t="s">
+        <v>4883</v>
+      </c>
+    </row>
+    <row r="4807" spans="1:108">
+      <c r="DA4807" t="s">
+        <v>4884</v>
+      </c>
+    </row>
+    <row r="4808" spans="1:108">
+      <c r="DA4808" t="s">
+        <v>4885</v>
+      </c>
+    </row>
+    <row r="4809" spans="1:108">
+      <c r="DA4809" t="s">
+        <v>4886</v>
+      </c>
+    </row>
+    <row r="4810" spans="1:108">
+      <c r="DA4810" t="s">
+        <v>4887</v>
+      </c>
+    </row>
+    <row r="4811" spans="1:108">
+      <c r="DA4811" t="s">
+        <v>4888</v>
+      </c>
+    </row>
+    <row r="4812" spans="1:108">
+      <c r="DA4812" t="s">
+        <v>4889</v>
+      </c>
+    </row>
+    <row r="4813" spans="1:108">
+      <c r="DA4813" t="s">
+        <v>4890</v>
+      </c>
+    </row>
+    <row r="4814" spans="1:108">
+      <c r="DA4814" t="s">
+        <v>4891</v>
+      </c>
+    </row>
+    <row r="4815" spans="1:108">
+      <c r="DA4815" t="s">
+        <v>4892</v>
+      </c>
+    </row>
+    <row r="4816" spans="1:108">
+      <c r="DA4816" t="s">
+        <v>4893</v>
+      </c>
+    </row>
+    <row r="4817" spans="1:108">
+      <c r="DA4817" t="s">
+        <v>4894</v>
+      </c>
+    </row>
+    <row r="4818" spans="1:108">
+      <c r="DA4818" t="s">
+        <v>4895</v>
+      </c>
+    </row>
+    <row r="4819" spans="1:108">
+      <c r="DA4819" t="s">
+        <v>4896</v>
+      </c>
+    </row>
+    <row r="4820" spans="1:108">
+      <c r="DA4820" t="s">
+        <v>4897</v>
+      </c>
+    </row>
+    <row r="4821" spans="1:108">
+      <c r="DA4821" t="s">
+        <v>4898</v>
+      </c>
+    </row>
+    <row r="4822" spans="1:108">
+      <c r="DA4822" t="s">
+        <v>4899</v>
+      </c>
+    </row>
+    <row r="4823" spans="1:108">
+      <c r="DA4823" t="s">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="4824" spans="1:108">
+      <c r="DA4824" t="s">
+        <v>4901</v>
+      </c>
+    </row>
+    <row r="4825" spans="1:108">
+      <c r="DA4825" t="s">
+        <v>4902</v>
+      </c>
+    </row>
+    <row r="4826" spans="1:108">
+      <c r="DA4826" t="s">
+        <v>4903</v>
+      </c>
+    </row>
+    <row r="4827" spans="1:108">
+      <c r="DA4827" t="s">
+        <v>4904</v>
+      </c>
+    </row>
+    <row r="4828" spans="1:108">
+      <c r="DA4828" t="s">
+        <v>4905</v>
+      </c>
+    </row>
+    <row r="4829" spans="1:108">
+      <c r="DA4829" t="s">
+        <v>4906</v>
+      </c>
+    </row>
+    <row r="4830" spans="1:108">
+      <c r="DA4830" t="s">
+        <v>4907</v>
+      </c>
+    </row>
+    <row r="4831" spans="1:108">
+      <c r="DA4831" t="s">
+        <v>4908</v>
+      </c>
+    </row>
+    <row r="4832" spans="1:108">
+      <c r="DA4832" t="s">
+        <v>4909</v>
+      </c>
+    </row>
+    <row r="4833" spans="1:108">
+      <c r="DA4833" t="s">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="4834" spans="1:108">
+      <c r="DA4834" t="s">
+        <v>4911</v>
+      </c>
+    </row>
+    <row r="4835" spans="1:108">
+      <c r="DA4835" t="s">
+        <v>4912</v>
+      </c>
+    </row>
+    <row r="4836" spans="1:108">
+      <c r="DA4836" t="s">
+        <v>4913</v>
+      </c>
+    </row>
+    <row r="4837" spans="1:108">
+      <c r="DA4837" t="s">
+        <v>4914</v>
+      </c>
+    </row>
+    <row r="4838" spans="1:108">
+      <c r="DA4838" t="s">
+        <v>4915</v>
+      </c>
+    </row>
+    <row r="4839" spans="1:108">
+      <c r="DA4839" t="s">
+        <v>4916</v>
+      </c>
+    </row>
+    <row r="4840" spans="1:108">
+      <c r="DA4840" t="s">
+        <v>4917</v>
+      </c>
+    </row>
+    <row r="4841" spans="1:108">
+      <c r="DA4841" t="s">
+        <v>4918</v>
+      </c>
+    </row>
+    <row r="4842" spans="1:108">
+      <c r="DA4842" t="s">
+        <v>4919</v>
+      </c>
+    </row>
+    <row r="4843" spans="1:108">
+      <c r="DA4843" t="s">
+        <v>4920</v>
+      </c>
+    </row>
+    <row r="4844" spans="1:108">
+      <c r="DA4844" t="s">
+        <v>4921</v>
+      </c>
+    </row>
+    <row r="4845" spans="1:108">
+      <c r="DA4845" t="s">
+        <v>4922</v>
+      </c>
+    </row>
+    <row r="4846" spans="1:108">
+      <c r="DA4846" t="s">
+        <v>4923</v>
+      </c>
+    </row>
+    <row r="4847" spans="1:108">
+      <c r="DA4847" t="s">
+        <v>4924</v>
+      </c>
+    </row>
+    <row r="4848" spans="1:108">
+      <c r="DA4848" t="s">
+        <v>4925</v>
+      </c>
+    </row>
+    <row r="4849" spans="1:108">
+      <c r="DA4849" t="s">
+        <v>4926</v>
+      </c>
+    </row>
+    <row r="4850" spans="1:108">
+      <c r="DA4850" t="s">
+        <v>4927</v>
+      </c>
+    </row>
+    <row r="4851" spans="1:108">
+      <c r="DA4851" t="s">
+        <v>4928</v>
+      </c>
+    </row>
+    <row r="4852" spans="1:108">
+      <c r="DA4852" t="s">
+        <v>4929</v>
+      </c>
+    </row>
+    <row r="4853" spans="1:108">
+      <c r="DA4853" t="s">
+        <v>4930</v>
+      </c>
+    </row>
+    <row r="4854" spans="1:108">
+      <c r="DA4854" t="s">
+        <v>4931</v>
+      </c>
+    </row>
+    <row r="4855" spans="1:108">
+      <c r="DA4855" t="s">
+        <v>4932</v>
+      </c>
+    </row>
+    <row r="4856" spans="1:108">
+      <c r="DA4856" t="s">
+        <v>4933</v>
+      </c>
+    </row>
+    <row r="4857" spans="1:108">
+      <c r="DA4857" t="s">
+        <v>4934</v>
+      </c>
+    </row>
+    <row r="4858" spans="1:108">
+      <c r="DA4858" t="s">
+        <v>4935</v>
+      </c>
+    </row>
+    <row r="4859" spans="1:108">
+      <c r="DA4859" t="s">
+        <v>4936</v>
+      </c>
+    </row>
+    <row r="4860" spans="1:108">
+      <c r="DA4860" t="s">
+        <v>4937</v>
+      </c>
+    </row>
+    <row r="4861" spans="1:108">
+      <c r="DA4861" t="s">
+        <v>4938</v>
+      </c>
+    </row>
+    <row r="4862" spans="1:108">
+      <c r="DA4862" t="s">
+        <v>4939</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
-      <formula1>'Worksheet'!$DA$1:$DA$4797</formula1>
+      <formula1>'Worksheet'!$DA$1:$DA$4862</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DB$1:$DB$2</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DC$1:$DC$6</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="T5:T1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
-    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="X5:X1000">
+    <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
       <formula1>'Worksheet'!$DD$1:$DD$29</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>