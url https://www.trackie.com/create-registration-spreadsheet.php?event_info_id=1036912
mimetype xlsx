--- v0 (2026-04-25)
+++ v1 (2026-06-23)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3629">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="3776">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>U12</t>
   </si>
   <si>
     <t>80m</t>
   </si>
   <si>
     <t>1036912:typeValue:101</t>
   </si>
   <si>
     <t>1036912:typeValue:102</t>
   </si>
   <si>
@@ -719,92 +719,104 @@
   <si>
     <t>Amber Trails (AMBER)</t>
   </si>
   <si>
     <t>Amherst Regional High (ARHS)</t>
   </si>
   <si>
     <t>Amisk Community School (AMIS)</t>
   </si>
   <si>
     <t>Ancaster High School - HWDSB (SOAN)</t>
   </si>
   <si>
     <t>Anchor Academy (ANCH)</t>
   </si>
   <si>
     <t>Anderson CVI (ACVI)</t>
   </si>
   <si>
     <t>Andrew Mynarski School (MAMYN)</t>
   </si>
   <si>
     <t>Andrew School (ADW)</t>
   </si>
   <si>
+    <t>Ange Gabriel (ACAG)</t>
+  </si>
+  <si>
     <t>Ange-Gabriel (AGGA)</t>
   </si>
   <si>
     <t>Annapolis County Athletics Club (ACAS)</t>
   </si>
   <si>
     <t>Annapolis Royal Regional Academy (ANNA)</t>
   </si>
   <si>
     <t>Annapolis West Education Centre (AWEC)</t>
   </si>
   <si>
     <t>Annie Gale (AGALE)</t>
   </si>
   <si>
+    <t>Apostles of Jesus (AOJ)</t>
+  </si>
+  <si>
     <t>Appleby College (AC)</t>
   </si>
   <si>
     <t>Arborg Collegiate (ARBO)</t>
   </si>
   <si>
     <t>Arborg Collegiate (MARBC)</t>
   </si>
   <si>
     <t>Arborg Early Middle Years School (MAEMS)</t>
   </si>
   <si>
     <t>Arbour Lake (ARBLA)</t>
   </si>
   <si>
     <t>Arc-en-ciel (AEC)</t>
   </si>
   <si>
     <t>Arch Steet (ARST)</t>
   </si>
   <si>
     <t>Archbishop Carney Secondary (ARCS)</t>
   </si>
   <si>
     <t>Archbishop Jordan (ABJ)</t>
   </si>
   <si>
+    <t>Archbishop M.C. O'Neill (ONEI)</t>
+  </si>
+  <si>
+    <t>Archbishop O'Leary High School (AROL)</t>
+  </si>
+  <si>
     <t>Archwood (ARCH)</t>
   </si>
   <si>
     <t>Ardmore School (ARDM)</t>
   </si>
   <si>
     <t>Ardrossan Junior High (ADRO)</t>
   </si>
   <si>
     <t>Areus (ESDA)</t>
   </si>
   <si>
     <t>Argyle (ARG)</t>
   </si>
   <si>
     <t>Armbrae Academy (ARMB)</t>
   </si>
   <si>
     <t>Arnprior (ARNP)</t>
   </si>
   <si>
     <t>Arnprior Dhs - Arnprior (EOAR)</t>
   </si>
   <si>
     <t>Around The Bay Road Race (ATBR)</t>
@@ -935,74 +947,86 @@
   <si>
     <t>Baddeck Academy (BADD)</t>
   </si>
   <si>
     <t>Baddeck Beacons Track And Field Club (BBTF)</t>
   </si>
   <si>
     <t>Baibombeh Anishinabe H.S. (BAHS)</t>
   </si>
   <si>
     <t>Baie Sainte-Anne (BSA)</t>
   </si>
   <si>
     <t>Baie-Comeau (CABC)</t>
   </si>
   <si>
     <t>Bairdmore School (MBAIR)</t>
   </si>
   <si>
     <t>Bakerview Centre for Learning (BAKEC)</t>
   </si>
   <si>
     <t>Baldur Vikings (0601)</t>
   </si>
   <si>
+    <t>Balfour Collegiate (BALF)</t>
+  </si>
+  <si>
     <t>Ballenas Secondary (BSS)</t>
   </si>
   <si>
     <t>Balmoral (BALM)</t>
   </si>
   <si>
     <t>Balmoral Hall (MBALH)</t>
   </si>
   <si>
     <t>Balmoral Hall Blazers (BHB)</t>
   </si>
   <si>
     <t>Banting Memorial High School (BMHS)</t>
   </si>
   <si>
     <t>Banting Middle School (BMS)</t>
   </si>
   <si>
+    <t>Barnhill (BARN)</t>
+  </si>
+  <si>
+    <t>Barnhill Middle (BARN)</t>
+  </si>
+  <si>
     <t>Barnhill Middle School (BMS)</t>
   </si>
   <si>
     <t>BARONS du Séminaire de Sherbrooke (SDS)</t>
   </si>
   <si>
+    <t>Barrhead (BARC)</t>
+  </si>
+  <si>
     <t>Barrie North Collegiate Institute (BNCV)</t>
   </si>
   <si>
     <t>Barriere Secondary (BARR)</t>
   </si>
   <si>
     <t>Barrington Municipal (BARRM)</t>
   </si>
   <si>
     <t>Barton Secondary School (BSS)</t>
   </si>
   <si>
     <t>Bath Middle School (BATH)</t>
   </si>
   <si>
     <t>Bathurst High (BHS2)</t>
   </si>
   <si>
     <t>Bathurst High School (BHS2)</t>
   </si>
   <si>
     <t>Bay View High School (BVHS)</t>
   </si>
   <si>
     <t>Bayridge S.S. - Kingston (EOBR)</t>
@@ -1061,50 +1085,53 @@
   <si>
     <t>Bedford Academy (BEDA)</t>
   </si>
   <si>
     <t>Bedford Park (BDPK)</t>
   </si>
   <si>
     <t>Bedford Road (BRC)</t>
   </si>
   <si>
     <t>Bell H.S - Ottawa (NCBE)</t>
   </si>
   <si>
     <t>Bell Intermediate (BIMS)</t>
   </si>
   <si>
     <t>Belle River DHS (SWBR)</t>
   </si>
   <si>
     <t>Belle River Nobles (BR)</t>
   </si>
   <si>
     <t>Belleisle Regional High (BRH2)</t>
   </si>
   <si>
+    <t>Bellerose Composite Highschool (BCHS)</t>
+  </si>
+  <si>
     <t>Belleville Runner's Club (BRCC)</t>
   </si>
   <si>
     <t>Belmont Secondary (BESS)</t>
   </si>
   <si>
     <t>Bernard-Grandmaître (BEGR)</t>
   </si>
   <si>
     <t>Bernice MacNaughton High (BMH3)</t>
   </si>
   <si>
     <t>Bernie Custis S.S. - HWDSB (SOBC)</t>
   </si>
   <si>
     <t>Bernie Wolfe Community School (MBWCS)</t>
   </si>
   <si>
     <t>Bert Bowes Middle School (BBMS)</t>
   </si>
   <si>
     <t>Berwick &amp; District (BER)</t>
   </si>
   <si>
     <t>Bessborough (BESS)</t>
@@ -1181,170 +1208,185 @@
   <si>
     <t>Bison Run School (BIRU)</t>
   </si>
   <si>
     <t>Bisons Track Club (BTCO)</t>
   </si>
   <si>
     <t>Blackie (BCS)</t>
   </si>
   <si>
     <t>Blacktoe Running (BLAC)</t>
   </si>
   <si>
     <t>Blackville High School (BLA2)</t>
   </si>
   <si>
     <t>Blenheim District High School (SWBL)</t>
   </si>
   <si>
     <t>Blessed Cardinal Newman (BCN)</t>
   </si>
   <si>
     <t>Blessed Cardinal Newman High School (BCNHS)</t>
   </si>
   <si>
+    <t>Blessed Sacrament (BBSS)</t>
+  </si>
+  <si>
     <t>Blessed Sacrament CS (BLSCS)</t>
   </si>
   <si>
     <t>Blessed Trinity (SOBT)</t>
   </si>
   <si>
     <t>Bloor Collegiate Institute (BCI)</t>
   </si>
   <si>
     <t>Blossom Park (BLOS)</t>
   </si>
   <si>
     <t>Blt Runners (BLT1)</t>
   </si>
   <si>
     <t>Blue Devils Athletics Club (BDAC)</t>
   </si>
   <si>
+    <t>Blue line spikes (72013)</t>
+  </si>
+  <si>
     <t>Blue Man Squad (BMS)</t>
   </si>
   <si>
     <t>Bluenose Academy (BLN)</t>
   </si>
   <si>
     <t>Bluenose Athletics Track And Field Club (BANS)</t>
   </si>
   <si>
     <t>Bluevale C.I. (BCI)</t>
   </si>
   <si>
+    <t>Blumenort Bengals (BLUM)</t>
+  </si>
+  <si>
     <t>Blyth Academy - CIHA (BCIHA)</t>
   </si>
   <si>
     <t>Blyth Academy - Ottawa (BLYTH)</t>
   </si>
   <si>
     <t>Boardwalk Rc (BDWK)</t>
   </si>
   <si>
     <t>Bob Edwards (BEDWD)</t>
   </si>
   <si>
     <t>Boissevain Broncos (BCI)</t>
   </si>
   <si>
     <t>Boissevain Broncos (0901)</t>
   </si>
   <si>
     <t>Bolton Pole Vault (BTPV)</t>
   </si>
   <si>
     <t>Bomb Fitness (BOFI)</t>
   </si>
   <si>
     <t>Bonar Law High School (BON2)</t>
   </si>
   <si>
     <t>Bonnyville Centralized High School (BOCE)</t>
   </si>
   <si>
     <t>Boost Athletics Club (BOAC)</t>
   </si>
   <si>
     <t>Border City Ac (BORD)</t>
   </si>
   <si>
     <t>Boris' Beasts Throwing Club (BBT1)</t>
   </si>
   <si>
     <t>Bougebouge (CMSM)</t>
   </si>
   <si>
     <t>Bowness High School (BOWN)</t>
   </si>
   <si>
+    <t>Boyle School (BOYLE)</t>
+  </si>
+  <si>
     <t>Bracebridge &amp; Muskoka Lakes Secondary School (BML)</t>
   </si>
   <si>
     <t>Bracebridge and Muskoka Lakes SS (BMLSS)</t>
   </si>
   <si>
     <t>Bradford District High School (BDHS)</t>
   </si>
   <si>
     <t>Brampton Christian (BCA)</t>
   </si>
   <si>
     <t>Brampton Elite Track Club (BREL)</t>
   </si>
   <si>
     <t>Brampton Racers Track &amp; Field Club (BRAC)</t>
   </si>
   <si>
     <t>Brampton Track Club (BRMP)</t>
   </si>
   <si>
     <t>Branksome Hall (CIBR)</t>
   </si>
   <si>
     <t>Brantford Collegiate CVS (CWBR)</t>
   </si>
   <si>
     <t>Brantford T.f.c. (BRNT)</t>
   </si>
   <si>
     <t>Branton (BRAN)</t>
   </si>
   <si>
     <t>Brebeuf College (BREB)</t>
   </si>
   <si>
     <t>brennan (SWBN)</t>
   </si>
   <si>
     <t>Brentwood College School (BREN)</t>
   </si>
   <si>
     <t>Breton Educational Center (BEC)</t>
   </si>
   <si>
+    <t>Breton High School (BRTN)</t>
+  </si>
+  <si>
     <t>Bridgeport School (BPOR)</t>
   </si>
   <si>
     <t>Bridgetown Regional (BTWN)</t>
   </si>
   <si>
     <t>Bridgewater Junior/Senior High School (BHS)</t>
   </si>
   <si>
     <t>Britannia (BRIT)</t>
   </si>
   <si>
     <t>Brock Badgers (BRO)</t>
   </si>
   <si>
     <t>Brocklehurst Secondary School (BROC#)</t>
   </si>
   <si>
     <t>Brockton (BROC)</t>
   </si>
   <si>
     <t>Brockville CI - Brockville (EOBV)</t>
   </si>
   <si>
     <t>Brockville Legion Track Club (BLEG)</t>
@@ -1676,74 +1718,80 @@
   <si>
     <t>Caltaf Athletic  Association (CALT)</t>
   </si>
   <si>
     <t>Calvary Christian High School (CCHS)</t>
   </si>
   <si>
     <t>Calvary Christian High School - Franktown (CCHSF)</t>
   </si>
   <si>
     <t>Calvin Christian Collegiate (CLVCC)</t>
   </si>
   <si>
     <t>Cambie Secondary School (CAM)</t>
   </si>
   <si>
     <t>Cambridge Narrows Community School (CNC2)</t>
   </si>
   <si>
     <t>Cameron Crossing (5326)</t>
   </si>
   <si>
     <t>Cameron Heights C.I. (CHCI)</t>
   </si>
   <si>
+    <t>Campbell Collegiate (CAMP)</t>
+  </si>
+  <si>
     <t>Campbell River Christian (CRCS)</t>
   </si>
   <si>
     <t>Campbell River Comets (CRVC)</t>
   </si>
   <si>
     <t>Campbellford Dhs -campbellford (COCA)</t>
   </si>
   <si>
     <t>Campobello Isl Comm Sch (CIC)</t>
   </si>
   <si>
     <t>Canada Running Series (CRS1)</t>
   </si>
   <si>
     <t>Canadian Canicross Sports (CCSI)</t>
   </si>
   <si>
     <t>Canadian Memorial Chiropractic College (CMC1)</t>
   </si>
   <si>
     <t>Canim Lake Band (CLB)</t>
   </si>
   <si>
+    <t>Canmore Collegiate High School (CCHS)</t>
+  </si>
+  <si>
     <t>Canterbury - Ottawa (NCCA)</t>
   </si>
   <si>
     <t>Canterbury High - New Brunswick (CAN)</t>
   </si>
   <si>
     <t>Canterbury High School (CNBY)</t>
   </si>
   <si>
     <t>Canyon Falls Middle School (CMS)</t>
   </si>
   <si>
     <t>Cape Breton Highlands Education Centre/Academy (CBHA)</t>
   </si>
   <si>
     <t>Cape Breton University (CBU)</t>
   </si>
   <si>
     <t>Cape Breton University (CBU1)</t>
   </si>
   <si>
     <t>Capilano Eagles Running Club (CAPE)</t>
   </si>
   <si>
     <t>Capital City Track Club (CAPI)</t>
@@ -1769,50 +1817,53 @@
   <si>
     <t>Cardinal Carter Catholic High School (CCHS)</t>
   </si>
   <si>
     <t>Cardinal Leger (CARDL)</t>
   </si>
   <si>
     <t>Cardinal Newman Catholic Secondary School (CNCCS)</t>
   </si>
   <si>
     <t>Cardston High School (CHS)</t>
   </si>
   <si>
     <t>Cariboo Hill Secondary School (CHSSS)</t>
   </si>
   <si>
     <t>Carihi Secondary School (CARI)</t>
   </si>
   <si>
     <t>Carleton North High (CNH2)</t>
   </si>
   <si>
     <t>Carleton Place (EOCP)</t>
   </si>
   <si>
+    <t>Carleton Place HS (EOCP)</t>
+  </si>
+  <si>
     <t>Carleton Ravens (CAR)</t>
   </si>
   <si>
     <t>Carlin Middle (CARL)</t>
   </si>
   <si>
     <t>Carlton Comprehensive High School (CARL)</t>
   </si>
   <si>
     <t>Carlton Heights PS (CAHE)</t>
   </si>
   <si>
     <t>Carman Collegiate (MCARM)</t>
   </si>
   <si>
     <t>Carnduff Education Complex (CEC1)</t>
   </si>
   <si>
     <t>Carrefour de l'Acadie (CDLA)</t>
   </si>
   <si>
     <t>Carrefour-Jeunesse (CJNS)</t>
   </si>
   <si>
     <t>Carson Graham (CG)</t>
@@ -2111,50 +2162,53 @@
   <si>
     <t>Centro Scuola T.f.c. (CTRO)</t>
   </si>
   <si>
     <t>Chaminade College School (CHAM)</t>
   </si>
   <si>
     <t>Champigny (CHAMP)</t>
   </si>
   <si>
     <t>Champlain (CHA)</t>
   </si>
   <si>
     <t>Channel Performance (CHPE)</t>
   </si>
   <si>
     <t>Chapleau H.S. (CHS)</t>
   </si>
   <si>
     <t>Char-Lan Dhs - Williamstown (EOCL)</t>
   </si>
   <si>
     <t>Char-Lan District High School (CHAR)</t>
   </si>
   <si>
+    <t>Char-Lan HS (EOCL)</t>
+  </si>
+  <si>
     <t>Charles Bloom Secondary (CBS)</t>
   </si>
   <si>
     <t>Charles Hay Sec (CHS)</t>
   </si>
   <si>
     <t>Charles Hulse (CHUL)</t>
   </si>
   <si>
     <t>Charles P. Allen (CPA)</t>
   </si>
   <si>
     <t>Charleswood School (MCHAR)</t>
   </si>
   <si>
     <t>Charlotte-Lemieux (CLMX)</t>
   </si>
   <si>
     <t>Chase Secondary School (CHASE)</t>
   </si>
   <si>
     <t>Chatelech (CHAT)</t>
   </si>
   <si>
     <t>Chatham Christian High School (SWCM)</t>
@@ -2162,104 +2216,113 @@
   <si>
     <t>Chatham-Kent Secondary School (SWCK)</t>
   </si>
   <si>
     <t>CHEK ABC School (CHEK)</t>
   </si>
   <si>
     <t>Chelmsford Valley District Composite School (CVDC)</t>
   </si>
   <si>
     <t>Chemainus Secondary (CHEM)</t>
   </si>
   <si>
     <t>Chesley District Community School (CDCS)</t>
   </si>
   <si>
     <t>Chester Area Middle School (CAMS)</t>
   </si>
   <si>
     <t>Chesterton Academy of Ottawa (CAOO)</t>
   </si>
   <si>
     <t>Chetwynd Senior Secondary (CHSS)</t>
   </si>
   <si>
+    <t>Chief Big Belly School (CBBMS)</t>
+  </si>
+  <si>
     <t>Chief Dan George Middle School (CDGM)</t>
   </si>
   <si>
     <t>Chief Napewaew Frog Lake Junior (FRLJ)</t>
   </si>
   <si>
     <t>Chief Peguis Junior High (CPEG)</t>
   </si>
   <si>
     <t>Children Of The Earth High School (MCEHS)</t>
   </si>
   <si>
     <t>Chilliwack Middle School (CHMS)</t>
   </si>
   <si>
     <t>Chilliwack Secondary School (CHSR)</t>
   </si>
   <si>
     <t>Chilliwack Track &amp; Field Club (CHWK)</t>
   </si>
   <si>
     <t>Chinguacousy Secondary School (CGSS)</t>
   </si>
   <si>
     <t>Chinook Track &amp; Field Club (CHIN)</t>
   </si>
   <si>
     <t>Chippewa Secondary School (CWSS)</t>
   </si>
   <si>
     <t>Chippewa Secondary School (CHIP)</t>
   </si>
   <si>
+    <t>Christ the King (BCTK)</t>
+  </si>
+  <si>
     <t>Christ the King Jaguars (CTKTF)</t>
   </si>
   <si>
     <t>Christian Homelearners eStreams (CHES)</t>
   </si>
   <si>
     <t>Chrstian Academy School (CAS)</t>
   </si>
   <si>
     <t>Churchill Academy (CHUR)</t>
   </si>
   <si>
     <t>Cirrus de Gatineau (CIRR)</t>
   </si>
   <si>
     <t>Citadel High (CIT)</t>
   </si>
   <si>
     <t>Cité des Jeunes A. M. Sormany (CDJ3)</t>
   </si>
   <si>
+    <t>City Impact Academy (CIA)</t>
+  </si>
+  <si>
     <t>City Park (CPS)</t>
   </si>
   <si>
     <t>Claremont (CLAR)</t>
   </si>
   <si>
     <t>Clarence Fulton Secondary (CLFU)</t>
   </si>
   <si>
     <t>Clarence Sansom (CLSAN)</t>
   </si>
   <si>
     <t>Clarke Road Secondary School (WOCR)</t>
   </si>
   <si>
     <t>Clayton Heights Secondary (CLHS)</t>
   </si>
   <si>
     <t>Clayton Park Junior High (CPJH)</t>
   </si>
   <si>
     <t>Clearwater Secondary (CLEA)</t>
   </si>
   <si>
     <t>Clover Bar Junior High (CB)</t>
@@ -2345,50 +2408,53 @@
   <si>
     <t>CMAC 2023 (CMAC)</t>
   </si>
   <si>
     <t>Coast Tsimshian Academy (CTA)</t>
   </si>
   <si>
     <t>Coastal Track Club (CTC1)</t>
   </si>
   <si>
     <t>Cobequid Educational Centre (CEC)</t>
   </si>
   <si>
     <t>Cobourg Collegiate Institute (COCO)</t>
   </si>
   <si>
     <t>Coburg Collegiate (COBU)</t>
   </si>
   <si>
     <t>Cochrane Cobras (CHS)</t>
   </si>
   <si>
     <t>Cochrane Endurance Project (CEPR)</t>
   </si>
   <si>
+    <t>Cochrane High (COCH)</t>
+  </si>
+  <si>
     <t>Cochrane High School (CHS)</t>
   </si>
   <si>
     <t>Cocrhane High School (12345)</t>
   </si>
   <si>
     <t>Colchester Christian Academy (CCA)</t>
   </si>
   <si>
     <t>Cold Lake High School (CLHS)</t>
   </si>
   <si>
     <t>Cold Lake Junior High (CLJR)</t>
   </si>
   <si>
     <t>Coldbrook and District School (COLD)</t>
   </si>
   <si>
     <t>Cole Harbour District High (CHH)</t>
   </si>
   <si>
     <t>Collaborative Education Alternative Program (CEAP)</t>
   </si>
   <si>
     <t>College Ave Secondary School (CASS)</t>
@@ -2399,50 +2465,53 @@
   <si>
     <t>Collège Catholique Mer Bleue (CCMB)</t>
   </si>
   <si>
     <t>Collège Catholique Samuel-Genest (CCSG)</t>
   </si>
   <si>
     <t>College Churchill High School (MCCHS)</t>
   </si>
   <si>
     <t>Collège Clarétain (CLA)</t>
   </si>
   <si>
     <t>College de Levis (CDL)</t>
   </si>
   <si>
     <t>Collège François-Delaplace (CFP)</t>
   </si>
   <si>
     <t>College Heights School (COHS)</t>
   </si>
   <si>
     <t>College Heights Secondary (CWCO)</t>
   </si>
   <si>
+    <t>College Jean Sauve (CJS)</t>
+  </si>
+  <si>
     <t>College Jeanne-Sauve (MCJSV)</t>
   </si>
   <si>
     <t>College Jesus Marie de Sillery (CJMDS)</t>
   </si>
   <si>
     <t>College Laurier (CLAU)</t>
   </si>
   <si>
     <t>College Lorette Collegiate (CLC)</t>
   </si>
   <si>
     <t>College Louis-Riel (MCLRL)</t>
   </si>
   <si>
     <t>College Mariste de Québec (SPM)</t>
   </si>
   <si>
     <t>COLLEGE MONT-SAINTE-ANNE (CMSA)</t>
   </si>
   <si>
     <t>College Notre Dame (CNDM)</t>
   </si>
   <si>
     <t>Collège Notre-Dame (CND)</t>
@@ -2501,50 +2570,53 @@
   <si>
     <t>Conquer The Canuck (CTCR)</t>
   </si>
   <si>
     <t>Consortium Centre Jules-Léger (CCJL)</t>
   </si>
   <si>
     <t>Constable Neil Bruce (CNB)</t>
   </si>
   <si>
     <t>Constantine Yorkville Run (CYVR)</t>
   </si>
   <si>
     <t>Convey Marketing And Advertising Agency (RMAG)</t>
   </si>
   <si>
     <t>Coquitlam Cheetahs (COQC)</t>
   </si>
   <si>
     <t>Coriaces (CORI)</t>
   </si>
   <si>
     <t>Cornerstone Christian Academy (CORCA)</t>
   </si>
   <si>
+    <t>cornwall collegiate and vocational school (CCVS)</t>
+  </si>
+  <si>
     <t>Cornwall Csv - Cornwall (EOCW)</t>
   </si>
   <si>
     <t>Corpus Christi CSS (GHCC)</t>
   </si>
   <si>
     <t>Correlieu (CORS)</t>
   </si>
   <si>
     <t>Corsaire-Chaparral (COCH)</t>
   </si>
   <si>
     <t>Coubertin (COUB)</t>
   </si>
   <si>
     <t>Couguars (COUG)</t>
   </si>
   <si>
     <t>Country Day School (YRCD)</t>
   </si>
   <si>
     <t>Course À Pied Synérgic (SYNE)</t>
   </si>
   <si>
     <t>Course Dynamics Race Event Management &amp; Consulting (CDYN)</t>
@@ -2816,69 +2888,72 @@
   <si>
     <t>Dr GM Egbert (DREG)</t>
   </si>
   <si>
     <t>Dr Gordon Higgins (DRGH)</t>
   </si>
   <si>
     <t>Dr Knox Middle School (DRKN)</t>
   </si>
   <si>
     <t>Dr Martha Cohen (DRMC)</t>
   </si>
   <si>
     <t>Dr. Charles Best (DRCB)</t>
   </si>
   <si>
     <t>Dr. George Johnson School (DGJS)</t>
   </si>
   <si>
     <t>Dr. JH Gillis High School (DJHG)</t>
   </si>
   <si>
     <t>Dr. Losier Middle School (DLMS)</t>
   </si>
   <si>
+    <t>Dr. Martin LeBoldus High School (LEBO)</t>
+  </si>
+  <si>
     <t>Dr. T.L. Sullivan Middle School (DTLS)</t>
   </si>
   <si>
     <t>Dr. Thomas McCulloch Junior High School (DTMJ)</t>
   </si>
   <si>
     <t>Dr. W.A. MacLeod Consolidated (WAMC)</t>
   </si>
   <si>
     <t>Dr. W.A. MacLeod Consolidated School (DWAM)</t>
   </si>
   <si>
     <t>Drumlin Heights Consolidated (DRUM)</t>
   </si>
   <si>
     <t>Drummondville (CADR)</t>
   </si>
   <si>
-    <t>Dryden High School (DHS)</t>
+    <t>Dryden High School (NWDR)</t>
   </si>
   <si>
     <t>DSBN Academy (ARGOS)</t>
   </si>
   <si>
     <t>Duchess Park Secondary School (DPSS)</t>
   </si>
   <si>
     <t>Dunamis Athletic Training Club (DATC)</t>
   </si>
   <si>
     <t>Duncan Christian (DCS)</t>
   </si>
   <si>
     <t>Dundas Valley S.S. - HWDSB (SODV)</t>
   </si>
   <si>
     <t>Dundas Valley Secondary (DVSS)</t>
   </si>
   <si>
     <t>Dundas Valley Track Club (DVTC)</t>
   </si>
   <si>
     <t>Dunlop PS (DNOT)</t>
   </si>
@@ -2996,50 +3071,53 @@
   <si>
     <t>East Richmond Educational Center (EREC)</t>
   </si>
   <si>
     <t>Eastdale (EAST)</t>
   </si>
   <si>
     <t>Eastern Passage Education Centre (EPEC)</t>
   </si>
   <si>
     <t>Eastern Shore Consolidated (ESC)</t>
   </si>
   <si>
     <t>Eastern Shore District High (ESDH)</t>
   </si>
   <si>
     <t>Eastside Secondary School (EAST)</t>
   </si>
   <si>
     <t>Eastview Secondary School (ESS)</t>
   </si>
   <si>
     <t>Eastwood Collegiate Institute (ECI)</t>
   </si>
   <si>
+    <t>Ebb and Flow High School (803)</t>
+  </si>
+  <si>
     <t>Eckville Jr/Sr High School (ECKVI)</t>
   </si>
   <si>
     <t>Eclipse Track &amp; Field Inc (ETFI)</t>
   </si>
   <si>
     <t>Ecole Acadien de Pomquet (POM)</t>
   </si>
   <si>
     <t>Ecole Acadienne de Truro (ETRU)</t>
   </si>
   <si>
     <t>Ecole Alexandre Tache (ECAT)</t>
   </si>
   <si>
     <t>Ecole Antonine-Maillet (A-M)</t>
   </si>
   <si>
     <t>Ecole Arc-en-ciel (EAEC)</t>
   </si>
   <si>
     <t>Ecole Arthur Meighen School (EAMS)</t>
   </si>
   <si>
     <t>Ecole Aux Quatre Vents (EQV)</t>
@@ -3098,162 +3176,174 @@
   <si>
     <t>École Discovery Trails Dinos (ÉDT)</t>
   </si>
   <si>
     <t>Ecole Dr Marguerite-Michaud (EDMM)</t>
   </si>
   <si>
     <t>Ecole Dr. Brosseau School (EDBS)</t>
   </si>
   <si>
     <t>Ecole du Carrefour (EDCA)</t>
   </si>
   <si>
     <t>Ecole du Sommet (SOMM)</t>
   </si>
   <si>
     <t>Ecole du Sommet Sommet Junior (EDSJ)</t>
   </si>
   <si>
     <t>Ecole du touret (TOU)</t>
   </si>
   <si>
     <t>Ecole Edward Schreyer School ()</t>
   </si>
   <si>
+    <t>Ecole Edward Schreyer School Barons (EESS)</t>
+  </si>
+  <si>
     <t>Ecole élémentaire et secondaire publique L'Équinoxe (EQX)</t>
   </si>
   <si>
     <t>Ecole élémentaire publique Ottawa-Ouest (EEPOO)</t>
   </si>
   <si>
     <t>Ecole Étoile de l'Acadie (EDA)</t>
   </si>
   <si>
     <t>Ecole Gabrielle-Roy (EGR)</t>
   </si>
   <si>
     <t>Ecole George McDowell (EGMCD)</t>
   </si>
   <si>
     <t>Ecole Guyot (GUY)</t>
   </si>
   <si>
     <t>Ecole H.S. Grenda Middle School (HMS)</t>
   </si>
   <si>
     <t>Ecole Henri Bregeron (EHB)</t>
   </si>
   <si>
     <t>Ecole Heritage Park Middle Sch (HPM)</t>
   </si>
   <si>
     <t>École Howden (HOWD)</t>
   </si>
   <si>
     <t>Ecole internationale duPhare (DPH)</t>
   </si>
   <si>
     <t>Ecole Jeanne-Mance (JMA)</t>
   </si>
   <si>
+    <t>Ecole John Henderson Middle School (EJHMS)</t>
+  </si>
+  <si>
     <t>Ecole Jules-Verne (EJV)</t>
   </si>
   <si>
     <t>Ecole KLO Middle School (KLO)</t>
   </si>
   <si>
     <t>Ecole L'Odyssée (ELO3)</t>
   </si>
   <si>
     <t>Ecole l'Odyssée Valcourt (ODY)</t>
   </si>
   <si>
     <t>Ecole La Prairie (ELP)</t>
   </si>
   <si>
     <t>Ecole La Relève (ELAR)</t>
   </si>
   <si>
     <t>Ecole La Rivière (RIVI)</t>
   </si>
   <si>
+    <t>École La Source (0709)</t>
+  </si>
+  <si>
     <t>Ecole Lacerte (LACE)</t>
   </si>
   <si>
     <t>Ecole Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Ecole Le Mascaret (ELM)</t>
   </si>
   <si>
     <t>Ecole Leduc Jr. High School (ELJH)</t>
   </si>
   <si>
     <t>Ecole Leila North Community School (MLEIL)</t>
   </si>
   <si>
     <t>Ecole Leila North School (LEIL)</t>
   </si>
   <si>
     <t>Ecole Léopold-Gravel (ELG)</t>
   </si>
   <si>
     <t>Ecole Les Eclaireurs (ELE)</t>
   </si>
   <si>
     <t>Ecole Lorette Immersion (ELI)</t>
   </si>
   <si>
     <t>Ecole Mallaig School Junior (EMSJ)</t>
   </si>
   <si>
     <t>Ecole Marée Montante (MMM)</t>
   </si>
   <si>
     <t>Ecole Marie-Anne Gaboury (MEMAG)</t>
   </si>
   <si>
     <t>Ecole Marie-Esther (EME2)</t>
   </si>
   <si>
     <t>École Marie-Gaétane (EMG)</t>
   </si>
   <si>
     <t>Ecole Mathieu-Martin (EMM3)</t>
   </si>
   <si>
+    <t>École Mazina Giizhik (EMG)</t>
+  </si>
+  <si>
     <t>Ecole Mer et Monde (EMEM)</t>
   </si>
   <si>
     <t>Ecole Mgr. M.-F. Richard (MFR2)</t>
   </si>
   <si>
     <t>Ecole Millidgeville North (EMNS)</t>
   </si>
   <si>
-    <t>Ecole Monseigneur de Laval (EMDL)</t>
+    <t>Ecole Monseigneur de Laval (LAVL)</t>
   </si>
   <si>
     <t>Ecole Mont Carmel (EMC)</t>
   </si>
   <si>
     <t>Ecole Morden Middle School (EMMS)</t>
   </si>
   <si>
     <t>Ecole Munroe (MUN)</t>
   </si>
   <si>
     <t>Ecole NDA (NDA)</t>
   </si>
   <si>
     <t>École Noël-Ritchot (ENR)</t>
   </si>
   <si>
     <t>Ecole Notre-Dame High School (ENDHS)</t>
   </si>
   <si>
     <t>Ecole Pars-en-Bas (BAS)</t>
   </si>
   <si>
     <t>Ecole Pauline Johnson (EPJH)</t>
   </si>
@@ -3299,50 +3389,53 @@
   <si>
     <t>École secondaire catholique Béatrice-Desloges (NCBD)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Champlain (ESCC)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique de Casselman (ESCDC)</t>
   </si>
   <si>
     <t>Ecole Secondaire Catholique De LaVérendrye (ESDLV)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Embrun (ESCEM)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Hearst (ESCH)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique l'Essor (SWLS)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique l'Horizon (ESCH)</t>
   </si>
   <si>
+    <t>École secondaire catholique La Citadelle (EOCI)</t>
+  </si>
+  <si>
     <t>École secondaire catholique Pain Court (ESPC)</t>
   </si>
   <si>
     <t>Ecole Secondaire catholique Père-René-de-Galinée (PRDG)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Saint-Dominique-Savio (SDS)</t>
   </si>
   <si>
     <t>Ecole Secondaire Catholique Sainte-Marie (ESCSM)</t>
   </si>
   <si>
     <t>Ecole secondaire catholique Sainte-Marie-Rivier (SMR)</t>
   </si>
   <si>
     <t>Ecole secondaire David-Saint-Jacques (ESDSJ)</t>
   </si>
   <si>
     <t>Ecole Secondaire de Clare (ESC)</t>
   </si>
   <si>
     <t>Ecole secondaire de l'île (ESDI)</t>
   </si>
   <si>
     <t>Ecole secondaire de la Rivière-des-Français (ESRF)</t>
@@ -3365,80 +3458,92 @@
   <si>
     <t>Ecole secondaire Mosaïque (ESM)</t>
   </si>
   <si>
     <t>Ecole secondaire Neelin High School (NHS)</t>
   </si>
   <si>
     <t>Ecole secondaire Norval-Morrisseau (NOMO)</t>
   </si>
   <si>
     <t>Ecole secondaire publique Odyssée (ODYE)</t>
   </si>
   <si>
     <t>ecole secondaire Sacre Coeur (SAC)</t>
   </si>
   <si>
     <t>Ecole Selkirk Jr High (MSKJR)</t>
   </si>
   <si>
     <t>Ecole Seven Oaks Middle School (ESOMS)</t>
   </si>
   <si>
     <t>Ecole Soleil-Levant (ESL)</t>
   </si>
   <si>
+    <t>Ecole St Joseph School (ESJS)</t>
+  </si>
+  <si>
     <t>Ecole St-Anne (ESA)</t>
   </si>
   <si>
+    <t>École St-Joachim (ESJ)</t>
+  </si>
+  <si>
     <t>Ecole St. Norbert Immersion (MSTNI)</t>
   </si>
   <si>
     <t>ÉCOLE TRIOLET (TRI)</t>
   </si>
   <si>
     <t>Ecole Van Belleghem (EVB)</t>
   </si>
   <si>
     <t>Ecole Van Walleghem (EVW)</t>
   </si>
   <si>
     <t>Ecole Varennes (EVAR)</t>
   </si>
   <si>
     <t>Ecole Victor-Brodeur (EVB)</t>
   </si>
   <si>
     <t>Ecole Victoria (ECOV)</t>
   </si>
   <si>
     <t>Ecole Viscount Alexander (EVA)</t>
   </si>
   <si>
     <t>Ecole Warman (EWES)</t>
   </si>
   <si>
+    <t>Ecole waterford spring school (EWSS)</t>
+  </si>
+  <si>
+    <t>Ecole waterford Springs school (EWSS)</t>
+  </si>
+  <si>
     <t>ED Feehan (EDFHS)</t>
   </si>
   <si>
     <t>Eden High School (EHS)</t>
   </si>
   <si>
     <t>Edge Sport Track Club (EDGE)</t>
   </si>
   <si>
     <t>Edith Cavell School (ECS)</t>
   </si>
   <si>
     <t>Edm:Academy at King Edward (AAKE)</t>
   </si>
   <si>
     <t>Edm:Amiskwacy Academy (AMIS)</t>
   </si>
   <si>
     <t>Edm:Archbishop Jordan (ARJO)</t>
   </si>
   <si>
     <t>Edm:Archbishop MacDonald (ARMA)</t>
   </si>
   <si>
     <t>Edm:Archbishop O'Leary (AROL)</t>
@@ -3836,50 +3941,53 @@
   <si>
     <t>ESC l'Escale - Rockland (LESC)</t>
   </si>
   <si>
     <t>ESC La Citadelle (EOCI)</t>
   </si>
   <si>
     <t>ESC Le Relais - Alexandria (EOGL)</t>
   </si>
   <si>
     <t>ESC Le Sommet - Hawkesbury (EOES)</t>
   </si>
   <si>
     <t>Esc Marie Rivier - Kingston (EOMR)</t>
   </si>
   <si>
     <t>Esc Notre Dame (WOND)</t>
   </si>
   <si>
     <t>ESC Paul-Desmarais - Stittsville (NCPD)</t>
   </si>
   <si>
     <t>Esc Plantagenet (EOPL)</t>
   </si>
   <si>
+    <t>Esc Sainte-Marie-Rivier (EOSMR)</t>
+  </si>
+  <si>
     <t>ÉSC Thériault (ESCT)</t>
   </si>
   <si>
     <t>ESC Theriault (ESCT)</t>
   </si>
   <si>
     <t>Escale (ESC)</t>
   </si>
   <si>
     <t>ESCDLV (ESCD)</t>
   </si>
   <si>
     <t>Eskasoni Elem and Middle School (ESKM)</t>
   </si>
   <si>
     <t>Eskasoni Elementary  &amp; Middle School (EEMS)</t>
   </si>
   <si>
     <t>Esp De La Salle (ESPS)</t>
   </si>
   <si>
     <t>Esp L'Heritage - Cornwall (EOLH)</t>
   </si>
   <si>
     <t>ESP Le Sommet (JAGU)</t>
@@ -3917,95 +4025,110 @@
   <si>
     <t>Evangeline Middle School (EMS)</t>
   </si>
   <si>
     <t>Evolve Edward Schreyer School (EESS)</t>
   </si>
   <si>
     <t>Excel Athletika (EXCL)</t>
   </si>
   <si>
     <t>Exchange Met School (MET)</t>
   </si>
   <si>
     <t>Extreme Velocity Track Club (EXTM)</t>
   </si>
   <si>
     <t>F.E. Madill Secondary School (FEMS)</t>
   </si>
   <si>
     <t>F.H. MacDonald Academy (FHMA)</t>
   </si>
   <si>
     <t>F.J. Brennan (SWBN)</t>
   </si>
   <si>
+    <t>F.J. Brennan (SWBN) (SWBN)</t>
+  </si>
+  <si>
     <t>F.J. McElligott SS (FJMS)</t>
   </si>
   <si>
+    <t>F.J.Brennan (SWBN) (SWBN)</t>
+  </si>
+  <si>
     <t>Fairview Junior High (FAIR)</t>
   </si>
   <si>
+    <t>Fairview School (FVIEW)</t>
+  </si>
+  <si>
     <t>Fanning Education Centre/Canso Academy (FEC)</t>
   </si>
   <si>
     <t>Father Henry Carr Catholic Secondary School (FHC)</t>
   </si>
   <si>
     <t>Father John Redmond (FJR)</t>
   </si>
   <si>
     <t>Father Michael McCaffery (FMM)</t>
   </si>
   <si>
+    <t>Father Michael McCaffery High School (FMMHS)</t>
+  </si>
+  <si>
     <t>FE Osborne (FEOSB)</t>
   </si>
   <si>
     <t>Featherston Drive (FEAT)</t>
   </si>
   <si>
     <t>Fellowes - Pembroke (FELL)</t>
   </si>
   <si>
     <t>Fellowes High SAchool (FHS1)</t>
   </si>
   <si>
     <t>Fellowes High School (FHS2)</t>
   </si>
   <si>
     <t>Fellowes High School (RCDSB) (FHS)</t>
   </si>
   <si>
     <t>Fellowes HS - Pembroke (EOFE)</t>
   </si>
   <si>
     <t>Fenelon Falls SS - Fenelon Fal (COFF)</t>
   </si>
   <si>
     <t>Fernie Secondary School (FSS)</t>
   </si>
   <si>
+    <t>FFCA - NHS (FFCAN)</t>
+  </si>
+  <si>
     <t>FFCA - North Middle School (FFCAN)</t>
   </si>
   <si>
     <t>FG Miller Junior (FGMJ)</t>
   </si>
   <si>
     <t>Fielding Drive (FIELD)</t>
   </si>
   <si>
     <t>Filoup (FILO)</t>
   </si>
   <si>
     <t>FireBirds (FLX)</t>
   </si>
   <si>
     <t>Fisher Branch Collegiate (MFBHS)</t>
   </si>
   <si>
     <t>Fisher Park - Ottawa (FPOT)</t>
   </si>
   <si>
     <t>Fisher River High School Hawks (FRHS)</t>
   </si>
   <si>
     <t>Five Bridges Junior High (FBJH)</t>
@@ -4022,74 +4145,77 @@
   <si>
     <t>Floreceville Falcons (FFMS)</t>
   </si>
   <si>
     <t>Flower City Athletics (FLWR)</t>
   </si>
   <si>
     <t>Flying Angels Academy (FLYA)</t>
   </si>
   <si>
     <t>Flying M Athletic Club (FMAC)</t>
   </si>
   <si>
     <t>Force Track Team (FORC)</t>
   </si>
   <si>
     <t>Forest Glade Public School (GECDSB) (FGPS)</t>
   </si>
   <si>
     <t>Forest Heights (FH)</t>
   </si>
   <si>
     <t>Forest Heights Collegiate Institute (FHCI)</t>
   </si>
   <si>
-    <t>Fort Frances H.S. (FFHS)</t>
+    <t>Fort Frances HS (NWFF)</t>
   </si>
   <si>
     <t>Fort Frances Muskies (FFM)</t>
   </si>
   <si>
     <t>Fort Nelson Secondary (FNSS)</t>
   </si>
   <si>
     <t>Fort Richmond Collegiate (MFRHS)</t>
   </si>
   <si>
     <t>Fort Saskatchewan Christian Junior High (FC)</t>
   </si>
   <si>
     <t>Foundations for the Future Charter Academy (DAV)</t>
   </si>
   <si>
     <t>Foundations for the Future South High School (FFSH)</t>
   </si>
   <si>
     <t>Fountain Academy (FOUN)</t>
   </si>
   <si>
+    <t>Fox Creek (FOX)</t>
+  </si>
+  <si>
     <t>FR Haythorne Junior High (FRH)</t>
   </si>
   <si>
     <t>Frances Kelsey Secondary (FKSS)</t>
   </si>
   <si>
     <t>Franco-Cite - Ottawa (NCFC)</t>
   </si>
   <si>
     <t>Franco-Cité - Sturgeon Falls (FCCE)</t>
   </si>
   <si>
     <t>Franco-Ouest C.C - Ottawa (NCFO)</t>
   </si>
   <si>
     <t>Francois Bourrin (ESFB)</t>
   </si>
   <si>
     <t>Francois de Laval (CFL)</t>
   </si>
   <si>
     <t>Francojeunesse (FJNS)</t>
   </si>
   <si>
     <t>Frank Hurt Secondary (HURT)</t>
@@ -4112,56 +4238,62 @@
   <si>
     <t>Fraser Valley Distance Education (FVDES)</t>
   </si>
   <si>
     <t>Fraser Valley School (FRASV)</t>
   </si>
   <si>
     <t>Fraserview Learning Centre (FVLC)</t>
   </si>
   <si>
     <t>Fredericton Christian Academy (FCA)</t>
   </si>
   <si>
     <t>Fredericton High School (FHS3)</t>
   </si>
   <si>
     <t>Fredericton Reds Track &amp; Field (FREDS)</t>
   </si>
   <si>
     <t>Fredericton Reds Track &amp; Field (FLTC)</t>
   </si>
   <si>
     <t>Frog Lake School (FROG)</t>
   </si>
   <si>
+    <t>Frog Lake Tustukeeskaws High School (TTES)</t>
+  </si>
+  <si>
     <t>Frontenac School (FRON)</t>
   </si>
   <si>
     <t>Frontenac SS - Kingston (EOFT)</t>
   </si>
   <si>
+    <t>Frontier Collegiate (FTCL)</t>
+  </si>
+  <si>
     <t>Fulford Academy (FULF)</t>
   </si>
   <si>
     <t>Fultonvale Junior High (FULT)</t>
   </si>
   <si>
     <t>Fundy High School (FHS2)</t>
   </si>
   <si>
     <t>Fundy Shores School (FSMS)</t>
   </si>
   <si>
     <t>Gabrielle-Roy (GROY)</t>
   </si>
   <si>
     <t>Galt Collegiate Institute (GCI)</t>
   </si>
   <si>
     <t>Gananoque SS - Gananoque (EOGA)</t>
   </si>
   <si>
     <t>Garden City Collegiate (MGCHS)</t>
   </si>
   <si>
     <t>Garden Valley Collegiate (GVC)</t>
@@ -4214,51 +4346,51 @@
   <si>
     <t>George Waters Middle School (MGEOW)</t>
   </si>
   <si>
     <t>George-Etienne-Cartier (GEC)</t>
   </si>
   <si>
     <t>Georges P. Vanier Junior High (GPV)</t>
   </si>
   <si>
     <t>Georgetown District High School (GDHS)</t>
   </si>
   <si>
     <t>Georgian Bay Community School (GBCS)</t>
   </si>
   <si>
     <t>Georgian Bay Coyotes (GBCT)</t>
   </si>
   <si>
     <t>Georgian Bay District Secondary (GBDSS)</t>
   </si>
   <si>
     <t>Georgian Bay District Secondary School (GBSS)</t>
   </si>
   <si>
-    <t>Geraldton C.H.S. (GCHS)</t>
+    <t>Geraldton CHS (NWGR)</t>
   </si>
   <si>
     <t>Gilbert Plains Collegiate (0806)</t>
   </si>
   <si>
     <t>Gimli High School (MGIHS)</t>
   </si>
   <si>
     <t>Gisèle-Lalonde - Ottawa (NCGI)</t>
   </si>
   <si>
     <t>Glace Bay High (GLB)</t>
   </si>
   <si>
     <t>Gladstone (GLAD)</t>
   </si>
   <si>
     <t>Gladstone Track And Field Club (GLAD)</t>
   </si>
   <si>
     <t>Glamorgan (GLAMO)</t>
   </si>
   <si>
     <t>Glashan (GLAS)</t>
   </si>
@@ -4280,50 +4412,53 @@
   <si>
     <t>Glenbrook Middle (GLBK)</t>
   </si>
   <si>
     <t>Glencoe District High School (GAELS)</t>
   </si>
   <si>
     <t>Glendale High School (WOGD)</t>
   </si>
   <si>
     <t>Glendale High School (WOSSAA) (GHS)</t>
   </si>
   <si>
     <t>Glendale S.S. - HWDSB (SOGD)</t>
   </si>
   <si>
     <t>Glendon School Juniors (GLEJ)</t>
   </si>
   <si>
     <t>Gleneagle Secondary (GLEN)</t>
   </si>
   <si>
     <t>Glengarry Dhs - Alexandria (EOGG)</t>
   </si>
   <si>
+    <t>Glengarry District High School (GLEN)</t>
+  </si>
+  <si>
     <t>Glenlawn Collegiate (MGLHS)</t>
   </si>
   <si>
     <t>Glenlyon Norfolk School (GNS)</t>
   </si>
   <si>
     <t>Glenmore Christian Academy (GLEN)</t>
   </si>
   <si>
     <t>Glenrosa Middle School (GMS)</t>
   </si>
   <si>
     <t>Glenview Park Secondary School (GPSS)</t>
   </si>
   <si>
     <t>Glenwood School (GLEN)</t>
   </si>
   <si>
     <t>Gloucester H.S. - Ottawa (NCGR)</t>
   </si>
   <si>
     <t>Gloucester HS (GHS)</t>
   </si>
   <si>
     <t>Go Athletics (GOAB)</t>
@@ -4370,119 +4505,131 @@
   <si>
     <t>GP Vanier (GPVA)</t>
   </si>
   <si>
     <t>GPPSD Isabel Campbell (ICPS)</t>
   </si>
   <si>
     <t>Graham Creighton Junior High (GCJH)</t>
   </si>
   <si>
     <t>Grand Club De Course (GCDC)</t>
   </si>
   <si>
     <t>Grand Forks Secondary School (GFSS)</t>
   </si>
   <si>
     <t>Grand Manan (GM2)</t>
   </si>
   <si>
     <t>Grand Manan Community School (GMCS)</t>
   </si>
   <si>
     <t>Grand River C. I (GRCI)</t>
   </si>
   <si>
+    <t>Grand Trunk (GTHS)</t>
+  </si>
+  <si>
     <t>Grande Yellowhead Schools (GYSD)</t>
   </si>
   <si>
+    <t>GrandeCache High School (GCCHS)</t>
+  </si>
+  <si>
     <t>Grandview Heights (GHTS)</t>
   </si>
   <si>
     <t>Grandview Spartans (0809)</t>
   </si>
   <si>
     <t>Granite Ridge - Sharbot Lake (EOGR)</t>
   </si>
   <si>
     <t>Grant Park (MGPHS)</t>
   </si>
   <si>
     <t>Gravenhurst High School (GRVHS)</t>
   </si>
   <si>
     <t>Great Lakes Christian College (CLCC)</t>
   </si>
   <si>
+    <t>Great Lakes Christian High School (GLCHS)</t>
+  </si>
+  <si>
     <t>Great Lakes Secondary School (SWGL)</t>
   </si>
   <si>
     <t>Greater Fort Erie Secondary School (GFESS)</t>
   </si>
   <si>
     <t>Greater Fort Town Area Charity (FTNR)</t>
   </si>
   <si>
     <t>Greely (GREE)</t>
   </si>
   <si>
     <t>Green And Gold Track And Field Club (GGTF)</t>
   </si>
   <si>
     <t>Green Newton Adventures (GNA1)</t>
   </si>
   <si>
     <t>Green Valley School - Pirates (GVS)</t>
   </si>
   <si>
     <t>Greenall High School (GHS)</t>
   </si>
   <si>
     <t>Greenfield School (GREF)</t>
   </si>
   <si>
     <t>Greenwood (TDGC)</t>
   </si>
   <si>
     <t>Gretna School (GRET)</t>
   </si>
   <si>
     <t>Grey Highlands Secondary (GHSS)</t>
   </si>
   <si>
     <t>Greyhounds Masters Track &amp; Field Club (GREY)</t>
   </si>
   <si>
     <t>Griffith Woods (WOODS)</t>
   </si>
   <si>
     <t>Grimsby Secondary (GRIM)</t>
   </si>
   <si>
     <t>Grit Athletics Track And Field Club (GRIT)</t>
   </si>
   <si>
+    <t>Grizzlies (SWAN)</t>
+  </si>
+  <si>
     <t>Grizzly Endurance Collective Athletics Club (GECA)</t>
   </si>
   <si>
     <t>Grosse Isle Flyers (GIF)</t>
   </si>
   <si>
     <t>Grosvenor  School (MGROS)</t>
   </si>
   <si>
     <t>Guelph Collegiate (GCVI)</t>
   </si>
   <si>
     <t>Guelph Cvi (CWGU)</t>
   </si>
   <si>
     <t>Guelph Gryphons (GUE)</t>
   </si>
   <si>
     <t>Guido de Bres C.H.S - HWDSB (SOGU)</t>
   </si>
   <si>
     <t>Guido deBres (SOGU)</t>
   </si>
   <si>
     <t>Guildford Learning Centre (GLC)</t>
@@ -4526,54 +4673,51 @@
   <si>
     <t>Halifax Grammar (HGS)</t>
   </si>
   <si>
     <t>Halifax Independent School (HIS)</t>
   </si>
   <si>
     <t>Halifax Road Hammers (HRHM)</t>
   </si>
   <si>
     <t>Halifax West (HFXW)</t>
   </si>
   <si>
     <t>Hamilton Christian (HDCH)</t>
   </si>
   <si>
     <t>Hamilton District C.H.S. - HWDSB (SOHD)</t>
   </si>
   <si>
     <t>Hamilton Marathon Road2Hope (HM2H)</t>
   </si>
   <si>
     <t>Hamilton Olympic Club (OHOC)</t>
   </si>
   <si>
-    <t>Hammarskjold H.S. (HHS)</t>
-[...2 lines deleted...]
-    <t>Hammarskjold HS (HHS)</t>
+    <t>Hammarskjold HS (NWHJ)</t>
   </si>
   <si>
     <t>Hampton High School (HHS2)</t>
   </si>
   <si>
     <t>Hampton Middle School (HMSA)</t>
   </si>
   <si>
     <t>Handsworth (HAND)</t>
   </si>
   <si>
     <t>Hants East Rural High School (HERH)</t>
   </si>
   <si>
     <t>Hants North (HNRH)</t>
   </si>
   <si>
     <t>Hantsport (HNPT)</t>
   </si>
   <si>
     <t>Hapnot Collegiate (HCI)</t>
   </si>
   <si>
     <t>Happy Trails Racing Inc. (HTRI)</t>
   </si>
@@ -4595,50 +4739,53 @@
   <si>
     <t>Harold Peterson Middle (HPMS)</t>
   </si>
   <si>
     <t>Harold T. Barrett Junior High (HTB)</t>
   </si>
   <si>
     <t>Harrison Trimble High (HTH3)</t>
   </si>
   <si>
     <t>Harry Collinge High School (HACO)</t>
   </si>
   <si>
     <t>Harry Miller Mid School (HMMS)</t>
   </si>
   <si>
     <t>Hartland Community School (HCS)</t>
   </si>
   <si>
     <t>Hartney Hornets (HART)</t>
   </si>
   <si>
     <t>Harvest Christian School (HCS)</t>
   </si>
   <si>
+    <t>Harvest City Christian Academy (HARV)</t>
+  </si>
+  <si>
     <t>Harvest Prepatory Christian Academy (WOLVE)</t>
   </si>
   <si>
     <t>Harvey Elementary School (HES)</t>
   </si>
   <si>
     <t>Harvey High School (HHS)</t>
   </si>
   <si>
     <t>Harvey Middle School (HM)</t>
   </si>
   <si>
     <t>Hastings Hawks (HAWKS)</t>
   </si>
   <si>
     <t>Hastings School (HAST)</t>
   </si>
   <si>
     <t>Hatzic Secondary School (HATZ)</t>
   </si>
   <si>
     <t>Havelock School (HAVE)</t>
   </si>
   <si>
     <t>Havergal College (HAVC)</t>
@@ -4700,149 +4847,170 @@
   <si>
     <t>Herring Cove Junior High (HERC)</t>
   </si>
   <si>
     <t>Highbury School (HIGH)</t>
   </si>
   <si>
     <t>Highland Park Junior High (HPJH)</t>
   </si>
   <si>
     <t>Highland Secondary (HIGH)</t>
   </si>
   <si>
     <t>Highlands Track And Field (HTFC)</t>
   </si>
   <si>
     <t>Highroad Academy (HRA)</t>
   </si>
   <si>
     <t>Hillcrest - Ottawa (NCHC)</t>
   </si>
   <si>
     <t>Hillsborough Elementary School (HES)</t>
   </si>
   <si>
+    <t>Hilltop High School (HTH)</t>
+  </si>
+  <si>
     <t>HJ Cambie (HMCB)</t>
   </si>
   <si>
     <t>Hochfeld School (HOCH)</t>
   </si>
   <si>
     <t>Hodgson MS (HMS)</t>
   </si>
   <si>
     <t>Holy Angels High (HAH)</t>
   </si>
   <si>
     <t>Holy Cross (HCHS)</t>
   </si>
   <si>
+    <t>Holy Cross (CROSS)</t>
+  </si>
+  <si>
     <t>Holy Cross - Kingston (HYCR)</t>
   </si>
   <si>
+    <t>Holy Cross Catholic School (HCCS)</t>
+  </si>
+  <si>
     <t>Holy Cross Catholic Secondary School (SOHC)</t>
   </si>
   <si>
     <t>Holy Cross Catholic Secondary School ()</t>
   </si>
   <si>
     <t>Holy Cross Centurions - Strathroy (WOHC)</t>
   </si>
   <si>
     <t>Holy Cross Css - Peterborough (COHO)</t>
   </si>
   <si>
     <t>Holy Cross Regional (HCRHS)</t>
   </si>
   <si>
+    <t>Holy Cross Regional High School (HCRHS)</t>
+  </si>
+  <si>
+    <t>Holy Family (HOLY)</t>
+  </si>
+  <si>
     <t>Holy Name of Mary College School (HNMCS)</t>
   </si>
   <si>
     <t>Holy Names (SWHN)</t>
   </si>
   <si>
     <t>Holy Redeemer (HR)</t>
   </si>
   <si>
     <t>Holy Spirit High School (HSH)</t>
   </si>
   <si>
     <t>Holy Trinity C.H.S. - Cornwall (NCHT)</t>
   </si>
   <si>
     <t>Holy Trinity Catholic High School (HTGB)</t>
   </si>
   <si>
+    <t>Holy Trinity Catholic Secondary School (HTCSS)</t>
+  </si>
+  <si>
     <t>Holy Trinity Css - Cornwall (EOHT)</t>
   </si>
   <si>
     <t>Holy Trinity High School - Kanata (HTKA)</t>
   </si>
   <si>
     <t>Holy Trinity School (HTS)</t>
   </si>
   <si>
     <t>Holy Trinity Titans - Simcoe (CWHT)</t>
   </si>
   <si>
     <t>Hon W.C.Kennedy (SWKE)</t>
   </si>
   <si>
     <t>Hope Secondary (HOPE)</t>
   </si>
   <si>
     <t>Hopewell (HOPE)</t>
   </si>
   <si>
     <t>HORIZON (ESH)</t>
   </si>
   <si>
     <t>Horizon-Jeunesse (HOJE)</t>
   </si>
   <si>
     <t>Hornepayne H.S. (HOHS)</t>
   </si>
   <si>
     <t>Horseshoe Crossing (HCHS)</t>
   </si>
   <si>
     <t>Horton High (HHS)</t>
   </si>
   <si>
     <t>House Of Speed Track And Field Club (LW44)</t>
   </si>
   <si>
     <t>Howard S Billings Regional High School (HSB)</t>
   </si>
   <si>
     <t>Howden School (HOWD)</t>
   </si>
   <si>
     <t>Howe Sound (HSS)</t>
   </si>
   <si>
+    <t>Huda School (HUDA)</t>
+  </si>
+  <si>
     <t>Hugh Boyd Secondary School (HBSS)</t>
   </si>
   <si>
     <t>Hugh John Macdonald (HJM)</t>
   </si>
   <si>
     <t>Hugh McRoberts (HMSS)</t>
   </si>
   <si>
     <t>Humber Hawks (HUMB)</t>
   </si>
   <si>
     <t>Humberside C.I. (HCI)</t>
   </si>
   <si>
     <t>Humbeview S.S. (HUMB)</t>
   </si>
   <si>
     <t>Huntsville High School (HUNT)</t>
   </si>
   <si>
     <t>Huntsville Werc (WERC)</t>
   </si>
   <si>
     <t>Huron Heights Secondary School (HHSS)</t>
@@ -4910,68 +5078,74 @@
   <si>
     <t>Invictus Athletics Club (INAC)</t>
   </si>
   <si>
     <t>Iron River School (IRRI)</t>
   </si>
   <si>
     <t>Iron Stride (IRON)</t>
   </si>
   <si>
     <t>Iroquois Falls Secondary School (IFSS)</t>
   </si>
   <si>
     <t>Isaac Newton School (MISNT)</t>
   </si>
   <si>
     <t>Island Pacific School (IPS)</t>
   </si>
   <si>
     <t>Island View High School (IVHS)</t>
   </si>
   <si>
     <t>Islands Consolidated (ICS)</t>
   </si>
   <si>
+    <t>ISNA Senior Boys (ISNAB)</t>
+  </si>
+  <si>
     <t>Issachar Christian Academy (ICA)</t>
   </si>
   <si>
     <t>J. Clarke Richardson (JCRLO)</t>
   </si>
   <si>
     <t>J. H. Bruns Collegiate (MJHBC)</t>
   </si>
   <si>
     <t>J.-L. Couroux (JLCO)</t>
   </si>
   <si>
     <t>J.L. Ilsley (JLI)</t>
   </si>
   <si>
     <t>Jacob Hespeler S.S. (JHSS)</t>
   </si>
   <si>
+    <t>Jaguars (ECRB)</t>
+  </si>
+  <si>
     <t>Jakours Athlétisme (JAKO)</t>
   </si>
   <si>
     <t>Jakours Saguenay (JASA)</t>
   </si>
   <si>
     <t>Jaleta Pacers (JPRC)</t>
   </si>
   <si>
     <t>Jamcan International Athletics Club (JMAC)</t>
   </si>
   <si>
     <t>James Cardinal McGuigan Catholic High School (JCM)</t>
   </si>
   <si>
     <t>James M. Hill Memorial (JMH2)</t>
   </si>
   <si>
     <t>Jean Vanier Catholic Sec. School (JVCSS)</t>
   </si>
   <si>
     <t>Jean-eudes (JNES)</t>
   </si>
   <si>
     <t>Jean-Robert-Gauthier (JRG)</t>
@@ -5021,86 +5195,92 @@
   <si>
     <t>John Caldwell High (JCH2)</t>
   </si>
   <si>
     <t>John Diefenbaker Secondary School (JDSS)</t>
   </si>
   <si>
     <t>John F Ross CVI (JFRC)</t>
   </si>
   <si>
     <t>John F. Ross CVI (CWJR)</t>
   </si>
   <si>
     <t>John Fraser SS (JFSS)</t>
   </si>
   <si>
     <t>John Gunn Junior High School (JGJH)</t>
   </si>
   <si>
     <t>John Henderson School (MJHEN)</t>
   </si>
   <si>
     <t>John Knox Christian School (JKCS)</t>
   </si>
   <si>
+    <t>John Maland High School (JOMA)</t>
+  </si>
+  <si>
     <t>John Martin Junior High (JMJH)</t>
   </si>
   <si>
     <t>John McCrae SS - Ottawa (NCJM)</t>
   </si>
   <si>
     <t>John McGregor Secondary School (SWJM)</t>
   </si>
   <si>
     <t>John N. A. Janvier School (JHJS)</t>
   </si>
   <si>
     <t>John Oliver (JOOL)</t>
   </si>
   <si>
     <t>John Paul II (JPII)</t>
   </si>
   <si>
     <t>John Paul II CSS (JPII)</t>
   </si>
   <si>
     <t>John Polanyi CI (JAGS)</t>
   </si>
   <si>
     <t>John Pritchard School (MJPRI)</t>
   </si>
   <si>
     <t>John Ross Robertson (JRR)</t>
   </si>
   <si>
     <t>John Taylor Collegiate (MJTAY)</t>
   </si>
   <si>
     <t>John Ware (WARE)</t>
   </si>
   <si>
+    <t>Johnson Collegiate (JOHT)</t>
+  </si>
+  <si>
     <t>Johnston Heights Secondary Sch (JHSS)</t>
   </si>
   <si>
     <t>JoJohn Barsby High School (JOJO)</t>
   </si>
   <si>
     <t>Joseph H. Kerr ()</t>
   </si>
   <si>
     <t>JR Robson (JRR)</t>
   </si>
   <si>
     <t>Jules-Verne (J-V)</t>
   </si>
   <si>
     <t>Jump Squad (JSNS)</t>
   </si>
   <si>
     <t>Junior Boys (AMSJB)</t>
   </si>
   <si>
     <t>Junior Girls (AMSJG)</t>
   </si>
   <si>
     <t>Juvenat Notre dame (JND)</t>
@@ -5234,138 +5414,150 @@
   <si>
     <t>Kingston Christian School (KGCS)</t>
   </si>
   <si>
     <t>Kingston Secondary School (EOKSS)</t>
   </si>
   <si>
     <t>Kingston Track &amp; Field Club (KING)</t>
   </si>
   <si>
     <t>Kirkland Lake District Composite School (KLDCS)</t>
   </si>
   <si>
     <t>Kitchener Collegiate (KCI) (KCI)</t>
   </si>
   <si>
     <t>Kitchener Waterloo T.f.a. (KWTF)</t>
   </si>
   <si>
     <t>Kitsilano (KITS)</t>
   </si>
   <si>
     <t>Kleefeld Stingers (STING)</t>
   </si>
   <si>
+    <t>KLO</t>
+  </si>
+  <si>
     <t>Kootenay Chaos Track Club (KCTC)</t>
   </si>
   <si>
     <t>Kootenay River Secondary (KRSS)</t>
   </si>
   <si>
     <t>Korah C&amp;VS (KORAH)</t>
   </si>
   <si>
     <t>KVR Middle School (KVR)</t>
   </si>
   <si>
     <t>Kwalikum Secondary (KWAL)</t>
   </si>
   <si>
     <t>Kwalikum Secondary School (KSS25)</t>
   </si>
   <si>
     <t>Kwantlen Park Secondary (KWPS)</t>
   </si>
   <si>
+    <t>L.Y. Cairns (LYCA)</t>
+  </si>
+  <si>
+    <t>L'Héritage (HER)</t>
+  </si>
+  <si>
     <t>L'Hertiage - Cornwall (LHERT)</t>
   </si>
   <si>
     <t>L'nu Sipuk Kina'muokuom (LSK)</t>
   </si>
   <si>
     <t>L'Odyssée (LODY)</t>
   </si>
   <si>
     <t>La Cavale (CAVA)</t>
   </si>
   <si>
     <t>La Citadelle - Cornwall (CITA)</t>
   </si>
   <si>
     <t>La Fontaine (CLF)</t>
   </si>
   <si>
     <t>La Fontaine de Néguac (LFN2)</t>
   </si>
   <si>
     <t>La Frontalière (LFR)</t>
   </si>
   <si>
     <t>LA Matheson Mustangs (LAMM)</t>
   </si>
   <si>
     <t>La Poudrière (LPO)</t>
   </si>
   <si>
     <t>La Salle School (SALLE)</t>
   </si>
   <si>
     <t>La Salle SS - Kingston (EOLS)</t>
   </si>
   <si>
     <t>La Samare (LSA)</t>
   </si>
   <si>
     <t>La Source (LASO)</t>
   </si>
   <si>
     <t>La Vérendrye (VERE)</t>
   </si>
   <si>
+    <t>Lac du Bonnet (LDBSS)</t>
+  </si>
+  <si>
     <t>Lachine (LACH)</t>
   </si>
   <si>
     <t>Lacombe Jr. High (LBJH)</t>
   </si>
   <si>
     <t>Lady Evelyn PS (LEOT)</t>
   </si>
   <si>
     <t>Ladysmith Secondary (LADY)</t>
   </si>
   <si>
     <t>Lake City Athletics (LCSS)</t>
   </si>
   <si>
     <t>Lake City Secondary (LKCS)</t>
   </si>
   <si>
     <t>Lake Cowichan School (LCS)</t>
   </si>
   <si>
-    <t>Lake Superior H.S. (LSHS)</t>
+    <t>Lake Superior HS (NWLS)</t>
   </si>
   <si>
     <t>Lake Trail Middle School (LTMS)</t>
   </si>
   <si>
     <t>Lakefield College School (LCS)</t>
   </si>
   <si>
     <t>Lakefield Dsh - Lakefield (COLA)</t>
   </si>
   <si>
     <t>Lakehead Running (LAKE)</t>
   </si>
   <si>
     <t>Lakehead Thunderwolves (LKH)</t>
   </si>
   <si>
     <t>Lakeland Ridge Junior High (LLR)</t>
   </si>
   <si>
     <t>Lakeland Yellow Jackets (LLYJ)</t>
   </si>
   <si>
     <t>Lakes District Secondary School (LDSS)</t>
   </si>
@@ -5384,50 +5576,53 @@
   <si>
     <t>Lambton Central (SWLC)</t>
   </si>
   <si>
     <t>Lambton Central Novice Girls (LCNG)</t>
   </si>
   <si>
     <t>Lambton Kent (SWLK)</t>
   </si>
   <si>
     <t>Lambton Kent Composite School (LKCS)</t>
   </si>
   <si>
     <t>Lamont Junior / Senior High (LAM)</t>
   </si>
   <si>
     <t>Lamothe Cadillac (SWCA)</t>
   </si>
   <si>
     <t>Lamoureux (LAMO)</t>
   </si>
   <si>
     <t>Lanaudière-Olympique (CALO)</t>
   </si>
   <si>
+    <t>Landmark Collegiate (LAND)</t>
+  </si>
+  <si>
     <t>Landmark East (LAND)</t>
   </si>
   <si>
     <t>Langley Christian High School (LANG)</t>
   </si>
   <si>
     <t>Langley Fine Arts School (LFAS)</t>
   </si>
   <si>
     <t>Langley Fundamental MS School (LFMS)</t>
   </si>
   <si>
     <t>Langley Mustangs (LANG)</t>
   </si>
   <si>
     <t>Langley Secondary (LSS)</t>
   </si>
   <si>
     <t>Lanigan Track Club (LTAC)</t>
   </si>
   <si>
     <t>Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Lasalle Athletics (LSCA)</t>
@@ -5684,95 +5879,98 @@
   <si>
     <t>London South Collegiate Institute (LSCI)</t>
   </si>
   <si>
     <t>London Western T.f.c (LWTF)</t>
   </si>
   <si>
     <t>Longboat Roadrunners (LONG)</t>
   </si>
   <si>
     <t>Longfields Davidson Heights - Ottawa (NCLD)</t>
   </si>
   <si>
     <t>Lord Byng (LOBY)</t>
   </si>
   <si>
     <t>Lord Dorchester Beavers (WODO)</t>
   </si>
   <si>
     <t>Lord Selkirk Regional School (MLORD)</t>
   </si>
   <si>
     <t>Lord Tweedsmuir (LORD)</t>
   </si>
   <si>
+    <t>Loreburn Central Track Team (LCTF)</t>
+  </si>
+  <si>
     <t>Loretto Abbey Catholic SS (TCLA)</t>
   </si>
   <si>
     <t>Lou MacNarin School (LMS)</t>
   </si>
   <si>
     <t>Louis Mailloux (PLM)</t>
   </si>
   <si>
     <t>Louis Riel (RIEL)</t>
   </si>
   <si>
     <t>Louis-J.-Robichaud (LJR2)</t>
   </si>
   <si>
     <t>Louis-Mailloux (ELM2)</t>
   </si>
   <si>
     <t>Louis-Riel - Inter. (LRIN)</t>
   </si>
   <si>
     <t>Louis-Riel - Ottawa (NCLR)</t>
   </si>
   <si>
     <t>Louis-St-Laurent (LSL)</t>
   </si>
   <si>
     <t>Lount &amp; Miller Inc. (LMNC)</t>
   </si>
   <si>
     <t>Lower Coverdale School (LCS)</t>
   </si>
   <si>
     <t>Loyalist Cvi - Kingston (EOLO)</t>
   </si>
   <si>
     <t>Loyola Catholic Secondary School (LCSS)</t>
   </si>
   <si>
-    <t>LP Miller Comprehensive Bears (LP)</t>
-[...1 lines deleted...]
-  <si>
     <t>Lucas 2024 (ABL)</t>
   </si>
   <si>
+    <t>Luther College High School (LCHS)</t>
+  </si>
+  <si>
     <t>Lycee Claudel (LYCEE)</t>
   </si>
   <si>
     <t>Lycee Claudel - Ottawa (NCLY)</t>
   </si>
   <si>
     <t>Lyfestyle Athletics (LATC)</t>
   </si>
   <si>
     <t>M.b. Track Club (MBTR)</t>
   </si>
   <si>
     <t>M.b. Track Club (MBTC)</t>
   </si>
   <si>
     <t>M'Chigeeng S.S. (MCH)</t>
   </si>
   <si>
     <t>MacDonald Consolidated (MCS)</t>
   </si>
   <si>
     <t>Macdonald-Cartier (MCC)</t>
   </si>
   <si>
     <t>MacEwan Griffins (MU)</t>
@@ -5780,50 +5978,53 @@
   <si>
     <t>MacGregor Mustangs (MGMT)</t>
   </si>
   <si>
     <t>Mackenzie - Deep River (MADR)</t>
   </si>
   <si>
     <t>MacKenzie Comm Sch -deep River (EOMK)</t>
   </si>
   <si>
     <t>MacLennan Jr (MACL)</t>
   </si>
   <si>
     <t>MacLennan Junior High (MACL)</t>
   </si>
   <si>
     <t>Madawaska Valley - Barry's Bay (MADA)</t>
   </si>
   <si>
     <t>Madeleine-de-Roybon (ROYB)</t>
   </si>
   <si>
     <t>Madeline Symonds Middle School (MSMS)</t>
   </si>
   <si>
+    <t>Madonna Della Libera (BMDL)</t>
+  </si>
+  <si>
     <t>Magee (MAGE)</t>
   </si>
   <si>
     <t>Magnetic Hill School (MAGH)</t>
   </si>
   <si>
     <t>Magog (MAGO)</t>
   </si>
   <si>
     <t>Maillard Middle School (EMMS)</t>
   </si>
   <si>
     <t>Malcolm Munroe Memorial Middle School (MMM)</t>
   </si>
   <si>
     <t>Malvern CI (MALV)</t>
   </si>
   <si>
     <t>Manachaban Middle School (MANA)</t>
   </si>
   <si>
     <t>Manitoba Bisons (MAN)</t>
   </si>
   <si>
     <t>Manitoba Naig Team (MBNG)</t>
@@ -5906,122 +6107,134 @@
   <si>
     <t>Maritime Muslim Academy (MRMA)</t>
   </si>
   <si>
     <t>Marius-Barbeau (MABA)</t>
   </si>
   <si>
     <t>Marivale High School (MHSO)</t>
   </si>
   <si>
     <t>Mark Isfled (MISF)</t>
   </si>
   <si>
     <t>Mark R. Isfeld Secondary (MRIS)</t>
   </si>
   <si>
     <t>Marshall McLuhan CSS (MMCSS)</t>
   </si>
   <si>
     <t>Marshall Springs (MSPRI)</t>
   </si>
   <si>
     <t>Marshview Middle School (MMS)</t>
   </si>
   <si>
+    <t>Martin Collegiate (MART)</t>
+  </si>
+  <si>
     <t>Mary Ward CSS (WARD)</t>
   </si>
   <si>
     <t>Marymount Academy (MMT)</t>
   </si>
   <si>
     <t>Masters Of Speed Athletics (MOSA)</t>
   </si>
   <si>
     <t>Matawa Education &amp; Care Centre (NWMW)</t>
   </si>
   <si>
     <t>Mathew McNair (MMSS)</t>
   </si>
   <si>
     <t>Maulseed Athletic Sports Management (MASM)</t>
   </si>
   <si>
     <t>Maurice Lapointe (NCMP)</t>
   </si>
   <si>
     <t>Maurice-Lapointe (MLAP)</t>
   </si>
   <si>
     <t>Max Aitken Academy (MAA)</t>
   </si>
   <si>
     <t>Maximus Performance (MXPF)</t>
   </si>
   <si>
     <t>Maxwell Heights Mustang (LOMX)</t>
   </si>
   <si>
+    <t>Mayerthorpe Jr/Sr. High School (MHS)</t>
+  </si>
+  <si>
     <t>Mayfield secondary (BULLS)</t>
   </si>
   <si>
     <t>McAdam High School (MCA)</t>
   </si>
   <si>
     <t>McBride Secondary Mustangs (MBSM)</t>
   </si>
   <si>
     <t>McCreary School (0810)</t>
   </si>
   <si>
     <t>McCullough Education Centre (MEC)</t>
   </si>
   <si>
     <t>McGill (MCG)</t>
   </si>
   <si>
     <t>McGill Olympic Club (MGOC)</t>
   </si>
   <si>
     <t>McKenzie Highlands (MCKHI)</t>
   </si>
   <si>
     <t>McKinnon Park (CWMK)</t>
   </si>
   <si>
     <t>McMaster Marauders (MCM)</t>
   </si>
   <si>
     <t>Meadow Ridge School (MRS)</t>
   </si>
   <si>
+    <t>Meadowbrook Middle School (MBMS)</t>
+  </si>
+  <si>
     <t>Meadowridge (MEAD)</t>
   </si>
   <si>
     <t>Meadows West School (MMDWS)</t>
   </si>
   <si>
+    <t>Meath Park Public School (MPPS)</t>
+  </si>
+  <si>
     <t>Mecca Athletic Club (MACO)</t>
   </si>
   <si>
     <t>Mecca Athletic Club (MECC)</t>
   </si>
   <si>
     <t>Medicine Hat College (MHCR)</t>
   </si>
   <si>
     <t>Medicine Hat High School (MHHS)</t>
   </si>
   <si>
     <t>Medicine Hat Panthers Track And Field Club (MEDI)</t>
   </si>
   <si>
     <t>Medstead School (MEDS)</t>
   </si>
   <si>
     <t>Medway High School (MHS)</t>
   </si>
   <si>
     <t>Mei Middle School (MEIM)</t>
   </si>
   <si>
     <t>Mei Secondary School (MEI)</t>
@@ -6044,50 +6257,53 @@
   <si>
     <t>Merritt Secondary (MERR)</t>
   </si>
   <si>
     <t>Meta Athletics (META)</t>
   </si>
   <si>
     <t>Metcalfe (METC)</t>
   </si>
   <si>
     <t>Mgr Marcel-François-Richard (MFR)</t>
   </si>
   <si>
     <t>Mgr-M.-F.-Richard (MFR1)</t>
   </si>
   <si>
     <t>Mgr. M.-F.-Richard (MGRR)</t>
   </si>
   <si>
     <t>Mi'kmawey School (MIKY)</t>
   </si>
   <si>
     <t>Miami Marlins (MIAMI)</t>
   </si>
   <si>
+    <t>Michael A. Riffel High School (RIFF)</t>
+  </si>
+  <si>
     <t>Michaelle-Jean (JEAN)</t>
   </si>
   <si>
     <t>Michel-Dupuis (MDUP)</t>
   </si>
   <si>
     <t>Michipicoten (MIHS)</t>
   </si>
   <si>
     <t>Middle Field Collegiate Institute (MFCI)</t>
   </si>
   <si>
     <t>Middle Path (MIPA)</t>
   </si>
   <si>
     <t>Middleton Regional (MIDD)</t>
   </si>
   <si>
     <t>Midsun (MIDSU)</t>
   </si>
   <si>
     <t>Midwest Stars (MWST)</t>
   </si>
   <si>
     <t>Migizi Miigwanan H.S. (MMHS)</t>
@@ -6095,50 +6311,53 @@
   <si>
     <t>Mikisew HS (MIKI)</t>
   </si>
   <si>
     <t>Mile Macdonell Collegiate (MMMHS)</t>
   </si>
   <si>
     <t>Mile2Marathon (MI2M)</t>
   </si>
   <si>
     <t>Mile2Marathon (M2M2)</t>
   </si>
   <si>
     <t>Miles Macdonell Collegiate (MLMA)</t>
   </si>
   <si>
     <t>Millarville Community School (MCS)</t>
   </si>
   <si>
     <t>Mille Pays-Des-Bleuets (MPDB)</t>
   </si>
   <si>
     <t>Mille-iles (MILE)</t>
   </si>
   <si>
+    <t>Miller Comprehensive High School (MILL)</t>
+  </si>
+  <si>
     <t>Millwood (MILL)</t>
   </si>
   <si>
     <t>Milton District High School (MIL)</t>
   </si>
   <si>
     <t>Minnedosa Collegiate Chancellors (0705)</t>
   </si>
   <si>
     <t>Minnetonka School (MINN)</t>
   </si>
   <si>
     <t>Minto Memorial High Shool (MMHS)</t>
   </si>
   <si>
     <t>Miramichi Rural (MIRR)</t>
   </si>
   <si>
     <t>Miramichi Valley High (MVH3)</t>
   </si>
   <si>
     <t>Miramichi Valley High School (MVHS)</t>
   </si>
   <si>
     <t>Mission Secondary (MISS)</t>
@@ -6167,50 +6386,53 @@
   <si>
     <t>Monarch Athletics Club (MOAC)</t>
   </si>
   <si>
     <t>Monarch Ultra Relay Run (MURR)</t>
   </si>
   <si>
     <t>Moncton Aigles Bleu (MNC)</t>
   </si>
   <si>
     <t>Moncton Christian Academy (MCA)</t>
   </si>
   <si>
     <t>Moncton High School (MHS3)</t>
   </si>
   <si>
     <t>Monique-Proulx (MPR)</t>
   </si>
   <si>
     <t>Monseigneur-Bruyere HS (MBHS)</t>
   </si>
   <si>
     <t>Monsignor Doyle C.S.S. (CWMD)</t>
   </si>
   <si>
+    <t>Monsignor J.S Smith (MJSS)</t>
+  </si>
+  <si>
     <t>Mont-Bleu (ESMT)</t>
   </si>
   <si>
     <t>Montagnards (MPTM)</t>
   </si>
   <si>
     <t>Montcalm (WOMO)</t>
   </si>
   <si>
     <t>Monte Cristo Track Club (MCTC)</t>
   </si>
   <si>
     <t>Montessori (MONTE)</t>
   </si>
   <si>
     <t>Montfort (MONT)</t>
   </si>
   <si>
     <t>Montgomery Street Elem (MSE)</t>
   </si>
   <si>
     <t>Montignac (MOT)</t>
   </si>
   <si>
     <t>Montréal Carabins (UDM)</t>
@@ -6221,50 +6443,53 @@
   <si>
     <t>Moose Jaw Rotary Track (MJRT)</t>
   </si>
   <si>
     <t>Morden Collegiate (MMORD)</t>
   </si>
   <si>
     <t>Morden Collegiate Institute (0408)</t>
   </si>
   <si>
     <t>Morinvlle Community High Schookl (MOCO)</t>
   </si>
   <si>
     <t>Morris Mavericks (MMAV)</t>
   </si>
   <si>
     <t>Morris School (MMORR)</t>
   </si>
   <si>
     <t>Morrison Jr (MOR)</t>
   </si>
   <si>
     <t>Moscrop Secondary School (MOSC)</t>
   </si>
   <si>
+    <t>Mother d'Youville School (MDY)</t>
+  </si>
+  <si>
     <t>Mother Teresa Catholic (MTCS)</t>
   </si>
   <si>
     <t>Mother Teresa Catholic Secondary School -London (WOMT)</t>
   </si>
   <si>
     <t>Mother Teresa H.S. - Ottawa (NCMT)</t>
   </si>
   <si>
     <t>Mother Theresa - Ottawa (MOTH)</t>
   </si>
   <si>
     <t>Motown Athletics Club (MOCA)</t>
   </si>
   <si>
     <t>Mount Baker Secondary (MBSC)</t>
   </si>
   <si>
     <t>Mount Boucherie (MTBOU)</t>
   </si>
   <si>
     <t>Mount Douglas High School (MTDO)</t>
   </si>
   <si>
     <t>Mount Royal (MRC)</t>
@@ -6560,50 +6785,53 @@
   <si>
     <t>Ne:J.R. Robson (JRRO)</t>
   </si>
   <si>
     <t>Ne:Kihew Asiniy Education (KIAS)</t>
   </si>
   <si>
     <t>NE:Kinokamasihk Kiskinohamatam (KIKI)</t>
   </si>
   <si>
     <t>Ne:Kitscoty (KITS)</t>
   </si>
   <si>
     <t>Ne:Lamont (LAMO)</t>
   </si>
   <si>
     <t>Ne:Lloydminister Comprehensive (LLCO)</t>
   </si>
   <si>
     <t>Ne:Mannville (MANN)</t>
   </si>
   <si>
     <t>Ne:Marwayne Jubilee (MAJU)</t>
   </si>
   <si>
+    <t>NE:Myrnam Outreach and Homes (MYOH)</t>
+  </si>
+  <si>
     <t>Ne:New Myrnam (NEMY)</t>
   </si>
   <si>
     <t>Ne:Notre Dame (NODB)</t>
   </si>
   <si>
     <t>Ne:School of Hope (SCHO)</t>
   </si>
   <si>
     <t>Ne:St Jerome (SJER)</t>
   </si>
   <si>
     <t>Ne:St Mary's Catholic (SMVE)</t>
   </si>
   <si>
     <t>NE:St Paul Alternate Education (SPAE)</t>
   </si>
   <si>
     <t>Ne:St Paul Regional (SPRE)</t>
   </si>
   <si>
     <t>NE:Tustukeeskaws (TUST)</t>
   </si>
   <si>
     <t>Ne:Tustukeeskaws School (TUST)</t>
@@ -6656,50 +6884,53 @@
   <si>
     <t>Ness Middle School (NESS)</t>
   </si>
   <si>
     <t>New Germany (NGRM)</t>
   </si>
   <si>
     <t>New Glasgow Academy (NGA)</t>
   </si>
   <si>
     <t>New Horizons (NH)</t>
   </si>
   <si>
     <t>New Maryland Elementary (NME)</t>
   </si>
   <si>
     <t>New Maryland Speeding Cheetahs (SCRC)</t>
   </si>
   <si>
     <t>New Myrnam School Junior (NMYJ)</t>
   </si>
   <si>
     <t>New Ross Consolidated (NR)</t>
   </si>
   <si>
+    <t>New Sarepta Community High School (NSCHS)</t>
+  </si>
+  <si>
     <t>New West Spartans Track &amp; Field Club (NWSA)</t>
   </si>
   <si>
     <t>New Westminster Secondary Scho (NWSS)</t>
   </si>
   <si>
     <t>Newbridge Academy (NBAC)</t>
   </si>
   <si>
     <t>Newmarket Huskies Track Club (NMKT)</t>
   </si>
   <si>
     <t>NGDHS Cross Country (EONG)</t>
   </si>
   <si>
     <t>Niagara Christian (NCC)</t>
   </si>
   <si>
     <t>Niagara Olympic Club (NOCO)</t>
   </si>
   <si>
     <t>Niakwa Place School (NP)</t>
   </si>
   <si>
     <t>Nicholson - Belleville (NIBE)</t>
@@ -6740,50 +6971,53 @@
   <si>
     <t>Nordale School (NORD)</t>
   </si>
   <si>
     <t>Norma Rose Point (NRP)</t>
   </si>
   <si>
     <t>Norman Johnson (NCNJ)</t>
   </si>
   <si>
     <t>North &amp; South Esk School (NSE2)</t>
   </si>
   <si>
     <t>North Bay Legion (NBLG)</t>
   </si>
   <si>
     <t>North Bay Road Race (NBRR)</t>
   </si>
   <si>
     <t>North Delta Secondary School (NTDE)</t>
   </si>
   <si>
     <t>North Dundas DHS - Winchester (NODU)</t>
   </si>
   <si>
+    <t>North Dundas HS (EOND)</t>
+  </si>
+  <si>
     <t>North Grenville - Kemptville (NOGR)</t>
   </si>
   <si>
     <t>North Grenville Dhs - Kemptvil (EONG)</t>
   </si>
   <si>
     <t>North Hastings HS - Brancoft (CONH)</t>
   </si>
   <si>
     <t>North Island (NISL)</t>
   </si>
   <si>
     <t>North Island Secondary School (NISS)</t>
   </si>
   <si>
     <t>North Kamloops Secondary (NKSS)</t>
   </si>
   <si>
     <t>North Lambton S S (SWNL)</t>
   </si>
   <si>
     <t>North Middlesex District High (WONM)</t>
   </si>
   <si>
     <t>North Nova Education Center (NNEC)</t>
@@ -6854,68 +7088,77 @@
   <si>
     <t>Northside Christian School (NSCS)</t>
   </si>
   <si>
     <t>Northumberland Regional High (NRHS)</t>
   </si>
   <si>
     <t>Northview Heights Secondary School (NVHSS)</t>
   </si>
   <si>
     <t>Northwestern Polytechnic (NWPT)</t>
   </si>
   <si>
     <t>Norwell DHS (CWNW)</t>
   </si>
   <si>
     <t>NorWesters Track &amp; Field Club (NORW)</t>
   </si>
   <si>
     <t>Norwood District HS - Norwood (CONW)</t>
   </si>
   <si>
     <t>Nose Creek (NOSECR)</t>
   </si>
   <si>
+    <t>Notre Dame (BNOTR)</t>
+  </si>
+  <si>
     <t>Notre Dame - Ajax (SOND)</t>
   </si>
   <si>
     <t>Notre Dame - Carleton Place (NCND)</t>
   </si>
   <si>
+    <t>Notre Dame Carleton Place (NCND)</t>
+  </si>
+  <si>
     <t>Notre Dame Catholic Secondary School (NDCSS)</t>
   </si>
   <si>
     <t>Notre Dame Chs -carleton Place (EONO)</t>
   </si>
   <si>
     <t>Notre Dame College School - Welland (NDCW)</t>
   </si>
   <si>
     <t>Notre Dame Collegiate (NDAC)</t>
   </si>
   <si>
+    <t>Notre Dame du Sault (NDDS)</t>
+  </si>
+  <si>
     <t>Notre Dame High School - Ottawa (NDHS)</t>
   </si>
   <si>
     <t>Notre Dame High School - Toronto (NDHST)</t>
   </si>
   <si>
     <t>Notre Dame Regional School (NDRS)</t>
   </si>
   <si>
     <t>Notre-Dame-des-Champs (NDDC)</t>
   </si>
   <si>
     <t>Nottawasaga Pines Secondary School (NOTTP)</t>
   </si>
   <si>
     <t>Nouvel-Horizon (HRZN)</t>
   </si>
   <si>
     <t>Nouvelle Alliance Catholic Secondary School (NACSS)</t>
   </si>
   <si>
     <t>Nova Athletics Track Club (NATC)</t>
   </si>
   <si>
     <t>Novice Boys (AMSNB)</t>
@@ -7196,50 +7439,53 @@
   <si>
     <t>Nw:TA Norris (TANO)</t>
   </si>
   <si>
     <t>Nw:Teepee Creek (TPCK)</t>
   </si>
   <si>
     <t>NW:Upper Hay River (UHRS)</t>
   </si>
   <si>
     <t>Nw:Valhalla (VALH)</t>
   </si>
   <si>
     <t>Nw:Whispering Ridge School (WISP)</t>
   </si>
   <si>
     <t>Nw:Woking School (WOK)</t>
   </si>
   <si>
     <t>Nw:Zone Team Northwest (NWZ)</t>
   </si>
   <si>
     <t>NWCS Track 2025 (NWCS)</t>
   </si>
   <si>
+    <t>NWCS Track 2026 (932)</t>
+  </si>
+  <si>
     <t>O. V. Jewitt Community School (MOVJT)</t>
   </si>
   <si>
     <t>O.S.C.V.I. (OSCVI)</t>
   </si>
   <si>
     <t>O'Gorman - Timmins (OGO)</t>
   </si>
   <si>
     <t>O'Neill CVI (ONEI)</t>
   </si>
   <si>
     <t>Oak Bay Secondary (OAKB)</t>
   </si>
   <si>
     <t>Oak Bluff School (OAKB)</t>
   </si>
   <si>
     <t>Oak Park High School (MOPHS)</t>
   </si>
   <si>
     <t>Oakenwald School (MOAKW)</t>
   </si>
   <si>
     <t>Oakridge Oaks (OAKS)</t>
@@ -7343,50 +7589,53 @@
   <si>
     <t>Ottawa Victory Christian Academy (OVCA)</t>
   </si>
   <si>
     <t>Ottawa-Carleton Virtual SS (NCOCV)</t>
   </si>
   <si>
     <t>Our Lady of Grace School (OLG)</t>
   </si>
   <si>
     <t>Our Lady of Lourdes (OLOL)</t>
   </si>
   <si>
     <t>Our Lady of Lourdes CHS (CWOL)</t>
   </si>
   <si>
     <t>Our Lady of Mount Carmel (OLMC)</t>
   </si>
   <si>
     <t>Our Lady of Perpetual Help (OLPH)</t>
   </si>
   <si>
     <t>Our Lady Of Perpetual Help (OLPHS)</t>
   </si>
   <si>
+    <t>Our Lady of Providence (OLOP)</t>
+  </si>
+  <si>
     <t>Our Lady of the Bay Catholic High School (OLBCHS)</t>
   </si>
   <si>
     <t>Owen Sound District Secondary School (OSDSS)</t>
   </si>
   <si>
     <t>Oxbow Prairie Horizons School (OPHS)</t>
   </si>
   <si>
     <t>Oxford Regional Educational Centre (OREC)</t>
   </si>
   <si>
     <t>Oxford School (OX)</t>
   </si>
   <si>
     <t>Oyster Pond Academy (OPA)</t>
   </si>
   <si>
     <t>P.A.J.S. (PAJS)</t>
   </si>
   <si>
     <t>Pa Athletics (PAAC)</t>
   </si>
   <si>
     <t>Pace Athletics (PANS)</t>
@@ -7406,50 +7655,53 @@
   <si>
     <t>Pakan School Junior (PAKA)</t>
   </si>
   <si>
     <t>Pangman School (PANG)</t>
   </si>
   <si>
     <t>Panorama Ridge Secondary (PARS)</t>
   </si>
   <si>
     <t>Parasports Québec (PSQC)</t>
   </si>
   <si>
     <t>Paris District High School (CWPA)</t>
   </si>
   <si>
     <t>Park View Education Centre (PVEC)</t>
   </si>
   <si>
     <t>Park West School (PWS)</t>
   </si>
   <si>
     <t>Parkland and Evergreen Schools (PKEG)</t>
   </si>
   <si>
+    <t>Parkland Composite High School (PACO)</t>
+  </si>
+  <si>
     <t>Parkland Secondary School (PARK)</t>
   </si>
   <si>
     <t>Parkside Collegiate (PCI)</t>
   </si>
   <si>
     <t>Parkside School (PARK)</t>
   </si>
   <si>
     <t>Parrsboro Regional (PARS)</t>
   </si>
   <si>
     <t>Parry Sound High School (PSHS)</t>
   </si>
   <si>
     <t>Partners In Education (PIE)</t>
   </si>
   <si>
     <t>Pas Pressés (CDPP)</t>
   </si>
   <si>
     <t>Passtrak (PASS)</t>
   </si>
   <si>
     <t>Patrick Fogarty Catholic Secondary School (PFCSS)</t>
@@ -7460,74 +7712,83 @@
   <si>
     <t>PDCI 2024 (PDCI)</t>
   </si>
   <si>
     <t>Peak Centre Academy (PCA)</t>
   </si>
   <si>
     <t>Peak Centre Academy (NCPK)</t>
   </si>
   <si>
     <t>Peak Velocity Athletics (PEVA)</t>
   </si>
   <si>
     <t>Pear Tree School (PEART)</t>
   </si>
   <si>
     <t>Peguis Central School (PEGC)</t>
   </si>
   <si>
     <t>Pelican Falls F.N.H.S. (PFHS)</t>
   </si>
   <si>
     <t>Pembina Hills Schools (PHSD)</t>
   </si>
   <si>
+    <t>Pembina Trails Collegiate (PTC)</t>
+  </si>
+  <si>
     <t>Peninsula Adventure Sports Association (PASA)</t>
   </si>
   <si>
     <t>Peninsula Shores District School (PSDS)</t>
   </si>
   <si>
     <t>Peninsula Track &amp; Field Club (PTFC)</t>
   </si>
   <si>
+    <t>Penner (PENN)</t>
+  </si>
+  <si>
     <t>Penticton High School (PENT)</t>
   </si>
   <si>
     <t>Penticton Pounders (PENP)</t>
   </si>
   <si>
     <t>Penticton Track &amp; Field Club (PETF)</t>
   </si>
   <si>
     <t>Perfmax-Racing Club Montreal (PFMX)</t>
   </si>
   <si>
     <t>Persistence Racing Inc (PRIN)</t>
   </si>
   <si>
+    <t>Perth &amp; District Collegiate Institute (PDCI)</t>
+  </si>
+  <si>
     <t>Perth and District CI -perth (EOPE)</t>
   </si>
   <si>
     <t>Perth-Andover Junior High (PAMS)</t>
   </si>
   <si>
     <t>Peter Lougheed (PLOUG)</t>
   </si>
   <si>
     <t>Peter Skene Ogden Secondary (PSO)</t>
   </si>
   <si>
     <t>Peterborough Legion Track Club (PTBR)</t>
   </si>
   <si>
     <t>Petitcodiac Regional High (PET)</t>
   </si>
   <si>
     <t>Petitcodiac Regional School (PRS)</t>
   </si>
   <si>
     <t>Phase Athletics (PHASE)</t>
   </si>
   <si>
     <t>Phil &amp; Jennie Gaglardi Academy (PJGA)</t>
@@ -7556,86 +7817,95 @@
   <si>
     <t>Pictou Academy (PICT)</t>
   </si>
   <si>
     <t>Pictou County Athletics Club (PCAC)</t>
   </si>
   <si>
     <t>Pictou Landing First Nation School (PLFN)</t>
   </si>
   <si>
     <t>Pierre Savard (NCPS)</t>
   </si>
   <si>
     <t>Pierre-de-Blois (PDB)</t>
   </si>
   <si>
     <t>Pierre-Elliot-Trudeau (PETU)</t>
   </si>
   <si>
     <t>Pilot Mound Collegiate Institute (PMCI)</t>
   </si>
   <si>
     <t>Pilot Mound Pilots (0607)</t>
   </si>
   <si>
+    <t>Pinawa (PIN)</t>
+  </si>
+  <si>
     <t>Pine Ridge Middle School (PINE)</t>
   </si>
   <si>
     <t>Pinetree Secondary (PTSS)</t>
   </si>
   <si>
     <t>Pioneer Middle School (PIO)</t>
   </si>
   <si>
     <t>Pitt Meadows Secondary School (PITTM)</t>
   </si>
   <si>
     <t>Pitt Track (PITT)</t>
   </si>
   <si>
     <t>PJPII Black - Thunder Bay (PJPB)</t>
   </si>
   <si>
     <t>PJPII Red - Thunder Bay (PJPR)</t>
   </si>
   <si>
     <t>Pleasant Park (PLPA)</t>
   </si>
   <si>
     <t>Pleasant Valley (PLEA)</t>
   </si>
   <si>
     <t>Pleasant View Junior High school (PVJH)</t>
   </si>
   <si>
     <t>Point Grey (POGR)</t>
   </si>
   <si>
+    <t>Pointe-des-Chênes (PDC)</t>
+  </si>
+  <si>
     <t>Polyvalente Alexandre J. Savoie (PAJS)</t>
   </si>
   <si>
+    <t>Polyvalente Louis Mailloux (PLM)</t>
+  </si>
+  <si>
     <t>Polyvalente W.-A.-Losier (WAL3)</t>
   </si>
   <si>
     <t>Ponoka Christian School (PCS)</t>
   </si>
   <si>
     <t>Pontiac - Shawville QC (POSH)</t>
   </si>
   <si>
     <t>Pope John Paul II A (PJPA)</t>
   </si>
   <si>
     <t>Pope John Paul II B (PJPB)</t>
   </si>
   <si>
     <t>Port Colborne High School (PCHS)</t>
   </si>
   <si>
     <t>Port Elgin Regional School (PER)</t>
   </si>
   <si>
     <t>Port Hardy Secondary School (PHSS)</t>
   </si>
   <si>
     <t>Port Hope HS - Port Hope (COPH)</t>
@@ -7643,50 +7913,53 @@
   <si>
     <t>Port Moody Secondary School (POMO)</t>
   </si>
   <si>
     <t>Port Perry High School (PPHS)</t>
   </si>
   <si>
     <t>Portage Collegiate (PCHS)</t>
   </si>
   <si>
     <t>Portage Collegiate Institute (0410)</t>
   </si>
   <si>
     <t>Portage de l'Outaouais (CSPO)</t>
   </si>
   <si>
     <t>Powell River Christian School (PRCS)</t>
   </si>
   <si>
     <t>Powell River Track Club (PRTF)</t>
   </si>
   <si>
     <t>Powerview School (PVS)</t>
   </si>
   <si>
+    <t>Powerview School Wild (POWV)</t>
+  </si>
+  <si>
     <t>Pr Athletics Track (PRAT)</t>
   </si>
   <si>
     <t>Prairie College (PRAC)</t>
   </si>
   <si>
     <t>Prairie College Pilots (PC)</t>
   </si>
   <si>
     <t>Prairie Dale (PDS)</t>
   </si>
   <si>
     <t>Prairie Inn Harriers Racing Team (PIHR)</t>
   </si>
   <si>
     <t>Prairie Mountain (0611)</t>
   </si>
   <si>
     <t>Prairie Mountain (0608)</t>
   </si>
   <si>
     <t>Prairie Mountain Predators (PREDA)</t>
   </si>
   <si>
     <t>Prairie Rose School (MPROS)</t>
@@ -7736,182 +8009,197 @@
   <si>
     <t>Princess Margaret Secondary Sc (PRIN)</t>
   </si>
   <si>
     <t>Project Athletics Track And Field Program (PATF)</t>
   </si>
   <si>
     <t>Providence Reformed Collegiate (WOPR)</t>
   </si>
   <si>
     <t>Pugwash District High School (PDHS)</t>
   </si>
   <si>
     <t>Qualikum SS (KSS)</t>
   </si>
   <si>
     <t>Quamichan School (QUAM)</t>
   </si>
   <si>
     <t>Queen Elizabeth (QUEEN)</t>
   </si>
   <si>
     <t>Queen Elizabeth Cvi - Kingston (EOQE)</t>
   </si>
   <si>
+    <t>Queen Elizabeth High (QEH)</t>
+  </si>
+  <si>
     <t>Queen Elizabeth School (QES)</t>
   </si>
   <si>
     <t>Queen Elizabeth SS - Surrey (ROYAL)</t>
   </si>
   <si>
     <t>Queen Margaret School (QMS)</t>
   </si>
   <si>
     <t>Queen Mary PS- board (QMOT)</t>
   </si>
   <si>
     <t>Queen of Angels (QUAN)</t>
   </si>
   <si>
     <t>Queen's Gaels (QUN)</t>
   </si>
   <si>
     <t>Quesnel JR School (QUSS)</t>
   </si>
   <si>
     <t>Quest Sports Track And Field Club (QSTF)</t>
   </si>
   <si>
     <t>Quilchena (QUIL)</t>
   </si>
   <si>
     <t>Quinte Christian - Belleville (COQC)</t>
   </si>
   <si>
     <t>Quinte Legion Lynx Track And Field Club (QUIN)</t>
   </si>
   <si>
     <t>Quispamsis Middle School (QMS)</t>
   </si>
   <si>
     <t>R. H. G. Bonnycastle School (MBONN)</t>
   </si>
   <si>
     <t>R.A. McMath Secondary (MCMAT)</t>
   </si>
   <si>
     <t>R.B.Russell High School (RBR)</t>
   </si>
   <si>
+    <t>R.F. Staples Secondary School (RFST)</t>
+  </si>
+  <si>
     <t>R.h.g. Bonnycastle School (MBONN)</t>
   </si>
   <si>
     <t>R.L. Angus (RLA)</t>
   </si>
   <si>
     <t>R.S. McLaughlin - Oshawa (RSML)</t>
   </si>
   <si>
     <t>Rafales (EDT)</t>
   </si>
   <si>
     <t>Rainy River H.S. (RRHS)</t>
   </si>
   <si>
     <t>Ranchero Elementary School (RANCH)</t>
   </si>
   <si>
     <t>RancheView School (RANCH)</t>
   </si>
   <si>
     <t>Rankin School of the Narrows (RSN)</t>
   </si>
   <si>
     <t>Rapid Pulse Para Athletics (RPPA)</t>
   </si>
   <si>
     <t>RC Palmer (RCPM)</t>
   </si>
   <si>
+    <t>RDHS</t>
+  </si>
+  <si>
     <t>RE Mountain Secondary (RE M)</t>
   </si>
   <si>
     <t>Real North Athletics Club (RNAC)</t>
   </si>
   <si>
     <t>REBEL (MSF)</t>
   </si>
   <si>
     <t>Red Deer Lake (RDL)</t>
   </si>
   <si>
     <t>Red Deer Polytechnic University (RDPT)</t>
   </si>
   <si>
     <t>Red Deer Titans (REDD)</t>
   </si>
   <si>
     <t>Red Lake D.H.S. (RLDHS)</t>
   </si>
   <si>
     <t>Red Shoe Shuffle - Rmhc Toronto (RSS1)</t>
   </si>
   <si>
     <t>Redcliff Middle School (REDS)</t>
   </si>
   <si>
     <t>Redeemer Christian - Ottawa (NCRC)</t>
   </si>
   <si>
     <t>Regent Christian (RCA)</t>
   </si>
   <si>
+    <t>Regina Christian School (RCST)</t>
+  </si>
+  <si>
     <t>Regina Cougars (UOFR)</t>
   </si>
   <si>
     <t>Regina Mundi College (RMC)</t>
   </si>
   <si>
     <t>Regiopolis-Notre Dame-Kingston (EORN)</t>
   </si>
   <si>
     <t>Rehoboth Christian School (RCS)</t>
   </si>
   <si>
     <t>Reine-des-Bois (RDB)</t>
   </si>
   <si>
     <t>Remparts (RCMR)</t>
   </si>
   <si>
     <t>Renfrew (RENF)</t>
   </si>
   <si>
     <t>Renfrew CI - Renfrew (EORE)</t>
   </si>
   <si>
+    <t>Resurrection (BRES)</t>
+  </si>
+  <si>
     <t>Resurrection CSS (RCSS)</t>
   </si>
   <si>
     <t>Revelstoke Secondary School (REVEL)</t>
   </si>
   <si>
     <t>Reynolds Secondary School (REYN)</t>
   </si>
   <si>
     <t>Rhythm Athletics (RHYT)</t>
   </si>
   <si>
     <t>Rich Peers (RICP)</t>
   </si>
   <si>
     <t>Richard Pfaff Alternate (RDPF)</t>
   </si>
   <si>
     <t>Richmond Academy (RICH)</t>
   </si>
   <si>
     <t>Richmond Christian (RCSS)</t>
   </si>
   <si>
     <t>Richmond Education Centre (REDC)</t>
@@ -8075,80 +8363,89 @@
   <si>
     <t>Robron (ROB)</t>
   </si>
   <si>
     <t>Rockingstone Heights (ROCK)</t>
   </si>
   <si>
     <t>Rockland (ROCK)</t>
   </si>
   <si>
     <t>Rockland DHS - Rockland (EORK)</t>
   </si>
   <si>
     <t>Rockridge (RR)</t>
   </si>
   <si>
     <t>Rockway Mennonite Collegiate (RKWY)</t>
   </si>
   <si>
     <t>Rocky Lake Junior High (RLJH)</t>
   </si>
   <si>
     <t>Roger-Saint-Denis (RSD)</t>
   </si>
   <si>
+    <t>Roland Michener (ROMI)</t>
+  </si>
+  <si>
     <t>Roland Michener - South Porcupine (RMSP)</t>
   </si>
   <si>
     <t>Roland-Pépin (PRP2)</t>
   </si>
   <si>
     <t>Ron Pettigrew Christian School (RPCS)</t>
   </si>
   <si>
     <t>Roots Home Education (ROOT)</t>
   </si>
   <si>
     <t>Rorketon High School (RORK)</t>
   </si>
   <si>
     <t>Rose-des-Vents (RDV)</t>
   </si>
   <si>
     <t>Rosedale (ROSE)</t>
   </si>
   <si>
     <t>Rosedale Traditional Community School (RTCS)</t>
   </si>
   <si>
     <t>Rosenort Red Hawks (RTRH)</t>
   </si>
   <si>
+    <t>Rosetown Central High School 3A (RCHS)</t>
+  </si>
+  <si>
     <t>Rosetown Track &amp; Field (ROSE)</t>
   </si>
   <si>
+    <t>Ross L. Gray (RLG)</t>
+  </si>
+  <si>
     <t>Ross Road (RR)</t>
   </si>
   <si>
     <t>Rosseau Lake College (RLS)</t>
   </si>
   <si>
     <t>Rossignol High School (ROSS)</t>
   </si>
   <si>
     <t>Rossland Summit School (RSLSS)</t>
   </si>
   <si>
     <t>Rotary Huron Shore Run (RSHR)</t>
   </si>
   <si>
     <t>Rothesay High School (RHS2)</t>
   </si>
   <si>
     <t>Rothesay Netherwood Schoo (RNS2)</t>
   </si>
   <si>
     <t>Rothesay Netherwood School (RNS)</t>
   </si>
   <si>
     <t>Rothesay Park Middle School (RPMS)</t>
@@ -8156,50 +8453,53 @@
   <si>
     <t>Rothesay Park School (RPS)</t>
   </si>
   <si>
     <t>Rothwell-Osnabruck - Ingleside (EORO)</t>
   </si>
   <si>
     <t>Rouge Et Or U. Laval (ROUL)</t>
   </si>
   <si>
     <t>Royal Bay (ROYB)</t>
   </si>
   <si>
     <t>Royal City Athletics Club (RCAO)</t>
   </si>
   <si>
     <t>Royal City Track &amp; Field Club (CITY)</t>
   </si>
   <si>
     <t>Royal Oak Middle School (GDETN)</t>
   </si>
   <si>
     <t>Royal St. George's College (RSGC)</t>
   </si>
   <si>
+    <t>Royals (DRJHG)</t>
+  </si>
+  <si>
     <t>RSEQ-CE (RSEQ)</t>
   </si>
   <si>
     <t>RT Alderman (RTALD)</t>
   </si>
   <si>
     <t>Rudolph Hennig Junior High (RH)</t>
   </si>
   <si>
     <t>Run Merrickville (RUNM)</t>
   </si>
   <si>
     <t>Run Nova Scotia (RNS1)</t>
   </si>
   <si>
     <t>Run Ottawa (RO23)</t>
   </si>
   <si>
     <t>Run The Great Lakes (RGL1)</t>
   </si>
   <si>
     <t>Run Waterloo Inc. (RWIN)</t>
   </si>
   <si>
     <t>Runanthropic (RUNA)</t>
@@ -8240,80 +8540,89 @@
   <si>
     <t>Russell Run Club (RRCO)</t>
   </si>
   <si>
     <t>Rutland Middle School (RMS)</t>
   </si>
   <si>
     <t>Rutland Senior (RSS!)</t>
   </si>
   <si>
     <t>S. Arden Hill (MAP)</t>
   </si>
   <si>
     <t>Sa-Hali Secondary (SAHA)</t>
   </si>
   <si>
     <t>Sackville Heights Junior High School (SKHT)</t>
   </si>
   <si>
     <t>Sackville High (SH)</t>
   </si>
   <si>
     <t>Sacré-Coeur or Champlain (SAC)</t>
   </si>
   <si>
+    <t>Sacred Heart (BHEA)</t>
+  </si>
+  <si>
     <t>Sacred Heart - Ottawa (NCSH)</t>
   </si>
   <si>
     <t>Sacred Heart - Walkerton (YRSH)</t>
   </si>
   <si>
     <t>Sacred Heart School - Nova Scotia (SHSH)</t>
   </si>
   <si>
+    <t>Sagkeeng (SAG)</t>
+  </si>
+  <si>
     <t>SAIL Academy (SAIL)</t>
   </si>
   <si>
     <t>Saint Andre Bessette (SAB)</t>
   </si>
   <si>
     <t>Saint Ann's Academy (SAIN)</t>
   </si>
   <si>
     <t>Saint Boniface Diocesan High School (SBDHS)</t>
   </si>
   <si>
     <t>Saint John High School (SJH3)</t>
   </si>
   <si>
     <t>Saint John Paul II Academy (SJP2)</t>
   </si>
   <si>
     <t>Saint John Reds Track &amp; Field (SJTC)</t>
   </si>
   <si>
+    <t>Saint Lawrence Secondary (SLSS)</t>
+  </si>
+  <si>
     <t>Saint Lawrence Secondary - Cornwall (SLSS)</t>
   </si>
   <si>
     <t>Saint Paul Catholic High School (SOSP)</t>
   </si>
   <si>
     <t>Saint Thomas Aquinas (STA)</t>
   </si>
   <si>
     <t>Saint-André (ERSA)</t>
   </si>
   <si>
     <t>Saint-Charles-Garnier - Whitby (STCG)</t>
   </si>
   <si>
     <t>Saint-François-D'assise (SFDA)</t>
   </si>
   <si>
     <t>Saint-Guillaume (STGU)</t>
   </si>
   <si>
     <t>Saint-Jean Olympique (CSJO)</t>
   </si>
   <si>
     <t>Saint-Jean-Paul II (SJP2)</t>
@@ -8618,80 +8927,86 @@
   <si>
     <t>Sc:Trochu Valley (TROC)</t>
   </si>
   <si>
     <t>Sc:W.G. Murdoch (WGMU)</t>
   </si>
   <si>
     <t>Sc:W.H. Croxford (CROX)</t>
   </si>
   <si>
     <t>SC:Wheatland Crossing (WHCR)</t>
   </si>
   <si>
     <t>Sc:Windsong Heights (WIND)</t>
   </si>
   <si>
     <t>Sc:Youngstown (YOUN)</t>
   </si>
   <si>
     <t>Sc:Zone Team South-Central (SCZ)</t>
   </si>
   <si>
     <t>Scollard Hall - North Bay (SHNB)</t>
   </si>
   <si>
+    <t>Scott Collegiate (SCOT)</t>
+  </si>
+  <si>
     <t>Sd #83 North Okanagan Shuswap (NOSHU)</t>
   </si>
   <si>
     <t>Sd 34 Abbotsford - Public (SD34A)</t>
   </si>
   <si>
     <t>Sd 36 Surrey - Independent (SD36I)</t>
   </si>
   <si>
     <t>Sd 36 Surrey - Public (SD36P)</t>
   </si>
   <si>
     <t>Sd 38 Richmond - Public (SD38R)</t>
   </si>
   <si>
     <t>Sd 73 Kamloops - Public (SD73K)</t>
   </si>
   <si>
     <t>Sea To Sky Athletics (S2SA)</t>
   </si>
   <si>
     <t>Seaquam Seahawks (SEAQ)</t>
   </si>
   <si>
     <t>Seaway - Iroquois (SEAW)</t>
   </si>
   <si>
     <t>Seaway District HS - Iroquois (EOSE)</t>
   </si>
   <si>
+    <t>Seaway HS (EOSW)</t>
+  </si>
+  <si>
     <t>Secondaire de Kamloops (SEKM)</t>
   </si>
   <si>
     <t>Selkirk Jr High (MSKJR)</t>
   </si>
   <si>
     <t>Selkirk School</t>
   </si>
   <si>
     <t>Semiahmoo Secondary (SEMI)</t>
   </si>
   <si>
     <t>Semiahmoo Sunrunners (SSRW)</t>
   </si>
   <si>
     <t>Séminaire St-Francois (SSF)</t>
   </si>
   <si>
     <t>Senator O'Connor (SROC)</t>
   </si>
   <si>
     <t>Senator Patrick Burns (SENPB)</t>
   </si>
   <si>
     <t>Senator Riley Middle School (SRMS)</t>
@@ -8717,90 +9032,93 @@
   <si>
     <t>Seventh Fire Junior High (SFJH)</t>
   </si>
   <si>
     <t>Seycove (SEY)</t>
   </si>
   <si>
     <t>Shaftesbury High School (MSHAF)</t>
   </si>
   <si>
     <t>Shambhala School (SHAM)</t>
   </si>
   <si>
     <t>Shamrock School (SHAM)</t>
   </si>
   <si>
     <t>Shas Ti Kelly Road Secondary (STKRR)</t>
   </si>
   <si>
     <t>Shawnigan Lake School (SLS)</t>
   </si>
   <si>
     <t>Shelburne Regional (SHEL)</t>
   </si>
   <si>
+    <t>Sheldon-Williams Collegiate (SWCT)</t>
+  </si>
+  <si>
     <t>Sherbrooke Vert-et-Or (SHR)</t>
   </si>
   <si>
     <t>Sherbrooke (SHER)</t>
   </si>
   <si>
     <t>Sherwood (SHERW)</t>
   </si>
   <si>
     <t>Sherwood Heights Junior High (SWH)</t>
   </si>
   <si>
     <t>Sherwood Park Education Centre (SPEC)</t>
   </si>
   <si>
     <t>Sherwood S.S. - HWDSB (SOSH)</t>
   </si>
   <si>
     <t>Shoal Lake School (SLS)</t>
   </si>
   <si>
     <t>Shuswap Middle (SHUSM)</t>
   </si>
   <si>
     <t>Simcoe Composite School (CWSI)</t>
   </si>
   <si>
     <t>Simon Fraser (SIFR)</t>
   </si>
   <si>
     <t>Simon Fraser University Athletics (SFUT)</t>
   </si>
   <si>
     <t>Simonds High School (SHS3)</t>
   </si>
   <si>
     <t>Sinclair S.S. (Whitby) (SSSW)</t>
   </si>
   <si>
-    <t>Sioux North H.S. (SNHS)</t>
+    <t>Sioux North H.S (NWSN)</t>
   </si>
   <si>
     <t>Sir Alexander Mackenzie School (SAMS)</t>
   </si>
   <si>
     <t>Sir Allan MacNab (SAM)</t>
   </si>
   <si>
     <t>Sir Allan MacNab S.S. - HWDSB (SOAM)</t>
   </si>
   <si>
     <t>Sir Charles Tupper (SCT)</t>
   </si>
   <si>
     <t>Sir Frederick Banting (WOBA)</t>
   </si>
   <si>
     <t>Sir Guy Carleton - Ottawa (NCGC)</t>
   </si>
   <si>
     <t>Sir James Dunn Academy (SJD)</t>
   </si>
   <si>
     <t>Sir John A MacDonald (SIRJAM)</t>
   </si>
@@ -8846,50 +9164,53 @@
   <si>
     <t>Sisu Throws Club (SISU)</t>
   </si>
   <si>
     <t>Six Nations Polytechnic Secondary School (SNPSS)</t>
   </si>
   <si>
     <t>Skaha Lake Middle School (SLMS)</t>
   </si>
   <si>
     <t>Skeena Middle School (CMSD)</t>
   </si>
   <si>
     <t>Skeena Valley Runners (SVRC)</t>
   </si>
   <si>
     <t>Slow Ships Athletic Club (SSAC)</t>
   </si>
   <si>
     <t>Smithers Sec (SSS)</t>
   </si>
   <si>
     <t>Smithers Secondary School (SSS)</t>
   </si>
   <si>
+    <t>Smiths Falls (SFDCI)</t>
+  </si>
+  <si>
     <t>Smiths Falls Dci -smiths Falls (EOSF)</t>
   </si>
   <si>
     <t>Smithville Christian High (SCH)</t>
   </si>
   <si>
     <t>Snowshoe Canada (SC22)</t>
   </si>
   <si>
     <t>SO:Arden T Litt (ARTL)</t>
   </si>
   <si>
     <t>So:Brant Christian School (BRCH)</t>
   </si>
   <si>
     <t>So:Cardston (CARD)</t>
   </si>
   <si>
     <t>So:Catholic Central (CACE)</t>
   </si>
   <si>
     <t>SO:Cherry Coulee Christian (CCCA)</t>
   </si>
   <si>
     <t>So:Chinook (CHIN)</t>
@@ -9101,206 +9422,239 @@
   <si>
     <t>Spartans Academy (SPACY)</t>
   </si>
   <si>
     <t>Sparwood Secondary (SSS)</t>
   </si>
   <si>
     <t>Special Olympics Ns (SONS)</t>
   </si>
   <si>
     <t>Special Olympics Ontario (SOTO)</t>
   </si>
   <si>
     <t>Special Olympics Stoon (SOSK)</t>
   </si>
   <si>
     <t>Spectrum Community School (SPEC)</t>
   </si>
   <si>
     <t>Speed Academy Athletics Club (SAAC)</t>
   </si>
   <si>
     <t>Speed Mechanic Inc. (SPME)</t>
   </si>
   <si>
+    <t>Speed Mechanics Athletics Club (SMAC)</t>
+  </si>
+  <si>
     <t>Speedfarm (SFAR)</t>
   </si>
   <si>
     <t>Spirit River Regional Academy (SRRA)</t>
   </si>
   <si>
     <t>Split City Sonics (SPLI)</t>
   </si>
   <si>
     <t>Sport-Études Kinécible (SEKC)</t>
   </si>
   <si>
     <t>Spring Valley Middle School (SVMS)</t>
   </si>
   <si>
+    <t>Springbank Middle (SMS)</t>
+  </si>
+  <si>
+    <t>Springfield Middle School (SMS)</t>
+  </si>
+  <si>
     <t>Springhill Junior/Senior High (SHIL)</t>
   </si>
   <si>
     <t>Springs Christian Academy (MSCHS)</t>
   </si>
   <si>
     <t>St Albert Schools (STAS)</t>
   </si>
   <si>
     <t>St Andre Bessette (SAB)</t>
   </si>
   <si>
     <t>St Christy-Ihunaegbo Athletics Club (SCIA)</t>
   </si>
   <si>
+    <t>St Georges School (STG)</t>
+  </si>
+  <si>
+    <t>St Jean Breabuf (SJB)</t>
+  </si>
+  <si>
+    <t>St Jean Brebeuf (SJB)</t>
+  </si>
+  <si>
     <t>St John's School (STJSS)</t>
   </si>
   <si>
     <t>St John’s College Catholic HS (SJC)</t>
   </si>
   <si>
     <t>St Johns College  Catholic HS (SJC)</t>
   </si>
   <si>
     <t>St Joseph (SJHS)</t>
   </si>
   <si>
     <t>St Josephine (JVH)</t>
   </si>
   <si>
     <t>St Luke (STL)</t>
   </si>
   <si>
     <t>ST Margaret School (SMS)</t>
   </si>
   <si>
     <t>St Marks High School (SMHS)</t>
   </si>
   <si>
     <t>St Mary Beaverlodge (STMB)</t>
   </si>
   <si>
     <t>St Mary's Catholic High School (SMHS)</t>
   </si>
   <si>
     <t>St Mary’s (STM)</t>
   </si>
   <si>
+    <t>St Michael Stratford (WOMC)</t>
+  </si>
+  <si>
     <t>St Theresa (STT)</t>
   </si>
   <si>
     <t>St Theresa (STTH)</t>
   </si>
   <si>
     <t>St Thomas Aquinas (STAS)</t>
   </si>
   <si>
+    <t>St Thomas Aquinas Roman Catholic (STAR)</t>
+  </si>
+  <si>
     <t>St Thomas Community Christian School (STCCS)</t>
   </si>
   <si>
     <t>St Thomas Legion Track &amp; Field Club (OSTL)</t>
   </si>
   <si>
     <t>ST Thomas More (STMC)</t>
   </si>
   <si>
+    <t>St Vincent de Paul (STVP)</t>
+  </si>
+  <si>
     <t>St-Agathe Academy (SAA)</t>
   </si>
   <si>
     <t>St-Augustin (SAU)</t>
   </si>
   <si>
     <t>St-Charles Garnier (SCG)</t>
   </si>
   <si>
     <t>St-Francis Xavier CHS (Falcons) (FALC)</t>
   </si>
   <si>
     <t>St-Hyacinthe (CASH)</t>
   </si>
   <si>
     <t>St-Jean-Eudes (SJE)</t>
   </si>
   <si>
     <t>St-josephs Gananoque (SJGAN)</t>
   </si>
   <si>
     <t>St-Laurent Academy (SLTA)</t>
   </si>
   <si>
     <t>St, Charles Catholic School (SCCS)</t>
   </si>
   <si>
     <t>St.  Matthew High School-Ottawa (MATT)</t>
   </si>
   <si>
     <t>St. Agnes Junior High (STAG)</t>
   </si>
   <si>
     <t>St. Albert Mustangs Track &amp; Field Club (STAL)</t>
   </si>
   <si>
     <t>St. Alcuin College (SACL)</t>
   </si>
   <si>
     <t>St. Andrew Junior School (STAJ)</t>
   </si>
   <si>
     <t>St. Andrew's College (SAC)</t>
   </si>
   <si>
+    <t>St. Andrews (STA)</t>
+  </si>
+  <si>
     <t>St. Andrews' Regional High Sch (STAN)</t>
   </si>
   <si>
     <t>St. Ann's Academy (BLUE)</t>
   </si>
   <si>
     <t>St. Anne Catholic HS (STANN)</t>
   </si>
   <si>
     <t>St. Anne High School (SWSA)</t>
   </si>
   <si>
     <t>St. Anne's Css (SACS)</t>
   </si>
   <si>
     <t>St. Anne's School (SAS)</t>
   </si>
   <si>
     <t>St. Anselm (ANSEL)</t>
   </si>
   <si>
     <t>St. Augustine Kings and Queens (STA)</t>
   </si>
   <si>
     <t>St. Augustine Ponoka (SAP)</t>
   </si>
   <si>
     <t>St. Augustine Secondary (RPSA)</t>
   </si>
   <si>
+    <t>St. Basil (BBAS)</t>
+  </si>
+  <si>
     <t>St. Basil-the-Great College School (SBC)</t>
   </si>
   <si>
     <t>St. Benedict (SBD)</t>
   </si>
   <si>
     <t>St. Benedict Cross Country (SBCSS)</t>
   </si>
   <si>
     <t>St. Benedict CSS (SBCS)</t>
   </si>
   <si>
     <t>St. Catharines Collegiate (SCC)</t>
   </si>
   <si>
     <t>St. Charles College (SCC)</t>
   </si>
   <si>
     <t>St. Clement Catholic School (SCLEM)</t>
   </si>
   <si>
     <t>St. David CSS (CWSD)</t>
   </si>
   <si>
     <t>St. Dominic Catholic Secondary School (SDCSS)</t>
@@ -9323,98 +9677,101 @@
   <si>
     <t>St. Francis CES (STF)</t>
   </si>
   <si>
     <t>St. Francis High School (SFHS)</t>
   </si>
   <si>
     <t>St. Francis of Assisi Academy (STFA)</t>
   </si>
   <si>
     <t>St. Francis Xavier - Ottawa (NCFX)</t>
   </si>
   <si>
     <t>St. Francis Xavier Chs -hammond (EOFX)</t>
   </si>
   <si>
     <t>St. Francis Xavier High School - Ottawa (STFXO)</t>
   </si>
   <si>
     <t>St. Francis Xavier X-Men/X-Women (STFX)</t>
   </si>
   <si>
     <t>St. FX (NCFX)</t>
   </si>
   <si>
+    <t>St. Gabriel (GABE)</t>
+  </si>
+  <si>
     <t>St. George School (STGE)</t>
   </si>
   <si>
     <t>St. George's School (STGE)</t>
   </si>
   <si>
     <t>St. George's School (STGEO)</t>
   </si>
   <si>
-    <t>St. Ignatius H.S. (SIHS)</t>
-[...2 lines deleted...]
-    <t>St. Ignatius HS (SIHS)</t>
+    <t>St. Ignatius H.S (NWSI)</t>
   </si>
   <si>
     <t>St. Ignatius of Loyola (SIOL)</t>
   </si>
   <si>
     <t>St. Ignatius School (MSTIG)</t>
   </si>
   <si>
     <t>St. James CHS (CWSJ)</t>
   </si>
   <si>
     <t>St. James Collegiate (STJAM)</t>
   </si>
   <si>
     <t>St. Joan of Arc Catholic High School (SJAC)</t>
   </si>
   <si>
     <t>St. Joe's Rams (STJ)</t>
   </si>
   <si>
     <t>St. Joeseph's CSS (SJCSS)</t>
   </si>
   <si>
     <t>St. John - Perth (SHPT)</t>
   </si>
   <si>
     <t>St. John Brebeuf (STJB)</t>
   </si>
   <si>
     <t>St. John Brebeuf School (MSJBB)</t>
   </si>
   <si>
     <t>St. John Catholic High School (EOJO)</t>
   </si>
   <si>
+    <t>St. John Paul II Catholic School (JPII)</t>
+  </si>
+  <si>
     <t>St. John's Academy Shawnigan Lake (SJASL)</t>
   </si>
   <si>
     <t>St. John's College (CWCS)</t>
   </si>
   <si>
     <t>St. John's College Eagles (SJCE)</t>
   </si>
   <si>
     <t>St. John's High School (MSJHS)</t>
   </si>
   <si>
     <t>St. John's Kilmarnock School (SJKS)</t>
   </si>
   <si>
     <t>St. John's Ravenscourt (MSJRT)</t>
   </si>
   <si>
     <t>St. Joseph (JOES)</t>
   </si>
   <si>
     <t>St. Joseph C.H.S. - Barrhaven (NCSJ)</t>
   </si>
   <si>
     <t>St. Joseph CHS (NCSJ)</t>
@@ -9434,242 +9791,263 @@
   <si>
     <t>St. Joseph's (SJRE)</t>
   </si>
   <si>
     <t>St. Joseph's - Cornwall (SHCO)</t>
   </si>
   <si>
     <t>St. Joseph's - Renfrew (SJRE)</t>
   </si>
   <si>
     <t>St. Joseph's Catholic (SWSJ)</t>
   </si>
   <si>
     <t>St. Joseph's CHS - St. Thomas (SJHS)</t>
   </si>
   <si>
     <t>St. Joseph’s Catholic High School (SJCSS)</t>
   </si>
   <si>
     <t>St. Josephs Chs - Nepean (EOSJ)</t>
   </si>
   <si>
     <t>St. Lawrence SS - Cornwall (EOSL)</t>
   </si>
   <si>
+    <t>St. Leo (BLEO)</t>
+  </si>
+  <si>
     <t>St. Luke CES (SLNB)</t>
   </si>
   <si>
     <t>St. Malachy's High (SMH3)</t>
   </si>
   <si>
     <t>St. Marcellinus (MARC)</t>
   </si>
   <si>
     <t>St. Margaret's School - Victor (MARG)</t>
   </si>
   <si>
     <t>St. Mark (NCSM)</t>
   </si>
   <si>
     <t>St. Martins School (STM)</t>
   </si>
   <si>
     <t>St. Mary - Brockville (EOSM)</t>
   </si>
   <si>
     <t>St. Mary - Cobourg (COSM)</t>
   </si>
   <si>
     <t>St. Mary Catholic Academy (SMCA)</t>
   </si>
   <si>
     <t>St. Mary CHS  Hamilton (SMCH)</t>
   </si>
   <si>
     <t>St. Mary Chs - Brockville (EOSM)</t>
   </si>
   <si>
+    <t>St. Mary School (SMS)</t>
+  </si>
+  <si>
     <t>St. Mary's (Vegreville) (STMYV)</t>
   </si>
   <si>
     <t>St. Mary's Academy (MSTMA)</t>
   </si>
   <si>
     <t>St. Mary's Academy - New Brunswick (SMA2)</t>
   </si>
   <si>
     <t>St. Mary's Bay Academy (SMBA)</t>
   </si>
   <si>
     <t>St. Mary's Catholic High School (SMCHS)</t>
   </si>
   <si>
     <t>St. Mary's Catholic School Sexsmith (SMCS)</t>
   </si>
   <si>
+    <t>St. Mary's Education Centre Academy (SMEC)</t>
+  </si>
+  <si>
     <t>St. Mary's Education Centre/Academy (SMEC)</t>
   </si>
   <si>
     <t>St. Mary's High School - Kitchener (SMHSK)</t>
   </si>
   <si>
     <t>St. Mary's High School - Owen Sound (SMHS)</t>
   </si>
   <si>
     <t>St. Mary's Huskies (SMU)</t>
   </si>
   <si>
     <t>St. Mary's University (STMU)</t>
   </si>
   <si>
     <t>St. Marys DCVI (DCVI)</t>
   </si>
   <si>
     <t>St. Marys Salukis (SAL)</t>
   </si>
   <si>
     <t>St. Mathews - Cornwall (SMCW)</t>
   </si>
   <si>
     <t>St. Matthew (NCMA)</t>
   </si>
   <si>
     <t>St. Matthew C.H.S. (NCMA)</t>
   </si>
   <si>
     <t>St. Matthew Catholic School (SMCS)</t>
   </si>
   <si>
+    <t>St. Matthew Catholic Secondary School (SMCSS)</t>
+  </si>
+  <si>
     <t>ST. Matthew High School (MATT)</t>
   </si>
   <si>
     <t>St. Maurice School (MMAUR)</t>
   </si>
   <si>
     <t>St. Maximilian Kolbe CHS (STMAX)</t>
   </si>
   <si>
     <t>St. Michael - Kemptville (EOMH)</t>
   </si>
   <si>
     <t>St. Michael Catholic High School (SOSM)</t>
   </si>
   <si>
     <t>St. Michael CHS (SMCHS)</t>
   </si>
   <si>
     <t>St. Michael Chs - Kemptville (EOMH)</t>
   </si>
   <si>
     <t>St. Michael Css - Stratford (WOMC)</t>
   </si>
   <si>
     <t>St. Michael Jr (STMI)</t>
   </si>
   <si>
     <t>St. Michael's College School (SMCS)</t>
   </si>
   <si>
     <t>St. Michaels University School (STMI)</t>
   </si>
   <si>
     <t>St. Mildred's-Lightbourn School (SMLS)</t>
   </si>
   <si>
     <t>St. Mother Teresa Catholic Academy (TCMT)</t>
   </si>
   <si>
     <t>St. Norbert Collegiate (STNOR)</t>
   </si>
   <si>
+    <t>St. Patrick (BPAT)</t>
+  </si>
+  <si>
     <t>St. Patrick CSS Toronto (SPCSS)</t>
   </si>
   <si>
-    <t>St. Patrick High School (SPHS)</t>
+    <t>St. Patrick High School (NWSP)</t>
   </si>
   <si>
     <t>St. Patrick School Kapuskasing (SPKP)</t>
   </si>
   <si>
     <t>St. Patrick's Catholic H.S. (NCSP)</t>
   </si>
   <si>
     <t>St. Patrick's Elementary School (STPAT)</t>
   </si>
   <si>
     <t>St. Patrick's School (STPA)</t>
   </si>
   <si>
-    <t>St. Patrick’s HS (SPHS)</t>
-[...1 lines deleted...]
-  <si>
     <t>St. Patricks CHS (SWSP)</t>
   </si>
   <si>
     <t>St. Paul C.H.S. (SOSP)</t>
   </si>
   <si>
     <t>St. Paul Catholic High School - Ottawa (NCSP)</t>
   </si>
   <si>
     <t>St. Paul Css - Trenton (COSP)</t>
   </si>
   <si>
     <t>St. Paul Secondary School (SPSS)</t>
   </si>
   <si>
     <t>St. Paul's Collegiate (ICSPC)</t>
   </si>
   <si>
     <t>St. Paul's High School (MSPHS)</t>
   </si>
   <si>
     <t>St. Peter (NCSR)</t>
   </si>
   <si>
+    <t>St. Peter (BPET)</t>
+  </si>
+  <si>
     <t>St. Peter Css - Peterborough (COSR)</t>
   </si>
   <si>
     <t>St. Peter H.S. - Ottawa (NCSR)</t>
   </si>
   <si>
     <t>St. Peter’s Catholic Secondary School (GBSP)</t>
   </si>
   <si>
+    <t>St. Pius (BPIU)</t>
+  </si>
+  <si>
     <t>St. Pius - Thunder Bay (PIUS)</t>
   </si>
   <si>
     <t>St. Pius X C.H.S. (STPX)</t>
   </si>
   <si>
     <t>St. Stephen High (SSH2)</t>
   </si>
   <si>
     <t>St. Stephen Middle School (SSMS)</t>
   </si>
   <si>
+    <t>St. Theresa (BTHE)</t>
+  </si>
+  <si>
     <t>St. Theresa Css - Belleville (COST)</t>
   </si>
   <si>
     <t>St. Theresa’s Catholic High School (STHM)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas - Kenora (STAHS)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas - Lindsay (COSA)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas Catholic Secondary School (STACC)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas CSS - Lindsay (COSA)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas H.S. (STAHS)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas Oakville (STAOA)</t>
   </si>
   <si>
     <t>St. Thomas Aquinas SS - London (STA)</t>
@@ -9698,50 +10076,56 @@
   <si>
     <t>Stamford (STAM)</t>
   </si>
   <si>
     <t>Stanislas (STAN)</t>
   </si>
   <si>
     <t>Stanley High School (SHS)</t>
   </si>
   <si>
     <t>Stanley Knowles School (MSTKN)</t>
   </si>
   <si>
     <t>Stars Athletics Academy (WSAA)</t>
   </si>
   <si>
     <t>Stayner Collegiate Institute (STAYC)</t>
   </si>
   <si>
     <t>Ste Rose Celtics (0813)</t>
   </si>
   <si>
     <t>Ste. Anne Collegiate (SAC)</t>
   </si>
   <si>
+    <t>Ste. Marie Spitfires (0613)</t>
+  </si>
+  <si>
+    <t>Ste.Marie Spitfires (BRUX)</t>
+  </si>
+  <si>
     <t>Steinbach Christian School (FLAME)</t>
   </si>
   <si>
     <t>Steinbach Regional Secondary School (MSRSS)</t>
   </si>
   <si>
     <t>Stellys (STEL)</t>
   </si>
   <si>
     <t>STEM Collegiate (STEM)</t>
   </si>
   <si>
     <t>STEM IA High School (STEM)</t>
   </si>
   <si>
     <t>STEM Innovation Academy (STEM)</t>
   </si>
   <si>
     <t>STEMIA (STEMI)</t>
   </si>
   <si>
     <t>Stephen Lewis Secondary School - Mississauga (SLSS)</t>
   </si>
   <si>
     <t>Stephen Lewis Secondary School - York Region (SLYR)</t>
@@ -9749,296 +10133,326 @@
   <si>
     <t>Steve Maclean (STEV)</t>
   </si>
   <si>
     <t>Steveston London Secoondary Sc (SLSS)</t>
   </si>
   <si>
     <t>Stfx Track And Field Club (XTFC)</t>
   </si>
   <si>
     <t>Stonewall Centennial School (MSTCE)</t>
   </si>
   <si>
     <t>Stonewall Collegiate Institute (RAMS)</t>
   </si>
   <si>
     <t>Stoney Creek Athletics (SCTC)</t>
   </si>
   <si>
     <t>Stoney Creek Athletics (SCAA)</t>
   </si>
   <si>
     <t>Stony Mountain School (STMS)</t>
   </si>
   <si>
+    <t>Stonybrook Middle School (SMS)</t>
+  </si>
+  <si>
     <t>Strait Area Education and Recreation Centre (SAER)</t>
   </si>
   <si>
     <t>Stratford 5K Run/Walk (S5RW)</t>
   </si>
   <si>
     <t>Stratford District Secondary School (SDSS)</t>
   </si>
   <si>
     <t>Stratford Hall (STRAT)</t>
   </si>
   <si>
     <t>Stratford Northwestern (WONW)</t>
   </si>
   <si>
     <t>Stratford Sabrecats Track Club (SSTC)</t>
   </si>
   <si>
     <t>Strathcona Christian Academy (SCA)</t>
   </si>
   <si>
     <t>Strathcona-Tweedsmuir School (STS)</t>
   </si>
   <si>
     <t>Strathroy Saints Sdci (WOST)</t>
   </si>
   <si>
     <t>Stridewise Running (SWRC)</t>
   </si>
   <si>
     <t>Sts' ailes School (STSA)</t>
   </si>
   <si>
     <t>Stti</t>
   </si>
   <si>
     <t>Students Online School (STON)</t>
   </si>
   <si>
     <t>Sturgeon Composite High School (STUR)</t>
   </si>
   <si>
     <t>Sturgeon Height Collegiate (MSHHS)</t>
   </si>
   <si>
+    <t>Sturgeon Lake School (STL)</t>
+  </si>
+  <si>
     <t>Sturgeon Schools (STUR)</t>
   </si>
   <si>
     <t>Sudbury Endurance (SUDB)</t>
   </si>
   <si>
     <t>Sudbury Secondary School (SUDS)</t>
   </si>
   <si>
     <t>Sugarloaf Senior High (SLS2)</t>
   </si>
   <si>
     <t>Sullivan Heights (SULH)</t>
   </si>
   <si>
     <t>Summerland Middle School (SMS)</t>
   </si>
   <si>
     <t>Summerland Secondary (SUMS)</t>
   </si>
   <si>
     <t>Summit Academy (SAAL)</t>
   </si>
   <si>
     <t>Summit Academy of Active Learning (SAAL)</t>
   </si>
   <si>
     <t>Summit Middle School (SMS)</t>
   </si>
   <si>
     <t>Sunny Brae Middle School (SBMS)</t>
   </si>
   <si>
     <t>Sunshine Coast Athletics (SCAC)</t>
   </si>
   <si>
-    <t>Superior C. &amp; V.I. (SCVI)</t>
-[...2 lines deleted...]
-    <t>Superior CVI (SCVI)</t>
+    <t>Superior CVI (NWSC)</t>
   </si>
   <si>
     <t>Superior Heights CVS (SHCSV)</t>
   </si>
   <si>
     <t>Superior Middle School (SUP)</t>
   </si>
   <si>
     <t>Surrey Christian (SCS)</t>
   </si>
   <si>
     <t>Surrey Christian School (SURC)</t>
   </si>
   <si>
     <t>Sussex Christian School (SCS)</t>
   </si>
   <si>
     <t>Sussex Middle School (SMS)</t>
   </si>
   <si>
     <t>Sussex Regional High (SRH3)</t>
   </si>
   <si>
     <t>Sutherland (SUTH)</t>
   </si>
   <si>
     <t>Svitanok - Brlvc (SVTK)</t>
   </si>
   <si>
     <t>SVRSS Tigers (SVRSS)</t>
   </si>
   <si>
+    <t>Swan Hills School (SWAN)</t>
+  </si>
+  <si>
+    <t>Swan Valley Regional Secondary School (0815)</t>
+  </si>
+  <si>
+    <t>SWBN</t>
+  </si>
+  <si>
     <t>Swift Current Selects (SCSS)</t>
   </si>
   <si>
     <t>Sydenham HS - Sydenham (EOSY)</t>
   </si>
   <si>
     <t>Sydney Academy (SYDA)</t>
   </si>
   <si>
     <t>Sydney Mines Middle School (SMMS)</t>
   </si>
   <si>
     <t>T A Blacklock (TABL)</t>
   </si>
   <si>
     <t>T. A. Blakelock High School Tigers (TAB)</t>
   </si>
   <si>
     <t>Tagwi - Avonmore (TAGW)</t>
   </si>
   <si>
+    <t>Tagwi Secondary School (EOTA)</t>
+  </si>
+  <si>
     <t>Tagwi SS - Avonmore (EOTA)</t>
   </si>
   <si>
     <t>Tamanawis Secondary School (TAMS)</t>
   </si>
   <si>
     <t>Tamarac Education Centre (TEC)</t>
   </si>
   <si>
     <t>Tanbridge Academy (TITAN)</t>
   </si>
   <si>
     <t>Tantramar Regional High (TAN2)</t>
   </si>
   <si>
     <t>Tarus (TARS)</t>
   </si>
   <si>
     <t>Tatamagouche Regional Academy (TRA)</t>
   </si>
   <si>
     <t>TB Riley (TBRIL)</t>
   </si>
   <si>
+    <t>TDSSE</t>
+  </si>
+  <si>
     <t>Tec Voc High School (MTVHS)</t>
   </si>
   <si>
     <t>Tecumseh Vista Academy (SWVA)</t>
   </si>
   <si>
     <t>Ted Harrison (TEDH)</t>
   </si>
   <si>
     <t>Temiskaming District Secondary School (TDSS)</t>
   </si>
   <si>
     <t>Templeton (TEMP)</t>
   </si>
   <si>
     <t>Terre-des-Jeunes (TDJ)</t>
   </si>
   <si>
     <t>Terry Fox (TFOX)</t>
   </si>
   <si>
     <t>Terry Fox Secondary School (TFOX)</t>
   </si>
   <si>
     <t>Thames Athletics Club (THAC)</t>
   </si>
   <si>
     <t>The Booker School (BOOK)</t>
   </si>
   <si>
     <t>THE BOXING CLUB SPRUCE GROVE (TBC)</t>
   </si>
   <si>
     <t>The DSBN Academy (DSBNA)</t>
   </si>
   <si>
     <t>The Element High School (TEHS)</t>
   </si>
   <si>
     <t>The King's University (TKUE)</t>
   </si>
   <si>
     <t>The Limberlost Challenge (ATLC)</t>
   </si>
   <si>
     <t>The Prince Edward County Marathon (TCMA)</t>
   </si>
   <si>
+    <t>The Renegades Speed Club (RENS)</t>
+  </si>
+  <si>
     <t>The Rotary Club Of Wiarton Shore To Shore Annual Race (RCWS)</t>
   </si>
   <si>
     <t>The York School (YTS)</t>
   </si>
   <si>
+    <t>Thom Collegiate (THOM)</t>
+  </si>
+  <si>
     <t>Thomas A.Stewart-Peterborough (COTS)</t>
   </si>
   <si>
     <t>Thomas Albert (PTA2)</t>
   </si>
   <si>
     <t>Thomas Greenway Middle Years School (TGMS)</t>
   </si>
   <si>
     <t>Thomas Haney Secondary School (THSS)</t>
   </si>
   <si>
     <t>Thompson Jr (THOM)</t>
   </si>
   <si>
     <t>Thompson Middle School Trojans (TMST)</t>
   </si>
   <si>
     <t>Thompson Rivers Wolfpack (TRU)</t>
   </si>
   <si>
     <t>Thorburn Consolidated (THOR)</t>
   </si>
   <si>
+    <t>Thorhild Central School (THOR)</t>
+  </si>
+  <si>
     <t>Thorold Elite Track Club (TETC)</t>
   </si>
   <si>
     <t>Thorold SS (THOR)</t>
   </si>
   <si>
+    <t>Thorsby (THOR)</t>
+  </si>
+  <si>
     <t>Thousand Islands SS (EOTI)</t>
   </si>
   <si>
     <t>Throwers Club (THRO)</t>
   </si>
   <si>
     <t>Tide Runners (TIDE)</t>
   </si>
   <si>
     <t>Tilbury DHS (SWTI)</t>
   </si>
   <si>
     <t>Timberline Secondary (TIMR)</t>
   </si>
   <si>
     <t>Timiskaming (TIM)</t>
   </si>
   <si>
     <t>Timmins High (TIMM)</t>
   </si>
   <si>
     <t>Timmins Running Club (TMNS)</t>
   </si>
   <si>
     <t>Timmins-Porcupine (TPTFC)</t>
@@ -10319,50 +10733,59 @@
   <si>
     <t>Urban Academy (UA)</t>
   </si>
   <si>
     <t>Urban Acadmey (URBN)</t>
   </si>
   <si>
     <t>Ursuline College Chatham (SWUC)</t>
   </si>
   <si>
     <t>Uxbridge Secondary School (LUXS)</t>
   </si>
   <si>
     <t>Vainqueurs Plus (PLUS)</t>
   </si>
   <si>
     <t>Vainqueurs (VAIN)</t>
   </si>
   <si>
     <t>Valemount Secondary (VALS)</t>
   </si>
   <si>
     <t>Valley Athletics (VAAC)</t>
   </si>
   <si>
+    <t>Valley Christian Academy (VCAM)</t>
+  </si>
+  <si>
+    <t>Valley Christian Academy - High School (VCAH)</t>
+  </si>
+  <si>
+    <t>Valley Christian Academy - Middle School (VCAM)</t>
+  </si>
+  <si>
     <t>Valley Creek (VCREEK)</t>
   </si>
   <si>
     <t>Valley Heights (CWVH)</t>
   </si>
   <si>
     <t>Valley Royals Track &amp; Field Club (VRTC)</t>
   </si>
   <si>
     <t>Valleyview Secondary (VALL)</t>
   </si>
   <si>
     <t>Valour (EOGP)</t>
   </si>
   <si>
     <t>Valour - Petawawa (EOVA)</t>
   </si>
   <si>
     <t>Van Walleghem School (MVWAL)</t>
   </si>
   <si>
     <t>Vancouver Christian School (VCS)</t>
   </si>
   <si>
     <t>Vancouver College (VANCO)</t>
@@ -10487,83 +10910,89 @@
   <si>
     <t>vLearn.ca (VLRN)</t>
   </si>
   <si>
     <t>Voltigeurs Du Collège Bourget (VOLTS)</t>
   </si>
   <si>
     <t>Vr Pro Inc. (VRPR)</t>
   </si>
   <si>
     <t>W. A. McLeod Middle School (WAML)</t>
   </si>
   <si>
     <t>W. Ross Macdonald School (CWWR)</t>
   </si>
   <si>
     <t>W.C. Eaket Secondary School (WCESS)</t>
   </si>
   <si>
     <t>W.F. Herman Secondary School (SWHE)</t>
   </si>
   <si>
     <t>W.J Mouat (W.J)</t>
   </si>
   <si>
+    <t>W.P. Wagner High School (WPW)</t>
+  </si>
+  <si>
     <t>W.Ross Macdonald School (WRMS)</t>
   </si>
   <si>
     <t>Wabanaki School (WABA)</t>
   </si>
   <si>
     <t>Wagmatcookewey School (WAG)</t>
   </si>
   <si>
     <t>Walkerton &amp; District Hospital Foundation (WDHF)</t>
   </si>
   <si>
     <t>Walkerton Distric Community School (WDCS)</t>
   </si>
   <si>
     <t>Walkerville Collegiate Institute (SWWV)</t>
   </si>
   <si>
     <t>Wallaceburg District Secondary (SWWB)</t>
   </si>
   <si>
     <t>Walnut Grove Secondary (WALN)</t>
   </si>
   <si>
     <t>Walter Lee Elementary (WLE)</t>
   </si>
   <si>
     <t>Walter Murray (WMC)</t>
   </si>
   <si>
     <t>Walter Whyte School (WWALT)</t>
   </si>
   <si>
+    <t>Warburg School (WARB)</t>
+  </si>
+  <si>
     <t>Warren Collegiate (MWARR)</t>
   </si>
   <si>
     <t>Warriors / Rebels (VANK)</t>
   </si>
   <si>
     <t>Waskateanau (WASK)</t>
   </si>
   <si>
     <t>Wasse-Abin (WAA)</t>
   </si>
   <si>
     <t>Waterdown (WDHS)</t>
   </si>
   <si>
     <t>Waterdown District - HWDSB (SOWN)</t>
   </si>
   <si>
     <t>Waterford District High School (CWWF)</t>
   </si>
   <si>
     <t>Waterloo Collegiate Institute (WCI)</t>
   </si>
   <si>
     <t>Waterloo Track Club (UWTC)</t>
@@ -10604,50 +11033,53 @@
   <si>
     <t>West Carleton - Dunrobin (NCWC)</t>
   </si>
   <si>
     <t>West Colchester Consolidated (WCC)</t>
   </si>
   <si>
     <t>West Elgin Secondary School (WEWO)</t>
   </si>
   <si>
     <t>West Ferris Intermediate School (WFIS)</t>
   </si>
   <si>
     <t>West Ferris Secondary School (WFSS)</t>
   </si>
   <si>
     <t>West Hants Middle School (WHMS)</t>
   </si>
   <si>
     <t>West Highlands School (WESTH)</t>
   </si>
   <si>
     <t>West Hill (WHSS)</t>
   </si>
   <si>
+    <t>West Island College (WIC)</t>
+  </si>
+  <si>
     <t>West Island T. C. (WITC)</t>
   </si>
   <si>
     <t>West Kildonan Collegiate (MWKHS)</t>
   </si>
   <si>
     <t>West Kings District (WK)</t>
   </si>
   <si>
     <t>West Pictou Consolidated (WPC)</t>
   </si>
   <si>
     <t>West Point Grey Academy (WPGA)</t>
   </si>
   <si>
     <t>West Point Grey Academy (WPTGA)</t>
   </si>
   <si>
     <t>West Richmond Education (WREC)</t>
   </si>
   <si>
     <t>West Ridge (WRIDG)</t>
   </si>
   <si>
     <t>West Riverview School (WRS)</t>
@@ -10658,107 +11090,107 @@
   <si>
     <t>West Van (WV)</t>
   </si>
   <si>
     <t>West Vancouver Track &amp; Field Club (WVAN)</t>
   </si>
   <si>
     <t>Westdale Junior High (MWDAL)</t>
   </si>
   <si>
     <t>Westdale S.S. - HWDSB (SOWD)</t>
   </si>
   <si>
     <t>Westdale School (MWDAL)</t>
   </si>
   <si>
     <t>Western Mustangs (UWO)</t>
   </si>
   <si>
     <t>Western S.S. (SWWS)</t>
   </si>
   <si>
     <t>Westfield Elementary (WFE)</t>
   </si>
   <si>
-    <t>Westgate C. &amp; V.I. (WCVI)</t>
-[...1 lines deleted...]
-  <si>
     <t>Westgate Collegiate (WEST)</t>
   </si>
   <si>
-    <t>Westgate CVI (WCVI)</t>
+    <t>Westgate CVI (NWWG)</t>
   </si>
   <si>
     <t>Westlane (WTLN)</t>
   </si>
   <si>
     <t>Westminster Secondary School (WEST)</t>
   </si>
   <si>
     <t>Westmount (WMS)</t>
   </si>
   <si>
     <t>Westmount (0611)</t>
   </si>
   <si>
     <t>Westmount Charter School (WCS)</t>
   </si>
   <si>
     <t>Westmount S.S. - HWDSB (SOWM)</t>
   </si>
   <si>
     <t>Westmount Secondary School (WMT)</t>
   </si>
   <si>
     <t>Westside Secondary School (CWSS)</t>
   </si>
   <si>
     <t>Westsyde Secondary (WSSS)</t>
   </si>
   <si>
     <t>Westview Centennial (WTCE)</t>
   </si>
   <si>
     <t>Westview Freedom Academy (SWWF)</t>
   </si>
   <si>
     <t>Westview Secondary (WSS)</t>
   </si>
   <si>
     <t>Westwood Collegiate (MWWHS)</t>
   </si>
   <si>
     <t>Whistler (WHI)</t>
   </si>
   <si>
     <t>White Pine Collegiate and Vocational School (WPCV)</t>
   </si>
   <si>
     <t>White Rock Christian Academy (WRCA)</t>
   </si>
   <si>
+    <t>Whitemouth School (WHMS)</t>
+  </si>
+  <si>
     <t>Whitney Pier Middle School (WPMS)</t>
   </si>
   <si>
     <t>Whycocomagh (WHY)</t>
   </si>
   <si>
     <t>Whytecliff Agile Learning Centre (WCALC)</t>
   </si>
   <si>
     <t>Widdifield Secondary School (WID)</t>
   </si>
   <si>
     <t>Widdlefield (WID)</t>
   </si>
   <si>
     <t>Wikwemikong High School (WHS)</t>
   </si>
   <si>
     <t>WILFRED-LEGER (ESWL)</t>
   </si>
   <si>
     <t>William Derby School (WDS)</t>
   </si>
   <si>
     <t>William E Hay Stettler Secondary Campus (WEHSS)</t>
@@ -10796,114 +11228,123 @@
   <si>
     <t>Windsor Lancers (WND)</t>
   </si>
   <si>
     <t>Windsor Legion T.f.c (WLEG)</t>
   </si>
   <si>
     <t>Windsor Park (WINPK)</t>
   </si>
   <si>
     <t>Windsor Park Collegiate (WPC)</t>
   </si>
   <si>
     <t>Windsor School (MWIND)</t>
   </si>
   <si>
     <t>Winkler Elementary School (WKES)</t>
   </si>
   <si>
     <t>Winnipeg Optimist Athletics (WOAC)</t>
   </si>
   <si>
     <t>Winnipegosis Collegiate (0816)</t>
   </si>
   <si>
+    <t>Winston Knoll Collegiate (KNOL)</t>
+  </si>
+  <si>
     <t>WJ Fricker Public School (WJFR)</t>
   </si>
   <si>
     <t>WL Seaton (SEAT)</t>
   </si>
   <si>
     <t>WL Seaton Secondary School (WLSS)</t>
   </si>
   <si>
     <t>Wolfville (WOLF)</t>
   </si>
   <si>
     <t>Wolfville School (WOLF)</t>
   </si>
   <si>
     <t>Wolves Athletics Club (WOLV)</t>
   </si>
   <si>
     <t>Woodbridge College (WDCE)</t>
   </si>
   <si>
     <t>Woodland Christian High School (CWWC)</t>
   </si>
   <si>
+    <t>Woodlands School (WOOD)</t>
+  </si>
+  <si>
     <t>Woodlands Secondary (WDLS)</t>
   </si>
   <si>
     <t>Woodlawn High School (WHS)</t>
   </si>
   <si>
     <t>Woodman (WOODM)</t>
   </si>
   <si>
     <t>Woodroffe H.S. - Ottawa (NCWR)</t>
   </si>
   <si>
     <t>Woodstock Collegiate Institute (WOWC)</t>
   </si>
   <si>
     <t>Woodstock High School (WHS2)</t>
   </si>
   <si>
     <t>Woodstock Legion Athletic Club (WOOD)</t>
   </si>
   <si>
     <t>Woodstock Middle School (WMS)</t>
   </si>
   <si>
     <t>Wooly Bully Races (NSMC)</t>
   </si>
   <si>
     <t>Worsley Central School (WCS)</t>
   </si>
   <si>
     <t>Xsnrg Running Club (XSNR)</t>
   </si>
   <si>
     <t>XXXX</t>
   </si>
   <si>
     <t>Yale Secondary (YASS)</t>
   </si>
   <si>
     <t>Yarmouth Consolidated Memorial (YARM)</t>
+  </si>
+  <si>
+    <t>Yellowhead Koinonia Christian School (YKCS)</t>
   </si>
   <si>
     <t>Yhz Track &amp; Field Club (YHZ1)</t>
   </si>
   <si>
     <t>Ymca Of Southwestern Ontario (YMCA)</t>
   </si>
   <si>
     <t>York House School (YORKH)</t>
   </si>
   <si>
     <t>York Lions (YOR)</t>
   </si>
   <si>
     <t>York Region Runners Club (YREG)</t>
   </si>
   <si>
     <t>York University Track &amp; Field Club (YUTC)</t>
   </si>
   <si>
     <t>Yorkson Creek Middle School (YCMS)</t>
   </si>
   <si>
     <t>Yorkton Legion Track (YLTC)</t>
   </si>
@@ -11280,51 +11721,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF3529"/>
+  <dimension ref="A1:DF3676"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="22" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
@@ -30556,416 +30997,416 @@
         <v>2049</v>
       </c>
     </row>
     <row r="1950" spans="1:110">
       <c r="DB1950" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="1951" spans="1:110">
       <c r="DB1951" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="1952" spans="1:110">
       <c r="DB1952" t="s">
         <v>2052</v>
       </c>
     </row>
     <row r="1953" spans="1:110">
       <c r="DB1953" t="s">
         <v>2053</v>
       </c>
     </row>
     <row r="1954" spans="1:110">
       <c r="DB1954" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="1955" spans="1:110">
       <c r="DB1955" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="1956" spans="1:110">
       <c r="DB1956" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
     </row>
     <row r="1957" spans="1:110">
       <c r="DB1957" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
     </row>
     <row r="1958" spans="1:110">
       <c r="DB1958" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="1959" spans="1:110">
       <c r="DB1959" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="1960" spans="1:110">
       <c r="DB1960" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
     </row>
     <row r="1961" spans="1:110">
       <c r="DB1961" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="1962" spans="1:110">
       <c r="DB1962" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
     </row>
     <row r="1963" spans="1:110">
       <c r="DB1963" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="1964" spans="1:110">
       <c r="DB1964" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
     </row>
     <row r="1965" spans="1:110">
       <c r="DB1965" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="1966" spans="1:110">
       <c r="DB1966" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
     </row>
     <row r="1967" spans="1:110">
       <c r="DB1967" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="1968" spans="1:110">
       <c r="DB1968" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="1969" spans="1:110">
       <c r="DB1969" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
     </row>
     <row r="1970" spans="1:110">
       <c r="DB1970" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
     </row>
     <row r="1971" spans="1:110">
       <c r="DB1971" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="1972" spans="1:110">
       <c r="DB1972" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="1973" spans="1:110">
       <c r="DB1973" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
     </row>
     <row r="1974" spans="1:110">
       <c r="DB1974" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
     </row>
     <row r="1975" spans="1:110">
       <c r="DB1975" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="1976" spans="1:110">
       <c r="DB1976" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="1977" spans="1:110">
       <c r="DB1977" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
     </row>
     <row r="1978" spans="1:110">
       <c r="DB1978" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="1979" spans="1:110">
       <c r="DB1979" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="1980" spans="1:110">
       <c r="DB1980" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="1981" spans="1:110">
       <c r="DB1981" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
     </row>
     <row r="1982" spans="1:110">
       <c r="DB1982" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="1983" spans="1:110">
       <c r="DB1983" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="1984" spans="1:110">
       <c r="DB1984" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="1985" spans="1:110">
       <c r="DB1985" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="1986" spans="1:110">
       <c r="DB1986" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
     </row>
     <row r="1987" spans="1:110">
       <c r="DB1987" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="1988" spans="1:110">
       <c r="DB1988" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="1989" spans="1:110">
       <c r="DB1989" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
     </row>
     <row r="1990" spans="1:110">
       <c r="DB1990" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
     </row>
     <row r="1991" spans="1:110">
       <c r="DB1991" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="1992" spans="1:110">
       <c r="DB1992" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="1993" spans="1:110">
       <c r="DB1993" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="1994" spans="1:110">
       <c r="DB1994" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="1995" spans="1:110">
       <c r="DB1995" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="1996" spans="1:110">
       <c r="DB1996" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="1997" spans="1:110">
       <c r="DB1997" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="1998" spans="1:110">
       <c r="DB1998" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
     </row>
     <row r="1999" spans="1:110">
       <c r="DB1999" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="2000" spans="1:110">
       <c r="DB2000" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="2001" spans="1:110">
       <c r="DB2001" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
     </row>
     <row r="2002" spans="1:110">
       <c r="DB2002" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="2003" spans="1:110">
       <c r="DB2003" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="2004" spans="1:110">
       <c r="DB2004" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
     </row>
     <row r="2005" spans="1:110">
       <c r="DB2005" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="2006" spans="1:110">
       <c r="DB2006" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
     </row>
     <row r="2007" spans="1:110">
       <c r="DB2007" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="2008" spans="1:110">
       <c r="DB2008" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="2009" spans="1:110">
       <c r="DB2009" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="2010" spans="1:110">
       <c r="DB2010" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
     </row>
     <row r="2011" spans="1:110">
       <c r="DB2011" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="2012" spans="1:110">
       <c r="DB2012" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
     </row>
     <row r="2013" spans="1:110">
       <c r="DB2013" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="2014" spans="1:110">
       <c r="DB2014" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
     </row>
     <row r="2015" spans="1:110">
       <c r="DB2015" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="2016" spans="1:110">
       <c r="DB2016" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="2017" spans="1:110">
       <c r="DB2017" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="2018" spans="1:110">
       <c r="DB2018" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
     </row>
     <row r="2019" spans="1:110">
       <c r="DB2019" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="2020" spans="1:110">
       <c r="DB2020" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
     </row>
     <row r="2021" spans="1:110">
       <c r="DB2021" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="2022" spans="1:110">
       <c r="DB2022" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
     </row>
     <row r="2023" spans="1:110">
       <c r="DB2023" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="2024" spans="1:110">
       <c r="DB2024" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
     </row>
     <row r="2025" spans="1:110">
       <c r="DB2025" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="2026" spans="1:110">
       <c r="DB2026" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
     </row>
     <row r="2027" spans="1:110">
       <c r="DB2027" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="2028" spans="1:110">
       <c r="DB2028" t="s">
         <v>2127</v>
       </c>
     </row>
     <row r="2029" spans="1:110">
       <c r="DB2029" t="s">
         <v>2128</v>
       </c>
     </row>
     <row r="2030" spans="1:110">
       <c r="DB2030" t="s">
         <v>2129</v>
       </c>
     </row>
     <row r="2031" spans="1:110">
       <c r="DB2031" t="s">
         <v>2130</v>
       </c>
     </row>
     <row r="2032" spans="1:110">
       <c r="DB2032" t="s">
         <v>2131</v>
@@ -38432,64 +38873,799 @@
       </c>
     </row>
     <row r="3525" spans="1:110">
       <c r="DB3525" t="s">
         <v>3624</v>
       </c>
     </row>
     <row r="3526" spans="1:110">
       <c r="DB3526" t="s">
         <v>3625</v>
       </c>
     </row>
     <row r="3527" spans="1:110">
       <c r="DB3527" t="s">
         <v>3626</v>
       </c>
     </row>
     <row r="3528" spans="1:110">
       <c r="DB3528" t="s">
         <v>3627</v>
       </c>
     </row>
     <row r="3529" spans="1:110">
       <c r="DB3529" t="s">
         <v>3628</v>
+      </c>
+    </row>
+    <row r="3530" spans="1:110">
+      <c r="DB3530" t="s">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="3531" spans="1:110">
+      <c r="DB3531" t="s">
+        <v>3630</v>
+      </c>
+    </row>
+    <row r="3532" spans="1:110">
+      <c r="DB3532" t="s">
+        <v>3631</v>
+      </c>
+    </row>
+    <row r="3533" spans="1:110">
+      <c r="DB3533" t="s">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="3534" spans="1:110">
+      <c r="DB3534" t="s">
+        <v>3633</v>
+      </c>
+    </row>
+    <row r="3535" spans="1:110">
+      <c r="DB3535" t="s">
+        <v>3634</v>
+      </c>
+    </row>
+    <row r="3536" spans="1:110">
+      <c r="DB3536" t="s">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="3537" spans="1:110">
+      <c r="DB3537" t="s">
+        <v>3636</v>
+      </c>
+    </row>
+    <row r="3538" spans="1:110">
+      <c r="DB3538" t="s">
+        <v>3637</v>
+      </c>
+    </row>
+    <row r="3539" spans="1:110">
+      <c r="DB3539" t="s">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="3540" spans="1:110">
+      <c r="DB3540" t="s">
+        <v>3639</v>
+      </c>
+    </row>
+    <row r="3541" spans="1:110">
+      <c r="DB3541" t="s">
+        <v>3640</v>
+      </c>
+    </row>
+    <row r="3542" spans="1:110">
+      <c r="DB3542" t="s">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="3543" spans="1:110">
+      <c r="DB3543" t="s">
+        <v>3642</v>
+      </c>
+    </row>
+    <row r="3544" spans="1:110">
+      <c r="DB3544" t="s">
+        <v>3643</v>
+      </c>
+    </row>
+    <row r="3545" spans="1:110">
+      <c r="DB3545" t="s">
+        <v>3644</v>
+      </c>
+    </row>
+    <row r="3546" spans="1:110">
+      <c r="DB3546" t="s">
+        <v>3645</v>
+      </c>
+    </row>
+    <row r="3547" spans="1:110">
+      <c r="DB3547" t="s">
+        <v>3646</v>
+      </c>
+    </row>
+    <row r="3548" spans="1:110">
+      <c r="DB3548" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="3549" spans="1:110">
+      <c r="DB3549" t="s">
+        <v>3648</v>
+      </c>
+    </row>
+    <row r="3550" spans="1:110">
+      <c r="DB3550" t="s">
+        <v>3649</v>
+      </c>
+    </row>
+    <row r="3551" spans="1:110">
+      <c r="DB3551" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="3552" spans="1:110">
+      <c r="DB3552" t="s">
+        <v>3651</v>
+      </c>
+    </row>
+    <row r="3553" spans="1:110">
+      <c r="DB3553" t="s">
+        <v>3652</v>
+      </c>
+    </row>
+    <row r="3554" spans="1:110">
+      <c r="DB3554" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="3555" spans="1:110">
+      <c r="DB3555" t="s">
+        <v>3654</v>
+      </c>
+    </row>
+    <row r="3556" spans="1:110">
+      <c r="DB3556" t="s">
+        <v>3655</v>
+      </c>
+    </row>
+    <row r="3557" spans="1:110">
+      <c r="DB3557" t="s">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="3558" spans="1:110">
+      <c r="DB3558" t="s">
+        <v>3657</v>
+      </c>
+    </row>
+    <row r="3559" spans="1:110">
+      <c r="DB3559" t="s">
+        <v>3658</v>
+      </c>
+    </row>
+    <row r="3560" spans="1:110">
+      <c r="DB3560" t="s">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="3561" spans="1:110">
+      <c r="DB3561" t="s">
+        <v>3660</v>
+      </c>
+    </row>
+    <row r="3562" spans="1:110">
+      <c r="DB3562" t="s">
+        <v>3661</v>
+      </c>
+    </row>
+    <row r="3563" spans="1:110">
+      <c r="DB3563" t="s">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="3564" spans="1:110">
+      <c r="DB3564" t="s">
+        <v>3663</v>
+      </c>
+    </row>
+    <row r="3565" spans="1:110">
+      <c r="DB3565" t="s">
+        <v>3664</v>
+      </c>
+    </row>
+    <row r="3566" spans="1:110">
+      <c r="DB3566" t="s">
+        <v>3665</v>
+      </c>
+    </row>
+    <row r="3567" spans="1:110">
+      <c r="DB3567" t="s">
+        <v>3666</v>
+      </c>
+    </row>
+    <row r="3568" spans="1:110">
+      <c r="DB3568" t="s">
+        <v>3667</v>
+      </c>
+    </row>
+    <row r="3569" spans="1:110">
+      <c r="DB3569" t="s">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="3570" spans="1:110">
+      <c r="DB3570" t="s">
+        <v>3669</v>
+      </c>
+    </row>
+    <row r="3571" spans="1:110">
+      <c r="DB3571" t="s">
+        <v>3670</v>
+      </c>
+    </row>
+    <row r="3572" spans="1:110">
+      <c r="DB3572" t="s">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="3573" spans="1:110">
+      <c r="DB3573" t="s">
+        <v>3672</v>
+      </c>
+    </row>
+    <row r="3574" spans="1:110">
+      <c r="DB3574" t="s">
+        <v>3673</v>
+      </c>
+    </row>
+    <row r="3575" spans="1:110">
+      <c r="DB3575" t="s">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="3576" spans="1:110">
+      <c r="DB3576" t="s">
+        <v>3675</v>
+      </c>
+    </row>
+    <row r="3577" spans="1:110">
+      <c r="DB3577" t="s">
+        <v>3676</v>
+      </c>
+    </row>
+    <row r="3578" spans="1:110">
+      <c r="DB3578" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="3579" spans="1:110">
+      <c r="DB3579" t="s">
+        <v>3678</v>
+      </c>
+    </row>
+    <row r="3580" spans="1:110">
+      <c r="DB3580" t="s">
+        <v>3679</v>
+      </c>
+    </row>
+    <row r="3581" spans="1:110">
+      <c r="DB3581" t="s">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="3582" spans="1:110">
+      <c r="DB3582" t="s">
+        <v>3681</v>
+      </c>
+    </row>
+    <row r="3583" spans="1:110">
+      <c r="DB3583" t="s">
+        <v>3682</v>
+      </c>
+    </row>
+    <row r="3584" spans="1:110">
+      <c r="DB3584" t="s">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="3585" spans="1:110">
+      <c r="DB3585" t="s">
+        <v>3684</v>
+      </c>
+    </row>
+    <row r="3586" spans="1:110">
+      <c r="DB3586" t="s">
+        <v>3685</v>
+      </c>
+    </row>
+    <row r="3587" spans="1:110">
+      <c r="DB3587" t="s">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="3588" spans="1:110">
+      <c r="DB3588" t="s">
+        <v>3687</v>
+      </c>
+    </row>
+    <row r="3589" spans="1:110">
+      <c r="DB3589" t="s">
+        <v>3688</v>
+      </c>
+    </row>
+    <row r="3590" spans="1:110">
+      <c r="DB3590" t="s">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="3591" spans="1:110">
+      <c r="DB3591" t="s">
+        <v>3690</v>
+      </c>
+    </row>
+    <row r="3592" spans="1:110">
+      <c r="DB3592" t="s">
+        <v>3691</v>
+      </c>
+    </row>
+    <row r="3593" spans="1:110">
+      <c r="DB3593" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="3594" spans="1:110">
+      <c r="DB3594" t="s">
+        <v>3693</v>
+      </c>
+    </row>
+    <row r="3595" spans="1:110">
+      <c r="DB3595" t="s">
+        <v>3694</v>
+      </c>
+    </row>
+    <row r="3596" spans="1:110">
+      <c r="DB3596" t="s">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="3597" spans="1:110">
+      <c r="DB3597" t="s">
+        <v>3696</v>
+      </c>
+    </row>
+    <row r="3598" spans="1:110">
+      <c r="DB3598" t="s">
+        <v>3697</v>
+      </c>
+    </row>
+    <row r="3599" spans="1:110">
+      <c r="DB3599" t="s">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="3600" spans="1:110">
+      <c r="DB3600" t="s">
+        <v>3699</v>
+      </c>
+    </row>
+    <row r="3601" spans="1:110">
+      <c r="DB3601" t="s">
+        <v>3700</v>
+      </c>
+    </row>
+    <row r="3602" spans="1:110">
+      <c r="DB3602" t="s">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="3603" spans="1:110">
+      <c r="DB3603" t="s">
+        <v>3702</v>
+      </c>
+    </row>
+    <row r="3604" spans="1:110">
+      <c r="DB3604" t="s">
+        <v>3703</v>
+      </c>
+    </row>
+    <row r="3605" spans="1:110">
+      <c r="DB3605" t="s">
+        <v>3704</v>
+      </c>
+    </row>
+    <row r="3606" spans="1:110">
+      <c r="DB3606" t="s">
+        <v>3705</v>
+      </c>
+    </row>
+    <row r="3607" spans="1:110">
+      <c r="DB3607" t="s">
+        <v>3706</v>
+      </c>
+    </row>
+    <row r="3608" spans="1:110">
+      <c r="DB3608" t="s">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="3609" spans="1:110">
+      <c r="DB3609" t="s">
+        <v>3708</v>
+      </c>
+    </row>
+    <row r="3610" spans="1:110">
+      <c r="DB3610" t="s">
+        <v>3709</v>
+      </c>
+    </row>
+    <row r="3611" spans="1:110">
+      <c r="DB3611" t="s">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="3612" spans="1:110">
+      <c r="DB3612" t="s">
+        <v>3711</v>
+      </c>
+    </row>
+    <row r="3613" spans="1:110">
+      <c r="DB3613" t="s">
+        <v>3712</v>
+      </c>
+    </row>
+    <row r="3614" spans="1:110">
+      <c r="DB3614" t="s">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="3615" spans="1:110">
+      <c r="DB3615" t="s">
+        <v>3714</v>
+      </c>
+    </row>
+    <row r="3616" spans="1:110">
+      <c r="DB3616" t="s">
+        <v>3715</v>
+      </c>
+    </row>
+    <row r="3617" spans="1:110">
+      <c r="DB3617" t="s">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="3618" spans="1:110">
+      <c r="DB3618" t="s">
+        <v>3717</v>
+      </c>
+    </row>
+    <row r="3619" spans="1:110">
+      <c r="DB3619" t="s">
+        <v>3718</v>
+      </c>
+    </row>
+    <row r="3620" spans="1:110">
+      <c r="DB3620" t="s">
+        <v>3719</v>
+      </c>
+    </row>
+    <row r="3621" spans="1:110">
+      <c r="DB3621" t="s">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="3622" spans="1:110">
+      <c r="DB3622" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="3623" spans="1:110">
+      <c r="DB3623" t="s">
+        <v>3722</v>
+      </c>
+    </row>
+    <row r="3624" spans="1:110">
+      <c r="DB3624" t="s">
+        <v>3723</v>
+      </c>
+    </row>
+    <row r="3625" spans="1:110">
+      <c r="DB3625" t="s">
+        <v>3724</v>
+      </c>
+    </row>
+    <row r="3626" spans="1:110">
+      <c r="DB3626" t="s">
+        <v>3725</v>
+      </c>
+    </row>
+    <row r="3627" spans="1:110">
+      <c r="DB3627" t="s">
+        <v>3726</v>
+      </c>
+    </row>
+    <row r="3628" spans="1:110">
+      <c r="DB3628" t="s">
+        <v>3727</v>
+      </c>
+    </row>
+    <row r="3629" spans="1:110">
+      <c r="DB3629" t="s">
+        <v>3728</v>
+      </c>
+    </row>
+    <row r="3630" spans="1:110">
+      <c r="DB3630" t="s">
+        <v>3729</v>
+      </c>
+    </row>
+    <row r="3631" spans="1:110">
+      <c r="DB3631" t="s">
+        <v>3730</v>
+      </c>
+    </row>
+    <row r="3632" spans="1:110">
+      <c r="DB3632" t="s">
+        <v>3731</v>
+      </c>
+    </row>
+    <row r="3633" spans="1:110">
+      <c r="DB3633" t="s">
+        <v>3732</v>
+      </c>
+    </row>
+    <row r="3634" spans="1:110">
+      <c r="DB3634" t="s">
+        <v>3733</v>
+      </c>
+    </row>
+    <row r="3635" spans="1:110">
+      <c r="DB3635" t="s">
+        <v>3734</v>
+      </c>
+    </row>
+    <row r="3636" spans="1:110">
+      <c r="DB3636" t="s">
+        <v>3735</v>
+      </c>
+    </row>
+    <row r="3637" spans="1:110">
+      <c r="DB3637" t="s">
+        <v>3736</v>
+      </c>
+    </row>
+    <row r="3638" spans="1:110">
+      <c r="DB3638" t="s">
+        <v>3737</v>
+      </c>
+    </row>
+    <row r="3639" spans="1:110">
+      <c r="DB3639" t="s">
+        <v>3738</v>
+      </c>
+    </row>
+    <row r="3640" spans="1:110">
+      <c r="DB3640" t="s">
+        <v>3739</v>
+      </c>
+    </row>
+    <row r="3641" spans="1:110">
+      <c r="DB3641" t="s">
+        <v>3740</v>
+      </c>
+    </row>
+    <row r="3642" spans="1:110">
+      <c r="DB3642" t="s">
+        <v>3741</v>
+      </c>
+    </row>
+    <row r="3643" spans="1:110">
+      <c r="DB3643" t="s">
+        <v>3742</v>
+      </c>
+    </row>
+    <row r="3644" spans="1:110">
+      <c r="DB3644" t="s">
+        <v>3743</v>
+      </c>
+    </row>
+    <row r="3645" spans="1:110">
+      <c r="DB3645" t="s">
+        <v>3744</v>
+      </c>
+    </row>
+    <row r="3646" spans="1:110">
+      <c r="DB3646" t="s">
+        <v>3745</v>
+      </c>
+    </row>
+    <row r="3647" spans="1:110">
+      <c r="DB3647" t="s">
+        <v>3746</v>
+      </c>
+    </row>
+    <row r="3648" spans="1:110">
+      <c r="DB3648" t="s">
+        <v>3747</v>
+      </c>
+    </row>
+    <row r="3649" spans="1:110">
+      <c r="DB3649" t="s">
+        <v>3748</v>
+      </c>
+    </row>
+    <row r="3650" spans="1:110">
+      <c r="DB3650" t="s">
+        <v>3749</v>
+      </c>
+    </row>
+    <row r="3651" spans="1:110">
+      <c r="DB3651" t="s">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="3652" spans="1:110">
+      <c r="DB3652" t="s">
+        <v>3751</v>
+      </c>
+    </row>
+    <row r="3653" spans="1:110">
+      <c r="DB3653" t="s">
+        <v>3752</v>
+      </c>
+    </row>
+    <row r="3654" spans="1:110">
+      <c r="DB3654" t="s">
+        <v>3753</v>
+      </c>
+    </row>
+    <row r="3655" spans="1:110">
+      <c r="DB3655" t="s">
+        <v>3754</v>
+      </c>
+    </row>
+    <row r="3656" spans="1:110">
+      <c r="DB3656" t="s">
+        <v>3755</v>
+      </c>
+    </row>
+    <row r="3657" spans="1:110">
+      <c r="DB3657" t="s">
+        <v>3756</v>
+      </c>
+    </row>
+    <row r="3658" spans="1:110">
+      <c r="DB3658" t="s">
+        <v>3757</v>
+      </c>
+    </row>
+    <row r="3659" spans="1:110">
+      <c r="DB3659" t="s">
+        <v>3758</v>
+      </c>
+    </row>
+    <row r="3660" spans="1:110">
+      <c r="DB3660" t="s">
+        <v>3759</v>
+      </c>
+    </row>
+    <row r="3661" spans="1:110">
+      <c r="DB3661" t="s">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="3662" spans="1:110">
+      <c r="DB3662" t="s">
+        <v>3761</v>
+      </c>
+    </row>
+    <row r="3663" spans="1:110">
+      <c r="DB3663" t="s">
+        <v>3762</v>
+      </c>
+    </row>
+    <row r="3664" spans="1:110">
+      <c r="DB3664" t="s">
+        <v>3763</v>
+      </c>
+    </row>
+    <row r="3665" spans="1:110">
+      <c r="DB3665" t="s">
+        <v>3764</v>
+      </c>
+    </row>
+    <row r="3666" spans="1:110">
+      <c r="DB3666" t="s">
+        <v>3765</v>
+      </c>
+    </row>
+    <row r="3667" spans="1:110">
+      <c r="DB3667" t="s">
+        <v>3766</v>
+      </c>
+    </row>
+    <row r="3668" spans="1:110">
+      <c r="DB3668" t="s">
+        <v>3767</v>
+      </c>
+    </row>
+    <row r="3669" spans="1:110">
+      <c r="DB3669" t="s">
+        <v>3768</v>
+      </c>
+    </row>
+    <row r="3670" spans="1:110">
+      <c r="DB3670" t="s">
+        <v>3769</v>
+      </c>
+    </row>
+    <row r="3671" spans="1:110">
+      <c r="DB3671" t="s">
+        <v>3770</v>
+      </c>
+    </row>
+    <row r="3672" spans="1:110">
+      <c r="DB3672" t="s">
+        <v>3771</v>
+      </c>
+    </row>
+    <row r="3673" spans="1:110">
+      <c r="DB3673" t="s">
+        <v>3772</v>
+      </c>
+    </row>
+    <row r="3674" spans="1:110">
+      <c r="DB3674" t="s">
+        <v>3773</v>
+      </c>
+    </row>
+    <row r="3675" spans="1:110">
+      <c r="DB3675" t="s">
+        <v>3774</v>
+      </c>
+    </row>
+    <row r="3676" spans="1:110">
+      <c r="DB3676" t="s">
+        <v>3775</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="13">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$3529</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$3676</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DE$1:$DE$10</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="J5:J1000">
       <formula1>'Worksheet'!$DF$1:$DF$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DF$1:$DF$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="N5:N1000">
       <formula1>'Worksheet'!$DF$1:$DF$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="P5:P1000">
       <formula1>'Worksheet'!$DF$1:$DF$35</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="R5:R1000">
       <formula1>'Worksheet'!$DF$1:$DF$35</formula1>
     </dataValidation>