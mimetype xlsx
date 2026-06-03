--- v0 (2026-04-19)
+++ v1 (2026-06-03)
@@ -32,51 +32,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="417">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Grade 8</t>
   </si>
   <si>
     <t>New Brunswick</t>
   </si>
   <si>
     <t>Canada</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>XS</t>
   </si>
   <si>
     <t>Arctics</t>
   </si>
   <si>
-    <t>Grade 9 &amp; 10 (Non-Hurdles &amp; Long Jump) (2010 &amp; 2009)</t>
+    <t>Grade 9 &amp; 10 (Non-Hurdles &amp; Long Jump) (2011 &amp; 2010)</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1036997:typeValue:102</t>
   </si>
   <si>
     <t>1036997:typeValue:103</t>
   </si>
   <si>
     <t>1036997:typeValue:104</t>
   </si>
   <si>
     <t>1036997:typeValue:105</t>
   </si>
   <si>
     <t>1036997:typeValue:109</t>
   </si>
   <si>
     <t>1036997:typeValue:106</t>
   </si>
   <si>
     <t>1036997:typeValue-1:108</t>
   </si>
@@ -155,75 +155,75 @@
   <si>
     <t>1036997:reg_event:8</t>
   </si>
   <si>
     <t>1036997:event_seed:8</t>
   </si>
   <si>
     <t>Grade 9</t>
   </si>
   <si>
     <t>Ontario</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Bears</t>
   </si>
   <si>
-    <t>Grade 11 &amp; 12 (Non-Hurdles &amp; Long Jump) (2008 &amp; 2007)</t>
+    <t>Grade 11 &amp; 12 (Non-Hurdles &amp; Long Jump) (2009 &amp; 2008)</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
     <t>Event Registration - The CTFL X NB Trials</t>
   </si>
   <si>
     <t>Grade 10</t>
   </si>
   <si>
     <t>Nova Scotia</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Spitfires</t>
   </si>
   <si>
-    <t>Grade 9 (Hurdles &amp; Shot Put) (2010)</t>
+    <t>Grade 9 (Hurdles &amp; Shot Put) (2011)</t>
   </si>
   <si>
     <t>400m</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Sex</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>School Grade/Year Recently Completed in 2026</t>
   </si>
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Address</t>
   </si>
@@ -299,72 +299,72 @@
   <si>
     <t>Seed-Mark #7</t>
   </si>
   <si>
     <t>Event #8</t>
   </si>
   <si>
     <t>Seed-Mark #8</t>
   </si>
   <si>
     <t>Grade 11</t>
   </si>
   <si>
     <t>Newfoundland &amp; Labrador</t>
   </si>
   <si>
     <t>United Arab Emirates</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Huskies</t>
   </si>
   <si>
-    <t>Grade 10 &amp; 11 (Hurdles &amp; Shot Put) (2009 &amp; 2008)</t>
+    <t>Grade 10 &amp; 11 (Hurdles &amp; Shot Put) (2010 &amp; 2009)</t>
   </si>
   <si>
     <t>800m</t>
   </si>
   <si>
     <t>Grade 12</t>
   </si>
   <si>
     <t>Prince Edward Island</t>
   </si>
   <si>
     <t>Afghanistan</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
     <t>No Preference</t>
   </si>
   <si>
-    <t>Grade 12 (Hurdles &amp; Shot Put) (2007)</t>
+    <t>Grade 12 (Hurdles &amp; Shot Put) (2008)</t>
   </si>
   <si>
     <t>1500m</t>
   </si>
   <si>
     <t>Quebec</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
     <t>2000m</t>
   </si>
   <si>
     <t>Manitoba</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>3000m</t>
   </si>