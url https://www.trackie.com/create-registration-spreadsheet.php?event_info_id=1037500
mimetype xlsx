--- v0 (2026-05-20)
+++ v1 (2026-07-06)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="848">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="850">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>11900919 Canada Ltd. (RVRN)</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>100m</t>
   </si>
   <si>
     <t>1037500:typeValue:101</t>
   </si>
   <si>
     <t>1037500:typeValue:102</t>
   </si>
   <si>
     <t>1037500:typeValue:103</t>
   </si>
   <si>
@@ -1241,51 +1241,51 @@
   <si>
     <t>Kind Vibe Kids (KIND)</t>
   </si>
   <si>
     <t>Kingston TFC (KIN)</t>
   </si>
   <si>
     <t>Kingston Track &amp; Field Club (KING)</t>
   </si>
   <si>
     <t>Kitchener Waterloo T.f.a. (KWTF)</t>
   </si>
   <si>
     <t>Kitchener Waterloo TFA (KWT)</t>
   </si>
   <si>
     <t>Kootenay Chaos Track Club (KCTC)</t>
   </si>
   <si>
     <t>La Cavale (CAVA)</t>
   </si>
   <si>
     <t>Lachine (LACH)</t>
   </si>
   <si>
-    <t>Lakehead Running (LAKE)</t>
+    <t>Lakehead Track &amp; Field Club (LAKE)</t>
   </si>
   <si>
     <t>Lakeland Yellow Jackets (LLYJ)</t>
   </si>
   <si>
     <t>Lanaudière-Olympique (CALO)</t>
   </si>
   <si>
     <t>Langley Mustangs (LANG)</t>
   </si>
   <si>
     <t>Lanigan Track Club (LTAC)</t>
   </si>
   <si>
     <t>Lansdowne (MLANS)</t>
   </si>
   <si>
     <t>Lasalle Athletics (LSCA)</t>
   </si>
   <si>
     <t>Last Mile Athletics Club (LMAC)</t>
   </si>
   <si>
     <t>Last Mountain Athletics Club (LMTC)</t>
   </si>
@@ -1769,51 +1769,51 @@
   <si>
     <t>Predator Athletics Club (1PAC)</t>
   </si>
   <si>
     <t>Pride &amp; Remembrance Association (PRAR)</t>
   </si>
   <si>
     <t>Prince George Road Runners (PGRR)</t>
   </si>
   <si>
     <t>Prince George Track &amp; Field Club (PGTF)</t>
   </si>
   <si>
     <t>Project Athletics (PRO)</t>
   </si>
   <si>
     <t>Project Athletics Track And Field Program (PATF)</t>
   </si>
   <si>
     <t>Project Go (PRG)</t>
   </si>
   <si>
     <t>Quest Sports Track and Field Club (QSTF)</t>
   </si>
   <si>
-    <t>Quinte Legion Lynx Track And Field Club (QUIN)</t>
+    <t>Quinte Legion Track &amp; Field Club (QUIN)</t>
   </si>
   <si>
     <t>R. H. G. Bonnycastle School (MBONN)</t>
   </si>
   <si>
     <t>Rapid Pulse Para Athletics (RPPA)</t>
   </si>
   <si>
     <t>Real North Athletics (RNA)</t>
   </si>
   <si>
     <t>Real North Athletics Club (RNAC)</t>
   </si>
   <si>
     <t>Red Deer Polytechnic University (RDPT)</t>
   </si>
   <si>
     <t>Red Deer Titans (REDD)</t>
   </si>
   <si>
     <t>Red Shoe Shuffle - Rmhc Toronto (RSS1)</t>
   </si>
   <si>
     <t>Remparts (RCMR)</t>
   </si>
@@ -2198,50 +2198,53 @@
   <si>
     <t>Tarus (TARS)</t>
   </si>
   <si>
     <t>Tec Voc High School (MTVHS)</t>
   </si>
   <si>
     <t>Terminal Velocity Track Club (TVT)</t>
   </si>
   <si>
     <t>Thames Athletics Club (THAC)</t>
   </si>
   <si>
     <t>The Gazelles Track and Field Club (GAZ)</t>
   </si>
   <si>
     <t>The King's University (TKUE)</t>
   </si>
   <si>
     <t>The Limberlost Challenge (ATLC)</t>
   </si>
   <si>
     <t>The Prince Edward County Marathon (TCMA)</t>
   </si>
   <si>
+    <t>The Renegades Speed Club (RENS)</t>
+  </si>
+  <si>
     <t>The Rotary Club Of Wiarton Shore To Shore Annual Race (RCWS)</t>
   </si>
   <si>
     <t>The Speed Academy (SAA)</t>
   </si>
   <si>
     <t>Thorold Elite TC (THO)</t>
   </si>
   <si>
     <t>Thorold Elite Track Club (TETC)</t>
   </si>
   <si>
     <t>Throwers Club (THRO)</t>
   </si>
   <si>
     <t>Thunderbolt Track &amp; Field (TTT)</t>
   </si>
   <si>
     <t>Time Bandits (TIB)</t>
   </si>
   <si>
     <t>Timmins Porcupine TFC (TIP)</t>
   </si>
   <si>
     <t>Timmins Running Club (TMNS)</t>
@@ -2472,50 +2475,53 @@
     <t>Waterloo Track Club (UWTC)</t>
   </si>
   <si>
     <t>Wc Race Series Society (WCRS)</t>
   </si>
   <si>
     <t>Wellington School (MWELL)</t>
   </si>
   <si>
     <t>West Island T. C. (WITC)</t>
   </si>
   <si>
     <t>West Point Grey Academy (WPTGA)</t>
   </si>
   <si>
     <t>West Rouge Cheetahs (WRC)</t>
   </si>
   <si>
     <t>West Vancouver Track &amp; Field Club (WVAN)</t>
   </si>
   <si>
     <t>Westdale School (MWDAL)</t>
   </si>
   <si>
     <t>Westwood Collegiate (MWWHS)</t>
+  </si>
+  <si>
+    <t>Wincity Endurance Project (WCEP)</t>
   </si>
   <si>
     <t>Wind Track And Field Club (WIND)</t>
   </si>
   <si>
     <t>Windsor Essex Athletics Club (WEAC)</t>
   </si>
   <si>
     <t>Windsor Legion T.f.c (WLEG)</t>
   </si>
   <si>
     <t>Windsor TFC (WIN)</t>
   </si>
   <si>
     <t>Winnipeg Optimist Athletics (WOAC)</t>
   </si>
   <si>
     <t>Wolves Athletics Club (WOLV)</t>
   </si>
   <si>
     <t>Woodstock Legion AC (WOD)</t>
   </si>
   <si>
     <t>Woodstock Legion Athletic Club (WOOD)</t>
   </si>
@@ -13951,61 +13957,67 @@
     </row>
     <row r="751" spans="1:108">
       <c r="E751" s="2"/>
       <c r="J751" s="2"/>
       <c r="L751" s="2"/>
       <c r="N751" s="2"/>
       <c r="P751" s="2"/>
       <c r="R751" s="2"/>
       <c r="T751" s="2"/>
       <c r="V751" s="2"/>
       <c r="X751" s="2"/>
       <c r="DB751" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="752" spans="1:108">
       <c r="E752" s="2"/>
       <c r="J752" s="2"/>
       <c r="L752" s="2"/>
       <c r="N752" s="2"/>
       <c r="P752" s="2"/>
       <c r="R752" s="2"/>
       <c r="T752" s="2"/>
       <c r="V752" s="2"/>
       <c r="X752" s="2"/>
+      <c r="DB752" t="s">
+        <v>848</v>
+      </c>
     </row>
     <row r="753" spans="1:108">
       <c r="E753" s="2"/>
       <c r="J753" s="2"/>
       <c r="L753" s="2"/>
       <c r="N753" s="2"/>
       <c r="P753" s="2"/>
       <c r="R753" s="2"/>
       <c r="T753" s="2"/>
       <c r="V753" s="2"/>
       <c r="X753" s="2"/>
+      <c r="DB753" t="s">
+        <v>849</v>
+      </c>
     </row>
     <row r="754" spans="1:108">
       <c r="E754" s="2"/>
       <c r="J754" s="2"/>
       <c r="L754" s="2"/>
       <c r="N754" s="2"/>
       <c r="P754" s="2"/>
       <c r="R754" s="2"/>
       <c r="T754" s="2"/>
       <c r="V754" s="2"/>
       <c r="X754" s="2"/>
     </row>
     <row r="755" spans="1:108">
       <c r="E755" s="2"/>
       <c r="J755" s="2"/>
       <c r="L755" s="2"/>
       <c r="N755" s="2"/>
       <c r="P755" s="2"/>
       <c r="R755" s="2"/>
       <c r="T755" s="2"/>
       <c r="V755" s="2"/>
       <c r="X755" s="2"/>
     </row>
     <row r="756" spans="1:108">
       <c r="E756" s="2"/>
@@ -16691,51 +16703,51 @@
       <c r="V999" s="2"/>
       <c r="X999" s="2"/>
     </row>
     <row r="1000" spans="1:108">
       <c r="E1000" s="2"/>
       <c r="J1000" s="2"/>
       <c r="L1000" s="2"/>
       <c r="N1000" s="2"/>
       <c r="P1000" s="2"/>
       <c r="R1000" s="2"/>
       <c r="T1000" s="2"/>
       <c r="V1000" s="2"/>
       <c r="X1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="11">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="D5:D1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DB$1:$DB$751</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$753</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="H5:H1000">
       <formula1>'Worksheet'!$DC$1:$DC$34</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$12</formula1>
     </dataValidation>