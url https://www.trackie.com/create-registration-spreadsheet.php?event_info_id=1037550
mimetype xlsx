--- v0 (2026-05-21)
+++ v1 (2026-07-12)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Under 9</t>
   </si>
   <si>
     <t>80m</t>
   </si>
   <si>
     <t>1037550:typeValue:102</t>
   </si>
   <si>
     <t>1037550:typeValue:103</t>
   </si>
   <si>
     <t>1037550:typeValue:104</t>
   </si>
   <si>
     <t>1037550:typeValue:105</t>
   </si>
   <si>
@@ -179,84 +179,69 @@
   <si>
     <t>Event #6</t>
   </si>
   <si>
     <t>Seed-Mark #6</t>
   </si>
   <si>
     <t>Event #7</t>
   </si>
   <si>
     <t>Seed-Mark #7</t>
   </si>
   <si>
     <t>Event #8</t>
   </si>
   <si>
     <t>Seed-Mark #8</t>
   </si>
   <si>
     <t>Under 15</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
-    <t>Under 17</t>
+    <t>Under 18</t>
   </si>
   <si>
     <t>300m</t>
   </si>
   <si>
-    <t>Under 20</t>
+    <t>Open</t>
   </si>
   <si>
     <t>400m</t>
-  </si>
-[...1 lines deleted...]
-    <t>Open</t>
   </si>
   <si>
     <t>800m</t>
   </si>
   <si>
     <t>1200m</t>
   </si>
   <si>
     <t>1500m</t>
-  </si>
-[...10 lines deleted...]
-    <t>Shot Put</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -613,51 +598,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DC1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="10" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="107" max="107" width="16" bestFit="true" customWidth="true" style="0"/>
+    <col min="107" max="107" width="6" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="24" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="24" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:107" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
@@ -1047,140 +1032,125 @@
       <c r="H6" s="2"/>
       <c r="J6" s="2"/>
       <c r="L6" s="2"/>
       <c r="N6" s="2"/>
       <c r="P6" s="2"/>
       <c r="R6" s="2"/>
       <c r="T6" s="2"/>
       <c r="V6" s="2"/>
       <c r="DB6" t="s">
         <v>58</v>
       </c>
       <c r="DC6" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7" spans="1:107">
       <c r="D7" s="2"/>
       <c r="H7" s="2"/>
       <c r="J7" s="2"/>
       <c r="L7" s="2"/>
       <c r="N7" s="2"/>
       <c r="P7" s="2"/>
       <c r="R7" s="2"/>
       <c r="T7" s="2"/>
       <c r="V7" s="2"/>
-      <c r="DB7" t="s">
+      <c r="DC7" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="8" spans="1:107">
       <c r="D8" s="2"/>
       <c r="H8" s="2"/>
       <c r="J8" s="2"/>
       <c r="L8" s="2"/>
       <c r="N8" s="2"/>
       <c r="P8" s="2"/>
       <c r="R8" s="2"/>
       <c r="T8" s="2"/>
       <c r="V8" s="2"/>
       <c r="DC8" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9" spans="1:107">
       <c r="D9" s="2"/>
       <c r="H9" s="2"/>
       <c r="J9" s="2"/>
       <c r="L9" s="2"/>
       <c r="N9" s="2"/>
       <c r="P9" s="2"/>
       <c r="R9" s="2"/>
       <c r="T9" s="2"/>
       <c r="V9" s="2"/>
       <c r="DC9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:107">
       <c r="D10" s="2"/>
       <c r="H10" s="2"/>
       <c r="J10" s="2"/>
       <c r="L10" s="2"/>
       <c r="N10" s="2"/>
       <c r="P10" s="2"/>
       <c r="R10" s="2"/>
       <c r="T10" s="2"/>
       <c r="V10" s="2"/>
-      <c r="DC10" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="11" spans="1:107">
       <c r="D11" s="2"/>
       <c r="H11" s="2"/>
       <c r="J11" s="2"/>
       <c r="L11" s="2"/>
       <c r="N11" s="2"/>
       <c r="P11" s="2"/>
       <c r="R11" s="2"/>
       <c r="T11" s="2"/>
       <c r="V11" s="2"/>
-      <c r="DC11" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="12" spans="1:107">
       <c r="D12" s="2"/>
       <c r="H12" s="2"/>
       <c r="J12" s="2"/>
       <c r="L12" s="2"/>
       <c r="N12" s="2"/>
       <c r="P12" s="2"/>
       <c r="R12" s="2"/>
       <c r="T12" s="2"/>
       <c r="V12" s="2"/>
-      <c r="DC12" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="13" spans="1:107">
       <c r="D13" s="2"/>
       <c r="H13" s="2"/>
       <c r="J13" s="2"/>
       <c r="L13" s="2"/>
       <c r="N13" s="2"/>
       <c r="P13" s="2"/>
       <c r="R13" s="2"/>
       <c r="T13" s="2"/>
       <c r="V13" s="2"/>
-      <c r="DC13" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:107">
       <c r="D14" s="2"/>
       <c r="H14" s="2"/>
       <c r="J14" s="2"/>
       <c r="L14" s="2"/>
       <c r="N14" s="2"/>
       <c r="P14" s="2"/>
       <c r="R14" s="2"/>
       <c r="T14" s="2"/>
       <c r="V14" s="2"/>
     </row>
     <row r="15" spans="1:107">
       <c r="D15" s="2"/>
       <c r="H15" s="2"/>
       <c r="J15" s="2"/>
       <c r="L15" s="2"/>
       <c r="N15" s="2"/>
       <c r="P15" s="2"/>
       <c r="R15" s="2"/>
       <c r="T15" s="2"/>
       <c r="V15" s="2"/>
     </row>
     <row r="16" spans="1:107">
       <c r="D16" s="2"/>
@@ -12006,75 +11976,75 @@
       <c r="T999" s="2"/>
       <c r="V999" s="2"/>
     </row>
     <row r="1000" spans="1:107">
       <c r="D1000" s="2"/>
       <c r="H1000" s="2"/>
       <c r="J1000" s="2"/>
       <c r="L1000" s="2"/>
       <c r="N1000" s="2"/>
       <c r="P1000" s="2"/>
       <c r="R1000" s="2"/>
       <c r="T1000" s="2"/>
       <c r="V1000" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:CZ1"/>
     <mergeCell ref="A3:CZ3"/>
   </mergeCells>
   <dataValidations count="10">
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="F5:F1000">
-      <formula1>'Worksheet'!$DB$1:$DB$7</formula1>
+      <formula1>'Worksheet'!$DB$1:$DB$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="G5:G1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="I5:I1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="K5:K1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="M5:M1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="O5:O1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Q5:Q1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="S5:S1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
-      <formula1>'Worksheet'!$DC$1:$DC$13</formula1>
+      <formula1>'Worksheet'!$DC$1:$DC$9</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>