--- v0 (2026-06-13)
+++ v1 (2026-09-14)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
     <t>Canadian</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Run Jump Throw (u11)</t>
   </si>
   <si>
     <t>Full-Year (2026-2027)</t>
   </si>
   <si>
@@ -125,195 +125,198 @@
   <si>
     <t>1038037:typeValue:3:419355</t>
   </si>
   <si>
     <t>1038037:typeValue:3:419356</t>
   </si>
   <si>
     <t>1038037:typeValue:3:419357</t>
   </si>
   <si>
     <t>1038037:typeValue:3:419358</t>
   </si>
   <si>
     <t>1038037:age_category</t>
   </si>
   <si>
     <t>1038037:reg_event:1</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Landed Immigrant</t>
   </si>
   <si>
-    <t>Run Jump Throw</t>
+    <t>Run Jump Throw Wheel (u11)</t>
+  </si>
+  <si>
+    <t>Summer 2026</t>
+  </si>
+  <si>
+    <t>Junior Development (u14)</t>
+  </si>
+  <si>
+    <t>Seasonal (2026-2027)</t>
+  </si>
+  <si>
+    <t>Event Registration - 2026-2027 Athlete Membership: Pearlgate Track &amp; Field Club</t>
+  </si>
+  <si>
+    <t>Student Visa</t>
+  </si>
+  <si>
+    <t>Spring 2026</t>
+  </si>
+  <si>
+    <t>Developmental Endurance (14+)</t>
+  </si>
+  <si>
+    <t>First Name</t>
+  </si>
+  <si>
+    <t>Last Name</t>
+  </si>
+  <si>
+    <t>Gender</t>
+  </si>
+  <si>
+    <t>Date of Birth (YYYY-MM-DD)</t>
+  </si>
+  <si>
+    <t>Citizenship</t>
+  </si>
+  <si>
+    <t>Birth Country</t>
+  </si>
+  <si>
+    <t>Athlete Email:</t>
+  </si>
+  <si>
+    <t>Athlete Phone Number:</t>
+  </si>
+  <si>
+    <t>Parent/Guardian Name:</t>
+  </si>
+  <si>
+    <t>Parent/Guardian Relation to Athlete:</t>
+  </si>
+  <si>
+    <t>Parent/Guardian Email:</t>
+  </si>
+  <si>
+    <t>Email Opt In</t>
+  </si>
+  <si>
+    <t>Secondary Parent/Guardian Email:</t>
+  </si>
+  <si>
+    <t>Parent/Guardian Phone Number:</t>
+  </si>
+  <si>
+    <t>Emergency Contact Name:</t>
+  </si>
+  <si>
+    <t>Emergency Contact Phone Number:</t>
+  </si>
+  <si>
+    <t>Doctor's Name:</t>
+  </si>
+  <si>
+    <t>Doctor's Phone Number:</t>
+  </si>
+  <si>
+    <t>Health information or medications the club should  be aware of:</t>
+  </si>
+  <si>
+    <t>NLAA Membership Number (optional)</t>
+  </si>
+  <si>
+    <t>Has the athlete trained for Track &amp; Field or Cross-Country with their school?</t>
+  </si>
+  <si>
+    <t>Has the athlete trained for Track &amp; Field or Cross-Country with a track club before?</t>
+  </si>
+  <si>
+    <t>Is Track &amp; Field the athlete's primary sport?</t>
+  </si>
+  <si>
+    <t>Has the athlete trained with Pearlgate before? If yes, with what group?</t>
+  </si>
+  <si>
+    <t>If the athlete trained with Pearlgate before, when were they last consistently attending practices?</t>
+  </si>
+  <si>
+    <t>Has the athlete ever made Team NL for Track &amp; Field? (Legion Youth Nationals or Canada Games)</t>
+  </si>
+  <si>
+    <t>Program (age calculated Dec 31, 2027)</t>
+  </si>
+  <si>
+    <t>Membership type #1</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>Winter 2025-2026</t>
+  </si>
+  <si>
+    <t>Developmental Power Speed (14+)</t>
+  </si>
+  <si>
+    <t>Fall 2025</t>
+  </si>
+  <si>
+    <t>Performance Endurance (14+)</t>
+  </si>
+  <si>
+    <t>Summer 2025</t>
+  </si>
+  <si>
+    <t>Performance Power Speed (14+)</t>
+  </si>
+  <si>
+    <t>Spring  2025</t>
+  </si>
+  <si>
+    <t>Winter 2024-2025</t>
   </si>
   <si>
     <t>Fall 2024</t>
   </si>
   <si>
-    <t>Junior Development (u14)</t>
-[...113 lines deleted...]
-    <t>Developmental Power Speed (14+)</t>
+    <t>Summer 2024</t>
+  </si>
+  <si>
+    <t>Spring 2024</t>
+  </si>
+  <si>
+    <t>Winter 2023-2024</t>
   </si>
   <si>
     <t>Fall 2023</t>
-  </si>
-[...19 lines deleted...]
-    <t>Winter 2022</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
@@ -692,57 +695,57 @@
     <col min="5" max="5" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="43" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="107" max="107" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="38" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="35" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="75" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="39" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="91" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="100" bestFit="true" customWidth="true" style="0"/>
     <col min="109" max="109" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="54" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="84" bestFit="true" customWidth="true" style="0"/>
-    <col min="111" max="111" width="24" bestFit="true" customWidth="true" style="0"/>
+    <col min="111" max="111" width="37" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="117" bestFit="true" customWidth="true" style="0"/>
-    <col min="112" max="112" width="22" bestFit="true" customWidth="true" style="0"/>
+    <col min="112" max="112" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="110" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="114" max="114" width="37" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="43" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="115" max="115" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:115" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
       <c r="DE1" t="s">
         <v>3</v>
       </c>
       <c r="DF1" t="s">
         <v>3</v>
@@ -971,143 +974,143 @@
       <c r="CF3" s="3"/>
       <c r="CG3" s="3"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="3"/>
       <c r="CQ3" s="3"/>
       <c r="CR3" s="3"/>
       <c r="CS3" s="3"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DB3" t="s">
         <v>43</v>
       </c>
       <c r="DG3" t="s">
+        <v>40</v>
+      </c>
+      <c r="DH3" t="s">
         <v>44</v>
       </c>
-      <c r="DH3" t="s">
+      <c r="DJ3" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="4" spans="1:115">
       <c r="A4" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="4" t="s">
         <v>47</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="C4" s="4" t="s">
         <v>48</v>
       </c>
-      <c r="C4" s="4" t="s">
+      <c r="D4" s="4" t="s">
         <v>49</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="E4" s="4" t="s">
         <v>50</v>
       </c>
-      <c r="E4" s="4" t="s">
+      <c r="F4" s="4" t="s">
         <v>51</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="G4" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="G4" s="4" t="s">
+      <c r="H4" s="4" t="s">
         <v>53</v>
       </c>
-      <c r="H4" s="4" t="s">
+      <c r="I4" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="J4" s="4" t="s">
         <v>55</v>
       </c>
-      <c r="J4" s="4" t="s">
+      <c r="K4" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="K4" s="4" t="s">
+      <c r="L4" s="4" t="s">
         <v>57</v>
       </c>
-      <c r="L4" s="4" t="s">
+      <c r="M4" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="N4" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="O4" s="4" t="s">
         <v>60</v>
       </c>
-      <c r="O4" s="4" t="s">
+      <c r="P4" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="P4" s="4" t="s">
+      <c r="Q4" s="4" t="s">
         <v>62</v>
       </c>
-      <c r="Q4" s="4" t="s">
+      <c r="R4" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="R4" s="4" t="s">
+      <c r="S4" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="S4" s="4" t="s">
+      <c r="T4" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="T4" s="4" t="s">
+      <c r="U4" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="U4" s="4" t="s">
+      <c r="V4" s="4" t="s">
         <v>67</v>
       </c>
-      <c r="V4" s="4" t="s">
+      <c r="W4" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="W4" s="4" t="s">
+      <c r="X4" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="X4" s="4" t="s">
+      <c r="Y4" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="Y4" s="4" t="s">
+      <c r="Z4" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="Z4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="AA4" s="4" t="s">
+      <c r="AB4" s="4" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="AC4" s="4"/>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4"/>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
       <c r="AK4" s="4"/>
       <c r="AL4" s="4"/>
       <c r="AM4" s="4"/>
       <c r="AN4" s="4"/>
       <c r="AO4" s="4"/>
       <c r="AP4" s="4"/>
       <c r="AQ4" s="4"/>
       <c r="AR4" s="4"/>
       <c r="AS4" s="4"/>
       <c r="AT4" s="4"/>
       <c r="AU4" s="4"/>
       <c r="AV4" s="4"/>
       <c r="AW4" s="4"/>
       <c r="AX4" s="4"/>
       <c r="AY4" s="4"/>
       <c r="AZ4" s="4"/>
@@ -1142,148 +1145,166 @@
       <c r="CC4" s="4"/>
       <c r="CD4" s="4"/>
       <c r="CE4" s="4"/>
       <c r="CF4" s="4"/>
       <c r="CG4" s="4"/>
       <c r="CH4" s="4"/>
       <c r="CI4" s="4"/>
       <c r="CJ4" s="4"/>
       <c r="CK4" s="4"/>
       <c r="CL4" s="4"/>
       <c r="CM4" s="4"/>
       <c r="CN4" s="4"/>
       <c r="CO4" s="4"/>
       <c r="CP4" s="4"/>
       <c r="CQ4" s="4"/>
       <c r="CR4" s="4"/>
       <c r="CS4" s="4"/>
       <c r="CT4" s="4"/>
       <c r="CU4" s="4"/>
       <c r="CV4" s="4"/>
       <c r="CW4" s="4"/>
       <c r="CX4" s="4"/>
       <c r="CY4" s="4"/>
       <c r="CZ4" s="4"/>
       <c r="DB4" t="s">
+        <v>74</v>
+      </c>
+      <c r="DG4" t="s">
+        <v>45</v>
+      </c>
+      <c r="DH4" t="s">
         <v>75</v>
       </c>
-      <c r="DG4" t="s">
+      <c r="DJ4" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:115">
       <c r="C5"/>
       <c r="D5" s="2"/>
       <c r="E5"/>
       <c r="L5" t="s">
         <v>3</v>
       </c>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
+      <c r="DG5" t="s">
+        <v>76</v>
+      </c>
       <c r="DH5" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="DJ5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:115">
       <c r="D6" s="2"/>
       <c r="L6" t="s">
         <v>3</v>
       </c>
+      <c r="DG6" t="s">
+        <v>78</v>
+      </c>
       <c r="DH6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="DJ6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
     </row>
     <row r="7" spans="1:115">
       <c r="D7" s="2"/>
       <c r="L7" t="s">
         <v>3</v>
       </c>
+      <c r="DG7" t="s">
+        <v>80</v>
+      </c>
       <c r="DH7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:115">
       <c r="D8" s="2"/>
       <c r="L8" t="s">
         <v>3</v>
       </c>
       <c r="DH8" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9" spans="1:115">
       <c r="D9" s="2"/>
       <c r="L9" t="s">
         <v>3</v>
       </c>
       <c r="DH9" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="10" spans="1:115">
       <c r="D10" s="2"/>
       <c r="L10" t="s">
         <v>3</v>
       </c>
       <c r="DH10" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
     </row>
     <row r="11" spans="1:115">
       <c r="D11" s="2"/>
       <c r="L11" t="s">
         <v>3</v>
       </c>
+      <c r="DH11" t="s">
+        <v>85</v>
+      </c>
     </row>
     <row r="12" spans="1:115">
       <c r="D12" s="2"/>
       <c r="L12" t="s">
         <v>3</v>
       </c>
+      <c r="DH12" t="s">
+        <v>86</v>
+      </c>
     </row>
     <row r="13" spans="1:115">
       <c r="D13" s="2"/>
       <c r="L13" t="s">
         <v>3</v>
+      </c>
+      <c r="DH13" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:115">
       <c r="D14" s="2"/>
       <c r="L14" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="15" spans="1:115">
       <c r="D15" s="2"/>
       <c r="L15" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:115">
       <c r="D16" s="2"/>
       <c r="L16" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:115">
       <c r="D17" s="2"/>
       <c r="L17" t="s">
         <v>3</v>
       </c>
@@ -7196,54 +7217,54 @@
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AA5:AA1000">
       <formula1>'Worksheet'!$DJ$1:$DJ$6</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="AB5:AB1000">
       <formula1>'Worksheet'!$DK$1:$DK$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="C5:C1000">
       <formula1>'Worksheet'!$DA$1:$DA$3</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="E5:E1000">
       <formula1>'Worksheet'!$DB$1:$DB$4</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="L5:L1000">
       <formula1>'Worksheet'!$DC$1:$DC$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="U5:U1000">
       <formula1>'Worksheet'!$DD$1:$DD$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="V5:V1000">
       <formula1>'Worksheet'!$DE$1:$DE$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="W5:W1000">
       <formula1>'Worksheet'!$DF$1:$DF$2</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="X5:X1000">
-      <formula1>'Worksheet'!$DG$1:$DG$4</formula1>
+      <formula1>'Worksheet'!$DG$1:$DG$7</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Y5:Y1000">
-      <formula1>'Worksheet'!$DH$1:$DH$10</formula1>
+      <formula1>'Worksheet'!$DH$1:$DH$13</formula1>
     </dataValidation>
     <dataValidation type="list" errorStyle="information" operator="between" allowBlank="0" showDropDown="0" showInputMessage="0" showErrorMessage="1" errorTitle="Input error" error="Value is not in list" promptTitle="Pick from list" prompt="Please pick a value from the drop-down list" sqref="Z5:Z1000">
       <formula1>'Worksheet'!$DI$1:$DI$2</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>