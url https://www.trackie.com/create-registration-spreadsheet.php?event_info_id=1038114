--- v0 (2026-06-21)
+++ v1 (2026-08-06)
@@ -392,81 +392,81 @@
   <si>
     <t>Spring Only Track (Grades 6 to 12 only)</t>
   </si>
   <si>
     <t>Quebec</t>
   </si>
   <si>
     <t>Antigua and Barbuda</t>
   </si>
   <si>
     <t>Friend or Family</t>
   </si>
   <si>
     <t>2010 (grade 11)</t>
   </si>
   <si>
     <t>Manitoba</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>2008/2009 (grade 12)</t>
   </si>
   <si>
-    <t>Intro Group (grades 3-5) Cross Country Sep 15-Nov 12, 2025</t>
+    <t>Intro Group (grades 3-5) Cross Country Aug 31-Nov 11, 2026</t>
   </si>
   <si>
     <t>Saskatchewan</t>
   </si>
   <si>
     <t>Albania</t>
   </si>
   <si>
     <t>19+</t>
   </si>
   <si>
-    <t>Intro Group (grades 3-5) Indoor Track Jan 5-Mar 4, 2026</t>
+    <t>Intro Group (grades 3-5) Indoor Track Dec 28-Mar 10, 2026</t>
   </si>
   <si>
     <t>Yukon</t>
   </si>
   <si>
     <t>Armenia</t>
   </si>
   <si>
-    <t>Intro Group (grades 3-5) Spring Session Mar 30-May 27, 2026</t>
+    <t>Intro Group (grades 3-5) Spring Session Mar 22-Jun 21, 2026</t>
   </si>
   <si>
     <t>Northwest Territories</t>
   </si>
   <si>
     <t>Angola</t>
   </si>
   <si>
-    <t>Intro Group (grades 3-5) Three Seasons Discounted: September 15th-May 27th</t>
+    <t>Intro Group (grades 3-5) Three Seasons Discounted: Aug 31-June 21</t>
   </si>
   <si>
     <t>Alberta</t>
   </si>
   <si>
     <t>Antarctica</t>
   </si>
   <si>
     <t>Test Drive</t>
   </si>
   <si>
     <t>British Columbia</t>
   </si>
   <si>
     <t>Argentina</t>
   </si>
   <si>
     <t>Nunavut</t>
   </si>
   <si>
     <t>American Samoa</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
@@ -1739,51 +1739,51 @@
     <col min="16" max="16" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="110" max="110" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="32" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="26" bestFit="true" customWidth="true" style="0"/>
     <col min="111" max="111" width="4" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="34" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="60" bestFit="true" customWidth="true" style="0"/>
     <col min="112" max="112" width="44" bestFit="true" customWidth="true" style="0"/>
     <col min="113" max="113" width="28" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="24" bestFit="true" customWidth="true" style="0"/>
-    <col min="114" max="114" width="88" bestFit="true" customWidth="true" style="0"/>
+    <col min="114" max="114" width="77" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:114" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DC1" t="s">
         <v>3</v>
       </c>
       <c r="DD1" t="s">
         <v>4</v>