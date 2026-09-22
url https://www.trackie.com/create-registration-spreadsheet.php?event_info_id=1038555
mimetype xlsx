--- v0 (2026-08-01)
+++ v1 (2026-09-22)
@@ -80,51 +80,51 @@
   <si>
     <t>Event Registration - North-end Nightmare 5K/10K</t>
   </si>
   <si>
     <t>Men's M</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Shirt Size</t>
   </si>
   <si>
-    <t>Club Affiliation</t>
+    <t>Club Affiliation ($5 discount applied for BRRC and partner club members!)</t>
   </si>
   <si>
     <t>Distance #1</t>
   </si>
   <si>
     <t>Men's L</t>
   </si>
   <si>
     <t>Men's XL</t>
   </si>
   <si>
     <t>Men's 2XL</t>
   </si>
   <si>
     <t>Men's 3XL</t>
   </si>
   <si>
     <t>Women's XS</t>
   </si>
   <si>
     <t>Women's S</t>
   </si>
   <si>
     <t>Women's M</t>
   </si>
@@ -520,51 +520,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD1000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A3" sqref="A3:CZ4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="105" max="105" width="8" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="31" bestFit="true" customWidth="true" style="0"/>
     <col min="106" max="106" width="13" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="25" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="87" bestFit="true" customWidth="true" style="0"/>
     <col min="108" max="108" width="5" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="23" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108" hidden="true" outlineLevel="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="DA1" t="s">
         <v>1</v>
       </c>
       <c r="DB1" t="s">
         <v>2</v>
       </c>
       <c r="DD1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:108" hidden="true" collapsed="true" outlineLevel="1">
       <c r="A2" t="s">
         <v>4</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>