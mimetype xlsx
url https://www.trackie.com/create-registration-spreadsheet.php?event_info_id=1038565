--- v0 (2026-07-24)
+++ v1 (2026-09-09)
@@ -17,51 +17,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>NOTE: DO NOT MODIFY THE HIDDEN DATA IN ROW #2 OR IT WILL FAIL TO LOAD.</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
-    <t>U9</t>
+    <t>U8</t>
   </si>
   <si>
     <t>60m</t>
   </si>
   <si>
     <t>1038565:typeValue:102</t>
   </si>
   <si>
     <t>1038565:typeValue:103</t>
   </si>
   <si>
     <t>1038565:typeValue:104</t>
   </si>
   <si>
     <t>1038565:typeValue:105</t>
   </si>
   <si>
     <t>1038565:typeValue:106</t>
   </si>
   <si>
     <t>1038565:typeValue:101</t>
   </si>
   <si>
     <t>1038565:age_category</t>
   </si>
@@ -95,60 +95,60 @@
   <si>
     <t>1038565:event_seed:5</t>
   </si>
   <si>
     <t>1038565:reg_event:6</t>
   </si>
   <si>
     <t>1038565:event_seed:6</t>
   </si>
   <si>
     <t>1038565:reg_event:7</t>
   </si>
   <si>
     <t>1038565:event_seed:7</t>
   </si>
   <si>
     <t>1038565:reg_event:8</t>
   </si>
   <si>
     <t>1038565:event_seed:8</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
-    <t>U11</t>
+    <t>U10</t>
   </si>
   <si>
     <t>200m</t>
   </si>
   <si>
     <t>Event Registration - 2027 Flying Angels Winter Classic</t>
   </si>
   <si>
-    <t>U13</t>
+    <t>U12</t>
   </si>
   <si>
     <t>400m</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Member #</t>
   </si>
   <si>
     <t>Division</t>
   </si>
@@ -179,57 +179,57 @@
   <si>
     <t>Event #5</t>
   </si>
   <si>
     <t>Seed-Mark #5</t>
   </si>
   <si>
     <t>Event #6</t>
   </si>
   <si>
     <t>Seed-Mark #6</t>
   </si>
   <si>
     <t>Event #7</t>
   </si>
   <si>
     <t>Seed-Mark #7</t>
   </si>
   <si>
     <t>Event #8</t>
   </si>
   <si>
     <t>Seed-Mark #8</t>
   </si>
   <si>
-    <t>U15</t>
+    <t>U14</t>
   </si>
   <si>
     <t>800m</t>
   </si>
   <si>
-    <t>U18</t>
+    <t>U16</t>
   </si>
   <si>
     <t>1200m</t>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>1500m</t>
   </si>
   <si>
     <t>Shot Put</t>
   </si>
   <si>
     <t>Long Jump</t>
   </si>
   <si>
     <t>High Jump</t>
   </si>
   <si>
     <t>Triple Jump</t>
   </si>
 </sst>
 </file>
 