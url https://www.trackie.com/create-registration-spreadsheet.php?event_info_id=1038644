--- v0 (2026-08-07)
+++ v1 (2026-09-21)
@@ -80,51 +80,51 @@
   <si>
     <t>1038644:reg_event:1</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>2km</t>
   </si>
   <si>
     <t>Event Registration - 2026 BC Athletics  Cross Country Championships</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>3km</t>
   </si>
   <si>
-    <t>Member ID</t>
+    <t>Member #</t>
   </si>
   <si>
     <t>First Name</t>
   </si>
   <si>
     <t>Last Name</t>
   </si>
   <si>
     <t>Gender</t>
   </si>
   <si>
     <t>Date of Birth (YYYY-MM-DD)</t>
   </si>
   <si>
     <t>Hometown</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Are you a para ambulatory athlete?</t>
   </si>
   <si>
     <t>Category</t>
   </si>