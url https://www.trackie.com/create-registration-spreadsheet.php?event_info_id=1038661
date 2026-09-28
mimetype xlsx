--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -2513,63 +2513,63 @@
   <si>
     <t>Trinidad-Tobago (TTO)</t>
   </si>
   <si>
     <t>Trinity Western University (TWUS)</t>
   </si>
   <si>
     <t>Truro Lions Track &amp; Field Club (TLTC)</t>
   </si>
   <si>
     <t>Tunisia (TUN)</t>
   </si>
   <si>
     <t>Turkey (TUR)</t>
   </si>
   <si>
     <t>Turkmenistan (TKM)</t>
   </si>
   <si>
     <t>Turks and Caicos (TKS)</t>
   </si>
   <si>
     <t>Tuvalu (TUV)</t>
   </si>
   <si>
-    <t>U Of C Athletics Club (UCAC)</t>
-[...1 lines deleted...]
-  <si>
     <t>U Of S Huskies (UOFS)</t>
   </si>
   <si>
     <t>U.S. Minor Outlying Islands (UMO)</t>
   </si>
   <si>
     <t>Ubc Okanagan (UBCO)</t>
   </si>
   <si>
     <t>Ubc Track &amp; Field Club (UBCT)</t>
+  </si>
+  <si>
+    <t>Ucac Track And Field Club (UCAC)</t>
   </si>
   <si>
     <t>Uganda (UGA)</t>
   </si>
   <si>
     <t>Ukraine (UKR)</t>
   </si>
   <si>
     <t>Ultra Throw (ULTR)</t>
   </si>
   <si>
     <t>Unattached Alberta (UNAB)</t>
   </si>
   <si>
     <t>Unattached Alberta ()</t>
   </si>
   <si>
     <t>Unattached British Columbia (UNBC)</t>
   </si>
   <si>
     <t>Unattached British Columbia ()</t>
   </si>
   <si>
     <t>Unattached Newfoundland And Labrador (UNNL)</t>
   </si>